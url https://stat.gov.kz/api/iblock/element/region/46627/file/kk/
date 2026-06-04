--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5610" yWindow="15" windowWidth="21735" windowHeight="12210"/>
+    <workbookView xWindow="5616" yWindow="12" windowWidth="21732" windowHeight="12216"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="33">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -123,94 +123,89 @@
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="7">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...3 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -637,85 +632,85 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="AE43" sqref="AE43"/>
+    <sheetView tabSelected="1" topLeftCell="D4" workbookViewId="0">
+      <selection activeCell="AB8" sqref="AB8:AB21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="7" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="7" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="7" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="7" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="7"/>
+    <col min="20" max="20" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
       <c r="N1" s="18"/>
       <c r="O1" s="18"/>
       <c r="P1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="R1" s="18"/>
       <c r="S1" s="18"/>
       <c r="T1" s="18"/>
       <c r="U1" s="18"/>
       <c r="V1" s="18"/>
       <c r="W1" s="18"/>
@@ -992,50 +987,53 @@
       </c>
       <c r="T7" s="10">
         <v>-720</v>
       </c>
       <c r="U7" s="10">
         <v>-600</v>
       </c>
       <c r="V7" s="10">
         <v>-560</v>
       </c>
       <c r="W7" s="10">
         <v>-399</v>
       </c>
       <c r="X7" s="10">
         <v>-547</v>
       </c>
       <c r="Y7" s="10">
         <v>-434</v>
       </c>
       <c r="Z7" s="10">
         <v>-383</v>
       </c>
       <c r="AA7" s="10">
         <v>-145</v>
       </c>
+      <c r="AB7" s="10">
+        <v>-214</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>24</v>
       </c>
       <c r="C8" s="9">
         <v>-655</v>
       </c>
       <c r="D8" s="9">
         <v>48</v>
       </c>
       <c r="E8" s="9">
         <v>-213</v>
       </c>
       <c r="F8" s="9">
         <v>-88</v>
       </c>
       <c r="G8" s="9">
         <v>-51</v>
       </c>
       <c r="H8" s="9">
         <v>-6</v>
@@ -1075,50 +1073,53 @@
       </c>
       <c r="T8" s="10">
         <v>57</v>
       </c>
       <c r="U8" s="10">
         <v>95</v>
       </c>
       <c r="V8" s="10">
         <v>92</v>
       </c>
       <c r="W8" s="10">
         <v>94</v>
       </c>
       <c r="X8" s="10">
         <v>97</v>
       </c>
       <c r="Y8" s="10">
         <v>48</v>
       </c>
       <c r="Z8" s="10">
         <v>-29</v>
       </c>
       <c r="AA8" s="10">
         <v>111</v>
       </c>
+      <c r="AB8" s="10">
+        <v>147</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>-92</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-40</v>
       </c>
       <c r="E9" s="9">
         <v>-134</v>
       </c>
       <c r="F9" s="9">
         <v>-36</v>
       </c>
       <c r="G9" s="9">
         <v>-63</v>
       </c>
       <c r="H9" s="9">
         <v>-92</v>
@@ -1158,50 +1159,53 @@
       </c>
       <c r="T9" s="10">
         <v>-106</v>
       </c>
       <c r="U9" s="10">
         <v>-77</v>
       </c>
       <c r="V9" s="10">
         <v>-95</v>
       </c>
       <c r="W9" s="10">
         <v>-65</v>
       </c>
       <c r="X9" s="10">
         <v>-92</v>
       </c>
       <c r="Y9" s="10">
         <v>-90</v>
       </c>
       <c r="Z9" s="10">
         <v>-62</v>
       </c>
       <c r="AA9" s="10">
         <v>-91</v>
       </c>
+      <c r="AB9" s="10">
+        <v>-34</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>-39</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-27</v>
       </c>
       <c r="E10" s="9">
         <v>-22</v>
       </c>
       <c r="F10" s="9">
         <v>-12</v>
       </c>
       <c r="G10" s="9">
         <v>-48</v>
       </c>
       <c r="H10" s="9">
         <v>-67</v>
@@ -1241,50 +1245,53 @@
       </c>
       <c r="T10" s="10">
         <v>-46</v>
       </c>
       <c r="U10" s="10">
         <v>-86</v>
       </c>
       <c r="V10" s="10">
         <v>-13</v>
       </c>
       <c r="W10" s="10">
         <v>-74</v>
       </c>
       <c r="X10" s="10">
         <v>-15</v>
       </c>
       <c r="Y10" s="10">
         <v>-33</v>
       </c>
       <c r="Z10" s="10">
         <v>-36</v>
       </c>
       <c r="AA10" s="10">
         <v>-47</v>
       </c>
+      <c r="AB10" s="10">
+        <v>-57</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>-33</v>
       </c>
       <c r="C11" s="9">
         <v>-56</v>
       </c>
       <c r="D11" s="9">
         <v>-49</v>
       </c>
       <c r="E11" s="9">
         <v>-38</v>
       </c>
       <c r="F11" s="9">
         <v>3</v>
       </c>
       <c r="G11" s="9">
         <v>-29</v>
       </c>
       <c r="H11" s="9">
         <v>-61</v>
@@ -1324,50 +1331,53 @@
       </c>
       <c r="T11" s="10">
         <v>-32</v>
       </c>
       <c r="U11" s="10">
         <v>-26</v>
       </c>
       <c r="V11" s="10">
         <v>-41</v>
       </c>
       <c r="W11" s="10">
         <v>-29</v>
       </c>
       <c r="X11" s="10">
         <v>-42</v>
       </c>
       <c r="Y11" s="10">
         <v>-41</v>
       </c>
       <c r="Z11" s="10">
         <v>-22</v>
       </c>
       <c r="AA11" s="10">
         <v>-21</v>
       </c>
+      <c r="AB11" s="10">
+        <v>-21</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>-31</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-39</v>
       </c>
       <c r="E12" s="9">
         <v>-52</v>
       </c>
       <c r="F12" s="9">
         <v>-18</v>
       </c>
       <c r="G12" s="9">
         <v>-10</v>
       </c>
       <c r="H12" s="9">
         <v>-42</v>
@@ -1407,50 +1417,53 @@
       </c>
       <c r="T12" s="10">
         <v>-28</v>
       </c>
       <c r="U12" s="10">
         <v>-43</v>
       </c>
       <c r="V12" s="10">
         <v>-20</v>
       </c>
       <c r="W12" s="10">
         <v>-36</v>
       </c>
       <c r="X12" s="10">
         <v>-43</v>
       </c>
       <c r="Y12" s="10">
         <v>-7</v>
       </c>
       <c r="Z12" s="10">
         <v>-65</v>
       </c>
       <c r="AA12" s="10">
         <v>-24</v>
       </c>
+      <c r="AB12" s="10">
+        <v>-24</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>-36</v>
       </c>
       <c r="C13" s="9">
         <v>-55</v>
       </c>
       <c r="D13" s="9">
         <v>-8</v>
       </c>
       <c r="E13" s="9">
         <v>-27</v>
       </c>
       <c r="F13" s="9">
         <v>-34</v>
       </c>
       <c r="G13" s="9">
         <v>-23</v>
       </c>
       <c r="H13" s="9">
         <v>-61</v>
@@ -1490,50 +1503,53 @@
       </c>
       <c r="T13" s="10">
         <v>-70</v>
       </c>
       <c r="U13" s="10">
         <v>-29</v>
       </c>
       <c r="V13" s="10">
         <v>-81</v>
       </c>
       <c r="W13" s="10">
         <v>-57</v>
       </c>
       <c r="X13" s="10">
         <v>-57</v>
       </c>
       <c r="Y13" s="10">
         <v>-23</v>
       </c>
       <c r="Z13" s="10">
         <v>-56</v>
       </c>
       <c r="AA13" s="10">
         <v>-10</v>
       </c>
+      <c r="AB13" s="10">
+        <v>-31</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>-30</v>
       </c>
       <c r="C14" s="9">
         <v>-25</v>
       </c>
       <c r="D14" s="9">
         <v>-7</v>
       </c>
       <c r="E14" s="9">
         <v>313</v>
       </c>
       <c r="F14" s="9">
         <v>50</v>
       </c>
       <c r="G14" s="9">
         <v>-8</v>
       </c>
       <c r="H14" s="9">
         <v>-73</v>
@@ -1573,50 +1589,53 @@
       </c>
       <c r="T14" s="10">
         <v>-69</v>
       </c>
       <c r="U14" s="10">
         <v>-60</v>
       </c>
       <c r="V14" s="10">
         <v>15</v>
       </c>
       <c r="W14" s="10">
         <v>28</v>
       </c>
       <c r="X14" s="10">
         <v>-27</v>
       </c>
       <c r="Y14" s="10">
         <v>-28</v>
       </c>
       <c r="Z14" s="10">
         <v>-2</v>
       </c>
       <c r="AA14" s="10">
         <v>25</v>
       </c>
+      <c r="AB14" s="10">
+        <v>-33</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>-32</v>
       </c>
       <c r="C15" s="9">
         <v>-19</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-14</v>
       </c>
       <c r="F15" s="9">
         <v>-25</v>
       </c>
       <c r="G15" s="9">
         <v>-11</v>
       </c>
       <c r="H15" s="9">
         <v>-28</v>
@@ -1656,50 +1675,53 @@
       </c>
       <c r="T15" s="10">
         <v>-53</v>
       </c>
       <c r="U15" s="10">
         <v>-17</v>
       </c>
       <c r="V15" s="10">
         <v>-61</v>
       </c>
       <c r="W15" s="10">
         <v>-13</v>
       </c>
       <c r="X15" s="10">
         <v>-38</v>
       </c>
       <c r="Y15" s="10">
         <v>-22</v>
       </c>
       <c r="Z15" s="10">
         <v>-16</v>
       </c>
       <c r="AA15" s="10">
         <v>12</v>
       </c>
+      <c r="AB15" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>-9</v>
       </c>
       <c r="C16" s="9">
         <v>-88</v>
       </c>
       <c r="D16" s="9">
         <v>-20</v>
       </c>
       <c r="E16" s="9">
         <v>-40</v>
       </c>
       <c r="F16" s="9">
         <v>-9</v>
       </c>
       <c r="G16" s="9">
         <v>-33</v>
       </c>
       <c r="H16" s="9">
         <v>-12</v>
@@ -1739,52 +1761,55 @@
       </c>
       <c r="T16" s="10">
         <v>-19</v>
       </c>
       <c r="U16" s="10">
         <v>13</v>
       </c>
       <c r="V16" s="10">
         <v>-30</v>
       </c>
       <c r="W16" s="10">
         <v>-42</v>
       </c>
       <c r="X16" s="10">
         <v>-19</v>
       </c>
       <c r="Y16" s="10">
         <v>-50</v>
       </c>
       <c r="Z16" s="10">
         <v>-15</v>
       </c>
       <c r="AA16" s="10">
         <v>-12</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="9">
         <v>-44</v>
       </c>
       <c r="C17" s="9">
         <v>-69</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>23</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
       <c r="G17" s="9">
         <v>0</v>
       </c>
       <c r="H17" s="9">
         <v>-4</v>
       </c>
       <c r="I17" s="7">
@@ -1822,52 +1847,55 @@
       </c>
       <c r="T17" s="10">
         <v>-16</v>
       </c>
       <c r="U17" s="10">
         <v>-33</v>
       </c>
       <c r="V17" s="10">
         <v>-51</v>
       </c>
       <c r="W17" s="10">
         <v>2</v>
       </c>
       <c r="X17" s="10">
         <v>-21</v>
       </c>
       <c r="Y17" s="10">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>56</v>
       </c>
       <c r="AA17" s="10">
         <v>62</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="10">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>-59</v>
       </c>
       <c r="C18" s="9">
         <v>-274</v>
       </c>
       <c r="D18" s="9">
         <v>-59</v>
       </c>
       <c r="E18" s="9">
         <v>-62</v>
       </c>
       <c r="F18" s="9">
         <v>-71</v>
       </c>
       <c r="G18" s="9">
         <v>-70</v>
       </c>
       <c r="H18" s="9">
         <v>-93</v>
       </c>
       <c r="I18" s="7">
@@ -1905,52 +1933,55 @@
       </c>
       <c r="T18" s="10">
         <v>-126</v>
       </c>
       <c r="U18" s="10">
         <v>-120</v>
       </c>
       <c r="V18" s="10">
         <v>-72</v>
       </c>
       <c r="W18" s="10">
         <v>-69</v>
       </c>
       <c r="X18" s="10">
         <v>-93</v>
       </c>
       <c r="Y18" s="10">
         <v>-74</v>
       </c>
       <c r="Z18" s="10">
         <v>-72</v>
       </c>
       <c r="AA18" s="10">
         <v>-32</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="10">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="9">
         <v>-32</v>
       </c>
       <c r="C19" s="9">
         <v>-25</v>
       </c>
       <c r="D19" s="9">
         <v>5</v>
       </c>
       <c r="E19" s="9">
         <v>-15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9">
         <v>-14</v>
       </c>
       <c r="H19" s="9">
         <v>-29</v>
       </c>
       <c r="I19" s="7">
@@ -1988,52 +2019,55 @@
       </c>
       <c r="T19" s="10">
         <v>-39</v>
       </c>
       <c r="U19" s="10">
         <v>-28</v>
       </c>
       <c r="V19" s="10">
         <v>-32</v>
       </c>
       <c r="W19" s="10">
         <v>-37</v>
       </c>
       <c r="X19" s="10">
         <v>-45</v>
       </c>
       <c r="Y19" s="10">
         <v>-18</v>
       </c>
       <c r="Z19" s="10">
         <v>-19</v>
       </c>
       <c r="AA19" s="10">
         <v>-12</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="10">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="9">
         <v>-77</v>
       </c>
       <c r="C20" s="9">
         <v>-67</v>
       </c>
       <c r="D20" s="9">
         <v>-25</v>
       </c>
       <c r="E20" s="9">
         <v>-35</v>
       </c>
       <c r="F20" s="9">
         <v>-33</v>
       </c>
       <c r="G20" s="9">
         <v>-38</v>
       </c>
       <c r="H20" s="9">
         <v>-77</v>
       </c>
       <c r="I20" s="7">
@@ -2071,52 +2105,55 @@
       </c>
       <c r="T20" s="10">
         <v>-90</v>
       </c>
       <c r="U20" s="10">
         <v>-118</v>
       </c>
       <c r="V20" s="10">
         <v>-95</v>
       </c>
       <c r="W20" s="10">
         <v>-54</v>
       </c>
       <c r="X20" s="10">
         <v>-96</v>
       </c>
       <c r="Y20" s="10">
         <v>-52</v>
       </c>
       <c r="Z20" s="10">
         <v>-19</v>
       </c>
       <c r="AA20" s="10">
         <v>-33</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="10">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="9">
         <v>-38</v>
       </c>
       <c r="C21" s="9">
         <v>-27</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-3</v>
       </c>
       <c r="F21" s="9">
         <v>-48</v>
       </c>
       <c r="G21" s="9">
         <v>-58</v>
       </c>
       <c r="H21" s="9">
         <v>-74</v>
       </c>
       <c r="I21" s="7">
@@ -2154,81 +2191,85 @@
       </c>
       <c r="T21" s="10">
         <v>-83</v>
       </c>
       <c r="U21" s="10">
         <v>-71</v>
       </c>
       <c r="V21" s="10">
         <v>-76</v>
       </c>
       <c r="W21" s="10">
         <v>-47</v>
       </c>
       <c r="X21" s="10">
         <v>-56</v>
       </c>
       <c r="Y21" s="10">
         <v>-31</v>
       </c>
       <c r="Z21" s="10">
         <v>-26</v>
       </c>
       <c r="AA21" s="10">
         <v>-73</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="10">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="21"/>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="21"/>
       <c r="O22" s="21"/>
       <c r="P22" s="21"/>
       <c r="Q22" s="21"/>
       <c r="R22" s="21"/>
       <c r="S22" s="21"/>
       <c r="T22" s="21"/>
       <c r="U22" s="21"/>
       <c r="V22" s="21"/>
       <c r="W22" s="21"/>
       <c r="X22" s="21"/>
       <c r="Y22" s="21"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="10"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>-3</v>
       </c>
       <c r="C23" s="9">
         <v>-746</v>
       </c>
       <c r="D23" s="9">
         <v>38</v>
       </c>
       <c r="E23" s="9">
         <v>-244</v>
       </c>
       <c r="F23" s="9">
         <v>-51</v>
       </c>
       <c r="G23" s="9">
         <v>-12</v>
       </c>
       <c r="H23" s="9">
         <v>-11</v>
       </c>
       <c r="I23" s="9">
@@ -2266,52 +2307,55 @@
       </c>
       <c r="T23" s="10">
         <v>23</v>
       </c>
       <c r="U23" s="10">
         <v>105</v>
       </c>
       <c r="V23" s="10">
         <v>95</v>
       </c>
       <c r="W23" s="10">
         <v>75</v>
       </c>
       <c r="X23" s="10">
         <v>86</v>
       </c>
       <c r="Y23" s="10">
         <v>8</v>
       </c>
       <c r="Z23" s="10">
         <v>-13</v>
       </c>
       <c r="AA23" s="10">
         <v>122</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="10">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>24</v>
       </c>
       <c r="C24" s="9">
         <v>-655</v>
       </c>
       <c r="D24" s="9">
         <v>48</v>
       </c>
       <c r="E24" s="9">
         <v>-213</v>
       </c>
       <c r="F24" s="9">
         <v>-88</v>
       </c>
       <c r="G24" s="9">
         <v>-51</v>
       </c>
       <c r="H24" s="9">
         <v>-6</v>
       </c>
       <c r="I24" s="9">
@@ -2349,52 +2393,55 @@
       </c>
       <c r="T24" s="10">
         <v>57</v>
       </c>
       <c r="U24" s="10">
         <v>95</v>
       </c>
       <c r="V24" s="10">
         <v>92</v>
       </c>
       <c r="W24" s="10">
         <v>94</v>
       </c>
       <c r="X24" s="10">
         <v>97</v>
       </c>
       <c r="Y24" s="10">
         <v>48</v>
       </c>
       <c r="Z24" s="10">
         <v>-29</v>
       </c>
       <c r="AA24" s="10">
         <v>111</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="10">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2430,52 +2477,55 @@
       </c>
       <c r="T25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2511,52 +2561,55 @@
       </c>
       <c r="T26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>-3</v>
       </c>
       <c r="C27" s="9">
         <v>-22</v>
       </c>
       <c r="D27" s="9">
         <v>-1</v>
       </c>
       <c r="E27" s="9">
         <v>-9</v>
       </c>
       <c r="F27" s="9">
         <v>34</v>
       </c>
       <c r="G27" s="9">
         <v>8</v>
       </c>
       <c r="H27" s="9">
         <v>-7</v>
       </c>
       <c r="I27" s="9">
@@ -2594,52 +2647,55 @@
       </c>
       <c r="T27" s="10">
         <v>-15</v>
       </c>
       <c r="U27" s="5">
         <v>-4</v>
       </c>
       <c r="V27" s="10">
         <v>9</v>
       </c>
       <c r="W27" s="10">
         <v>-1</v>
       </c>
       <c r="X27" s="10">
         <v>-17</v>
       </c>
       <c r="Y27" s="10">
         <v>4</v>
       </c>
       <c r="Z27" s="10">
         <v>1</v>
       </c>
       <c r="AA27" s="10">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="10">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -2677,52 +2733,55 @@
       </c>
       <c r="T28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -2760,52 +2819,55 @@
       </c>
       <c r="T29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9"/>
       <c r="H30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
         <v>16</v>
       </c>
@@ -2841,52 +2903,55 @@
       </c>
       <c r="T30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="9">
         <v>-27</v>
       </c>
       <c r="C31" s="9">
         <v>-18</v>
       </c>
       <c r="D31" s="9">
         <v>-5</v>
       </c>
       <c r="E31" s="9">
         <v>2</v>
       </c>
       <c r="F31" s="9">
         <v>-7</v>
       </c>
       <c r="G31" s="9">
         <v>12</v>
       </c>
       <c r="H31" s="9">
         <v>-6</v>
       </c>
       <c r="I31" s="9">
@@ -2925,52 +2990,55 @@
       <c r="T31" s="10">
         <v>-24</v>
       </c>
       <c r="U31" s="5">
         <v>-8</v>
       </c>
       <c r="V31" s="10">
         <v>-13</v>
       </c>
       <c r="W31" s="10">
         <v>-3</v>
       </c>
       <c r="X31" s="10">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="10">
         <v>3</v>
       </c>
       <c r="Z31" s="10">
         <v>-6</v>
       </c>
       <c r="AA31" s="10">
         <v>-21</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="9">
         <v>1</v>
       </c>
       <c r="C32" s="9">
         <v>-14</v>
       </c>
       <c r="D32" s="9">
         <v>4</v>
       </c>
       <c r="E32" s="9">
         <v>-18</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>22</v>
       </c>
       <c r="H32" s="9">
         <v>9</v>
       </c>
       <c r="I32" s="9">
@@ -3008,52 +3076,55 @@
       </c>
       <c r="T32" s="10">
         <v>20</v>
       </c>
       <c r="U32" s="5">
         <v>22</v>
       </c>
       <c r="V32" s="10">
         <v>16</v>
       </c>
       <c r="W32" s="10">
         <v>-24</v>
       </c>
       <c r="X32" s="10">
         <v>1</v>
       </c>
       <c r="Y32" s="10">
         <v>-17</v>
       </c>
       <c r="Z32" s="10">
         <v>16</v>
       </c>
       <c r="AA32" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="10">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -3089,52 +3160,53 @@
       </c>
       <c r="T33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="10"/>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="9">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>-37</v>
       </c>
       <c r="D34" s="9">
         <v>-8</v>
       </c>
       <c r="E34" s="9">
         <v>-6</v>
       </c>
       <c r="F34" s="9">
         <v>-7</v>
       </c>
       <c r="G34" s="9">
         <v>-3</v>
       </c>
       <c r="H34" s="9">
         <v>-1</v>
       </c>
       <c r="I34" s="9">
@@ -3172,52 +3244,55 @@
       </c>
       <c r="T34" s="10">
         <v>-15</v>
       </c>
       <c r="U34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="10">
         <v>-9</v>
       </c>
       <c r="W34" s="10">
         <v>9</v>
       </c>
       <c r="X34" s="10">
         <v>10</v>
       </c>
       <c r="Y34" s="10">
         <v>-30</v>
       </c>
       <c r="Z34" s="10">
         <v>5</v>
       </c>
       <c r="AA34" s="10">
         <v>12</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="10">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -3255,52 +3330,55 @@
       </c>
       <c r="T35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -3338,52 +3416,55 @@
       </c>
       <c r="T36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -3421,81 +3502,85 @@
       </c>
       <c r="T37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="20"/>
       <c r="C38" s="20"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="20"/>
       <c r="O38" s="20"/>
       <c r="P38" s="20"/>
       <c r="Q38" s="20"/>
       <c r="R38" s="20"/>
       <c r="S38" s="20"/>
       <c r="T38" s="20"/>
       <c r="U38" s="20"/>
       <c r="V38" s="20"/>
       <c r="W38" s="20"/>
       <c r="X38" s="20"/>
       <c r="Y38" s="20"/>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="10"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="9">
         <v>-525</v>
       </c>
       <c r="C39" s="9">
         <v>-774</v>
       </c>
       <c r="D39" s="9">
         <v>-280</v>
       </c>
       <c r="E39" s="9">
         <v>-75</v>
       </c>
       <c r="F39" s="9">
         <v>-280</v>
       </c>
       <c r="G39" s="9">
         <v>-444</v>
       </c>
       <c r="H39" s="9">
         <v>-708</v>
       </c>
       <c r="I39" s="9">
@@ -3533,52 +3618,55 @@
       </c>
       <c r="T39" s="10">
         <v>-743</v>
       </c>
       <c r="U39" s="10">
         <v>-705</v>
       </c>
       <c r="V39" s="10">
         <v>-655</v>
       </c>
       <c r="W39" s="10">
         <v>-474</v>
       </c>
       <c r="X39" s="10">
         <v>-633</v>
       </c>
       <c r="Y39" s="10">
         <v>-442</v>
       </c>
       <c r="Z39" s="10">
         <v>-370</v>
       </c>
       <c r="AA39" s="10">
         <v>-267</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="10">
+        <v>-356</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
         <v>16</v>
       </c>
@@ -3614,52 +3702,55 @@
       </c>
       <c r="T40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="9">
         <v>-92</v>
       </c>
       <c r="C41" s="9">
         <v>-84</v>
       </c>
       <c r="D41" s="9">
         <v>-40</v>
       </c>
       <c r="E41" s="9">
         <v>-134</v>
       </c>
       <c r="F41" s="9">
         <v>-36</v>
       </c>
       <c r="G41" s="9">
         <v>-63</v>
       </c>
       <c r="H41" s="9">
         <v>-92</v>
       </c>
       <c r="I41" s="9">
@@ -3697,52 +3788,55 @@
       </c>
       <c r="T41" s="10">
         <v>-106</v>
       </c>
       <c r="U41" s="10">
         <v>-77</v>
       </c>
       <c r="V41" s="10">
         <v>-95</v>
       </c>
       <c r="W41" s="10">
         <v>-65</v>
       </c>
       <c r="X41" s="10">
         <v>-92</v>
       </c>
       <c r="Y41" s="10">
         <v>-90</v>
       </c>
       <c r="Z41" s="10">
         <v>-62</v>
       </c>
       <c r="AA41" s="10">
         <v>-91</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="10">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="9">
         <v>-39</v>
       </c>
       <c r="C42" s="9">
         <v>-29</v>
       </c>
       <c r="D42" s="9">
         <v>-27</v>
       </c>
       <c r="E42" s="9">
         <v>-22</v>
       </c>
       <c r="F42" s="9">
         <v>-12</v>
       </c>
       <c r="G42" s="9">
         <v>-48</v>
       </c>
       <c r="H42" s="9">
         <v>-67</v>
       </c>
       <c r="I42" s="9">
@@ -3780,52 +3874,55 @@
       </c>
       <c r="T42" s="10">
         <v>-46</v>
       </c>
       <c r="U42" s="10">
         <v>-86</v>
       </c>
       <c r="V42" s="10">
         <v>-13</v>
       </c>
       <c r="W42" s="10">
         <v>-74</v>
       </c>
       <c r="X42" s="10">
         <v>-15</v>
       </c>
       <c r="Y42" s="10">
         <v>-33</v>
       </c>
       <c r="Z42" s="10">
         <v>-36</v>
       </c>
       <c r="AA42" s="10">
         <v>-47</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="10">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="9">
         <v>-30</v>
       </c>
       <c r="C43" s="9">
         <v>-34</v>
       </c>
       <c r="D43" s="9">
         <v>-48</v>
       </c>
       <c r="E43" s="9">
         <v>-29</v>
       </c>
       <c r="F43" s="9">
         <v>-31</v>
       </c>
       <c r="G43" s="9">
         <v>-37</v>
       </c>
       <c r="H43" s="9">
         <v>-54</v>
       </c>
       <c r="I43" s="9">
@@ -3863,52 +3960,55 @@
       </c>
       <c r="T43" s="10">
         <v>-17</v>
       </c>
       <c r="U43" s="10">
         <v>-22</v>
       </c>
       <c r="V43" s="10">
         <v>-50</v>
       </c>
       <c r="W43" s="10">
         <v>-28</v>
       </c>
       <c r="X43" s="10">
         <v>-25</v>
       </c>
       <c r="Y43" s="10">
         <v>-45</v>
       </c>
       <c r="Z43" s="10">
         <v>-23</v>
       </c>
       <c r="AA43" s="10">
         <v>-28</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="10">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="9">
         <v>-31</v>
       </c>
       <c r="C44" s="9">
         <v>-47</v>
       </c>
       <c r="D44" s="9">
         <v>-39</v>
       </c>
       <c r="E44" s="9">
         <v>-52</v>
       </c>
       <c r="F44" s="9">
         <v>-18</v>
       </c>
       <c r="G44" s="9">
         <v>-10</v>
       </c>
       <c r="H44" s="9">
         <v>-42</v>
       </c>
       <c r="I44" s="9">
@@ -3946,52 +4046,55 @@
       </c>
       <c r="T44" s="10">
         <v>-28</v>
       </c>
       <c r="U44" s="10">
         <v>-43</v>
       </c>
       <c r="V44" s="10">
         <v>-20</v>
       </c>
       <c r="W44" s="10">
         <v>-36</v>
       </c>
       <c r="X44" s="10">
         <v>-43</v>
       </c>
       <c r="Y44" s="10">
         <v>-7</v>
       </c>
       <c r="Z44" s="10">
         <v>-65</v>
       </c>
       <c r="AA44" s="10">
         <v>-24</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="10">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="9">
         <v>-36</v>
       </c>
       <c r="C45" s="9">
         <v>-55</v>
       </c>
       <c r="D45" s="9">
         <v>-8</v>
       </c>
       <c r="E45" s="9">
         <v>-27</v>
       </c>
       <c r="F45" s="9">
         <v>-34</v>
       </c>
       <c r="G45" s="9">
         <v>-23</v>
       </c>
       <c r="H45" s="9">
         <v>-61</v>
       </c>
       <c r="I45" s="9">
@@ -4029,52 +4132,55 @@
       </c>
       <c r="T45" s="10">
         <v>-70</v>
       </c>
       <c r="U45" s="10">
         <v>-29</v>
       </c>
       <c r="V45" s="10">
         <v>-81</v>
       </c>
       <c r="W45" s="10">
         <v>-57</v>
       </c>
       <c r="X45" s="10">
         <v>-57</v>
       </c>
       <c r="Y45" s="10">
         <v>-23</v>
       </c>
       <c r="Z45" s="10">
         <v>-56</v>
       </c>
       <c r="AA45" s="10">
         <v>-10</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="10">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="9">
         <v>-30</v>
       </c>
       <c r="C46" s="9">
         <v>-25</v>
       </c>
       <c r="D46" s="9">
         <v>-7</v>
       </c>
       <c r="E46" s="9">
         <v>313</v>
       </c>
       <c r="F46" s="9">
         <v>50</v>
       </c>
       <c r="G46" s="9">
         <v>-8</v>
       </c>
       <c r="H46" s="9">
         <v>-73</v>
       </c>
       <c r="I46" s="9">
@@ -4112,52 +4218,55 @@
       </c>
       <c r="T46" s="10">
         <v>-69</v>
       </c>
       <c r="U46" s="10">
         <v>-60</v>
       </c>
       <c r="V46" s="10">
         <v>15</v>
       </c>
       <c r="W46" s="10">
         <v>28</v>
       </c>
       <c r="X46" s="10">
         <v>-27</v>
       </c>
       <c r="Y46" s="10">
         <v>-28</v>
       </c>
       <c r="Z46" s="10">
         <v>-2</v>
       </c>
       <c r="AA46" s="10">
         <v>25</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="10">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="9">
         <v>-5</v>
       </c>
       <c r="C47" s="9">
         <v>-1</v>
       </c>
       <c r="D47" s="9">
         <v>0</v>
       </c>
       <c r="E47" s="9">
         <v>-16</v>
       </c>
       <c r="F47" s="9">
         <v>-18</v>
       </c>
       <c r="G47" s="9">
         <v>-23</v>
       </c>
       <c r="H47" s="9">
         <v>-22</v>
       </c>
       <c r="I47" s="9">
@@ -4195,52 +4304,55 @@
       </c>
       <c r="T47" s="10">
         <v>-29</v>
       </c>
       <c r="U47" s="10">
         <v>-9</v>
       </c>
       <c r="V47" s="10">
         <v>-48</v>
       </c>
       <c r="W47" s="10">
         <v>-10</v>
       </c>
       <c r="X47" s="10">
         <v>-33</v>
       </c>
       <c r="Y47" s="10">
         <v>-25</v>
       </c>
       <c r="Z47" s="10">
         <v>-10</v>
       </c>
       <c r="AA47" s="10">
         <v>33</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="10">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="9">
         <v>-10</v>
       </c>
       <c r="C48" s="9">
         <v>-74</v>
       </c>
       <c r="D48" s="9">
         <v>-24</v>
       </c>
       <c r="E48" s="9">
         <v>-22</v>
       </c>
       <c r="F48" s="9">
         <v>-26</v>
       </c>
       <c r="G48" s="9">
         <v>-55</v>
       </c>
       <c r="H48" s="9">
         <v>-21</v>
       </c>
       <c r="I48" s="9">
@@ -4278,52 +4390,55 @@
       </c>
       <c r="T48" s="10">
         <v>-39</v>
       </c>
       <c r="U48" s="10">
         <v>-9</v>
       </c>
       <c r="V48" s="10">
         <v>-46</v>
       </c>
       <c r="W48" s="10">
         <v>-18</v>
       </c>
       <c r="X48" s="10">
         <v>-20</v>
       </c>
       <c r="Y48" s="10">
         <v>-33</v>
       </c>
       <c r="Z48" s="10">
         <v>-31</v>
       </c>
       <c r="AA48" s="10">
         <v>-25</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="10">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="9">
         <v>-44</v>
       </c>
       <c r="C49" s="9">
         <v>-69</v>
       </c>
       <c r="D49" s="9">
         <v>-6</v>
       </c>
       <c r="E49" s="9">
         <v>23</v>
       </c>
       <c r="F49" s="9">
         <v>-10</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="9">
         <v>-4</v>
       </c>
       <c r="I49" s="9">
@@ -4361,52 +4476,55 @@
       </c>
       <c r="T49" s="10">
         <v>-16</v>
       </c>
       <c r="U49" s="10">
         <v>-33</v>
       </c>
       <c r="V49" s="10">
         <v>-51</v>
       </c>
       <c r="W49" s="10">
         <v>2</v>
       </c>
       <c r="X49" s="10">
         <v>-21</v>
       </c>
       <c r="Y49" s="10">
         <v>-13</v>
       </c>
       <c r="Z49" s="10">
         <v>56</v>
       </c>
       <c r="AA49" s="10">
         <v>62</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="10">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="9">
         <v>-61</v>
       </c>
       <c r="C50" s="9">
         <v>-237</v>
       </c>
       <c r="D50" s="9">
         <v>-51</v>
       </c>
       <c r="E50" s="9">
         <v>-56</v>
       </c>
       <c r="F50" s="9">
         <v>-64</v>
       </c>
       <c r="G50" s="9">
         <v>-67</v>
       </c>
       <c r="H50" s="9">
         <v>-92</v>
       </c>
       <c r="I50" s="9">
@@ -4444,52 +4562,55 @@
       </c>
       <c r="T50" s="10">
         <v>-111</v>
       </c>
       <c r="U50" s="10">
         <v>-120</v>
       </c>
       <c r="V50" s="10">
         <v>-63</v>
       </c>
       <c r="W50" s="10">
         <v>-78</v>
       </c>
       <c r="X50" s="10">
         <v>-103</v>
       </c>
       <c r="Y50" s="10">
         <v>-44</v>
       </c>
       <c r="Z50" s="10">
         <v>-77</v>
       </c>
       <c r="AA50" s="10">
         <v>-44</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="10">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="9">
         <v>-32</v>
       </c>
       <c r="C51" s="9">
         <v>-25</v>
       </c>
       <c r="D51" s="9">
         <v>5</v>
       </c>
       <c r="E51" s="9">
         <v>-15</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9">
         <v>-14</v>
       </c>
       <c r="H51" s="9">
         <v>-29</v>
       </c>
       <c r="I51" s="9">
@@ -4527,52 +4648,55 @@
       </c>
       <c r="T51" s="10">
         <v>-39</v>
       </c>
       <c r="U51" s="10">
         <v>-28</v>
       </c>
       <c r="V51" s="10">
         <v>-32</v>
       </c>
       <c r="W51" s="10">
         <v>-37</v>
       </c>
       <c r="X51" s="10">
         <v>-45</v>
       </c>
       <c r="Y51" s="10">
         <v>-18</v>
       </c>
       <c r="Z51" s="10">
         <v>-19</v>
       </c>
       <c r="AA51" s="10">
         <v>-12</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="10">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="9">
         <v>-77</v>
       </c>
       <c r="C52" s="9">
         <v>-67</v>
       </c>
       <c r="D52" s="9">
         <v>-25</v>
       </c>
       <c r="E52" s="9">
         <v>-35</v>
       </c>
       <c r="F52" s="9">
         <v>-33</v>
       </c>
       <c r="G52" s="9">
         <v>-38</v>
       </c>
       <c r="H52" s="9">
         <v>-77</v>
       </c>
       <c r="I52" s="9">
@@ -4610,52 +4734,55 @@
       </c>
       <c r="T52" s="10">
         <v>-90</v>
       </c>
       <c r="U52" s="10">
         <v>-118</v>
       </c>
       <c r="V52" s="10">
         <v>-95</v>
       </c>
       <c r="W52" s="10">
         <v>-54</v>
       </c>
       <c r="X52" s="10">
         <v>-96</v>
       </c>
       <c r="Y52" s="10">
         <v>-52</v>
       </c>
       <c r="Z52" s="10">
         <v>-19</v>
       </c>
       <c r="AA52" s="10">
         <v>-33</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="10">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4">
         <v>-38</v>
       </c>
       <c r="C53" s="4">
         <v>-27</v>
       </c>
       <c r="D53" s="4">
         <v>-10</v>
       </c>
       <c r="E53" s="4">
         <v>-3</v>
       </c>
       <c r="F53" s="4">
         <v>-48</v>
       </c>
       <c r="G53" s="4">
         <v>-58</v>
       </c>
       <c r="H53" s="4">
         <v>-74</v>
       </c>
       <c r="I53" s="4">
@@ -4692,50 +4819,53 @@
         <v>-71</v>
       </c>
       <c r="T53" s="11">
         <v>-83</v>
       </c>
       <c r="U53" s="11">
         <v>-71</v>
       </c>
       <c r="V53" s="11">
         <v>-76</v>
       </c>
       <c r="W53" s="11">
         <v>-47</v>
       </c>
       <c r="X53" s="11">
         <v>-56</v>
       </c>
       <c r="Y53" s="11">
         <v>-31</v>
       </c>
       <c r="Z53" s="11">
         <v>-26</v>
       </c>
       <c r="AA53" s="11">
         <v>-73</v>
+      </c>
+      <c r="AB53" s="11">
+        <v>-34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">