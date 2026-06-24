--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -18,51 +18,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="5616" yWindow="12" windowWidth="21732" windowHeight="12216"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="33">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -261,51 +261,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -321,50 +321,53 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -632,52 +635,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D4" workbookViewId="0">
-      <selection activeCell="AB8" sqref="AB8:AB21"/>
+    <sheetView tabSelected="1" topLeftCell="D19" workbookViewId="0">
+      <selection activeCell="AE43" sqref="AE43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="7" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="7" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
@@ -990,50 +993,53 @@
       </c>
       <c r="U7" s="10">
         <v>-600</v>
       </c>
       <c r="V7" s="10">
         <v>-560</v>
       </c>
       <c r="W7" s="10">
         <v>-399</v>
       </c>
       <c r="X7" s="10">
         <v>-547</v>
       </c>
       <c r="Y7" s="10">
         <v>-434</v>
       </c>
       <c r="Z7" s="10">
         <v>-383</v>
       </c>
       <c r="AA7" s="10">
         <v>-145</v>
       </c>
       <c r="AB7" s="10">
         <v>-214</v>
       </c>
+      <c r="AC7" s="5">
+        <v>-141</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>24</v>
       </c>
       <c r="C8" s="9">
         <v>-655</v>
       </c>
       <c r="D8" s="9">
         <v>48</v>
       </c>
       <c r="E8" s="9">
         <v>-213</v>
       </c>
       <c r="F8" s="9">
         <v>-88</v>
       </c>
       <c r="G8" s="9">
         <v>-51</v>
       </c>
       <c r="H8" s="9">
         <v>-6</v>
@@ -1076,50 +1082,53 @@
       </c>
       <c r="U8" s="10">
         <v>95</v>
       </c>
       <c r="V8" s="10">
         <v>92</v>
       </c>
       <c r="W8" s="10">
         <v>94</v>
       </c>
       <c r="X8" s="10">
         <v>97</v>
       </c>
       <c r="Y8" s="10">
         <v>48</v>
       </c>
       <c r="Z8" s="10">
         <v>-29</v>
       </c>
       <c r="AA8" s="10">
         <v>111</v>
       </c>
       <c r="AB8" s="10">
         <v>147</v>
       </c>
+      <c r="AC8" s="5">
+        <v>-8</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>-92</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-40</v>
       </c>
       <c r="E9" s="9">
         <v>-134</v>
       </c>
       <c r="F9" s="9">
         <v>-36</v>
       </c>
       <c r="G9" s="9">
         <v>-63</v>
       </c>
       <c r="H9" s="9">
         <v>-92</v>
@@ -1162,50 +1171,53 @@
       </c>
       <c r="U9" s="10">
         <v>-77</v>
       </c>
       <c r="V9" s="10">
         <v>-95</v>
       </c>
       <c r="W9" s="10">
         <v>-65</v>
       </c>
       <c r="X9" s="10">
         <v>-92</v>
       </c>
       <c r="Y9" s="10">
         <v>-90</v>
       </c>
       <c r="Z9" s="10">
         <v>-62</v>
       </c>
       <c r="AA9" s="10">
         <v>-91</v>
       </c>
       <c r="AB9" s="10">
         <v>-34</v>
       </c>
+      <c r="AC9" s="5">
+        <v>19</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>-39</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-27</v>
       </c>
       <c r="E10" s="9">
         <v>-22</v>
       </c>
       <c r="F10" s="9">
         <v>-12</v>
       </c>
       <c r="G10" s="9">
         <v>-48</v>
       </c>
       <c r="H10" s="9">
         <v>-67</v>
@@ -1248,50 +1260,53 @@
       </c>
       <c r="U10" s="10">
         <v>-86</v>
       </c>
       <c r="V10" s="10">
         <v>-13</v>
       </c>
       <c r="W10" s="10">
         <v>-74</v>
       </c>
       <c r="X10" s="10">
         <v>-15</v>
       </c>
       <c r="Y10" s="10">
         <v>-33</v>
       </c>
       <c r="Z10" s="10">
         <v>-36</v>
       </c>
       <c r="AA10" s="10">
         <v>-47</v>
       </c>
       <c r="AB10" s="10">
         <v>-57</v>
       </c>
+      <c r="AC10" s="5">
+        <v>-15</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>-33</v>
       </c>
       <c r="C11" s="9">
         <v>-56</v>
       </c>
       <c r="D11" s="9">
         <v>-49</v>
       </c>
       <c r="E11" s="9">
         <v>-38</v>
       </c>
       <c r="F11" s="9">
         <v>3</v>
       </c>
       <c r="G11" s="9">
         <v>-29</v>
       </c>
       <c r="H11" s="9">
         <v>-61</v>
@@ -1334,50 +1349,53 @@
       </c>
       <c r="U11" s="10">
         <v>-26</v>
       </c>
       <c r="V11" s="10">
         <v>-41</v>
       </c>
       <c r="W11" s="10">
         <v>-29</v>
       </c>
       <c r="X11" s="10">
         <v>-42</v>
       </c>
       <c r="Y11" s="10">
         <v>-41</v>
       </c>
       <c r="Z11" s="10">
         <v>-22</v>
       </c>
       <c r="AA11" s="10">
         <v>-21</v>
       </c>
       <c r="AB11" s="10">
         <v>-21</v>
       </c>
+      <c r="AC11" s="5">
+        <v>-34</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>-31</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-39</v>
       </c>
       <c r="E12" s="9">
         <v>-52</v>
       </c>
       <c r="F12" s="9">
         <v>-18</v>
       </c>
       <c r="G12" s="9">
         <v>-10</v>
       </c>
       <c r="H12" s="9">
         <v>-42</v>
@@ -1420,50 +1438,53 @@
       </c>
       <c r="U12" s="10">
         <v>-43</v>
       </c>
       <c r="V12" s="10">
         <v>-20</v>
       </c>
       <c r="W12" s="10">
         <v>-36</v>
       </c>
       <c r="X12" s="10">
         <v>-43</v>
       </c>
       <c r="Y12" s="10">
         <v>-7</v>
       </c>
       <c r="Z12" s="10">
         <v>-65</v>
       </c>
       <c r="AA12" s="10">
         <v>-24</v>
       </c>
       <c r="AB12" s="10">
         <v>-24</v>
       </c>
+      <c r="AC12" s="5">
+        <v>-27</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>-36</v>
       </c>
       <c r="C13" s="9">
         <v>-55</v>
       </c>
       <c r="D13" s="9">
         <v>-8</v>
       </c>
       <c r="E13" s="9">
         <v>-27</v>
       </c>
       <c r="F13" s="9">
         <v>-34</v>
       </c>
       <c r="G13" s="9">
         <v>-23</v>
       </c>
       <c r="H13" s="9">
         <v>-61</v>
@@ -1506,50 +1527,53 @@
       </c>
       <c r="U13" s="10">
         <v>-29</v>
       </c>
       <c r="V13" s="10">
         <v>-81</v>
       </c>
       <c r="W13" s="10">
         <v>-57</v>
       </c>
       <c r="X13" s="10">
         <v>-57</v>
       </c>
       <c r="Y13" s="10">
         <v>-23</v>
       </c>
       <c r="Z13" s="10">
         <v>-56</v>
       </c>
       <c r="AA13" s="10">
         <v>-10</v>
       </c>
       <c r="AB13" s="10">
         <v>-31</v>
       </c>
+      <c r="AC13" s="5">
+        <v>-30</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>-30</v>
       </c>
       <c r="C14" s="9">
         <v>-25</v>
       </c>
       <c r="D14" s="9">
         <v>-7</v>
       </c>
       <c r="E14" s="9">
         <v>313</v>
       </c>
       <c r="F14" s="9">
         <v>50</v>
       </c>
       <c r="G14" s="9">
         <v>-8</v>
       </c>
       <c r="H14" s="9">
         <v>-73</v>
@@ -1592,50 +1616,53 @@
       </c>
       <c r="U14" s="10">
         <v>-60</v>
       </c>
       <c r="V14" s="10">
         <v>15</v>
       </c>
       <c r="W14" s="10">
         <v>28</v>
       </c>
       <c r="X14" s="10">
         <v>-27</v>
       </c>
       <c r="Y14" s="10">
         <v>-28</v>
       </c>
       <c r="Z14" s="10">
         <v>-2</v>
       </c>
       <c r="AA14" s="10">
         <v>25</v>
       </c>
       <c r="AB14" s="10">
         <v>-33</v>
       </c>
+      <c r="AC14" s="5">
+        <v>21</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>-32</v>
       </c>
       <c r="C15" s="9">
         <v>-19</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-14</v>
       </c>
       <c r="F15" s="9">
         <v>-25</v>
       </c>
       <c r="G15" s="9">
         <v>-11</v>
       </c>
       <c r="H15" s="9">
         <v>-28</v>
@@ -1678,50 +1705,53 @@
       </c>
       <c r="U15" s="10">
         <v>-17</v>
       </c>
       <c r="V15" s="10">
         <v>-61</v>
       </c>
       <c r="W15" s="10">
         <v>-13</v>
       </c>
       <c r="X15" s="10">
         <v>-38</v>
       </c>
       <c r="Y15" s="10">
         <v>-22</v>
       </c>
       <c r="Z15" s="10">
         <v>-16</v>
       </c>
       <c r="AA15" s="10">
         <v>12</v>
       </c>
       <c r="AB15" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AC15" s="5">
+        <v>-19</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>-9</v>
       </c>
       <c r="C16" s="9">
         <v>-88</v>
       </c>
       <c r="D16" s="9">
         <v>-20</v>
       </c>
       <c r="E16" s="9">
         <v>-40</v>
       </c>
       <c r="F16" s="9">
         <v>-9</v>
       </c>
       <c r="G16" s="9">
         <v>-33</v>
       </c>
       <c r="H16" s="9">
         <v>-12</v>
@@ -1764,52 +1794,55 @@
       </c>
       <c r="U16" s="10">
         <v>13</v>
       </c>
       <c r="V16" s="10">
         <v>-30</v>
       </c>
       <c r="W16" s="10">
         <v>-42</v>
       </c>
       <c r="X16" s="10">
         <v>-19</v>
       </c>
       <c r="Y16" s="10">
         <v>-50</v>
       </c>
       <c r="Z16" s="10">
         <v>-15</v>
       </c>
       <c r="AA16" s="10">
         <v>-12</v>
       </c>
       <c r="AB16" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="9">
         <v>-44</v>
       </c>
       <c r="C17" s="9">
         <v>-69</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>23</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
       <c r="G17" s="9">
         <v>0</v>
       </c>
       <c r="H17" s="9">
         <v>-4</v>
       </c>
       <c r="I17" s="7">
@@ -1850,52 +1883,55 @@
       </c>
       <c r="U17" s="10">
         <v>-33</v>
       </c>
       <c r="V17" s="10">
         <v>-51</v>
       </c>
       <c r="W17" s="10">
         <v>2</v>
       </c>
       <c r="X17" s="10">
         <v>-21</v>
       </c>
       <c r="Y17" s="10">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>56</v>
       </c>
       <c r="AA17" s="10">
         <v>62</v>
       </c>
       <c r="AB17" s="10">
         <v>-21</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>-59</v>
       </c>
       <c r="C18" s="9">
         <v>-274</v>
       </c>
       <c r="D18" s="9">
         <v>-59</v>
       </c>
       <c r="E18" s="9">
         <v>-62</v>
       </c>
       <c r="F18" s="9">
         <v>-71</v>
       </c>
       <c r="G18" s="9">
         <v>-70</v>
       </c>
       <c r="H18" s="9">
         <v>-93</v>
       </c>
       <c r="I18" s="7">
@@ -1936,52 +1972,55 @@
       </c>
       <c r="U18" s="10">
         <v>-120</v>
       </c>
       <c r="V18" s="10">
         <v>-72</v>
       </c>
       <c r="W18" s="10">
         <v>-69</v>
       </c>
       <c r="X18" s="10">
         <v>-93</v>
       </c>
       <c r="Y18" s="10">
         <v>-74</v>
       </c>
       <c r="Z18" s="10">
         <v>-72</v>
       </c>
       <c r="AA18" s="10">
         <v>-32</v>
       </c>
       <c r="AB18" s="10">
         <v>-33</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="5">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="9">
         <v>-32</v>
       </c>
       <c r="C19" s="9">
         <v>-25</v>
       </c>
       <c r="D19" s="9">
         <v>5</v>
       </c>
       <c r="E19" s="9">
         <v>-15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9">
         <v>-14</v>
       </c>
       <c r="H19" s="9">
         <v>-29</v>
       </c>
       <c r="I19" s="7">
@@ -2022,52 +2061,55 @@
       </c>
       <c r="U19" s="10">
         <v>-28</v>
       </c>
       <c r="V19" s="10">
         <v>-32</v>
       </c>
       <c r="W19" s="10">
         <v>-37</v>
       </c>
       <c r="X19" s="10">
         <v>-45</v>
       </c>
       <c r="Y19" s="10">
         <v>-18</v>
       </c>
       <c r="Z19" s="10">
         <v>-19</v>
       </c>
       <c r="AA19" s="10">
         <v>-12</v>
       </c>
       <c r="AB19" s="10">
         <v>-33</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="9">
         <v>-77</v>
       </c>
       <c r="C20" s="9">
         <v>-67</v>
       </c>
       <c r="D20" s="9">
         <v>-25</v>
       </c>
       <c r="E20" s="9">
         <v>-35</v>
       </c>
       <c r="F20" s="9">
         <v>-33</v>
       </c>
       <c r="G20" s="9">
         <v>-38</v>
       </c>
       <c r="H20" s="9">
         <v>-77</v>
       </c>
       <c r="I20" s="7">
@@ -2108,52 +2150,55 @@
       </c>
       <c r="U20" s="10">
         <v>-118</v>
       </c>
       <c r="V20" s="10">
         <v>-95</v>
       </c>
       <c r="W20" s="10">
         <v>-54</v>
       </c>
       <c r="X20" s="10">
         <v>-96</v>
       </c>
       <c r="Y20" s="10">
         <v>-52</v>
       </c>
       <c r="Z20" s="10">
         <v>-19</v>
       </c>
       <c r="AA20" s="10">
         <v>-33</v>
       </c>
       <c r="AB20" s="10">
         <v>-44</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="5">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="9">
         <v>-38</v>
       </c>
       <c r="C21" s="9">
         <v>-27</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-3</v>
       </c>
       <c r="F21" s="9">
         <v>-48</v>
       </c>
       <c r="G21" s="9">
         <v>-58</v>
       </c>
       <c r="H21" s="9">
         <v>-74</v>
       </c>
       <c r="I21" s="7">
@@ -2194,82 +2239,86 @@
       </c>
       <c r="U21" s="10">
         <v>-71</v>
       </c>
       <c r="V21" s="10">
         <v>-76</v>
       </c>
       <c r="W21" s="10">
         <v>-47</v>
       </c>
       <c r="X21" s="10">
         <v>-56</v>
       </c>
       <c r="Y21" s="10">
         <v>-31</v>
       </c>
       <c r="Z21" s="10">
         <v>-26</v>
       </c>
       <c r="AA21" s="10">
         <v>-73</v>
       </c>
       <c r="AB21" s="10">
         <v>-34</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="5">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="21"/>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="21"/>
       <c r="O22" s="21"/>
       <c r="P22" s="21"/>
       <c r="Q22" s="21"/>
       <c r="R22" s="21"/>
       <c r="S22" s="21"/>
       <c r="T22" s="21"/>
       <c r="U22" s="21"/>
       <c r="V22" s="21"/>
       <c r="W22" s="21"/>
       <c r="X22" s="21"/>
       <c r="Y22" s="21"/>
       <c r="AB22" s="10"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="5"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>-3</v>
       </c>
       <c r="C23" s="9">
         <v>-746</v>
       </c>
       <c r="D23" s="9">
         <v>38</v>
       </c>
       <c r="E23" s="9">
         <v>-244</v>
       </c>
       <c r="F23" s="9">
         <v>-51</v>
       </c>
       <c r="G23" s="9">
         <v>-12</v>
       </c>
       <c r="H23" s="9">
         <v>-11</v>
       </c>
       <c r="I23" s="9">
@@ -2310,52 +2359,55 @@
       </c>
       <c r="U23" s="10">
         <v>105</v>
       </c>
       <c r="V23" s="10">
         <v>95</v>
       </c>
       <c r="W23" s="10">
         <v>75</v>
       </c>
       <c r="X23" s="10">
         <v>86</v>
       </c>
       <c r="Y23" s="10">
         <v>8</v>
       </c>
       <c r="Z23" s="10">
         <v>-13</v>
       </c>
       <c r="AA23" s="10">
         <v>122</v>
       </c>
       <c r="AB23" s="10">
         <v>142</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>24</v>
       </c>
       <c r="C24" s="9">
         <v>-655</v>
       </c>
       <c r="D24" s="9">
         <v>48</v>
       </c>
       <c r="E24" s="9">
         <v>-213</v>
       </c>
       <c r="F24" s="9">
         <v>-88</v>
       </c>
       <c r="G24" s="9">
         <v>-51</v>
       </c>
       <c r="H24" s="9">
         <v>-6</v>
       </c>
       <c r="I24" s="9">
@@ -2396,52 +2448,55 @@
       </c>
       <c r="U24" s="10">
         <v>95</v>
       </c>
       <c r="V24" s="10">
         <v>92</v>
       </c>
       <c r="W24" s="10">
         <v>94</v>
       </c>
       <c r="X24" s="10">
         <v>97</v>
       </c>
       <c r="Y24" s="10">
         <v>48</v>
       </c>
       <c r="Z24" s="10">
         <v>-29</v>
       </c>
       <c r="AA24" s="10">
         <v>111</v>
       </c>
       <c r="AB24" s="10">
         <v>147</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="5">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2480,52 +2535,55 @@
       </c>
       <c r="U25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2564,52 +2622,55 @@
       </c>
       <c r="U26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>-3</v>
       </c>
       <c r="C27" s="9">
         <v>-22</v>
       </c>
       <c r="D27" s="9">
         <v>-1</v>
       </c>
       <c r="E27" s="9">
         <v>-9</v>
       </c>
       <c r="F27" s="9">
         <v>34</v>
       </c>
       <c r="G27" s="9">
         <v>8</v>
       </c>
       <c r="H27" s="9">
         <v>-7</v>
       </c>
       <c r="I27" s="9">
@@ -2650,52 +2711,55 @@
       </c>
       <c r="U27" s="5">
         <v>-4</v>
       </c>
       <c r="V27" s="10">
         <v>9</v>
       </c>
       <c r="W27" s="10">
         <v>-1</v>
       </c>
       <c r="X27" s="10">
         <v>-17</v>
       </c>
       <c r="Y27" s="10">
         <v>4</v>
       </c>
       <c r="Z27" s="10">
         <v>1</v>
       </c>
       <c r="AA27" s="10">
         <v>7</v>
       </c>
       <c r="AB27" s="10">
         <v>-10</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="5">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -2736,52 +2800,55 @@
       </c>
       <c r="U28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -2822,52 +2889,55 @@
       </c>
       <c r="U29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9"/>
       <c r="H30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
         <v>16</v>
       </c>
@@ -2906,52 +2976,55 @@
       </c>
       <c r="U30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="9">
         <v>-27</v>
       </c>
       <c r="C31" s="9">
         <v>-18</v>
       </c>
       <c r="D31" s="9">
         <v>-5</v>
       </c>
       <c r="E31" s="9">
         <v>2</v>
       </c>
       <c r="F31" s="9">
         <v>-7</v>
       </c>
       <c r="G31" s="9">
         <v>12</v>
       </c>
       <c r="H31" s="9">
         <v>-6</v>
       </c>
       <c r="I31" s="9">
@@ -2993,52 +3066,55 @@
       <c r="U31" s="5">
         <v>-8</v>
       </c>
       <c r="V31" s="10">
         <v>-13</v>
       </c>
       <c r="W31" s="10">
         <v>-3</v>
       </c>
       <c r="X31" s="10">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="10">
         <v>3</v>
       </c>
       <c r="Z31" s="10">
         <v>-6</v>
       </c>
       <c r="AA31" s="10">
         <v>-21</v>
       </c>
       <c r="AB31" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="5">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="9">
         <v>1</v>
       </c>
       <c r="C32" s="9">
         <v>-14</v>
       </c>
       <c r="D32" s="9">
         <v>4</v>
       </c>
       <c r="E32" s="9">
         <v>-18</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>22</v>
       </c>
       <c r="H32" s="9">
         <v>9</v>
       </c>
       <c r="I32" s="9">
@@ -3079,52 +3155,55 @@
       </c>
       <c r="U32" s="5">
         <v>22</v>
       </c>
       <c r="V32" s="10">
         <v>16</v>
       </c>
       <c r="W32" s="10">
         <v>-24</v>
       </c>
       <c r="X32" s="10">
         <v>1</v>
       </c>
       <c r="Y32" s="10">
         <v>-17</v>
       </c>
       <c r="Z32" s="10">
         <v>16</v>
       </c>
       <c r="AA32" s="10">
         <v>13</v>
       </c>
       <c r="AB32" s="10">
         <v>10</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -3161,52 +3240,55 @@
       <c r="T33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="10"/>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="9">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>-37</v>
       </c>
       <c r="D34" s="9">
         <v>-8</v>
       </c>
       <c r="E34" s="9">
         <v>-6</v>
       </c>
       <c r="F34" s="9">
         <v>-7</v>
       </c>
       <c r="G34" s="9">
         <v>-3</v>
       </c>
       <c r="H34" s="9">
         <v>-1</v>
       </c>
       <c r="I34" s="9">
@@ -3247,52 +3329,55 @@
       </c>
       <c r="U34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="10">
         <v>-9</v>
       </c>
       <c r="W34" s="10">
         <v>9</v>
       </c>
       <c r="X34" s="10">
         <v>10</v>
       </c>
       <c r="Y34" s="10">
         <v>-30</v>
       </c>
       <c r="Z34" s="10">
         <v>5</v>
       </c>
       <c r="AA34" s="10">
         <v>12</v>
       </c>
       <c r="AB34" s="10">
         <v>-7</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -3333,52 +3418,55 @@
       </c>
       <c r="U35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -3419,52 +3507,55 @@
       </c>
       <c r="U36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -3505,82 +3596,86 @@
       </c>
       <c r="U37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="20"/>
       <c r="C38" s="20"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="20"/>
       <c r="O38" s="20"/>
       <c r="P38" s="20"/>
       <c r="Q38" s="20"/>
       <c r="R38" s="20"/>
       <c r="S38" s="20"/>
       <c r="T38" s="20"/>
       <c r="U38" s="20"/>
       <c r="V38" s="20"/>
       <c r="W38" s="20"/>
       <c r="X38" s="20"/>
       <c r="Y38" s="20"/>
       <c r="AB38" s="10"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="5"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="9">
         <v>-525</v>
       </c>
       <c r="C39" s="9">
         <v>-774</v>
       </c>
       <c r="D39" s="9">
         <v>-280</v>
       </c>
       <c r="E39" s="9">
         <v>-75</v>
       </c>
       <c r="F39" s="9">
         <v>-280</v>
       </c>
       <c r="G39" s="9">
         <v>-444</v>
       </c>
       <c r="H39" s="9">
         <v>-708</v>
       </c>
       <c r="I39" s="9">
@@ -3621,52 +3716,55 @@
       </c>
       <c r="U39" s="10">
         <v>-705</v>
       </c>
       <c r="V39" s="10">
         <v>-655</v>
       </c>
       <c r="W39" s="10">
         <v>-474</v>
       </c>
       <c r="X39" s="10">
         <v>-633</v>
       </c>
       <c r="Y39" s="10">
         <v>-442</v>
       </c>
       <c r="Z39" s="10">
         <v>-370</v>
       </c>
       <c r="AA39" s="10">
         <v>-267</v>
       </c>
       <c r="AB39" s="10">
         <v>-356</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="5">
+        <v>-153</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
         <v>16</v>
       </c>
@@ -3705,52 +3803,55 @@
       </c>
       <c r="U40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="9">
         <v>-92</v>
       </c>
       <c r="C41" s="9">
         <v>-84</v>
       </c>
       <c r="D41" s="9">
         <v>-40</v>
       </c>
       <c r="E41" s="9">
         <v>-134</v>
       </c>
       <c r="F41" s="9">
         <v>-36</v>
       </c>
       <c r="G41" s="9">
         <v>-63</v>
       </c>
       <c r="H41" s="9">
         <v>-92</v>
       </c>
       <c r="I41" s="9">
@@ -3791,52 +3892,55 @@
       </c>
       <c r="U41" s="10">
         <v>-77</v>
       </c>
       <c r="V41" s="10">
         <v>-95</v>
       </c>
       <c r="W41" s="10">
         <v>-65</v>
       </c>
       <c r="X41" s="10">
         <v>-92</v>
       </c>
       <c r="Y41" s="10">
         <v>-90</v>
       </c>
       <c r="Z41" s="10">
         <v>-62</v>
       </c>
       <c r="AA41" s="10">
         <v>-91</v>
       </c>
       <c r="AB41" s="10">
         <v>-34</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="9">
         <v>-39</v>
       </c>
       <c r="C42" s="9">
         <v>-29</v>
       </c>
       <c r="D42" s="9">
         <v>-27</v>
       </c>
       <c r="E42" s="9">
         <v>-22</v>
       </c>
       <c r="F42" s="9">
         <v>-12</v>
       </c>
       <c r="G42" s="9">
         <v>-48</v>
       </c>
       <c r="H42" s="9">
         <v>-67</v>
       </c>
       <c r="I42" s="9">
@@ -3877,52 +3981,55 @@
       </c>
       <c r="U42" s="10">
         <v>-86</v>
       </c>
       <c r="V42" s="10">
         <v>-13</v>
       </c>
       <c r="W42" s="10">
         <v>-74</v>
       </c>
       <c r="X42" s="10">
         <v>-15</v>
       </c>
       <c r="Y42" s="10">
         <v>-33</v>
       </c>
       <c r="Z42" s="10">
         <v>-36</v>
       </c>
       <c r="AA42" s="10">
         <v>-47</v>
       </c>
       <c r="AB42" s="10">
         <v>-57</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="5">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="9">
         <v>-30</v>
       </c>
       <c r="C43" s="9">
         <v>-34</v>
       </c>
       <c r="D43" s="9">
         <v>-48</v>
       </c>
       <c r="E43" s="9">
         <v>-29</v>
       </c>
       <c r="F43" s="9">
         <v>-31</v>
       </c>
       <c r="G43" s="9">
         <v>-37</v>
       </c>
       <c r="H43" s="9">
         <v>-54</v>
       </c>
       <c r="I43" s="9">
@@ -3963,52 +4070,55 @@
       </c>
       <c r="U43" s="10">
         <v>-22</v>
       </c>
       <c r="V43" s="10">
         <v>-50</v>
       </c>
       <c r="W43" s="10">
         <v>-28</v>
       </c>
       <c r="X43" s="10">
         <v>-25</v>
       </c>
       <c r="Y43" s="10">
         <v>-45</v>
       </c>
       <c r="Z43" s="10">
         <v>-23</v>
       </c>
       <c r="AA43" s="10">
         <v>-28</v>
       </c>
       <c r="AB43" s="10">
         <v>-11</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="5">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="9">
         <v>-31</v>
       </c>
       <c r="C44" s="9">
         <v>-47</v>
       </c>
       <c r="D44" s="9">
         <v>-39</v>
       </c>
       <c r="E44" s="9">
         <v>-52</v>
       </c>
       <c r="F44" s="9">
         <v>-18</v>
       </c>
       <c r="G44" s="9">
         <v>-10</v>
       </c>
       <c r="H44" s="9">
         <v>-42</v>
       </c>
       <c r="I44" s="9">
@@ -4049,52 +4159,55 @@
       </c>
       <c r="U44" s="10">
         <v>-43</v>
       </c>
       <c r="V44" s="10">
         <v>-20</v>
       </c>
       <c r="W44" s="10">
         <v>-36</v>
       </c>
       <c r="X44" s="10">
         <v>-43</v>
       </c>
       <c r="Y44" s="10">
         <v>-7</v>
       </c>
       <c r="Z44" s="10">
         <v>-65</v>
       </c>
       <c r="AA44" s="10">
         <v>-24</v>
       </c>
       <c r="AB44" s="10">
         <v>-24</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="5">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="9">
         <v>-36</v>
       </c>
       <c r="C45" s="9">
         <v>-55</v>
       </c>
       <c r="D45" s="9">
         <v>-8</v>
       </c>
       <c r="E45" s="9">
         <v>-27</v>
       </c>
       <c r="F45" s="9">
         <v>-34</v>
       </c>
       <c r="G45" s="9">
         <v>-23</v>
       </c>
       <c r="H45" s="9">
         <v>-61</v>
       </c>
       <c r="I45" s="9">
@@ -4135,52 +4248,55 @@
       </c>
       <c r="U45" s="10">
         <v>-29</v>
       </c>
       <c r="V45" s="10">
         <v>-81</v>
       </c>
       <c r="W45" s="10">
         <v>-57</v>
       </c>
       <c r="X45" s="10">
         <v>-57</v>
       </c>
       <c r="Y45" s="10">
         <v>-23</v>
       </c>
       <c r="Z45" s="10">
         <v>-56</v>
       </c>
       <c r="AA45" s="10">
         <v>-10</v>
       </c>
       <c r="AB45" s="10">
         <v>-31</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="5">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="9">
         <v>-30</v>
       </c>
       <c r="C46" s="9">
         <v>-25</v>
       </c>
       <c r="D46" s="9">
         <v>-7</v>
       </c>
       <c r="E46" s="9">
         <v>313</v>
       </c>
       <c r="F46" s="9">
         <v>50</v>
       </c>
       <c r="G46" s="9">
         <v>-8</v>
       </c>
       <c r="H46" s="9">
         <v>-73</v>
       </c>
       <c r="I46" s="9">
@@ -4221,52 +4337,55 @@
       </c>
       <c r="U46" s="10">
         <v>-60</v>
       </c>
       <c r="V46" s="10">
         <v>15</v>
       </c>
       <c r="W46" s="10">
         <v>28</v>
       </c>
       <c r="X46" s="10">
         <v>-27</v>
       </c>
       <c r="Y46" s="10">
         <v>-28</v>
       </c>
       <c r="Z46" s="10">
         <v>-2</v>
       </c>
       <c r="AA46" s="10">
         <v>25</v>
       </c>
       <c r="AB46" s="10">
         <v>-33</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="9">
         <v>-5</v>
       </c>
       <c r="C47" s="9">
         <v>-1</v>
       </c>
       <c r="D47" s="9">
         <v>0</v>
       </c>
       <c r="E47" s="9">
         <v>-16</v>
       </c>
       <c r="F47" s="9">
         <v>-18</v>
       </c>
       <c r="G47" s="9">
         <v>-23</v>
       </c>
       <c r="H47" s="9">
         <v>-22</v>
       </c>
       <c r="I47" s="9">
@@ -4307,52 +4426,55 @@
       </c>
       <c r="U47" s="10">
         <v>-9</v>
       </c>
       <c r="V47" s="10">
         <v>-48</v>
       </c>
       <c r="W47" s="10">
         <v>-10</v>
       </c>
       <c r="X47" s="10">
         <v>-33</v>
       </c>
       <c r="Y47" s="10">
         <v>-25</v>
       </c>
       <c r="Z47" s="10">
         <v>-10</v>
       </c>
       <c r="AA47" s="10">
         <v>33</v>
       </c>
       <c r="AB47" s="10">
         <v>-2</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="5">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="9">
         <v>-10</v>
       </c>
       <c r="C48" s="9">
         <v>-74</v>
       </c>
       <c r="D48" s="9">
         <v>-24</v>
       </c>
       <c r="E48" s="9">
         <v>-22</v>
       </c>
       <c r="F48" s="9">
         <v>-26</v>
       </c>
       <c r="G48" s="9">
         <v>-55</v>
       </c>
       <c r="H48" s="9">
         <v>-21</v>
       </c>
       <c r="I48" s="9">
@@ -4393,52 +4515,55 @@
       </c>
       <c r="U48" s="10">
         <v>-9</v>
       </c>
       <c r="V48" s="10">
         <v>-46</v>
       </c>
       <c r="W48" s="10">
         <v>-18</v>
       </c>
       <c r="X48" s="10">
         <v>-20</v>
       </c>
       <c r="Y48" s="10">
         <v>-33</v>
       </c>
       <c r="Z48" s="10">
         <v>-31</v>
       </c>
       <c r="AA48" s="10">
         <v>-25</v>
       </c>
       <c r="AB48" s="10">
         <v>-6</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="5">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="9">
         <v>-44</v>
       </c>
       <c r="C49" s="9">
         <v>-69</v>
       </c>
       <c r="D49" s="9">
         <v>-6</v>
       </c>
       <c r="E49" s="9">
         <v>23</v>
       </c>
       <c r="F49" s="9">
         <v>-10</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="9">
         <v>-4</v>
       </c>
       <c r="I49" s="9">
@@ -4479,52 +4604,55 @@
       </c>
       <c r="U49" s="10">
         <v>-33</v>
       </c>
       <c r="V49" s="10">
         <v>-51</v>
       </c>
       <c r="W49" s="10">
         <v>2</v>
       </c>
       <c r="X49" s="10">
         <v>-21</v>
       </c>
       <c r="Y49" s="10">
         <v>-13</v>
       </c>
       <c r="Z49" s="10">
         <v>56</v>
       </c>
       <c r="AA49" s="10">
         <v>62</v>
       </c>
       <c r="AB49" s="10">
         <v>-21</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="9">
         <v>-61</v>
       </c>
       <c r="C50" s="9">
         <v>-237</v>
       </c>
       <c r="D50" s="9">
         <v>-51</v>
       </c>
       <c r="E50" s="9">
         <v>-56</v>
       </c>
       <c r="F50" s="9">
         <v>-64</v>
       </c>
       <c r="G50" s="9">
         <v>-67</v>
       </c>
       <c r="H50" s="9">
         <v>-92</v>
       </c>
       <c r="I50" s="9">
@@ -4565,52 +4693,55 @@
       </c>
       <c r="U50" s="10">
         <v>-120</v>
       </c>
       <c r="V50" s="10">
         <v>-63</v>
       </c>
       <c r="W50" s="10">
         <v>-78</v>
       </c>
       <c r="X50" s="10">
         <v>-103</v>
       </c>
       <c r="Y50" s="10">
         <v>-44</v>
       </c>
       <c r="Z50" s="10">
         <v>-77</v>
       </c>
       <c r="AA50" s="10">
         <v>-44</v>
       </c>
       <c r="AB50" s="10">
         <v>-26</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="5">
+        <v>-63</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="9">
         <v>-32</v>
       </c>
       <c r="C51" s="9">
         <v>-25</v>
       </c>
       <c r="D51" s="9">
         <v>5</v>
       </c>
       <c r="E51" s="9">
         <v>-15</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9">
         <v>-14</v>
       </c>
       <c r="H51" s="9">
         <v>-29</v>
       </c>
       <c r="I51" s="9">
@@ -4651,52 +4782,55 @@
       </c>
       <c r="U51" s="10">
         <v>-28</v>
       </c>
       <c r="V51" s="10">
         <v>-32</v>
       </c>
       <c r="W51" s="10">
         <v>-37</v>
       </c>
       <c r="X51" s="10">
         <v>-45</v>
       </c>
       <c r="Y51" s="10">
         <v>-18</v>
       </c>
       <c r="Z51" s="10">
         <v>-19</v>
       </c>
       <c r="AA51" s="10">
         <v>-12</v>
       </c>
       <c r="AB51" s="10">
         <v>-33</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="9">
         <v>-77</v>
       </c>
       <c r="C52" s="9">
         <v>-67</v>
       </c>
       <c r="D52" s="9">
         <v>-25</v>
       </c>
       <c r="E52" s="9">
         <v>-35</v>
       </c>
       <c r="F52" s="9">
         <v>-33</v>
       </c>
       <c r="G52" s="9">
         <v>-38</v>
       </c>
       <c r="H52" s="9">
         <v>-77</v>
       </c>
       <c r="I52" s="9">
@@ -4737,52 +4871,55 @@
       </c>
       <c r="U52" s="10">
         <v>-118</v>
       </c>
       <c r="V52" s="10">
         <v>-95</v>
       </c>
       <c r="W52" s="10">
         <v>-54</v>
       </c>
       <c r="X52" s="10">
         <v>-96</v>
       </c>
       <c r="Y52" s="10">
         <v>-52</v>
       </c>
       <c r="Z52" s="10">
         <v>-19</v>
       </c>
       <c r="AA52" s="10">
         <v>-33</v>
       </c>
       <c r="AB52" s="10">
         <v>-44</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="5">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4">
         <v>-38</v>
       </c>
       <c r="C53" s="4">
         <v>-27</v>
       </c>
       <c r="D53" s="4">
         <v>-10</v>
       </c>
       <c r="E53" s="4">
         <v>-3</v>
       </c>
       <c r="F53" s="4">
         <v>-48</v>
       </c>
       <c r="G53" s="4">
         <v>-58</v>
       </c>
       <c r="H53" s="4">
         <v>-74</v>
       </c>
       <c r="I53" s="4">
@@ -4822,50 +4959,53 @@
         <v>-83</v>
       </c>
       <c r="U53" s="11">
         <v>-71</v>
       </c>
       <c r="V53" s="11">
         <v>-76</v>
       </c>
       <c r="W53" s="11">
         <v>-47</v>
       </c>
       <c r="X53" s="11">
         <v>-56</v>
       </c>
       <c r="Y53" s="11">
         <v>-31</v>
       </c>
       <c r="Z53" s="11">
         <v>-26</v>
       </c>
       <c r="AA53" s="11">
         <v>-73</v>
       </c>
       <c r="AB53" s="11">
         <v>-34</v>
+      </c>
+      <c r="AC53" s="24">
+        <v>-28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">