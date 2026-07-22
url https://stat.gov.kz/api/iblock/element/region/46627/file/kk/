--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -18,51 +18,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="5616" yWindow="12" windowWidth="21732" windowHeight="12216"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="33">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -298,76 +298,76 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -635,185 +635,185 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D19" workbookViewId="0">
-      <selection activeCell="AE43" sqref="AE43"/>
+    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="7" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="7" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="18"/>
-[...22 lines deleted...]
-      <c r="Y1" s="18"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
+      <c r="T1" s="19"/>
+      <c r="U1" s="19"/>
+      <c r="V1" s="19"/>
+      <c r="W1" s="19"/>
+      <c r="X1" s="19"/>
+      <c r="Y1" s="19"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
     </row>
     <row r="3" spans="1:37" s="14" customFormat="1">
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="AK3" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="22"/>
-      <c r="B4" s="16">
+      <c r="A4" s="23"/>
+      <c r="B4" s="17">
         <v>2024</v>
       </c>
-      <c r="C4" s="17"/>
-[...10 lines deleted...]
-      <c r="N4" s="16">
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="18"/>
+      <c r="N4" s="17">
         <v>2025</v>
       </c>
-      <c r="O4" s="17"/>
-[...10 lines deleted...]
-      <c r="Z4" s="16">
+      <c r="O4" s="18"/>
+      <c r="P4" s="18"/>
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18"/>
+      <c r="S4" s="18"/>
+      <c r="T4" s="18"/>
+      <c r="U4" s="18"/>
+      <c r="V4" s="18"/>
+      <c r="W4" s="18"/>
+      <c r="X4" s="18"/>
+      <c r="Y4" s="18"/>
+      <c r="Z4" s="17">
         <v>2026</v>
       </c>
-      <c r="AA4" s="17"/>
-[...9 lines deleted...]
-      <c r="AK4" s="17"/>
+      <c r="AA4" s="18"/>
+      <c r="AB4" s="18"/>
+      <c r="AC4" s="18"/>
+      <c r="AD4" s="18"/>
+      <c r="AE4" s="18"/>
+      <c r="AF4" s="18"/>
+      <c r="AG4" s="18"/>
+      <c r="AH4" s="18"/>
+      <c r="AI4" s="18"/>
+      <c r="AJ4" s="18"/>
+      <c r="AK4" s="18"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="23"/>
+      <c r="A5" s="24"/>
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -880,77 +880,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="19"/>
-[...22 lines deleted...]
-      <c r="Y6" s="19"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="20"/>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="20"/>
+      <c r="M6" s="20"/>
+      <c r="N6" s="20"/>
+      <c r="O6" s="20"/>
+      <c r="P6" s="20"/>
+      <c r="Q6" s="20"/>
+      <c r="R6" s="20"/>
+      <c r="S6" s="20"/>
+      <c r="T6" s="20"/>
+      <c r="U6" s="20"/>
+      <c r="V6" s="20"/>
+      <c r="W6" s="20"/>
+      <c r="X6" s="20"/>
+      <c r="Y6" s="20"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>-528</v>
       </c>
       <c r="C7" s="9">
         <v>-1520</v>
       </c>
       <c r="D7" s="9">
         <v>-242</v>
       </c>
       <c r="E7" s="9">
         <v>-319</v>
       </c>
       <c r="F7" s="9">
         <v>-331</v>
       </c>
       <c r="G7" s="9">
         <v>-456</v>
       </c>
       <c r="H7" s="9">
         <v>-719</v>
@@ -996,50 +996,53 @@
       </c>
       <c r="V7" s="10">
         <v>-560</v>
       </c>
       <c r="W7" s="10">
         <v>-399</v>
       </c>
       <c r="X7" s="10">
         <v>-547</v>
       </c>
       <c r="Y7" s="10">
         <v>-434</v>
       </c>
       <c r="Z7" s="10">
         <v>-383</v>
       </c>
       <c r="AA7" s="10">
         <v>-145</v>
       </c>
       <c r="AB7" s="10">
         <v>-214</v>
       </c>
       <c r="AC7" s="5">
         <v>-141</v>
       </c>
+      <c r="AD7" s="5">
+        <v>-156</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>24</v>
       </c>
       <c r="C8" s="9">
         <v>-655</v>
       </c>
       <c r="D8" s="9">
         <v>48</v>
       </c>
       <c r="E8" s="9">
         <v>-213</v>
       </c>
       <c r="F8" s="9">
         <v>-88</v>
       </c>
       <c r="G8" s="9">
         <v>-51</v>
       </c>
       <c r="H8" s="9">
         <v>-6</v>
@@ -1085,50 +1088,53 @@
       </c>
       <c r="V8" s="10">
         <v>92</v>
       </c>
       <c r="W8" s="10">
         <v>94</v>
       </c>
       <c r="X8" s="10">
         <v>97</v>
       </c>
       <c r="Y8" s="10">
         <v>48</v>
       </c>
       <c r="Z8" s="10">
         <v>-29</v>
       </c>
       <c r="AA8" s="10">
         <v>111</v>
       </c>
       <c r="AB8" s="10">
         <v>147</v>
       </c>
       <c r="AC8" s="5">
         <v>-8</v>
       </c>
+      <c r="AD8" s="5">
+        <v>-36</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>-92</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-40</v>
       </c>
       <c r="E9" s="9">
         <v>-134</v>
       </c>
       <c r="F9" s="9">
         <v>-36</v>
       </c>
       <c r="G9" s="9">
         <v>-63</v>
       </c>
       <c r="H9" s="9">
         <v>-92</v>
@@ -1174,50 +1180,53 @@
       </c>
       <c r="V9" s="10">
         <v>-95</v>
       </c>
       <c r="W9" s="10">
         <v>-65</v>
       </c>
       <c r="X9" s="10">
         <v>-92</v>
       </c>
       <c r="Y9" s="10">
         <v>-90</v>
       </c>
       <c r="Z9" s="10">
         <v>-62</v>
       </c>
       <c r="AA9" s="10">
         <v>-91</v>
       </c>
       <c r="AB9" s="10">
         <v>-34</v>
       </c>
       <c r="AC9" s="5">
         <v>19</v>
       </c>
+      <c r="AD9" s="5">
+        <v>-26</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>-39</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-27</v>
       </c>
       <c r="E10" s="9">
         <v>-22</v>
       </c>
       <c r="F10" s="9">
         <v>-12</v>
       </c>
       <c r="G10" s="9">
         <v>-48</v>
       </c>
       <c r="H10" s="9">
         <v>-67</v>
@@ -1263,50 +1272,53 @@
       </c>
       <c r="V10" s="10">
         <v>-13</v>
       </c>
       <c r="W10" s="10">
         <v>-74</v>
       </c>
       <c r="X10" s="10">
         <v>-15</v>
       </c>
       <c r="Y10" s="10">
         <v>-33</v>
       </c>
       <c r="Z10" s="10">
         <v>-36</v>
       </c>
       <c r="AA10" s="10">
         <v>-47</v>
       </c>
       <c r="AB10" s="10">
         <v>-57</v>
       </c>
       <c r="AC10" s="5">
         <v>-15</v>
       </c>
+      <c r="AD10" s="5">
+        <v>-6</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>-33</v>
       </c>
       <c r="C11" s="9">
         <v>-56</v>
       </c>
       <c r="D11" s="9">
         <v>-49</v>
       </c>
       <c r="E11" s="9">
         <v>-38</v>
       </c>
       <c r="F11" s="9">
         <v>3</v>
       </c>
       <c r="G11" s="9">
         <v>-29</v>
       </c>
       <c r="H11" s="9">
         <v>-61</v>
@@ -1352,50 +1364,53 @@
       </c>
       <c r="V11" s="10">
         <v>-41</v>
       </c>
       <c r="W11" s="10">
         <v>-29</v>
       </c>
       <c r="X11" s="10">
         <v>-42</v>
       </c>
       <c r="Y11" s="10">
         <v>-41</v>
       </c>
       <c r="Z11" s="10">
         <v>-22</v>
       </c>
       <c r="AA11" s="10">
         <v>-21</v>
       </c>
       <c r="AB11" s="10">
         <v>-21</v>
       </c>
       <c r="AC11" s="5">
         <v>-34</v>
       </c>
+      <c r="AD11" s="5">
+        <v>-4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>-31</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-39</v>
       </c>
       <c r="E12" s="9">
         <v>-52</v>
       </c>
       <c r="F12" s="9">
         <v>-18</v>
       </c>
       <c r="G12" s="9">
         <v>-10</v>
       </c>
       <c r="H12" s="9">
         <v>-42</v>
@@ -1441,50 +1456,53 @@
       </c>
       <c r="V12" s="10">
         <v>-20</v>
       </c>
       <c r="W12" s="10">
         <v>-36</v>
       </c>
       <c r="X12" s="10">
         <v>-43</v>
       </c>
       <c r="Y12" s="10">
         <v>-7</v>
       </c>
       <c r="Z12" s="10">
         <v>-65</v>
       </c>
       <c r="AA12" s="10">
         <v>-24</v>
       </c>
       <c r="AB12" s="10">
         <v>-24</v>
       </c>
       <c r="AC12" s="5">
         <v>-27</v>
       </c>
+      <c r="AD12" s="5">
+        <v>11</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>-36</v>
       </c>
       <c r="C13" s="9">
         <v>-55</v>
       </c>
       <c r="D13" s="9">
         <v>-8</v>
       </c>
       <c r="E13" s="9">
         <v>-27</v>
       </c>
       <c r="F13" s="9">
         <v>-34</v>
       </c>
       <c r="G13" s="9">
         <v>-23</v>
       </c>
       <c r="H13" s="9">
         <v>-61</v>
@@ -1530,50 +1548,53 @@
       </c>
       <c r="V13" s="10">
         <v>-81</v>
       </c>
       <c r="W13" s="10">
         <v>-57</v>
       </c>
       <c r="X13" s="10">
         <v>-57</v>
       </c>
       <c r="Y13" s="10">
         <v>-23</v>
       </c>
       <c r="Z13" s="10">
         <v>-56</v>
       </c>
       <c r="AA13" s="10">
         <v>-10</v>
       </c>
       <c r="AB13" s="10">
         <v>-31</v>
       </c>
       <c r="AC13" s="5">
         <v>-30</v>
       </c>
+      <c r="AD13" s="5">
+        <v>-19</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>-30</v>
       </c>
       <c r="C14" s="9">
         <v>-25</v>
       </c>
       <c r="D14" s="9">
         <v>-7</v>
       </c>
       <c r="E14" s="9">
         <v>313</v>
       </c>
       <c r="F14" s="9">
         <v>50</v>
       </c>
       <c r="G14" s="9">
         <v>-8</v>
       </c>
       <c r="H14" s="9">
         <v>-73</v>
@@ -1619,50 +1640,53 @@
       </c>
       <c r="V14" s="10">
         <v>15</v>
       </c>
       <c r="W14" s="10">
         <v>28</v>
       </c>
       <c r="X14" s="10">
         <v>-27</v>
       </c>
       <c r="Y14" s="10">
         <v>-28</v>
       </c>
       <c r="Z14" s="10">
         <v>-2</v>
       </c>
       <c r="AA14" s="10">
         <v>25</v>
       </c>
       <c r="AB14" s="10">
         <v>-33</v>
       </c>
       <c r="AC14" s="5">
         <v>21</v>
       </c>
+      <c r="AD14" s="5">
+        <v>23</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>-32</v>
       </c>
       <c r="C15" s="9">
         <v>-19</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-14</v>
       </c>
       <c r="F15" s="9">
         <v>-25</v>
       </c>
       <c r="G15" s="9">
         <v>-11</v>
       </c>
       <c r="H15" s="9">
         <v>-28</v>
@@ -1708,50 +1732,53 @@
       </c>
       <c r="V15" s="10">
         <v>-61</v>
       </c>
       <c r="W15" s="10">
         <v>-13</v>
       </c>
       <c r="X15" s="10">
         <v>-38</v>
       </c>
       <c r="Y15" s="10">
         <v>-22</v>
       </c>
       <c r="Z15" s="10">
         <v>-16</v>
       </c>
       <c r="AA15" s="10">
         <v>12</v>
       </c>
       <c r="AB15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="5">
         <v>-19</v>
       </c>
+      <c r="AD15" s="5">
+        <v>-32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>-9</v>
       </c>
       <c r="C16" s="9">
         <v>-88</v>
       </c>
       <c r="D16" s="9">
         <v>-20</v>
       </c>
       <c r="E16" s="9">
         <v>-40</v>
       </c>
       <c r="F16" s="9">
         <v>-9</v>
       </c>
       <c r="G16" s="9">
         <v>-33</v>
       </c>
       <c r="H16" s="9">
         <v>-12</v>
@@ -1797,52 +1824,55 @@
       </c>
       <c r="V16" s="10">
         <v>-30</v>
       </c>
       <c r="W16" s="10">
         <v>-42</v>
       </c>
       <c r="X16" s="10">
         <v>-19</v>
       </c>
       <c r="Y16" s="10">
         <v>-50</v>
       </c>
       <c r="Z16" s="10">
         <v>-15</v>
       </c>
       <c r="AA16" s="10">
         <v>-12</v>
       </c>
       <c r="AB16" s="10">
         <v>4</v>
       </c>
       <c r="AC16" s="5">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="5">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="9">
         <v>-44</v>
       </c>
       <c r="C17" s="9">
         <v>-69</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>23</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
       <c r="G17" s="9">
         <v>0</v>
       </c>
       <c r="H17" s="9">
         <v>-4</v>
       </c>
       <c r="I17" s="7">
@@ -1886,52 +1916,55 @@
       </c>
       <c r="V17" s="10">
         <v>-51</v>
       </c>
       <c r="W17" s="10">
         <v>2</v>
       </c>
       <c r="X17" s="10">
         <v>-21</v>
       </c>
       <c r="Y17" s="10">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>56</v>
       </c>
       <c r="AA17" s="10">
         <v>62</v>
       </c>
       <c r="AB17" s="10">
         <v>-21</v>
       </c>
       <c r="AC17" s="5">
         <v>13</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>-59</v>
       </c>
       <c r="C18" s="9">
         <v>-274</v>
       </c>
       <c r="D18" s="9">
         <v>-59</v>
       </c>
       <c r="E18" s="9">
         <v>-62</v>
       </c>
       <c r="F18" s="9">
         <v>-71</v>
       </c>
       <c r="G18" s="9">
         <v>-70</v>
       </c>
       <c r="H18" s="9">
         <v>-93</v>
       </c>
       <c r="I18" s="7">
@@ -1975,52 +2008,55 @@
       </c>
       <c r="V18" s="10">
         <v>-72</v>
       </c>
       <c r="W18" s="10">
         <v>-69</v>
       </c>
       <c r="X18" s="10">
         <v>-93</v>
       </c>
       <c r="Y18" s="10">
         <v>-74</v>
       </c>
       <c r="Z18" s="10">
         <v>-72</v>
       </c>
       <c r="AA18" s="10">
         <v>-32</v>
       </c>
       <c r="AB18" s="10">
         <v>-33</v>
       </c>
       <c r="AC18" s="5">
         <v>-43</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="5">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="9">
         <v>-32</v>
       </c>
       <c r="C19" s="9">
         <v>-25</v>
       </c>
       <c r="D19" s="9">
         <v>5</v>
       </c>
       <c r="E19" s="9">
         <v>-15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9">
         <v>-14</v>
       </c>
       <c r="H19" s="9">
         <v>-29</v>
       </c>
       <c r="I19" s="7">
@@ -2064,52 +2100,55 @@
       </c>
       <c r="V19" s="10">
         <v>-32</v>
       </c>
       <c r="W19" s="10">
         <v>-37</v>
       </c>
       <c r="X19" s="10">
         <v>-45</v>
       </c>
       <c r="Y19" s="10">
         <v>-18</v>
       </c>
       <c r="Z19" s="10">
         <v>-19</v>
       </c>
       <c r="AA19" s="10">
         <v>-12</v>
       </c>
       <c r="AB19" s="10">
         <v>-33</v>
       </c>
       <c r="AC19" s="5">
         <v>34</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="5">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="9">
         <v>-77</v>
       </c>
       <c r="C20" s="9">
         <v>-67</v>
       </c>
       <c r="D20" s="9">
         <v>-25</v>
       </c>
       <c r="E20" s="9">
         <v>-35</v>
       </c>
       <c r="F20" s="9">
         <v>-33</v>
       </c>
       <c r="G20" s="9">
         <v>-38</v>
       </c>
       <c r="H20" s="9">
         <v>-77</v>
       </c>
       <c r="I20" s="7">
@@ -2153,52 +2192,55 @@
       </c>
       <c r="V20" s="10">
         <v>-95</v>
       </c>
       <c r="W20" s="10">
         <v>-54</v>
       </c>
       <c r="X20" s="10">
         <v>-96</v>
       </c>
       <c r="Y20" s="10">
         <v>-52</v>
       </c>
       <c r="Z20" s="10">
         <v>-19</v>
       </c>
       <c r="AA20" s="10">
         <v>-33</v>
       </c>
       <c r="AB20" s="10">
         <v>-44</v>
       </c>
       <c r="AC20" s="5">
         <v>-29</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="5">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="9">
         <v>-38</v>
       </c>
       <c r="C21" s="9">
         <v>-27</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-3</v>
       </c>
       <c r="F21" s="9">
         <v>-48</v>
       </c>
       <c r="G21" s="9">
         <v>-58</v>
       </c>
       <c r="H21" s="9">
         <v>-74</v>
       </c>
       <c r="I21" s="7">
@@ -2242,83 +2284,87 @@
       </c>
       <c r="V21" s="10">
         <v>-76</v>
       </c>
       <c r="W21" s="10">
         <v>-47</v>
       </c>
       <c r="X21" s="10">
         <v>-56</v>
       </c>
       <c r="Y21" s="10">
         <v>-31</v>
       </c>
       <c r="Z21" s="10">
         <v>-26</v>
       </c>
       <c r="AA21" s="10">
         <v>-73</v>
       </c>
       <c r="AB21" s="10">
         <v>-34</v>
       </c>
       <c r="AC21" s="5">
         <v>-28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="21" t="s">
+      <c r="AD21" s="5">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="21"/>
-[...22 lines deleted...]
-      <c r="Y22" s="21"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="22"/>
+      <c r="P22" s="22"/>
+      <c r="Q22" s="22"/>
+      <c r="R22" s="22"/>
+      <c r="S22" s="22"/>
+      <c r="T22" s="22"/>
+      <c r="U22" s="22"/>
+      <c r="V22" s="22"/>
+      <c r="W22" s="22"/>
+      <c r="X22" s="22"/>
+      <c r="Y22" s="22"/>
       <c r="AB22" s="10"/>
       <c r="AC22" s="5"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="5"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>-3</v>
       </c>
       <c r="C23" s="9">
         <v>-746</v>
       </c>
       <c r="D23" s="9">
         <v>38</v>
       </c>
       <c r="E23" s="9">
         <v>-244</v>
       </c>
       <c r="F23" s="9">
         <v>-51</v>
       </c>
       <c r="G23" s="9">
         <v>-12</v>
       </c>
       <c r="H23" s="9">
         <v>-11</v>
       </c>
       <c r="I23" s="9">
@@ -2362,52 +2408,55 @@
       </c>
       <c r="V23" s="10">
         <v>95</v>
       </c>
       <c r="W23" s="10">
         <v>75</v>
       </c>
       <c r="X23" s="10">
         <v>86</v>
       </c>
       <c r="Y23" s="10">
         <v>8</v>
       </c>
       <c r="Z23" s="10">
         <v>-13</v>
       </c>
       <c r="AA23" s="10">
         <v>122</v>
       </c>
       <c r="AB23" s="10">
         <v>142</v>
       </c>
       <c r="AC23" s="5">
         <v>12</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="5">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>24</v>
       </c>
       <c r="C24" s="9">
         <v>-655</v>
       </c>
       <c r="D24" s="9">
         <v>48</v>
       </c>
       <c r="E24" s="9">
         <v>-213</v>
       </c>
       <c r="F24" s="9">
         <v>-88</v>
       </c>
       <c r="G24" s="9">
         <v>-51</v>
       </c>
       <c r="H24" s="9">
         <v>-6</v>
       </c>
       <c r="I24" s="9">
@@ -2451,52 +2500,55 @@
       </c>
       <c r="V24" s="10">
         <v>92</v>
       </c>
       <c r="W24" s="10">
         <v>94</v>
       </c>
       <c r="X24" s="10">
         <v>97</v>
       </c>
       <c r="Y24" s="10">
         <v>48</v>
       </c>
       <c r="Z24" s="10">
         <v>-29</v>
       </c>
       <c r="AA24" s="10">
         <v>111</v>
       </c>
       <c r="AB24" s="10">
         <v>147</v>
       </c>
       <c r="AC24" s="5">
         <v>-8</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="5">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2538,52 +2590,55 @@
       </c>
       <c r="V25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2625,52 +2680,55 @@
       </c>
       <c r="V26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>-3</v>
       </c>
       <c r="C27" s="9">
         <v>-22</v>
       </c>
       <c r="D27" s="9">
         <v>-1</v>
       </c>
       <c r="E27" s="9">
         <v>-9</v>
       </c>
       <c r="F27" s="9">
         <v>34</v>
       </c>
       <c r="G27" s="9">
         <v>8</v>
       </c>
       <c r="H27" s="9">
         <v>-7</v>
       </c>
       <c r="I27" s="9">
@@ -2714,52 +2772,55 @@
       </c>
       <c r="V27" s="10">
         <v>9</v>
       </c>
       <c r="W27" s="10">
         <v>-1</v>
       </c>
       <c r="X27" s="10">
         <v>-17</v>
       </c>
       <c r="Y27" s="10">
         <v>4</v>
       </c>
       <c r="Z27" s="10">
         <v>1</v>
       </c>
       <c r="AA27" s="10">
         <v>7</v>
       </c>
       <c r="AB27" s="10">
         <v>-10</v>
       </c>
       <c r="AC27" s="5">
         <v>-6</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="5">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -2803,52 +2864,55 @@
       </c>
       <c r="V28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -2892,52 +2956,55 @@
       </c>
       <c r="V29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9"/>
       <c r="H30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
         <v>16</v>
       </c>
@@ -2979,52 +3046,55 @@
       </c>
       <c r="V30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="9">
         <v>-27</v>
       </c>
       <c r="C31" s="9">
         <v>-18</v>
       </c>
       <c r="D31" s="9">
         <v>-5</v>
       </c>
       <c r="E31" s="9">
         <v>2</v>
       </c>
       <c r="F31" s="9">
         <v>-7</v>
       </c>
       <c r="G31" s="9">
         <v>12</v>
       </c>
       <c r="H31" s="9">
         <v>-6</v>
       </c>
       <c r="I31" s="9">
@@ -3069,52 +3139,55 @@
       <c r="V31" s="10">
         <v>-13</v>
       </c>
       <c r="W31" s="10">
         <v>-3</v>
       </c>
       <c r="X31" s="10">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="10">
         <v>3</v>
       </c>
       <c r="Z31" s="10">
         <v>-6</v>
       </c>
       <c r="AA31" s="10">
         <v>-21</v>
       </c>
       <c r="AB31" s="10">
         <v>2</v>
       </c>
       <c r="AC31" s="5">
         <v>-13</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="5">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="9">
         <v>1</v>
       </c>
       <c r="C32" s="9">
         <v>-14</v>
       </c>
       <c r="D32" s="9">
         <v>4</v>
       </c>
       <c r="E32" s="9">
         <v>-18</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>22</v>
       </c>
       <c r="H32" s="9">
         <v>9</v>
       </c>
       <c r="I32" s="9">
@@ -3158,52 +3231,55 @@
       </c>
       <c r="V32" s="10">
         <v>16</v>
       </c>
       <c r="W32" s="10">
         <v>-24</v>
       </c>
       <c r="X32" s="10">
         <v>1</v>
       </c>
       <c r="Y32" s="10">
         <v>-17</v>
       </c>
       <c r="Z32" s="10">
         <v>16</v>
       </c>
       <c r="AA32" s="10">
         <v>13</v>
       </c>
       <c r="AB32" s="10">
         <v>10</v>
       </c>
       <c r="AC32" s="5">
         <v>19</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="5">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -3243,52 +3319,55 @@
       <c r="U33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="10"/>
       <c r="AC33" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="9">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>-37</v>
       </c>
       <c r="D34" s="9">
         <v>-8</v>
       </c>
       <c r="E34" s="9">
         <v>-6</v>
       </c>
       <c r="F34" s="9">
         <v>-7</v>
       </c>
       <c r="G34" s="9">
         <v>-3</v>
       </c>
       <c r="H34" s="9">
         <v>-1</v>
       </c>
       <c r="I34" s="9">
@@ -3332,52 +3411,55 @@
       </c>
       <c r="V34" s="10">
         <v>-9</v>
       </c>
       <c r="W34" s="10">
         <v>9</v>
       </c>
       <c r="X34" s="10">
         <v>10</v>
       </c>
       <c r="Y34" s="10">
         <v>-30</v>
       </c>
       <c r="Z34" s="10">
         <v>5</v>
       </c>
       <c r="AA34" s="10">
         <v>12</v>
       </c>
       <c r="AB34" s="10">
         <v>-7</v>
       </c>
       <c r="AC34" s="5">
         <v>20</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="5">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -3421,52 +3503,55 @@
       </c>
       <c r="V35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -3510,52 +3595,55 @@
       </c>
       <c r="V36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -3599,83 +3687,87 @@
       </c>
       <c r="V37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="20" t="s">
+      <c r="AD37" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="20"/>
-[...22 lines deleted...]
-      <c r="Y38" s="20"/>
+      <c r="B38" s="21"/>
+      <c r="C38" s="21"/>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="21"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="21"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="21"/>
+      <c r="O38" s="21"/>
+      <c r="P38" s="21"/>
+      <c r="Q38" s="21"/>
+      <c r="R38" s="21"/>
+      <c r="S38" s="21"/>
+      <c r="T38" s="21"/>
+      <c r="U38" s="21"/>
+      <c r="V38" s="21"/>
+      <c r="W38" s="21"/>
+      <c r="X38" s="21"/>
+      <c r="Y38" s="21"/>
       <c r="AB38" s="10"/>
       <c r="AC38" s="5"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="5"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="9">
         <v>-525</v>
       </c>
       <c r="C39" s="9">
         <v>-774</v>
       </c>
       <c r="D39" s="9">
         <v>-280</v>
       </c>
       <c r="E39" s="9">
         <v>-75</v>
       </c>
       <c r="F39" s="9">
         <v>-280</v>
       </c>
       <c r="G39" s="9">
         <v>-444</v>
       </c>
       <c r="H39" s="9">
         <v>-708</v>
       </c>
       <c r="I39" s="9">
@@ -3719,52 +3811,55 @@
       </c>
       <c r="V39" s="10">
         <v>-655</v>
       </c>
       <c r="W39" s="10">
         <v>-474</v>
       </c>
       <c r="X39" s="10">
         <v>-633</v>
       </c>
       <c r="Y39" s="10">
         <v>-442</v>
       </c>
       <c r="Z39" s="10">
         <v>-370</v>
       </c>
       <c r="AA39" s="10">
         <v>-267</v>
       </c>
       <c r="AB39" s="10">
         <v>-356</v>
       </c>
       <c r="AC39" s="5">
         <v>-153</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="5">
+        <v>-92</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
         <v>16</v>
       </c>
@@ -3806,52 +3901,55 @@
       </c>
       <c r="V40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="9">
         <v>-92</v>
       </c>
       <c r="C41" s="9">
         <v>-84</v>
       </c>
       <c r="D41" s="9">
         <v>-40</v>
       </c>
       <c r="E41" s="9">
         <v>-134</v>
       </c>
       <c r="F41" s="9">
         <v>-36</v>
       </c>
       <c r="G41" s="9">
         <v>-63</v>
       </c>
       <c r="H41" s="9">
         <v>-92</v>
       </c>
       <c r="I41" s="9">
@@ -3895,52 +3993,55 @@
       </c>
       <c r="V41" s="10">
         <v>-95</v>
       </c>
       <c r="W41" s="10">
         <v>-65</v>
       </c>
       <c r="X41" s="10">
         <v>-92</v>
       </c>
       <c r="Y41" s="10">
         <v>-90</v>
       </c>
       <c r="Z41" s="10">
         <v>-62</v>
       </c>
       <c r="AA41" s="10">
         <v>-91</v>
       </c>
       <c r="AB41" s="10">
         <v>-34</v>
       </c>
       <c r="AC41" s="5">
         <v>19</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="5">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="9">
         <v>-39</v>
       </c>
       <c r="C42" s="9">
         <v>-29</v>
       </c>
       <c r="D42" s="9">
         <v>-27</v>
       </c>
       <c r="E42" s="9">
         <v>-22</v>
       </c>
       <c r="F42" s="9">
         <v>-12</v>
       </c>
       <c r="G42" s="9">
         <v>-48</v>
       </c>
       <c r="H42" s="9">
         <v>-67</v>
       </c>
       <c r="I42" s="9">
@@ -3984,52 +4085,55 @@
       </c>
       <c r="V42" s="10">
         <v>-13</v>
       </c>
       <c r="W42" s="10">
         <v>-74</v>
       </c>
       <c r="X42" s="10">
         <v>-15</v>
       </c>
       <c r="Y42" s="10">
         <v>-33</v>
       </c>
       <c r="Z42" s="10">
         <v>-36</v>
       </c>
       <c r="AA42" s="10">
         <v>-47</v>
       </c>
       <c r="AB42" s="10">
         <v>-57</v>
       </c>
       <c r="AC42" s="5">
         <v>-15</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="5">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="9">
         <v>-30</v>
       </c>
       <c r="C43" s="9">
         <v>-34</v>
       </c>
       <c r="D43" s="9">
         <v>-48</v>
       </c>
       <c r="E43" s="9">
         <v>-29</v>
       </c>
       <c r="F43" s="9">
         <v>-31</v>
       </c>
       <c r="G43" s="9">
         <v>-37</v>
       </c>
       <c r="H43" s="9">
         <v>-54</v>
       </c>
       <c r="I43" s="9">
@@ -4073,52 +4177,55 @@
       </c>
       <c r="V43" s="10">
         <v>-50</v>
       </c>
       <c r="W43" s="10">
         <v>-28</v>
       </c>
       <c r="X43" s="10">
         <v>-25</v>
       </c>
       <c r="Y43" s="10">
         <v>-45</v>
       </c>
       <c r="Z43" s="10">
         <v>-23</v>
       </c>
       <c r="AA43" s="10">
         <v>-28</v>
       </c>
       <c r="AB43" s="10">
         <v>-11</v>
       </c>
       <c r="AC43" s="5">
         <v>-28</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="5">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="9">
         <v>-31</v>
       </c>
       <c r="C44" s="9">
         <v>-47</v>
       </c>
       <c r="D44" s="9">
         <v>-39</v>
       </c>
       <c r="E44" s="9">
         <v>-52</v>
       </c>
       <c r="F44" s="9">
         <v>-18</v>
       </c>
       <c r="G44" s="9">
         <v>-10</v>
       </c>
       <c r="H44" s="9">
         <v>-42</v>
       </c>
       <c r="I44" s="9">
@@ -4162,52 +4269,55 @@
       </c>
       <c r="V44" s="10">
         <v>-20</v>
       </c>
       <c r="W44" s="10">
         <v>-36</v>
       </c>
       <c r="X44" s="10">
         <v>-43</v>
       </c>
       <c r="Y44" s="10">
         <v>-7</v>
       </c>
       <c r="Z44" s="10">
         <v>-65</v>
       </c>
       <c r="AA44" s="10">
         <v>-24</v>
       </c>
       <c r="AB44" s="10">
         <v>-24</v>
       </c>
       <c r="AC44" s="5">
         <v>-27</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="9">
         <v>-36</v>
       </c>
       <c r="C45" s="9">
         <v>-55</v>
       </c>
       <c r="D45" s="9">
         <v>-8</v>
       </c>
       <c r="E45" s="9">
         <v>-27</v>
       </c>
       <c r="F45" s="9">
         <v>-34</v>
       </c>
       <c r="G45" s="9">
         <v>-23</v>
       </c>
       <c r="H45" s="9">
         <v>-61</v>
       </c>
       <c r="I45" s="9">
@@ -4251,52 +4361,55 @@
       </c>
       <c r="V45" s="10">
         <v>-81</v>
       </c>
       <c r="W45" s="10">
         <v>-57</v>
       </c>
       <c r="X45" s="10">
         <v>-57</v>
       </c>
       <c r="Y45" s="10">
         <v>-23</v>
       </c>
       <c r="Z45" s="10">
         <v>-56</v>
       </c>
       <c r="AA45" s="10">
         <v>-10</v>
       </c>
       <c r="AB45" s="10">
         <v>-31</v>
       </c>
       <c r="AC45" s="5">
         <v>-30</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="5">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="9">
         <v>-30</v>
       </c>
       <c r="C46" s="9">
         <v>-25</v>
       </c>
       <c r="D46" s="9">
         <v>-7</v>
       </c>
       <c r="E46" s="9">
         <v>313</v>
       </c>
       <c r="F46" s="9">
         <v>50</v>
       </c>
       <c r="G46" s="9">
         <v>-8</v>
       </c>
       <c r="H46" s="9">
         <v>-73</v>
       </c>
       <c r="I46" s="9">
@@ -4340,52 +4453,55 @@
       </c>
       <c r="V46" s="10">
         <v>15</v>
       </c>
       <c r="W46" s="10">
         <v>28</v>
       </c>
       <c r="X46" s="10">
         <v>-27</v>
       </c>
       <c r="Y46" s="10">
         <v>-28</v>
       </c>
       <c r="Z46" s="10">
         <v>-2</v>
       </c>
       <c r="AA46" s="10">
         <v>25</v>
       </c>
       <c r="AB46" s="10">
         <v>-33</v>
       </c>
       <c r="AC46" s="5">
         <v>21</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="9">
         <v>-5</v>
       </c>
       <c r="C47" s="9">
         <v>-1</v>
       </c>
       <c r="D47" s="9">
         <v>0</v>
       </c>
       <c r="E47" s="9">
         <v>-16</v>
       </c>
       <c r="F47" s="9">
         <v>-18</v>
       </c>
       <c r="G47" s="9">
         <v>-23</v>
       </c>
       <c r="H47" s="9">
         <v>-22</v>
       </c>
       <c r="I47" s="9">
@@ -4429,52 +4545,55 @@
       </c>
       <c r="V47" s="10">
         <v>-48</v>
       </c>
       <c r="W47" s="10">
         <v>-10</v>
       </c>
       <c r="X47" s="10">
         <v>-33</v>
       </c>
       <c r="Y47" s="10">
         <v>-25</v>
       </c>
       <c r="Z47" s="10">
         <v>-10</v>
       </c>
       <c r="AA47" s="10">
         <v>33</v>
       </c>
       <c r="AB47" s="10">
         <v>-2</v>
       </c>
       <c r="AC47" s="5">
         <v>-6</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="5">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="9">
         <v>-10</v>
       </c>
       <c r="C48" s="9">
         <v>-74</v>
       </c>
       <c r="D48" s="9">
         <v>-24</v>
       </c>
       <c r="E48" s="9">
         <v>-22</v>
       </c>
       <c r="F48" s="9">
         <v>-26</v>
       </c>
       <c r="G48" s="9">
         <v>-55</v>
       </c>
       <c r="H48" s="9">
         <v>-21</v>
       </c>
       <c r="I48" s="9">
@@ -4518,52 +4637,55 @@
       </c>
       <c r="V48" s="10">
         <v>-46</v>
       </c>
       <c r="W48" s="10">
         <v>-18</v>
       </c>
       <c r="X48" s="10">
         <v>-20</v>
       </c>
       <c r="Y48" s="10">
         <v>-33</v>
       </c>
       <c r="Z48" s="10">
         <v>-31</v>
       </c>
       <c r="AA48" s="10">
         <v>-25</v>
       </c>
       <c r="AB48" s="10">
         <v>-6</v>
       </c>
       <c r="AC48" s="5">
         <v>-14</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="5">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="9">
         <v>-44</v>
       </c>
       <c r="C49" s="9">
         <v>-69</v>
       </c>
       <c r="D49" s="9">
         <v>-6</v>
       </c>
       <c r="E49" s="9">
         <v>23</v>
       </c>
       <c r="F49" s="9">
         <v>-10</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="9">
         <v>-4</v>
       </c>
       <c r="I49" s="9">
@@ -4607,52 +4729,55 @@
       </c>
       <c r="V49" s="10">
         <v>-51</v>
       </c>
       <c r="W49" s="10">
         <v>2</v>
       </c>
       <c r="X49" s="10">
         <v>-21</v>
       </c>
       <c r="Y49" s="10">
         <v>-13</v>
       </c>
       <c r="Z49" s="10">
         <v>56</v>
       </c>
       <c r="AA49" s="10">
         <v>62</v>
       </c>
       <c r="AB49" s="10">
         <v>-21</v>
       </c>
       <c r="AC49" s="5">
         <v>13</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="9">
         <v>-61</v>
       </c>
       <c r="C50" s="9">
         <v>-237</v>
       </c>
       <c r="D50" s="9">
         <v>-51</v>
       </c>
       <c r="E50" s="9">
         <v>-56</v>
       </c>
       <c r="F50" s="9">
         <v>-64</v>
       </c>
       <c r="G50" s="9">
         <v>-67</v>
       </c>
       <c r="H50" s="9">
         <v>-92</v>
       </c>
       <c r="I50" s="9">
@@ -4696,52 +4821,55 @@
       </c>
       <c r="V50" s="10">
         <v>-63</v>
       </c>
       <c r="W50" s="10">
         <v>-78</v>
       </c>
       <c r="X50" s="10">
         <v>-103</v>
       </c>
       <c r="Y50" s="10">
         <v>-44</v>
       </c>
       <c r="Z50" s="10">
         <v>-77</v>
       </c>
       <c r="AA50" s="10">
         <v>-44</v>
       </c>
       <c r="AB50" s="10">
         <v>-26</v>
       </c>
       <c r="AC50" s="5">
         <v>-63</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="5">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="9">
         <v>-32</v>
       </c>
       <c r="C51" s="9">
         <v>-25</v>
       </c>
       <c r="D51" s="9">
         <v>5</v>
       </c>
       <c r="E51" s="9">
         <v>-15</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9">
         <v>-14</v>
       </c>
       <c r="H51" s="9">
         <v>-29</v>
       </c>
       <c r="I51" s="9">
@@ -4785,52 +4913,55 @@
       </c>
       <c r="V51" s="10">
         <v>-32</v>
       </c>
       <c r="W51" s="10">
         <v>-37</v>
       </c>
       <c r="X51" s="10">
         <v>-45</v>
       </c>
       <c r="Y51" s="10">
         <v>-18</v>
       </c>
       <c r="Z51" s="10">
         <v>-19</v>
       </c>
       <c r="AA51" s="10">
         <v>-12</v>
       </c>
       <c r="AB51" s="10">
         <v>-33</v>
       </c>
       <c r="AC51" s="5">
         <v>34</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="5">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="9">
         <v>-77</v>
       </c>
       <c r="C52" s="9">
         <v>-67</v>
       </c>
       <c r="D52" s="9">
         <v>-25</v>
       </c>
       <c r="E52" s="9">
         <v>-35</v>
       </c>
       <c r="F52" s="9">
         <v>-33</v>
       </c>
       <c r="G52" s="9">
         <v>-38</v>
       </c>
       <c r="H52" s="9">
         <v>-77</v>
       </c>
       <c r="I52" s="9">
@@ -4874,52 +5005,55 @@
       </c>
       <c r="V52" s="10">
         <v>-95</v>
       </c>
       <c r="W52" s="10">
         <v>-54</v>
       </c>
       <c r="X52" s="10">
         <v>-96</v>
       </c>
       <c r="Y52" s="10">
         <v>-52</v>
       </c>
       <c r="Z52" s="10">
         <v>-19</v>
       </c>
       <c r="AA52" s="10">
         <v>-33</v>
       </c>
       <c r="AB52" s="10">
         <v>-44</v>
       </c>
       <c r="AC52" s="5">
         <v>-29</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="5">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4">
         <v>-38</v>
       </c>
       <c r="C53" s="4">
         <v>-27</v>
       </c>
       <c r="D53" s="4">
         <v>-10</v>
       </c>
       <c r="E53" s="4">
         <v>-3</v>
       </c>
       <c r="F53" s="4">
         <v>-48</v>
       </c>
       <c r="G53" s="4">
         <v>-58</v>
       </c>
       <c r="H53" s="4">
         <v>-74</v>
       </c>
       <c r="I53" s="4">
@@ -4960,52 +5094,55 @@
       </c>
       <c r="U53" s="11">
         <v>-71</v>
       </c>
       <c r="V53" s="11">
         <v>-76</v>
       </c>
       <c r="W53" s="11">
         <v>-47</v>
       </c>
       <c r="X53" s="11">
         <v>-56</v>
       </c>
       <c r="Y53" s="11">
         <v>-31</v>
       </c>
       <c r="Z53" s="11">
         <v>-26</v>
       </c>
       <c r="AA53" s="11">
         <v>-73</v>
       </c>
       <c r="AB53" s="11">
         <v>-34</v>
       </c>
-      <c r="AC53" s="24">
+      <c r="AC53" s="16">
         <v>-28</v>
+      </c>
+      <c r="AD53" s="16">
+        <v>-10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">