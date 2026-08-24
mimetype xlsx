--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5616" yWindow="12" windowWidth="21732" windowHeight="12216"/>
+    <workbookView xWindow="5610" yWindow="15" windowWidth="21735" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="33">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -123,89 +123,101 @@
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="6">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -257,55 +269,56 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -325,54 +338,58 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -635,85 +652,85 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="7" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="7" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="7" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="7"/>
+    <col min="20" max="20" width="5.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
+    <row r="1" spans="1:37" ht="12.75">
       <c r="A1" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="19"/>
       <c r="I1" s="19"/>
       <c r="J1" s="19"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="19"/>
       <c r="N1" s="19"/>
       <c r="O1" s="19"/>
       <c r="P1" s="19"/>
       <c r="Q1" s="19"/>
       <c r="R1" s="19"/>
       <c r="S1" s="19"/>
       <c r="T1" s="19"/>
       <c r="U1" s="19"/>
       <c r="V1" s="19"/>
       <c r="W1" s="19"/>
@@ -999,50 +1016,59 @@
       </c>
       <c r="W7" s="10">
         <v>-399</v>
       </c>
       <c r="X7" s="10">
         <v>-547</v>
       </c>
       <c r="Y7" s="10">
         <v>-434</v>
       </c>
       <c r="Z7" s="10">
         <v>-383</v>
       </c>
       <c r="AA7" s="10">
         <v>-145</v>
       </c>
       <c r="AB7" s="10">
         <v>-214</v>
       </c>
       <c r="AC7" s="5">
         <v>-141</v>
       </c>
       <c r="AD7" s="5">
         <v>-156</v>
       </c>
+      <c r="AE7" s="7">
+        <v>-282</v>
+      </c>
+      <c r="AF7" s="10"/>
+      <c r="AG7" s="10"/>
+      <c r="AH7" s="10"/>
+      <c r="AI7" s="10"/>
+      <c r="AJ7" s="10"/>
+      <c r="AK7" s="10"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>24</v>
       </c>
       <c r="C8" s="9">
         <v>-655</v>
       </c>
       <c r="D8" s="9">
         <v>48</v>
       </c>
       <c r="E8" s="9">
         <v>-213</v>
       </c>
       <c r="F8" s="9">
         <v>-88</v>
       </c>
       <c r="G8" s="9">
         <v>-51</v>
       </c>
       <c r="H8" s="9">
         <v>-6</v>
@@ -1091,50 +1117,59 @@
       </c>
       <c r="W8" s="10">
         <v>94</v>
       </c>
       <c r="X8" s="10">
         <v>97</v>
       </c>
       <c r="Y8" s="10">
         <v>48</v>
       </c>
       <c r="Z8" s="10">
         <v>-29</v>
       </c>
       <c r="AA8" s="10">
         <v>111</v>
       </c>
       <c r="AB8" s="10">
         <v>147</v>
       </c>
       <c r="AC8" s="5">
         <v>-8</v>
       </c>
       <c r="AD8" s="5">
         <v>-36</v>
       </c>
+      <c r="AE8" s="7">
+        <v>106</v>
+      </c>
+      <c r="AF8" s="10"/>
+      <c r="AG8" s="10"/>
+      <c r="AH8" s="10"/>
+      <c r="AI8" s="10"/>
+      <c r="AJ8" s="10"/>
+      <c r="AK8" s="10"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>-92</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-40</v>
       </c>
       <c r="E9" s="9">
         <v>-134</v>
       </c>
       <c r="F9" s="9">
         <v>-36</v>
       </c>
       <c r="G9" s="9">
         <v>-63</v>
       </c>
       <c r="H9" s="9">
         <v>-92</v>
@@ -1183,50 +1218,59 @@
       </c>
       <c r="W9" s="10">
         <v>-65</v>
       </c>
       <c r="X9" s="10">
         <v>-92</v>
       </c>
       <c r="Y9" s="10">
         <v>-90</v>
       </c>
       <c r="Z9" s="10">
         <v>-62</v>
       </c>
       <c r="AA9" s="10">
         <v>-91</v>
       </c>
       <c r="AB9" s="10">
         <v>-34</v>
       </c>
       <c r="AC9" s="5">
         <v>19</v>
       </c>
       <c r="AD9" s="5">
         <v>-26</v>
       </c>
+      <c r="AE9" s="25">
+        <v>-89</v>
+      </c>
+      <c r="AF9" s="10"/>
+      <c r="AG9" s="10"/>
+      <c r="AH9" s="10"/>
+      <c r="AI9" s="10"/>
+      <c r="AJ9" s="10"/>
+      <c r="AK9" s="10"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>-39</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-27</v>
       </c>
       <c r="E10" s="9">
         <v>-22</v>
       </c>
       <c r="F10" s="9">
         <v>-12</v>
       </c>
       <c r="G10" s="9">
         <v>-48</v>
       </c>
       <c r="H10" s="9">
         <v>-67</v>
@@ -1275,50 +1319,59 @@
       </c>
       <c r="W10" s="10">
         <v>-74</v>
       </c>
       <c r="X10" s="10">
         <v>-15</v>
       </c>
       <c r="Y10" s="10">
         <v>-33</v>
       </c>
       <c r="Z10" s="10">
         <v>-36</v>
       </c>
       <c r="AA10" s="10">
         <v>-47</v>
       </c>
       <c r="AB10" s="10">
         <v>-57</v>
       </c>
       <c r="AC10" s="5">
         <v>-15</v>
       </c>
       <c r="AD10" s="5">
         <v>-6</v>
       </c>
+      <c r="AE10" s="25">
+        <v>-44</v>
+      </c>
+      <c r="AF10" s="10"/>
+      <c r="AG10" s="10"/>
+      <c r="AH10" s="10"/>
+      <c r="AI10" s="10"/>
+      <c r="AJ10" s="10"/>
+      <c r="AK10" s="10"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>-33</v>
       </c>
       <c r="C11" s="9">
         <v>-56</v>
       </c>
       <c r="D11" s="9">
         <v>-49</v>
       </c>
       <c r="E11" s="9">
         <v>-38</v>
       </c>
       <c r="F11" s="9">
         <v>3</v>
       </c>
       <c r="G11" s="9">
         <v>-29</v>
       </c>
       <c r="H11" s="9">
         <v>-61</v>
@@ -1367,50 +1420,59 @@
       </c>
       <c r="W11" s="10">
         <v>-29</v>
       </c>
       <c r="X11" s="10">
         <v>-42</v>
       </c>
       <c r="Y11" s="10">
         <v>-41</v>
       </c>
       <c r="Z11" s="10">
         <v>-22</v>
       </c>
       <c r="AA11" s="10">
         <v>-21</v>
       </c>
       <c r="AB11" s="10">
         <v>-21</v>
       </c>
       <c r="AC11" s="5">
         <v>-34</v>
       </c>
       <c r="AD11" s="5">
         <v>-4</v>
       </c>
+      <c r="AE11" s="25">
+        <v>22</v>
+      </c>
+      <c r="AF11" s="10"/>
+      <c r="AG11" s="10"/>
+      <c r="AH11" s="10"/>
+      <c r="AI11" s="10"/>
+      <c r="AJ11" s="10"/>
+      <c r="AK11" s="10"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>-31</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-39</v>
       </c>
       <c r="E12" s="9">
         <v>-52</v>
       </c>
       <c r="F12" s="9">
         <v>-18</v>
       </c>
       <c r="G12" s="9">
         <v>-10</v>
       </c>
       <c r="H12" s="9">
         <v>-42</v>
@@ -1459,50 +1521,59 @@
       </c>
       <c r="W12" s="10">
         <v>-36</v>
       </c>
       <c r="X12" s="10">
         <v>-43</v>
       </c>
       <c r="Y12" s="10">
         <v>-7</v>
       </c>
       <c r="Z12" s="10">
         <v>-65</v>
       </c>
       <c r="AA12" s="10">
         <v>-24</v>
       </c>
       <c r="AB12" s="10">
         <v>-24</v>
       </c>
       <c r="AC12" s="5">
         <v>-27</v>
       </c>
       <c r="AD12" s="5">
         <v>11</v>
       </c>
+      <c r="AE12" s="25">
+        <v>-25</v>
+      </c>
+      <c r="AF12" s="10"/>
+      <c r="AG12" s="10"/>
+      <c r="AH12" s="10"/>
+      <c r="AI12" s="10"/>
+      <c r="AJ12" s="10"/>
+      <c r="AK12" s="10"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>-36</v>
       </c>
       <c r="C13" s="9">
         <v>-55</v>
       </c>
       <c r="D13" s="9">
         <v>-8</v>
       </c>
       <c r="E13" s="9">
         <v>-27</v>
       </c>
       <c r="F13" s="9">
         <v>-34</v>
       </c>
       <c r="G13" s="9">
         <v>-23</v>
       </c>
       <c r="H13" s="9">
         <v>-61</v>
@@ -1551,50 +1622,59 @@
       </c>
       <c r="W13" s="10">
         <v>-57</v>
       </c>
       <c r="X13" s="10">
         <v>-57</v>
       </c>
       <c r="Y13" s="10">
         <v>-23</v>
       </c>
       <c r="Z13" s="10">
         <v>-56</v>
       </c>
       <c r="AA13" s="10">
         <v>-10</v>
       </c>
       <c r="AB13" s="10">
         <v>-31</v>
       </c>
       <c r="AC13" s="5">
         <v>-30</v>
       </c>
       <c r="AD13" s="5">
         <v>-19</v>
       </c>
+      <c r="AE13" s="25">
+        <v>-13</v>
+      </c>
+      <c r="AF13" s="10"/>
+      <c r="AG13" s="10"/>
+      <c r="AH13" s="10"/>
+      <c r="AI13" s="10"/>
+      <c r="AJ13" s="10"/>
+      <c r="AK13" s="10"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>-30</v>
       </c>
       <c r="C14" s="9">
         <v>-25</v>
       </c>
       <c r="D14" s="9">
         <v>-7</v>
       </c>
       <c r="E14" s="9">
         <v>313</v>
       </c>
       <c r="F14" s="9">
         <v>50</v>
       </c>
       <c r="G14" s="9">
         <v>-8</v>
       </c>
       <c r="H14" s="9">
         <v>-73</v>
@@ -1643,50 +1723,59 @@
       </c>
       <c r="W14" s="10">
         <v>28</v>
       </c>
       <c r="X14" s="10">
         <v>-27</v>
       </c>
       <c r="Y14" s="10">
         <v>-28</v>
       </c>
       <c r="Z14" s="10">
         <v>-2</v>
       </c>
       <c r="AA14" s="10">
         <v>25</v>
       </c>
       <c r="AB14" s="10">
         <v>-33</v>
       </c>
       <c r="AC14" s="5">
         <v>21</v>
       </c>
       <c r="AD14" s="5">
         <v>23</v>
       </c>
+      <c r="AE14" s="25">
+        <v>21</v>
+      </c>
+      <c r="AF14" s="10"/>
+      <c r="AG14" s="10"/>
+      <c r="AH14" s="10"/>
+      <c r="AI14" s="10"/>
+      <c r="AJ14" s="10"/>
+      <c r="AK14" s="10"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>-32</v>
       </c>
       <c r="C15" s="9">
         <v>-19</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-14</v>
       </c>
       <c r="F15" s="9">
         <v>-25</v>
       </c>
       <c r="G15" s="9">
         <v>-11</v>
       </c>
       <c r="H15" s="9">
         <v>-28</v>
@@ -1735,50 +1824,59 @@
       </c>
       <c r="W15" s="10">
         <v>-13</v>
       </c>
       <c r="X15" s="10">
         <v>-38</v>
       </c>
       <c r="Y15" s="10">
         <v>-22</v>
       </c>
       <c r="Z15" s="10">
         <v>-16</v>
       </c>
       <c r="AA15" s="10">
         <v>12</v>
       </c>
       <c r="AB15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="5">
         <v>-19</v>
       </c>
       <c r="AD15" s="5">
         <v>-32</v>
       </c>
+      <c r="AE15" s="25">
+        <v>-18</v>
+      </c>
+      <c r="AF15" s="10"/>
+      <c r="AG15" s="10"/>
+      <c r="AH15" s="10"/>
+      <c r="AI15" s="10"/>
+      <c r="AJ15" s="10"/>
+      <c r="AK15" s="10"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>-9</v>
       </c>
       <c r="C16" s="9">
         <v>-88</v>
       </c>
       <c r="D16" s="9">
         <v>-20</v>
       </c>
       <c r="E16" s="9">
         <v>-40</v>
       </c>
       <c r="F16" s="9">
         <v>-9</v>
       </c>
       <c r="G16" s="9">
         <v>-33</v>
       </c>
       <c r="H16" s="9">
         <v>-12</v>
@@ -1827,52 +1925,61 @@
       </c>
       <c r="W16" s="10">
         <v>-42</v>
       </c>
       <c r="X16" s="10">
         <v>-19</v>
       </c>
       <c r="Y16" s="10">
         <v>-50</v>
       </c>
       <c r="Z16" s="10">
         <v>-15</v>
       </c>
       <c r="AA16" s="10">
         <v>-12</v>
       </c>
       <c r="AB16" s="10">
         <v>4</v>
       </c>
       <c r="AC16" s="5">
         <v>5</v>
       </c>
       <c r="AD16" s="5">
         <v>-31</v>
       </c>
+      <c r="AE16" s="25">
+        <v>-10</v>
+      </c>
+      <c r="AF16" s="10"/>
+      <c r="AG16" s="10"/>
+      <c r="AH16" s="10"/>
+      <c r="AI16" s="10"/>
+      <c r="AJ16" s="10"/>
+      <c r="AK16" s="10"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:37">
       <c r="A17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="9">
         <v>-44</v>
       </c>
       <c r="C17" s="9">
         <v>-69</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>23</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
       <c r="G17" s="9">
         <v>0</v>
       </c>
       <c r="H17" s="9">
         <v>-4</v>
       </c>
       <c r="I17" s="7">
@@ -1919,52 +2026,61 @@
       </c>
       <c r="W17" s="10">
         <v>2</v>
       </c>
       <c r="X17" s="10">
         <v>-21</v>
       </c>
       <c r="Y17" s="10">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>56</v>
       </c>
       <c r="AA17" s="10">
         <v>62</v>
       </c>
       <c r="AB17" s="10">
         <v>-21</v>
       </c>
       <c r="AC17" s="5">
         <v>13</v>
       </c>
       <c r="AD17" s="5">
         <v>59</v>
       </c>
+      <c r="AE17" s="25">
+        <v>-64</v>
+      </c>
+      <c r="AF17" s="10"/>
+      <c r="AG17" s="10"/>
+      <c r="AH17" s="10"/>
+      <c r="AI17" s="10"/>
+      <c r="AJ17" s="10"/>
+      <c r="AK17" s="10"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:37">
       <c r="A18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>-59</v>
       </c>
       <c r="C18" s="9">
         <v>-274</v>
       </c>
       <c r="D18" s="9">
         <v>-59</v>
       </c>
       <c r="E18" s="9">
         <v>-62</v>
       </c>
       <c r="F18" s="9">
         <v>-71</v>
       </c>
       <c r="G18" s="9">
         <v>-70</v>
       </c>
       <c r="H18" s="9">
         <v>-93</v>
       </c>
       <c r="I18" s="7">
@@ -2011,52 +2127,61 @@
       </c>
       <c r="W18" s="10">
         <v>-69</v>
       </c>
       <c r="X18" s="10">
         <v>-93</v>
       </c>
       <c r="Y18" s="10">
         <v>-74</v>
       </c>
       <c r="Z18" s="10">
         <v>-72</v>
       </c>
       <c r="AA18" s="10">
         <v>-32</v>
       </c>
       <c r="AB18" s="10">
         <v>-33</v>
       </c>
       <c r="AC18" s="5">
         <v>-43</v>
       </c>
       <c r="AD18" s="5">
         <v>-4</v>
       </c>
+      <c r="AE18" s="25">
+        <v>-39</v>
+      </c>
+      <c r="AF18" s="10"/>
+      <c r="AG18" s="10"/>
+      <c r="AH18" s="10"/>
+      <c r="AI18" s="10"/>
+      <c r="AJ18" s="10"/>
+      <c r="AK18" s="10"/>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:37">
       <c r="A19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="9">
         <v>-32</v>
       </c>
       <c r="C19" s="9">
         <v>-25</v>
       </c>
       <c r="D19" s="9">
         <v>5</v>
       </c>
       <c r="E19" s="9">
         <v>-15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9">
         <v>-14</v>
       </c>
       <c r="H19" s="9">
         <v>-29</v>
       </c>
       <c r="I19" s="7">
@@ -2103,52 +2228,61 @@
       </c>
       <c r="W19" s="10">
         <v>-37</v>
       </c>
       <c r="X19" s="10">
         <v>-45</v>
       </c>
       <c r="Y19" s="10">
         <v>-18</v>
       </c>
       <c r="Z19" s="10">
         <v>-19</v>
       </c>
       <c r="AA19" s="10">
         <v>-12</v>
       </c>
       <c r="AB19" s="10">
         <v>-33</v>
       </c>
       <c r="AC19" s="5">
         <v>34</v>
       </c>
       <c r="AD19" s="5">
         <v>-21</v>
       </c>
+      <c r="AE19" s="25">
+        <v>-40</v>
+      </c>
+      <c r="AF19" s="10"/>
+      <c r="AG19" s="10"/>
+      <c r="AH19" s="10"/>
+      <c r="AI19" s="10"/>
+      <c r="AJ19" s="10"/>
+      <c r="AK19" s="10"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:37">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="9">
         <v>-77</v>
       </c>
       <c r="C20" s="9">
         <v>-67</v>
       </c>
       <c r="D20" s="9">
         <v>-25</v>
       </c>
       <c r="E20" s="9">
         <v>-35</v>
       </c>
       <c r="F20" s="9">
         <v>-33</v>
       </c>
       <c r="G20" s="9">
         <v>-38</v>
       </c>
       <c r="H20" s="9">
         <v>-77</v>
       </c>
       <c r="I20" s="7">
@@ -2195,52 +2329,61 @@
       </c>
       <c r="W20" s="10">
         <v>-54</v>
       </c>
       <c r="X20" s="10">
         <v>-96</v>
       </c>
       <c r="Y20" s="10">
         <v>-52</v>
       </c>
       <c r="Z20" s="10">
         <v>-19</v>
       </c>
       <c r="AA20" s="10">
         <v>-33</v>
       </c>
       <c r="AB20" s="10">
         <v>-44</v>
       </c>
       <c r="AC20" s="5">
         <v>-29</v>
       </c>
       <c r="AD20" s="5">
         <v>-60</v>
       </c>
+      <c r="AE20" s="25">
+        <v>-23</v>
+      </c>
+      <c r="AF20" s="10"/>
+      <c r="AG20" s="10"/>
+      <c r="AH20" s="10"/>
+      <c r="AI20" s="10"/>
+      <c r="AJ20" s="10"/>
+      <c r="AK20" s="10"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:37">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="9">
         <v>-38</v>
       </c>
       <c r="C21" s="9">
         <v>-27</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-3</v>
       </c>
       <c r="F21" s="9">
         <v>-48</v>
       </c>
       <c r="G21" s="9">
         <v>-58</v>
       </c>
       <c r="H21" s="9">
         <v>-74</v>
       </c>
       <c r="I21" s="7">
@@ -2287,84 +2430,99 @@
       </c>
       <c r="W21" s="10">
         <v>-47</v>
       </c>
       <c r="X21" s="10">
         <v>-56</v>
       </c>
       <c r="Y21" s="10">
         <v>-31</v>
       </c>
       <c r="Z21" s="10">
         <v>-26</v>
       </c>
       <c r="AA21" s="10">
         <v>-73</v>
       </c>
       <c r="AB21" s="10">
         <v>-34</v>
       </c>
       <c r="AC21" s="5">
         <v>-28</v>
       </c>
       <c r="AD21" s="5">
         <v>-10</v>
       </c>
+      <c r="AE21" s="25">
+        <v>-66</v>
+      </c>
+      <c r="AF21" s="10"/>
+      <c r="AG21" s="10"/>
+      <c r="AH21" s="10"/>
+      <c r="AI21" s="10"/>
+      <c r="AJ21" s="10"/>
+      <c r="AK21" s="10"/>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:37">
       <c r="A22" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
       <c r="O22" s="22"/>
       <c r="P22" s="22"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="22"/>
       <c r="U22" s="22"/>
       <c r="V22" s="22"/>
       <c r="W22" s="22"/>
       <c r="X22" s="22"/>
       <c r="Y22" s="22"/>
       <c r="AB22" s="10"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
+      <c r="AF22" s="10"/>
+      <c r="AG22" s="10"/>
+      <c r="AH22" s="10"/>
+      <c r="AI22" s="10"/>
+      <c r="AJ22" s="10"/>
+      <c r="AK22" s="10"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>-3</v>
       </c>
       <c r="C23" s="9">
         <v>-746</v>
       </c>
       <c r="D23" s="9">
         <v>38</v>
       </c>
       <c r="E23" s="9">
         <v>-244</v>
       </c>
       <c r="F23" s="9">
         <v>-51</v>
       </c>
       <c r="G23" s="9">
         <v>-12</v>
       </c>
       <c r="H23" s="9">
         <v>-11</v>
       </c>
       <c r="I23" s="9">
@@ -2411,52 +2569,61 @@
       </c>
       <c r="W23" s="10">
         <v>75</v>
       </c>
       <c r="X23" s="10">
         <v>86</v>
       </c>
       <c r="Y23" s="10">
         <v>8</v>
       </c>
       <c r="Z23" s="10">
         <v>-13</v>
       </c>
       <c r="AA23" s="10">
         <v>122</v>
       </c>
       <c r="AB23" s="10">
         <v>142</v>
       </c>
       <c r="AC23" s="5">
         <v>12</v>
       </c>
       <c r="AD23" s="5">
         <v>-64</v>
       </c>
+      <c r="AE23" s="7">
+        <v>115</v>
+      </c>
+      <c r="AF23" s="10"/>
+      <c r="AG23" s="10"/>
+      <c r="AH23" s="10"/>
+      <c r="AI23" s="10"/>
+      <c r="AJ23" s="10"/>
+      <c r="AK23" s="10"/>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>24</v>
       </c>
       <c r="C24" s="9">
         <v>-655</v>
       </c>
       <c r="D24" s="9">
         <v>48</v>
       </c>
       <c r="E24" s="9">
         <v>-213</v>
       </c>
       <c r="F24" s="9">
         <v>-88</v>
       </c>
       <c r="G24" s="9">
         <v>-51</v>
       </c>
       <c r="H24" s="9">
         <v>-6</v>
       </c>
       <c r="I24" s="9">
@@ -2503,52 +2670,61 @@
       </c>
       <c r="W24" s="10">
         <v>94</v>
       </c>
       <c r="X24" s="10">
         <v>97</v>
       </c>
       <c r="Y24" s="10">
         <v>48</v>
       </c>
       <c r="Z24" s="10">
         <v>-29</v>
       </c>
       <c r="AA24" s="10">
         <v>111</v>
       </c>
       <c r="AB24" s="10">
         <v>147</v>
       </c>
       <c r="AC24" s="5">
         <v>-8</v>
       </c>
       <c r="AD24" s="5">
         <v>-36</v>
       </c>
+      <c r="AE24" s="7">
+        <v>106</v>
+      </c>
+      <c r="AF24" s="10"/>
+      <c r="AG24" s="10"/>
+      <c r="AH24" s="10"/>
+      <c r="AI24" s="10"/>
+      <c r="AJ24" s="10"/>
+      <c r="AK24" s="10"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2593,52 +2769,61 @@
       </c>
       <c r="W25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="10"/>
+      <c r="AG25" s="10"/>
+      <c r="AH25" s="10"/>
+      <c r="AI25" s="10"/>
+      <c r="AJ25" s="10"/>
+      <c r="AK25" s="10"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2683,52 +2868,61 @@
       </c>
       <c r="W26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="10"/>
+      <c r="AG26" s="10"/>
+      <c r="AH26" s="10"/>
+      <c r="AI26" s="10"/>
+      <c r="AJ26" s="10"/>
+      <c r="AK26" s="10"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>-3</v>
       </c>
       <c r="C27" s="9">
         <v>-22</v>
       </c>
       <c r="D27" s="9">
         <v>-1</v>
       </c>
       <c r="E27" s="9">
         <v>-9</v>
       </c>
       <c r="F27" s="9">
         <v>34</v>
       </c>
       <c r="G27" s="9">
         <v>8</v>
       </c>
       <c r="H27" s="9">
         <v>-7</v>
       </c>
       <c r="I27" s="9">
@@ -2775,52 +2969,61 @@
       </c>
       <c r="W27" s="10">
         <v>-1</v>
       </c>
       <c r="X27" s="10">
         <v>-17</v>
       </c>
       <c r="Y27" s="10">
         <v>4</v>
       </c>
       <c r="Z27" s="10">
         <v>1</v>
       </c>
       <c r="AA27" s="10">
         <v>7</v>
       </c>
       <c r="AB27" s="10">
         <v>-10</v>
       </c>
       <c r="AC27" s="5">
         <v>-6</v>
       </c>
       <c r="AD27" s="5">
         <v>-3</v>
       </c>
+      <c r="AE27" s="7">
+        <v>42</v>
+      </c>
+      <c r="AF27" s="10"/>
+      <c r="AG27" s="10"/>
+      <c r="AH27" s="10"/>
+      <c r="AI27" s="10"/>
+      <c r="AJ27" s="10"/>
+      <c r="AK27" s="10"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -2867,52 +3070,61 @@
       </c>
       <c r="W28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="10"/>
+      <c r="AG28" s="10"/>
+      <c r="AH28" s="10"/>
+      <c r="AI28" s="10"/>
+      <c r="AJ28" s="10"/>
+      <c r="AK28" s="10"/>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -2959,52 +3171,61 @@
       </c>
       <c r="W29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="10"/>
+      <c r="AG29" s="10"/>
+      <c r="AH29" s="10"/>
+      <c r="AI29" s="10"/>
+      <c r="AJ29" s="10"/>
+      <c r="AK29" s="10"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9"/>
       <c r="H30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
         <v>16</v>
       </c>
@@ -3049,52 +3270,61 @@
       </c>
       <c r="W30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="10"/>
+      <c r="AG30" s="10"/>
+      <c r="AH30" s="10"/>
+      <c r="AI30" s="10"/>
+      <c r="AJ30" s="10"/>
+      <c r="AK30" s="10"/>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="9">
         <v>-27</v>
       </c>
       <c r="C31" s="9">
         <v>-18</v>
       </c>
       <c r="D31" s="9">
         <v>-5</v>
       </c>
       <c r="E31" s="9">
         <v>2</v>
       </c>
       <c r="F31" s="9">
         <v>-7</v>
       </c>
       <c r="G31" s="9">
         <v>12</v>
       </c>
       <c r="H31" s="9">
         <v>-6</v>
       </c>
       <c r="I31" s="9">
@@ -3142,52 +3372,61 @@
       <c r="W31" s="10">
         <v>-3</v>
       </c>
       <c r="X31" s="10">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="10">
         <v>3</v>
       </c>
       <c r="Z31" s="10">
         <v>-6</v>
       </c>
       <c r="AA31" s="10">
         <v>-21</v>
       </c>
       <c r="AB31" s="10">
         <v>2</v>
       </c>
       <c r="AC31" s="5">
         <v>-13</v>
       </c>
       <c r="AD31" s="5">
         <v>-15</v>
       </c>
+      <c r="AE31" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AF31" s="10"/>
+      <c r="AG31" s="10"/>
+      <c r="AH31" s="10"/>
+      <c r="AI31" s="10"/>
+      <c r="AJ31" s="10"/>
+      <c r="AK31" s="10"/>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="9">
         <v>1</v>
       </c>
       <c r="C32" s="9">
         <v>-14</v>
       </c>
       <c r="D32" s="9">
         <v>4</v>
       </c>
       <c r="E32" s="9">
         <v>-18</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>22</v>
       </c>
       <c r="H32" s="9">
         <v>9</v>
       </c>
       <c r="I32" s="9">
@@ -3234,52 +3473,61 @@
       </c>
       <c r="W32" s="10">
         <v>-24</v>
       </c>
       <c r="X32" s="10">
         <v>1</v>
       </c>
       <c r="Y32" s="10">
         <v>-17</v>
       </c>
       <c r="Z32" s="10">
         <v>16</v>
       </c>
       <c r="AA32" s="10">
         <v>13</v>
       </c>
       <c r="AB32" s="10">
         <v>10</v>
       </c>
       <c r="AC32" s="5">
         <v>19</v>
       </c>
       <c r="AD32" s="5">
         <v>-8</v>
       </c>
+      <c r="AE32" s="7">
+        <v>-12</v>
+      </c>
+      <c r="AF32" s="10"/>
+      <c r="AG32" s="10"/>
+      <c r="AH32" s="10"/>
+      <c r="AI32" s="10"/>
+      <c r="AJ32" s="10"/>
+      <c r="AK32" s="10"/>
     </row>
-    <row r="33" spans="1:30">
+    <row r="33" spans="1:37">
       <c r="A33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -3322,52 +3570,61 @@
       <c r="V33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="10"/>
       <c r="AC33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="10"/>
+      <c r="AG33" s="10"/>
+      <c r="AH33" s="10"/>
+      <c r="AI33" s="10"/>
+      <c r="AJ33" s="10"/>
+      <c r="AK33" s="10"/>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:37">
       <c r="A34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="9">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>-37</v>
       </c>
       <c r="D34" s="9">
         <v>-8</v>
       </c>
       <c r="E34" s="9">
         <v>-6</v>
       </c>
       <c r="F34" s="9">
         <v>-7</v>
       </c>
       <c r="G34" s="9">
         <v>-3</v>
       </c>
       <c r="H34" s="9">
         <v>-1</v>
       </c>
       <c r="I34" s="9">
@@ -3414,52 +3671,61 @@
       </c>
       <c r="W34" s="10">
         <v>9</v>
       </c>
       <c r="X34" s="10">
         <v>10</v>
       </c>
       <c r="Y34" s="10">
         <v>-30</v>
       </c>
       <c r="Z34" s="10">
         <v>5</v>
       </c>
       <c r="AA34" s="10">
         <v>12</v>
       </c>
       <c r="AB34" s="10">
         <v>-7</v>
       </c>
       <c r="AC34" s="5">
         <v>20</v>
       </c>
       <c r="AD34" s="5">
         <v>-2</v>
       </c>
+      <c r="AE34" s="7">
+        <v>-18</v>
+      </c>
+      <c r="AF34" s="10"/>
+      <c r="AG34" s="10"/>
+      <c r="AH34" s="10"/>
+      <c r="AI34" s="10"/>
+      <c r="AJ34" s="10"/>
+      <c r="AK34" s="10"/>
     </row>
-    <row r="35" spans="1:30">
+    <row r="35" spans="1:37">
       <c r="A35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -3506,52 +3772,61 @@
       </c>
       <c r="W35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="10"/>
+      <c r="AG35" s="10"/>
+      <c r="AH35" s="10"/>
+      <c r="AI35" s="10"/>
+      <c r="AJ35" s="10"/>
+      <c r="AK35" s="10"/>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:37">
       <c r="A36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -3598,52 +3873,61 @@
       </c>
       <c r="W36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="10"/>
+      <c r="AG36" s="10"/>
+      <c r="AH36" s="10"/>
+      <c r="AI36" s="10"/>
+      <c r="AJ36" s="10"/>
+      <c r="AK36" s="10"/>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:37">
       <c r="A37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -3690,84 +3974,100 @@
       </c>
       <c r="W37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="10"/>
+      <c r="AG37" s="10"/>
+      <c r="AH37" s="10"/>
+      <c r="AI37" s="10"/>
+      <c r="AJ37" s="10"/>
+      <c r="AK37" s="10"/>
     </row>
-    <row r="38" spans="1:30">
+    <row r="38" spans="1:37">
       <c r="A38" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="21"/>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
       <c r="O38" s="21"/>
       <c r="P38" s="21"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="21"/>
       <c r="S38" s="21"/>
       <c r="T38" s="21"/>
       <c r="U38" s="21"/>
       <c r="V38" s="21"/>
       <c r="W38" s="21"/>
       <c r="X38" s="21"/>
       <c r="Y38" s="21"/>
       <c r="AB38" s="10"/>
       <c r="AC38" s="5"/>
       <c r="AD38" s="5"/>
+      <c r="AE38" s="10"/>
+      <c r="AF38" s="10"/>
+      <c r="AG38" s="10"/>
+      <c r="AH38" s="10"/>
+      <c r="AI38" s="10"/>
+      <c r="AJ38" s="10"/>
+      <c r="AK38" s="10"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:37">
       <c r="A39" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="9">
         <v>-525</v>
       </c>
       <c r="C39" s="9">
         <v>-774</v>
       </c>
       <c r="D39" s="9">
         <v>-280</v>
       </c>
       <c r="E39" s="9">
         <v>-75</v>
       </c>
       <c r="F39" s="9">
         <v>-280</v>
       </c>
       <c r="G39" s="9">
         <v>-444</v>
       </c>
       <c r="H39" s="9">
         <v>-708</v>
       </c>
       <c r="I39" s="9">
@@ -3814,52 +4114,61 @@
       </c>
       <c r="W39" s="10">
         <v>-474</v>
       </c>
       <c r="X39" s="10">
         <v>-633</v>
       </c>
       <c r="Y39" s="10">
         <v>-442</v>
       </c>
       <c r="Z39" s="10">
         <v>-370</v>
       </c>
       <c r="AA39" s="10">
         <v>-267</v>
       </c>
       <c r="AB39" s="10">
         <v>-356</v>
       </c>
       <c r="AC39" s="5">
         <v>-153</v>
       </c>
       <c r="AD39" s="5">
         <v>-92</v>
       </c>
+      <c r="AE39" s="10">
+        <v>-397</v>
+      </c>
+      <c r="AF39" s="10"/>
+      <c r="AG39" s="10"/>
+      <c r="AH39" s="10"/>
+      <c r="AI39" s="10"/>
+      <c r="AJ39" s="10"/>
+      <c r="AK39" s="10"/>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
         <v>16</v>
       </c>
@@ -3904,52 +4213,61 @@
       </c>
       <c r="W40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="AE40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF40" s="10"/>
+      <c r="AG40" s="10"/>
+      <c r="AH40" s="10"/>
+      <c r="AI40" s="10"/>
+      <c r="AJ40" s="10"/>
+      <c r="AK40" s="10"/>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="9">
         <v>-92</v>
       </c>
       <c r="C41" s="9">
         <v>-84</v>
       </c>
       <c r="D41" s="9">
         <v>-40</v>
       </c>
       <c r="E41" s="9">
         <v>-134</v>
       </c>
       <c r="F41" s="9">
         <v>-36</v>
       </c>
       <c r="G41" s="9">
         <v>-63</v>
       </c>
       <c r="H41" s="9">
         <v>-92</v>
       </c>
       <c r="I41" s="9">
@@ -3996,52 +4314,61 @@
       </c>
       <c r="W41" s="10">
         <v>-65</v>
       </c>
       <c r="X41" s="10">
         <v>-92</v>
       </c>
       <c r="Y41" s="10">
         <v>-90</v>
       </c>
       <c r="Z41" s="10">
         <v>-62</v>
       </c>
       <c r="AA41" s="10">
         <v>-91</v>
       </c>
       <c r="AB41" s="10">
         <v>-34</v>
       </c>
       <c r="AC41" s="5">
         <v>19</v>
       </c>
       <c r="AD41" s="5">
         <v>-26</v>
       </c>
+      <c r="AE41" s="10">
+        <v>-89</v>
+      </c>
+      <c r="AF41" s="10"/>
+      <c r="AG41" s="10"/>
+      <c r="AH41" s="10"/>
+      <c r="AI41" s="10"/>
+      <c r="AJ41" s="10"/>
+      <c r="AK41" s="10"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="9">
         <v>-39</v>
       </c>
       <c r="C42" s="9">
         <v>-29</v>
       </c>
       <c r="D42" s="9">
         <v>-27</v>
       </c>
       <c r="E42" s="9">
         <v>-22</v>
       </c>
       <c r="F42" s="9">
         <v>-12</v>
       </c>
       <c r="G42" s="9">
         <v>-48</v>
       </c>
       <c r="H42" s="9">
         <v>-67</v>
       </c>
       <c r="I42" s="9">
@@ -4088,52 +4415,61 @@
       </c>
       <c r="W42" s="10">
         <v>-74</v>
       </c>
       <c r="X42" s="10">
         <v>-15</v>
       </c>
       <c r="Y42" s="10">
         <v>-33</v>
       </c>
       <c r="Z42" s="10">
         <v>-36</v>
       </c>
       <c r="AA42" s="10">
         <v>-47</v>
       </c>
       <c r="AB42" s="10">
         <v>-57</v>
       </c>
       <c r="AC42" s="5">
         <v>-15</v>
       </c>
       <c r="AD42" s="5">
         <v>-6</v>
       </c>
+      <c r="AE42" s="10">
+        <v>-44</v>
+      </c>
+      <c r="AF42" s="10"/>
+      <c r="AG42" s="10"/>
+      <c r="AH42" s="10"/>
+      <c r="AI42" s="10"/>
+      <c r="AJ42" s="10"/>
+      <c r="AK42" s="10"/>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="9">
         <v>-30</v>
       </c>
       <c r="C43" s="9">
         <v>-34</v>
       </c>
       <c r="D43" s="9">
         <v>-48</v>
       </c>
       <c r="E43" s="9">
         <v>-29</v>
       </c>
       <c r="F43" s="9">
         <v>-31</v>
       </c>
       <c r="G43" s="9">
         <v>-37</v>
       </c>
       <c r="H43" s="9">
         <v>-54</v>
       </c>
       <c r="I43" s="9">
@@ -4180,52 +4516,61 @@
       </c>
       <c r="W43" s="10">
         <v>-28</v>
       </c>
       <c r="X43" s="10">
         <v>-25</v>
       </c>
       <c r="Y43" s="10">
         <v>-45</v>
       </c>
       <c r="Z43" s="10">
         <v>-23</v>
       </c>
       <c r="AA43" s="10">
         <v>-28</v>
       </c>
       <c r="AB43" s="10">
         <v>-11</v>
       </c>
       <c r="AC43" s="5">
         <v>-28</v>
       </c>
       <c r="AD43" s="5">
         <v>-1</v>
       </c>
+      <c r="AE43" s="10">
+        <v>-20</v>
+      </c>
+      <c r="AF43" s="10"/>
+      <c r="AG43" s="10"/>
+      <c r="AH43" s="10"/>
+      <c r="AI43" s="10"/>
+      <c r="AJ43" s="10"/>
+      <c r="AK43" s="10"/>
     </row>
-    <row r="44" spans="1:30">
+    <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="9">
         <v>-31</v>
       </c>
       <c r="C44" s="9">
         <v>-47</v>
       </c>
       <c r="D44" s="9">
         <v>-39</v>
       </c>
       <c r="E44" s="9">
         <v>-52</v>
       </c>
       <c r="F44" s="9">
         <v>-18</v>
       </c>
       <c r="G44" s="9">
         <v>-10</v>
       </c>
       <c r="H44" s="9">
         <v>-42</v>
       </c>
       <c r="I44" s="9">
@@ -4272,52 +4617,61 @@
       </c>
       <c r="W44" s="10">
         <v>-36</v>
       </c>
       <c r="X44" s="10">
         <v>-43</v>
       </c>
       <c r="Y44" s="10">
         <v>-7</v>
       </c>
       <c r="Z44" s="10">
         <v>-65</v>
       </c>
       <c r="AA44" s="10">
         <v>-24</v>
       </c>
       <c r="AB44" s="10">
         <v>-24</v>
       </c>
       <c r="AC44" s="5">
         <v>-27</v>
       </c>
       <c r="AD44" s="5">
         <v>11</v>
       </c>
+      <c r="AE44" s="10">
+        <v>-25</v>
+      </c>
+      <c r="AF44" s="10"/>
+      <c r="AG44" s="10"/>
+      <c r="AH44" s="10"/>
+      <c r="AI44" s="10"/>
+      <c r="AJ44" s="10"/>
+      <c r="AK44" s="10"/>
     </row>
-    <row r="45" spans="1:30">
+    <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="9">
         <v>-36</v>
       </c>
       <c r="C45" s="9">
         <v>-55</v>
       </c>
       <c r="D45" s="9">
         <v>-8</v>
       </c>
       <c r="E45" s="9">
         <v>-27</v>
       </c>
       <c r="F45" s="9">
         <v>-34</v>
       </c>
       <c r="G45" s="9">
         <v>-23</v>
       </c>
       <c r="H45" s="9">
         <v>-61</v>
       </c>
       <c r="I45" s="9">
@@ -4364,52 +4718,61 @@
       </c>
       <c r="W45" s="10">
         <v>-57</v>
       </c>
       <c r="X45" s="10">
         <v>-57</v>
       </c>
       <c r="Y45" s="10">
         <v>-23</v>
       </c>
       <c r="Z45" s="10">
         <v>-56</v>
       </c>
       <c r="AA45" s="10">
         <v>-10</v>
       </c>
       <c r="AB45" s="10">
         <v>-31</v>
       </c>
       <c r="AC45" s="5">
         <v>-30</v>
       </c>
       <c r="AD45" s="5">
         <v>-19</v>
       </c>
+      <c r="AE45" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AF45" s="10"/>
+      <c r="AG45" s="10"/>
+      <c r="AH45" s="10"/>
+      <c r="AI45" s="10"/>
+      <c r="AJ45" s="10"/>
+      <c r="AK45" s="10"/>
     </row>
-    <row r="46" spans="1:30">
+    <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="9">
         <v>-30</v>
       </c>
       <c r="C46" s="9">
         <v>-25</v>
       </c>
       <c r="D46" s="9">
         <v>-7</v>
       </c>
       <c r="E46" s="9">
         <v>313</v>
       </c>
       <c r="F46" s="9">
         <v>50</v>
       </c>
       <c r="G46" s="9">
         <v>-8</v>
       </c>
       <c r="H46" s="9">
         <v>-73</v>
       </c>
       <c r="I46" s="9">
@@ -4456,52 +4819,61 @@
       </c>
       <c r="W46" s="10">
         <v>28</v>
       </c>
       <c r="X46" s="10">
         <v>-27</v>
       </c>
       <c r="Y46" s="10">
         <v>-28</v>
       </c>
       <c r="Z46" s="10">
         <v>-2</v>
       </c>
       <c r="AA46" s="10">
         <v>25</v>
       </c>
       <c r="AB46" s="10">
         <v>-33</v>
       </c>
       <c r="AC46" s="5">
         <v>21</v>
       </c>
       <c r="AD46" s="5">
         <v>23</v>
       </c>
+      <c r="AE46" s="10">
+        <v>21</v>
+      </c>
+      <c r="AF46" s="10"/>
+      <c r="AG46" s="10"/>
+      <c r="AH46" s="10"/>
+      <c r="AI46" s="10"/>
+      <c r="AJ46" s="10"/>
+      <c r="AK46" s="10"/>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="9">
         <v>-5</v>
       </c>
       <c r="C47" s="9">
         <v>-1</v>
       </c>
       <c r="D47" s="9">
         <v>0</v>
       </c>
       <c r="E47" s="9">
         <v>-16</v>
       </c>
       <c r="F47" s="9">
         <v>-18</v>
       </c>
       <c r="G47" s="9">
         <v>-23</v>
       </c>
       <c r="H47" s="9">
         <v>-22</v>
       </c>
       <c r="I47" s="9">
@@ -4548,52 +4920,61 @@
       </c>
       <c r="W47" s="10">
         <v>-10</v>
       </c>
       <c r="X47" s="10">
         <v>-33</v>
       </c>
       <c r="Y47" s="10">
         <v>-25</v>
       </c>
       <c r="Z47" s="10">
         <v>-10</v>
       </c>
       <c r="AA47" s="10">
         <v>33</v>
       </c>
       <c r="AB47" s="10">
         <v>-2</v>
       </c>
       <c r="AC47" s="5">
         <v>-6</v>
       </c>
       <c r="AD47" s="5">
         <v>-17</v>
       </c>
+      <c r="AE47" s="7">
+        <v>-15</v>
+      </c>
+      <c r="AF47" s="10"/>
+      <c r="AG47" s="10"/>
+      <c r="AH47" s="10"/>
+      <c r="AI47" s="10"/>
+      <c r="AJ47" s="10"/>
+      <c r="AK47" s="10"/>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="9">
         <v>-10</v>
       </c>
       <c r="C48" s="9">
         <v>-74</v>
       </c>
       <c r="D48" s="9">
         <v>-24</v>
       </c>
       <c r="E48" s="9">
         <v>-22</v>
       </c>
       <c r="F48" s="9">
         <v>-26</v>
       </c>
       <c r="G48" s="9">
         <v>-55</v>
       </c>
       <c r="H48" s="9">
         <v>-21</v>
       </c>
       <c r="I48" s="9">
@@ -4640,52 +5021,61 @@
       </c>
       <c r="W48" s="10">
         <v>-18</v>
       </c>
       <c r="X48" s="10">
         <v>-20</v>
       </c>
       <c r="Y48" s="10">
         <v>-33</v>
       </c>
       <c r="Z48" s="10">
         <v>-31</v>
       </c>
       <c r="AA48" s="10">
         <v>-25</v>
       </c>
       <c r="AB48" s="10">
         <v>-6</v>
       </c>
       <c r="AC48" s="5">
         <v>-14</v>
       </c>
       <c r="AD48" s="5">
         <v>-23</v>
       </c>
+      <c r="AE48" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF48" s="10"/>
+      <c r="AG48" s="10"/>
+      <c r="AH48" s="10"/>
+      <c r="AI48" s="10"/>
+      <c r="AJ48" s="10"/>
+      <c r="AK48" s="10"/>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:37">
       <c r="A49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="9">
         <v>-44</v>
       </c>
       <c r="C49" s="9">
         <v>-69</v>
       </c>
       <c r="D49" s="9">
         <v>-6</v>
       </c>
       <c r="E49" s="9">
         <v>23</v>
       </c>
       <c r="F49" s="9">
         <v>-10</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="9">
         <v>-4</v>
       </c>
       <c r="I49" s="9">
@@ -4732,52 +5122,61 @@
       </c>
       <c r="W49" s="10">
         <v>2</v>
       </c>
       <c r="X49" s="10">
         <v>-21</v>
       </c>
       <c r="Y49" s="10">
         <v>-13</v>
       </c>
       <c r="Z49" s="10">
         <v>56</v>
       </c>
       <c r="AA49" s="10">
         <v>62</v>
       </c>
       <c r="AB49" s="10">
         <v>-21</v>
       </c>
       <c r="AC49" s="5">
         <v>13</v>
       </c>
       <c r="AD49" s="5">
         <v>59</v>
       </c>
+      <c r="AE49" s="7">
+        <v>-64</v>
+      </c>
+      <c r="AF49" s="10"/>
+      <c r="AG49" s="10"/>
+      <c r="AH49" s="10"/>
+      <c r="AI49" s="10"/>
+      <c r="AJ49" s="10"/>
+      <c r="AK49" s="10"/>
     </row>
-    <row r="50" spans="1:30">
+    <row r="50" spans="1:37">
       <c r="A50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="9">
         <v>-61</v>
       </c>
       <c r="C50" s="9">
         <v>-237</v>
       </c>
       <c r="D50" s="9">
         <v>-51</v>
       </c>
       <c r="E50" s="9">
         <v>-56</v>
       </c>
       <c r="F50" s="9">
         <v>-64</v>
       </c>
       <c r="G50" s="9">
         <v>-67</v>
       </c>
       <c r="H50" s="9">
         <v>-92</v>
       </c>
       <c r="I50" s="9">
@@ -4824,52 +5223,61 @@
       </c>
       <c r="W50" s="10">
         <v>-78</v>
       </c>
       <c r="X50" s="10">
         <v>-103</v>
       </c>
       <c r="Y50" s="10">
         <v>-44</v>
       </c>
       <c r="Z50" s="10">
         <v>-77</v>
       </c>
       <c r="AA50" s="10">
         <v>-44</v>
       </c>
       <c r="AB50" s="10">
         <v>-26</v>
       </c>
       <c r="AC50" s="5">
         <v>-63</v>
       </c>
       <c r="AD50" s="5">
         <v>-2</v>
       </c>
+      <c r="AE50" s="7">
+        <v>-21</v>
+      </c>
+      <c r="AF50" s="10"/>
+      <c r="AG50" s="10"/>
+      <c r="AH50" s="10"/>
+      <c r="AI50" s="10"/>
+      <c r="AJ50" s="10"/>
+      <c r="AK50" s="10"/>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:37">
       <c r="A51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="9">
         <v>-32</v>
       </c>
       <c r="C51" s="9">
         <v>-25</v>
       </c>
       <c r="D51" s="9">
         <v>5</v>
       </c>
       <c r="E51" s="9">
         <v>-15</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9">
         <v>-14</v>
       </c>
       <c r="H51" s="9">
         <v>-29</v>
       </c>
       <c r="I51" s="9">
@@ -4916,52 +5324,61 @@
       </c>
       <c r="W51" s="10">
         <v>-37</v>
       </c>
       <c r="X51" s="10">
         <v>-45</v>
       </c>
       <c r="Y51" s="10">
         <v>-18</v>
       </c>
       <c r="Z51" s="10">
         <v>-19</v>
       </c>
       <c r="AA51" s="10">
         <v>-12</v>
       </c>
       <c r="AB51" s="10">
         <v>-33</v>
       </c>
       <c r="AC51" s="5">
         <v>34</v>
       </c>
       <c r="AD51" s="5">
         <v>-21</v>
       </c>
+      <c r="AE51" s="7">
+        <v>-40</v>
+      </c>
+      <c r="AF51" s="10"/>
+      <c r="AG51" s="10"/>
+      <c r="AH51" s="10"/>
+      <c r="AI51" s="10"/>
+      <c r="AJ51" s="10"/>
+      <c r="AK51" s="10"/>
     </row>
-    <row r="52" spans="1:30">
+    <row r="52" spans="1:37">
       <c r="A52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="9">
         <v>-77</v>
       </c>
       <c r="C52" s="9">
         <v>-67</v>
       </c>
       <c r="D52" s="9">
         <v>-25</v>
       </c>
       <c r="E52" s="9">
         <v>-35</v>
       </c>
       <c r="F52" s="9">
         <v>-33</v>
       </c>
       <c r="G52" s="9">
         <v>-38</v>
       </c>
       <c r="H52" s="9">
         <v>-77</v>
       </c>
       <c r="I52" s="9">
@@ -5008,52 +5425,61 @@
       </c>
       <c r="W52" s="10">
         <v>-54</v>
       </c>
       <c r="X52" s="10">
         <v>-96</v>
       </c>
       <c r="Y52" s="10">
         <v>-52</v>
       </c>
       <c r="Z52" s="10">
         <v>-19</v>
       </c>
       <c r="AA52" s="10">
         <v>-33</v>
       </c>
       <c r="AB52" s="10">
         <v>-44</v>
       </c>
       <c r="AC52" s="5">
         <v>-29</v>
       </c>
       <c r="AD52" s="5">
         <v>-60</v>
       </c>
+      <c r="AE52" s="7">
+        <v>-23</v>
+      </c>
+      <c r="AF52" s="10"/>
+      <c r="AG52" s="10"/>
+      <c r="AH52" s="10"/>
+      <c r="AI52" s="10"/>
+      <c r="AJ52" s="10"/>
+      <c r="AK52" s="10"/>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:37">
       <c r="A53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4">
         <v>-38</v>
       </c>
       <c r="C53" s="4">
         <v>-27</v>
       </c>
       <c r="D53" s="4">
         <v>-10</v>
       </c>
       <c r="E53" s="4">
         <v>-3</v>
       </c>
       <c r="F53" s="4">
         <v>-48</v>
       </c>
       <c r="G53" s="4">
         <v>-58</v>
       </c>
       <c r="H53" s="4">
         <v>-74</v>
       </c>
       <c r="I53" s="4">
@@ -5100,50 +5526,59 @@
       </c>
       <c r="W53" s="11">
         <v>-47</v>
       </c>
       <c r="X53" s="11">
         <v>-56</v>
       </c>
       <c r="Y53" s="11">
         <v>-31</v>
       </c>
       <c r="Z53" s="11">
         <v>-26</v>
       </c>
       <c r="AA53" s="11">
         <v>-73</v>
       </c>
       <c r="AB53" s="11">
         <v>-34</v>
       </c>
       <c r="AC53" s="16">
         <v>-28</v>
       </c>
       <c r="AD53" s="16">
         <v>-10</v>
       </c>
+      <c r="AE53" s="11">
+        <v>-66</v>
+      </c>
+      <c r="AF53" s="11"/>
+      <c r="AG53" s="11"/>
+      <c r="AH53" s="11"/>
+      <c r="AI53" s="11"/>
+      <c r="AJ53" s="11"/>
+      <c r="AK53" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>