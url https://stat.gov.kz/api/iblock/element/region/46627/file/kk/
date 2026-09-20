--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5610" yWindow="15" windowWidth="21735" windowHeight="12210"/>
+    <workbookView xWindow="5616" yWindow="12" windowWidth="21732" windowHeight="12216"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="33">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -123,98 +123,111 @@
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="8">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -272,53 +285,53 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -338,58 +351,67 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
+    <cellStyle name="Обычный_05_19" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -652,85 +674,85 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AB62" sqref="AB62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="7" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="7" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="7" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="7" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="7"/>
+    <col min="20" max="20" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="19"/>
       <c r="I1" s="19"/>
       <c r="J1" s="19"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="19"/>
       <c r="N1" s="19"/>
       <c r="O1" s="19"/>
       <c r="P1" s="19"/>
       <c r="Q1" s="19"/>
       <c r="R1" s="19"/>
       <c r="S1" s="19"/>
       <c r="T1" s="19"/>
       <c r="U1" s="19"/>
       <c r="V1" s="19"/>
       <c r="W1" s="19"/>
@@ -1016,54 +1038,56 @@
       </c>
       <c r="W7" s="10">
         <v>-399</v>
       </c>
       <c r="X7" s="10">
         <v>-547</v>
       </c>
       <c r="Y7" s="10">
         <v>-434</v>
       </c>
       <c r="Z7" s="10">
         <v>-383</v>
       </c>
       <c r="AA7" s="10">
         <v>-145</v>
       </c>
       <c r="AB7" s="10">
         <v>-214</v>
       </c>
       <c r="AC7" s="5">
         <v>-141</v>
       </c>
       <c r="AD7" s="5">
         <v>-156</v>
       </c>
-      <c r="AE7" s="7">
+      <c r="AE7" s="25">
         <v>-282</v>
       </c>
-      <c r="AF7" s="10"/>
+      <c r="AF7" s="25">
+        <v>-372</v>
+      </c>
       <c r="AG7" s="10"/>
       <c r="AH7" s="10"/>
       <c r="AI7" s="10"/>
       <c r="AJ7" s="10"/>
       <c r="AK7" s="10"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>24</v>
       </c>
       <c r="C8" s="9">
         <v>-655</v>
       </c>
       <c r="D8" s="9">
         <v>48</v>
       </c>
       <c r="E8" s="9">
         <v>-213</v>
       </c>
       <c r="F8" s="9">
         <v>-88</v>
       </c>
@@ -1117,54 +1141,56 @@
       </c>
       <c r="W8" s="10">
         <v>94</v>
       </c>
       <c r="X8" s="10">
         <v>97</v>
       </c>
       <c r="Y8" s="10">
         <v>48</v>
       </c>
       <c r="Z8" s="10">
         <v>-29</v>
       </c>
       <c r="AA8" s="10">
         <v>111</v>
       </c>
       <c r="AB8" s="10">
         <v>147</v>
       </c>
       <c r="AC8" s="5">
         <v>-8</v>
       </c>
       <c r="AD8" s="5">
         <v>-36</v>
       </c>
-      <c r="AE8" s="7">
+      <c r="AE8" s="25">
         <v>106</v>
       </c>
-      <c r="AF8" s="10"/>
+      <c r="AF8" s="25">
+        <v>79</v>
+      </c>
       <c r="AG8" s="10"/>
       <c r="AH8" s="10"/>
       <c r="AI8" s="10"/>
       <c r="AJ8" s="10"/>
       <c r="AK8" s="10"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>-92</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-40</v>
       </c>
       <c r="E9" s="9">
         <v>-134</v>
       </c>
       <c r="F9" s="9">
         <v>-36</v>
       </c>
@@ -1221,51 +1247,53 @@
       </c>
       <c r="X9" s="10">
         <v>-92</v>
       </c>
       <c r="Y9" s="10">
         <v>-90</v>
       </c>
       <c r="Z9" s="10">
         <v>-62</v>
       </c>
       <c r="AA9" s="10">
         <v>-91</v>
       </c>
       <c r="AB9" s="10">
         <v>-34</v>
       </c>
       <c r="AC9" s="5">
         <v>19</v>
       </c>
       <c r="AD9" s="5">
         <v>-26</v>
       </c>
       <c r="AE9" s="25">
         <v>-89</v>
       </c>
-      <c r="AF9" s="10"/>
+      <c r="AF9" s="25">
+        <v>-66</v>
+      </c>
       <c r="AG9" s="10"/>
       <c r="AH9" s="10"/>
       <c r="AI9" s="10"/>
       <c r="AJ9" s="10"/>
       <c r="AK9" s="10"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>-39</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-27</v>
       </c>
       <c r="E10" s="9">
         <v>-22</v>
       </c>
       <c r="F10" s="9">
         <v>-12</v>
       </c>
@@ -1322,51 +1350,53 @@
       </c>
       <c r="X10" s="10">
         <v>-15</v>
       </c>
       <c r="Y10" s="10">
         <v>-33</v>
       </c>
       <c r="Z10" s="10">
         <v>-36</v>
       </c>
       <c r="AA10" s="10">
         <v>-47</v>
       </c>
       <c r="AB10" s="10">
         <v>-57</v>
       </c>
       <c r="AC10" s="5">
         <v>-15</v>
       </c>
       <c r="AD10" s="5">
         <v>-6</v>
       </c>
       <c r="AE10" s="25">
         <v>-44</v>
       </c>
-      <c r="AF10" s="10"/>
+      <c r="AF10" s="25">
+        <v>-46</v>
+      </c>
       <c r="AG10" s="10"/>
       <c r="AH10" s="10"/>
       <c r="AI10" s="10"/>
       <c r="AJ10" s="10"/>
       <c r="AK10" s="10"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>-33</v>
       </c>
       <c r="C11" s="9">
         <v>-56</v>
       </c>
       <c r="D11" s="9">
         <v>-49</v>
       </c>
       <c r="E11" s="9">
         <v>-38</v>
       </c>
       <c r="F11" s="9">
         <v>3</v>
       </c>
@@ -1423,51 +1453,53 @@
       </c>
       <c r="X11" s="10">
         <v>-42</v>
       </c>
       <c r="Y11" s="10">
         <v>-41</v>
       </c>
       <c r="Z11" s="10">
         <v>-22</v>
       </c>
       <c r="AA11" s="10">
         <v>-21</v>
       </c>
       <c r="AB11" s="10">
         <v>-21</v>
       </c>
       <c r="AC11" s="5">
         <v>-34</v>
       </c>
       <c r="AD11" s="5">
         <v>-4</v>
       </c>
       <c r="AE11" s="25">
         <v>22</v>
       </c>
-      <c r="AF11" s="10"/>
+      <c r="AF11" s="25">
+        <v>-37</v>
+      </c>
       <c r="AG11" s="10"/>
       <c r="AH11" s="10"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="10"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>-31</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-39</v>
       </c>
       <c r="E12" s="9">
         <v>-52</v>
       </c>
       <c r="F12" s="9">
         <v>-18</v>
       </c>
@@ -1524,51 +1556,53 @@
       </c>
       <c r="X12" s="10">
         <v>-43</v>
       </c>
       <c r="Y12" s="10">
         <v>-7</v>
       </c>
       <c r="Z12" s="10">
         <v>-65</v>
       </c>
       <c r="AA12" s="10">
         <v>-24</v>
       </c>
       <c r="AB12" s="10">
         <v>-24</v>
       </c>
       <c r="AC12" s="5">
         <v>-27</v>
       </c>
       <c r="AD12" s="5">
         <v>11</v>
       </c>
       <c r="AE12" s="25">
         <v>-25</v>
       </c>
-      <c r="AF12" s="10"/>
+      <c r="AF12" s="25">
+        <v>-33</v>
+      </c>
       <c r="AG12" s="10"/>
       <c r="AH12" s="10"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="10"/>
       <c r="AK12" s="10"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>-36</v>
       </c>
       <c r="C13" s="9">
         <v>-55</v>
       </c>
       <c r="D13" s="9">
         <v>-8</v>
       </c>
       <c r="E13" s="9">
         <v>-27</v>
       </c>
       <c r="F13" s="9">
         <v>-34</v>
       </c>
@@ -1625,51 +1659,53 @@
       </c>
       <c r="X13" s="10">
         <v>-57</v>
       </c>
       <c r="Y13" s="10">
         <v>-23</v>
       </c>
       <c r="Z13" s="10">
         <v>-56</v>
       </c>
       <c r="AA13" s="10">
         <v>-10</v>
       </c>
       <c r="AB13" s="10">
         <v>-31</v>
       </c>
       <c r="AC13" s="5">
         <v>-30</v>
       </c>
       <c r="AD13" s="5">
         <v>-19</v>
       </c>
       <c r="AE13" s="25">
         <v>-13</v>
       </c>
-      <c r="AF13" s="10"/>
+      <c r="AF13" s="25">
+        <v>-58</v>
+      </c>
       <c r="AG13" s="10"/>
       <c r="AH13" s="10"/>
       <c r="AI13" s="10"/>
       <c r="AJ13" s="10"/>
       <c r="AK13" s="10"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>-30</v>
       </c>
       <c r="C14" s="9">
         <v>-25</v>
       </c>
       <c r="D14" s="9">
         <v>-7</v>
       </c>
       <c r="E14" s="9">
         <v>313</v>
       </c>
       <c r="F14" s="9">
         <v>50</v>
       </c>
@@ -1726,51 +1762,53 @@
       </c>
       <c r="X14" s="10">
         <v>-27</v>
       </c>
       <c r="Y14" s="10">
         <v>-28</v>
       </c>
       <c r="Z14" s="10">
         <v>-2</v>
       </c>
       <c r="AA14" s="10">
         <v>25</v>
       </c>
       <c r="AB14" s="10">
         <v>-33</v>
       </c>
       <c r="AC14" s="5">
         <v>21</v>
       </c>
       <c r="AD14" s="5">
         <v>23</v>
       </c>
       <c r="AE14" s="25">
         <v>21</v>
       </c>
-      <c r="AF14" s="10"/>
+      <c r="AF14" s="25">
+        <v>-7</v>
+      </c>
       <c r="AG14" s="10"/>
       <c r="AH14" s="10"/>
       <c r="AI14" s="10"/>
       <c r="AJ14" s="10"/>
       <c r="AK14" s="10"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>-32</v>
       </c>
       <c r="C15" s="9">
         <v>-19</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-14</v>
       </c>
       <c r="F15" s="9">
         <v>-25</v>
       </c>
@@ -1827,51 +1865,53 @@
       </c>
       <c r="X15" s="10">
         <v>-38</v>
       </c>
       <c r="Y15" s="10">
         <v>-22</v>
       </c>
       <c r="Z15" s="10">
         <v>-16</v>
       </c>
       <c r="AA15" s="10">
         <v>12</v>
       </c>
       <c r="AB15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="5">
         <v>-19</v>
       </c>
       <c r="AD15" s="5">
         <v>-32</v>
       </c>
       <c r="AE15" s="25">
         <v>-18</v>
       </c>
-      <c r="AF15" s="10"/>
+      <c r="AF15" s="25">
+        <v>-44</v>
+      </c>
       <c r="AG15" s="10"/>
       <c r="AH15" s="10"/>
       <c r="AI15" s="10"/>
       <c r="AJ15" s="10"/>
       <c r="AK15" s="10"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>-9</v>
       </c>
       <c r="C16" s="9">
         <v>-88</v>
       </c>
       <c r="D16" s="9">
         <v>-20</v>
       </c>
       <c r="E16" s="9">
         <v>-40</v>
       </c>
       <c r="F16" s="9">
         <v>-9</v>
       </c>
@@ -1928,51 +1968,53 @@
       </c>
       <c r="X16" s="10">
         <v>-19</v>
       </c>
       <c r="Y16" s="10">
         <v>-50</v>
       </c>
       <c r="Z16" s="10">
         <v>-15</v>
       </c>
       <c r="AA16" s="10">
         <v>-12</v>
       </c>
       <c r="AB16" s="10">
         <v>4</v>
       </c>
       <c r="AC16" s="5">
         <v>5</v>
       </c>
       <c r="AD16" s="5">
         <v>-31</v>
       </c>
       <c r="AE16" s="25">
         <v>-10</v>
       </c>
-      <c r="AF16" s="10"/>
+      <c r="AF16" s="25">
+        <v>-11</v>
+      </c>
       <c r="AG16" s="10"/>
       <c r="AH16" s="10"/>
       <c r="AI16" s="10"/>
       <c r="AJ16" s="10"/>
       <c r="AK16" s="10"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="9">
         <v>-44</v>
       </c>
       <c r="C17" s="9">
         <v>-69</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>23</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
@@ -2029,51 +2071,53 @@
       </c>
       <c r="X17" s="10">
         <v>-21</v>
       </c>
       <c r="Y17" s="10">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>56</v>
       </c>
       <c r="AA17" s="10">
         <v>62</v>
       </c>
       <c r="AB17" s="10">
         <v>-21</v>
       </c>
       <c r="AC17" s="5">
         <v>13</v>
       </c>
       <c r="AD17" s="5">
         <v>59</v>
       </c>
       <c r="AE17" s="25">
         <v>-64</v>
       </c>
-      <c r="AF17" s="10"/>
+      <c r="AF17" s="25">
+        <v>12</v>
+      </c>
       <c r="AG17" s="10"/>
       <c r="AH17" s="10"/>
       <c r="AI17" s="10"/>
       <c r="AJ17" s="10"/>
       <c r="AK17" s="10"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>-59</v>
       </c>
       <c r="C18" s="9">
         <v>-274</v>
       </c>
       <c r="D18" s="9">
         <v>-59</v>
       </c>
       <c r="E18" s="9">
         <v>-62</v>
       </c>
       <c r="F18" s="9">
         <v>-71</v>
       </c>
@@ -2130,51 +2174,53 @@
       </c>
       <c r="X18" s="10">
         <v>-93</v>
       </c>
       <c r="Y18" s="10">
         <v>-74</v>
       </c>
       <c r="Z18" s="10">
         <v>-72</v>
       </c>
       <c r="AA18" s="10">
         <v>-32</v>
       </c>
       <c r="AB18" s="10">
         <v>-33</v>
       </c>
       <c r="AC18" s="5">
         <v>-43</v>
       </c>
       <c r="AD18" s="5">
         <v>-4</v>
       </c>
       <c r="AE18" s="25">
         <v>-39</v>
       </c>
-      <c r="AF18" s="10"/>
+      <c r="AF18" s="25">
+        <v>-51</v>
+      </c>
       <c r="AG18" s="10"/>
       <c r="AH18" s="10"/>
       <c r="AI18" s="10"/>
       <c r="AJ18" s="10"/>
       <c r="AK18" s="10"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="9">
         <v>-32</v>
       </c>
       <c r="C19" s="9">
         <v>-25</v>
       </c>
       <c r="D19" s="9">
         <v>5</v>
       </c>
       <c r="E19" s="9">
         <v>-15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
@@ -2231,51 +2277,53 @@
       </c>
       <c r="X19" s="10">
         <v>-45</v>
       </c>
       <c r="Y19" s="10">
         <v>-18</v>
       </c>
       <c r="Z19" s="10">
         <v>-19</v>
       </c>
       <c r="AA19" s="10">
         <v>-12</v>
       </c>
       <c r="AB19" s="10">
         <v>-33</v>
       </c>
       <c r="AC19" s="5">
         <v>34</v>
       </c>
       <c r="AD19" s="5">
         <v>-21</v>
       </c>
       <c r="AE19" s="25">
         <v>-40</v>
       </c>
-      <c r="AF19" s="10"/>
+      <c r="AF19" s="25">
+        <v>-33</v>
+      </c>
       <c r="AG19" s="10"/>
       <c r="AH19" s="10"/>
       <c r="AI19" s="10"/>
       <c r="AJ19" s="10"/>
       <c r="AK19" s="10"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="9">
         <v>-77</v>
       </c>
       <c r="C20" s="9">
         <v>-67</v>
       </c>
       <c r="D20" s="9">
         <v>-25</v>
       </c>
       <c r="E20" s="9">
         <v>-35</v>
       </c>
       <c r="F20" s="9">
         <v>-33</v>
       </c>
@@ -2332,51 +2380,53 @@
       </c>
       <c r="X20" s="10">
         <v>-96</v>
       </c>
       <c r="Y20" s="10">
         <v>-52</v>
       </c>
       <c r="Z20" s="10">
         <v>-19</v>
       </c>
       <c r="AA20" s="10">
         <v>-33</v>
       </c>
       <c r="AB20" s="10">
         <v>-44</v>
       </c>
       <c r="AC20" s="5">
         <v>-29</v>
       </c>
       <c r="AD20" s="5">
         <v>-60</v>
       </c>
       <c r="AE20" s="25">
         <v>-23</v>
       </c>
-      <c r="AF20" s="10"/>
+      <c r="AF20" s="25">
+        <v>-45</v>
+      </c>
       <c r="AG20" s="10"/>
       <c r="AH20" s="10"/>
       <c r="AI20" s="10"/>
       <c r="AJ20" s="10"/>
       <c r="AK20" s="10"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="9">
         <v>-38</v>
       </c>
       <c r="C21" s="9">
         <v>-27</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-3</v>
       </c>
       <c r="F21" s="9">
         <v>-48</v>
       </c>
@@ -2433,89 +2483,91 @@
       </c>
       <c r="X21" s="10">
         <v>-56</v>
       </c>
       <c r="Y21" s="10">
         <v>-31</v>
       </c>
       <c r="Z21" s="10">
         <v>-26</v>
       </c>
       <c r="AA21" s="10">
         <v>-73</v>
       </c>
       <c r="AB21" s="10">
         <v>-34</v>
       </c>
       <c r="AC21" s="5">
         <v>-28</v>
       </c>
       <c r="AD21" s="5">
         <v>-10</v>
       </c>
       <c r="AE21" s="25">
         <v>-66</v>
       </c>
-      <c r="AF21" s="10"/>
+      <c r="AF21" s="25">
+        <v>-32</v>
+      </c>
       <c r="AG21" s="10"/>
       <c r="AH21" s="10"/>
       <c r="AI21" s="10"/>
       <c r="AJ21" s="10"/>
       <c r="AK21" s="10"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
       <c r="O22" s="22"/>
       <c r="P22" s="22"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="22"/>
       <c r="U22" s="22"/>
       <c r="V22" s="22"/>
       <c r="W22" s="22"/>
       <c r="X22" s="22"/>
       <c r="Y22" s="22"/>
       <c r="AB22" s="10"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
-      <c r="AF22" s="10"/>
+      <c r="AE22" s="25"/>
       <c r="AG22" s="10"/>
       <c r="AH22" s="10"/>
       <c r="AI22" s="10"/>
       <c r="AJ22" s="10"/>
       <c r="AK22" s="10"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>-3</v>
       </c>
       <c r="C23" s="9">
         <v>-746</v>
       </c>
       <c r="D23" s="9">
         <v>38</v>
       </c>
       <c r="E23" s="9">
         <v>-244</v>
       </c>
       <c r="F23" s="9">
         <v>-51</v>
       </c>
@@ -2569,54 +2621,56 @@
       </c>
       <c r="W23" s="10">
         <v>75</v>
       </c>
       <c r="X23" s="10">
         <v>86</v>
       </c>
       <c r="Y23" s="10">
         <v>8</v>
       </c>
       <c r="Z23" s="10">
         <v>-13</v>
       </c>
       <c r="AA23" s="10">
         <v>122</v>
       </c>
       <c r="AB23" s="10">
         <v>142</v>
       </c>
       <c r="AC23" s="5">
         <v>12</v>
       </c>
       <c r="AD23" s="5">
         <v>-64</v>
       </c>
-      <c r="AE23" s="7">
+      <c r="AE23" s="25">
         <v>115</v>
       </c>
-      <c r="AF23" s="10"/>
+      <c r="AF23" s="25">
+        <v>66</v>
+      </c>
       <c r="AG23" s="10"/>
       <c r="AH23" s="10"/>
       <c r="AI23" s="10"/>
       <c r="AJ23" s="10"/>
       <c r="AK23" s="10"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>24</v>
       </c>
       <c r="C24" s="9">
         <v>-655</v>
       </c>
       <c r="D24" s="9">
         <v>48</v>
       </c>
       <c r="E24" s="9">
         <v>-213</v>
       </c>
       <c r="F24" s="9">
         <v>-88</v>
       </c>
@@ -2670,54 +2724,56 @@
       </c>
       <c r="W24" s="10">
         <v>94</v>
       </c>
       <c r="X24" s="10">
         <v>97</v>
       </c>
       <c r="Y24" s="10">
         <v>48</v>
       </c>
       <c r="Z24" s="10">
         <v>-29</v>
       </c>
       <c r="AA24" s="10">
         <v>111</v>
       </c>
       <c r="AB24" s="10">
         <v>147</v>
       </c>
       <c r="AC24" s="5">
         <v>-8</v>
       </c>
       <c r="AD24" s="5">
         <v>-36</v>
       </c>
-      <c r="AE24" s="7">
+      <c r="AE24" s="25">
         <v>106</v>
       </c>
-      <c r="AF24" s="10"/>
+      <c r="AF24" s="25">
+        <v>79</v>
+      </c>
       <c r="AG24" s="10"/>
       <c r="AH24" s="10"/>
       <c r="AI24" s="10"/>
       <c r="AJ24" s="10"/>
       <c r="AK24" s="10"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
@@ -2769,54 +2825,56 @@
       </c>
       <c r="W25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF25" s="10"/>
+      <c r="AE25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="26" t="s">
+        <v>16</v>
+      </c>
       <c r="AG25" s="10"/>
       <c r="AH25" s="10"/>
       <c r="AI25" s="10"/>
       <c r="AJ25" s="10"/>
       <c r="AK25" s="10"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
@@ -2868,54 +2926,56 @@
       </c>
       <c r="W26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF26" s="10"/>
+      <c r="AE26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="26" t="s">
+        <v>16</v>
+      </c>
       <c r="AG26" s="10"/>
       <c r="AH26" s="10"/>
       <c r="AI26" s="10"/>
       <c r="AJ26" s="10"/>
       <c r="AK26" s="10"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>-3</v>
       </c>
       <c r="C27" s="9">
         <v>-22</v>
       </c>
       <c r="D27" s="9">
         <v>-1</v>
       </c>
       <c r="E27" s="9">
         <v>-9</v>
       </c>
       <c r="F27" s="9">
         <v>34</v>
       </c>
@@ -2969,54 +3029,56 @@
       </c>
       <c r="W27" s="10">
         <v>-1</v>
       </c>
       <c r="X27" s="10">
         <v>-17</v>
       </c>
       <c r="Y27" s="10">
         <v>4</v>
       </c>
       <c r="Z27" s="10">
         <v>1</v>
       </c>
       <c r="AA27" s="10">
         <v>7</v>
       </c>
       <c r="AB27" s="10">
         <v>-10</v>
       </c>
       <c r="AC27" s="5">
         <v>-6</v>
       </c>
       <c r="AD27" s="5">
         <v>-3</v>
       </c>
-      <c r="AE27" s="7">
+      <c r="AE27" s="25">
         <v>42</v>
       </c>
-      <c r="AF27" s="10"/>
+      <c r="AF27" s="25">
+        <v>11</v>
+      </c>
       <c r="AG27" s="10"/>
       <c r="AH27" s="10"/>
       <c r="AI27" s="10"/>
       <c r="AJ27" s="10"/>
       <c r="AK27" s="10"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
@@ -3070,54 +3132,56 @@
       </c>
       <c r="W28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF28" s="10"/>
+      <c r="AE28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="26" t="s">
+        <v>16</v>
+      </c>
       <c r="AG28" s="10"/>
       <c r="AH28" s="10"/>
       <c r="AI28" s="10"/>
       <c r="AJ28" s="10"/>
       <c r="AK28" s="10"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
@@ -3171,54 +3235,56 @@
       </c>
       <c r="W29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF29" s="10"/>
+      <c r="AE29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="26" t="s">
+        <v>16</v>
+      </c>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
       <c r="AI29" s="10"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
@@ -3270,54 +3336,56 @@
       </c>
       <c r="W30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF30" s="10"/>
+      <c r="AE30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="26" t="s">
+        <v>16</v>
+      </c>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="9">
         <v>-27</v>
       </c>
       <c r="C31" s="9">
         <v>-18</v>
       </c>
       <c r="D31" s="9">
         <v>-5</v>
       </c>
       <c r="E31" s="9">
         <v>2</v>
       </c>
       <c r="F31" s="9">
         <v>-7</v>
       </c>
@@ -3372,54 +3440,56 @@
       <c r="W31" s="10">
         <v>-3</v>
       </c>
       <c r="X31" s="10">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="10">
         <v>3</v>
       </c>
       <c r="Z31" s="10">
         <v>-6</v>
       </c>
       <c r="AA31" s="10">
         <v>-21</v>
       </c>
       <c r="AB31" s="10">
         <v>2</v>
       </c>
       <c r="AC31" s="5">
         <v>-13</v>
       </c>
       <c r="AD31" s="5">
         <v>-15</v>
       </c>
-      <c r="AE31" s="7">
+      <c r="AE31" s="25">
         <v>-3</v>
       </c>
-      <c r="AF31" s="10"/>
+      <c r="AF31" s="25">
+        <v>-23</v>
+      </c>
       <c r="AG31" s="10"/>
       <c r="AH31" s="10"/>
       <c r="AI31" s="10"/>
       <c r="AJ31" s="10"/>
       <c r="AK31" s="10"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="9">
         <v>1</v>
       </c>
       <c r="C32" s="9">
         <v>-14</v>
       </c>
       <c r="D32" s="9">
         <v>4</v>
       </c>
       <c r="E32" s="9">
         <v>-18</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
@@ -3473,54 +3543,56 @@
       </c>
       <c r="W32" s="10">
         <v>-24</v>
       </c>
       <c r="X32" s="10">
         <v>1</v>
       </c>
       <c r="Y32" s="10">
         <v>-17</v>
       </c>
       <c r="Z32" s="10">
         <v>16</v>
       </c>
       <c r="AA32" s="10">
         <v>13</v>
       </c>
       <c r="AB32" s="10">
         <v>10</v>
       </c>
       <c r="AC32" s="5">
         <v>19</v>
       </c>
       <c r="AD32" s="5">
         <v>-8</v>
       </c>
-      <c r="AE32" s="7">
+      <c r="AE32" s="25">
         <v>-12</v>
       </c>
-      <c r="AF32" s="10"/>
+      <c r="AF32" s="25">
+        <v>-9</v>
+      </c>
       <c r="AG32" s="10"/>
       <c r="AH32" s="10"/>
       <c r="AI32" s="10"/>
       <c r="AJ32" s="10"/>
       <c r="AK32" s="10"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
@@ -3570,54 +3642,56 @@
       <c r="V33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="10"/>
       <c r="AC33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF33" s="10"/>
+      <c r="AE33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="26" t="s">
+        <v>16</v>
+      </c>
       <c r="AG33" s="10"/>
       <c r="AH33" s="10"/>
       <c r="AI33" s="10"/>
       <c r="AJ33" s="10"/>
       <c r="AK33" s="10"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="9">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>-37</v>
       </c>
       <c r="D34" s="9">
         <v>-8</v>
       </c>
       <c r="E34" s="9">
         <v>-6</v>
       </c>
       <c r="F34" s="9">
         <v>-7</v>
       </c>
@@ -3671,54 +3745,56 @@
       </c>
       <c r="W34" s="10">
         <v>9</v>
       </c>
       <c r="X34" s="10">
         <v>10</v>
       </c>
       <c r="Y34" s="10">
         <v>-30</v>
       </c>
       <c r="Z34" s="10">
         <v>5</v>
       </c>
       <c r="AA34" s="10">
         <v>12</v>
       </c>
       <c r="AB34" s="10">
         <v>-7</v>
       </c>
       <c r="AC34" s="5">
         <v>20</v>
       </c>
       <c r="AD34" s="5">
         <v>-2</v>
       </c>
-      <c r="AE34" s="7">
+      <c r="AE34" s="25">
         <v>-18</v>
       </c>
-      <c r="AF34" s="10"/>
+      <c r="AF34" s="25">
+        <v>8</v>
+      </c>
       <c r="AG34" s="10"/>
       <c r="AH34" s="10"/>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
@@ -3772,54 +3848,56 @@
       </c>
       <c r="W35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE35" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF35" s="10"/>
+      <c r="AE35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="26" t="s">
+        <v>16</v>
+      </c>
       <c r="AG35" s="10"/>
       <c r="AH35" s="10"/>
       <c r="AI35" s="10"/>
       <c r="AJ35" s="10"/>
       <c r="AK35" s="10"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
@@ -3873,54 +3951,56 @@
       </c>
       <c r="W36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF36" s="10"/>
+      <c r="AE36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="26" t="s">
+        <v>16</v>
+      </c>
       <c r="AG36" s="10"/>
       <c r="AH36" s="10"/>
       <c r="AI36" s="10"/>
       <c r="AJ36" s="10"/>
       <c r="AK36" s="10"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
@@ -3974,93 +4054,95 @@
       </c>
       <c r="W37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE37" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF37" s="10"/>
+      <c r="AE37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="26" t="s">
+        <v>16</v>
+      </c>
       <c r="AG37" s="10"/>
       <c r="AH37" s="10"/>
       <c r="AI37" s="10"/>
       <c r="AJ37" s="10"/>
       <c r="AK37" s="10"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="21"/>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
       <c r="O38" s="21"/>
       <c r="P38" s="21"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="21"/>
       <c r="S38" s="21"/>
       <c r="T38" s="21"/>
       <c r="U38" s="21"/>
       <c r="V38" s="21"/>
       <c r="W38" s="21"/>
       <c r="X38" s="21"/>
       <c r="Y38" s="21"/>
       <c r="AB38" s="10"/>
       <c r="AC38" s="5"/>
       <c r="AD38" s="5"/>
-      <c r="AE38" s="10"/>
-      <c r="AF38" s="10"/>
+      <c r="AE38" s="25"/>
+      <c r="AF38" s="27"/>
       <c r="AG38" s="10"/>
       <c r="AH38" s="10"/>
       <c r="AI38" s="10"/>
       <c r="AJ38" s="10"/>
       <c r="AK38" s="10"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="9">
         <v>-525</v>
       </c>
       <c r="C39" s="9">
         <v>-774</v>
       </c>
       <c r="D39" s="9">
         <v>-280</v>
       </c>
       <c r="E39" s="9">
         <v>-75</v>
       </c>
       <c r="F39" s="9">
         <v>-280</v>
       </c>
@@ -4114,54 +4196,56 @@
       </c>
       <c r="W39" s="10">
         <v>-474</v>
       </c>
       <c r="X39" s="10">
         <v>-633</v>
       </c>
       <c r="Y39" s="10">
         <v>-442</v>
       </c>
       <c r="Z39" s="10">
         <v>-370</v>
       </c>
       <c r="AA39" s="10">
         <v>-267</v>
       </c>
       <c r="AB39" s="10">
         <v>-356</v>
       </c>
       <c r="AC39" s="5">
         <v>-153</v>
       </c>
       <c r="AD39" s="5">
         <v>-92</v>
       </c>
-      <c r="AE39" s="10">
+      <c r="AE39" s="25">
         <v>-397</v>
       </c>
-      <c r="AF39" s="10"/>
+      <c r="AF39" s="25">
+        <v>-438</v>
+      </c>
       <c r="AG39" s="10"/>
       <c r="AH39" s="10"/>
       <c r="AI39" s="10"/>
       <c r="AJ39" s="10"/>
       <c r="AK39" s="10"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
@@ -4213,54 +4297,56 @@
       </c>
       <c r="W40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF40" s="10"/>
+      <c r="AE40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF40" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="AG40" s="10"/>
       <c r="AH40" s="10"/>
       <c r="AI40" s="10"/>
       <c r="AJ40" s="10"/>
       <c r="AK40" s="10"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="9">
         <v>-92</v>
       </c>
       <c r="C41" s="9">
         <v>-84</v>
       </c>
       <c r="D41" s="9">
         <v>-40</v>
       </c>
       <c r="E41" s="9">
         <v>-134</v>
       </c>
       <c r="F41" s="9">
         <v>-36</v>
       </c>
@@ -4314,54 +4400,56 @@
       </c>
       <c r="W41" s="10">
         <v>-65</v>
       </c>
       <c r="X41" s="10">
         <v>-92</v>
       </c>
       <c r="Y41" s="10">
         <v>-90</v>
       </c>
       <c r="Z41" s="10">
         <v>-62</v>
       </c>
       <c r="AA41" s="10">
         <v>-91</v>
       </c>
       <c r="AB41" s="10">
         <v>-34</v>
       </c>
       <c r="AC41" s="5">
         <v>19</v>
       </c>
       <c r="AD41" s="5">
         <v>-26</v>
       </c>
-      <c r="AE41" s="10">
+      <c r="AE41" s="25">
         <v>-89</v>
       </c>
-      <c r="AF41" s="10"/>
+      <c r="AF41" s="25">
+        <v>-66</v>
+      </c>
       <c r="AG41" s="10"/>
       <c r="AH41" s="10"/>
       <c r="AI41" s="10"/>
       <c r="AJ41" s="10"/>
       <c r="AK41" s="10"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="9">
         <v>-39</v>
       </c>
       <c r="C42" s="9">
         <v>-29</v>
       </c>
       <c r="D42" s="9">
         <v>-27</v>
       </c>
       <c r="E42" s="9">
         <v>-22</v>
       </c>
       <c r="F42" s="9">
         <v>-12</v>
       </c>
@@ -4415,54 +4503,56 @@
       </c>
       <c r="W42" s="10">
         <v>-74</v>
       </c>
       <c r="X42" s="10">
         <v>-15</v>
       </c>
       <c r="Y42" s="10">
         <v>-33</v>
       </c>
       <c r="Z42" s="10">
         <v>-36</v>
       </c>
       <c r="AA42" s="10">
         <v>-47</v>
       </c>
       <c r="AB42" s="10">
         <v>-57</v>
       </c>
       <c r="AC42" s="5">
         <v>-15</v>
       </c>
       <c r="AD42" s="5">
         <v>-6</v>
       </c>
-      <c r="AE42" s="10">
+      <c r="AE42" s="25">
         <v>-44</v>
       </c>
-      <c r="AF42" s="10"/>
+      <c r="AF42" s="25">
+        <v>-46</v>
+      </c>
       <c r="AG42" s="10"/>
       <c r="AH42" s="10"/>
       <c r="AI42" s="10"/>
       <c r="AJ42" s="10"/>
       <c r="AK42" s="10"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="9">
         <v>-30</v>
       </c>
       <c r="C43" s="9">
         <v>-34</v>
       </c>
       <c r="D43" s="9">
         <v>-48</v>
       </c>
       <c r="E43" s="9">
         <v>-29</v>
       </c>
       <c r="F43" s="9">
         <v>-31</v>
       </c>
@@ -4516,54 +4606,56 @@
       </c>
       <c r="W43" s="10">
         <v>-28</v>
       </c>
       <c r="X43" s="10">
         <v>-25</v>
       </c>
       <c r="Y43" s="10">
         <v>-45</v>
       </c>
       <c r="Z43" s="10">
         <v>-23</v>
       </c>
       <c r="AA43" s="10">
         <v>-28</v>
       </c>
       <c r="AB43" s="10">
         <v>-11</v>
       </c>
       <c r="AC43" s="5">
         <v>-28</v>
       </c>
       <c r="AD43" s="5">
         <v>-1</v>
       </c>
-      <c r="AE43" s="10">
+      <c r="AE43" s="25">
         <v>-20</v>
       </c>
-      <c r="AF43" s="10"/>
+      <c r="AF43" s="25">
+        <v>-48</v>
+      </c>
       <c r="AG43" s="10"/>
       <c r="AH43" s="10"/>
       <c r="AI43" s="10"/>
       <c r="AJ43" s="10"/>
       <c r="AK43" s="10"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="9">
         <v>-31</v>
       </c>
       <c r="C44" s="9">
         <v>-47</v>
       </c>
       <c r="D44" s="9">
         <v>-39</v>
       </c>
       <c r="E44" s="9">
         <v>-52</v>
       </c>
       <c r="F44" s="9">
         <v>-18</v>
       </c>
@@ -4617,54 +4709,56 @@
       </c>
       <c r="W44" s="10">
         <v>-36</v>
       </c>
       <c r="X44" s="10">
         <v>-43</v>
       </c>
       <c r="Y44" s="10">
         <v>-7</v>
       </c>
       <c r="Z44" s="10">
         <v>-65</v>
       </c>
       <c r="AA44" s="10">
         <v>-24</v>
       </c>
       <c r="AB44" s="10">
         <v>-24</v>
       </c>
       <c r="AC44" s="5">
         <v>-27</v>
       </c>
       <c r="AD44" s="5">
         <v>11</v>
       </c>
-      <c r="AE44" s="10">
+      <c r="AE44" s="25">
         <v>-25</v>
       </c>
-      <c r="AF44" s="10"/>
+      <c r="AF44" s="25">
+        <v>-33</v>
+      </c>
       <c r="AG44" s="10"/>
       <c r="AH44" s="10"/>
       <c r="AI44" s="10"/>
       <c r="AJ44" s="10"/>
       <c r="AK44" s="10"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="9">
         <v>-36</v>
       </c>
       <c r="C45" s="9">
         <v>-55</v>
       </c>
       <c r="D45" s="9">
         <v>-8</v>
       </c>
       <c r="E45" s="9">
         <v>-27</v>
       </c>
       <c r="F45" s="9">
         <v>-34</v>
       </c>
@@ -4718,54 +4812,56 @@
       </c>
       <c r="W45" s="10">
         <v>-57</v>
       </c>
       <c r="X45" s="10">
         <v>-57</v>
       </c>
       <c r="Y45" s="10">
         <v>-23</v>
       </c>
       <c r="Z45" s="10">
         <v>-56</v>
       </c>
       <c r="AA45" s="10">
         <v>-10</v>
       </c>
       <c r="AB45" s="10">
         <v>-31</v>
       </c>
       <c r="AC45" s="5">
         <v>-30</v>
       </c>
       <c r="AD45" s="5">
         <v>-19</v>
       </c>
-      <c r="AE45" s="10">
+      <c r="AE45" s="25">
         <v>-13</v>
       </c>
-      <c r="AF45" s="10"/>
+      <c r="AF45" s="25">
+        <v>-58</v>
+      </c>
       <c r="AG45" s="10"/>
       <c r="AH45" s="10"/>
       <c r="AI45" s="10"/>
       <c r="AJ45" s="10"/>
       <c r="AK45" s="10"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="9">
         <v>-30</v>
       </c>
       <c r="C46" s="9">
         <v>-25</v>
       </c>
       <c r="D46" s="9">
         <v>-7</v>
       </c>
       <c r="E46" s="9">
         <v>313</v>
       </c>
       <c r="F46" s="9">
         <v>50</v>
       </c>
@@ -4819,54 +4915,56 @@
       </c>
       <c r="W46" s="10">
         <v>28</v>
       </c>
       <c r="X46" s="10">
         <v>-27</v>
       </c>
       <c r="Y46" s="10">
         <v>-28</v>
       </c>
       <c r="Z46" s="10">
         <v>-2</v>
       </c>
       <c r="AA46" s="10">
         <v>25</v>
       </c>
       <c r="AB46" s="10">
         <v>-33</v>
       </c>
       <c r="AC46" s="5">
         <v>21</v>
       </c>
       <c r="AD46" s="5">
         <v>23</v>
       </c>
-      <c r="AE46" s="10">
+      <c r="AE46" s="25">
         <v>21</v>
       </c>
-      <c r="AF46" s="10"/>
+      <c r="AF46" s="25">
+        <v>-7</v>
+      </c>
       <c r="AG46" s="10"/>
       <c r="AH46" s="10"/>
       <c r="AI46" s="10"/>
       <c r="AJ46" s="10"/>
       <c r="AK46" s="10"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="9">
         <v>-5</v>
       </c>
       <c r="C47" s="9">
         <v>-1</v>
       </c>
       <c r="D47" s="9">
         <v>0</v>
       </c>
       <c r="E47" s="9">
         <v>-16</v>
       </c>
       <c r="F47" s="9">
         <v>-18</v>
       </c>
@@ -4920,54 +5018,56 @@
       </c>
       <c r="W47" s="10">
         <v>-10</v>
       </c>
       <c r="X47" s="10">
         <v>-33</v>
       </c>
       <c r="Y47" s="10">
         <v>-25</v>
       </c>
       <c r="Z47" s="10">
         <v>-10</v>
       </c>
       <c r="AA47" s="10">
         <v>33</v>
       </c>
       <c r="AB47" s="10">
         <v>-2</v>
       </c>
       <c r="AC47" s="5">
         <v>-6</v>
       </c>
       <c r="AD47" s="5">
         <v>-17</v>
       </c>
-      <c r="AE47" s="7">
+      <c r="AE47" s="25">
         <v>-15</v>
       </c>
-      <c r="AF47" s="10"/>
+      <c r="AF47" s="25">
+        <v>-21</v>
+      </c>
       <c r="AG47" s="10"/>
       <c r="AH47" s="10"/>
       <c r="AI47" s="10"/>
       <c r="AJ47" s="10"/>
       <c r="AK47" s="10"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="9">
         <v>-10</v>
       </c>
       <c r="C48" s="9">
         <v>-74</v>
       </c>
       <c r="D48" s="9">
         <v>-24</v>
       </c>
       <c r="E48" s="9">
         <v>-22</v>
       </c>
       <c r="F48" s="9">
         <v>-26</v>
       </c>
@@ -5021,54 +5121,56 @@
       </c>
       <c r="W48" s="10">
         <v>-18</v>
       </c>
       <c r="X48" s="10">
         <v>-20</v>
       </c>
       <c r="Y48" s="10">
         <v>-33</v>
       </c>
       <c r="Z48" s="10">
         <v>-31</v>
       </c>
       <c r="AA48" s="10">
         <v>-25</v>
       </c>
       <c r="AB48" s="10">
         <v>-6</v>
       </c>
       <c r="AC48" s="5">
         <v>-14</v>
       </c>
       <c r="AD48" s="5">
         <v>-23</v>
       </c>
-      <c r="AE48" s="7">
+      <c r="AE48" s="25">
         <v>2</v>
       </c>
-      <c r="AF48" s="10"/>
+      <c r="AF48" s="25">
+        <v>-2</v>
+      </c>
       <c r="AG48" s="10"/>
       <c r="AH48" s="10"/>
       <c r="AI48" s="10"/>
       <c r="AJ48" s="10"/>
       <c r="AK48" s="10"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="9">
         <v>-44</v>
       </c>
       <c r="C49" s="9">
         <v>-69</v>
       </c>
       <c r="D49" s="9">
         <v>-6</v>
       </c>
       <c r="E49" s="9">
         <v>23</v>
       </c>
       <c r="F49" s="9">
         <v>-10</v>
       </c>
@@ -5122,54 +5224,56 @@
       </c>
       <c r="W49" s="10">
         <v>2</v>
       </c>
       <c r="X49" s="10">
         <v>-21</v>
       </c>
       <c r="Y49" s="10">
         <v>-13</v>
       </c>
       <c r="Z49" s="10">
         <v>56</v>
       </c>
       <c r="AA49" s="10">
         <v>62</v>
       </c>
       <c r="AB49" s="10">
         <v>-21</v>
       </c>
       <c r="AC49" s="5">
         <v>13</v>
       </c>
       <c r="AD49" s="5">
         <v>59</v>
       </c>
-      <c r="AE49" s="7">
+      <c r="AE49" s="25">
         <v>-64</v>
       </c>
-      <c r="AF49" s="10"/>
+      <c r="AF49" s="25">
+        <v>12</v>
+      </c>
       <c r="AG49" s="10"/>
       <c r="AH49" s="10"/>
       <c r="AI49" s="10"/>
       <c r="AJ49" s="10"/>
       <c r="AK49" s="10"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="9">
         <v>-61</v>
       </c>
       <c r="C50" s="9">
         <v>-237</v>
       </c>
       <c r="D50" s="9">
         <v>-51</v>
       </c>
       <c r="E50" s="9">
         <v>-56</v>
       </c>
       <c r="F50" s="9">
         <v>-64</v>
       </c>
@@ -5223,54 +5327,56 @@
       </c>
       <c r="W50" s="10">
         <v>-78</v>
       </c>
       <c r="X50" s="10">
         <v>-103</v>
       </c>
       <c r="Y50" s="10">
         <v>-44</v>
       </c>
       <c r="Z50" s="10">
         <v>-77</v>
       </c>
       <c r="AA50" s="10">
         <v>-44</v>
       </c>
       <c r="AB50" s="10">
         <v>-26</v>
       </c>
       <c r="AC50" s="5">
         <v>-63</v>
       </c>
       <c r="AD50" s="5">
         <v>-2</v>
       </c>
-      <c r="AE50" s="7">
+      <c r="AE50" s="25">
         <v>-21</v>
       </c>
-      <c r="AF50" s="10"/>
+      <c r="AF50" s="25">
+        <v>-59</v>
+      </c>
       <c r="AG50" s="10"/>
       <c r="AH50" s="10"/>
       <c r="AI50" s="10"/>
       <c r="AJ50" s="10"/>
       <c r="AK50" s="10"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="9">
         <v>-32</v>
       </c>
       <c r="C51" s="9">
         <v>-25</v>
       </c>
       <c r="D51" s="9">
         <v>5</v>
       </c>
       <c r="E51" s="9">
         <v>-15</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
@@ -5324,54 +5430,56 @@
       </c>
       <c r="W51" s="10">
         <v>-37</v>
       </c>
       <c r="X51" s="10">
         <v>-45</v>
       </c>
       <c r="Y51" s="10">
         <v>-18</v>
       </c>
       <c r="Z51" s="10">
         <v>-19</v>
       </c>
       <c r="AA51" s="10">
         <v>-12</v>
       </c>
       <c r="AB51" s="10">
         <v>-33</v>
       </c>
       <c r="AC51" s="5">
         <v>34</v>
       </c>
       <c r="AD51" s="5">
         <v>-21</v>
       </c>
-      <c r="AE51" s="7">
+      <c r="AE51" s="25">
         <v>-40</v>
       </c>
-      <c r="AF51" s="10"/>
+      <c r="AF51" s="25">
+        <v>-33</v>
+      </c>
       <c r="AG51" s="10"/>
       <c r="AH51" s="10"/>
       <c r="AI51" s="10"/>
       <c r="AJ51" s="10"/>
       <c r="AK51" s="10"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="9">
         <v>-77</v>
       </c>
       <c r="C52" s="9">
         <v>-67</v>
       </c>
       <c r="D52" s="9">
         <v>-25</v>
       </c>
       <c r="E52" s="9">
         <v>-35</v>
       </c>
       <c r="F52" s="9">
         <v>-33</v>
       </c>
@@ -5425,54 +5533,56 @@
       </c>
       <c r="W52" s="10">
         <v>-54</v>
       </c>
       <c r="X52" s="10">
         <v>-96</v>
       </c>
       <c r="Y52" s="10">
         <v>-52</v>
       </c>
       <c r="Z52" s="10">
         <v>-19</v>
       </c>
       <c r="AA52" s="10">
         <v>-33</v>
       </c>
       <c r="AB52" s="10">
         <v>-44</v>
       </c>
       <c r="AC52" s="5">
         <v>-29</v>
       </c>
       <c r="AD52" s="5">
         <v>-60</v>
       </c>
-      <c r="AE52" s="7">
+      <c r="AE52" s="25">
         <v>-23</v>
       </c>
-      <c r="AF52" s="10"/>
+      <c r="AF52" s="25">
+        <v>-45</v>
+      </c>
       <c r="AG52" s="10"/>
       <c r="AH52" s="10"/>
       <c r="AI52" s="10"/>
       <c r="AJ52" s="10"/>
       <c r="AK52" s="10"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4">
         <v>-38</v>
       </c>
       <c r="C53" s="4">
         <v>-27</v>
       </c>
       <c r="D53" s="4">
         <v>-10</v>
       </c>
       <c r="E53" s="4">
         <v>-3</v>
       </c>
       <c r="F53" s="4">
         <v>-48</v>
       </c>
@@ -5526,54 +5636,56 @@
       </c>
       <c r="W53" s="11">
         <v>-47</v>
       </c>
       <c r="X53" s="11">
         <v>-56</v>
       </c>
       <c r="Y53" s="11">
         <v>-31</v>
       </c>
       <c r="Z53" s="11">
         <v>-26</v>
       </c>
       <c r="AA53" s="11">
         <v>-73</v>
       </c>
       <c r="AB53" s="11">
         <v>-34</v>
       </c>
       <c r="AC53" s="16">
         <v>-28</v>
       </c>
       <c r="AD53" s="16">
         <v>-10</v>
       </c>
-      <c r="AE53" s="11">
+      <c r="AE53" s="28">
         <v>-66</v>
       </c>
-      <c r="AF53" s="11"/>
+      <c r="AF53" s="28">
+        <v>-32</v>
+      </c>
       <c r="AG53" s="11"/>
       <c r="AH53" s="11"/>
       <c r="AI53" s="11"/>
       <c r="AJ53" s="11"/>
       <c r="AK53" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>