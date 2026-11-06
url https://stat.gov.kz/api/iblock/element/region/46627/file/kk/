--- v5 (2026-09-20)
+++ v6 (2026-11-06)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5616" yWindow="12" windowWidth="21732" windowHeight="12216"/>
+    <workbookView xWindow="5616" yWindow="12" windowWidth="21732" windowHeight="12216" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="75">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -117,132 +121,348 @@
     <t>Жамбыл ауданы</t>
   </si>
   <si>
     <t>Қызылжар ауданы</t>
   </si>
   <si>
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Барлық ағындар бойынша көші-қон айырымы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткішті анықтау </t>
+  </si>
+  <si>
+    <t>есепті кезеңде келгендердің саны мен кеткендердің санының айырмасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есепті кезең ішінде келгендер саны мен кеткендер санының арифметикалық айырмасы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер пайдаланылады.</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/63508/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылу күні  </t>
+  </si>
+  <si>
+    <t>Келесі жаңартылу күні</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>ak.kusainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Күсаинова Акнур</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -281,150 +501,283 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="9" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 5" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="8"/>
+    <cellStyle name="Обычный 4 2" xfId="9"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -667,192 +1020,846 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="36" customWidth="1"/>
+    <col min="2" max="2" width="83.88671875" style="36" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="36"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="35">
+        <v>613103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.4">
+      <c r="A9" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="41" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="44">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="44">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="46" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="4.5546875" style="50" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" style="50" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="50"/>
+    <col min="4" max="4" width="51.6640625" style="50" customWidth="1"/>
+    <col min="5" max="256" width="8.88671875" style="51"/>
+    <col min="257" max="257" width="4.5546875" style="51" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="51" customWidth="1"/>
+    <col min="259" max="259" width="8.88671875" style="51"/>
+    <col min="260" max="260" width="51.6640625" style="51" customWidth="1"/>
+    <col min="261" max="512" width="8.88671875" style="51"/>
+    <col min="513" max="513" width="4.5546875" style="51" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="51" customWidth="1"/>
+    <col min="515" max="515" width="8.88671875" style="51"/>
+    <col min="516" max="516" width="51.6640625" style="51" customWidth="1"/>
+    <col min="517" max="768" width="8.88671875" style="51"/>
+    <col min="769" max="769" width="4.5546875" style="51" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="51" customWidth="1"/>
+    <col min="771" max="771" width="8.88671875" style="51"/>
+    <col min="772" max="772" width="51.6640625" style="51" customWidth="1"/>
+    <col min="773" max="1024" width="8.88671875" style="51"/>
+    <col min="1025" max="1025" width="4.5546875" style="51" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="51" customWidth="1"/>
+    <col min="1027" max="1027" width="8.88671875" style="51"/>
+    <col min="1028" max="1028" width="51.6640625" style="51" customWidth="1"/>
+    <col min="1029" max="1280" width="8.88671875" style="51"/>
+    <col min="1281" max="1281" width="4.5546875" style="51" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="51" customWidth="1"/>
+    <col min="1283" max="1283" width="8.88671875" style="51"/>
+    <col min="1284" max="1284" width="51.6640625" style="51" customWidth="1"/>
+    <col min="1285" max="1536" width="8.88671875" style="51"/>
+    <col min="1537" max="1537" width="4.5546875" style="51" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="51" customWidth="1"/>
+    <col min="1539" max="1539" width="8.88671875" style="51"/>
+    <col min="1540" max="1540" width="51.6640625" style="51" customWidth="1"/>
+    <col min="1541" max="1792" width="8.88671875" style="51"/>
+    <col min="1793" max="1793" width="4.5546875" style="51" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="51" customWidth="1"/>
+    <col min="1795" max="1795" width="8.88671875" style="51"/>
+    <col min="1796" max="1796" width="51.6640625" style="51" customWidth="1"/>
+    <col min="1797" max="2048" width="8.88671875" style="51"/>
+    <col min="2049" max="2049" width="4.5546875" style="51" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="51" customWidth="1"/>
+    <col min="2051" max="2051" width="8.88671875" style="51"/>
+    <col min="2052" max="2052" width="51.6640625" style="51" customWidth="1"/>
+    <col min="2053" max="2304" width="8.88671875" style="51"/>
+    <col min="2305" max="2305" width="4.5546875" style="51" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="51" customWidth="1"/>
+    <col min="2307" max="2307" width="8.88671875" style="51"/>
+    <col min="2308" max="2308" width="51.6640625" style="51" customWidth="1"/>
+    <col min="2309" max="2560" width="8.88671875" style="51"/>
+    <col min="2561" max="2561" width="4.5546875" style="51" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="51" customWidth="1"/>
+    <col min="2563" max="2563" width="8.88671875" style="51"/>
+    <col min="2564" max="2564" width="51.6640625" style="51" customWidth="1"/>
+    <col min="2565" max="2816" width="8.88671875" style="51"/>
+    <col min="2817" max="2817" width="4.5546875" style="51" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="51" customWidth="1"/>
+    <col min="2819" max="2819" width="8.88671875" style="51"/>
+    <col min="2820" max="2820" width="51.6640625" style="51" customWidth="1"/>
+    <col min="2821" max="3072" width="8.88671875" style="51"/>
+    <col min="3073" max="3073" width="4.5546875" style="51" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="51" customWidth="1"/>
+    <col min="3075" max="3075" width="8.88671875" style="51"/>
+    <col min="3076" max="3076" width="51.6640625" style="51" customWidth="1"/>
+    <col min="3077" max="3328" width="8.88671875" style="51"/>
+    <col min="3329" max="3329" width="4.5546875" style="51" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="51" customWidth="1"/>
+    <col min="3331" max="3331" width="8.88671875" style="51"/>
+    <col min="3332" max="3332" width="51.6640625" style="51" customWidth="1"/>
+    <col min="3333" max="3584" width="8.88671875" style="51"/>
+    <col min="3585" max="3585" width="4.5546875" style="51" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="51" customWidth="1"/>
+    <col min="3587" max="3587" width="8.88671875" style="51"/>
+    <col min="3588" max="3588" width="51.6640625" style="51" customWidth="1"/>
+    <col min="3589" max="3840" width="8.88671875" style="51"/>
+    <col min="3841" max="3841" width="4.5546875" style="51" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="51" customWidth="1"/>
+    <col min="3843" max="3843" width="8.88671875" style="51"/>
+    <col min="3844" max="3844" width="51.6640625" style="51" customWidth="1"/>
+    <col min="3845" max="4096" width="8.88671875" style="51"/>
+    <col min="4097" max="4097" width="4.5546875" style="51" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="51" customWidth="1"/>
+    <col min="4099" max="4099" width="8.88671875" style="51"/>
+    <col min="4100" max="4100" width="51.6640625" style="51" customWidth="1"/>
+    <col min="4101" max="4352" width="8.88671875" style="51"/>
+    <col min="4353" max="4353" width="4.5546875" style="51" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="51" customWidth="1"/>
+    <col min="4355" max="4355" width="8.88671875" style="51"/>
+    <col min="4356" max="4356" width="51.6640625" style="51" customWidth="1"/>
+    <col min="4357" max="4608" width="8.88671875" style="51"/>
+    <col min="4609" max="4609" width="4.5546875" style="51" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="51" customWidth="1"/>
+    <col min="4611" max="4611" width="8.88671875" style="51"/>
+    <col min="4612" max="4612" width="51.6640625" style="51" customWidth="1"/>
+    <col min="4613" max="4864" width="8.88671875" style="51"/>
+    <col min="4865" max="4865" width="4.5546875" style="51" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="51" customWidth="1"/>
+    <col min="4867" max="4867" width="8.88671875" style="51"/>
+    <col min="4868" max="4868" width="51.6640625" style="51" customWidth="1"/>
+    <col min="4869" max="5120" width="8.88671875" style="51"/>
+    <col min="5121" max="5121" width="4.5546875" style="51" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="51" customWidth="1"/>
+    <col min="5123" max="5123" width="8.88671875" style="51"/>
+    <col min="5124" max="5124" width="51.6640625" style="51" customWidth="1"/>
+    <col min="5125" max="5376" width="8.88671875" style="51"/>
+    <col min="5377" max="5377" width="4.5546875" style="51" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="51" customWidth="1"/>
+    <col min="5379" max="5379" width="8.88671875" style="51"/>
+    <col min="5380" max="5380" width="51.6640625" style="51" customWidth="1"/>
+    <col min="5381" max="5632" width="8.88671875" style="51"/>
+    <col min="5633" max="5633" width="4.5546875" style="51" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="51" customWidth="1"/>
+    <col min="5635" max="5635" width="8.88671875" style="51"/>
+    <col min="5636" max="5636" width="51.6640625" style="51" customWidth="1"/>
+    <col min="5637" max="5888" width="8.88671875" style="51"/>
+    <col min="5889" max="5889" width="4.5546875" style="51" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="51" customWidth="1"/>
+    <col min="5891" max="5891" width="8.88671875" style="51"/>
+    <col min="5892" max="5892" width="51.6640625" style="51" customWidth="1"/>
+    <col min="5893" max="6144" width="8.88671875" style="51"/>
+    <col min="6145" max="6145" width="4.5546875" style="51" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="51" customWidth="1"/>
+    <col min="6147" max="6147" width="8.88671875" style="51"/>
+    <col min="6148" max="6148" width="51.6640625" style="51" customWidth="1"/>
+    <col min="6149" max="6400" width="8.88671875" style="51"/>
+    <col min="6401" max="6401" width="4.5546875" style="51" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="51" customWidth="1"/>
+    <col min="6403" max="6403" width="8.88671875" style="51"/>
+    <col min="6404" max="6404" width="51.6640625" style="51" customWidth="1"/>
+    <col min="6405" max="6656" width="8.88671875" style="51"/>
+    <col min="6657" max="6657" width="4.5546875" style="51" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="51" customWidth="1"/>
+    <col min="6659" max="6659" width="8.88671875" style="51"/>
+    <col min="6660" max="6660" width="51.6640625" style="51" customWidth="1"/>
+    <col min="6661" max="6912" width="8.88671875" style="51"/>
+    <col min="6913" max="6913" width="4.5546875" style="51" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="51" customWidth="1"/>
+    <col min="6915" max="6915" width="8.88671875" style="51"/>
+    <col min="6916" max="6916" width="51.6640625" style="51" customWidth="1"/>
+    <col min="6917" max="7168" width="8.88671875" style="51"/>
+    <col min="7169" max="7169" width="4.5546875" style="51" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="51" customWidth="1"/>
+    <col min="7171" max="7171" width="8.88671875" style="51"/>
+    <col min="7172" max="7172" width="51.6640625" style="51" customWidth="1"/>
+    <col min="7173" max="7424" width="8.88671875" style="51"/>
+    <col min="7425" max="7425" width="4.5546875" style="51" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="51" customWidth="1"/>
+    <col min="7427" max="7427" width="8.88671875" style="51"/>
+    <col min="7428" max="7428" width="51.6640625" style="51" customWidth="1"/>
+    <col min="7429" max="7680" width="8.88671875" style="51"/>
+    <col min="7681" max="7681" width="4.5546875" style="51" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="51" customWidth="1"/>
+    <col min="7683" max="7683" width="8.88671875" style="51"/>
+    <col min="7684" max="7684" width="51.6640625" style="51" customWidth="1"/>
+    <col min="7685" max="7936" width="8.88671875" style="51"/>
+    <col min="7937" max="7937" width="4.5546875" style="51" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="51" customWidth="1"/>
+    <col min="7939" max="7939" width="8.88671875" style="51"/>
+    <col min="7940" max="7940" width="51.6640625" style="51" customWidth="1"/>
+    <col min="7941" max="8192" width="8.88671875" style="51"/>
+    <col min="8193" max="8193" width="4.5546875" style="51" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="51" customWidth="1"/>
+    <col min="8195" max="8195" width="8.88671875" style="51"/>
+    <col min="8196" max="8196" width="51.6640625" style="51" customWidth="1"/>
+    <col min="8197" max="8448" width="8.88671875" style="51"/>
+    <col min="8449" max="8449" width="4.5546875" style="51" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="51" customWidth="1"/>
+    <col min="8451" max="8451" width="8.88671875" style="51"/>
+    <col min="8452" max="8452" width="51.6640625" style="51" customWidth="1"/>
+    <col min="8453" max="8704" width="8.88671875" style="51"/>
+    <col min="8705" max="8705" width="4.5546875" style="51" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="51" customWidth="1"/>
+    <col min="8707" max="8707" width="8.88671875" style="51"/>
+    <col min="8708" max="8708" width="51.6640625" style="51" customWidth="1"/>
+    <col min="8709" max="8960" width="8.88671875" style="51"/>
+    <col min="8961" max="8961" width="4.5546875" style="51" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="51" customWidth="1"/>
+    <col min="8963" max="8963" width="8.88671875" style="51"/>
+    <col min="8964" max="8964" width="51.6640625" style="51" customWidth="1"/>
+    <col min="8965" max="9216" width="8.88671875" style="51"/>
+    <col min="9217" max="9217" width="4.5546875" style="51" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="51" customWidth="1"/>
+    <col min="9219" max="9219" width="8.88671875" style="51"/>
+    <col min="9220" max="9220" width="51.6640625" style="51" customWidth="1"/>
+    <col min="9221" max="9472" width="8.88671875" style="51"/>
+    <col min="9473" max="9473" width="4.5546875" style="51" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="51" customWidth="1"/>
+    <col min="9475" max="9475" width="8.88671875" style="51"/>
+    <col min="9476" max="9476" width="51.6640625" style="51" customWidth="1"/>
+    <col min="9477" max="9728" width="8.88671875" style="51"/>
+    <col min="9729" max="9729" width="4.5546875" style="51" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="51" customWidth="1"/>
+    <col min="9731" max="9731" width="8.88671875" style="51"/>
+    <col min="9732" max="9732" width="51.6640625" style="51" customWidth="1"/>
+    <col min="9733" max="9984" width="8.88671875" style="51"/>
+    <col min="9985" max="9985" width="4.5546875" style="51" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="51" customWidth="1"/>
+    <col min="9987" max="9987" width="8.88671875" style="51"/>
+    <col min="9988" max="9988" width="51.6640625" style="51" customWidth="1"/>
+    <col min="9989" max="10240" width="8.88671875" style="51"/>
+    <col min="10241" max="10241" width="4.5546875" style="51" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="51" customWidth="1"/>
+    <col min="10243" max="10243" width="8.88671875" style="51"/>
+    <col min="10244" max="10244" width="51.6640625" style="51" customWidth="1"/>
+    <col min="10245" max="10496" width="8.88671875" style="51"/>
+    <col min="10497" max="10497" width="4.5546875" style="51" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="51" customWidth="1"/>
+    <col min="10499" max="10499" width="8.88671875" style="51"/>
+    <col min="10500" max="10500" width="51.6640625" style="51" customWidth="1"/>
+    <col min="10501" max="10752" width="8.88671875" style="51"/>
+    <col min="10753" max="10753" width="4.5546875" style="51" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="51" customWidth="1"/>
+    <col min="10755" max="10755" width="8.88671875" style="51"/>
+    <col min="10756" max="10756" width="51.6640625" style="51" customWidth="1"/>
+    <col min="10757" max="11008" width="8.88671875" style="51"/>
+    <col min="11009" max="11009" width="4.5546875" style="51" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="51" customWidth="1"/>
+    <col min="11011" max="11011" width="8.88671875" style="51"/>
+    <col min="11012" max="11012" width="51.6640625" style="51" customWidth="1"/>
+    <col min="11013" max="11264" width="8.88671875" style="51"/>
+    <col min="11265" max="11265" width="4.5546875" style="51" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="51" customWidth="1"/>
+    <col min="11267" max="11267" width="8.88671875" style="51"/>
+    <col min="11268" max="11268" width="51.6640625" style="51" customWidth="1"/>
+    <col min="11269" max="11520" width="8.88671875" style="51"/>
+    <col min="11521" max="11521" width="4.5546875" style="51" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="51" customWidth="1"/>
+    <col min="11523" max="11523" width="8.88671875" style="51"/>
+    <col min="11524" max="11524" width="51.6640625" style="51" customWidth="1"/>
+    <col min="11525" max="11776" width="8.88671875" style="51"/>
+    <col min="11777" max="11777" width="4.5546875" style="51" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="51" customWidth="1"/>
+    <col min="11779" max="11779" width="8.88671875" style="51"/>
+    <col min="11780" max="11780" width="51.6640625" style="51" customWidth="1"/>
+    <col min="11781" max="12032" width="8.88671875" style="51"/>
+    <col min="12033" max="12033" width="4.5546875" style="51" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="51" customWidth="1"/>
+    <col min="12035" max="12035" width="8.88671875" style="51"/>
+    <col min="12036" max="12036" width="51.6640625" style="51" customWidth="1"/>
+    <col min="12037" max="12288" width="8.88671875" style="51"/>
+    <col min="12289" max="12289" width="4.5546875" style="51" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="51" customWidth="1"/>
+    <col min="12291" max="12291" width="8.88671875" style="51"/>
+    <col min="12292" max="12292" width="51.6640625" style="51" customWidth="1"/>
+    <col min="12293" max="12544" width="8.88671875" style="51"/>
+    <col min="12545" max="12545" width="4.5546875" style="51" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="51" customWidth="1"/>
+    <col min="12547" max="12547" width="8.88671875" style="51"/>
+    <col min="12548" max="12548" width="51.6640625" style="51" customWidth="1"/>
+    <col min="12549" max="12800" width="8.88671875" style="51"/>
+    <col min="12801" max="12801" width="4.5546875" style="51" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="51" customWidth="1"/>
+    <col min="12803" max="12803" width="8.88671875" style="51"/>
+    <col min="12804" max="12804" width="51.6640625" style="51" customWidth="1"/>
+    <col min="12805" max="13056" width="8.88671875" style="51"/>
+    <col min="13057" max="13057" width="4.5546875" style="51" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="51" customWidth="1"/>
+    <col min="13059" max="13059" width="8.88671875" style="51"/>
+    <col min="13060" max="13060" width="51.6640625" style="51" customWidth="1"/>
+    <col min="13061" max="13312" width="8.88671875" style="51"/>
+    <col min="13313" max="13313" width="4.5546875" style="51" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="51" customWidth="1"/>
+    <col min="13315" max="13315" width="8.88671875" style="51"/>
+    <col min="13316" max="13316" width="51.6640625" style="51" customWidth="1"/>
+    <col min="13317" max="13568" width="8.88671875" style="51"/>
+    <col min="13569" max="13569" width="4.5546875" style="51" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="51" customWidth="1"/>
+    <col min="13571" max="13571" width="8.88671875" style="51"/>
+    <col min="13572" max="13572" width="51.6640625" style="51" customWidth="1"/>
+    <col min="13573" max="13824" width="8.88671875" style="51"/>
+    <col min="13825" max="13825" width="4.5546875" style="51" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="51" customWidth="1"/>
+    <col min="13827" max="13827" width="8.88671875" style="51"/>
+    <col min="13828" max="13828" width="51.6640625" style="51" customWidth="1"/>
+    <col min="13829" max="14080" width="8.88671875" style="51"/>
+    <col min="14081" max="14081" width="4.5546875" style="51" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="51" customWidth="1"/>
+    <col min="14083" max="14083" width="8.88671875" style="51"/>
+    <col min="14084" max="14084" width="51.6640625" style="51" customWidth="1"/>
+    <col min="14085" max="14336" width="8.88671875" style="51"/>
+    <col min="14337" max="14337" width="4.5546875" style="51" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="51" customWidth="1"/>
+    <col min="14339" max="14339" width="8.88671875" style="51"/>
+    <col min="14340" max="14340" width="51.6640625" style="51" customWidth="1"/>
+    <col min="14341" max="14592" width="8.88671875" style="51"/>
+    <col min="14593" max="14593" width="4.5546875" style="51" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="51" customWidth="1"/>
+    <col min="14595" max="14595" width="8.88671875" style="51"/>
+    <col min="14596" max="14596" width="51.6640625" style="51" customWidth="1"/>
+    <col min="14597" max="14848" width="8.88671875" style="51"/>
+    <col min="14849" max="14849" width="4.5546875" style="51" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="51" customWidth="1"/>
+    <col min="14851" max="14851" width="8.88671875" style="51"/>
+    <col min="14852" max="14852" width="51.6640625" style="51" customWidth="1"/>
+    <col min="14853" max="15104" width="8.88671875" style="51"/>
+    <col min="15105" max="15105" width="4.5546875" style="51" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="51" customWidth="1"/>
+    <col min="15107" max="15107" width="8.88671875" style="51"/>
+    <col min="15108" max="15108" width="51.6640625" style="51" customWidth="1"/>
+    <col min="15109" max="15360" width="8.88671875" style="51"/>
+    <col min="15361" max="15361" width="4.5546875" style="51" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="51" customWidth="1"/>
+    <col min="15363" max="15363" width="8.88671875" style="51"/>
+    <col min="15364" max="15364" width="51.6640625" style="51" customWidth="1"/>
+    <col min="15365" max="15616" width="8.88671875" style="51"/>
+    <col min="15617" max="15617" width="4.5546875" style="51" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="51" customWidth="1"/>
+    <col min="15619" max="15619" width="8.88671875" style="51"/>
+    <col min="15620" max="15620" width="51.6640625" style="51" customWidth="1"/>
+    <col min="15621" max="15872" width="8.88671875" style="51"/>
+    <col min="15873" max="15873" width="4.5546875" style="51" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="51" customWidth="1"/>
+    <col min="15875" max="15875" width="8.88671875" style="51"/>
+    <col min="15876" max="15876" width="51.6640625" style="51" customWidth="1"/>
+    <col min="15877" max="16128" width="8.88671875" style="51"/>
+    <col min="16129" max="16129" width="4.5546875" style="51" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="51" customWidth="1"/>
+    <col min="16131" max="16131" width="8.88671875" style="51"/>
+    <col min="16132" max="16132" width="51.6640625" style="51" customWidth="1"/>
+    <col min="16133" max="16384" width="8.88671875" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" s="49"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" s="49"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="52"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="54"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="52"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="55"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="52"/>
+      <c r="B5" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" s="53"/>
+      <c r="D5" s="54"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="52"/>
+      <c r="B6" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="53"/>
+      <c r="D6" s="54"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="52"/>
+      <c r="B7" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="53"/>
+      <c r="D7" s="54"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="52"/>
+      <c r="B8" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" s="53"/>
+      <c r="D8" s="54"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="52"/>
+      <c r="B9" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="53"/>
+      <c r="D9" s="54"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="52"/>
+      <c r="B10" s="49"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="57"/>
+    </row>
+    <row r="11" spans="1:24" ht="53.4">
+      <c r="A11" s="52"/>
+      <c r="B11" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="53"/>
+      <c r="D11" s="57"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="52"/>
+      <c r="B12" s="52"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="57"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="52"/>
+      <c r="B13" s="52"/>
+      <c r="C13" s="52"/>
+      <c r="D13" s="57"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="B14" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="54"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="55"/>
+      <c r="X15" s="61"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="54"/>
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="54"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="54"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="62"/>
+      <c r="B19" s="62"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AB62" sqref="AB62"/>
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="7" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="7" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="7" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="19"/>
-[...22 lines deleted...]
-      <c r="Y1" s="19"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="23"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
+      <c r="S1" s="23"/>
+      <c r="T1" s="23"/>
+      <c r="U1" s="23"/>
+      <c r="V1" s="23"/>
+      <c r="W1" s="23"/>
+      <c r="X1" s="23"/>
+      <c r="Y1" s="23"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
     </row>
     <row r="3" spans="1:37" s="14" customFormat="1">
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="AK3" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="23"/>
-      <c r="B4" s="17">
+      <c r="A4" s="27"/>
+      <c r="B4" s="21">
         <v>2024</v>
       </c>
-      <c r="C4" s="18"/>
-[...10 lines deleted...]
-      <c r="N4" s="17">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="21">
         <v>2025</v>
       </c>
-      <c r="O4" s="18"/>
-[...10 lines deleted...]
-      <c r="Z4" s="17">
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="22"/>
+      <c r="Z4" s="21">
         <v>2026</v>
       </c>
-      <c r="AA4" s="18"/>
-[...9 lines deleted...]
-      <c r="AK4" s="18"/>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="22"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="24"/>
+      <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -919,77 +1926,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="20" t="s">
+      <c r="A6" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="20"/>
-[...22 lines deleted...]
-      <c r="Y6" s="20"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
+      <c r="R6" s="24"/>
+      <c r="S6" s="24"/>
+      <c r="T6" s="24"/>
+      <c r="U6" s="24"/>
+      <c r="V6" s="24"/>
+      <c r="W6" s="24"/>
+      <c r="X6" s="24"/>
+      <c r="Y6" s="24"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>-528</v>
       </c>
       <c r="C7" s="9">
         <v>-1520</v>
       </c>
       <c r="D7" s="9">
         <v>-242</v>
       </c>
       <c r="E7" s="9">
         <v>-319</v>
       </c>
       <c r="F7" s="9">
         <v>-331</v>
       </c>
       <c r="G7" s="9">
         <v>-456</v>
       </c>
       <c r="H7" s="9">
         <v>-719</v>
@@ -1038,57 +2045,59 @@
       </c>
       <c r="W7" s="10">
         <v>-399</v>
       </c>
       <c r="X7" s="10">
         <v>-547</v>
       </c>
       <c r="Y7" s="10">
         <v>-434</v>
       </c>
       <c r="Z7" s="10">
         <v>-383</v>
       </c>
       <c r="AA7" s="10">
         <v>-145</v>
       </c>
       <c r="AB7" s="10">
         <v>-214</v>
       </c>
       <c r="AC7" s="5">
         <v>-141</v>
       </c>
       <c r="AD7" s="5">
         <v>-156</v>
       </c>
-      <c r="AE7" s="25">
+      <c r="AE7" s="17">
         <v>-282</v>
       </c>
-      <c r="AF7" s="25">
+      <c r="AF7" s="17">
         <v>-372</v>
       </c>
-      <c r="AG7" s="10"/>
+      <c r="AG7" s="17">
+        <v>-581</v>
+      </c>
       <c r="AH7" s="10"/>
       <c r="AI7" s="10"/>
       <c r="AJ7" s="10"/>
       <c r="AK7" s="10"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>24</v>
       </c>
       <c r="C8" s="9">
         <v>-655</v>
       </c>
       <c r="D8" s="9">
         <v>48</v>
       </c>
       <c r="E8" s="9">
         <v>-213</v>
       </c>
       <c r="F8" s="9">
         <v>-88</v>
       </c>
       <c r="G8" s="9">
@@ -1141,57 +2150,59 @@
       </c>
       <c r="W8" s="10">
         <v>94</v>
       </c>
       <c r="X8" s="10">
         <v>97</v>
       </c>
       <c r="Y8" s="10">
         <v>48</v>
       </c>
       <c r="Z8" s="10">
         <v>-29</v>
       </c>
       <c r="AA8" s="10">
         <v>111</v>
       </c>
       <c r="AB8" s="10">
         <v>147</v>
       </c>
       <c r="AC8" s="5">
         <v>-8</v>
       </c>
       <c r="AD8" s="5">
         <v>-36</v>
       </c>
-      <c r="AE8" s="25">
+      <c r="AE8" s="17">
         <v>106</v>
       </c>
-      <c r="AF8" s="25">
+      <c r="AF8" s="17">
         <v>79</v>
       </c>
-      <c r="AG8" s="10"/>
+      <c r="AG8" s="17">
+        <v>88</v>
+      </c>
       <c r="AH8" s="10"/>
       <c r="AI8" s="10"/>
       <c r="AJ8" s="10"/>
       <c r="AK8" s="10"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>-92</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-40</v>
       </c>
       <c r="E9" s="9">
         <v>-134</v>
       </c>
       <c r="F9" s="9">
         <v>-36</v>
       </c>
       <c r="G9" s="9">
@@ -1244,57 +2255,59 @@
       </c>
       <c r="W9" s="10">
         <v>-65</v>
       </c>
       <c r="X9" s="10">
         <v>-92</v>
       </c>
       <c r="Y9" s="10">
         <v>-90</v>
       </c>
       <c r="Z9" s="10">
         <v>-62</v>
       </c>
       <c r="AA9" s="10">
         <v>-91</v>
       </c>
       <c r="AB9" s="10">
         <v>-34</v>
       </c>
       <c r="AC9" s="5">
         <v>19</v>
       </c>
       <c r="AD9" s="5">
         <v>-26</v>
       </c>
-      <c r="AE9" s="25">
+      <c r="AE9" s="17">
         <v>-89</v>
       </c>
-      <c r="AF9" s="25">
+      <c r="AF9" s="17">
         <v>-66</v>
       </c>
-      <c r="AG9" s="10"/>
+      <c r="AG9" s="17">
+        <v>-107</v>
+      </c>
       <c r="AH9" s="10"/>
       <c r="AI9" s="10"/>
       <c r="AJ9" s="10"/>
       <c r="AK9" s="10"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>-39</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-27</v>
       </c>
       <c r="E10" s="9">
         <v>-22</v>
       </c>
       <c r="F10" s="9">
         <v>-12</v>
       </c>
       <c r="G10" s="9">
@@ -1347,57 +2360,59 @@
       </c>
       <c r="W10" s="10">
         <v>-74</v>
       </c>
       <c r="X10" s="10">
         <v>-15</v>
       </c>
       <c r="Y10" s="10">
         <v>-33</v>
       </c>
       <c r="Z10" s="10">
         <v>-36</v>
       </c>
       <c r="AA10" s="10">
         <v>-47</v>
       </c>
       <c r="AB10" s="10">
         <v>-57</v>
       </c>
       <c r="AC10" s="5">
         <v>-15</v>
       </c>
       <c r="AD10" s="5">
         <v>-6</v>
       </c>
-      <c r="AE10" s="25">
+      <c r="AE10" s="17">
         <v>-44</v>
       </c>
-      <c r="AF10" s="25">
+      <c r="AF10" s="17">
         <v>-46</v>
       </c>
-      <c r="AG10" s="10"/>
+      <c r="AG10" s="17">
+        <v>-53</v>
+      </c>
       <c r="AH10" s="10"/>
       <c r="AI10" s="10"/>
       <c r="AJ10" s="10"/>
       <c r="AK10" s="10"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>-33</v>
       </c>
       <c r="C11" s="9">
         <v>-56</v>
       </c>
       <c r="D11" s="9">
         <v>-49</v>
       </c>
       <c r="E11" s="9">
         <v>-38</v>
       </c>
       <c r="F11" s="9">
         <v>3</v>
       </c>
       <c r="G11" s="9">
@@ -1450,57 +2465,59 @@
       </c>
       <c r="W11" s="10">
         <v>-29</v>
       </c>
       <c r="X11" s="10">
         <v>-42</v>
       </c>
       <c r="Y11" s="10">
         <v>-41</v>
       </c>
       <c r="Z11" s="10">
         <v>-22</v>
       </c>
       <c r="AA11" s="10">
         <v>-21</v>
       </c>
       <c r="AB11" s="10">
         <v>-21</v>
       </c>
       <c r="AC11" s="5">
         <v>-34</v>
       </c>
       <c r="AD11" s="5">
         <v>-4</v>
       </c>
-      <c r="AE11" s="25">
+      <c r="AE11" s="17">
         <v>22</v>
       </c>
-      <c r="AF11" s="25">
+      <c r="AF11" s="17">
         <v>-37</v>
       </c>
-      <c r="AG11" s="10"/>
+      <c r="AG11" s="17">
+        <v>-62</v>
+      </c>
       <c r="AH11" s="10"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="10"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>-31</v>
       </c>
       <c r="C12" s="9">
         <v>-47</v>
       </c>
       <c r="D12" s="9">
         <v>-39</v>
       </c>
       <c r="E12" s="9">
         <v>-52</v>
       </c>
       <c r="F12" s="9">
         <v>-18</v>
       </c>
       <c r="G12" s="9">
@@ -1553,57 +2570,59 @@
       </c>
       <c r="W12" s="10">
         <v>-36</v>
       </c>
       <c r="X12" s="10">
         <v>-43</v>
       </c>
       <c r="Y12" s="10">
         <v>-7</v>
       </c>
       <c r="Z12" s="10">
         <v>-65</v>
       </c>
       <c r="AA12" s="10">
         <v>-24</v>
       </c>
       <c r="AB12" s="10">
         <v>-24</v>
       </c>
       <c r="AC12" s="5">
         <v>-27</v>
       </c>
       <c r="AD12" s="5">
         <v>11</v>
       </c>
-      <c r="AE12" s="25">
+      <c r="AE12" s="17">
         <v>-25</v>
       </c>
-      <c r="AF12" s="25">
+      <c r="AF12" s="17">
         <v>-33</v>
       </c>
-      <c r="AG12" s="10"/>
+      <c r="AG12" s="17">
+        <v>-37</v>
+      </c>
       <c r="AH12" s="10"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="10"/>
       <c r="AK12" s="10"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>-36</v>
       </c>
       <c r="C13" s="9">
         <v>-55</v>
       </c>
       <c r="D13" s="9">
         <v>-8</v>
       </c>
       <c r="E13" s="9">
         <v>-27</v>
       </c>
       <c r="F13" s="9">
         <v>-34</v>
       </c>
       <c r="G13" s="9">
@@ -1656,57 +2675,59 @@
       </c>
       <c r="W13" s="10">
         <v>-57</v>
       </c>
       <c r="X13" s="10">
         <v>-57</v>
       </c>
       <c r="Y13" s="10">
         <v>-23</v>
       </c>
       <c r="Z13" s="10">
         <v>-56</v>
       </c>
       <c r="AA13" s="10">
         <v>-10</v>
       </c>
       <c r="AB13" s="10">
         <v>-31</v>
       </c>
       <c r="AC13" s="5">
         <v>-30</v>
       </c>
       <c r="AD13" s="5">
         <v>-19</v>
       </c>
-      <c r="AE13" s="25">
+      <c r="AE13" s="17">
         <v>-13</v>
       </c>
-      <c r="AF13" s="25">
+      <c r="AF13" s="17">
         <v>-58</v>
       </c>
-      <c r="AG13" s="10"/>
+      <c r="AG13" s="17">
+        <v>-43</v>
+      </c>
       <c r="AH13" s="10"/>
       <c r="AI13" s="10"/>
       <c r="AJ13" s="10"/>
       <c r="AK13" s="10"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>-30</v>
       </c>
       <c r="C14" s="9">
         <v>-25</v>
       </c>
       <c r="D14" s="9">
         <v>-7</v>
       </c>
       <c r="E14" s="9">
         <v>313</v>
       </c>
       <c r="F14" s="9">
         <v>50</v>
       </c>
       <c r="G14" s="9">
@@ -1759,57 +2780,59 @@
       </c>
       <c r="W14" s="10">
         <v>28</v>
       </c>
       <c r="X14" s="10">
         <v>-27</v>
       </c>
       <c r="Y14" s="10">
         <v>-28</v>
       </c>
       <c r="Z14" s="10">
         <v>-2</v>
       </c>
       <c r="AA14" s="10">
         <v>25</v>
       </c>
       <c r="AB14" s="10">
         <v>-33</v>
       </c>
       <c r="AC14" s="5">
         <v>21</v>
       </c>
       <c r="AD14" s="5">
         <v>23</v>
       </c>
-      <c r="AE14" s="25">
+      <c r="AE14" s="17">
         <v>21</v>
       </c>
-      <c r="AF14" s="25">
+      <c r="AF14" s="17">
         <v>-7</v>
       </c>
-      <c r="AG14" s="10"/>
+      <c r="AG14" s="17">
+        <v>35</v>
+      </c>
       <c r="AH14" s="10"/>
       <c r="AI14" s="10"/>
       <c r="AJ14" s="10"/>
       <c r="AK14" s="10"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>-32</v>
       </c>
       <c r="C15" s="9">
         <v>-19</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-14</v>
       </c>
       <c r="F15" s="9">
         <v>-25</v>
       </c>
       <c r="G15" s="9">
@@ -1862,57 +2885,59 @@
       </c>
       <c r="W15" s="10">
         <v>-13</v>
       </c>
       <c r="X15" s="10">
         <v>-38</v>
       </c>
       <c r="Y15" s="10">
         <v>-22</v>
       </c>
       <c r="Z15" s="10">
         <v>-16</v>
       </c>
       <c r="AA15" s="10">
         <v>12</v>
       </c>
       <c r="AB15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="5">
         <v>-19</v>
       </c>
       <c r="AD15" s="5">
         <v>-32</v>
       </c>
-      <c r="AE15" s="25">
+      <c r="AE15" s="17">
         <v>-18</v>
       </c>
-      <c r="AF15" s="25">
+      <c r="AF15" s="17">
         <v>-44</v>
       </c>
-      <c r="AG15" s="10"/>
+      <c r="AG15" s="17">
+        <v>-76</v>
+      </c>
       <c r="AH15" s="10"/>
       <c r="AI15" s="10"/>
       <c r="AJ15" s="10"/>
       <c r="AK15" s="10"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>-9</v>
       </c>
       <c r="C16" s="9">
         <v>-88</v>
       </c>
       <c r="D16" s="9">
         <v>-20</v>
       </c>
       <c r="E16" s="9">
         <v>-40</v>
       </c>
       <c r="F16" s="9">
         <v>-9</v>
       </c>
       <c r="G16" s="9">
@@ -1965,57 +2990,59 @@
       </c>
       <c r="W16" s="10">
         <v>-42</v>
       </c>
       <c r="X16" s="10">
         <v>-19</v>
       </c>
       <c r="Y16" s="10">
         <v>-50</v>
       </c>
       <c r="Z16" s="10">
         <v>-15</v>
       </c>
       <c r="AA16" s="10">
         <v>-12</v>
       </c>
       <c r="AB16" s="10">
         <v>4</v>
       </c>
       <c r="AC16" s="5">
         <v>5</v>
       </c>
       <c r="AD16" s="5">
         <v>-31</v>
       </c>
-      <c r="AE16" s="25">
+      <c r="AE16" s="17">
         <v>-10</v>
       </c>
-      <c r="AF16" s="25">
+      <c r="AF16" s="17">
         <v>-11</v>
       </c>
-      <c r="AG16" s="10"/>
+      <c r="AG16" s="17">
+        <v>-32</v>
+      </c>
       <c r="AH16" s="10"/>
       <c r="AI16" s="10"/>
       <c r="AJ16" s="10"/>
       <c r="AK16" s="10"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="9">
         <v>-44</v>
       </c>
       <c r="C17" s="9">
         <v>-69</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>23</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
       <c r="G17" s="9">
@@ -2068,57 +3095,59 @@
       </c>
       <c r="W17" s="10">
         <v>2</v>
       </c>
       <c r="X17" s="10">
         <v>-21</v>
       </c>
       <c r="Y17" s="10">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>56</v>
       </c>
       <c r="AA17" s="10">
         <v>62</v>
       </c>
       <c r="AB17" s="10">
         <v>-21</v>
       </c>
       <c r="AC17" s="5">
         <v>13</v>
       </c>
       <c r="AD17" s="5">
         <v>59</v>
       </c>
-      <c r="AE17" s="25">
+      <c r="AE17" s="17">
         <v>-64</v>
       </c>
-      <c r="AF17" s="25">
+      <c r="AF17" s="17">
         <v>12</v>
       </c>
-      <c r="AG17" s="10"/>
+      <c r="AG17" s="17">
+        <v>7</v>
+      </c>
       <c r="AH17" s="10"/>
       <c r="AI17" s="10"/>
       <c r="AJ17" s="10"/>
       <c r="AK17" s="10"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>-59</v>
       </c>
       <c r="C18" s="9">
         <v>-274</v>
       </c>
       <c r="D18" s="9">
         <v>-59</v>
       </c>
       <c r="E18" s="9">
         <v>-62</v>
       </c>
       <c r="F18" s="9">
         <v>-71</v>
       </c>
       <c r="G18" s="9">
@@ -2171,57 +3200,59 @@
       </c>
       <c r="W18" s="10">
         <v>-69</v>
       </c>
       <c r="X18" s="10">
         <v>-93</v>
       </c>
       <c r="Y18" s="10">
         <v>-74</v>
       </c>
       <c r="Z18" s="10">
         <v>-72</v>
       </c>
       <c r="AA18" s="10">
         <v>-32</v>
       </c>
       <c r="AB18" s="10">
         <v>-33</v>
       </c>
       <c r="AC18" s="5">
         <v>-43</v>
       </c>
       <c r="AD18" s="5">
         <v>-4</v>
       </c>
-      <c r="AE18" s="25">
+      <c r="AE18" s="17">
         <v>-39</v>
       </c>
-      <c r="AF18" s="25">
+      <c r="AF18" s="17">
         <v>-51</v>
       </c>
-      <c r="AG18" s="10"/>
+      <c r="AG18" s="17">
+        <v>-50</v>
+      </c>
       <c r="AH18" s="10"/>
       <c r="AI18" s="10"/>
       <c r="AJ18" s="10"/>
       <c r="AK18" s="10"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="9">
         <v>-32</v>
       </c>
       <c r="C19" s="9">
         <v>-25</v>
       </c>
       <c r="D19" s="9">
         <v>5</v>
       </c>
       <c r="E19" s="9">
         <v>-15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9">
@@ -2274,57 +3305,59 @@
       </c>
       <c r="W19" s="10">
         <v>-37</v>
       </c>
       <c r="X19" s="10">
         <v>-45</v>
       </c>
       <c r="Y19" s="10">
         <v>-18</v>
       </c>
       <c r="Z19" s="10">
         <v>-19</v>
       </c>
       <c r="AA19" s="10">
         <v>-12</v>
       </c>
       <c r="AB19" s="10">
         <v>-33</v>
       </c>
       <c r="AC19" s="5">
         <v>34</v>
       </c>
       <c r="AD19" s="5">
         <v>-21</v>
       </c>
-      <c r="AE19" s="25">
+      <c r="AE19" s="17">
         <v>-40</v>
       </c>
-      <c r="AF19" s="25">
+      <c r="AF19" s="17">
         <v>-33</v>
       </c>
-      <c r="AG19" s="10"/>
+      <c r="AG19" s="17">
+        <v>-45</v>
+      </c>
       <c r="AH19" s="10"/>
       <c r="AI19" s="10"/>
       <c r="AJ19" s="10"/>
       <c r="AK19" s="10"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="9">
         <v>-77</v>
       </c>
       <c r="C20" s="9">
         <v>-67</v>
       </c>
       <c r="D20" s="9">
         <v>-25</v>
       </c>
       <c r="E20" s="9">
         <v>-35</v>
       </c>
       <c r="F20" s="9">
         <v>-33</v>
       </c>
       <c r="G20" s="9">
@@ -2377,57 +3410,59 @@
       </c>
       <c r="W20" s="10">
         <v>-54</v>
       </c>
       <c r="X20" s="10">
         <v>-96</v>
       </c>
       <c r="Y20" s="10">
         <v>-52</v>
       </c>
       <c r="Z20" s="10">
         <v>-19</v>
       </c>
       <c r="AA20" s="10">
         <v>-33</v>
       </c>
       <c r="AB20" s="10">
         <v>-44</v>
       </c>
       <c r="AC20" s="5">
         <v>-29</v>
       </c>
       <c r="AD20" s="5">
         <v>-60</v>
       </c>
-      <c r="AE20" s="25">
+      <c r="AE20" s="17">
         <v>-23</v>
       </c>
-      <c r="AF20" s="25">
+      <c r="AF20" s="17">
         <v>-45</v>
       </c>
-      <c r="AG20" s="10"/>
+      <c r="AG20" s="17">
+        <v>-116</v>
+      </c>
       <c r="AH20" s="10"/>
       <c r="AI20" s="10"/>
       <c r="AJ20" s="10"/>
       <c r="AK20" s="10"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="9">
         <v>-38</v>
       </c>
       <c r="C21" s="9">
         <v>-27</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-3</v>
       </c>
       <c r="F21" s="9">
         <v>-48</v>
       </c>
       <c r="G21" s="9">
@@ -2480,95 +3515,96 @@
       </c>
       <c r="W21" s="10">
         <v>-47</v>
       </c>
       <c r="X21" s="10">
         <v>-56</v>
       </c>
       <c r="Y21" s="10">
         <v>-31</v>
       </c>
       <c r="Z21" s="10">
         <v>-26</v>
       </c>
       <c r="AA21" s="10">
         <v>-73</v>
       </c>
       <c r="AB21" s="10">
         <v>-34</v>
       </c>
       <c r="AC21" s="5">
         <v>-28</v>
       </c>
       <c r="AD21" s="5">
         <v>-10</v>
       </c>
-      <c r="AE21" s="25">
+      <c r="AE21" s="17">
         <v>-66</v>
       </c>
-      <c r="AF21" s="25">
+      <c r="AF21" s="17">
         <v>-32</v>
       </c>
-      <c r="AG21" s="10"/>
+      <c r="AG21" s="17">
+        <v>-90</v>
+      </c>
       <c r="AH21" s="10"/>
       <c r="AI21" s="10"/>
       <c r="AJ21" s="10"/>
       <c r="AK21" s="10"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="22" t="s">
+      <c r="A22" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="22"/>
-[...22 lines deleted...]
-      <c r="Y22" s="22"/>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="26"/>
+      <c r="R22" s="26"/>
+      <c r="S22" s="26"/>
+      <c r="T22" s="26"/>
+      <c r="U22" s="26"/>
+      <c r="V22" s="26"/>
+      <c r="W22" s="26"/>
+      <c r="X22" s="26"/>
+      <c r="Y22" s="26"/>
       <c r="AB22" s="10"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
-      <c r="AE22" s="25"/>
-      <c r="AG22" s="10"/>
+      <c r="AE22" s="17"/>
       <c r="AH22" s="10"/>
       <c r="AI22" s="10"/>
       <c r="AJ22" s="10"/>
       <c r="AK22" s="10"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>-3</v>
       </c>
       <c r="C23" s="9">
         <v>-746</v>
       </c>
       <c r="D23" s="9">
         <v>38</v>
       </c>
       <c r="E23" s="9">
         <v>-244</v>
       </c>
       <c r="F23" s="9">
         <v>-51</v>
       </c>
       <c r="G23" s="9">
@@ -2621,57 +3657,59 @@
       </c>
       <c r="W23" s="10">
         <v>75</v>
       </c>
       <c r="X23" s="10">
         <v>86</v>
       </c>
       <c r="Y23" s="10">
         <v>8</v>
       </c>
       <c r="Z23" s="10">
         <v>-13</v>
       </c>
       <c r="AA23" s="10">
         <v>122</v>
       </c>
       <c r="AB23" s="10">
         <v>142</v>
       </c>
       <c r="AC23" s="5">
         <v>12</v>
       </c>
       <c r="AD23" s="5">
         <v>-64</v>
       </c>
-      <c r="AE23" s="25">
+      <c r="AE23" s="17">
         <v>115</v>
       </c>
-      <c r="AF23" s="25">
+      <c r="AF23" s="17">
         <v>66</v>
       </c>
-      <c r="AG23" s="10"/>
+      <c r="AG23" s="17">
+        <v>80</v>
+      </c>
       <c r="AH23" s="10"/>
       <c r="AI23" s="10"/>
       <c r="AJ23" s="10"/>
       <c r="AK23" s="10"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="9">
         <v>24</v>
       </c>
       <c r="C24" s="9">
         <v>-655</v>
       </c>
       <c r="D24" s="9">
         <v>48</v>
       </c>
       <c r="E24" s="9">
         <v>-213</v>
       </c>
       <c r="F24" s="9">
         <v>-88</v>
       </c>
       <c r="G24" s="9">
@@ -2724,57 +3762,59 @@
       </c>
       <c r="W24" s="10">
         <v>94</v>
       </c>
       <c r="X24" s="10">
         <v>97</v>
       </c>
       <c r="Y24" s="10">
         <v>48</v>
       </c>
       <c r="Z24" s="10">
         <v>-29</v>
       </c>
       <c r="AA24" s="10">
         <v>111</v>
       </c>
       <c r="AB24" s="10">
         <v>147</v>
       </c>
       <c r="AC24" s="5">
         <v>-8</v>
       </c>
       <c r="AD24" s="5">
         <v>-36</v>
       </c>
-      <c r="AE24" s="25">
+      <c r="AE24" s="17">
         <v>106</v>
       </c>
-      <c r="AF24" s="25">
+      <c r="AF24" s="17">
         <v>79</v>
       </c>
-      <c r="AG24" s="10"/>
+      <c r="AG24" s="29">
+        <v>88</v>
+      </c>
       <c r="AH24" s="10"/>
       <c r="AI24" s="10"/>
       <c r="AJ24" s="10"/>
       <c r="AK24" s="10"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
@@ -2825,57 +3865,59 @@
       </c>
       <c r="W25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE25" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AG25" s="10"/>
+      <c r="AE25" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="AH25" s="10"/>
       <c r="AI25" s="10"/>
       <c r="AJ25" s="10"/>
       <c r="AK25" s="10"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
@@ -2926,57 +3968,59 @@
       </c>
       <c r="W26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE26" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AG26" s="10"/>
+      <c r="AE26" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="AH26" s="10"/>
       <c r="AI26" s="10"/>
       <c r="AJ26" s="10"/>
       <c r="AK26" s="10"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>-3</v>
       </c>
       <c r="C27" s="9">
         <v>-22</v>
       </c>
       <c r="D27" s="9">
         <v>-1</v>
       </c>
       <c r="E27" s="9">
         <v>-9</v>
       </c>
       <c r="F27" s="9">
         <v>34</v>
       </c>
       <c r="G27" s="9">
@@ -3029,57 +4073,59 @@
       </c>
       <c r="W27" s="10">
         <v>-1</v>
       </c>
       <c r="X27" s="10">
         <v>-17</v>
       </c>
       <c r="Y27" s="10">
         <v>4</v>
       </c>
       <c r="Z27" s="10">
         <v>1</v>
       </c>
       <c r="AA27" s="10">
         <v>7</v>
       </c>
       <c r="AB27" s="10">
         <v>-10</v>
       </c>
       <c r="AC27" s="5">
         <v>-6</v>
       </c>
       <c r="AD27" s="5">
         <v>-3</v>
       </c>
-      <c r="AE27" s="25">
+      <c r="AE27" s="17">
         <v>42</v>
       </c>
-      <c r="AF27" s="25">
+      <c r="AF27" s="17">
         <v>11</v>
       </c>
-      <c r="AG27" s="10"/>
+      <c r="AG27" s="31">
+        <v>3</v>
+      </c>
       <c r="AH27" s="10"/>
       <c r="AI27" s="10"/>
       <c r="AJ27" s="10"/>
       <c r="AK27" s="10"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
@@ -3132,57 +4178,59 @@
       </c>
       <c r="W28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE28" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AG28" s="10"/>
+      <c r="AE28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="AH28" s="10"/>
       <c r="AI28" s="10"/>
       <c r="AJ28" s="10"/>
       <c r="AK28" s="10"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
@@ -3235,57 +4283,59 @@
       </c>
       <c r="W29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE29" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AG29" s="10"/>
+      <c r="AE29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="AH29" s="10"/>
       <c r="AI29" s="10"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9"/>
@@ -3336,57 +4386,59 @@
       </c>
       <c r="W30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE30" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AG30" s="10"/>
+      <c r="AE30" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="9">
         <v>-27</v>
       </c>
       <c r="C31" s="9">
         <v>-18</v>
       </c>
       <c r="D31" s="9">
         <v>-5</v>
       </c>
       <c r="E31" s="9">
         <v>2</v>
       </c>
       <c r="F31" s="9">
         <v>-7</v>
       </c>
       <c r="G31" s="9">
@@ -3440,57 +4492,59 @@
       <c r="W31" s="10">
         <v>-3</v>
       </c>
       <c r="X31" s="10">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="10">
         <v>3</v>
       </c>
       <c r="Z31" s="10">
         <v>-6</v>
       </c>
       <c r="AA31" s="10">
         <v>-21</v>
       </c>
       <c r="AB31" s="10">
         <v>2</v>
       </c>
       <c r="AC31" s="5">
         <v>-13</v>
       </c>
       <c r="AD31" s="5">
         <v>-15</v>
       </c>
-      <c r="AE31" s="25">
+      <c r="AE31" s="17">
         <v>-3</v>
       </c>
-      <c r="AF31" s="25">
+      <c r="AF31" s="17">
         <v>-23</v>
       </c>
-      <c r="AG31" s="10"/>
+      <c r="AG31" s="17">
+        <v>-18</v>
+      </c>
       <c r="AH31" s="10"/>
       <c r="AI31" s="10"/>
       <c r="AJ31" s="10"/>
       <c r="AK31" s="10"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="9">
         <v>1</v>
       </c>
       <c r="C32" s="9">
         <v>-14</v>
       </c>
       <c r="D32" s="9">
         <v>4</v>
       </c>
       <c r="E32" s="9">
         <v>-18</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
@@ -3543,57 +4597,59 @@
       </c>
       <c r="W32" s="10">
         <v>-24</v>
       </c>
       <c r="X32" s="10">
         <v>1</v>
       </c>
       <c r="Y32" s="10">
         <v>-17</v>
       </c>
       <c r="Z32" s="10">
         <v>16</v>
       </c>
       <c r="AA32" s="10">
         <v>13</v>
       </c>
       <c r="AB32" s="10">
         <v>10</v>
       </c>
       <c r="AC32" s="5">
         <v>19</v>
       </c>
       <c r="AD32" s="5">
         <v>-8</v>
       </c>
-      <c r="AE32" s="25">
+      <c r="AE32" s="17">
         <v>-12</v>
       </c>
-      <c r="AF32" s="25">
+      <c r="AF32" s="17">
         <v>-9</v>
       </c>
-      <c r="AG32" s="10"/>
+      <c r="AG32" s="17">
+        <v>12</v>
+      </c>
       <c r="AH32" s="10"/>
       <c r="AI32" s="10"/>
       <c r="AJ32" s="10"/>
       <c r="AK32" s="10"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
@@ -3642,57 +4698,59 @@
       <c r="V33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="10"/>
       <c r="AC33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE33" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AG33" s="10"/>
+      <c r="AE33" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="AH33" s="10"/>
       <c r="AI33" s="10"/>
       <c r="AJ33" s="10"/>
       <c r="AK33" s="10"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="9">
         <v>2</v>
       </c>
       <c r="C34" s="9">
         <v>-37</v>
       </c>
       <c r="D34" s="9">
         <v>-8</v>
       </c>
       <c r="E34" s="9">
         <v>-6</v>
       </c>
       <c r="F34" s="9">
         <v>-7</v>
       </c>
       <c r="G34" s="9">
@@ -3745,57 +4803,59 @@
       </c>
       <c r="W34" s="10">
         <v>9</v>
       </c>
       <c r="X34" s="10">
         <v>10</v>
       </c>
       <c r="Y34" s="10">
         <v>-30</v>
       </c>
       <c r="Z34" s="10">
         <v>5</v>
       </c>
       <c r="AA34" s="10">
         <v>12</v>
       </c>
       <c r="AB34" s="10">
         <v>-7</v>
       </c>
       <c r="AC34" s="5">
         <v>20</v>
       </c>
       <c r="AD34" s="5">
         <v>-2</v>
       </c>
-      <c r="AE34" s="25">
+      <c r="AE34" s="17">
         <v>-18</v>
       </c>
-      <c r="AF34" s="25">
+      <c r="AF34" s="17">
         <v>8</v>
       </c>
-      <c r="AG34" s="10"/>
+      <c r="AG34" s="17">
+        <v>-5</v>
+      </c>
       <c r="AH34" s="10"/>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
@@ -3848,57 +4908,59 @@
       </c>
       <c r="W35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE35" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AG35" s="10"/>
+      <c r="AE35" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="AH35" s="10"/>
       <c r="AI35" s="10"/>
       <c r="AJ35" s="10"/>
       <c r="AK35" s="10"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
@@ -3951,57 +5013,59 @@
       </c>
       <c r="W36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE36" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AG36" s="10"/>
+      <c r="AE36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="AH36" s="10"/>
       <c r="AI36" s="10"/>
       <c r="AJ36" s="10"/>
       <c r="AK36" s="10"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
@@ -4054,96 +5118,98 @@
       </c>
       <c r="W37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE37" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AG37" s="10"/>
+      <c r="AE37" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="AH37" s="10"/>
       <c r="AI37" s="10"/>
       <c r="AJ37" s="10"/>
       <c r="AK37" s="10"/>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="21" t="s">
+      <c r="A38" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="21"/>
-[...22 lines deleted...]
-      <c r="Y38" s="21"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="25"/>
+      <c r="N38" s="25"/>
+      <c r="O38" s="25"/>
+      <c r="P38" s="25"/>
+      <c r="Q38" s="25"/>
+      <c r="R38" s="25"/>
+      <c r="S38" s="25"/>
+      <c r="T38" s="25"/>
+      <c r="U38" s="25"/>
+      <c r="V38" s="25"/>
+      <c r="W38" s="25"/>
+      <c r="X38" s="25"/>
+      <c r="Y38" s="25"/>
       <c r="AB38" s="10"/>
       <c r="AC38" s="5"/>
       <c r="AD38" s="5"/>
-      <c r="AE38" s="25"/>
-[...1 lines deleted...]
-      <c r="AG38" s="10"/>
+      <c r="AE38" s="17"/>
+      <c r="AF38" s="19"/>
+      <c r="AG38" s="32"/>
       <c r="AH38" s="10"/>
       <c r="AI38" s="10"/>
       <c r="AJ38" s="10"/>
       <c r="AK38" s="10"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="9">
         <v>-525</v>
       </c>
       <c r="C39" s="9">
         <v>-774</v>
       </c>
       <c r="D39" s="9">
         <v>-280</v>
       </c>
       <c r="E39" s="9">
         <v>-75</v>
       </c>
       <c r="F39" s="9">
         <v>-280</v>
       </c>
       <c r="G39" s="9">
@@ -4196,57 +5262,59 @@
       </c>
       <c r="W39" s="10">
         <v>-474</v>
       </c>
       <c r="X39" s="10">
         <v>-633</v>
       </c>
       <c r="Y39" s="10">
         <v>-442</v>
       </c>
       <c r="Z39" s="10">
         <v>-370</v>
       </c>
       <c r="AA39" s="10">
         <v>-267</v>
       </c>
       <c r="AB39" s="10">
         <v>-356</v>
       </c>
       <c r="AC39" s="5">
         <v>-153</v>
       </c>
       <c r="AD39" s="5">
         <v>-92</v>
       </c>
-      <c r="AE39" s="25">
+      <c r="AE39" s="17">
         <v>-397</v>
       </c>
-      <c r="AF39" s="25">
+      <c r="AF39" s="17">
         <v>-438</v>
       </c>
-      <c r="AG39" s="10"/>
+      <c r="AG39" s="17">
+        <v>-661</v>
+      </c>
       <c r="AH39" s="10"/>
       <c r="AI39" s="10"/>
       <c r="AJ39" s="10"/>
       <c r="AK39" s="10"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
@@ -4297,57 +5365,59 @@
       </c>
       <c r="W40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AE40" s="25" t="s">
+      <c r="AE40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AG40" s="10"/>
+      <c r="AG40" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="AH40" s="10"/>
       <c r="AI40" s="10"/>
       <c r="AJ40" s="10"/>
       <c r="AK40" s="10"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="9">
         <v>-92</v>
       </c>
       <c r="C41" s="9">
         <v>-84</v>
       </c>
       <c r="D41" s="9">
         <v>-40</v>
       </c>
       <c r="E41" s="9">
         <v>-134</v>
       </c>
       <c r="F41" s="9">
         <v>-36</v>
       </c>
       <c r="G41" s="9">
@@ -4400,57 +5470,59 @@
       </c>
       <c r="W41" s="10">
         <v>-65</v>
       </c>
       <c r="X41" s="10">
         <v>-92</v>
       </c>
       <c r="Y41" s="10">
         <v>-90</v>
       </c>
       <c r="Z41" s="10">
         <v>-62</v>
       </c>
       <c r="AA41" s="10">
         <v>-91</v>
       </c>
       <c r="AB41" s="10">
         <v>-34</v>
       </c>
       <c r="AC41" s="5">
         <v>19</v>
       </c>
       <c r="AD41" s="5">
         <v>-26</v>
       </c>
-      <c r="AE41" s="25">
+      <c r="AE41" s="17">
         <v>-89</v>
       </c>
-      <c r="AF41" s="25">
+      <c r="AF41" s="17">
         <v>-66</v>
       </c>
-      <c r="AG41" s="10"/>
+      <c r="AG41" s="17">
+        <v>-107</v>
+      </c>
       <c r="AH41" s="10"/>
       <c r="AI41" s="10"/>
       <c r="AJ41" s="10"/>
       <c r="AK41" s="10"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="9">
         <v>-39</v>
       </c>
       <c r="C42" s="9">
         <v>-29</v>
       </c>
       <c r="D42" s="9">
         <v>-27</v>
       </c>
       <c r="E42" s="9">
         <v>-22</v>
       </c>
       <c r="F42" s="9">
         <v>-12</v>
       </c>
       <c r="G42" s="9">
@@ -4503,57 +5575,59 @@
       </c>
       <c r="W42" s="10">
         <v>-74</v>
       </c>
       <c r="X42" s="10">
         <v>-15</v>
       </c>
       <c r="Y42" s="10">
         <v>-33</v>
       </c>
       <c r="Z42" s="10">
         <v>-36</v>
       </c>
       <c r="AA42" s="10">
         <v>-47</v>
       </c>
       <c r="AB42" s="10">
         <v>-57</v>
       </c>
       <c r="AC42" s="5">
         <v>-15</v>
       </c>
       <c r="AD42" s="5">
         <v>-6</v>
       </c>
-      <c r="AE42" s="25">
+      <c r="AE42" s="17">
         <v>-44</v>
       </c>
-      <c r="AF42" s="25">
+      <c r="AF42" s="17">
         <v>-46</v>
       </c>
-      <c r="AG42" s="10"/>
+      <c r="AG42" s="17">
+        <v>-53</v>
+      </c>
       <c r="AH42" s="10"/>
       <c r="AI42" s="10"/>
       <c r="AJ42" s="10"/>
       <c r="AK42" s="10"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="9">
         <v>-30</v>
       </c>
       <c r="C43" s="9">
         <v>-34</v>
       </c>
       <c r="D43" s="9">
         <v>-48</v>
       </c>
       <c r="E43" s="9">
         <v>-29</v>
       </c>
       <c r="F43" s="9">
         <v>-31</v>
       </c>
       <c r="G43" s="9">
@@ -4606,57 +5680,59 @@
       </c>
       <c r="W43" s="10">
         <v>-28</v>
       </c>
       <c r="X43" s="10">
         <v>-25</v>
       </c>
       <c r="Y43" s="10">
         <v>-45</v>
       </c>
       <c r="Z43" s="10">
         <v>-23</v>
       </c>
       <c r="AA43" s="10">
         <v>-28</v>
       </c>
       <c r="AB43" s="10">
         <v>-11</v>
       </c>
       <c r="AC43" s="5">
         <v>-28</v>
       </c>
       <c r="AD43" s="5">
         <v>-1</v>
       </c>
-      <c r="AE43" s="25">
+      <c r="AE43" s="17">
         <v>-20</v>
       </c>
-      <c r="AF43" s="25">
+      <c r="AF43" s="17">
         <v>-48</v>
       </c>
-      <c r="AG43" s="10"/>
+      <c r="AG43" s="17">
+        <v>-65</v>
+      </c>
       <c r="AH43" s="10"/>
       <c r="AI43" s="10"/>
       <c r="AJ43" s="10"/>
       <c r="AK43" s="10"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="9">
         <v>-31</v>
       </c>
       <c r="C44" s="9">
         <v>-47</v>
       </c>
       <c r="D44" s="9">
         <v>-39</v>
       </c>
       <c r="E44" s="9">
         <v>-52</v>
       </c>
       <c r="F44" s="9">
         <v>-18</v>
       </c>
       <c r="G44" s="9">
@@ -4709,57 +5785,59 @@
       </c>
       <c r="W44" s="10">
         <v>-36</v>
       </c>
       <c r="X44" s="10">
         <v>-43</v>
       </c>
       <c r="Y44" s="10">
         <v>-7</v>
       </c>
       <c r="Z44" s="10">
         <v>-65</v>
       </c>
       <c r="AA44" s="10">
         <v>-24</v>
       </c>
       <c r="AB44" s="10">
         <v>-24</v>
       </c>
       <c r="AC44" s="5">
         <v>-27</v>
       </c>
       <c r="AD44" s="5">
         <v>11</v>
       </c>
-      <c r="AE44" s="25">
+      <c r="AE44" s="17">
         <v>-25</v>
       </c>
-      <c r="AF44" s="25">
+      <c r="AF44" s="17">
         <v>-33</v>
       </c>
-      <c r="AG44" s="10"/>
+      <c r="AG44" s="17">
+        <v>-37</v>
+      </c>
       <c r="AH44" s="10"/>
       <c r="AI44" s="10"/>
       <c r="AJ44" s="10"/>
       <c r="AK44" s="10"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="9">
         <v>-36</v>
       </c>
       <c r="C45" s="9">
         <v>-55</v>
       </c>
       <c r="D45" s="9">
         <v>-8</v>
       </c>
       <c r="E45" s="9">
         <v>-27</v>
       </c>
       <c r="F45" s="9">
         <v>-34</v>
       </c>
       <c r="G45" s="9">
@@ -4812,57 +5890,59 @@
       </c>
       <c r="W45" s="10">
         <v>-57</v>
       </c>
       <c r="X45" s="10">
         <v>-57</v>
       </c>
       <c r="Y45" s="10">
         <v>-23</v>
       </c>
       <c r="Z45" s="10">
         <v>-56</v>
       </c>
       <c r="AA45" s="10">
         <v>-10</v>
       </c>
       <c r="AB45" s="10">
         <v>-31</v>
       </c>
       <c r="AC45" s="5">
         <v>-30</v>
       </c>
       <c r="AD45" s="5">
         <v>-19</v>
       </c>
-      <c r="AE45" s="25">
+      <c r="AE45" s="17">
         <v>-13</v>
       </c>
-      <c r="AF45" s="25">
+      <c r="AF45" s="17">
         <v>-58</v>
       </c>
-      <c r="AG45" s="10"/>
+      <c r="AG45" s="17">
+        <v>-43</v>
+      </c>
       <c r="AH45" s="10"/>
       <c r="AI45" s="10"/>
       <c r="AJ45" s="10"/>
       <c r="AK45" s="10"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="9">
         <v>-30</v>
       </c>
       <c r="C46" s="9">
         <v>-25</v>
       </c>
       <c r="D46" s="9">
         <v>-7</v>
       </c>
       <c r="E46" s="9">
         <v>313</v>
       </c>
       <c r="F46" s="9">
         <v>50</v>
       </c>
       <c r="G46" s="9">
@@ -4915,57 +5995,59 @@
       </c>
       <c r="W46" s="10">
         <v>28</v>
       </c>
       <c r="X46" s="10">
         <v>-27</v>
       </c>
       <c r="Y46" s="10">
         <v>-28</v>
       </c>
       <c r="Z46" s="10">
         <v>-2</v>
       </c>
       <c r="AA46" s="10">
         <v>25</v>
       </c>
       <c r="AB46" s="10">
         <v>-33</v>
       </c>
       <c r="AC46" s="5">
         <v>21</v>
       </c>
       <c r="AD46" s="5">
         <v>23</v>
       </c>
-      <c r="AE46" s="25">
+      <c r="AE46" s="17">
         <v>21</v>
       </c>
-      <c r="AF46" s="25">
+      <c r="AF46" s="17">
         <v>-7</v>
       </c>
-      <c r="AG46" s="10"/>
+      <c r="AG46" s="17">
+        <v>35</v>
+      </c>
       <c r="AH46" s="10"/>
       <c r="AI46" s="10"/>
       <c r="AJ46" s="10"/>
       <c r="AK46" s="10"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="9">
         <v>-5</v>
       </c>
       <c r="C47" s="9">
         <v>-1</v>
       </c>
       <c r="D47" s="9">
         <v>0</v>
       </c>
       <c r="E47" s="9">
         <v>-16</v>
       </c>
       <c r="F47" s="9">
         <v>-18</v>
       </c>
       <c r="G47" s="9">
@@ -5018,57 +6100,59 @@
       </c>
       <c r="W47" s="10">
         <v>-10</v>
       </c>
       <c r="X47" s="10">
         <v>-33</v>
       </c>
       <c r="Y47" s="10">
         <v>-25</v>
       </c>
       <c r="Z47" s="10">
         <v>-10</v>
       </c>
       <c r="AA47" s="10">
         <v>33</v>
       </c>
       <c r="AB47" s="10">
         <v>-2</v>
       </c>
       <c r="AC47" s="5">
         <v>-6</v>
       </c>
       <c r="AD47" s="5">
         <v>-17</v>
       </c>
-      <c r="AE47" s="25">
+      <c r="AE47" s="17">
         <v>-15</v>
       </c>
-      <c r="AF47" s="25">
+      <c r="AF47" s="17">
         <v>-21</v>
       </c>
-      <c r="AG47" s="10"/>
+      <c r="AG47" s="17">
+        <v>-58</v>
+      </c>
       <c r="AH47" s="10"/>
       <c r="AI47" s="10"/>
       <c r="AJ47" s="10"/>
       <c r="AK47" s="10"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="9">
         <v>-10</v>
       </c>
       <c r="C48" s="9">
         <v>-74</v>
       </c>
       <c r="D48" s="9">
         <v>-24</v>
       </c>
       <c r="E48" s="9">
         <v>-22</v>
       </c>
       <c r="F48" s="9">
         <v>-26</v>
       </c>
       <c r="G48" s="9">
@@ -5121,57 +6205,59 @@
       </c>
       <c r="W48" s="10">
         <v>-18</v>
       </c>
       <c r="X48" s="10">
         <v>-20</v>
       </c>
       <c r="Y48" s="10">
         <v>-33</v>
       </c>
       <c r="Z48" s="10">
         <v>-31</v>
       </c>
       <c r="AA48" s="10">
         <v>-25</v>
       </c>
       <c r="AB48" s="10">
         <v>-6</v>
       </c>
       <c r="AC48" s="5">
         <v>-14</v>
       </c>
       <c r="AD48" s="5">
         <v>-23</v>
       </c>
-      <c r="AE48" s="25">
+      <c r="AE48" s="17">
         <v>2</v>
       </c>
-      <c r="AF48" s="25">
+      <c r="AF48" s="17">
         <v>-2</v>
       </c>
-      <c r="AG48" s="10"/>
+      <c r="AG48" s="17">
+        <v>-44</v>
+      </c>
       <c r="AH48" s="10"/>
       <c r="AI48" s="10"/>
       <c r="AJ48" s="10"/>
       <c r="AK48" s="10"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="9">
         <v>-44</v>
       </c>
       <c r="C49" s="9">
         <v>-69</v>
       </c>
       <c r="D49" s="9">
         <v>-6</v>
       </c>
       <c r="E49" s="9">
         <v>23</v>
       </c>
       <c r="F49" s="9">
         <v>-10</v>
       </c>
       <c r="G49" s="9" t="s">
@@ -5224,57 +6310,59 @@
       </c>
       <c r="W49" s="10">
         <v>2</v>
       </c>
       <c r="X49" s="10">
         <v>-21</v>
       </c>
       <c r="Y49" s="10">
         <v>-13</v>
       </c>
       <c r="Z49" s="10">
         <v>56</v>
       </c>
       <c r="AA49" s="10">
         <v>62</v>
       </c>
       <c r="AB49" s="10">
         <v>-21</v>
       </c>
       <c r="AC49" s="5">
         <v>13</v>
       </c>
       <c r="AD49" s="5">
         <v>59</v>
       </c>
-      <c r="AE49" s="25">
+      <c r="AE49" s="17">
         <v>-64</v>
       </c>
-      <c r="AF49" s="25">
+      <c r="AF49" s="17">
         <v>12</v>
       </c>
-      <c r="AG49" s="10"/>
+      <c r="AG49" s="17">
+        <v>7</v>
+      </c>
       <c r="AH49" s="10"/>
       <c r="AI49" s="10"/>
       <c r="AJ49" s="10"/>
       <c r="AK49" s="10"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="9">
         <v>-61</v>
       </c>
       <c r="C50" s="9">
         <v>-237</v>
       </c>
       <c r="D50" s="9">
         <v>-51</v>
       </c>
       <c r="E50" s="9">
         <v>-56</v>
       </c>
       <c r="F50" s="9">
         <v>-64</v>
       </c>
       <c r="G50" s="9">
@@ -5327,57 +6415,59 @@
       </c>
       <c r="W50" s="10">
         <v>-78</v>
       </c>
       <c r="X50" s="10">
         <v>-103</v>
       </c>
       <c r="Y50" s="10">
         <v>-44</v>
       </c>
       <c r="Z50" s="10">
         <v>-77</v>
       </c>
       <c r="AA50" s="10">
         <v>-44</v>
       </c>
       <c r="AB50" s="10">
         <v>-26</v>
       </c>
       <c r="AC50" s="5">
         <v>-63</v>
       </c>
       <c r="AD50" s="5">
         <v>-2</v>
       </c>
-      <c r="AE50" s="25">
+      <c r="AE50" s="17">
         <v>-21</v>
       </c>
-      <c r="AF50" s="25">
+      <c r="AF50" s="17">
         <v>-59</v>
       </c>
-      <c r="AG50" s="10"/>
+      <c r="AG50" s="17">
+        <v>-45</v>
+      </c>
       <c r="AH50" s="10"/>
       <c r="AI50" s="10"/>
       <c r="AJ50" s="10"/>
       <c r="AK50" s="10"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="9">
         <v>-32</v>
       </c>
       <c r="C51" s="9">
         <v>-25</v>
       </c>
       <c r="D51" s="9">
         <v>5</v>
       </c>
       <c r="E51" s="9">
         <v>-15</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9">
@@ -5430,57 +6520,59 @@
       </c>
       <c r="W51" s="10">
         <v>-37</v>
       </c>
       <c r="X51" s="10">
         <v>-45</v>
       </c>
       <c r="Y51" s="10">
         <v>-18</v>
       </c>
       <c r="Z51" s="10">
         <v>-19</v>
       </c>
       <c r="AA51" s="10">
         <v>-12</v>
       </c>
       <c r="AB51" s="10">
         <v>-33</v>
       </c>
       <c r="AC51" s="5">
         <v>34</v>
       </c>
       <c r="AD51" s="5">
         <v>-21</v>
       </c>
-      <c r="AE51" s="25">
+      <c r="AE51" s="17">
         <v>-40</v>
       </c>
-      <c r="AF51" s="25">
+      <c r="AF51" s="17">
         <v>-33</v>
       </c>
-      <c r="AG51" s="10"/>
+      <c r="AG51" s="17">
+        <v>-45</v>
+      </c>
       <c r="AH51" s="10"/>
       <c r="AI51" s="10"/>
       <c r="AJ51" s="10"/>
       <c r="AK51" s="10"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="9">
         <v>-77</v>
       </c>
       <c r="C52" s="9">
         <v>-67</v>
       </c>
       <c r="D52" s="9">
         <v>-25</v>
       </c>
       <c r="E52" s="9">
         <v>-35</v>
       </c>
       <c r="F52" s="9">
         <v>-33</v>
       </c>
       <c r="G52" s="9">
@@ -5533,57 +6625,59 @@
       </c>
       <c r="W52" s="10">
         <v>-54</v>
       </c>
       <c r="X52" s="10">
         <v>-96</v>
       </c>
       <c r="Y52" s="10">
         <v>-52</v>
       </c>
       <c r="Z52" s="10">
         <v>-19</v>
       </c>
       <c r="AA52" s="10">
         <v>-33</v>
       </c>
       <c r="AB52" s="10">
         <v>-44</v>
       </c>
       <c r="AC52" s="5">
         <v>-29</v>
       </c>
       <c r="AD52" s="5">
         <v>-60</v>
       </c>
-      <c r="AE52" s="25">
+      <c r="AE52" s="17">
         <v>-23</v>
       </c>
-      <c r="AF52" s="25">
+      <c r="AF52" s="17">
         <v>-45</v>
       </c>
-      <c r="AG52" s="10"/>
+      <c r="AG52" s="17">
+        <v>-116</v>
+      </c>
       <c r="AH52" s="10"/>
       <c r="AI52" s="10"/>
       <c r="AJ52" s="10"/>
       <c r="AK52" s="10"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4">
         <v>-38</v>
       </c>
       <c r="C53" s="4">
         <v>-27</v>
       </c>
       <c r="D53" s="4">
         <v>-10</v>
       </c>
       <c r="E53" s="4">
         <v>-3</v>
       </c>
       <c r="F53" s="4">
         <v>-48</v>
       </c>
       <c r="G53" s="4">
@@ -5636,90 +6730,94 @@
       </c>
       <c r="W53" s="11">
         <v>-47</v>
       </c>
       <c r="X53" s="11">
         <v>-56</v>
       </c>
       <c r="Y53" s="11">
         <v>-31</v>
       </c>
       <c r="Z53" s="11">
         <v>-26</v>
       </c>
       <c r="AA53" s="11">
         <v>-73</v>
       </c>
       <c r="AB53" s="11">
         <v>-34</v>
       </c>
       <c r="AC53" s="16">
         <v>-28</v>
       </c>
       <c r="AD53" s="16">
         <v>-10</v>
       </c>
-      <c r="AE53" s="28">
+      <c r="AE53" s="20">
         <v>-66</v>
       </c>
-      <c r="AF53" s="28">
+      <c r="AF53" s="20">
         <v>-32</v>
       </c>
-      <c r="AG53" s="11"/>
+      <c r="AG53" s="20">
+        <v>-90</v>
+      </c>
       <c r="AH53" s="11"/>
       <c r="AI53" s="11"/>
       <c r="AJ53" s="11"/>
       <c r="AK53" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>