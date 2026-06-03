--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="75" yWindow="75" windowWidth="26115" windowHeight="12495"/>
+    <workbookView xWindow="72" yWindow="72" windowWidth="23256" windowHeight="12492"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Все население'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="33">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -126,51 +126,51 @@
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -198,50 +198,55 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -301,51 +306,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -367,50 +372,53 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -678,129 +686,130 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AC14" sqref="AC14"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="AB15" sqref="AB15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="10" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="6.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="10" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="10" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="4.85546875" style="10" bestFit="1" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="10"/>
+    <col min="7" max="8" width="4.88671875" style="10" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="10" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="10" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="10" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="10" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="10" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="10" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="10" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="10" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="10" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="10" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="8.5546875" style="10" customWidth="1"/>
+    <col min="27" max="27" width="8.44140625" style="10" customWidth="1"/>
+    <col min="28" max="28" width="7.5546875" style="10" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="3" customFormat="1" ht="15">
+    <row r="1" spans="1:37" s="3" customFormat="1" ht="14.4">
       <c r="A1" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
       <c r="Q1" s="22"/>
       <c r="R1" s="22"/>
       <c r="S1" s="22"/>
       <c r="T1" s="22"/>
       <c r="U1" s="22"/>
       <c r="V1" s="22"/>
       <c r="W1" s="22"/>
       <c r="X1" s="22"/>
       <c r="Y1" s="22"/>
     </row>
-    <row r="2" spans="1:37" s="3" customFormat="1" ht="15">
+    <row r="2" spans="1:37" s="3" customFormat="1" ht="14.4">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
     </row>
-    <row r="3" spans="1:37" s="5" customFormat="1" ht="15">
+    <row r="3" spans="1:37" s="5" customFormat="1" ht="14.4">
       <c r="A3" s="4"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="26"/>
       <c r="B4" s="20">
         <v>2024</v>
       </c>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
@@ -1036,50 +1045,53 @@
       </c>
       <c r="T7" s="11">
         <v>-720</v>
       </c>
       <c r="U7" s="11">
         <v>-600</v>
       </c>
       <c r="V7" s="11">
         <v>-560</v>
       </c>
       <c r="W7" s="11">
         <v>-399</v>
       </c>
       <c r="X7" s="11">
         <v>-547</v>
       </c>
       <c r="Y7" s="11">
         <v>-434</v>
       </c>
       <c r="Z7" s="11">
         <v>-383</v>
       </c>
       <c r="AA7" s="11">
         <v>-145</v>
       </c>
+      <c r="AB7" s="17">
+        <v>-214</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="8">
         <v>24</v>
       </c>
       <c r="C8" s="8">
         <v>-655</v>
       </c>
       <c r="D8" s="8">
         <v>48</v>
       </c>
       <c r="E8" s="8">
         <v>-213</v>
       </c>
       <c r="F8" s="8">
         <v>-88</v>
       </c>
       <c r="G8" s="8">
         <v>-51</v>
       </c>
       <c r="H8" s="8">
         <v>-6</v>
@@ -1119,50 +1131,53 @@
       </c>
       <c r="T8" s="11">
         <v>57</v>
       </c>
       <c r="U8" s="11">
         <v>95</v>
       </c>
       <c r="V8" s="11">
         <v>92</v>
       </c>
       <c r="W8" s="11">
         <v>94</v>
       </c>
       <c r="X8" s="11">
         <v>97</v>
       </c>
       <c r="Y8" s="11">
         <v>48</v>
       </c>
       <c r="Z8" s="11">
         <v>-29</v>
       </c>
       <c r="AA8" s="11">
         <v>111</v>
       </c>
+      <c r="AB8" s="17">
+        <v>147</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="8">
         <v>-92</v>
       </c>
       <c r="C9" s="8">
         <v>-84</v>
       </c>
       <c r="D9" s="8">
         <v>-40</v>
       </c>
       <c r="E9" s="8">
         <v>-134</v>
       </c>
       <c r="F9" s="8">
         <v>-36</v>
       </c>
       <c r="G9" s="8">
         <v>-63</v>
       </c>
       <c r="H9" s="8">
         <v>-92</v>
@@ -1202,50 +1217,53 @@
       </c>
       <c r="T9" s="11">
         <v>-106</v>
       </c>
       <c r="U9" s="11">
         <v>-77</v>
       </c>
       <c r="V9" s="11">
         <v>-95</v>
       </c>
       <c r="W9" s="11">
         <v>-65</v>
       </c>
       <c r="X9" s="11">
         <v>-92</v>
       </c>
       <c r="Y9" s="11">
         <v>-90</v>
       </c>
       <c r="Z9" s="11">
         <v>-62</v>
       </c>
       <c r="AA9" s="11">
         <v>-91</v>
       </c>
+      <c r="AB9" s="17">
+        <v>-34</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="8">
         <v>-39</v>
       </c>
       <c r="C10" s="8">
         <v>-29</v>
       </c>
       <c r="D10" s="8">
         <v>-27</v>
       </c>
       <c r="E10" s="8">
         <v>-22</v>
       </c>
       <c r="F10" s="8">
         <v>-12</v>
       </c>
       <c r="G10" s="8">
         <v>-48</v>
       </c>
       <c r="H10" s="8">
         <v>-67</v>
@@ -1285,50 +1303,53 @@
       </c>
       <c r="T10" s="11">
         <v>-46</v>
       </c>
       <c r="U10" s="11">
         <v>-86</v>
       </c>
       <c r="V10" s="11">
         <v>-13</v>
       </c>
       <c r="W10" s="11">
         <v>-74</v>
       </c>
       <c r="X10" s="11">
         <v>-15</v>
       </c>
       <c r="Y10" s="11">
         <v>-33</v>
       </c>
       <c r="Z10" s="11">
         <v>-36</v>
       </c>
       <c r="AA10" s="11">
         <v>-47</v>
       </c>
+      <c r="AB10" s="17">
+        <v>-57</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="8">
         <v>-33</v>
       </c>
       <c r="C11" s="8">
         <v>-56</v>
       </c>
       <c r="D11" s="8">
         <v>-49</v>
       </c>
       <c r="E11" s="8">
         <v>-38</v>
       </c>
       <c r="F11" s="8">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <v>-29</v>
       </c>
       <c r="H11" s="8">
         <v>-61</v>
@@ -1368,50 +1389,53 @@
       </c>
       <c r="T11" s="11">
         <v>-32</v>
       </c>
       <c r="U11" s="11">
         <v>-26</v>
       </c>
       <c r="V11" s="11">
         <v>-41</v>
       </c>
       <c r="W11" s="11">
         <v>-29</v>
       </c>
       <c r="X11" s="11">
         <v>-42</v>
       </c>
       <c r="Y11" s="11">
         <v>-41</v>
       </c>
       <c r="Z11" s="11">
         <v>-22</v>
       </c>
       <c r="AA11" s="11">
         <v>-21</v>
       </c>
+      <c r="AB11" s="17">
+        <v>-21</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="8">
         <v>-31</v>
       </c>
       <c r="C12" s="8">
         <v>-47</v>
       </c>
       <c r="D12" s="8">
         <v>-39</v>
       </c>
       <c r="E12" s="8">
         <v>-52</v>
       </c>
       <c r="F12" s="8">
         <v>-18</v>
       </c>
       <c r="G12" s="8">
         <v>-10</v>
       </c>
       <c r="H12" s="8">
         <v>-42</v>
@@ -1451,50 +1475,53 @@
       </c>
       <c r="T12" s="11">
         <v>-28</v>
       </c>
       <c r="U12" s="11">
         <v>-43</v>
       </c>
       <c r="V12" s="11">
         <v>-20</v>
       </c>
       <c r="W12" s="11">
         <v>-36</v>
       </c>
       <c r="X12" s="11">
         <v>-43</v>
       </c>
       <c r="Y12" s="11">
         <v>-7</v>
       </c>
       <c r="Z12" s="11">
         <v>-65</v>
       </c>
       <c r="AA12" s="11">
         <v>-24</v>
       </c>
+      <c r="AB12" s="17">
+        <v>-24</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="8">
         <v>-36</v>
       </c>
       <c r="C13" s="8">
         <v>-55</v>
       </c>
       <c r="D13" s="8">
         <v>-8</v>
       </c>
       <c r="E13" s="8">
         <v>-27</v>
       </c>
       <c r="F13" s="8">
         <v>-34</v>
       </c>
       <c r="G13" s="8">
         <v>-23</v>
       </c>
       <c r="H13" s="8">
         <v>-61</v>
@@ -1534,50 +1561,53 @@
       </c>
       <c r="T13" s="11">
         <v>-70</v>
       </c>
       <c r="U13" s="11">
         <v>-29</v>
       </c>
       <c r="V13" s="11">
         <v>-81</v>
       </c>
       <c r="W13" s="11">
         <v>-57</v>
       </c>
       <c r="X13" s="11">
         <v>-57</v>
       </c>
       <c r="Y13" s="11">
         <v>-23</v>
       </c>
       <c r="Z13" s="11">
         <v>-56</v>
       </c>
       <c r="AA13" s="11">
         <v>-10</v>
       </c>
+      <c r="AB13" s="17">
+        <v>-31</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="8">
         <v>-30</v>
       </c>
       <c r="C14" s="8">
         <v>-25</v>
       </c>
       <c r="D14" s="8">
         <v>-7</v>
       </c>
       <c r="E14" s="8">
         <v>313</v>
       </c>
       <c r="F14" s="8">
         <v>50</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>-73</v>
@@ -1617,50 +1647,53 @@
       </c>
       <c r="T14" s="11">
         <v>-69</v>
       </c>
       <c r="U14" s="11">
         <v>-60</v>
       </c>
       <c r="V14" s="11">
         <v>15</v>
       </c>
       <c r="W14" s="11">
         <v>28</v>
       </c>
       <c r="X14" s="11">
         <v>-27</v>
       </c>
       <c r="Y14" s="11">
         <v>-28</v>
       </c>
       <c r="Z14" s="11">
         <v>-2</v>
       </c>
       <c r="AA14" s="11">
         <v>25</v>
       </c>
+      <c r="AB14" s="17">
+        <v>-33</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="8">
         <v>-32</v>
       </c>
       <c r="C15" s="8">
         <v>-19</v>
       </c>
       <c r="D15" s="8">
         <v>-5</v>
       </c>
       <c r="E15" s="8">
         <v>-14</v>
       </c>
       <c r="F15" s="8">
         <v>-25</v>
       </c>
       <c r="G15" s="8">
         <v>-11</v>
       </c>
       <c r="H15" s="8">
         <v>-28</v>
@@ -1700,50 +1733,53 @@
       </c>
       <c r="T15" s="11">
         <v>-53</v>
       </c>
       <c r="U15" s="11">
         <v>-17</v>
       </c>
       <c r="V15" s="11">
         <v>-61</v>
       </c>
       <c r="W15" s="11">
         <v>-13</v>
       </c>
       <c r="X15" s="11">
         <v>-38</v>
       </c>
       <c r="Y15" s="11">
         <v>-22</v>
       </c>
       <c r="Z15" s="11">
         <v>-16</v>
       </c>
       <c r="AA15" s="11">
         <v>12</v>
       </c>
+      <c r="AB15" s="17" t="s">
+        <v>17</v>
+      </c>
       <c r="AC15" s="11"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="8">
         <v>-9</v>
       </c>
       <c r="C16" s="8">
         <v>-88</v>
       </c>
       <c r="D16" s="8">
         <v>-20</v>
       </c>
       <c r="E16" s="8">
         <v>-40</v>
       </c>
       <c r="F16" s="8">
         <v>-9</v>
       </c>
       <c r="G16" s="8">
         <v>-33</v>
       </c>
       <c r="H16" s="8">
@@ -1784,50 +1820,53 @@
       </c>
       <c r="T16" s="11">
         <v>-19</v>
       </c>
       <c r="U16" s="11">
         <v>13</v>
       </c>
       <c r="V16" s="11">
         <v>-30</v>
       </c>
       <c r="W16" s="11">
         <v>-42</v>
       </c>
       <c r="X16" s="11">
         <v>-19</v>
       </c>
       <c r="Y16" s="11">
         <v>-50</v>
       </c>
       <c r="Z16" s="11">
         <v>-15</v>
       </c>
       <c r="AA16" s="11">
         <v>-12</v>
       </c>
+      <c r="AB16" s="17">
+        <v>4</v>
+      </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="8">
         <v>-44</v>
       </c>
       <c r="C17" s="8">
         <v>-69</v>
       </c>
       <c r="D17" s="8">
         <v>-6</v>
       </c>
       <c r="E17" s="8">
         <v>23</v>
       </c>
       <c r="F17" s="8">
         <v>-10</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>-4</v>
@@ -1867,50 +1906,53 @@
       </c>
       <c r="T17" s="11">
         <v>-16</v>
       </c>
       <c r="U17" s="11">
         <v>-33</v>
       </c>
       <c r="V17" s="11">
         <v>-51</v>
       </c>
       <c r="W17" s="11">
         <v>2</v>
       </c>
       <c r="X17" s="11">
         <v>-21</v>
       </c>
       <c r="Y17" s="11">
         <v>-13</v>
       </c>
       <c r="Z17" s="11">
         <v>56</v>
       </c>
       <c r="AA17" s="11">
         <v>62</v>
       </c>
+      <c r="AB17" s="17">
+        <v>-21</v>
+      </c>
       <c r="AC17" s="11"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="8">
         <v>-59</v>
       </c>
       <c r="C18" s="8">
         <v>-274</v>
       </c>
       <c r="D18" s="8">
         <v>-59</v>
       </c>
       <c r="E18" s="8">
         <v>-62</v>
       </c>
       <c r="F18" s="8">
         <v>-71</v>
       </c>
       <c r="G18" s="8">
         <v>-70</v>
       </c>
       <c r="H18" s="8">
@@ -1951,50 +1993,53 @@
       </c>
       <c r="T18" s="11">
         <v>-126</v>
       </c>
       <c r="U18" s="11">
         <v>-120</v>
       </c>
       <c r="V18" s="11">
         <v>-72</v>
       </c>
       <c r="W18" s="11">
         <v>-69</v>
       </c>
       <c r="X18" s="11">
         <v>-93</v>
       </c>
       <c r="Y18" s="11">
         <v>-74</v>
       </c>
       <c r="Z18" s="11">
         <v>-72</v>
       </c>
       <c r="AA18" s="11">
         <v>-32</v>
       </c>
+      <c r="AB18" s="17">
+        <v>-33</v>
+      </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="8">
         <v>-32</v>
       </c>
       <c r="C19" s="8">
         <v>-25</v>
       </c>
       <c r="D19" s="8">
         <v>5</v>
       </c>
       <c r="E19" s="8">
         <v>-15</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="8">
         <v>-14</v>
       </c>
       <c r="H19" s="8">
         <v>-29</v>
@@ -2034,50 +2079,53 @@
       </c>
       <c r="T19" s="11">
         <v>-39</v>
       </c>
       <c r="U19" s="11">
         <v>-28</v>
       </c>
       <c r="V19" s="11">
         <v>-32</v>
       </c>
       <c r="W19" s="11">
         <v>-37</v>
       </c>
       <c r="X19" s="11">
         <v>-45</v>
       </c>
       <c r="Y19" s="11">
         <v>-18</v>
       </c>
       <c r="Z19" s="11">
         <v>-19</v>
       </c>
       <c r="AA19" s="11">
         <v>-12</v>
       </c>
+      <c r="AB19" s="17">
+        <v>-33</v>
+      </c>
       <c r="AC19" s="11"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="8">
         <v>-77</v>
       </c>
       <c r="C20" s="8">
         <v>-67</v>
       </c>
       <c r="D20" s="8">
         <v>-25</v>
       </c>
       <c r="E20" s="8">
         <v>-35</v>
       </c>
       <c r="F20" s="8">
         <v>-33</v>
       </c>
       <c r="G20" s="8">
         <v>-38</v>
       </c>
       <c r="H20" s="8">
@@ -2118,50 +2166,53 @@
       </c>
       <c r="T20" s="11">
         <v>-90</v>
       </c>
       <c r="U20" s="11">
         <v>-118</v>
       </c>
       <c r="V20" s="11">
         <v>-95</v>
       </c>
       <c r="W20" s="11">
         <v>-54</v>
       </c>
       <c r="X20" s="11">
         <v>-96</v>
       </c>
       <c r="Y20" s="11">
         <v>-52</v>
       </c>
       <c r="Z20" s="11">
         <v>-19</v>
       </c>
       <c r="AA20" s="11">
         <v>-33</v>
       </c>
+      <c r="AB20" s="17">
+        <v>-44</v>
+      </c>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="8">
         <v>-38</v>
       </c>
       <c r="C21" s="8">
         <v>-27</v>
       </c>
       <c r="D21" s="8">
         <v>-10</v>
       </c>
       <c r="E21" s="8">
         <v>-3</v>
       </c>
       <c r="F21" s="8">
         <v>-48</v>
       </c>
       <c r="G21" s="8">
         <v>-58</v>
       </c>
       <c r="H21" s="8">
         <v>-74</v>
@@ -2200,80 +2251,84 @@
         <v>-71</v>
       </c>
       <c r="T21" s="11">
         <v>-83</v>
       </c>
       <c r="U21" s="11">
         <v>-71</v>
       </c>
       <c r="V21" s="11">
         <v>-76</v>
       </c>
       <c r="W21" s="11">
         <v>-47</v>
       </c>
       <c r="X21" s="11">
         <v>-56</v>
       </c>
       <c r="Y21" s="11">
         <v>-31</v>
       </c>
       <c r="Z21" s="11">
         <v>-26</v>
       </c>
       <c r="AA21" s="11">
         <v>-73</v>
+      </c>
+      <c r="AB21" s="17">
+        <v>-34</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
       <c r="V22" s="25"/>
       <c r="W22" s="25"/>
       <c r="X22" s="25"/>
       <c r="Y22" s="25"/>
+      <c r="AB22" s="17"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>-3</v>
       </c>
       <c r="C23" s="8">
         <v>-746</v>
       </c>
       <c r="D23" s="8">
         <v>38</v>
       </c>
       <c r="E23" s="8">
         <v>-244</v>
       </c>
       <c r="F23" s="8">
         <v>-51</v>
       </c>
       <c r="G23" s="8">
         <v>-12</v>
       </c>
       <c r="H23" s="8">
         <v>-11</v>
@@ -2313,50 +2368,53 @@
       </c>
       <c r="T23" s="11">
         <v>23</v>
       </c>
       <c r="U23" s="11">
         <v>105</v>
       </c>
       <c r="V23" s="11">
         <v>95</v>
       </c>
       <c r="W23" s="11">
         <v>75</v>
       </c>
       <c r="X23" s="11">
         <v>86</v>
       </c>
       <c r="Y23" s="11">
         <v>8</v>
       </c>
       <c r="Z23" s="11">
         <v>-13</v>
       </c>
       <c r="AA23" s="11">
         <v>122</v>
       </c>
+      <c r="AB23" s="17">
+        <v>142</v>
+      </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="8">
         <v>24</v>
       </c>
       <c r="C24" s="8">
         <v>-655</v>
       </c>
       <c r="D24" s="8">
         <v>48</v>
       </c>
       <c r="E24" s="8">
         <v>-213</v>
       </c>
       <c r="F24" s="8">
         <v>-88</v>
       </c>
       <c r="G24" s="8">
         <v>-51</v>
       </c>
       <c r="H24" s="8">
         <v>-6</v>
@@ -2396,50 +2454,53 @@
       </c>
       <c r="T24" s="11">
         <v>57</v>
       </c>
       <c r="U24" s="11">
         <v>95</v>
       </c>
       <c r="V24" s="11">
         <v>92</v>
       </c>
       <c r="W24" s="11">
         <v>94</v>
       </c>
       <c r="X24" s="11">
         <v>97</v>
       </c>
       <c r="Y24" s="11">
         <v>48</v>
       </c>
       <c r="Z24" s="11">
         <v>-29</v>
       </c>
       <c r="AA24" s="11">
         <v>111</v>
       </c>
+      <c r="AB24" s="17">
+        <v>147</v>
+      </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>17</v>
@@ -2479,50 +2540,53 @@
       </c>
       <c r="T25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="U25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AB25" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>17</v>
@@ -2562,50 +2626,53 @@
       </c>
       <c r="T26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="U26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AB26" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="8">
         <v>-3</v>
       </c>
       <c r="C27" s="8">
         <v>-22</v>
       </c>
       <c r="D27" s="8">
         <v>-1</v>
       </c>
       <c r="E27" s="8">
         <v>-9</v>
       </c>
       <c r="F27" s="8">
         <v>34</v>
       </c>
       <c r="G27" s="8">
         <v>8</v>
       </c>
       <c r="H27" s="8">
         <v>-7</v>
@@ -2645,50 +2712,53 @@
       </c>
       <c r="T27" s="11">
         <v>-15</v>
       </c>
       <c r="U27" s="17">
         <v>-4</v>
       </c>
       <c r="V27" s="11">
         <v>9</v>
       </c>
       <c r="W27" s="11">
         <v>-1</v>
       </c>
       <c r="X27" s="11">
         <v>-17</v>
       </c>
       <c r="Y27" s="11">
         <v>4</v>
       </c>
       <c r="Z27" s="11">
         <v>1</v>
       </c>
       <c r="AA27" s="11">
         <v>7</v>
       </c>
+      <c r="AB27" s="17">
+        <v>-10</v>
+      </c>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>17</v>
@@ -2728,50 +2798,53 @@
       </c>
       <c r="T28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="U28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AB28" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>17</v>
@@ -2811,50 +2884,53 @@
       </c>
       <c r="T29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="U29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AB29" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>17</v>
@@ -2894,50 +2970,53 @@
       </c>
       <c r="T30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="U30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AB30" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="8">
         <v>-27</v>
       </c>
       <c r="C31" s="8">
         <v>-18</v>
       </c>
       <c r="D31" s="8">
         <v>-5</v>
       </c>
       <c r="E31" s="8">
         <v>2</v>
       </c>
       <c r="F31" s="8">
         <v>-7</v>
       </c>
       <c r="G31" s="8">
         <v>12</v>
       </c>
       <c r="H31" s="8">
         <v>-6</v>
@@ -2978,50 +3057,53 @@
       <c r="T31" s="11">
         <v>-24</v>
       </c>
       <c r="U31" s="17">
         <v>-8</v>
       </c>
       <c r="V31" s="11">
         <v>-13</v>
       </c>
       <c r="W31" s="11">
         <v>-3</v>
       </c>
       <c r="X31" s="11">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="11">
         <v>3</v>
       </c>
       <c r="Z31" s="11">
         <v>-6</v>
       </c>
       <c r="AA31" s="11">
         <v>-21</v>
       </c>
+      <c r="AB31" s="17">
+        <v>2</v>
+      </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="8">
         <v>-14</v>
       </c>
       <c r="D32" s="8">
         <v>4</v>
       </c>
       <c r="E32" s="8">
         <v>-18</v>
       </c>
       <c r="F32" s="8">
         <v>17</v>
       </c>
       <c r="G32" s="8">
         <v>22</v>
       </c>
       <c r="H32" s="8">
         <v>9</v>
@@ -3061,52 +3143,55 @@
       </c>
       <c r="T32" s="11">
         <v>20</v>
       </c>
       <c r="U32" s="17">
         <v>22</v>
       </c>
       <c r="V32" s="11">
         <v>16</v>
       </c>
       <c r="W32" s="11">
         <v>-24</v>
       </c>
       <c r="X32" s="11">
         <v>1</v>
       </c>
       <c r="Y32" s="11">
         <v>-17</v>
       </c>
       <c r="Z32" s="11">
         <v>16</v>
       </c>
       <c r="AA32" s="11">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="17">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="8" t="s">
@@ -3142,52 +3227,53 @@
       </c>
       <c r="T33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="U33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="17"/>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="8">
         <v>2</v>
       </c>
       <c r="C34" s="8">
         <v>-37</v>
       </c>
       <c r="D34" s="8">
         <v>-8</v>
       </c>
       <c r="E34" s="8">
         <v>-6</v>
       </c>
       <c r="F34" s="8">
         <v>-7</v>
       </c>
       <c r="G34" s="8">
         <v>-3</v>
       </c>
       <c r="H34" s="8">
         <v>-1</v>
       </c>
       <c r="I34" s="8">
@@ -3225,52 +3311,55 @@
       </c>
       <c r="T34" s="11">
         <v>-15</v>
       </c>
       <c r="U34" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V34" s="11">
         <v>-9</v>
       </c>
       <c r="W34" s="11">
         <v>9</v>
       </c>
       <c r="X34" s="11">
         <v>10</v>
       </c>
       <c r="Y34" s="11">
         <v>-30</v>
       </c>
       <c r="Z34" s="11">
         <v>5</v>
       </c>
       <c r="AA34" s="11">
         <v>12</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="17">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="8" t="s">
@@ -3308,52 +3397,55 @@
       </c>
       <c r="T35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="U35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="8" t="s">
@@ -3391,52 +3483,55 @@
       </c>
       <c r="T36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="U36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="8" t="s">
@@ -3474,81 +3569,85 @@
       </c>
       <c r="T37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="U37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="24"/>
       <c r="O38" s="24"/>
       <c r="P38" s="24"/>
       <c r="Q38" s="24"/>
       <c r="R38" s="24"/>
       <c r="S38" s="24"/>
       <c r="T38" s="24"/>
       <c r="U38" s="24"/>
       <c r="V38" s="24"/>
       <c r="W38" s="24"/>
       <c r="X38" s="24"/>
       <c r="Y38" s="24"/>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="17"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="8">
         <v>-525</v>
       </c>
       <c r="C39" s="8">
         <v>-774</v>
       </c>
       <c r="D39" s="8">
         <v>-280</v>
       </c>
       <c r="E39" s="8">
         <v>-75</v>
       </c>
       <c r="F39" s="8">
         <v>-280</v>
       </c>
       <c r="G39" s="8">
         <v>-444</v>
       </c>
       <c r="H39" s="8">
         <v>-708</v>
       </c>
       <c r="I39" s="8">
@@ -3586,52 +3685,55 @@
       </c>
       <c r="T39" s="11">
         <v>-743</v>
       </c>
       <c r="U39" s="11">
         <v>-705</v>
       </c>
       <c r="V39" s="11">
         <v>-655</v>
       </c>
       <c r="W39" s="11">
         <v>-474</v>
       </c>
       <c r="X39" s="11">
         <v>-633</v>
       </c>
       <c r="Y39" s="11">
         <v>-442</v>
       </c>
       <c r="Z39" s="11">
         <v>-370</v>
       </c>
       <c r="AA39" s="11">
         <v>-267</v>
       </c>
-    </row>
-    <row r="40" spans="1:27" s="11" customFormat="1">
+      <c r="AB39" s="17">
+        <v>-356</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" s="11" customFormat="1">
       <c r="A40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="8" t="s">
@@ -3669,52 +3771,55 @@
       </c>
       <c r="T40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="U40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="41" spans="1:27" s="11" customFormat="1">
+      <c r="AB40" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" s="11" customFormat="1">
       <c r="A41" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="8">
         <v>-92</v>
       </c>
       <c r="C41" s="8">
         <v>-84</v>
       </c>
       <c r="D41" s="8">
         <v>-40</v>
       </c>
       <c r="E41" s="8">
         <v>-134</v>
       </c>
       <c r="F41" s="8">
         <v>-36</v>
       </c>
       <c r="G41" s="8">
         <v>-63</v>
       </c>
       <c r="H41" s="8">
         <v>-92</v>
       </c>
       <c r="I41" s="8">
@@ -3752,52 +3857,55 @@
       </c>
       <c r="T41" s="11">
         <v>-106</v>
       </c>
       <c r="U41" s="11">
         <v>-77</v>
       </c>
       <c r="V41" s="11">
         <v>-95</v>
       </c>
       <c r="W41" s="11">
         <v>-65</v>
       </c>
       <c r="X41" s="11">
         <v>-92</v>
       </c>
       <c r="Y41" s="11">
         <v>-90</v>
       </c>
       <c r="Z41" s="11">
         <v>-62</v>
       </c>
       <c r="AA41" s="11">
         <v>-91</v>
       </c>
-    </row>
-    <row r="42" spans="1:27" s="11" customFormat="1">
+      <c r="AB41" s="17">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" s="11" customFormat="1">
       <c r="A42" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="8">
         <v>-39</v>
       </c>
       <c r="C42" s="8">
         <v>-29</v>
       </c>
       <c r="D42" s="8">
         <v>-27</v>
       </c>
       <c r="E42" s="8">
         <v>-22</v>
       </c>
       <c r="F42" s="8">
         <v>-12</v>
       </c>
       <c r="G42" s="8">
         <v>-48</v>
       </c>
       <c r="H42" s="8">
         <v>-67</v>
       </c>
       <c r="I42" s="8">
@@ -3835,52 +3943,55 @@
       </c>
       <c r="T42" s="11">
         <v>-46</v>
       </c>
       <c r="U42" s="11">
         <v>-86</v>
       </c>
       <c r="V42" s="11">
         <v>-13</v>
       </c>
       <c r="W42" s="11">
         <v>-74</v>
       </c>
       <c r="X42" s="11">
         <v>-15</v>
       </c>
       <c r="Y42" s="11">
         <v>-33</v>
       </c>
       <c r="Z42" s="11">
         <v>-36</v>
       </c>
       <c r="AA42" s="11">
         <v>-47</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="11" customFormat="1">
+      <c r="AB42" s="17">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="11" customFormat="1">
       <c r="A43" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="8">
         <v>-30</v>
       </c>
       <c r="C43" s="8">
         <v>-34</v>
       </c>
       <c r="D43" s="8">
         <v>-48</v>
       </c>
       <c r="E43" s="8">
         <v>-29</v>
       </c>
       <c r="F43" s="8">
         <v>-31</v>
       </c>
       <c r="G43" s="8">
         <v>-37</v>
       </c>
       <c r="H43" s="8">
         <v>-54</v>
       </c>
       <c r="I43" s="8">
@@ -3918,52 +4029,55 @@
       </c>
       <c r="T43" s="11">
         <v>-17</v>
       </c>
       <c r="U43" s="11">
         <v>-22</v>
       </c>
       <c r="V43" s="11">
         <v>-50</v>
       </c>
       <c r="W43" s="11">
         <v>-28</v>
       </c>
       <c r="X43" s="11">
         <v>-25</v>
       </c>
       <c r="Y43" s="11">
         <v>-45</v>
       </c>
       <c r="Z43" s="11">
         <v>-23</v>
       </c>
       <c r="AA43" s="11">
         <v>-28</v>
       </c>
-    </row>
-    <row r="44" spans="1:27" s="11" customFormat="1">
+      <c r="AB43" s="17">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" s="11" customFormat="1">
       <c r="A44" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="8">
         <v>-31</v>
       </c>
       <c r="C44" s="8">
         <v>-47</v>
       </c>
       <c r="D44" s="8">
         <v>-39</v>
       </c>
       <c r="E44" s="8">
         <v>-52</v>
       </c>
       <c r="F44" s="8">
         <v>-18</v>
       </c>
       <c r="G44" s="8">
         <v>-10</v>
       </c>
       <c r="H44" s="8">
         <v>-42</v>
       </c>
       <c r="I44" s="8">
@@ -4001,52 +4115,55 @@
       </c>
       <c r="T44" s="11">
         <v>-28</v>
       </c>
       <c r="U44" s="11">
         <v>-43</v>
       </c>
       <c r="V44" s="11">
         <v>-20</v>
       </c>
       <c r="W44" s="11">
         <v>-36</v>
       </c>
       <c r="X44" s="11">
         <v>-43</v>
       </c>
       <c r="Y44" s="11">
         <v>-7</v>
       </c>
       <c r="Z44" s="11">
         <v>-65</v>
       </c>
       <c r="AA44" s="11">
         <v>-24</v>
       </c>
-    </row>
-    <row r="45" spans="1:27" s="11" customFormat="1">
+      <c r="AB44" s="17">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" s="11" customFormat="1">
       <c r="A45" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="8">
         <v>-36</v>
       </c>
       <c r="C45" s="8">
         <v>-55</v>
       </c>
       <c r="D45" s="8">
         <v>-8</v>
       </c>
       <c r="E45" s="8">
         <v>-27</v>
       </c>
       <c r="F45" s="8">
         <v>-34</v>
       </c>
       <c r="G45" s="8">
         <v>-23</v>
       </c>
       <c r="H45" s="8">
         <v>-61</v>
       </c>
       <c r="I45" s="8">
@@ -4084,52 +4201,55 @@
       </c>
       <c r="T45" s="11">
         <v>-70</v>
       </c>
       <c r="U45" s="11">
         <v>-29</v>
       </c>
       <c r="V45" s="11">
         <v>-81</v>
       </c>
       <c r="W45" s="11">
         <v>-57</v>
       </c>
       <c r="X45" s="11">
         <v>-57</v>
       </c>
       <c r="Y45" s="11">
         <v>-23</v>
       </c>
       <c r="Z45" s="11">
         <v>-56</v>
       </c>
       <c r="AA45" s="11">
         <v>-10</v>
       </c>
-    </row>
-    <row r="46" spans="1:27" s="11" customFormat="1">
+      <c r="AB45" s="17">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" s="11" customFormat="1">
       <c r="A46" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="8">
         <v>-30</v>
       </c>
       <c r="C46" s="8">
         <v>-25</v>
       </c>
       <c r="D46" s="8">
         <v>-7</v>
       </c>
       <c r="E46" s="8">
         <v>313</v>
       </c>
       <c r="F46" s="8">
         <v>50</v>
       </c>
       <c r="G46" s="8">
         <v>-8</v>
       </c>
       <c r="H46" s="8">
         <v>-73</v>
       </c>
       <c r="I46" s="8">
@@ -4167,52 +4287,55 @@
       </c>
       <c r="T46" s="11">
         <v>-69</v>
       </c>
       <c r="U46" s="11">
         <v>-60</v>
       </c>
       <c r="V46" s="11">
         <v>15</v>
       </c>
       <c r="W46" s="11">
         <v>28</v>
       </c>
       <c r="X46" s="11">
         <v>-27</v>
       </c>
       <c r="Y46" s="11">
         <v>-28</v>
       </c>
       <c r="Z46" s="11">
         <v>-2</v>
       </c>
       <c r="AA46" s="11">
         <v>25</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="17">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="8">
         <v>-5</v>
       </c>
       <c r="C47" s="8">
         <v>-1</v>
       </c>
       <c r="D47" s="8">
         <v>0</v>
       </c>
       <c r="E47" s="8">
         <v>-16</v>
       </c>
       <c r="F47" s="8">
         <v>-18</v>
       </c>
       <c r="G47" s="8">
         <v>-23</v>
       </c>
       <c r="H47" s="8">
         <v>-22</v>
       </c>
       <c r="I47" s="8">
@@ -4250,52 +4373,55 @@
       </c>
       <c r="T47" s="11">
         <v>-29</v>
       </c>
       <c r="U47" s="11">
         <v>-9</v>
       </c>
       <c r="V47" s="11">
         <v>-48</v>
       </c>
       <c r="W47" s="11">
         <v>-10</v>
       </c>
       <c r="X47" s="11">
         <v>-33</v>
       </c>
       <c r="Y47" s="11">
         <v>-25</v>
       </c>
       <c r="Z47" s="11">
         <v>-10</v>
       </c>
       <c r="AA47" s="11">
         <v>33</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="17">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="8">
         <v>-10</v>
       </c>
       <c r="C48" s="8">
         <v>-74</v>
       </c>
       <c r="D48" s="8">
         <v>-24</v>
       </c>
       <c r="E48" s="8">
         <v>-22</v>
       </c>
       <c r="F48" s="8">
         <v>-26</v>
       </c>
       <c r="G48" s="8">
         <v>-55</v>
       </c>
       <c r="H48" s="8">
         <v>-21</v>
       </c>
       <c r="I48" s="8">
@@ -4333,52 +4459,55 @@
       </c>
       <c r="T48" s="11">
         <v>-39</v>
       </c>
       <c r="U48" s="11">
         <v>-9</v>
       </c>
       <c r="V48" s="11">
         <v>-46</v>
       </c>
       <c r="W48" s="11">
         <v>-18</v>
       </c>
       <c r="X48" s="11">
         <v>-20</v>
       </c>
       <c r="Y48" s="11">
         <v>-33</v>
       </c>
       <c r="Z48" s="11">
         <v>-31</v>
       </c>
       <c r="AA48" s="11">
         <v>-25</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="17">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="8">
         <v>-44</v>
       </c>
       <c r="C49" s="8">
         <v>-69</v>
       </c>
       <c r="D49" s="8">
         <v>-6</v>
       </c>
       <c r="E49" s="8">
         <v>23</v>
       </c>
       <c r="F49" s="8">
         <v>-10</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="8">
         <v>-4</v>
       </c>
       <c r="I49" s="8">
@@ -4416,52 +4545,55 @@
       </c>
       <c r="T49" s="11">
         <v>-16</v>
       </c>
       <c r="U49" s="11">
         <v>-33</v>
       </c>
       <c r="V49" s="11">
         <v>-51</v>
       </c>
       <c r="W49" s="11">
         <v>2</v>
       </c>
       <c r="X49" s="11">
         <v>-21</v>
       </c>
       <c r="Y49" s="11">
         <v>-13</v>
       </c>
       <c r="Z49" s="11">
         <v>56</v>
       </c>
       <c r="AA49" s="11">
         <v>62</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="17">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8">
         <v>-61</v>
       </c>
       <c r="C50" s="8">
         <v>-237</v>
       </c>
       <c r="D50" s="8">
         <v>-51</v>
       </c>
       <c r="E50" s="8">
         <v>-56</v>
       </c>
       <c r="F50" s="8">
         <v>-64</v>
       </c>
       <c r="G50" s="8">
         <v>-67</v>
       </c>
       <c r="H50" s="8">
         <v>-92</v>
       </c>
       <c r="I50" s="8">
@@ -4499,52 +4631,55 @@
       </c>
       <c r="T50" s="11">
         <v>-111</v>
       </c>
       <c r="U50" s="11">
         <v>-120</v>
       </c>
       <c r="V50" s="11">
         <v>-63</v>
       </c>
       <c r="W50" s="11">
         <v>-78</v>
       </c>
       <c r="X50" s="11">
         <v>-103</v>
       </c>
       <c r="Y50" s="11">
         <v>-44</v>
       </c>
       <c r="Z50" s="11">
         <v>-77</v>
       </c>
       <c r="AA50" s="11">
         <v>-44</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="17">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8">
         <v>-32</v>
       </c>
       <c r="C51" s="8">
         <v>-25</v>
       </c>
       <c r="D51" s="8">
         <v>5</v>
       </c>
       <c r="E51" s="8">
         <v>-15</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="8">
         <v>-14</v>
       </c>
       <c r="H51" s="8">
         <v>-29</v>
       </c>
       <c r="I51" s="8">
@@ -4582,52 +4717,55 @@
       </c>
       <c r="T51" s="11">
         <v>-39</v>
       </c>
       <c r="U51" s="11">
         <v>-28</v>
       </c>
       <c r="V51" s="11">
         <v>-32</v>
       </c>
       <c r="W51" s="11">
         <v>-37</v>
       </c>
       <c r="X51" s="11">
         <v>-45</v>
       </c>
       <c r="Y51" s="11">
         <v>-18</v>
       </c>
       <c r="Z51" s="11">
         <v>-19</v>
       </c>
       <c r="AA51" s="11">
         <v>-12</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="17">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8">
         <v>-77</v>
       </c>
       <c r="C52" s="8">
         <v>-67</v>
       </c>
       <c r="D52" s="8">
         <v>-25</v>
       </c>
       <c r="E52" s="8">
         <v>-35</v>
       </c>
       <c r="F52" s="8">
         <v>-33</v>
       </c>
       <c r="G52" s="8">
         <v>-38</v>
       </c>
       <c r="H52" s="8">
         <v>-77</v>
       </c>
       <c r="I52" s="8">
@@ -4665,52 +4803,55 @@
       </c>
       <c r="T52" s="11">
         <v>-90</v>
       </c>
       <c r="U52" s="11">
         <v>-118</v>
       </c>
       <c r="V52" s="11">
         <v>-95</v>
       </c>
       <c r="W52" s="11">
         <v>-54</v>
       </c>
       <c r="X52" s="11">
         <v>-96</v>
       </c>
       <c r="Y52" s="11">
         <v>-52</v>
       </c>
       <c r="Z52" s="11">
         <v>-19</v>
       </c>
       <c r="AA52" s="11">
         <v>-33</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="17">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="9">
         <v>-38</v>
       </c>
       <c r="C53" s="9">
         <v>-27</v>
       </c>
       <c r="D53" s="9">
         <v>-10</v>
       </c>
       <c r="E53" s="9">
         <v>-3</v>
       </c>
       <c r="F53" s="9">
         <v>-48</v>
       </c>
       <c r="G53" s="9">
         <v>-58</v>
       </c>
       <c r="H53" s="9">
         <v>-74</v>
       </c>
       <c r="I53" s="9">
@@ -4747,50 +4888,53 @@
         <v>-71</v>
       </c>
       <c r="T53" s="12">
         <v>-83</v>
       </c>
       <c r="U53" s="12">
         <v>-71</v>
       </c>
       <c r="V53" s="12">
         <v>-76</v>
       </c>
       <c r="W53" s="12">
         <v>-47</v>
       </c>
       <c r="X53" s="12">
         <v>-56</v>
       </c>
       <c r="Y53" s="12">
         <v>-31</v>
       </c>
       <c r="Z53" s="12">
         <v>-26</v>
       </c>
       <c r="AA53" s="12">
         <v>-73</v>
+      </c>
+      <c r="AB53" s="28">
+        <v>-34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>