--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -21,51 +21,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="72" yWindow="72" windowWidth="23256" windowHeight="12492"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Все население'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="33">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -126,51 +126,51 @@
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -198,55 +198,50 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...3 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -349,76 +344,76 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -686,189 +681,189 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="AB15" sqref="AB15"/>
+    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="AC7" sqref="AC7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="10" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="10" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="10" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="10" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.5546875" style="10" customWidth="1"/>
     <col min="27" max="27" width="8.44140625" style="10" customWidth="1"/>
     <col min="28" max="28" width="7.5546875" style="10" customWidth="1"/>
     <col min="29" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" s="3" customFormat="1" ht="14.4">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="22"/>
-[...22 lines deleted...]
-      <c r="Y1" s="22"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="23"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
+      <c r="S1" s="23"/>
+      <c r="T1" s="23"/>
+      <c r="U1" s="23"/>
+      <c r="V1" s="23"/>
+      <c r="W1" s="23"/>
+      <c r="X1" s="23"/>
+      <c r="Y1" s="23"/>
     </row>
     <row r="2" spans="1:37" s="3" customFormat="1" ht="14.4">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1" ht="14.4">
       <c r="A3" s="4"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="26"/>
-      <c r="B4" s="20">
+      <c r="A4" s="27"/>
+      <c r="B4" s="21">
         <v>2024</v>
       </c>
-      <c r="C4" s="21"/>
-[...10 lines deleted...]
-      <c r="N4" s="20">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="21">
         <v>2025</v>
       </c>
-      <c r="O4" s="21"/>
-[...10 lines deleted...]
-      <c r="Z4" s="20">
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="22"/>
+      <c r="Z4" s="21">
         <v>2026</v>
       </c>
-      <c r="AA4" s="21"/>
-[...9 lines deleted...]
-      <c r="AK4" s="21"/>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="22"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="27"/>
+      <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -935,77 +930,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="23" t="s">
+      <c r="A6" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="23"/>
-[...22 lines deleted...]
-      <c r="Y6" s="23"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
+      <c r="R6" s="24"/>
+      <c r="S6" s="24"/>
+      <c r="T6" s="24"/>
+      <c r="U6" s="24"/>
+      <c r="V6" s="24"/>
+      <c r="W6" s="24"/>
+      <c r="X6" s="24"/>
+      <c r="Y6" s="24"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="8">
         <v>-528</v>
       </c>
       <c r="C7" s="8">
         <v>-1520</v>
       </c>
       <c r="D7" s="8">
         <v>-242</v>
       </c>
       <c r="E7" s="8">
         <v>-319</v>
       </c>
       <c r="F7" s="8">
         <v>-331</v>
       </c>
       <c r="G7" s="8">
         <v>-456</v>
       </c>
       <c r="H7" s="8">
         <v>-719</v>
@@ -1048,50 +1043,53 @@
       </c>
       <c r="U7" s="11">
         <v>-600</v>
       </c>
       <c r="V7" s="11">
         <v>-560</v>
       </c>
       <c r="W7" s="11">
         <v>-399</v>
       </c>
       <c r="X7" s="11">
         <v>-547</v>
       </c>
       <c r="Y7" s="11">
         <v>-434</v>
       </c>
       <c r="Z7" s="11">
         <v>-383</v>
       </c>
       <c r="AA7" s="11">
         <v>-145</v>
       </c>
       <c r="AB7" s="17">
         <v>-214</v>
       </c>
+      <c r="AC7" s="17">
+        <v>-141</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="8">
         <v>24</v>
       </c>
       <c r="C8" s="8">
         <v>-655</v>
       </c>
       <c r="D8" s="8">
         <v>48</v>
       </c>
       <c r="E8" s="8">
         <v>-213</v>
       </c>
       <c r="F8" s="8">
         <v>-88</v>
       </c>
       <c r="G8" s="8">
         <v>-51</v>
       </c>
       <c r="H8" s="8">
         <v>-6</v>
@@ -1134,50 +1132,53 @@
       </c>
       <c r="U8" s="11">
         <v>95</v>
       </c>
       <c r="V8" s="11">
         <v>92</v>
       </c>
       <c r="W8" s="11">
         <v>94</v>
       </c>
       <c r="X8" s="11">
         <v>97</v>
       </c>
       <c r="Y8" s="11">
         <v>48</v>
       </c>
       <c r="Z8" s="11">
         <v>-29</v>
       </c>
       <c r="AA8" s="11">
         <v>111</v>
       </c>
       <c r="AB8" s="17">
         <v>147</v>
       </c>
+      <c r="AC8" s="17">
+        <v>-8</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="8">
         <v>-92</v>
       </c>
       <c r="C9" s="8">
         <v>-84</v>
       </c>
       <c r="D9" s="8">
         <v>-40</v>
       </c>
       <c r="E9" s="8">
         <v>-134</v>
       </c>
       <c r="F9" s="8">
         <v>-36</v>
       </c>
       <c r="G9" s="8">
         <v>-63</v>
       </c>
       <c r="H9" s="8">
         <v>-92</v>
@@ -1220,50 +1221,53 @@
       </c>
       <c r="U9" s="11">
         <v>-77</v>
       </c>
       <c r="V9" s="11">
         <v>-95</v>
       </c>
       <c r="W9" s="11">
         <v>-65</v>
       </c>
       <c r="X9" s="11">
         <v>-92</v>
       </c>
       <c r="Y9" s="11">
         <v>-90</v>
       </c>
       <c r="Z9" s="11">
         <v>-62</v>
       </c>
       <c r="AA9" s="11">
         <v>-91</v>
       </c>
       <c r="AB9" s="17">
         <v>-34</v>
       </c>
+      <c r="AC9" s="17">
+        <v>19</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="8">
         <v>-39</v>
       </c>
       <c r="C10" s="8">
         <v>-29</v>
       </c>
       <c r="D10" s="8">
         <v>-27</v>
       </c>
       <c r="E10" s="8">
         <v>-22</v>
       </c>
       <c r="F10" s="8">
         <v>-12</v>
       </c>
       <c r="G10" s="8">
         <v>-48</v>
       </c>
       <c r="H10" s="8">
         <v>-67</v>
@@ -1306,50 +1310,53 @@
       </c>
       <c r="U10" s="11">
         <v>-86</v>
       </c>
       <c r="V10" s="11">
         <v>-13</v>
       </c>
       <c r="W10" s="11">
         <v>-74</v>
       </c>
       <c r="X10" s="11">
         <v>-15</v>
       </c>
       <c r="Y10" s="11">
         <v>-33</v>
       </c>
       <c r="Z10" s="11">
         <v>-36</v>
       </c>
       <c r="AA10" s="11">
         <v>-47</v>
       </c>
       <c r="AB10" s="17">
         <v>-57</v>
       </c>
+      <c r="AC10" s="17">
+        <v>-15</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="8">
         <v>-33</v>
       </c>
       <c r="C11" s="8">
         <v>-56</v>
       </c>
       <c r="D11" s="8">
         <v>-49</v>
       </c>
       <c r="E11" s="8">
         <v>-38</v>
       </c>
       <c r="F11" s="8">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <v>-29</v>
       </c>
       <c r="H11" s="8">
         <v>-61</v>
@@ -1392,50 +1399,53 @@
       </c>
       <c r="U11" s="11">
         <v>-26</v>
       </c>
       <c r="V11" s="11">
         <v>-41</v>
       </c>
       <c r="W11" s="11">
         <v>-29</v>
       </c>
       <c r="X11" s="11">
         <v>-42</v>
       </c>
       <c r="Y11" s="11">
         <v>-41</v>
       </c>
       <c r="Z11" s="11">
         <v>-22</v>
       </c>
       <c r="AA11" s="11">
         <v>-21</v>
       </c>
       <c r="AB11" s="17">
         <v>-21</v>
       </c>
+      <c r="AC11" s="17">
+        <v>-34</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="8">
         <v>-31</v>
       </c>
       <c r="C12" s="8">
         <v>-47</v>
       </c>
       <c r="D12" s="8">
         <v>-39</v>
       </c>
       <c r="E12" s="8">
         <v>-52</v>
       </c>
       <c r="F12" s="8">
         <v>-18</v>
       </c>
       <c r="G12" s="8">
         <v>-10</v>
       </c>
       <c r="H12" s="8">
         <v>-42</v>
@@ -1478,50 +1488,53 @@
       </c>
       <c r="U12" s="11">
         <v>-43</v>
       </c>
       <c r="V12" s="11">
         <v>-20</v>
       </c>
       <c r="W12" s="11">
         <v>-36</v>
       </c>
       <c r="X12" s="11">
         <v>-43</v>
       </c>
       <c r="Y12" s="11">
         <v>-7</v>
       </c>
       <c r="Z12" s="11">
         <v>-65</v>
       </c>
       <c r="AA12" s="11">
         <v>-24</v>
       </c>
       <c r="AB12" s="17">
         <v>-24</v>
       </c>
+      <c r="AC12" s="17">
+        <v>-27</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="8">
         <v>-36</v>
       </c>
       <c r="C13" s="8">
         <v>-55</v>
       </c>
       <c r="D13" s="8">
         <v>-8</v>
       </c>
       <c r="E13" s="8">
         <v>-27</v>
       </c>
       <c r="F13" s="8">
         <v>-34</v>
       </c>
       <c r="G13" s="8">
         <v>-23</v>
       </c>
       <c r="H13" s="8">
         <v>-61</v>
@@ -1564,50 +1577,53 @@
       </c>
       <c r="U13" s="11">
         <v>-29</v>
       </c>
       <c r="V13" s="11">
         <v>-81</v>
       </c>
       <c r="W13" s="11">
         <v>-57</v>
       </c>
       <c r="X13" s="11">
         <v>-57</v>
       </c>
       <c r="Y13" s="11">
         <v>-23</v>
       </c>
       <c r="Z13" s="11">
         <v>-56</v>
       </c>
       <c r="AA13" s="11">
         <v>-10</v>
       </c>
       <c r="AB13" s="17">
         <v>-31</v>
       </c>
+      <c r="AC13" s="17">
+        <v>-30</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="8">
         <v>-30</v>
       </c>
       <c r="C14" s="8">
         <v>-25</v>
       </c>
       <c r="D14" s="8">
         <v>-7</v>
       </c>
       <c r="E14" s="8">
         <v>313</v>
       </c>
       <c r="F14" s="8">
         <v>50</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>-73</v>
@@ -1650,50 +1666,53 @@
       </c>
       <c r="U14" s="11">
         <v>-60</v>
       </c>
       <c r="V14" s="11">
         <v>15</v>
       </c>
       <c r="W14" s="11">
         <v>28</v>
       </c>
       <c r="X14" s="11">
         <v>-27</v>
       </c>
       <c r="Y14" s="11">
         <v>-28</v>
       </c>
       <c r="Z14" s="11">
         <v>-2</v>
       </c>
       <c r="AA14" s="11">
         <v>25</v>
       </c>
       <c r="AB14" s="17">
         <v>-33</v>
       </c>
+      <c r="AC14" s="17">
+        <v>21</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="8">
         <v>-32</v>
       </c>
       <c r="C15" s="8">
         <v>-19</v>
       </c>
       <c r="D15" s="8">
         <v>-5</v>
       </c>
       <c r="E15" s="8">
         <v>-14</v>
       </c>
       <c r="F15" s="8">
         <v>-25</v>
       </c>
       <c r="G15" s="8">
         <v>-11</v>
       </c>
       <c r="H15" s="8">
         <v>-28</v>
@@ -1736,51 +1755,53 @@
       </c>
       <c r="U15" s="11">
         <v>-17</v>
       </c>
       <c r="V15" s="11">
         <v>-61</v>
       </c>
       <c r="W15" s="11">
         <v>-13</v>
       </c>
       <c r="X15" s="11">
         <v>-38</v>
       </c>
       <c r="Y15" s="11">
         <v>-22</v>
       </c>
       <c r="Z15" s="11">
         <v>-16</v>
       </c>
       <c r="AA15" s="11">
         <v>12</v>
       </c>
       <c r="AB15" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AC15" s="11"/>
+      <c r="AC15" s="17">
+        <v>-19</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="8">
         <v>-9</v>
       </c>
       <c r="C16" s="8">
         <v>-88</v>
       </c>
       <c r="D16" s="8">
         <v>-20</v>
       </c>
       <c r="E16" s="8">
         <v>-40</v>
       </c>
       <c r="F16" s="8">
         <v>-9</v>
       </c>
       <c r="G16" s="8">
         <v>-33</v>
       </c>
       <c r="H16" s="8">
         <v>-12</v>
@@ -1823,50 +1844,53 @@
       </c>
       <c r="U16" s="11">
         <v>13</v>
       </c>
       <c r="V16" s="11">
         <v>-30</v>
       </c>
       <c r="W16" s="11">
         <v>-42</v>
       </c>
       <c r="X16" s="11">
         <v>-19</v>
       </c>
       <c r="Y16" s="11">
         <v>-50</v>
       </c>
       <c r="Z16" s="11">
         <v>-15</v>
       </c>
       <c r="AA16" s="11">
         <v>-12</v>
       </c>
       <c r="AB16" s="17">
         <v>4</v>
       </c>
+      <c r="AC16" s="17">
+        <v>5</v>
+      </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="8">
         <v>-44</v>
       </c>
       <c r="C17" s="8">
         <v>-69</v>
       </c>
       <c r="D17" s="8">
         <v>-6</v>
       </c>
       <c r="E17" s="8">
         <v>23</v>
       </c>
       <c r="F17" s="8">
         <v>-10</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>-4</v>
@@ -1909,51 +1933,53 @@
       </c>
       <c r="U17" s="11">
         <v>-33</v>
       </c>
       <c r="V17" s="11">
         <v>-51</v>
       </c>
       <c r="W17" s="11">
         <v>2</v>
       </c>
       <c r="X17" s="11">
         <v>-21</v>
       </c>
       <c r="Y17" s="11">
         <v>-13</v>
       </c>
       <c r="Z17" s="11">
         <v>56</v>
       </c>
       <c r="AA17" s="11">
         <v>62</v>
       </c>
       <c r="AB17" s="17">
         <v>-21</v>
       </c>
-      <c r="AC17" s="11"/>
+      <c r="AC17" s="17">
+        <v>13</v>
+      </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="8">
         <v>-59</v>
       </c>
       <c r="C18" s="8">
         <v>-274</v>
       </c>
       <c r="D18" s="8">
         <v>-59</v>
       </c>
       <c r="E18" s="8">
         <v>-62</v>
       </c>
       <c r="F18" s="8">
         <v>-71</v>
       </c>
       <c r="G18" s="8">
         <v>-70</v>
       </c>
       <c r="H18" s="8">
         <v>-93</v>
@@ -1996,50 +2022,53 @@
       </c>
       <c r="U18" s="11">
         <v>-120</v>
       </c>
       <c r="V18" s="11">
         <v>-72</v>
       </c>
       <c r="W18" s="11">
         <v>-69</v>
       </c>
       <c r="X18" s="11">
         <v>-93</v>
       </c>
       <c r="Y18" s="11">
         <v>-74</v>
       </c>
       <c r="Z18" s="11">
         <v>-72</v>
       </c>
       <c r="AA18" s="11">
         <v>-32</v>
       </c>
       <c r="AB18" s="17">
         <v>-33</v>
       </c>
+      <c r="AC18" s="17">
+        <v>-43</v>
+      </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="8">
         <v>-32</v>
       </c>
       <c r="C19" s="8">
         <v>-25</v>
       </c>
       <c r="D19" s="8">
         <v>5</v>
       </c>
       <c r="E19" s="8">
         <v>-15</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="8">
         <v>-14</v>
       </c>
       <c r="H19" s="8">
         <v>-29</v>
@@ -2082,51 +2111,53 @@
       </c>
       <c r="U19" s="11">
         <v>-28</v>
       </c>
       <c r="V19" s="11">
         <v>-32</v>
       </c>
       <c r="W19" s="11">
         <v>-37</v>
       </c>
       <c r="X19" s="11">
         <v>-45</v>
       </c>
       <c r="Y19" s="11">
         <v>-18</v>
       </c>
       <c r="Z19" s="11">
         <v>-19</v>
       </c>
       <c r="AA19" s="11">
         <v>-12</v>
       </c>
       <c r="AB19" s="17">
         <v>-33</v>
       </c>
-      <c r="AC19" s="11"/>
+      <c r="AC19" s="17">
+        <v>34</v>
+      </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="8">
         <v>-77</v>
       </c>
       <c r="C20" s="8">
         <v>-67</v>
       </c>
       <c r="D20" s="8">
         <v>-25</v>
       </c>
       <c r="E20" s="8">
         <v>-35</v>
       </c>
       <c r="F20" s="8">
         <v>-33</v>
       </c>
       <c r="G20" s="8">
         <v>-38</v>
       </c>
       <c r="H20" s="8">
         <v>-77</v>
@@ -2169,50 +2200,53 @@
       </c>
       <c r="U20" s="11">
         <v>-118</v>
       </c>
       <c r="V20" s="11">
         <v>-95</v>
       </c>
       <c r="W20" s="11">
         <v>-54</v>
       </c>
       <c r="X20" s="11">
         <v>-96</v>
       </c>
       <c r="Y20" s="11">
         <v>-52</v>
       </c>
       <c r="Z20" s="11">
         <v>-19</v>
       </c>
       <c r="AA20" s="11">
         <v>-33</v>
       </c>
       <c r="AB20" s="17">
         <v>-44</v>
       </c>
+      <c r="AC20" s="17">
+        <v>-29</v>
+      </c>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="8">
         <v>-38</v>
       </c>
       <c r="C21" s="8">
         <v>-27</v>
       </c>
       <c r="D21" s="8">
         <v>-10</v>
       </c>
       <c r="E21" s="8">
         <v>-3</v>
       </c>
       <c r="F21" s="8">
         <v>-48</v>
       </c>
       <c r="G21" s="8">
         <v>-58</v>
       </c>
       <c r="H21" s="8">
         <v>-74</v>
@@ -2255,80 +2289,84 @@
       </c>
       <c r="U21" s="11">
         <v>-71</v>
       </c>
       <c r="V21" s="11">
         <v>-76</v>
       </c>
       <c r="W21" s="11">
         <v>-47</v>
       </c>
       <c r="X21" s="11">
         <v>-56</v>
       </c>
       <c r="Y21" s="11">
         <v>-31</v>
       </c>
       <c r="Z21" s="11">
         <v>-26</v>
       </c>
       <c r="AA21" s="11">
         <v>-73</v>
       </c>
       <c r="AB21" s="17">
         <v>-34</v>
       </c>
+      <c r="AC21" s="17">
+        <v>-28</v>
+      </c>
     </row>
     <row r="22" spans="1:29">
-      <c r="A22" s="25" t="s">
+      <c r="A22" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="25"/>
-[...22 lines deleted...]
-      <c r="Y22" s="25"/>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="26"/>
+      <c r="R22" s="26"/>
+      <c r="S22" s="26"/>
+      <c r="T22" s="26"/>
+      <c r="U22" s="26"/>
+      <c r="V22" s="26"/>
+      <c r="W22" s="26"/>
+      <c r="X22" s="26"/>
+      <c r="Y22" s="26"/>
       <c r="AB22" s="17"/>
+      <c r="AC22" s="17"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>-3</v>
       </c>
       <c r="C23" s="8">
         <v>-746</v>
       </c>
       <c r="D23" s="8">
         <v>38</v>
       </c>
       <c r="E23" s="8">
         <v>-244</v>
       </c>
       <c r="F23" s="8">
         <v>-51</v>
       </c>
       <c r="G23" s="8">
         <v>-12</v>
       </c>
       <c r="H23" s="8">
         <v>-11</v>
@@ -2371,50 +2409,53 @@
       </c>
       <c r="U23" s="11">
         <v>105</v>
       </c>
       <c r="V23" s="11">
         <v>95</v>
       </c>
       <c r="W23" s="11">
         <v>75</v>
       </c>
       <c r="X23" s="11">
         <v>86</v>
       </c>
       <c r="Y23" s="11">
         <v>8</v>
       </c>
       <c r="Z23" s="11">
         <v>-13</v>
       </c>
       <c r="AA23" s="11">
         <v>122</v>
       </c>
       <c r="AB23" s="17">
         <v>142</v>
       </c>
+      <c r="AC23" s="17">
+        <v>12</v>
+      </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="8">
         <v>24</v>
       </c>
       <c r="C24" s="8">
         <v>-655</v>
       </c>
       <c r="D24" s="8">
         <v>48</v>
       </c>
       <c r="E24" s="8">
         <v>-213</v>
       </c>
       <c r="F24" s="8">
         <v>-88</v>
       </c>
       <c r="G24" s="8">
         <v>-51</v>
       </c>
       <c r="H24" s="8">
         <v>-6</v>
@@ -2457,50 +2498,53 @@
       </c>
       <c r="U24" s="11">
         <v>95</v>
       </c>
       <c r="V24" s="11">
         <v>92</v>
       </c>
       <c r="W24" s="11">
         <v>94</v>
       </c>
       <c r="X24" s="11">
         <v>97</v>
       </c>
       <c r="Y24" s="11">
         <v>48</v>
       </c>
       <c r="Z24" s="11">
         <v>-29</v>
       </c>
       <c r="AA24" s="11">
         <v>111</v>
       </c>
       <c r="AB24" s="17">
         <v>147</v>
       </c>
+      <c r="AC24" s="17">
+        <v>-8</v>
+      </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>17</v>
@@ -2543,50 +2587,53 @@
       </c>
       <c r="U25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AC25" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>17</v>
@@ -2629,50 +2676,53 @@
       </c>
       <c r="U26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AC26" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="8">
         <v>-3</v>
       </c>
       <c r="C27" s="8">
         <v>-22</v>
       </c>
       <c r="D27" s="8">
         <v>-1</v>
       </c>
       <c r="E27" s="8">
         <v>-9</v>
       </c>
       <c r="F27" s="8">
         <v>34</v>
       </c>
       <c r="G27" s="8">
         <v>8</v>
       </c>
       <c r="H27" s="8">
         <v>-7</v>
@@ -2715,50 +2765,53 @@
       </c>
       <c r="U27" s="17">
         <v>-4</v>
       </c>
       <c r="V27" s="11">
         <v>9</v>
       </c>
       <c r="W27" s="11">
         <v>-1</v>
       </c>
       <c r="X27" s="11">
         <v>-17</v>
       </c>
       <c r="Y27" s="11">
         <v>4</v>
       </c>
       <c r="Z27" s="11">
         <v>1</v>
       </c>
       <c r="AA27" s="11">
         <v>7</v>
       </c>
       <c r="AB27" s="17">
         <v>-10</v>
       </c>
+      <c r="AC27" s="17">
+        <v>-6</v>
+      </c>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>17</v>
@@ -2801,50 +2854,53 @@
       </c>
       <c r="U28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AC28" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>17</v>
@@ -2887,50 +2943,53 @@
       </c>
       <c r="U29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AC29" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>17</v>
@@ -2973,50 +3032,53 @@
       </c>
       <c r="U30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AC30" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="8">
         <v>-27</v>
       </c>
       <c r="C31" s="8">
         <v>-18</v>
       </c>
       <c r="D31" s="8">
         <v>-5</v>
       </c>
       <c r="E31" s="8">
         <v>2</v>
       </c>
       <c r="F31" s="8">
         <v>-7</v>
       </c>
       <c r="G31" s="8">
         <v>12</v>
       </c>
       <c r="H31" s="8">
         <v>-6</v>
@@ -3060,50 +3122,53 @@
       <c r="U31" s="17">
         <v>-8</v>
       </c>
       <c r="V31" s="11">
         <v>-13</v>
       </c>
       <c r="W31" s="11">
         <v>-3</v>
       </c>
       <c r="X31" s="11">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="11">
         <v>3</v>
       </c>
       <c r="Z31" s="11">
         <v>-6</v>
       </c>
       <c r="AA31" s="11">
         <v>-21</v>
       </c>
       <c r="AB31" s="17">
         <v>2</v>
       </c>
+      <c r="AC31" s="17">
+        <v>-13</v>
+      </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="8">
         <v>-14</v>
       </c>
       <c r="D32" s="8">
         <v>4</v>
       </c>
       <c r="E32" s="8">
         <v>-18</v>
       </c>
       <c r="F32" s="8">
         <v>17</v>
       </c>
       <c r="G32" s="8">
         <v>22</v>
       </c>
       <c r="H32" s="8">
         <v>9</v>
@@ -3146,52 +3211,55 @@
       </c>
       <c r="U32" s="17">
         <v>22</v>
       </c>
       <c r="V32" s="11">
         <v>16</v>
       </c>
       <c r="W32" s="11">
         <v>-24</v>
       </c>
       <c r="X32" s="11">
         <v>1</v>
       </c>
       <c r="Y32" s="11">
         <v>-17</v>
       </c>
       <c r="Z32" s="11">
         <v>16</v>
       </c>
       <c r="AA32" s="11">
         <v>13</v>
       </c>
       <c r="AB32" s="17">
         <v>10</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="8" t="s">
@@ -3227,53 +3295,58 @@
       </c>
       <c r="T33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="U33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AB33" s="17"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:28">
+      <c r="AB33" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC33" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="8">
         <v>2</v>
       </c>
       <c r="C34" s="8">
         <v>-37</v>
       </c>
       <c r="D34" s="8">
         <v>-8</v>
       </c>
       <c r="E34" s="8">
         <v>-6</v>
       </c>
       <c r="F34" s="8">
         <v>-7</v>
       </c>
       <c r="G34" s="8">
         <v>-3</v>
       </c>
       <c r="H34" s="8">
         <v>-1</v>
       </c>
       <c r="I34" s="8">
@@ -3314,52 +3387,55 @@
       </c>
       <c r="U34" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V34" s="11">
         <v>-9</v>
       </c>
       <c r="W34" s="11">
         <v>9</v>
       </c>
       <c r="X34" s="11">
         <v>10</v>
       </c>
       <c r="Y34" s="11">
         <v>-30</v>
       </c>
       <c r="Z34" s="11">
         <v>5</v>
       </c>
       <c r="AA34" s="11">
         <v>12</v>
       </c>
       <c r="AB34" s="17">
         <v>-7</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="17">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="8" t="s">
@@ -3400,52 +3476,55 @@
       </c>
       <c r="U35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="8" t="s">
@@ -3486,52 +3565,55 @@
       </c>
       <c r="U36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="8" t="s">
@@ -3572,82 +3654,86 @@
       </c>
       <c r="U37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="24" t="s">
+      <c r="AC37" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="24"/>
-[...22 lines deleted...]
-      <c r="Y38" s="24"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="25"/>
+      <c r="N38" s="25"/>
+      <c r="O38" s="25"/>
+      <c r="P38" s="25"/>
+      <c r="Q38" s="25"/>
+      <c r="R38" s="25"/>
+      <c r="S38" s="25"/>
+      <c r="T38" s="25"/>
+      <c r="U38" s="25"/>
+      <c r="V38" s="25"/>
+      <c r="W38" s="25"/>
+      <c r="X38" s="25"/>
+      <c r="Y38" s="25"/>
       <c r="AB38" s="17"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="17"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="8">
         <v>-525</v>
       </c>
       <c r="C39" s="8">
         <v>-774</v>
       </c>
       <c r="D39" s="8">
         <v>-280</v>
       </c>
       <c r="E39" s="8">
         <v>-75</v>
       </c>
       <c r="F39" s="8">
         <v>-280</v>
       </c>
       <c r="G39" s="8">
         <v>-444</v>
       </c>
       <c r="H39" s="8">
         <v>-708</v>
       </c>
       <c r="I39" s="8">
@@ -3688,52 +3774,55 @@
       </c>
       <c r="U39" s="11">
         <v>-705</v>
       </c>
       <c r="V39" s="11">
         <v>-655</v>
       </c>
       <c r="W39" s="11">
         <v>-474</v>
       </c>
       <c r="X39" s="11">
         <v>-633</v>
       </c>
       <c r="Y39" s="11">
         <v>-442</v>
       </c>
       <c r="Z39" s="11">
         <v>-370</v>
       </c>
       <c r="AA39" s="11">
         <v>-267</v>
       </c>
       <c r="AB39" s="17">
         <v>-356</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="11" customFormat="1">
+      <c r="AC39" s="17">
+        <v>-153</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="11" customFormat="1">
       <c r="A40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="8" t="s">
@@ -3774,52 +3863,55 @@
       </c>
       <c r="U40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB40" s="17" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="11" customFormat="1">
+      <c r="AC40" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="11" customFormat="1">
       <c r="A41" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="8">
         <v>-92</v>
       </c>
       <c r="C41" s="8">
         <v>-84</v>
       </c>
       <c r="D41" s="8">
         <v>-40</v>
       </c>
       <c r="E41" s="8">
         <v>-134</v>
       </c>
       <c r="F41" s="8">
         <v>-36</v>
       </c>
       <c r="G41" s="8">
         <v>-63</v>
       </c>
       <c r="H41" s="8">
         <v>-92</v>
       </c>
       <c r="I41" s="8">
@@ -3860,52 +3952,55 @@
       </c>
       <c r="U41" s="11">
         <v>-77</v>
       </c>
       <c r="V41" s="11">
         <v>-95</v>
       </c>
       <c r="W41" s="11">
         <v>-65</v>
       </c>
       <c r="X41" s="11">
         <v>-92</v>
       </c>
       <c r="Y41" s="11">
         <v>-90</v>
       </c>
       <c r="Z41" s="11">
         <v>-62</v>
       </c>
       <c r="AA41" s="11">
         <v>-91</v>
       </c>
       <c r="AB41" s="17">
         <v>-34</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="11" customFormat="1">
+      <c r="AC41" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="11" customFormat="1">
       <c r="A42" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="8">
         <v>-39</v>
       </c>
       <c r="C42" s="8">
         <v>-29</v>
       </c>
       <c r="D42" s="8">
         <v>-27</v>
       </c>
       <c r="E42" s="8">
         <v>-22</v>
       </c>
       <c r="F42" s="8">
         <v>-12</v>
       </c>
       <c r="G42" s="8">
         <v>-48</v>
       </c>
       <c r="H42" s="8">
         <v>-67</v>
       </c>
       <c r="I42" s="8">
@@ -3946,52 +4041,55 @@
       </c>
       <c r="U42" s="11">
         <v>-86</v>
       </c>
       <c r="V42" s="11">
         <v>-13</v>
       </c>
       <c r="W42" s="11">
         <v>-74</v>
       </c>
       <c r="X42" s="11">
         <v>-15</v>
       </c>
       <c r="Y42" s="11">
         <v>-33</v>
       </c>
       <c r="Z42" s="11">
         <v>-36</v>
       </c>
       <c r="AA42" s="11">
         <v>-47</v>
       </c>
       <c r="AB42" s="17">
         <v>-57</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="11" customFormat="1">
+      <c r="AC42" s="17">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="11" customFormat="1">
       <c r="A43" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="8">
         <v>-30</v>
       </c>
       <c r="C43" s="8">
         <v>-34</v>
       </c>
       <c r="D43" s="8">
         <v>-48</v>
       </c>
       <c r="E43" s="8">
         <v>-29</v>
       </c>
       <c r="F43" s="8">
         <v>-31</v>
       </c>
       <c r="G43" s="8">
         <v>-37</v>
       </c>
       <c r="H43" s="8">
         <v>-54</v>
       </c>
       <c r="I43" s="8">
@@ -4032,52 +4130,55 @@
       </c>
       <c r="U43" s="11">
         <v>-22</v>
       </c>
       <c r="V43" s="11">
         <v>-50</v>
       </c>
       <c r="W43" s="11">
         <v>-28</v>
       </c>
       <c r="X43" s="11">
         <v>-25</v>
       </c>
       <c r="Y43" s="11">
         <v>-45</v>
       </c>
       <c r="Z43" s="11">
         <v>-23</v>
       </c>
       <c r="AA43" s="11">
         <v>-28</v>
       </c>
       <c r="AB43" s="17">
         <v>-11</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="11" customFormat="1">
+      <c r="AC43" s="17">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="11" customFormat="1">
       <c r="A44" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="8">
         <v>-31</v>
       </c>
       <c r="C44" s="8">
         <v>-47</v>
       </c>
       <c r="D44" s="8">
         <v>-39</v>
       </c>
       <c r="E44" s="8">
         <v>-52</v>
       </c>
       <c r="F44" s="8">
         <v>-18</v>
       </c>
       <c r="G44" s="8">
         <v>-10</v>
       </c>
       <c r="H44" s="8">
         <v>-42</v>
       </c>
       <c r="I44" s="8">
@@ -4118,52 +4219,55 @@
       </c>
       <c r="U44" s="11">
         <v>-43</v>
       </c>
       <c r="V44" s="11">
         <v>-20</v>
       </c>
       <c r="W44" s="11">
         <v>-36</v>
       </c>
       <c r="X44" s="11">
         <v>-43</v>
       </c>
       <c r="Y44" s="11">
         <v>-7</v>
       </c>
       <c r="Z44" s="11">
         <v>-65</v>
       </c>
       <c r="AA44" s="11">
         <v>-24</v>
       </c>
       <c r="AB44" s="17">
         <v>-24</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" s="11" customFormat="1">
+      <c r="AC44" s="17">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="11" customFormat="1">
       <c r="A45" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="8">
         <v>-36</v>
       </c>
       <c r="C45" s="8">
         <v>-55</v>
       </c>
       <c r="D45" s="8">
         <v>-8</v>
       </c>
       <c r="E45" s="8">
         <v>-27</v>
       </c>
       <c r="F45" s="8">
         <v>-34</v>
       </c>
       <c r="G45" s="8">
         <v>-23</v>
       </c>
       <c r="H45" s="8">
         <v>-61</v>
       </c>
       <c r="I45" s="8">
@@ -4204,52 +4308,55 @@
       </c>
       <c r="U45" s="11">
         <v>-29</v>
       </c>
       <c r="V45" s="11">
         <v>-81</v>
       </c>
       <c r="W45" s="11">
         <v>-57</v>
       </c>
       <c r="X45" s="11">
         <v>-57</v>
       </c>
       <c r="Y45" s="11">
         <v>-23</v>
       </c>
       <c r="Z45" s="11">
         <v>-56</v>
       </c>
       <c r="AA45" s="11">
         <v>-10</v>
       </c>
       <c r="AB45" s="17">
         <v>-31</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" s="11" customFormat="1">
+      <c r="AC45" s="17">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="11" customFormat="1">
       <c r="A46" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="8">
         <v>-30</v>
       </c>
       <c r="C46" s="8">
         <v>-25</v>
       </c>
       <c r="D46" s="8">
         <v>-7</v>
       </c>
       <c r="E46" s="8">
         <v>313</v>
       </c>
       <c r="F46" s="8">
         <v>50</v>
       </c>
       <c r="G46" s="8">
         <v>-8</v>
       </c>
       <c r="H46" s="8">
         <v>-73</v>
       </c>
       <c r="I46" s="8">
@@ -4290,52 +4397,55 @@
       </c>
       <c r="U46" s="11">
         <v>-60</v>
       </c>
       <c r="V46" s="11">
         <v>15</v>
       </c>
       <c r="W46" s="11">
         <v>28</v>
       </c>
       <c r="X46" s="11">
         <v>-27</v>
       </c>
       <c r="Y46" s="11">
         <v>-28</v>
       </c>
       <c r="Z46" s="11">
         <v>-2</v>
       </c>
       <c r="AA46" s="11">
         <v>25</v>
       </c>
       <c r="AB46" s="17">
         <v>-33</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="17">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="8">
         <v>-5</v>
       </c>
       <c r="C47" s="8">
         <v>-1</v>
       </c>
       <c r="D47" s="8">
         <v>0</v>
       </c>
       <c r="E47" s="8">
         <v>-16</v>
       </c>
       <c r="F47" s="8">
         <v>-18</v>
       </c>
       <c r="G47" s="8">
         <v>-23</v>
       </c>
       <c r="H47" s="8">
         <v>-22</v>
       </c>
       <c r="I47" s="8">
@@ -4376,52 +4486,55 @@
       </c>
       <c r="U47" s="11">
         <v>-9</v>
       </c>
       <c r="V47" s="11">
         <v>-48</v>
       </c>
       <c r="W47" s="11">
         <v>-10</v>
       </c>
       <c r="X47" s="11">
         <v>-33</v>
       </c>
       <c r="Y47" s="11">
         <v>-25</v>
       </c>
       <c r="Z47" s="11">
         <v>-10</v>
       </c>
       <c r="AA47" s="11">
         <v>33</v>
       </c>
       <c r="AB47" s="17">
         <v>-2</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="17">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="8">
         <v>-10</v>
       </c>
       <c r="C48" s="8">
         <v>-74</v>
       </c>
       <c r="D48" s="8">
         <v>-24</v>
       </c>
       <c r="E48" s="8">
         <v>-22</v>
       </c>
       <c r="F48" s="8">
         <v>-26</v>
       </c>
       <c r="G48" s="8">
         <v>-55</v>
       </c>
       <c r="H48" s="8">
         <v>-21</v>
       </c>
       <c r="I48" s="8">
@@ -4462,52 +4575,55 @@
       </c>
       <c r="U48" s="11">
         <v>-9</v>
       </c>
       <c r="V48" s="11">
         <v>-46</v>
       </c>
       <c r="W48" s="11">
         <v>-18</v>
       </c>
       <c r="X48" s="11">
         <v>-20</v>
       </c>
       <c r="Y48" s="11">
         <v>-33</v>
       </c>
       <c r="Z48" s="11">
         <v>-31</v>
       </c>
       <c r="AA48" s="11">
         <v>-25</v>
       </c>
       <c r="AB48" s="17">
         <v>-6</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="17">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="8">
         <v>-44</v>
       </c>
       <c r="C49" s="8">
         <v>-69</v>
       </c>
       <c r="D49" s="8">
         <v>-6</v>
       </c>
       <c r="E49" s="8">
         <v>23</v>
       </c>
       <c r="F49" s="8">
         <v>-10</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="8">
         <v>-4</v>
       </c>
       <c r="I49" s="8">
@@ -4548,52 +4664,55 @@
       </c>
       <c r="U49" s="11">
         <v>-33</v>
       </c>
       <c r="V49" s="11">
         <v>-51</v>
       </c>
       <c r="W49" s="11">
         <v>2</v>
       </c>
       <c r="X49" s="11">
         <v>-21</v>
       </c>
       <c r="Y49" s="11">
         <v>-13</v>
       </c>
       <c r="Z49" s="11">
         <v>56</v>
       </c>
       <c r="AA49" s="11">
         <v>62</v>
       </c>
       <c r="AB49" s="17">
         <v>-21</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8">
         <v>-61</v>
       </c>
       <c r="C50" s="8">
         <v>-237</v>
       </c>
       <c r="D50" s="8">
         <v>-51</v>
       </c>
       <c r="E50" s="8">
         <v>-56</v>
       </c>
       <c r="F50" s="8">
         <v>-64</v>
       </c>
       <c r="G50" s="8">
         <v>-67</v>
       </c>
       <c r="H50" s="8">
         <v>-92</v>
       </c>
       <c r="I50" s="8">
@@ -4634,52 +4753,55 @@
       </c>
       <c r="U50" s="11">
         <v>-120</v>
       </c>
       <c r="V50" s="11">
         <v>-63</v>
       </c>
       <c r="W50" s="11">
         <v>-78</v>
       </c>
       <c r="X50" s="11">
         <v>-103</v>
       </c>
       <c r="Y50" s="11">
         <v>-44</v>
       </c>
       <c r="Z50" s="11">
         <v>-77</v>
       </c>
       <c r="AA50" s="11">
         <v>-44</v>
       </c>
       <c r="AB50" s="17">
         <v>-26</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="17">
+        <v>-63</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8">
         <v>-32</v>
       </c>
       <c r="C51" s="8">
         <v>-25</v>
       </c>
       <c r="D51" s="8">
         <v>5</v>
       </c>
       <c r="E51" s="8">
         <v>-15</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="8">
         <v>-14</v>
       </c>
       <c r="H51" s="8">
         <v>-29</v>
       </c>
       <c r="I51" s="8">
@@ -4720,52 +4842,55 @@
       </c>
       <c r="U51" s="11">
         <v>-28</v>
       </c>
       <c r="V51" s="11">
         <v>-32</v>
       </c>
       <c r="W51" s="11">
         <v>-37</v>
       </c>
       <c r="X51" s="11">
         <v>-45</v>
       </c>
       <c r="Y51" s="11">
         <v>-18</v>
       </c>
       <c r="Z51" s="11">
         <v>-19</v>
       </c>
       <c r="AA51" s="11">
         <v>-12</v>
       </c>
       <c r="AB51" s="17">
         <v>-33</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="17">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8">
         <v>-77</v>
       </c>
       <c r="C52" s="8">
         <v>-67</v>
       </c>
       <c r="D52" s="8">
         <v>-25</v>
       </c>
       <c r="E52" s="8">
         <v>-35</v>
       </c>
       <c r="F52" s="8">
         <v>-33</v>
       </c>
       <c r="G52" s="8">
         <v>-38</v>
       </c>
       <c r="H52" s="8">
         <v>-77</v>
       </c>
       <c r="I52" s="8">
@@ -4806,52 +4931,55 @@
       </c>
       <c r="U52" s="11">
         <v>-118</v>
       </c>
       <c r="V52" s="11">
         <v>-95</v>
       </c>
       <c r="W52" s="11">
         <v>-54</v>
       </c>
       <c r="X52" s="11">
         <v>-96</v>
       </c>
       <c r="Y52" s="11">
         <v>-52</v>
       </c>
       <c r="Z52" s="11">
         <v>-19</v>
       </c>
       <c r="AA52" s="11">
         <v>-33</v>
       </c>
       <c r="AB52" s="17">
         <v>-44</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="17">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="9">
         <v>-38</v>
       </c>
       <c r="C53" s="9">
         <v>-27</v>
       </c>
       <c r="D53" s="9">
         <v>-10</v>
       </c>
       <c r="E53" s="9">
         <v>-3</v>
       </c>
       <c r="F53" s="9">
         <v>-48</v>
       </c>
       <c r="G53" s="9">
         <v>-58</v>
       </c>
       <c r="H53" s="9">
         <v>-74</v>
       </c>
       <c r="I53" s="9">
@@ -4889,52 +5017,55 @@
       </c>
       <c r="T53" s="12">
         <v>-83</v>
       </c>
       <c r="U53" s="12">
         <v>-71</v>
       </c>
       <c r="V53" s="12">
         <v>-76</v>
       </c>
       <c r="W53" s="12">
         <v>-47</v>
       </c>
       <c r="X53" s="12">
         <v>-56</v>
       </c>
       <c r="Y53" s="12">
         <v>-31</v>
       </c>
       <c r="Z53" s="12">
         <v>-26</v>
       </c>
       <c r="AA53" s="12">
         <v>-73</v>
       </c>
-      <c r="AB53" s="28">
+      <c r="AB53" s="20">
         <v>-34</v>
+      </c>
+      <c r="AC53" s="20">
+        <v>-28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>