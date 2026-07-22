--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -21,51 +21,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="72" yWindow="72" windowWidth="23256" windowHeight="12492"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Все население'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="33">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -126,51 +126,51 @@
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -198,50 +198,67 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -297,55 +314,57 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -371,54 +390,68 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный_05_19" xfId="3"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -679,85 +712,87 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK53"/>
+  <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="AC7" sqref="AC7:AC53"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="10" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="10" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="10" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="10" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="10" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.5546875" style="10" customWidth="1"/>
     <col min="27" max="27" width="8.44140625" style="10" customWidth="1"/>
     <col min="28" max="28" width="7.5546875" style="10" customWidth="1"/>
-    <col min="29" max="16384" width="9.109375" style="10"/>
+    <col min="29" max="31" width="9.109375" style="10"/>
+    <col min="32" max="32" width="16.109375" style="10" customWidth="1"/>
+    <col min="33" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" s="3" customFormat="1" ht="14.4">
       <c r="A1" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
       <c r="N1" s="23"/>
       <c r="O1" s="23"/>
       <c r="P1" s="23"/>
       <c r="Q1" s="23"/>
       <c r="R1" s="23"/>
       <c r="S1" s="23"/>
       <c r="T1" s="23"/>
@@ -1046,50 +1081,53 @@
       </c>
       <c r="V7" s="11">
         <v>-560</v>
       </c>
       <c r="W7" s="11">
         <v>-399</v>
       </c>
       <c r="X7" s="11">
         <v>-547</v>
       </c>
       <c r="Y7" s="11">
         <v>-434</v>
       </c>
       <c r="Z7" s="11">
         <v>-383</v>
       </c>
       <c r="AA7" s="11">
         <v>-145</v>
       </c>
       <c r="AB7" s="17">
         <v>-214</v>
       </c>
       <c r="AC7" s="17">
         <v>-141</v>
       </c>
+      <c r="AD7" s="17">
+        <v>-156</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="8">
         <v>24</v>
       </c>
       <c r="C8" s="8">
         <v>-655</v>
       </c>
       <c r="D8" s="8">
         <v>48</v>
       </c>
       <c r="E8" s="8">
         <v>-213</v>
       </c>
       <c r="F8" s="8">
         <v>-88</v>
       </c>
       <c r="G8" s="8">
         <v>-51</v>
       </c>
       <c r="H8" s="8">
         <v>-6</v>
@@ -1135,50 +1173,53 @@
       </c>
       <c r="V8" s="11">
         <v>92</v>
       </c>
       <c r="W8" s="11">
         <v>94</v>
       </c>
       <c r="X8" s="11">
         <v>97</v>
       </c>
       <c r="Y8" s="11">
         <v>48</v>
       </c>
       <c r="Z8" s="11">
         <v>-29</v>
       </c>
       <c r="AA8" s="11">
         <v>111</v>
       </c>
       <c r="AB8" s="17">
         <v>147</v>
       </c>
       <c r="AC8" s="17">
         <v>-8</v>
       </c>
+      <c r="AD8" s="17">
+        <v>-36</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="8">
         <v>-92</v>
       </c>
       <c r="C9" s="8">
         <v>-84</v>
       </c>
       <c r="D9" s="8">
         <v>-40</v>
       </c>
       <c r="E9" s="8">
         <v>-134</v>
       </c>
       <c r="F9" s="8">
         <v>-36</v>
       </c>
       <c r="G9" s="8">
         <v>-63</v>
       </c>
       <c r="H9" s="8">
         <v>-92</v>
@@ -1224,50 +1265,53 @@
       </c>
       <c r="V9" s="11">
         <v>-95</v>
       </c>
       <c r="W9" s="11">
         <v>-65</v>
       </c>
       <c r="X9" s="11">
         <v>-92</v>
       </c>
       <c r="Y9" s="11">
         <v>-90</v>
       </c>
       <c r="Z9" s="11">
         <v>-62</v>
       </c>
       <c r="AA9" s="11">
         <v>-91</v>
       </c>
       <c r="AB9" s="17">
         <v>-34</v>
       </c>
       <c r="AC9" s="17">
         <v>19</v>
       </c>
+      <c r="AD9" s="17">
+        <v>-26</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="8">
         <v>-39</v>
       </c>
       <c r="C10" s="8">
         <v>-29</v>
       </c>
       <c r="D10" s="8">
         <v>-27</v>
       </c>
       <c r="E10" s="8">
         <v>-22</v>
       </c>
       <c r="F10" s="8">
         <v>-12</v>
       </c>
       <c r="G10" s="8">
         <v>-48</v>
       </c>
       <c r="H10" s="8">
         <v>-67</v>
@@ -1313,50 +1357,53 @@
       </c>
       <c r="V10" s="11">
         <v>-13</v>
       </c>
       <c r="W10" s="11">
         <v>-74</v>
       </c>
       <c r="X10" s="11">
         <v>-15</v>
       </c>
       <c r="Y10" s="11">
         <v>-33</v>
       </c>
       <c r="Z10" s="11">
         <v>-36</v>
       </c>
       <c r="AA10" s="11">
         <v>-47</v>
       </c>
       <c r="AB10" s="17">
         <v>-57</v>
       </c>
       <c r="AC10" s="17">
         <v>-15</v>
       </c>
+      <c r="AD10" s="17">
+        <v>-6</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="8">
         <v>-33</v>
       </c>
       <c r="C11" s="8">
         <v>-56</v>
       </c>
       <c r="D11" s="8">
         <v>-49</v>
       </c>
       <c r="E11" s="8">
         <v>-38</v>
       </c>
       <c r="F11" s="8">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <v>-29</v>
       </c>
       <c r="H11" s="8">
         <v>-61</v>
@@ -1402,50 +1449,53 @@
       </c>
       <c r="V11" s="11">
         <v>-41</v>
       </c>
       <c r="W11" s="11">
         <v>-29</v>
       </c>
       <c r="X11" s="11">
         <v>-42</v>
       </c>
       <c r="Y11" s="11">
         <v>-41</v>
       </c>
       <c r="Z11" s="11">
         <v>-22</v>
       </c>
       <c r="AA11" s="11">
         <v>-21</v>
       </c>
       <c r="AB11" s="17">
         <v>-21</v>
       </c>
       <c r="AC11" s="17">
         <v>-34</v>
       </c>
+      <c r="AD11" s="17">
+        <v>-4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="8">
         <v>-31</v>
       </c>
       <c r="C12" s="8">
         <v>-47</v>
       </c>
       <c r="D12" s="8">
         <v>-39</v>
       </c>
       <c r="E12" s="8">
         <v>-52</v>
       </c>
       <c r="F12" s="8">
         <v>-18</v>
       </c>
       <c r="G12" s="8">
         <v>-10</v>
       </c>
       <c r="H12" s="8">
         <v>-42</v>
@@ -1491,50 +1541,53 @@
       </c>
       <c r="V12" s="11">
         <v>-20</v>
       </c>
       <c r="W12" s="11">
         <v>-36</v>
       </c>
       <c r="X12" s="11">
         <v>-43</v>
       </c>
       <c r="Y12" s="11">
         <v>-7</v>
       </c>
       <c r="Z12" s="11">
         <v>-65</v>
       </c>
       <c r="AA12" s="11">
         <v>-24</v>
       </c>
       <c r="AB12" s="17">
         <v>-24</v>
       </c>
       <c r="AC12" s="17">
         <v>-27</v>
       </c>
+      <c r="AD12" s="17">
+        <v>11</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="8">
         <v>-36</v>
       </c>
       <c r="C13" s="8">
         <v>-55</v>
       </c>
       <c r="D13" s="8">
         <v>-8</v>
       </c>
       <c r="E13" s="8">
         <v>-27</v>
       </c>
       <c r="F13" s="8">
         <v>-34</v>
       </c>
       <c r="G13" s="8">
         <v>-23</v>
       </c>
       <c r="H13" s="8">
         <v>-61</v>
@@ -1580,50 +1633,53 @@
       </c>
       <c r="V13" s="11">
         <v>-81</v>
       </c>
       <c r="W13" s="11">
         <v>-57</v>
       </c>
       <c r="X13" s="11">
         <v>-57</v>
       </c>
       <c r="Y13" s="11">
         <v>-23</v>
       </c>
       <c r="Z13" s="11">
         <v>-56</v>
       </c>
       <c r="AA13" s="11">
         <v>-10</v>
       </c>
       <c r="AB13" s="17">
         <v>-31</v>
       </c>
       <c r="AC13" s="17">
         <v>-30</v>
       </c>
+      <c r="AD13" s="17">
+        <v>-19</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="8">
         <v>-30</v>
       </c>
       <c r="C14" s="8">
         <v>-25</v>
       </c>
       <c r="D14" s="8">
         <v>-7</v>
       </c>
       <c r="E14" s="8">
         <v>313</v>
       </c>
       <c r="F14" s="8">
         <v>50</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>-73</v>
@@ -1669,50 +1725,53 @@
       </c>
       <c r="V14" s="11">
         <v>15</v>
       </c>
       <c r="W14" s="11">
         <v>28</v>
       </c>
       <c r="X14" s="11">
         <v>-27</v>
       </c>
       <c r="Y14" s="11">
         <v>-28</v>
       </c>
       <c r="Z14" s="11">
         <v>-2</v>
       </c>
       <c r="AA14" s="11">
         <v>25</v>
       </c>
       <c r="AB14" s="17">
         <v>-33</v>
       </c>
       <c r="AC14" s="17">
         <v>21</v>
       </c>
+      <c r="AD14" s="17">
+        <v>23</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="8">
         <v>-32</v>
       </c>
       <c r="C15" s="8">
         <v>-19</v>
       </c>
       <c r="D15" s="8">
         <v>-5</v>
       </c>
       <c r="E15" s="8">
         <v>-14</v>
       </c>
       <c r="F15" s="8">
         <v>-25</v>
       </c>
       <c r="G15" s="8">
         <v>-11</v>
       </c>
       <c r="H15" s="8">
         <v>-28</v>
@@ -1758,50 +1817,53 @@
       </c>
       <c r="V15" s="11">
         <v>-61</v>
       </c>
       <c r="W15" s="11">
         <v>-13</v>
       </c>
       <c r="X15" s="11">
         <v>-38</v>
       </c>
       <c r="Y15" s="11">
         <v>-22</v>
       </c>
       <c r="Z15" s="11">
         <v>-16</v>
       </c>
       <c r="AA15" s="11">
         <v>12</v>
       </c>
       <c r="AB15" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC15" s="17">
         <v>-19</v>
       </c>
+      <c r="AD15" s="17">
+        <v>-32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="8">
         <v>-9</v>
       </c>
       <c r="C16" s="8">
         <v>-88</v>
       </c>
       <c r="D16" s="8">
         <v>-20</v>
       </c>
       <c r="E16" s="8">
         <v>-40</v>
       </c>
       <c r="F16" s="8">
         <v>-9</v>
       </c>
       <c r="G16" s="8">
         <v>-33</v>
       </c>
       <c r="H16" s="8">
         <v>-12</v>
@@ -1847,52 +1909,55 @@
       </c>
       <c r="V16" s="11">
         <v>-30</v>
       </c>
       <c r="W16" s="11">
         <v>-42</v>
       </c>
       <c r="X16" s="11">
         <v>-19</v>
       </c>
       <c r="Y16" s="11">
         <v>-50</v>
       </c>
       <c r="Z16" s="11">
         <v>-15</v>
       </c>
       <c r="AA16" s="11">
         <v>-12</v>
       </c>
       <c r="AB16" s="17">
         <v>4</v>
       </c>
       <c r="AC16" s="17">
         <v>5</v>
       </c>
+      <c r="AD16" s="17">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:33">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="8">
         <v>-44</v>
       </c>
       <c r="C17" s="8">
         <v>-69</v>
       </c>
       <c r="D17" s="8">
         <v>-6</v>
       </c>
       <c r="E17" s="8">
         <v>23</v>
       </c>
       <c r="F17" s="8">
         <v>-10</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>-4</v>
       </c>
       <c r="I17" s="10">
@@ -1936,52 +2001,55 @@
       </c>
       <c r="V17" s="11">
         <v>-51</v>
       </c>
       <c r="W17" s="11">
         <v>2</v>
       </c>
       <c r="X17" s="11">
         <v>-21</v>
       </c>
       <c r="Y17" s="11">
         <v>-13</v>
       </c>
       <c r="Z17" s="11">
         <v>56</v>
       </c>
       <c r="AA17" s="11">
         <v>62</v>
       </c>
       <c r="AB17" s="17">
         <v>-21</v>
       </c>
       <c r="AC17" s="17">
         <v>13</v>
       </c>
+      <c r="AD17" s="17">
+        <v>59</v>
+      </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:33">
       <c r="A18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="8">
         <v>-59</v>
       </c>
       <c r="C18" s="8">
         <v>-274</v>
       </c>
       <c r="D18" s="8">
         <v>-59</v>
       </c>
       <c r="E18" s="8">
         <v>-62</v>
       </c>
       <c r="F18" s="8">
         <v>-71</v>
       </c>
       <c r="G18" s="8">
         <v>-70</v>
       </c>
       <c r="H18" s="8">
         <v>-93</v>
       </c>
       <c r="I18" s="10">
@@ -2025,52 +2093,55 @@
       </c>
       <c r="V18" s="11">
         <v>-72</v>
       </c>
       <c r="W18" s="11">
         <v>-69</v>
       </c>
       <c r="X18" s="11">
         <v>-93</v>
       </c>
       <c r="Y18" s="11">
         <v>-74</v>
       </c>
       <c r="Z18" s="11">
         <v>-72</v>
       </c>
       <c r="AA18" s="11">
         <v>-32</v>
       </c>
       <c r="AB18" s="17">
         <v>-33</v>
       </c>
       <c r="AC18" s="17">
         <v>-43</v>
       </c>
+      <c r="AD18" s="17">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:33">
       <c r="A19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="8">
         <v>-32</v>
       </c>
       <c r="C19" s="8">
         <v>-25</v>
       </c>
       <c r="D19" s="8">
         <v>5</v>
       </c>
       <c r="E19" s="8">
         <v>-15</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="8">
         <v>-14</v>
       </c>
       <c r="H19" s="8">
         <v>-29</v>
       </c>
       <c r="I19" s="10">
@@ -2114,52 +2185,55 @@
       </c>
       <c r="V19" s="11">
         <v>-32</v>
       </c>
       <c r="W19" s="11">
         <v>-37</v>
       </c>
       <c r="X19" s="11">
         <v>-45</v>
       </c>
       <c r="Y19" s="11">
         <v>-18</v>
       </c>
       <c r="Z19" s="11">
         <v>-19</v>
       </c>
       <c r="AA19" s="11">
         <v>-12</v>
       </c>
       <c r="AB19" s="17">
         <v>-33</v>
       </c>
       <c r="AC19" s="17">
         <v>34</v>
       </c>
+      <c r="AD19" s="17">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:33">
       <c r="A20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="8">
         <v>-77</v>
       </c>
       <c r="C20" s="8">
         <v>-67</v>
       </c>
       <c r="D20" s="8">
         <v>-25</v>
       </c>
       <c r="E20" s="8">
         <v>-35</v>
       </c>
       <c r="F20" s="8">
         <v>-33</v>
       </c>
       <c r="G20" s="8">
         <v>-38</v>
       </c>
       <c r="H20" s="8">
         <v>-77</v>
       </c>
       <c r="I20" s="10">
@@ -2203,52 +2277,55 @@
       </c>
       <c r="V20" s="11">
         <v>-95</v>
       </c>
       <c r="W20" s="11">
         <v>-54</v>
       </c>
       <c r="X20" s="11">
         <v>-96</v>
       </c>
       <c r="Y20" s="11">
         <v>-52</v>
       </c>
       <c r="Z20" s="11">
         <v>-19</v>
       </c>
       <c r="AA20" s="11">
         <v>-33</v>
       </c>
       <c r="AB20" s="17">
         <v>-44</v>
       </c>
       <c r="AC20" s="17">
         <v>-29</v>
       </c>
+      <c r="AD20" s="17">
+        <v>-60</v>
+      </c>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:33">
       <c r="A21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="8">
         <v>-38</v>
       </c>
       <c r="C21" s="8">
         <v>-27</v>
       </c>
       <c r="D21" s="8">
         <v>-10</v>
       </c>
       <c r="E21" s="8">
         <v>-3</v>
       </c>
       <c r="F21" s="8">
         <v>-48</v>
       </c>
       <c r="G21" s="8">
         <v>-58</v>
       </c>
       <c r="H21" s="8">
         <v>-74</v>
       </c>
       <c r="I21" s="10">
@@ -2292,83 +2369,87 @@
       </c>
       <c r="V21" s="11">
         <v>-76</v>
       </c>
       <c r="W21" s="11">
         <v>-47</v>
       </c>
       <c r="X21" s="11">
         <v>-56</v>
       </c>
       <c r="Y21" s="11">
         <v>-31</v>
       </c>
       <c r="Z21" s="11">
         <v>-26</v>
       </c>
       <c r="AA21" s="11">
         <v>-73</v>
       </c>
       <c r="AB21" s="17">
         <v>-34</v>
       </c>
       <c r="AC21" s="17">
         <v>-28</v>
       </c>
+      <c r="AD21" s="17">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:33">
       <c r="A22" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="26"/>
       <c r="O22" s="26"/>
       <c r="P22" s="26"/>
       <c r="Q22" s="26"/>
       <c r="R22" s="26"/>
       <c r="S22" s="26"/>
       <c r="T22" s="26"/>
       <c r="U22" s="26"/>
       <c r="V22" s="26"/>
       <c r="W22" s="26"/>
       <c r="X22" s="26"/>
       <c r="Y22" s="26"/>
       <c r="AB22" s="17"/>
       <c r="AC22" s="17"/>
+      <c r="AD22" s="17"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:33">
       <c r="A23" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>-3</v>
       </c>
       <c r="C23" s="8">
         <v>-746</v>
       </c>
       <c r="D23" s="8">
         <v>38</v>
       </c>
       <c r="E23" s="8">
         <v>-244</v>
       </c>
       <c r="F23" s="8">
         <v>-51</v>
       </c>
       <c r="G23" s="8">
         <v>-12</v>
       </c>
       <c r="H23" s="8">
         <v>-11</v>
       </c>
       <c r="I23" s="8">
@@ -2412,52 +2493,55 @@
       </c>
       <c r="V23" s="11">
         <v>95</v>
       </c>
       <c r="W23" s="11">
         <v>75</v>
       </c>
       <c r="X23" s="11">
         <v>86</v>
       </c>
       <c r="Y23" s="11">
         <v>8</v>
       </c>
       <c r="Z23" s="11">
         <v>-13</v>
       </c>
       <c r="AA23" s="11">
         <v>122</v>
       </c>
       <c r="AB23" s="17">
         <v>142</v>
       </c>
       <c r="AC23" s="17">
         <v>12</v>
       </c>
+      <c r="AD23" s="17">
+        <v>-64</v>
+      </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:33">
       <c r="A24" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="8">
         <v>24</v>
       </c>
       <c r="C24" s="8">
         <v>-655</v>
       </c>
       <c r="D24" s="8">
         <v>48</v>
       </c>
       <c r="E24" s="8">
         <v>-213</v>
       </c>
       <c r="F24" s="8">
         <v>-88</v>
       </c>
       <c r="G24" s="8">
         <v>-51</v>
       </c>
       <c r="H24" s="8">
         <v>-6</v>
       </c>
       <c r="I24" s="8">
@@ -2501,52 +2585,57 @@
       </c>
       <c r="V24" s="11">
         <v>92</v>
       </c>
       <c r="W24" s="11">
         <v>94</v>
       </c>
       <c r="X24" s="11">
         <v>97</v>
       </c>
       <c r="Y24" s="11">
         <v>48</v>
       </c>
       <c r="Z24" s="11">
         <v>-29</v>
       </c>
       <c r="AA24" s="11">
         <v>111</v>
       </c>
       <c r="AB24" s="17">
         <v>147</v>
       </c>
       <c r="AC24" s="17">
         <v>-8</v>
       </c>
+      <c r="AD24" s="17">
+        <v>-36</v>
+      </c>
+      <c r="AF24" s="31"/>
+      <c r="AG24" s="29"/>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:33">
       <c r="A25" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="8" t="s">
@@ -2590,52 +2679,57 @@
       </c>
       <c r="V25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC25" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD25" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF25" s="31"/>
+      <c r="AG25" s="29"/>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:33">
       <c r="A26" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="8" t="s">
@@ -2679,52 +2773,57 @@
       </c>
       <c r="V26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC26" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD26" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="29"/>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:33">
       <c r="A27" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="8">
         <v>-3</v>
       </c>
       <c r="C27" s="8">
         <v>-22</v>
       </c>
       <c r="D27" s="8">
         <v>-1</v>
       </c>
       <c r="E27" s="8">
         <v>-9</v>
       </c>
       <c r="F27" s="8">
         <v>34</v>
       </c>
       <c r="G27" s="8">
         <v>8</v>
       </c>
       <c r="H27" s="8">
         <v>-7</v>
       </c>
       <c r="I27" s="8">
@@ -2768,52 +2867,57 @@
       </c>
       <c r="V27" s="11">
         <v>9</v>
       </c>
       <c r="W27" s="11">
         <v>-1</v>
       </c>
       <c r="X27" s="11">
         <v>-17</v>
       </c>
       <c r="Y27" s="11">
         <v>4</v>
       </c>
       <c r="Z27" s="11">
         <v>1</v>
       </c>
       <c r="AA27" s="11">
         <v>7</v>
       </c>
       <c r="AB27" s="17">
         <v>-10</v>
       </c>
       <c r="AC27" s="17">
         <v>-6</v>
       </c>
+      <c r="AD27" s="17">
+        <v>-3</v>
+      </c>
+      <c r="AF27" s="31"/>
+      <c r="AG27" s="29"/>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:33">
       <c r="A28" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="8" t="s">
@@ -2857,52 +2961,57 @@
       </c>
       <c r="V28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC28" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD28" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="29"/>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:33">
       <c r="A29" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="8" t="s">
@@ -2946,52 +3055,57 @@
       </c>
       <c r="V29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC29" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD29" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF29" s="31"/>
+      <c r="AG29" s="29"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:33">
       <c r="A30" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="8" t="s">
@@ -3035,52 +3149,57 @@
       </c>
       <c r="V30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC30" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD30" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="29"/>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:33">
       <c r="A31" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="8">
         <v>-27</v>
       </c>
       <c r="C31" s="8">
         <v>-18</v>
       </c>
       <c r="D31" s="8">
         <v>-5</v>
       </c>
       <c r="E31" s="8">
         <v>2</v>
       </c>
       <c r="F31" s="8">
         <v>-7</v>
       </c>
       <c r="G31" s="8">
         <v>12</v>
       </c>
       <c r="H31" s="8">
         <v>-6</v>
       </c>
       <c r="I31" s="8">
@@ -3125,52 +3244,57 @@
       <c r="V31" s="11">
         <v>-13</v>
       </c>
       <c r="W31" s="11">
         <v>-3</v>
       </c>
       <c r="X31" s="11">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="11">
         <v>3</v>
       </c>
       <c r="Z31" s="11">
         <v>-6</v>
       </c>
       <c r="AA31" s="11">
         <v>-21</v>
       </c>
       <c r="AB31" s="17">
         <v>2</v>
       </c>
       <c r="AC31" s="17">
         <v>-13</v>
       </c>
+      <c r="AD31" s="17">
+        <v>-15</v>
+      </c>
+      <c r="AF31" s="31"/>
+      <c r="AG31" s="29"/>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:33">
       <c r="A32" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="8">
         <v>-14</v>
       </c>
       <c r="D32" s="8">
         <v>4</v>
       </c>
       <c r="E32" s="8">
         <v>-18</v>
       </c>
       <c r="F32" s="8">
         <v>17</v>
       </c>
       <c r="G32" s="8">
         <v>22</v>
       </c>
       <c r="H32" s="8">
         <v>9</v>
       </c>
       <c r="I32" s="8">
@@ -3214,52 +3338,57 @@
       </c>
       <c r="V32" s="11">
         <v>16</v>
       </c>
       <c r="W32" s="11">
         <v>-24</v>
       </c>
       <c r="X32" s="11">
         <v>1</v>
       </c>
       <c r="Y32" s="11">
         <v>-17</v>
       </c>
       <c r="Z32" s="11">
         <v>16</v>
       </c>
       <c r="AA32" s="11">
         <v>13</v>
       </c>
       <c r="AB32" s="17">
         <v>10</v>
       </c>
       <c r="AC32" s="17">
         <v>19</v>
       </c>
+      <c r="AD32" s="17">
+        <v>-8</v>
+      </c>
+      <c r="AF32" s="31"/>
+      <c r="AG32" s="29"/>
     </row>
-    <row r="33" spans="1:29">
+    <row r="33" spans="1:33">
       <c r="A33" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="8" t="s">
@@ -3301,52 +3430,57 @@
       </c>
       <c r="V33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC33" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD33" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF33" s="31"/>
+      <c r="AG33" s="29"/>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:33">
       <c r="A34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="8">
         <v>2</v>
       </c>
       <c r="C34" s="8">
         <v>-37</v>
       </c>
       <c r="D34" s="8">
         <v>-8</v>
       </c>
       <c r="E34" s="8">
         <v>-6</v>
       </c>
       <c r="F34" s="8">
         <v>-7</v>
       </c>
       <c r="G34" s="8">
         <v>-3</v>
       </c>
       <c r="H34" s="8">
         <v>-1</v>
       </c>
       <c r="I34" s="8">
@@ -3390,52 +3524,57 @@
       </c>
       <c r="V34" s="11">
         <v>-9</v>
       </c>
       <c r="W34" s="11">
         <v>9</v>
       </c>
       <c r="X34" s="11">
         <v>10</v>
       </c>
       <c r="Y34" s="11">
         <v>-30</v>
       </c>
       <c r="Z34" s="11">
         <v>5</v>
       </c>
       <c r="AA34" s="11">
         <v>12</v>
       </c>
       <c r="AB34" s="17">
         <v>-7</v>
       </c>
       <c r="AC34" s="17">
         <v>20</v>
       </c>
+      <c r="AD34" s="17">
+        <v>-2</v>
+      </c>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="29"/>
     </row>
-    <row r="35" spans="1:29">
+    <row r="35" spans="1:33">
       <c r="A35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="8" t="s">
@@ -3479,52 +3618,57 @@
       </c>
       <c r="V35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC35" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD35" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF35" s="31"/>
+      <c r="AG35" s="29"/>
     </row>
-    <row r="36" spans="1:29">
+    <row r="36" spans="1:33">
       <c r="A36" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="8" t="s">
@@ -3568,52 +3712,57 @@
       </c>
       <c r="V36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC36" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD36" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="29"/>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:33">
       <c r="A37" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="8" t="s">
@@ -3657,83 +3806,92 @@
       </c>
       <c r="V37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC37" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD37" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF37" s="31"/>
+      <c r="AG37" s="29"/>
     </row>
-    <row r="38" spans="1:29">
+    <row r="38" spans="1:33">
       <c r="A38" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25"/>
       <c r="N38" s="25"/>
       <c r="O38" s="25"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25"/>
       <c r="S38" s="25"/>
       <c r="T38" s="25"/>
       <c r="U38" s="25"/>
       <c r="V38" s="25"/>
       <c r="W38" s="25"/>
       <c r="X38" s="25"/>
       <c r="Y38" s="25"/>
       <c r="AB38" s="17"/>
       <c r="AC38" s="17"/>
+      <c r="AD38" s="17"/>
+      <c r="AE38" s="11"/>
+      <c r="AF38" s="32"/>
+      <c r="AG38" s="30"/>
     </row>
-    <row r="39" spans="1:29">
+    <row r="39" spans="1:33">
       <c r="A39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="8">
         <v>-525</v>
       </c>
       <c r="C39" s="8">
         <v>-774</v>
       </c>
       <c r="D39" s="8">
         <v>-280</v>
       </c>
       <c r="E39" s="8">
         <v>-75</v>
       </c>
       <c r="F39" s="8">
         <v>-280</v>
       </c>
       <c r="G39" s="8">
         <v>-444</v>
       </c>
       <c r="H39" s="8">
         <v>-708</v>
       </c>
       <c r="I39" s="8">
@@ -3777,52 +3935,58 @@
       </c>
       <c r="V39" s="11">
         <v>-655</v>
       </c>
       <c r="W39" s="11">
         <v>-474</v>
       </c>
       <c r="X39" s="11">
         <v>-633</v>
       </c>
       <c r="Y39" s="11">
         <v>-442</v>
       </c>
       <c r="Z39" s="11">
         <v>-370</v>
       </c>
       <c r="AA39" s="11">
         <v>-267</v>
       </c>
       <c r="AB39" s="17">
         <v>-356</v>
       </c>
       <c r="AC39" s="17">
         <v>-153</v>
       </c>
+      <c r="AD39" s="17">
+        <v>-92</v>
+      </c>
+      <c r="AE39" s="11"/>
+      <c r="AF39" s="11"/>
+      <c r="AG39" s="11"/>
     </row>
-    <row r="40" spans="1:29" s="11" customFormat="1">
+    <row r="40" spans="1:33" s="11" customFormat="1">
       <c r="A40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="8" t="s">
@@ -3866,52 +4030,55 @@
       </c>
       <c r="V40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC40" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AD40" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="41" spans="1:29" s="11" customFormat="1">
+    <row r="41" spans="1:33" s="11" customFormat="1">
       <c r="A41" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="8">
         <v>-92</v>
       </c>
       <c r="C41" s="8">
         <v>-84</v>
       </c>
       <c r="D41" s="8">
         <v>-40</v>
       </c>
       <c r="E41" s="8">
         <v>-134</v>
       </c>
       <c r="F41" s="8">
         <v>-36</v>
       </c>
       <c r="G41" s="8">
         <v>-63</v>
       </c>
       <c r="H41" s="8">
         <v>-92</v>
       </c>
       <c r="I41" s="8">
@@ -3955,52 +4122,55 @@
       </c>
       <c r="V41" s="11">
         <v>-95</v>
       </c>
       <c r="W41" s="11">
         <v>-65</v>
       </c>
       <c r="X41" s="11">
         <v>-92</v>
       </c>
       <c r="Y41" s="11">
         <v>-90</v>
       </c>
       <c r="Z41" s="11">
         <v>-62</v>
       </c>
       <c r="AA41" s="11">
         <v>-91</v>
       </c>
       <c r="AB41" s="17">
         <v>-34</v>
       </c>
       <c r="AC41" s="17">
         <v>19</v>
       </c>
+      <c r="AD41" s="17">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="42" spans="1:29" s="11" customFormat="1">
+    <row r="42" spans="1:33" s="11" customFormat="1">
       <c r="A42" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="8">
         <v>-39</v>
       </c>
       <c r="C42" s="8">
         <v>-29</v>
       </c>
       <c r="D42" s="8">
         <v>-27</v>
       </c>
       <c r="E42" s="8">
         <v>-22</v>
       </c>
       <c r="F42" s="8">
         <v>-12</v>
       </c>
       <c r="G42" s="8">
         <v>-48</v>
       </c>
       <c r="H42" s="8">
         <v>-67</v>
       </c>
       <c r="I42" s="8">
@@ -4044,52 +4214,55 @@
       </c>
       <c r="V42" s="11">
         <v>-13</v>
       </c>
       <c r="W42" s="11">
         <v>-74</v>
       </c>
       <c r="X42" s="11">
         <v>-15</v>
       </c>
       <c r="Y42" s="11">
         <v>-33</v>
       </c>
       <c r="Z42" s="11">
         <v>-36</v>
       </c>
       <c r="AA42" s="11">
         <v>-47</v>
       </c>
       <c r="AB42" s="17">
         <v>-57</v>
       </c>
       <c r="AC42" s="17">
         <v>-15</v>
       </c>
+      <c r="AD42" s="17">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="43" spans="1:29" s="11" customFormat="1">
+    <row r="43" spans="1:33" s="11" customFormat="1">
       <c r="A43" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="8">
         <v>-30</v>
       </c>
       <c r="C43" s="8">
         <v>-34</v>
       </c>
       <c r="D43" s="8">
         <v>-48</v>
       </c>
       <c r="E43" s="8">
         <v>-29</v>
       </c>
       <c r="F43" s="8">
         <v>-31</v>
       </c>
       <c r="G43" s="8">
         <v>-37</v>
       </c>
       <c r="H43" s="8">
         <v>-54</v>
       </c>
       <c r="I43" s="8">
@@ -4133,52 +4306,55 @@
       </c>
       <c r="V43" s="11">
         <v>-50</v>
       </c>
       <c r="W43" s="11">
         <v>-28</v>
       </c>
       <c r="X43" s="11">
         <v>-25</v>
       </c>
       <c r="Y43" s="11">
         <v>-45</v>
       </c>
       <c r="Z43" s="11">
         <v>-23</v>
       </c>
       <c r="AA43" s="11">
         <v>-28</v>
       </c>
       <c r="AB43" s="17">
         <v>-11</v>
       </c>
       <c r="AC43" s="17">
         <v>-28</v>
       </c>
+      <c r="AD43" s="17">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="44" spans="1:29" s="11" customFormat="1">
+    <row r="44" spans="1:33" s="11" customFormat="1">
       <c r="A44" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="8">
         <v>-31</v>
       </c>
       <c r="C44" s="8">
         <v>-47</v>
       </c>
       <c r="D44" s="8">
         <v>-39</v>
       </c>
       <c r="E44" s="8">
         <v>-52</v>
       </c>
       <c r="F44" s="8">
         <v>-18</v>
       </c>
       <c r="G44" s="8">
         <v>-10</v>
       </c>
       <c r="H44" s="8">
         <v>-42</v>
       </c>
       <c r="I44" s="8">
@@ -4222,52 +4398,55 @@
       </c>
       <c r="V44" s="11">
         <v>-20</v>
       </c>
       <c r="W44" s="11">
         <v>-36</v>
       </c>
       <c r="X44" s="11">
         <v>-43</v>
       </c>
       <c r="Y44" s="11">
         <v>-7</v>
       </c>
       <c r="Z44" s="11">
         <v>-65</v>
       </c>
       <c r="AA44" s="11">
         <v>-24</v>
       </c>
       <c r="AB44" s="17">
         <v>-24</v>
       </c>
       <c r="AC44" s="17">
         <v>-27</v>
       </c>
+      <c r="AD44" s="17">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:29" s="11" customFormat="1">
+    <row r="45" spans="1:33" s="11" customFormat="1">
       <c r="A45" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="8">
         <v>-36</v>
       </c>
       <c r="C45" s="8">
         <v>-55</v>
       </c>
       <c r="D45" s="8">
         <v>-8</v>
       </c>
       <c r="E45" s="8">
         <v>-27</v>
       </c>
       <c r="F45" s="8">
         <v>-34</v>
       </c>
       <c r="G45" s="8">
         <v>-23</v>
       </c>
       <c r="H45" s="8">
         <v>-61</v>
       </c>
       <c r="I45" s="8">
@@ -4311,52 +4490,55 @@
       </c>
       <c r="V45" s="11">
         <v>-81</v>
       </c>
       <c r="W45" s="11">
         <v>-57</v>
       </c>
       <c r="X45" s="11">
         <v>-57</v>
       </c>
       <c r="Y45" s="11">
         <v>-23</v>
       </c>
       <c r="Z45" s="11">
         <v>-56</v>
       </c>
       <c r="AA45" s="11">
         <v>-10</v>
       </c>
       <c r="AB45" s="17">
         <v>-31</v>
       </c>
       <c r="AC45" s="17">
         <v>-30</v>
       </c>
+      <c r="AD45" s="17">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="46" spans="1:29" s="11" customFormat="1">
+    <row r="46" spans="1:33" s="11" customFormat="1">
       <c r="A46" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="8">
         <v>-30</v>
       </c>
       <c r="C46" s="8">
         <v>-25</v>
       </c>
       <c r="D46" s="8">
         <v>-7</v>
       </c>
       <c r="E46" s="8">
         <v>313</v>
       </c>
       <c r="F46" s="8">
         <v>50</v>
       </c>
       <c r="G46" s="8">
         <v>-8</v>
       </c>
       <c r="H46" s="8">
         <v>-73</v>
       </c>
       <c r="I46" s="8">
@@ -4400,52 +4582,55 @@
       </c>
       <c r="V46" s="11">
         <v>15</v>
       </c>
       <c r="W46" s="11">
         <v>28</v>
       </c>
       <c r="X46" s="11">
         <v>-27</v>
       </c>
       <c r="Y46" s="11">
         <v>-28</v>
       </c>
       <c r="Z46" s="11">
         <v>-2</v>
       </c>
       <c r="AA46" s="11">
         <v>25</v>
       </c>
       <c r="AB46" s="17">
         <v>-33</v>
       </c>
       <c r="AC46" s="17">
         <v>21</v>
       </c>
+      <c r="AD46" s="17">
+        <v>23</v>
+      </c>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:33">
       <c r="A47" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="8">
         <v>-5</v>
       </c>
       <c r="C47" s="8">
         <v>-1</v>
       </c>
       <c r="D47" s="8">
         <v>0</v>
       </c>
       <c r="E47" s="8">
         <v>-16</v>
       </c>
       <c r="F47" s="8">
         <v>-18</v>
       </c>
       <c r="G47" s="8">
         <v>-23</v>
       </c>
       <c r="H47" s="8">
         <v>-22</v>
       </c>
       <c r="I47" s="8">
@@ -4489,52 +4674,55 @@
       </c>
       <c r="V47" s="11">
         <v>-48</v>
       </c>
       <c r="W47" s="11">
         <v>-10</v>
       </c>
       <c r="X47" s="11">
         <v>-33</v>
       </c>
       <c r="Y47" s="11">
         <v>-25</v>
       </c>
       <c r="Z47" s="11">
         <v>-10</v>
       </c>
       <c r="AA47" s="11">
         <v>33</v>
       </c>
       <c r="AB47" s="17">
         <v>-2</v>
       </c>
       <c r="AC47" s="17">
         <v>-6</v>
       </c>
+      <c r="AD47" s="17">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:33">
       <c r="A48" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="8">
         <v>-10</v>
       </c>
       <c r="C48" s="8">
         <v>-74</v>
       </c>
       <c r="D48" s="8">
         <v>-24</v>
       </c>
       <c r="E48" s="8">
         <v>-22</v>
       </c>
       <c r="F48" s="8">
         <v>-26</v>
       </c>
       <c r="G48" s="8">
         <v>-55</v>
       </c>
       <c r="H48" s="8">
         <v>-21</v>
       </c>
       <c r="I48" s="8">
@@ -4578,52 +4766,55 @@
       </c>
       <c r="V48" s="11">
         <v>-46</v>
       </c>
       <c r="W48" s="11">
         <v>-18</v>
       </c>
       <c r="X48" s="11">
         <v>-20</v>
       </c>
       <c r="Y48" s="11">
         <v>-33</v>
       </c>
       <c r="Z48" s="11">
         <v>-31</v>
       </c>
       <c r="AA48" s="11">
         <v>-25</v>
       </c>
       <c r="AB48" s="17">
         <v>-6</v>
       </c>
       <c r="AC48" s="17">
         <v>-14</v>
       </c>
+      <c r="AD48" s="17">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:30">
       <c r="A49" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="8">
         <v>-44</v>
       </c>
       <c r="C49" s="8">
         <v>-69</v>
       </c>
       <c r="D49" s="8">
         <v>-6</v>
       </c>
       <c r="E49" s="8">
         <v>23</v>
       </c>
       <c r="F49" s="8">
         <v>-10</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="8">
         <v>-4</v>
       </c>
       <c r="I49" s="8">
@@ -4667,52 +4858,55 @@
       </c>
       <c r="V49" s="11">
         <v>-51</v>
       </c>
       <c r="W49" s="11">
         <v>2</v>
       </c>
       <c r="X49" s="11">
         <v>-21</v>
       </c>
       <c r="Y49" s="11">
         <v>-13</v>
       </c>
       <c r="Z49" s="11">
         <v>56</v>
       </c>
       <c r="AA49" s="11">
         <v>62</v>
       </c>
       <c r="AB49" s="17">
         <v>-21</v>
       </c>
       <c r="AC49" s="17">
         <v>13</v>
       </c>
+      <c r="AD49" s="17">
+        <v>59</v>
+      </c>
     </row>
-    <row r="50" spans="1:29">
+    <row r="50" spans="1:30">
       <c r="A50" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8">
         <v>-61</v>
       </c>
       <c r="C50" s="8">
         <v>-237</v>
       </c>
       <c r="D50" s="8">
         <v>-51</v>
       </c>
       <c r="E50" s="8">
         <v>-56</v>
       </c>
       <c r="F50" s="8">
         <v>-64</v>
       </c>
       <c r="G50" s="8">
         <v>-67</v>
       </c>
       <c r="H50" s="8">
         <v>-92</v>
       </c>
       <c r="I50" s="8">
@@ -4756,52 +4950,55 @@
       </c>
       <c r="V50" s="11">
         <v>-63</v>
       </c>
       <c r="W50" s="11">
         <v>-78</v>
       </c>
       <c r="X50" s="11">
         <v>-103</v>
       </c>
       <c r="Y50" s="11">
         <v>-44</v>
       </c>
       <c r="Z50" s="11">
         <v>-77</v>
       </c>
       <c r="AA50" s="11">
         <v>-44</v>
       </c>
       <c r="AB50" s="17">
         <v>-26</v>
       </c>
       <c r="AC50" s="17">
         <v>-63</v>
       </c>
+      <c r="AD50" s="17">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="51" spans="1:29">
+    <row r="51" spans="1:30">
       <c r="A51" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8">
         <v>-32</v>
       </c>
       <c r="C51" s="8">
         <v>-25</v>
       </c>
       <c r="D51" s="8">
         <v>5</v>
       </c>
       <c r="E51" s="8">
         <v>-15</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="8">
         <v>-14</v>
       </c>
       <c r="H51" s="8">
         <v>-29</v>
       </c>
       <c r="I51" s="8">
@@ -4845,52 +5042,55 @@
       </c>
       <c r="V51" s="11">
         <v>-32</v>
       </c>
       <c r="W51" s="11">
         <v>-37</v>
       </c>
       <c r="X51" s="11">
         <v>-45</v>
       </c>
       <c r="Y51" s="11">
         <v>-18</v>
       </c>
       <c r="Z51" s="11">
         <v>-19</v>
       </c>
       <c r="AA51" s="11">
         <v>-12</v>
       </c>
       <c r="AB51" s="17">
         <v>-33</v>
       </c>
       <c r="AC51" s="17">
         <v>34</v>
       </c>
+      <c r="AD51" s="17">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="52" spans="1:29">
+    <row r="52" spans="1:30">
       <c r="A52" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8">
         <v>-77</v>
       </c>
       <c r="C52" s="8">
         <v>-67</v>
       </c>
       <c r="D52" s="8">
         <v>-25</v>
       </c>
       <c r="E52" s="8">
         <v>-35</v>
       </c>
       <c r="F52" s="8">
         <v>-33</v>
       </c>
       <c r="G52" s="8">
         <v>-38</v>
       </c>
       <c r="H52" s="8">
         <v>-77</v>
       </c>
       <c r="I52" s="8">
@@ -4934,52 +5134,55 @@
       </c>
       <c r="V52" s="11">
         <v>-95</v>
       </c>
       <c r="W52" s="11">
         <v>-54</v>
       </c>
       <c r="X52" s="11">
         <v>-96</v>
       </c>
       <c r="Y52" s="11">
         <v>-52</v>
       </c>
       <c r="Z52" s="11">
         <v>-19</v>
       </c>
       <c r="AA52" s="11">
         <v>-33</v>
       </c>
       <c r="AB52" s="17">
         <v>-44</v>
       </c>
       <c r="AC52" s="17">
         <v>-29</v>
       </c>
+      <c r="AD52" s="17">
+        <v>-60</v>
+      </c>
     </row>
-    <row r="53" spans="1:29">
+    <row r="53" spans="1:30">
       <c r="A53" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="9">
         <v>-38</v>
       </c>
       <c r="C53" s="9">
         <v>-27</v>
       </c>
       <c r="D53" s="9">
         <v>-10</v>
       </c>
       <c r="E53" s="9">
         <v>-3</v>
       </c>
       <c r="F53" s="9">
         <v>-48</v>
       </c>
       <c r="G53" s="9">
         <v>-58</v>
       </c>
       <c r="H53" s="9">
         <v>-74</v>
       </c>
       <c r="I53" s="9">
@@ -5023,50 +5226,56 @@
       </c>
       <c r="V53" s="12">
         <v>-76</v>
       </c>
       <c r="W53" s="12">
         <v>-47</v>
       </c>
       <c r="X53" s="12">
         <v>-56</v>
       </c>
       <c r="Y53" s="12">
         <v>-31</v>
       </c>
       <c r="Z53" s="12">
         <v>-26</v>
       </c>
       <c r="AA53" s="12">
         <v>-73</v>
       </c>
       <c r="AB53" s="20">
         <v>-34</v>
       </c>
       <c r="AC53" s="20">
         <v>-28</v>
       </c>
+      <c r="AD53" s="20">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
+      <c r="AD54" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">