--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="72" yWindow="72" windowWidth="23256" windowHeight="12492"/>
+    <workbookView xWindow="75" yWindow="75" windowWidth="23250" windowHeight="12495"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Все население'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="X31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="33">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -366,85 +366,85 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -714,191 +714,191 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AI47" sqref="AI47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="10" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="6.109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="10" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="10" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="4.88671875" style="10" bestFit="1" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="33" max="16384" width="9.109375" style="10"/>
+    <col min="7" max="8" width="4.85546875" style="10" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="10" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="10" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="10" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="10" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="10" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="10" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="8.5703125" style="10" customWidth="1"/>
+    <col min="27" max="27" width="8.42578125" style="10" customWidth="1"/>
+    <col min="28" max="28" width="7.5703125" style="10" customWidth="1"/>
+    <col min="29" max="31" width="9.140625" style="10"/>
+    <col min="32" max="32" width="11.7109375" style="10" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="3" customFormat="1" ht="14.4">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:37" s="3" customFormat="1" ht="15">
+      <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="23"/>
-[...22 lines deleted...]
-      <c r="Y1" s="23"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
     </row>
-    <row r="2" spans="1:37" s="3" customFormat="1" ht="14.4">
+    <row r="2" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
     </row>
-    <row r="3" spans="1:37" s="5" customFormat="1" ht="14.4">
+    <row r="3" spans="1:37" s="5" customFormat="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="27"/>
-      <c r="B4" s="21">
+      <c r="A4" s="31"/>
+      <c r="B4" s="25">
         <v>2024</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="21">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="25">
         <v>2025</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="25">
         <v>2026</v>
       </c>
-      <c r="AA4" s="22"/>
-[...9 lines deleted...]
-      <c r="AK4" s="22"/>
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="28"/>
+      <c r="A5" s="32"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -965,77 +965,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="24" t="s">
+      <c r="A6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="24"/>
-[...22 lines deleted...]
-      <c r="Y6" s="24"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="8">
         <v>-528</v>
       </c>
       <c r="C7" s="8">
         <v>-1520</v>
       </c>
       <c r="D7" s="8">
         <v>-242</v>
       </c>
       <c r="E7" s="8">
         <v>-319</v>
       </c>
       <c r="F7" s="8">
         <v>-331</v>
       </c>
       <c r="G7" s="8">
         <v>-456</v>
       </c>
       <c r="H7" s="8">
         <v>-719</v>
@@ -1084,50 +1084,53 @@
       </c>
       <c r="W7" s="11">
         <v>-399</v>
       </c>
       <c r="X7" s="11">
         <v>-547</v>
       </c>
       <c r="Y7" s="11">
         <v>-434</v>
       </c>
       <c r="Z7" s="11">
         <v>-383</v>
       </c>
       <c r="AA7" s="11">
         <v>-145</v>
       </c>
       <c r="AB7" s="17">
         <v>-214</v>
       </c>
       <c r="AC7" s="17">
         <v>-141</v>
       </c>
       <c r="AD7" s="17">
         <v>-156</v>
       </c>
+      <c r="AE7" s="17">
+        <v>-282</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="8">
         <v>24</v>
       </c>
       <c r="C8" s="8">
         <v>-655</v>
       </c>
       <c r="D8" s="8">
         <v>48</v>
       </c>
       <c r="E8" s="8">
         <v>-213</v>
       </c>
       <c r="F8" s="8">
         <v>-88</v>
       </c>
       <c r="G8" s="8">
         <v>-51</v>
       </c>
       <c r="H8" s="8">
         <v>-6</v>
@@ -1176,50 +1179,53 @@
       </c>
       <c r="W8" s="11">
         <v>94</v>
       </c>
       <c r="X8" s="11">
         <v>97</v>
       </c>
       <c r="Y8" s="11">
         <v>48</v>
       </c>
       <c r="Z8" s="11">
         <v>-29</v>
       </c>
       <c r="AA8" s="11">
         <v>111</v>
       </c>
       <c r="AB8" s="17">
         <v>147</v>
       </c>
       <c r="AC8" s="17">
         <v>-8</v>
       </c>
       <c r="AD8" s="17">
         <v>-36</v>
       </c>
+      <c r="AE8" s="17">
+        <v>106</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="8">
         <v>-92</v>
       </c>
       <c r="C9" s="8">
         <v>-84</v>
       </c>
       <c r="D9" s="8">
         <v>-40</v>
       </c>
       <c r="E9" s="8">
         <v>-134</v>
       </c>
       <c r="F9" s="8">
         <v>-36</v>
       </c>
       <c r="G9" s="8">
         <v>-63</v>
       </c>
       <c r="H9" s="8">
         <v>-92</v>
@@ -1268,50 +1274,53 @@
       </c>
       <c r="W9" s="11">
         <v>-65</v>
       </c>
       <c r="X9" s="11">
         <v>-92</v>
       </c>
       <c r="Y9" s="11">
         <v>-90</v>
       </c>
       <c r="Z9" s="11">
         <v>-62</v>
       </c>
       <c r="AA9" s="11">
         <v>-91</v>
       </c>
       <c r="AB9" s="17">
         <v>-34</v>
       </c>
       <c r="AC9" s="17">
         <v>19</v>
       </c>
       <c r="AD9" s="17">
         <v>-26</v>
       </c>
+      <c r="AE9" s="17">
+        <v>-89</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="8">
         <v>-39</v>
       </c>
       <c r="C10" s="8">
         <v>-29</v>
       </c>
       <c r="D10" s="8">
         <v>-27</v>
       </c>
       <c r="E10" s="8">
         <v>-22</v>
       </c>
       <c r="F10" s="8">
         <v>-12</v>
       </c>
       <c r="G10" s="8">
         <v>-48</v>
       </c>
       <c r="H10" s="8">
         <v>-67</v>
@@ -1360,50 +1369,53 @@
       </c>
       <c r="W10" s="11">
         <v>-74</v>
       </c>
       <c r="X10" s="11">
         <v>-15</v>
       </c>
       <c r="Y10" s="11">
         <v>-33</v>
       </c>
       <c r="Z10" s="11">
         <v>-36</v>
       </c>
       <c r="AA10" s="11">
         <v>-47</v>
       </c>
       <c r="AB10" s="17">
         <v>-57</v>
       </c>
       <c r="AC10" s="17">
         <v>-15</v>
       </c>
       <c r="AD10" s="17">
         <v>-6</v>
       </c>
+      <c r="AE10" s="17">
+        <v>-44</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="8">
         <v>-33</v>
       </c>
       <c r="C11" s="8">
         <v>-56</v>
       </c>
       <c r="D11" s="8">
         <v>-49</v>
       </c>
       <c r="E11" s="8">
         <v>-38</v>
       </c>
       <c r="F11" s="8">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <v>-29</v>
       </c>
       <c r="H11" s="8">
         <v>-61</v>
@@ -1452,50 +1464,53 @@
       </c>
       <c r="W11" s="11">
         <v>-29</v>
       </c>
       <c r="X11" s="11">
         <v>-42</v>
       </c>
       <c r="Y11" s="11">
         <v>-41</v>
       </c>
       <c r="Z11" s="11">
         <v>-22</v>
       </c>
       <c r="AA11" s="11">
         <v>-21</v>
       </c>
       <c r="AB11" s="17">
         <v>-21</v>
       </c>
       <c r="AC11" s="17">
         <v>-34</v>
       </c>
       <c r="AD11" s="17">
         <v>-4</v>
       </c>
+      <c r="AE11" s="17">
+        <v>22</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="8">
         <v>-31</v>
       </c>
       <c r="C12" s="8">
         <v>-47</v>
       </c>
       <c r="D12" s="8">
         <v>-39</v>
       </c>
       <c r="E12" s="8">
         <v>-52</v>
       </c>
       <c r="F12" s="8">
         <v>-18</v>
       </c>
       <c r="G12" s="8">
         <v>-10</v>
       </c>
       <c r="H12" s="8">
         <v>-42</v>
@@ -1544,50 +1559,53 @@
       </c>
       <c r="W12" s="11">
         <v>-36</v>
       </c>
       <c r="X12" s="11">
         <v>-43</v>
       </c>
       <c r="Y12" s="11">
         <v>-7</v>
       </c>
       <c r="Z12" s="11">
         <v>-65</v>
       </c>
       <c r="AA12" s="11">
         <v>-24</v>
       </c>
       <c r="AB12" s="17">
         <v>-24</v>
       </c>
       <c r="AC12" s="17">
         <v>-27</v>
       </c>
       <c r="AD12" s="17">
         <v>11</v>
       </c>
+      <c r="AE12" s="17">
+        <v>-25</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="8">
         <v>-36</v>
       </c>
       <c r="C13" s="8">
         <v>-55</v>
       </c>
       <c r="D13" s="8">
         <v>-8</v>
       </c>
       <c r="E13" s="8">
         <v>-27</v>
       </c>
       <c r="F13" s="8">
         <v>-34</v>
       </c>
       <c r="G13" s="8">
         <v>-23</v>
       </c>
       <c r="H13" s="8">
         <v>-61</v>
@@ -1636,50 +1654,53 @@
       </c>
       <c r="W13" s="11">
         <v>-57</v>
       </c>
       <c r="X13" s="11">
         <v>-57</v>
       </c>
       <c r="Y13" s="11">
         <v>-23</v>
       </c>
       <c r="Z13" s="11">
         <v>-56</v>
       </c>
       <c r="AA13" s="11">
         <v>-10</v>
       </c>
       <c r="AB13" s="17">
         <v>-31</v>
       </c>
       <c r="AC13" s="17">
         <v>-30</v>
       </c>
       <c r="AD13" s="17">
         <v>-19</v>
       </c>
+      <c r="AE13" s="17">
+        <v>-13</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="8">
         <v>-30</v>
       </c>
       <c r="C14" s="8">
         <v>-25</v>
       </c>
       <c r="D14" s="8">
         <v>-7</v>
       </c>
       <c r="E14" s="8">
         <v>313</v>
       </c>
       <c r="F14" s="8">
         <v>50</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>-73</v>
@@ -1728,50 +1749,53 @@
       </c>
       <c r="W14" s="11">
         <v>28</v>
       </c>
       <c r="X14" s="11">
         <v>-27</v>
       </c>
       <c r="Y14" s="11">
         <v>-28</v>
       </c>
       <c r="Z14" s="11">
         <v>-2</v>
       </c>
       <c r="AA14" s="11">
         <v>25</v>
       </c>
       <c r="AB14" s="17">
         <v>-33</v>
       </c>
       <c r="AC14" s="17">
         <v>21</v>
       </c>
       <c r="AD14" s="17">
         <v>23</v>
       </c>
+      <c r="AE14" s="17">
+        <v>21</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="8">
         <v>-32</v>
       </c>
       <c r="C15" s="8">
         <v>-19</v>
       </c>
       <c r="D15" s="8">
         <v>-5</v>
       </c>
       <c r="E15" s="8">
         <v>-14</v>
       </c>
       <c r="F15" s="8">
         <v>-25</v>
       </c>
       <c r="G15" s="8">
         <v>-11</v>
       </c>
       <c r="H15" s="8">
         <v>-28</v>
@@ -1820,50 +1844,53 @@
       </c>
       <c r="W15" s="11">
         <v>-13</v>
       </c>
       <c r="X15" s="11">
         <v>-38</v>
       </c>
       <c r="Y15" s="11">
         <v>-22</v>
       </c>
       <c r="Z15" s="11">
         <v>-16</v>
       </c>
       <c r="AA15" s="11">
         <v>12</v>
       </c>
       <c r="AB15" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC15" s="17">
         <v>-19</v>
       </c>
       <c r="AD15" s="17">
         <v>-32</v>
       </c>
+      <c r="AE15" s="17">
+        <v>-18</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="8">
         <v>-9</v>
       </c>
       <c r="C16" s="8">
         <v>-88</v>
       </c>
       <c r="D16" s="8">
         <v>-20</v>
       </c>
       <c r="E16" s="8">
         <v>-40</v>
       </c>
       <c r="F16" s="8">
         <v>-9</v>
       </c>
       <c r="G16" s="8">
         <v>-33</v>
       </c>
       <c r="H16" s="8">
         <v>-12</v>
@@ -1912,50 +1939,53 @@
       </c>
       <c r="W16" s="11">
         <v>-42</v>
       </c>
       <c r="X16" s="11">
         <v>-19</v>
       </c>
       <c r="Y16" s="11">
         <v>-50</v>
       </c>
       <c r="Z16" s="11">
         <v>-15</v>
       </c>
       <c r="AA16" s="11">
         <v>-12</v>
       </c>
       <c r="AB16" s="17">
         <v>4</v>
       </c>
       <c r="AC16" s="17">
         <v>5</v>
       </c>
       <c r="AD16" s="17">
         <v>-31</v>
       </c>
+      <c r="AE16" s="17">
+        <v>-10</v>
+      </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="8">
         <v>-44</v>
       </c>
       <c r="C17" s="8">
         <v>-69</v>
       </c>
       <c r="D17" s="8">
         <v>-6</v>
       </c>
       <c r="E17" s="8">
         <v>23</v>
       </c>
       <c r="F17" s="8">
         <v>-10</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>-4</v>
@@ -2004,50 +2034,53 @@
       </c>
       <c r="W17" s="11">
         <v>2</v>
       </c>
       <c r="X17" s="11">
         <v>-21</v>
       </c>
       <c r="Y17" s="11">
         <v>-13</v>
       </c>
       <c r="Z17" s="11">
         <v>56</v>
       </c>
       <c r="AA17" s="11">
         <v>62</v>
       </c>
       <c r="AB17" s="17">
         <v>-21</v>
       </c>
       <c r="AC17" s="17">
         <v>13</v>
       </c>
       <c r="AD17" s="17">
         <v>59</v>
       </c>
+      <c r="AE17" s="17">
+        <v>-64</v>
+      </c>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="8">
         <v>-59</v>
       </c>
       <c r="C18" s="8">
         <v>-274</v>
       </c>
       <c r="D18" s="8">
         <v>-59</v>
       </c>
       <c r="E18" s="8">
         <v>-62</v>
       </c>
       <c r="F18" s="8">
         <v>-71</v>
       </c>
       <c r="G18" s="8">
         <v>-70</v>
       </c>
       <c r="H18" s="8">
         <v>-93</v>
@@ -2096,50 +2129,53 @@
       </c>
       <c r="W18" s="11">
         <v>-69</v>
       </c>
       <c r="X18" s="11">
         <v>-93</v>
       </c>
       <c r="Y18" s="11">
         <v>-74</v>
       </c>
       <c r="Z18" s="11">
         <v>-72</v>
       </c>
       <c r="AA18" s="11">
         <v>-32</v>
       </c>
       <c r="AB18" s="17">
         <v>-33</v>
       </c>
       <c r="AC18" s="17">
         <v>-43</v>
       </c>
       <c r="AD18" s="17">
         <v>-4</v>
       </c>
+      <c r="AE18" s="17">
+        <v>-39</v>
+      </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="8">
         <v>-32</v>
       </c>
       <c r="C19" s="8">
         <v>-25</v>
       </c>
       <c r="D19" s="8">
         <v>5</v>
       </c>
       <c r="E19" s="8">
         <v>-15</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="8">
         <v>-14</v>
       </c>
       <c r="H19" s="8">
         <v>-29</v>
@@ -2188,50 +2224,53 @@
       </c>
       <c r="W19" s="11">
         <v>-37</v>
       </c>
       <c r="X19" s="11">
         <v>-45</v>
       </c>
       <c r="Y19" s="11">
         <v>-18</v>
       </c>
       <c r="Z19" s="11">
         <v>-19</v>
       </c>
       <c r="AA19" s="11">
         <v>-12</v>
       </c>
       <c r="AB19" s="17">
         <v>-33</v>
       </c>
       <c r="AC19" s="17">
         <v>34</v>
       </c>
       <c r="AD19" s="17">
         <v>-21</v>
       </c>
+      <c r="AE19" s="17">
+        <v>-40</v>
+      </c>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="8">
         <v>-77</v>
       </c>
       <c r="C20" s="8">
         <v>-67</v>
       </c>
       <c r="D20" s="8">
         <v>-25</v>
       </c>
       <c r="E20" s="8">
         <v>-35</v>
       </c>
       <c r="F20" s="8">
         <v>-33</v>
       </c>
       <c r="G20" s="8">
         <v>-38</v>
       </c>
       <c r="H20" s="8">
         <v>-77</v>
@@ -2280,50 +2319,53 @@
       </c>
       <c r="W20" s="11">
         <v>-54</v>
       </c>
       <c r="X20" s="11">
         <v>-96</v>
       </c>
       <c r="Y20" s="11">
         <v>-52</v>
       </c>
       <c r="Z20" s="11">
         <v>-19</v>
       </c>
       <c r="AA20" s="11">
         <v>-33</v>
       </c>
       <c r="AB20" s="17">
         <v>-44</v>
       </c>
       <c r="AC20" s="17">
         <v>-29</v>
       </c>
       <c r="AD20" s="17">
         <v>-60</v>
       </c>
+      <c r="AE20" s="17">
+        <v>-23</v>
+      </c>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="8">
         <v>-38</v>
       </c>
       <c r="C21" s="8">
         <v>-27</v>
       </c>
       <c r="D21" s="8">
         <v>-10</v>
       </c>
       <c r="E21" s="8">
         <v>-3</v>
       </c>
       <c r="F21" s="8">
         <v>-48</v>
       </c>
       <c r="G21" s="8">
         <v>-58</v>
       </c>
       <c r="H21" s="8">
         <v>-74</v>
@@ -2372,79 +2414,82 @@
       </c>
       <c r="W21" s="11">
         <v>-47</v>
       </c>
       <c r="X21" s="11">
         <v>-56</v>
       </c>
       <c r="Y21" s="11">
         <v>-31</v>
       </c>
       <c r="Z21" s="11">
         <v>-26</v>
       </c>
       <c r="AA21" s="11">
         <v>-73</v>
       </c>
       <c r="AB21" s="17">
         <v>-34</v>
       </c>
       <c r="AC21" s="17">
         <v>-28</v>
       </c>
       <c r="AD21" s="17">
         <v>-10</v>
       </c>
+      <c r="AE21" s="17">
+        <v>-66</v>
+      </c>
     </row>
     <row r="22" spans="1:33">
-      <c r="A22" s="26" t="s">
+      <c r="A22" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="26"/>
-[...22 lines deleted...]
-      <c r="Y22" s="26"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="30"/>
+      <c r="O22" s="30"/>
+      <c r="P22" s="30"/>
+      <c r="Q22" s="30"/>
+      <c r="R22" s="30"/>
+      <c r="S22" s="30"/>
+      <c r="T22" s="30"/>
+      <c r="U22" s="30"/>
+      <c r="V22" s="30"/>
+      <c r="W22" s="30"/>
+      <c r="X22" s="30"/>
+      <c r="Y22" s="30"/>
       <c r="AB22" s="17"/>
       <c r="AC22" s="17"/>
       <c r="AD22" s="17"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>-3</v>
       </c>
       <c r="C23" s="8">
         <v>-746</v>
       </c>
       <c r="D23" s="8">
         <v>38</v>
       </c>
       <c r="E23" s="8">
         <v>-244</v>
       </c>
       <c r="F23" s="8">
         <v>-51</v>
       </c>
       <c r="G23" s="8">
         <v>-12</v>
@@ -2496,50 +2541,53 @@
       </c>
       <c r="W23" s="11">
         <v>75</v>
       </c>
       <c r="X23" s="11">
         <v>86</v>
       </c>
       <c r="Y23" s="11">
         <v>8</v>
       </c>
       <c r="Z23" s="11">
         <v>-13</v>
       </c>
       <c r="AA23" s="11">
         <v>122</v>
       </c>
       <c r="AB23" s="17">
         <v>142</v>
       </c>
       <c r="AC23" s="17">
         <v>12</v>
       </c>
       <c r="AD23" s="17">
         <v>-64</v>
       </c>
+      <c r="AE23" s="10">
+        <v>115</v>
+      </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="8">
         <v>24</v>
       </c>
       <c r="C24" s="8">
         <v>-655</v>
       </c>
       <c r="D24" s="8">
         <v>48</v>
       </c>
       <c r="E24" s="8">
         <v>-213</v>
       </c>
       <c r="F24" s="8">
         <v>-88</v>
       </c>
       <c r="G24" s="8">
         <v>-51</v>
       </c>
       <c r="H24" s="8">
         <v>-6</v>
@@ -2588,52 +2636,55 @@
       </c>
       <c r="W24" s="11">
         <v>94</v>
       </c>
       <c r="X24" s="11">
         <v>97</v>
       </c>
       <c r="Y24" s="11">
         <v>48</v>
       </c>
       <c r="Z24" s="11">
         <v>-29</v>
       </c>
       <c r="AA24" s="11">
         <v>111</v>
       </c>
       <c r="AB24" s="17">
         <v>147</v>
       </c>
       <c r="AC24" s="17">
         <v>-8</v>
       </c>
       <c r="AD24" s="17">
         <v>-36</v>
       </c>
-      <c r="AF24" s="31"/>
-      <c r="AG24" s="29"/>
+      <c r="AE24" s="10">
+        <v>106</v>
+      </c>
+      <c r="AF24" s="23"/>
+      <c r="AG24" s="21"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>17</v>
@@ -2682,52 +2733,55 @@
       </c>
       <c r="W25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC25" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD25" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AF25" s="31"/>
-      <c r="AG25" s="29"/>
+      <c r="AE25" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF25" s="23"/>
+      <c r="AG25" s="21"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>17</v>
@@ -2776,52 +2830,55 @@
       </c>
       <c r="W26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD26" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AF26" s="31"/>
-      <c r="AG26" s="29"/>
+      <c r="AE26" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF26" s="23"/>
+      <c r="AG26" s="21"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="8">
         <v>-3</v>
       </c>
       <c r="C27" s="8">
         <v>-22</v>
       </c>
       <c r="D27" s="8">
         <v>-1</v>
       </c>
       <c r="E27" s="8">
         <v>-9</v>
       </c>
       <c r="F27" s="8">
         <v>34</v>
       </c>
       <c r="G27" s="8">
         <v>8</v>
       </c>
       <c r="H27" s="8">
         <v>-7</v>
@@ -2870,52 +2927,55 @@
       </c>
       <c r="W27" s="11">
         <v>-1</v>
       </c>
       <c r="X27" s="11">
         <v>-17</v>
       </c>
       <c r="Y27" s="11">
         <v>4</v>
       </c>
       <c r="Z27" s="11">
         <v>1</v>
       </c>
       <c r="AA27" s="11">
         <v>7</v>
       </c>
       <c r="AB27" s="17">
         <v>-10</v>
       </c>
       <c r="AC27" s="17">
         <v>-6</v>
       </c>
       <c r="AD27" s="17">
         <v>-3</v>
       </c>
-      <c r="AF27" s="31"/>
-      <c r="AG27" s="29"/>
+      <c r="AE27" s="10">
+        <v>42</v>
+      </c>
+      <c r="AF27" s="23"/>
+      <c r="AG27" s="21"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>17</v>
@@ -2964,52 +3024,55 @@
       </c>
       <c r="W28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC28" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD28" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AF28" s="31"/>
-      <c r="AG28" s="29"/>
+      <c r="AE28" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="21"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>17</v>
@@ -3058,52 +3121,55 @@
       </c>
       <c r="W29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC29" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD29" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AF29" s="31"/>
-      <c r="AG29" s="29"/>
+      <c r="AE29" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF29" s="23"/>
+      <c r="AG29" s="21"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>17</v>
@@ -3152,52 +3218,55 @@
       </c>
       <c r="W30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD30" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AF30" s="31"/>
-      <c r="AG30" s="29"/>
+      <c r="AE30" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="21"/>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="8">
         <v>-27</v>
       </c>
       <c r="C31" s="8">
         <v>-18</v>
       </c>
       <c r="D31" s="8">
         <v>-5</v>
       </c>
       <c r="E31" s="8">
         <v>2</v>
       </c>
       <c r="F31" s="8">
         <v>-7</v>
       </c>
       <c r="G31" s="8">
         <v>12</v>
       </c>
       <c r="H31" s="8">
         <v>-6</v>
@@ -3247,52 +3316,55 @@
       <c r="W31" s="11">
         <v>-3</v>
       </c>
       <c r="X31" s="11">
         <f>Y161-5</f>
         <v>-5</v>
       </c>
       <c r="Y31" s="11">
         <v>3</v>
       </c>
       <c r="Z31" s="11">
         <v>-6</v>
       </c>
       <c r="AA31" s="11">
         <v>-21</v>
       </c>
       <c r="AB31" s="17">
         <v>2</v>
       </c>
       <c r="AC31" s="17">
         <v>-13</v>
       </c>
       <c r="AD31" s="17">
         <v>-15</v>
       </c>
-      <c r="AF31" s="31"/>
-      <c r="AG31" s="29"/>
+      <c r="AE31" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AF31" s="23"/>
+      <c r="AG31" s="21"/>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="8">
         <v>-14</v>
       </c>
       <c r="D32" s="8">
         <v>4</v>
       </c>
       <c r="E32" s="8">
         <v>-18</v>
       </c>
       <c r="F32" s="8">
         <v>17</v>
       </c>
       <c r="G32" s="8">
         <v>22</v>
       </c>
       <c r="H32" s="8">
         <v>9</v>
@@ -3341,52 +3413,55 @@
       </c>
       <c r="W32" s="11">
         <v>-24</v>
       </c>
       <c r="X32" s="11">
         <v>1</v>
       </c>
       <c r="Y32" s="11">
         <v>-17</v>
       </c>
       <c r="Z32" s="11">
         <v>16</v>
       </c>
       <c r="AA32" s="11">
         <v>13</v>
       </c>
       <c r="AB32" s="17">
         <v>10</v>
       </c>
       <c r="AC32" s="17">
         <v>19</v>
       </c>
       <c r="AD32" s="17">
         <v>-8</v>
       </c>
-      <c r="AF32" s="31"/>
-      <c r="AG32" s="29"/>
+      <c r="AE32" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AF32" s="23"/>
+      <c r="AG32" s="21"/>
     </row>
     <row r="33" spans="1:33">
       <c r="A33" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>17</v>
@@ -3433,52 +3508,55 @@
       </c>
       <c r="W33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC33" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD33" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AF33" s="31"/>
-      <c r="AG33" s="29"/>
+      <c r="AE33" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF33" s="23"/>
+      <c r="AG33" s="21"/>
     </row>
     <row r="34" spans="1:33">
       <c r="A34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="8">
         <v>2</v>
       </c>
       <c r="C34" s="8">
         <v>-37</v>
       </c>
       <c r="D34" s="8">
         <v>-8</v>
       </c>
       <c r="E34" s="8">
         <v>-6</v>
       </c>
       <c r="F34" s="8">
         <v>-7</v>
       </c>
       <c r="G34" s="8">
         <v>-3</v>
       </c>
       <c r="H34" s="8">
         <v>-1</v>
@@ -3527,52 +3605,55 @@
       </c>
       <c r="W34" s="11">
         <v>9</v>
       </c>
       <c r="X34" s="11">
         <v>10</v>
       </c>
       <c r="Y34" s="11">
         <v>-30</v>
       </c>
       <c r="Z34" s="11">
         <v>5</v>
       </c>
       <c r="AA34" s="11">
         <v>12</v>
       </c>
       <c r="AB34" s="17">
         <v>-7</v>
       </c>
       <c r="AC34" s="17">
         <v>20</v>
       </c>
       <c r="AD34" s="17">
         <v>-2</v>
       </c>
-      <c r="AF34" s="31"/>
-      <c r="AG34" s="29"/>
+      <c r="AE34" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AF34" s="23"/>
+      <c r="AG34" s="21"/>
     </row>
     <row r="35" spans="1:33">
       <c r="A35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>17</v>
@@ -3621,52 +3702,55 @@
       </c>
       <c r="W35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC35" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD35" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AF35" s="31"/>
-      <c r="AG35" s="29"/>
+      <c r="AE35" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF35" s="23"/>
+      <c r="AG35" s="21"/>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>17</v>
@@ -3715,52 +3799,55 @@
       </c>
       <c r="W36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC36" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD36" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AF36" s="31"/>
-      <c r="AG36" s="29"/>
+      <c r="AE36" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF36" s="23"/>
+      <c r="AG36" s="21"/>
     </row>
     <row r="37" spans="1:33">
       <c r="A37" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>17</v>
@@ -3809,87 +3896,90 @@
       </c>
       <c r="W37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC37" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD37" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AF37" s="31"/>
-      <c r="AG37" s="29"/>
+      <c r="AE37" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="21"/>
     </row>
     <row r="38" spans="1:33">
-      <c r="A38" s="25" t="s">
+      <c r="A38" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="25"/>
-[...22 lines deleted...]
-      <c r="Y38" s="25"/>
+      <c r="B38" s="29"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="29"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="29"/>
+      <c r="G38" s="29"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="29"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="29"/>
+      <c r="N38" s="29"/>
+      <c r="O38" s="29"/>
+      <c r="P38" s="29"/>
+      <c r="Q38" s="29"/>
+      <c r="R38" s="29"/>
+      <c r="S38" s="29"/>
+      <c r="T38" s="29"/>
+      <c r="U38" s="29"/>
+      <c r="V38" s="29"/>
+      <c r="W38" s="29"/>
+      <c r="X38" s="29"/>
+      <c r="Y38" s="29"/>
       <c r="AB38" s="17"/>
       <c r="AC38" s="17"/>
       <c r="AD38" s="17"/>
       <c r="AE38" s="11"/>
-      <c r="AF38" s="32"/>
-      <c r="AG38" s="30"/>
+      <c r="AF38" s="24"/>
+      <c r="AG38" s="22"/>
     </row>
     <row r="39" spans="1:33">
       <c r="A39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="8">
         <v>-525</v>
       </c>
       <c r="C39" s="8">
         <v>-774</v>
       </c>
       <c r="D39" s="8">
         <v>-280</v>
       </c>
       <c r="E39" s="8">
         <v>-75</v>
       </c>
       <c r="F39" s="8">
         <v>-280</v>
       </c>
       <c r="G39" s="8">
         <v>-444</v>
       </c>
       <c r="H39" s="8">
         <v>-708</v>
@@ -3938,51 +4028,53 @@
       </c>
       <c r="W39" s="11">
         <v>-474</v>
       </c>
       <c r="X39" s="11">
         <v>-633</v>
       </c>
       <c r="Y39" s="11">
         <v>-442</v>
       </c>
       <c r="Z39" s="11">
         <v>-370</v>
       </c>
       <c r="AA39" s="11">
         <v>-267</v>
       </c>
       <c r="AB39" s="17">
         <v>-356</v>
       </c>
       <c r="AC39" s="17">
         <v>-153</v>
       </c>
       <c r="AD39" s="17">
         <v>-92</v>
       </c>
-      <c r="AE39" s="11"/>
+      <c r="AE39" s="11">
+        <v>-397</v>
+      </c>
       <c r="AF39" s="11"/>
       <c r="AG39" s="11"/>
     </row>
     <row r="40" spans="1:33" s="11" customFormat="1">
       <c r="A40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>17</v>
       </c>
@@ -4033,50 +4125,53 @@
       </c>
       <c r="W40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AB40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AC40" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AD40" s="17" t="s">
         <v>17</v>
       </c>
+      <c r="AE40" s="17" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="41" spans="1:33" s="11" customFormat="1">
       <c r="A41" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="8">
         <v>-92</v>
       </c>
       <c r="C41" s="8">
         <v>-84</v>
       </c>
       <c r="D41" s="8">
         <v>-40</v>
       </c>
       <c r="E41" s="8">
         <v>-134</v>
       </c>
       <c r="F41" s="8">
         <v>-36</v>
       </c>
       <c r="G41" s="8">
         <v>-63</v>
       </c>
       <c r="H41" s="8">
         <v>-92</v>
@@ -4125,50 +4220,53 @@
       </c>
       <c r="W41" s="11">
         <v>-65</v>
       </c>
       <c r="X41" s="11">
         <v>-92</v>
       </c>
       <c r="Y41" s="11">
         <v>-90</v>
       </c>
       <c r="Z41" s="11">
         <v>-62</v>
       </c>
       <c r="AA41" s="11">
         <v>-91</v>
       </c>
       <c r="AB41" s="17">
         <v>-34</v>
       </c>
       <c r="AC41" s="17">
         <v>19</v>
       </c>
       <c r="AD41" s="17">
         <v>-26</v>
       </c>
+      <c r="AE41" s="11">
+        <v>-89</v>
+      </c>
     </row>
     <row r="42" spans="1:33" s="11" customFormat="1">
       <c r="A42" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="8">
         <v>-39</v>
       </c>
       <c r="C42" s="8">
         <v>-29</v>
       </c>
       <c r="D42" s="8">
         <v>-27</v>
       </c>
       <c r="E42" s="8">
         <v>-22</v>
       </c>
       <c r="F42" s="8">
         <v>-12</v>
       </c>
       <c r="G42" s="8">
         <v>-48</v>
       </c>
       <c r="H42" s="8">
         <v>-67</v>
@@ -4217,50 +4315,53 @@
       </c>
       <c r="W42" s="11">
         <v>-74</v>
       </c>
       <c r="X42" s="11">
         <v>-15</v>
       </c>
       <c r="Y42" s="11">
         <v>-33</v>
       </c>
       <c r="Z42" s="11">
         <v>-36</v>
       </c>
       <c r="AA42" s="11">
         <v>-47</v>
       </c>
       <c r="AB42" s="17">
         <v>-57</v>
       </c>
       <c r="AC42" s="17">
         <v>-15</v>
       </c>
       <c r="AD42" s="17">
         <v>-6</v>
       </c>
+      <c r="AE42" s="11">
+        <v>-44</v>
+      </c>
     </row>
     <row r="43" spans="1:33" s="11" customFormat="1">
       <c r="A43" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="8">
         <v>-30</v>
       </c>
       <c r="C43" s="8">
         <v>-34</v>
       </c>
       <c r="D43" s="8">
         <v>-48</v>
       </c>
       <c r="E43" s="8">
         <v>-29</v>
       </c>
       <c r="F43" s="8">
         <v>-31</v>
       </c>
       <c r="G43" s="8">
         <v>-37</v>
       </c>
       <c r="H43" s="8">
         <v>-54</v>
@@ -4309,50 +4410,53 @@
       </c>
       <c r="W43" s="11">
         <v>-28</v>
       </c>
       <c r="X43" s="11">
         <v>-25</v>
       </c>
       <c r="Y43" s="11">
         <v>-45</v>
       </c>
       <c r="Z43" s="11">
         <v>-23</v>
       </c>
       <c r="AA43" s="11">
         <v>-28</v>
       </c>
       <c r="AB43" s="17">
         <v>-11</v>
       </c>
       <c r="AC43" s="17">
         <v>-28</v>
       </c>
       <c r="AD43" s="17">
         <v>-1</v>
       </c>
+      <c r="AE43" s="11">
+        <v>-20</v>
+      </c>
     </row>
     <row r="44" spans="1:33" s="11" customFormat="1">
       <c r="A44" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="8">
         <v>-31</v>
       </c>
       <c r="C44" s="8">
         <v>-47</v>
       </c>
       <c r="D44" s="8">
         <v>-39</v>
       </c>
       <c r="E44" s="8">
         <v>-52</v>
       </c>
       <c r="F44" s="8">
         <v>-18</v>
       </c>
       <c r="G44" s="8">
         <v>-10</v>
       </c>
       <c r="H44" s="8">
         <v>-42</v>
@@ -4401,50 +4505,53 @@
       </c>
       <c r="W44" s="11">
         <v>-36</v>
       </c>
       <c r="X44" s="11">
         <v>-43</v>
       </c>
       <c r="Y44" s="11">
         <v>-7</v>
       </c>
       <c r="Z44" s="11">
         <v>-65</v>
       </c>
       <c r="AA44" s="11">
         <v>-24</v>
       </c>
       <c r="AB44" s="17">
         <v>-24</v>
       </c>
       <c r="AC44" s="17">
         <v>-27</v>
       </c>
       <c r="AD44" s="17">
         <v>11</v>
       </c>
+      <c r="AE44" s="11">
+        <v>-25</v>
+      </c>
     </row>
     <row r="45" spans="1:33" s="11" customFormat="1">
       <c r="A45" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="8">
         <v>-36</v>
       </c>
       <c r="C45" s="8">
         <v>-55</v>
       </c>
       <c r="D45" s="8">
         <v>-8</v>
       </c>
       <c r="E45" s="8">
         <v>-27</v>
       </c>
       <c r="F45" s="8">
         <v>-34</v>
       </c>
       <c r="G45" s="8">
         <v>-23</v>
       </c>
       <c r="H45" s="8">
         <v>-61</v>
@@ -4493,50 +4600,53 @@
       </c>
       <c r="W45" s="11">
         <v>-57</v>
       </c>
       <c r="X45" s="11">
         <v>-57</v>
       </c>
       <c r="Y45" s="11">
         <v>-23</v>
       </c>
       <c r="Z45" s="11">
         <v>-56</v>
       </c>
       <c r="AA45" s="11">
         <v>-10</v>
       </c>
       <c r="AB45" s="17">
         <v>-31</v>
       </c>
       <c r="AC45" s="17">
         <v>-30</v>
       </c>
       <c r="AD45" s="17">
         <v>-19</v>
       </c>
+      <c r="AE45" s="11">
+        <v>-13</v>
+      </c>
     </row>
     <row r="46" spans="1:33" s="11" customFormat="1">
       <c r="A46" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="8">
         <v>-30</v>
       </c>
       <c r="C46" s="8">
         <v>-25</v>
       </c>
       <c r="D46" s="8">
         <v>-7</v>
       </c>
       <c r="E46" s="8">
         <v>313</v>
       </c>
       <c r="F46" s="8">
         <v>50</v>
       </c>
       <c r="G46" s="8">
         <v>-8</v>
       </c>
       <c r="H46" s="8">
         <v>-73</v>
@@ -4585,50 +4695,53 @@
       </c>
       <c r="W46" s="11">
         <v>28</v>
       </c>
       <c r="X46" s="11">
         <v>-27</v>
       </c>
       <c r="Y46" s="11">
         <v>-28</v>
       </c>
       <c r="Z46" s="11">
         <v>-2</v>
       </c>
       <c r="AA46" s="11">
         <v>25</v>
       </c>
       <c r="AB46" s="17">
         <v>-33</v>
       </c>
       <c r="AC46" s="17">
         <v>21</v>
       </c>
       <c r="AD46" s="17">
         <v>23</v>
       </c>
+      <c r="AE46" s="11">
+        <v>21</v>
+      </c>
     </row>
     <row r="47" spans="1:33">
       <c r="A47" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="8">
         <v>-5</v>
       </c>
       <c r="C47" s="8">
         <v>-1</v>
       </c>
       <c r="D47" s="8">
         <v>0</v>
       </c>
       <c r="E47" s="8">
         <v>-16</v>
       </c>
       <c r="F47" s="8">
         <v>-18</v>
       </c>
       <c r="G47" s="8">
         <v>-23</v>
       </c>
       <c r="H47" s="8">
         <v>-22</v>
@@ -4677,50 +4790,53 @@
       </c>
       <c r="W47" s="11">
         <v>-10</v>
       </c>
       <c r="X47" s="11">
         <v>-33</v>
       </c>
       <c r="Y47" s="11">
         <v>-25</v>
       </c>
       <c r="Z47" s="11">
         <v>-10</v>
       </c>
       <c r="AA47" s="11">
         <v>33</v>
       </c>
       <c r="AB47" s="17">
         <v>-2</v>
       </c>
       <c r="AC47" s="17">
         <v>-6</v>
       </c>
       <c r="AD47" s="17">
         <v>-17</v>
       </c>
+      <c r="AE47" s="10">
+        <v>-15</v>
+      </c>
     </row>
     <row r="48" spans="1:33">
       <c r="A48" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="8">
         <v>-10</v>
       </c>
       <c r="C48" s="8">
         <v>-74</v>
       </c>
       <c r="D48" s="8">
         <v>-24</v>
       </c>
       <c r="E48" s="8">
         <v>-22</v>
       </c>
       <c r="F48" s="8">
         <v>-26</v>
       </c>
       <c r="G48" s="8">
         <v>-55</v>
       </c>
       <c r="H48" s="8">
         <v>-21</v>
@@ -4769,52 +4885,55 @@
       </c>
       <c r="W48" s="11">
         <v>-18</v>
       </c>
       <c r="X48" s="11">
         <v>-20</v>
       </c>
       <c r="Y48" s="11">
         <v>-33</v>
       </c>
       <c r="Z48" s="11">
         <v>-31</v>
       </c>
       <c r="AA48" s="11">
         <v>-25</v>
       </c>
       <c r="AB48" s="17">
         <v>-6</v>
       </c>
       <c r="AC48" s="17">
         <v>-14</v>
       </c>
       <c r="AD48" s="17">
         <v>-23</v>
       </c>
+      <c r="AE48" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:37">
       <c r="A49" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="8">
         <v>-44</v>
       </c>
       <c r="C49" s="8">
         <v>-69</v>
       </c>
       <c r="D49" s="8">
         <v>-6</v>
       </c>
       <c r="E49" s="8">
         <v>23</v>
       </c>
       <c r="F49" s="8">
         <v>-10</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="8">
         <v>-4</v>
       </c>
       <c r="I49" s="8">
@@ -4861,52 +4980,55 @@
       </c>
       <c r="W49" s="11">
         <v>2</v>
       </c>
       <c r="X49" s="11">
         <v>-21</v>
       </c>
       <c r="Y49" s="11">
         <v>-13</v>
       </c>
       <c r="Z49" s="11">
         <v>56</v>
       </c>
       <c r="AA49" s="11">
         <v>62</v>
       </c>
       <c r="AB49" s="17">
         <v>-21</v>
       </c>
       <c r="AC49" s="17">
         <v>13</v>
       </c>
       <c r="AD49" s="17">
         <v>59</v>
       </c>
+      <c r="AE49" s="10">
+        <v>-64</v>
+      </c>
     </row>
-    <row r="50" spans="1:30">
+    <row r="50" spans="1:37">
       <c r="A50" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8">
         <v>-61</v>
       </c>
       <c r="C50" s="8">
         <v>-237</v>
       </c>
       <c r="D50" s="8">
         <v>-51</v>
       </c>
       <c r="E50" s="8">
         <v>-56</v>
       </c>
       <c r="F50" s="8">
         <v>-64</v>
       </c>
       <c r="G50" s="8">
         <v>-67</v>
       </c>
       <c r="H50" s="8">
         <v>-92</v>
       </c>
       <c r="I50" s="8">
@@ -4953,52 +5075,55 @@
       </c>
       <c r="W50" s="11">
         <v>-78</v>
       </c>
       <c r="X50" s="11">
         <v>-103</v>
       </c>
       <c r="Y50" s="11">
         <v>-44</v>
       </c>
       <c r="Z50" s="11">
         <v>-77</v>
       </c>
       <c r="AA50" s="11">
         <v>-44</v>
       </c>
       <c r="AB50" s="17">
         <v>-26</v>
       </c>
       <c r="AC50" s="17">
         <v>-63</v>
       </c>
       <c r="AD50" s="17">
         <v>-2</v>
       </c>
+      <c r="AE50" s="10">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:37">
       <c r="A51" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8">
         <v>-32</v>
       </c>
       <c r="C51" s="8">
         <v>-25</v>
       </c>
       <c r="D51" s="8">
         <v>5</v>
       </c>
       <c r="E51" s="8">
         <v>-15</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="8">
         <v>-14</v>
       </c>
       <c r="H51" s="8">
         <v>-29</v>
       </c>
       <c r="I51" s="8">
@@ -5045,52 +5170,55 @@
       </c>
       <c r="W51" s="11">
         <v>-37</v>
       </c>
       <c r="X51" s="11">
         <v>-45</v>
       </c>
       <c r="Y51" s="11">
         <v>-18</v>
       </c>
       <c r="Z51" s="11">
         <v>-19</v>
       </c>
       <c r="AA51" s="11">
         <v>-12</v>
       </c>
       <c r="AB51" s="17">
         <v>-33</v>
       </c>
       <c r="AC51" s="17">
         <v>34</v>
       </c>
       <c r="AD51" s="17">
         <v>-21</v>
       </c>
+      <c r="AE51" s="10">
+        <v>-40</v>
+      </c>
     </row>
-    <row r="52" spans="1:30">
+    <row r="52" spans="1:37">
       <c r="A52" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8">
         <v>-77</v>
       </c>
       <c r="C52" s="8">
         <v>-67</v>
       </c>
       <c r="D52" s="8">
         <v>-25</v>
       </c>
       <c r="E52" s="8">
         <v>-35</v>
       </c>
       <c r="F52" s="8">
         <v>-33</v>
       </c>
       <c r="G52" s="8">
         <v>-38</v>
       </c>
       <c r="H52" s="8">
         <v>-77</v>
       </c>
       <c r="I52" s="8">
@@ -5137,52 +5265,61 @@
       </c>
       <c r="W52" s="11">
         <v>-54</v>
       </c>
       <c r="X52" s="11">
         <v>-96</v>
       </c>
       <c r="Y52" s="11">
         <v>-52</v>
       </c>
       <c r="Z52" s="11">
         <v>-19</v>
       </c>
       <c r="AA52" s="11">
         <v>-33</v>
       </c>
       <c r="AB52" s="17">
         <v>-44</v>
       </c>
       <c r="AC52" s="17">
         <v>-29</v>
       </c>
       <c r="AD52" s="17">
         <v>-60</v>
       </c>
+      <c r="AE52" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AF52" s="11"/>
+      <c r="AG52" s="11"/>
+      <c r="AH52" s="11"/>
+      <c r="AI52" s="11"/>
+      <c r="AJ52" s="11"/>
+      <c r="AK52" s="11"/>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:37">
       <c r="A53" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="9">
         <v>-38</v>
       </c>
       <c r="C53" s="9">
         <v>-27</v>
       </c>
       <c r="D53" s="9">
         <v>-10</v>
       </c>
       <c r="E53" s="9">
         <v>-3</v>
       </c>
       <c r="F53" s="9">
         <v>-48</v>
       </c>
       <c r="G53" s="9">
         <v>-58</v>
       </c>
       <c r="H53" s="9">
         <v>-74</v>
       </c>
       <c r="I53" s="9">
@@ -5229,52 +5366,61 @@
       </c>
       <c r="W53" s="12">
         <v>-47</v>
       </c>
       <c r="X53" s="12">
         <v>-56</v>
       </c>
       <c r="Y53" s="12">
         <v>-31</v>
       </c>
       <c r="Z53" s="12">
         <v>-26</v>
       </c>
       <c r="AA53" s="12">
         <v>-73</v>
       </c>
       <c r="AB53" s="20">
         <v>-34</v>
       </c>
       <c r="AC53" s="20">
         <v>-28</v>
       </c>
       <c r="AD53" s="20">
         <v>-10</v>
       </c>
+      <c r="AE53" s="12">
+        <v>-66</v>
+      </c>
+      <c r="AF53" s="12"/>
+      <c r="AG53" s="12"/>
+      <c r="AH53" s="12"/>
+      <c r="AI53" s="12"/>
+      <c r="AJ53" s="12"/>
+      <c r="AK53" s="12"/>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:37">
       <c r="AD54" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>