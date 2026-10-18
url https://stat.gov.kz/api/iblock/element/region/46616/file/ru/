--- v0 (2026-09-21)
+++ v1 (2026-10-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13440" yWindow="1935" windowWidth="19125" windowHeight="10635" tabRatio="788"/>
+    <workbookView xWindow="8625" yWindow="2175" windowWidth="19125" windowHeight="10635" tabRatio="788" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="15" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="16" r:id="rId2"/>
     <sheet name="Показатель" sheetId="14" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="54">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>товарооборот</t>
   </si>
   <si>
     <t>млн. долларов США</t>
   </si>
   <si>
@@ -96,56 +96,50 @@
       <t>Предварительные данные.</t>
     </r>
   </si>
   <si>
     <t>Мангистау</t>
   </si>
   <si>
     <r>
       <t>Внешнеторговый оборот</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 2025г.</t>
   </si>
   <si>
-    <t>январь-июль 2025г.**</t>
-[...4 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Методика расчета</t>
@@ -216,63 +210,69 @@
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/1450/</t>
   </si>
   <si>
     <t>Внешнеторговый оборот</t>
   </si>
   <si>
     <t>С 2011 года</t>
   </si>
   <si>
-    <t>+7 729 2 319047</t>
-[...1 lines deleted...]
-  <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
   </si>
   <si>
     <t>Миллион долларов США</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>январь-август 2025г.**</t>
+  </si>
+  <si>
+    <t>январь-август 2026г.**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="55">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1408,73 +1408,73 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="122">
     <cellStyle name="20% - Акцент1 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент2 2" xfId="8"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="9"/>
     <cellStyle name="20% - Акцент3 2" xfId="10"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 2" xfId="12"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент6 2" xfId="16"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="17"/>
     <cellStyle name="40% - Акцент1 2" xfId="18"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="19"/>
     <cellStyle name="40% - Акцент2 2" xfId="20"/>
     <cellStyle name="40% - Акцент3 2" xfId="21"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="22"/>
     <cellStyle name="40% - Акцент4 2" xfId="23"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="24"/>
     <cellStyle name="40% - Акцент5 2" xfId="25"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="26"/>
     <cellStyle name="40% - Акцент6 2" xfId="27"/>
@@ -1865,469 +1865,469 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B42" sqref="B42"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="A47" sqref="A47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="47" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="47" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="24"/>
       <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:13" s="29" customFormat="1">
       <c r="A2" s="27" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B2" s="28">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="29" customFormat="1">
       <c r="A3" s="27" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B3" s="28" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="29" customFormat="1">
       <c r="A4" s="27" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B4" s="30" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="29" customFormat="1">
       <c r="A5" s="31" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
     </row>
     <row r="6" spans="1:13" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
     </row>
     <row r="7" spans="1:13" s="29" customFormat="1">
       <c r="A7" s="27" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G7" s="32"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="32"/>
     </row>
     <row r="8" spans="1:13" s="29" customFormat="1">
       <c r="A8" s="27" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B8" s="33" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
     </row>
     <row r="9" spans="1:13" s="29" customFormat="1" ht="51">
       <c r="A9" s="27" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B9" s="55" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
     </row>
     <row r="10" spans="1:13" s="29" customFormat="1" ht="39" customHeight="1">
       <c r="A10" s="27" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B10" s="55" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G10" s="32"/>
       <c r="H10" s="32"/>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
     </row>
     <row r="11" spans="1:13" s="29" customFormat="1">
       <c r="A11" s="27" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B11" s="35"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="M11" s="36"/>
     </row>
     <row r="12" spans="1:13" s="29" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="27" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B12" s="53" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="M12" s="36"/>
     </row>
     <row r="13" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="37" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B13" s="54" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="M13" s="36"/>
     </row>
     <row r="14" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="37" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B14" s="54" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="M14" s="36"/>
     </row>
     <row r="15" spans="1:13" s="29" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="37" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B15" s="54" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="M15" s="36"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="27" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B16" s="38">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="27" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B17" s="38">
-        <v>46310</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="27" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B18" s="41" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="27" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="M19" s="40"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="27" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B20" s="43" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M20" s="39"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B21" s="44" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="M21" s="40"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="40"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="40"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="49" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="49" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="48"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="50" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="50" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="50" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="50" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="50" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="50"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="51" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="50"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="50"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="52" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="AD2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="E41" sqref="E41"/>
+      <selection pane="bottomRight" activeCell="AV18" sqref="AV18:AV19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="12.85546875" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="12.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="12.5703125" style="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="12.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="12.85546875" style="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="11.85546875" style="1" customWidth="1"/>
     <col min="27" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="12" style="1" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="12.7109375" style="1" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="12.42578125" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="12.28515625" style="1" customWidth="1"/>
     <col min="39" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="14.7109375" style="1" customWidth="1"/>
     <col min="42" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="10.7109375" style="1" customWidth="1"/>
     <col min="45" max="46" width="9.140625" style="1"/>
     <col min="47" max="47" width="11.42578125" style="18" customWidth="1"/>
     <col min="48" max="49" width="9.140625" style="18"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="19.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="60"/>
-[...25 lines deleted...]
-      <c r="AB1" s="60"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
     </row>
     <row r="2" spans="1:53" ht="15" customHeight="1">
-      <c r="A2" s="60" t="s">
-[...28 lines deleted...]
-      <c r="AB2" s="60"/>
+      <c r="A2" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+      <c r="N2" s="63"/>
+      <c r="O2" s="63"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63"/>
+      <c r="S2" s="63"/>
+      <c r="T2" s="63"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="63"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+      <c r="Y2" s="63"/>
+      <c r="Z2" s="63"/>
+      <c r="AA2" s="63"/>
+      <c r="AB2" s="63"/>
     </row>
     <row r="3" spans="1:53" ht="12.75">
       <c r="A3" s="16"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
       <c r="N3" s="17"/>
       <c r="O3" s="17"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
       <c r="R3" s="17"/>
       <c r="S3" s="17"/>
       <c r="T3" s="17"/>
       <c r="U3" s="17"/>
       <c r="V3" s="17"/>
       <c r="W3" s="17"/>
@@ -2351,151 +2351,151 @@
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="3"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="2"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="3"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
-      <c r="AJ4" s="57"/>
-      <c r="AK4" s="57"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AR4" s="2"/>
-      <c r="AY4" s="58" t="s">
+      <c r="AY4" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="AZ4" s="58"/>
+      <c r="AZ4" s="61"/>
     </row>
     <row r="5" spans="1:53" ht="15" customHeight="1">
-      <c r="A5" s="61"/>
-      <c r="B5" s="62">
+      <c r="A5" s="64"/>
+      <c r="B5" s="57">
         <v>2011</v>
       </c>
-      <c r="C5" s="63"/>
-[...1 lines deleted...]
-      <c r="E5" s="62">
+      <c r="C5" s="58"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="57">
         <v>2012</v>
       </c>
-      <c r="F5" s="63"/>
-[...1 lines deleted...]
-      <c r="H5" s="62">
+      <c r="F5" s="58"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="57">
         <v>2013</v>
       </c>
-      <c r="I5" s="63"/>
-[...1 lines deleted...]
-      <c r="K5" s="62">
+      <c r="I5" s="58"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="57">
         <v>2014</v>
       </c>
-      <c r="L5" s="63"/>
-[...1 lines deleted...]
-      <c r="N5" s="62">
+      <c r="L5" s="58"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="57">
         <v>2015</v>
       </c>
-      <c r="O5" s="63"/>
-[...1 lines deleted...]
-      <c r="Q5" s="62">
+      <c r="O5" s="58"/>
+      <c r="P5" s="59"/>
+      <c r="Q5" s="57">
         <v>2016</v>
       </c>
-      <c r="R5" s="63"/>
-[...1 lines deleted...]
-      <c r="T5" s="62">
+      <c r="R5" s="58"/>
+      <c r="S5" s="59"/>
+      <c r="T5" s="57">
         <v>2017</v>
       </c>
-      <c r="U5" s="63"/>
-[...1 lines deleted...]
-      <c r="W5" s="62">
+      <c r="U5" s="58"/>
+      <c r="V5" s="59"/>
+      <c r="W5" s="57">
         <v>2018</v>
       </c>
-      <c r="X5" s="63"/>
-[...1 lines deleted...]
-      <c r="Z5" s="62">
+      <c r="X5" s="58"/>
+      <c r="Y5" s="59"/>
+      <c r="Z5" s="57">
         <v>2019</v>
       </c>
-      <c r="AA5" s="63"/>
-[...1 lines deleted...]
-      <c r="AC5" s="62">
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="59"/>
+      <c r="AC5" s="57">
         <v>2020</v>
       </c>
-      <c r="AD5" s="63"/>
-[...1 lines deleted...]
-      <c r="AF5" s="62">
+      <c r="AD5" s="58"/>
+      <c r="AE5" s="59"/>
+      <c r="AF5" s="57">
         <v>2021</v>
       </c>
-      <c r="AG5" s="63"/>
-[...1 lines deleted...]
-      <c r="AI5" s="62">
+      <c r="AG5" s="58"/>
+      <c r="AH5" s="59"/>
+      <c r="AI5" s="57">
         <v>2022</v>
       </c>
-      <c r="AJ5" s="63"/>
-[...1 lines deleted...]
-      <c r="AL5" s="62">
+      <c r="AJ5" s="58"/>
+      <c r="AK5" s="59"/>
+      <c r="AL5" s="57">
         <v>2023</v>
       </c>
-      <c r="AM5" s="63"/>
-[...1 lines deleted...]
-      <c r="AO5" s="62">
+      <c r="AM5" s="58"/>
+      <c r="AN5" s="59"/>
+      <c r="AO5" s="57">
         <v>2024</v>
       </c>
-      <c r="AP5" s="63"/>
-[...1 lines deleted...]
-      <c r="AR5" s="62" t="s">
+      <c r="AP5" s="58"/>
+      <c r="AQ5" s="58"/>
+      <c r="AR5" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="AS5" s="63"/>
-[...10 lines deleted...]
-      <c r="AZ5" s="63"/>
+      <c r="AS5" s="58"/>
+      <c r="AT5" s="58"/>
+      <c r="AU5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="AV5" s="58"/>
+      <c r="AW5" s="58"/>
+      <c r="AX5" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="AY5" s="58"/>
+      <c r="AZ5" s="58"/>
     </row>
     <row r="6" spans="1:53" ht="22.5">
-      <c r="A6" s="61"/>
+      <c r="A6" s="64"/>
       <c r="B6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -2746,90 +2746,90 @@
       <c r="AM7" s="12">
         <v>59.3</v>
       </c>
       <c r="AN7" s="12">
         <v>197.2</v>
       </c>
       <c r="AO7" s="12">
         <v>224.3</v>
       </c>
       <c r="AP7" s="12">
         <v>26.6</v>
       </c>
       <c r="AQ7" s="12">
         <v>197.7</v>
       </c>
       <c r="AR7" s="22">
         <v>209.9</v>
       </c>
       <c r="AS7" s="22">
         <v>18.100000000000001</v>
       </c>
       <c r="AT7" s="22">
         <v>191.8</v>
       </c>
       <c r="AU7" s="22">
-        <v>119.1</v>
+        <v>134.30000000000001</v>
       </c>
       <c r="AV7" s="22">
-        <v>12.3</v>
+        <v>13.2</v>
       </c>
       <c r="AW7" s="22">
-        <v>106.8</v>
+        <v>121.1</v>
       </c>
       <c r="AX7" s="22">
-        <v>114.1</v>
+        <v>127.6</v>
       </c>
       <c r="AY7" s="22">
-        <v>5.0999999999999996</v>
+        <v>5.5</v>
       </c>
       <c r="AZ7" s="22">
-        <v>109</v>
+        <v>122.1</v>
       </c>
       <c r="BA7" s="23"/>
     </row>
     <row r="9" spans="1:53" ht="24">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="Q9" s="14"/>
       <c r="R9" s="14"/>
       <c r="S9" s="14"/>
     </row>
     <row r="11" spans="1:53" ht="12.75">
       <c r="A11" s="15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="42:42">
       <c r="AP36" s="2" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A1:AB1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="A2:AB2"/>
     <mergeCell ref="AX5:AZ5"/>
     <mergeCell ref="AR5:AT5"/>
     <mergeCell ref="AU5:AW5"/>
     <mergeCell ref="AY4:AZ4"/>
     <mergeCell ref="AI5:AK5"/>
     <mergeCell ref="AC5:AE5"/>
     <mergeCell ref="AF5:AH5"/>
     <mergeCell ref="AL5:AN5"/>
     <mergeCell ref="AJ4:AK4"/>