--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15" yWindow="45" windowWidth="24735" windowHeight="13800"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ИФО!$A$1:$BJ$100</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="393" uniqueCount="47">
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -1047,51 +1047,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI100"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AM1" zoomScale="98" zoomScaleSheetLayoutView="98" workbookViewId="0">
-      <selection activeCell="AZ93" sqref="AZ93"/>
+      <selection activeCell="BA6" sqref="BA6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="65" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
       <c r="N1" s="65"/>
@@ -1557,51 +1557,53 @@
       </c>
       <c r="AS6" s="48">
         <v>100.1</v>
       </c>
       <c r="AT6" s="13">
         <v>101.5</v>
       </c>
       <c r="AU6" s="13">
         <v>101.7</v>
       </c>
       <c r="AV6" s="26">
         <v>101.2</v>
       </c>
       <c r="AW6" s="50">
         <v>100.6</v>
       </c>
       <c r="AX6" s="26">
         <v>105.8</v>
       </c>
       <c r="AY6" s="26">
         <v>107</v>
       </c>
       <c r="AZ6" s="26">
         <v>107.8</v>
       </c>
-      <c r="BA6" s="26"/>
+      <c r="BA6" s="26">
+        <v>111.3</v>
+      </c>
       <c r="BB6" s="25"/>
       <c r="BC6" s="10"/>
       <c r="BD6" s="10"/>
       <c r="BE6" s="48"/>
       <c r="BF6" s="13"/>
       <c r="BG6" s="13"/>
       <c r="BH6" s="26"/>
       <c r="BI6" s="50"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>84.6</v>
       </c>
       <c r="C7" s="9">
         <v>85.8</v>
       </c>
       <c r="D7" s="9">
         <v>85.9</v>
       </c>
       <c r="E7" s="9">
         <v>86.3</v>
       </c>
@@ -1724,51 +1726,53 @@
       </c>
       <c r="AS7" s="48">
         <v>90.2</v>
       </c>
       <c r="AT7" s="13">
         <v>92.7</v>
       </c>
       <c r="AU7" s="13">
         <v>93.4</v>
       </c>
       <c r="AV7" s="26">
         <v>93.1</v>
       </c>
       <c r="AW7" s="51">
         <v>88.9</v>
       </c>
       <c r="AX7" s="26">
         <v>81.5</v>
       </c>
       <c r="AY7" s="26">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="26">
         <v>78.599999999999994</v>
       </c>
-      <c r="BA7" s="26"/>
+      <c r="BA7" s="26">
+        <v>76.5</v>
+      </c>
       <c r="BB7" s="25"/>
       <c r="BC7" s="10"/>
       <c r="BD7" s="10"/>
       <c r="BE7" s="48"/>
       <c r="BF7" s="13"/>
       <c r="BG7" s="13"/>
       <c r="BH7" s="26"/>
       <c r="BI7" s="51"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>107.7</v>
       </c>
       <c r="C8" s="9">
         <v>105.4</v>
       </c>
       <c r="D8" s="9">
         <v>106.4</v>
       </c>
       <c r="E8" s="9">
         <v>104.6</v>
       </c>
@@ -1891,51 +1895,53 @@
       </c>
       <c r="AS8" s="48">
         <v>93.5</v>
       </c>
       <c r="AT8" s="13">
         <v>111.1</v>
       </c>
       <c r="AU8" s="13">
         <v>118.9</v>
       </c>
       <c r="AV8" s="26">
         <v>121</v>
       </c>
       <c r="AW8" s="51">
         <v>119.7</v>
       </c>
       <c r="AX8" s="26">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="26">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="26">
         <v>295.89999999999998</v>
       </c>
-      <c r="BA8" s="26"/>
+      <c r="BA8" s="26">
+        <v>308.8</v>
+      </c>
       <c r="BB8" s="25"/>
       <c r="BC8" s="10"/>
       <c r="BD8" s="10"/>
       <c r="BE8" s="48"/>
       <c r="BF8" s="13"/>
       <c r="BG8" s="13"/>
       <c r="BH8" s="26"/>
       <c r="BI8" s="51"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>101.8</v>
       </c>
       <c r="C9" s="9">
         <v>102.4</v>
       </c>
       <c r="D9" s="9">
         <v>102.5</v>
       </c>
       <c r="E9" s="9">
         <v>102.7</v>
       </c>
@@ -2058,51 +2064,53 @@
       </c>
       <c r="AS9" s="48">
         <v>103.6</v>
       </c>
       <c r="AT9" s="13">
         <v>102.6</v>
       </c>
       <c r="AU9" s="13">
         <v>102.5</v>
       </c>
       <c r="AV9" s="26">
         <v>103.3</v>
       </c>
       <c r="AW9" s="51">
         <v>100.5</v>
       </c>
       <c r="AX9" s="26">
         <v>115.6</v>
       </c>
       <c r="AY9" s="26">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="26">
         <v>118.4</v>
       </c>
-      <c r="BA9" s="26"/>
+      <c r="BA9" s="26">
+        <v>120.5</v>
+      </c>
       <c r="BB9" s="25"/>
       <c r="BC9" s="10"/>
       <c r="BD9" s="10"/>
       <c r="BE9" s="48"/>
       <c r="BF9" s="13"/>
       <c r="BG9" s="13"/>
       <c r="BH9" s="26"/>
       <c r="BI9" s="51"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>102.3</v>
       </c>
       <c r="C10" s="9">
         <v>101.2</v>
       </c>
       <c r="D10" s="9">
         <v>102.7</v>
       </c>
       <c r="E10" s="9">
         <v>103.5</v>
       </c>
@@ -2225,51 +2233,53 @@
       </c>
       <c r="AS10" s="48">
         <v>82.5</v>
       </c>
       <c r="AT10" s="13">
         <v>90.7</v>
       </c>
       <c r="AU10" s="13">
         <v>91.6</v>
       </c>
       <c r="AV10" s="26">
         <v>92.3</v>
       </c>
       <c r="AW10" s="51">
         <v>87.8</v>
       </c>
       <c r="AX10" s="26">
         <v>105</v>
       </c>
       <c r="AY10" s="26">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="26">
         <v>104.6</v>
       </c>
-      <c r="BA10" s="26"/>
+      <c r="BA10" s="26">
+        <v>104</v>
+      </c>
       <c r="BB10" s="25"/>
       <c r="BC10" s="10"/>
       <c r="BD10" s="10"/>
       <c r="BE10" s="48"/>
       <c r="BF10" s="13"/>
       <c r="BG10" s="13"/>
       <c r="BH10" s="26"/>
       <c r="BI10" s="51"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>99</v>
       </c>
       <c r="C11" s="9">
         <v>99.2</v>
       </c>
       <c r="D11" s="9">
         <v>99.1</v>
       </c>
       <c r="E11" s="9">
         <v>99</v>
       </c>
@@ -2392,51 +2402,53 @@
       </c>
       <c r="AS11" s="48">
         <v>107.8</v>
       </c>
       <c r="AT11" s="13">
         <v>100.5</v>
       </c>
       <c r="AU11" s="10">
         <v>99.1</v>
       </c>
       <c r="AV11" s="26">
         <v>97.4</v>
       </c>
       <c r="AW11" s="51">
         <v>96.5</v>
       </c>
       <c r="AX11" s="26">
         <v>99.2</v>
       </c>
       <c r="AY11" s="26">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="26">
         <v>98.8</v>
       </c>
-      <c r="BA11" s="26"/>
+      <c r="BA11" s="26">
+        <v>98.4</v>
+      </c>
       <c r="BB11" s="25"/>
       <c r="BC11" s="10"/>
       <c r="BD11" s="10"/>
       <c r="BE11" s="48"/>
       <c r="BF11" s="13"/>
       <c r="BG11" s="10"/>
       <c r="BH11" s="26"/>
       <c r="BI11" s="51"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>90.1</v>
       </c>
       <c r="C12" s="9">
         <v>91.3</v>
       </c>
       <c r="D12" s="9">
         <v>91.5</v>
       </c>
       <c r="E12" s="9">
         <v>91.4</v>
       </c>
@@ -2559,51 +2571,53 @@
       </c>
       <c r="AS12" s="48">
         <v>108.6</v>
       </c>
       <c r="AT12" s="13">
         <v>104.3</v>
       </c>
       <c r="AU12" s="10">
         <v>102.3</v>
       </c>
       <c r="AV12" s="26">
         <v>101.1</v>
       </c>
       <c r="AW12" s="51">
         <v>105.2</v>
       </c>
       <c r="AX12" s="26">
         <v>114.2</v>
       </c>
       <c r="AY12" s="26">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="26">
         <v>100.3</v>
       </c>
-      <c r="BA12" s="26"/>
+      <c r="BA12" s="26">
+        <v>100.1</v>
+      </c>
       <c r="BB12" s="25"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
       <c r="BE12" s="48"/>
       <c r="BF12" s="13"/>
       <c r="BG12" s="10"/>
       <c r="BH12" s="26"/>
       <c r="BI12" s="51"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>98.5</v>
       </c>
       <c r="C13" s="9">
         <v>99.3</v>
       </c>
       <c r="D13" s="9">
         <v>112.6</v>
       </c>
       <c r="E13" s="9">
         <v>108.5</v>
       </c>
@@ -2726,51 +2740,53 @@
       </c>
       <c r="AS13" s="48">
         <v>81</v>
       </c>
       <c r="AT13" s="13">
         <v>100.2</v>
       </c>
       <c r="AU13" s="10">
         <v>105</v>
       </c>
       <c r="AV13" s="26">
         <v>102.8</v>
       </c>
       <c r="AW13" s="51">
         <v>100.1</v>
       </c>
       <c r="AX13" s="26">
         <v>131.5</v>
       </c>
       <c r="AY13" s="25">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="26">
         <v>133</v>
       </c>
-      <c r="BA13" s="26"/>
+      <c r="BA13" s="26">
+        <v>159.6</v>
+      </c>
       <c r="BB13" s="25"/>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
       <c r="BE13" s="48"/>
       <c r="BF13" s="13"/>
       <c r="BG13" s="10"/>
       <c r="BH13" s="26"/>
       <c r="BI13" s="51"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>101.2</v>
       </c>
       <c r="C14" s="9">
         <v>100.8</v>
       </c>
       <c r="D14" s="9">
         <v>100.8</v>
       </c>
       <c r="E14" s="9">
         <v>101</v>
       </c>
@@ -2893,51 +2909,53 @@
       </c>
       <c r="AS14" s="48">
         <v>106.8</v>
       </c>
       <c r="AT14" s="13">
         <v>100.1</v>
       </c>
       <c r="AU14" s="10">
         <v>98.2</v>
       </c>
       <c r="AV14" s="26">
         <v>94.8</v>
       </c>
       <c r="AW14" s="51">
         <v>95.8</v>
       </c>
       <c r="AX14" s="26">
         <v>101.6</v>
       </c>
       <c r="AY14" s="25">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="26">
         <v>102.8</v>
       </c>
-      <c r="BA14" s="26"/>
+      <c r="BA14" s="26">
+        <v>100.7</v>
+      </c>
       <c r="BB14" s="25"/>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
       <c r="BE14" s="48"/>
       <c r="BF14" s="13"/>
       <c r="BG14" s="10"/>
       <c r="BH14" s="26"/>
       <c r="BI14" s="51"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>92.6</v>
       </c>
       <c r="C15" s="9">
         <v>83.1</v>
       </c>
       <c r="D15" s="9">
         <v>83.5</v>
       </c>
       <c r="E15" s="9">
         <v>86.1</v>
       </c>
@@ -3060,51 +3078,53 @@
       </c>
       <c r="AS15" s="48">
         <v>98.2</v>
       </c>
       <c r="AT15" s="13">
         <v>100.4</v>
       </c>
       <c r="AU15" s="10">
         <v>99.1</v>
       </c>
       <c r="AV15" s="26">
         <v>98.2</v>
       </c>
       <c r="AW15" s="51">
         <v>100.1</v>
       </c>
       <c r="AX15" s="26">
         <v>75.8</v>
       </c>
       <c r="AY15" s="25">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="26">
         <v>82</v>
       </c>
-      <c r="BA15" s="26"/>
+      <c r="BA15" s="26">
+        <v>100.3</v>
+      </c>
       <c r="BB15" s="25"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
       <c r="BE15" s="48"/>
       <c r="BF15" s="13"/>
       <c r="BG15" s="10"/>
       <c r="BH15" s="26"/>
       <c r="BI15" s="51"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="9">
         <v>105</v>
       </c>
       <c r="C16" s="9">
         <v>104.6</v>
       </c>
       <c r="D16" s="9">
         <v>104.4</v>
       </c>
       <c r="E16" s="9">
         <v>104.8</v>
       </c>
@@ -3227,51 +3247,53 @@
       </c>
       <c r="AS16" s="48">
         <v>98.1</v>
       </c>
       <c r="AT16" s="13">
         <v>117.8</v>
       </c>
       <c r="AU16" s="10">
         <v>135.6</v>
       </c>
       <c r="AV16" s="26">
         <v>144.1</v>
       </c>
       <c r="AW16" s="51">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="26">
         <v>97.4</v>
       </c>
       <c r="AY16" s="25">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="26">
         <v>105.4</v>
       </c>
-      <c r="BA16" s="26"/>
+      <c r="BA16" s="26">
+        <v>105.1</v>
+      </c>
       <c r="BB16" s="25"/>
       <c r="BC16" s="10"/>
       <c r="BD16" s="10"/>
       <c r="BE16" s="48"/>
       <c r="BF16" s="13"/>
       <c r="BG16" s="10"/>
       <c r="BH16" s="26"/>
       <c r="BI16" s="51"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="9">
         <v>102.9</v>
       </c>
       <c r="C17" s="9">
         <v>105.8</v>
       </c>
       <c r="D17" s="9">
         <v>104.2</v>
       </c>
       <c r="E17" s="9">
         <v>103.7</v>
       </c>
@@ -3394,51 +3416,53 @@
       </c>
       <c r="AS17" s="48">
         <v>96.4</v>
       </c>
       <c r="AT17" s="13">
         <v>98.2</v>
       </c>
       <c r="AU17" s="10">
         <v>98.7</v>
       </c>
       <c r="AV17" s="26">
         <v>97.9</v>
       </c>
       <c r="AW17" s="51">
         <v>98.1</v>
       </c>
       <c r="AX17" s="26">
         <v>99.4</v>
       </c>
       <c r="AY17" s="25">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="26">
         <v>97.2</v>
       </c>
-      <c r="BA17" s="26"/>
+      <c r="BA17" s="26">
+        <v>98</v>
+      </c>
       <c r="BB17" s="25"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
       <c r="BE17" s="48"/>
       <c r="BF17" s="13"/>
       <c r="BG17" s="10"/>
       <c r="BH17" s="26"/>
       <c r="BI17" s="51"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="9">
         <v>75.8</v>
       </c>
       <c r="C18" s="9">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="9">
         <v>77.8</v>
       </c>
@@ -3561,51 +3585,53 @@
       </c>
       <c r="AS18" s="48">
         <v>112.1</v>
       </c>
       <c r="AT18" s="13">
         <v>105.3</v>
       </c>
       <c r="AU18" s="13">
         <v>103.1</v>
       </c>
       <c r="AV18" s="26">
         <v>101.7</v>
       </c>
       <c r="AW18" s="51">
         <v>93.2</v>
       </c>
       <c r="AX18" s="26">
         <v>95.3</v>
       </c>
       <c r="AY18" s="25">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="26">
         <v>115.1</v>
       </c>
-      <c r="BA18" s="26"/>
+      <c r="BA18" s="26">
+        <v>118.1</v>
+      </c>
       <c r="BB18" s="25"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
       <c r="BE18" s="48"/>
       <c r="BF18" s="13"/>
       <c r="BG18" s="13"/>
       <c r="BH18" s="26"/>
       <c r="BI18" s="51"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="9">
         <v>102.6</v>
       </c>
       <c r="C19" s="9">
         <v>102.1</v>
       </c>
       <c r="D19" s="9">
         <v>101.3</v>
       </c>
       <c r="E19" s="9">
         <v>101.3</v>
       </c>
@@ -3728,51 +3754,53 @@
       </c>
       <c r="AS19" s="48">
         <v>107.1</v>
       </c>
       <c r="AT19" s="13">
         <v>104</v>
       </c>
       <c r="AU19" s="13">
         <v>104.1</v>
       </c>
       <c r="AV19" s="26">
         <v>104.6</v>
       </c>
       <c r="AW19" s="51">
         <v>108.3</v>
       </c>
       <c r="AX19" s="26">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="25">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="26">
         <v>120</v>
       </c>
-      <c r="BA19" s="26"/>
+      <c r="BA19" s="26">
+        <v>117.1</v>
+      </c>
       <c r="BB19" s="25"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
       <c r="BE19" s="48"/>
       <c r="BF19" s="13"/>
       <c r="BG19" s="13"/>
       <c r="BH19" s="26"/>
       <c r="BI19" s="51"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="9">
         <v>99.7</v>
       </c>
       <c r="C20" s="9">
         <v>100.1</v>
       </c>
       <c r="D20" s="9">
         <v>100</v>
       </c>
       <c r="E20" s="9">
         <v>100.1</v>
       </c>
@@ -3895,51 +3923,53 @@
       </c>
       <c r="AS20" s="48">
         <v>110.8</v>
       </c>
       <c r="AT20" s="13">
         <v>108.5</v>
       </c>
       <c r="AU20" s="13">
         <v>106.7</v>
       </c>
       <c r="AV20" s="26">
         <v>105.4</v>
       </c>
       <c r="AW20" s="51">
         <v>100.2</v>
       </c>
       <c r="AX20" s="26">
         <v>105.3</v>
       </c>
       <c r="AY20" s="25">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="26">
         <v>104.9</v>
       </c>
-      <c r="BA20" s="26"/>
+      <c r="BA20" s="26">
+        <v>104.7</v>
+      </c>
       <c r="BB20" s="25"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
       <c r="BE20" s="48"/>
       <c r="BF20" s="13"/>
       <c r="BG20" s="13"/>
       <c r="BH20" s="26"/>
       <c r="BI20" s="51"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="9">
         <v>101</v>
       </c>
       <c r="C21" s="9">
         <v>101</v>
       </c>
       <c r="D21" s="9">
         <v>101.5</v>
       </c>
       <c r="E21" s="9">
         <v>103.6</v>
       </c>
@@ -4062,51 +4092,53 @@
       </c>
       <c r="AS21" s="48">
         <v>101</v>
       </c>
       <c r="AT21" s="13">
         <v>92.5</v>
       </c>
       <c r="AU21" s="13">
         <v>90.1</v>
       </c>
       <c r="AV21" s="26">
         <v>86.8</v>
       </c>
       <c r="AW21" s="51">
         <v>83.6</v>
       </c>
       <c r="AX21" s="26">
         <v>104.6</v>
       </c>
       <c r="AY21" s="25">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="26">
         <v>102.9</v>
       </c>
-      <c r="BA21" s="26"/>
+      <c r="BA21" s="26">
+        <v>102.5</v>
+      </c>
       <c r="BB21" s="25"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
       <c r="BE21" s="48"/>
       <c r="BF21" s="13"/>
       <c r="BG21" s="13"/>
       <c r="BH21" s="26"/>
       <c r="BI21" s="51"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9">
         <v>101.6</v>
       </c>
       <c r="C22" s="9">
         <v>100.7</v>
       </c>
       <c r="D22" s="9">
         <v>101</v>
       </c>
       <c r="E22" s="9">
         <v>101.2</v>
       </c>
@@ -4229,51 +4261,53 @@
       </c>
       <c r="AS22" s="48">
         <v>102.3</v>
       </c>
       <c r="AT22" s="13">
         <v>101.3</v>
       </c>
       <c r="AU22" s="13">
         <v>100</v>
       </c>
       <c r="AV22" s="26">
         <v>98.5</v>
       </c>
       <c r="AW22" s="51">
         <v>100</v>
       </c>
       <c r="AX22" s="26">
         <v>101</v>
       </c>
       <c r="AY22" s="25">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="26">
         <v>100.2</v>
       </c>
-      <c r="BA22" s="26"/>
+      <c r="BA22" s="26">
+        <v>101</v>
+      </c>
       <c r="BB22" s="25"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
       <c r="BE22" s="48"/>
       <c r="BF22" s="13"/>
       <c r="BG22" s="13"/>
       <c r="BH22" s="26"/>
       <c r="BI22" s="51"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="9">
         <v>106.9</v>
       </c>
       <c r="C23" s="9">
         <v>106.6</v>
       </c>
       <c r="D23" s="9">
         <v>106.6</v>
       </c>
       <c r="E23" s="9">
         <v>103.3</v>
       </c>
@@ -4396,51 +4430,53 @@
       </c>
       <c r="AS23" s="48">
         <v>98.5</v>
       </c>
       <c r="AT23" s="13">
         <v>102.5</v>
       </c>
       <c r="AU23" s="13">
         <v>101.3</v>
       </c>
       <c r="AV23" s="26">
         <v>105.3</v>
       </c>
       <c r="AW23" s="51">
         <v>105.5</v>
       </c>
       <c r="AX23" s="26">
         <v>102.1</v>
       </c>
       <c r="AY23" s="25">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="26">
         <v>103.4</v>
       </c>
-      <c r="BA23" s="26"/>
+      <c r="BA23" s="26">
+        <v>102.5</v>
+      </c>
       <c r="BB23" s="25"/>
       <c r="BC23" s="10"/>
       <c r="BD23" s="10"/>
       <c r="BE23" s="48"/>
       <c r="BF23" s="13"/>
       <c r="BG23" s="13"/>
       <c r="BH23" s="26"/>
       <c r="BI23" s="51"/>
     </row>
     <row r="24" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="42"/>
       <c r="O24" s="42"/>
@@ -4941,51 +4977,53 @@
       </c>
       <c r="AS30" s="26">
         <v>100.1</v>
       </c>
       <c r="AT30" s="13">
         <v>101.5</v>
       </c>
       <c r="AU30" s="10">
         <v>101.7</v>
       </c>
       <c r="AV30" s="26">
         <v>101.2</v>
       </c>
       <c r="AW30" s="52">
         <v>100.6</v>
       </c>
       <c r="AX30" s="26">
         <v>105.9</v>
       </c>
       <c r="AY30" s="26">
         <v>107.1</v>
       </c>
       <c r="AZ30" s="26">
         <v>107.9</v>
       </c>
-      <c r="BA30" s="26"/>
+      <c r="BA30" s="26">
+        <v>111.6</v>
+      </c>
       <c r="BB30" s="26"/>
       <c r="BC30" s="10"/>
       <c r="BD30" s="13"/>
       <c r="BE30" s="26"/>
       <c r="BF30" s="13"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="26"/>
       <c r="BI30" s="52"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="10">
         <v>88.8</v>
       </c>
       <c r="C31" s="10">
         <v>90.5</v>
       </c>
       <c r="D31" s="10">
         <v>90.5</v>
       </c>
       <c r="E31" s="10">
         <v>90.7</v>
       </c>
@@ -5108,51 +5146,53 @@
       </c>
       <c r="AS31" s="26">
         <v>89</v>
       </c>
       <c r="AT31" s="13">
         <v>92</v>
       </c>
       <c r="AU31" s="10">
         <v>92.8</v>
       </c>
       <c r="AV31" s="26">
         <v>92.4</v>
       </c>
       <c r="AW31" s="53">
         <v>87.9</v>
       </c>
       <c r="AX31" s="26">
         <v>68.5</v>
       </c>
       <c r="AY31" s="26">
         <v>67</v>
       </c>
       <c r="AZ31" s="26">
         <v>66.3</v>
       </c>
-      <c r="BA31" s="26"/>
+      <c r="BA31" s="26">
+        <v>64.3</v>
+      </c>
       <c r="BB31" s="26"/>
       <c r="BC31" s="10"/>
       <c r="BD31" s="13"/>
       <c r="BE31" s="26"/>
       <c r="BF31" s="13"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="26"/>
       <c r="BI31" s="53"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="10">
         <v>107</v>
       </c>
       <c r="C32" s="10">
         <v>104.7</v>
       </c>
       <c r="D32" s="10">
         <v>105.7</v>
       </c>
       <c r="E32" s="10">
         <v>104</v>
       </c>
@@ -5275,51 +5315,53 @@
       </c>
       <c r="AS32" s="26">
         <v>93.4</v>
       </c>
       <c r="AT32" s="13">
         <v>111.2</v>
       </c>
       <c r="AU32" s="10">
         <v>119.1</v>
       </c>
       <c r="AV32" s="26">
         <v>121.2</v>
       </c>
       <c r="AW32" s="53">
         <v>119.9</v>
       </c>
       <c r="AX32" s="26">
         <v>326.60000000000002</v>
       </c>
       <c r="AY32" s="26">
         <v>252.6</v>
       </c>
       <c r="AZ32" s="26">
         <v>301.39999999999998</v>
       </c>
-      <c r="BA32" s="26"/>
+      <c r="BA32" s="26">
+        <v>316.7</v>
+      </c>
       <c r="BB32" s="26"/>
       <c r="BC32" s="10"/>
       <c r="BD32" s="13"/>
       <c r="BE32" s="26"/>
       <c r="BF32" s="13"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="26"/>
       <c r="BI32" s="53"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="10">
         <v>101.4</v>
       </c>
       <c r="C33" s="10">
         <v>102</v>
       </c>
       <c r="D33" s="10">
         <v>102.1</v>
       </c>
       <c r="E33" s="10">
         <v>102.3</v>
       </c>
@@ -5442,51 +5484,53 @@
       </c>
       <c r="AS33" s="26">
         <v>103.6</v>
       </c>
       <c r="AT33" s="13">
         <v>102.6</v>
       </c>
       <c r="AU33" s="10">
         <v>102.5</v>
       </c>
       <c r="AV33" s="26">
         <v>103.3</v>
       </c>
       <c r="AW33" s="53">
         <v>100.5</v>
       </c>
       <c r="AX33" s="26">
         <v>115.6</v>
       </c>
       <c r="AY33" s="26">
         <v>115.5</v>
       </c>
       <c r="AZ33" s="26">
         <v>118.5</v>
       </c>
-      <c r="BA33" s="26"/>
+      <c r="BA33" s="26">
+        <v>120.9</v>
+      </c>
       <c r="BB33" s="26"/>
       <c r="BC33" s="10"/>
       <c r="BD33" s="13"/>
       <c r="BE33" s="26"/>
       <c r="BF33" s="13"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="26"/>
       <c r="BI33" s="53"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="10">
         <v>102.2</v>
       </c>
       <c r="C34" s="10">
         <v>101.1</v>
       </c>
       <c r="D34" s="10">
         <v>102.6</v>
       </c>
       <c r="E34" s="10">
         <v>103.4</v>
       </c>
@@ -5609,51 +5653,53 @@
       </c>
       <c r="AS34" s="26">
         <v>82.5</v>
       </c>
       <c r="AT34" s="13">
         <v>90.7</v>
       </c>
       <c r="AU34" s="10">
         <v>91.6</v>
       </c>
       <c r="AV34" s="26">
         <v>92.2</v>
       </c>
       <c r="AW34" s="53">
         <v>87.8</v>
       </c>
       <c r="AX34" s="26">
         <v>105</v>
       </c>
       <c r="AY34" s="26">
         <v>104.8</v>
       </c>
       <c r="AZ34" s="26">
         <v>104.6</v>
       </c>
-      <c r="BA34" s="26"/>
+      <c r="BA34" s="26">
+        <v>104.1</v>
+      </c>
       <c r="BB34" s="26"/>
       <c r="BC34" s="10"/>
       <c r="BD34" s="13"/>
       <c r="BE34" s="26"/>
       <c r="BF34" s="13"/>
       <c r="BG34" s="10"/>
       <c r="BH34" s="26"/>
       <c r="BI34" s="53"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="10">
         <v>99</v>
       </c>
       <c r="C35" s="10">
         <v>99.2</v>
       </c>
       <c r="D35" s="10">
         <v>99.1</v>
       </c>
       <c r="E35" s="10">
         <v>99</v>
       </c>
@@ -5776,51 +5822,53 @@
       </c>
       <c r="AS35" s="26">
         <v>107.8</v>
       </c>
       <c r="AT35" s="13">
         <v>100.5</v>
       </c>
       <c r="AU35" s="10">
         <v>99.1</v>
       </c>
       <c r="AV35" s="26">
         <v>97.4</v>
       </c>
       <c r="AW35" s="53">
         <v>96.5</v>
       </c>
       <c r="AX35" s="26">
         <v>99.2</v>
       </c>
       <c r="AY35" s="26">
         <v>98.9</v>
       </c>
       <c r="AZ35" s="26">
         <v>98.8</v>
       </c>
-      <c r="BA35" s="26"/>
+      <c r="BA35" s="26">
+        <v>98.4</v>
+      </c>
       <c r="BB35" s="26"/>
       <c r="BC35" s="10"/>
       <c r="BD35" s="13"/>
       <c r="BE35" s="26"/>
       <c r="BF35" s="13"/>
       <c r="BG35" s="10"/>
       <c r="BH35" s="26"/>
       <c r="BI35" s="53"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="10">
         <v>90.7</v>
       </c>
       <c r="C36" s="10">
         <v>91.8</v>
       </c>
       <c r="D36" s="10">
         <v>92.1</v>
       </c>
       <c r="E36" s="10">
         <v>91.9</v>
       </c>
@@ -5943,51 +5991,53 @@
       </c>
       <c r="AS36" s="26">
         <v>108.6</v>
       </c>
       <c r="AT36" s="13">
         <v>104.3</v>
       </c>
       <c r="AU36" s="10">
         <v>102.3</v>
       </c>
       <c r="AV36" s="26">
         <v>101.1</v>
       </c>
       <c r="AW36" s="53">
         <v>105.2</v>
       </c>
       <c r="AX36" s="26">
         <v>114.2</v>
       </c>
       <c r="AY36" s="26">
         <v>108.5</v>
       </c>
       <c r="AZ36" s="26">
         <v>100.3</v>
       </c>
-      <c r="BA36" s="26"/>
+      <c r="BA36" s="26">
+        <v>100.1</v>
+      </c>
       <c r="BB36" s="26"/>
       <c r="BC36" s="10"/>
       <c r="BD36" s="13"/>
       <c r="BE36" s="26"/>
       <c r="BF36" s="13"/>
       <c r="BG36" s="10"/>
       <c r="BH36" s="26"/>
       <c r="BI36" s="53"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="10">
         <v>98.4</v>
       </c>
       <c r="C37" s="10">
         <v>99.2</v>
       </c>
       <c r="D37" s="10">
         <v>112.5</v>
       </c>
       <c r="E37" s="10">
         <v>108.4</v>
       </c>
@@ -6110,51 +6160,53 @@
       </c>
       <c r="AS37" s="26">
         <v>81</v>
       </c>
       <c r="AT37" s="13">
         <v>100.2</v>
       </c>
       <c r="AU37" s="10">
         <v>105</v>
       </c>
       <c r="AV37" s="26">
         <v>102.8</v>
       </c>
       <c r="AW37" s="53">
         <v>100.1</v>
       </c>
       <c r="AX37" s="26">
         <v>131.80000000000001</v>
       </c>
       <c r="AY37" s="26">
         <v>134</v>
       </c>
       <c r="AZ37" s="26">
         <v>133.30000000000001</v>
       </c>
-      <c r="BA37" s="26"/>
+      <c r="BA37" s="26">
+        <v>160.5</v>
+      </c>
       <c r="BB37" s="26"/>
       <c r="BC37" s="10"/>
       <c r="BD37" s="13"/>
       <c r="BE37" s="26"/>
       <c r="BF37" s="13"/>
       <c r="BG37" s="10"/>
       <c r="BH37" s="26"/>
       <c r="BI37" s="53"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
         <v>100.6</v>
       </c>
       <c r="C38" s="10">
         <v>100.2</v>
       </c>
       <c r="D38" s="10">
         <v>100.3</v>
       </c>
       <c r="E38" s="10">
         <v>100.5</v>
       </c>
@@ -6277,51 +6329,53 @@
       </c>
       <c r="AS38" s="26">
         <v>106.8</v>
       </c>
       <c r="AT38" s="13">
         <v>100.1</v>
       </c>
       <c r="AU38" s="10">
         <v>98.2</v>
       </c>
       <c r="AV38" s="26">
         <v>94.8</v>
       </c>
       <c r="AW38" s="53">
         <v>95.8</v>
       </c>
       <c r="AX38" s="26">
         <v>101.6</v>
       </c>
       <c r="AY38" s="26">
         <v>102.8</v>
       </c>
       <c r="AZ38" s="26">
         <v>102.8</v>
       </c>
-      <c r="BA38" s="26"/>
+      <c r="BA38" s="26">
+        <v>100.7</v>
+      </c>
       <c r="BB38" s="26"/>
       <c r="BC38" s="10"/>
       <c r="BD38" s="13"/>
       <c r="BE38" s="26"/>
       <c r="BF38" s="13"/>
       <c r="BG38" s="10"/>
       <c r="BH38" s="26"/>
       <c r="BI38" s="53"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>92.6</v>
       </c>
       <c r="C39" s="10">
         <v>83</v>
       </c>
       <c r="D39" s="10">
         <v>83.5</v>
       </c>
       <c r="E39" s="10">
         <v>86</v>
       </c>
@@ -6444,51 +6498,53 @@
       </c>
       <c r="AS39" s="26">
         <v>98.2</v>
       </c>
       <c r="AT39" s="13">
         <v>100.4</v>
       </c>
       <c r="AU39" s="10">
         <v>99.1</v>
       </c>
       <c r="AV39" s="26">
         <v>98.2</v>
       </c>
       <c r="AW39" s="53">
         <v>100.1</v>
       </c>
       <c r="AX39" s="26">
         <v>75.8</v>
       </c>
       <c r="AY39" s="26">
         <v>85.2</v>
       </c>
       <c r="AZ39" s="26">
         <v>82</v>
       </c>
-      <c r="BA39" s="26"/>
+      <c r="BA39" s="26">
+        <v>100.3</v>
+      </c>
       <c r="BB39" s="26"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="13"/>
       <c r="BE39" s="26"/>
       <c r="BF39" s="13"/>
       <c r="BG39" s="10"/>
       <c r="BH39" s="26"/>
       <c r="BI39" s="53"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="10">
         <v>104</v>
       </c>
       <c r="C40" s="10">
         <v>103.7</v>
       </c>
       <c r="D40" s="10">
         <v>103.5</v>
       </c>
       <c r="E40" s="10">
         <v>103.9</v>
       </c>
@@ -6611,51 +6667,53 @@
       </c>
       <c r="AS40" s="26">
         <v>98.1</v>
       </c>
       <c r="AT40" s="13">
         <v>117.9</v>
       </c>
       <c r="AU40" s="10">
         <v>135.80000000000001</v>
       </c>
       <c r="AV40" s="26">
         <v>144.4</v>
       </c>
       <c r="AW40" s="53">
         <v>151.69999999999999</v>
       </c>
       <c r="AX40" s="26">
         <v>97.3</v>
       </c>
       <c r="AY40" s="26">
         <v>106.8</v>
       </c>
       <c r="AZ40" s="26">
         <v>105.5</v>
       </c>
-      <c r="BA40" s="26"/>
+      <c r="BA40" s="26">
+        <v>105.2</v>
+      </c>
       <c r="BB40" s="26"/>
       <c r="BC40" s="10"/>
       <c r="BD40" s="13"/>
       <c r="BE40" s="26"/>
       <c r="BF40" s="13"/>
       <c r="BG40" s="10"/>
       <c r="BH40" s="26"/>
       <c r="BI40" s="53"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
         <v>103.2</v>
       </c>
       <c r="C41" s="10">
         <v>106.1</v>
       </c>
       <c r="D41" s="10">
         <v>104.5</v>
       </c>
       <c r="E41" s="10">
         <v>104</v>
       </c>
@@ -6778,51 +6836,53 @@
       </c>
       <c r="AS41" s="26">
         <v>96.4</v>
       </c>
       <c r="AT41" s="13">
         <v>98.2</v>
       </c>
       <c r="AU41" s="10">
         <v>98.7</v>
       </c>
       <c r="AV41" s="26">
         <v>97.9</v>
       </c>
       <c r="AW41" s="53">
         <v>98.1</v>
       </c>
       <c r="AX41" s="26">
         <v>99.4</v>
       </c>
       <c r="AY41" s="26">
         <v>92.9</v>
       </c>
       <c r="AZ41" s="26">
         <v>97.1</v>
       </c>
-      <c r="BA41" s="26"/>
+      <c r="BA41" s="26">
+        <v>98</v>
+      </c>
       <c r="BB41" s="26"/>
       <c r="BC41" s="10"/>
       <c r="BD41" s="13"/>
       <c r="BE41" s="26"/>
       <c r="BF41" s="13"/>
       <c r="BG41" s="10"/>
       <c r="BH41" s="26"/>
       <c r="BI41" s="53"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="10">
         <v>76</v>
       </c>
       <c r="C42" s="10">
         <v>76.8</v>
       </c>
       <c r="D42" s="10">
         <v>77.599999999999994</v>
       </c>
       <c r="E42" s="10">
         <v>77.900000000000006</v>
       </c>
@@ -6945,51 +7005,53 @@
       </c>
       <c r="AS42" s="26">
         <v>112.1</v>
       </c>
       <c r="AT42" s="13">
         <v>105.3</v>
       </c>
       <c r="AU42" s="10">
         <v>103.1</v>
       </c>
       <c r="AV42" s="26">
         <v>101.7</v>
       </c>
       <c r="AW42" s="53">
         <v>93.2</v>
       </c>
       <c r="AX42" s="26">
         <v>95.3</v>
       </c>
       <c r="AY42" s="26">
         <v>115.9</v>
       </c>
       <c r="AZ42" s="26">
         <v>115.2</v>
       </c>
-      <c r="BA42" s="26"/>
+      <c r="BA42" s="26">
+        <v>118.2</v>
+      </c>
       <c r="BB42" s="26"/>
       <c r="BC42" s="10"/>
       <c r="BD42" s="13"/>
       <c r="BE42" s="26"/>
       <c r="BF42" s="13"/>
       <c r="BG42" s="10"/>
       <c r="BH42" s="26"/>
       <c r="BI42" s="53"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="10">
         <v>102.7</v>
       </c>
       <c r="C43" s="10">
         <v>102.2</v>
       </c>
       <c r="D43" s="10">
         <v>101.3</v>
       </c>
       <c r="E43" s="10">
         <v>101.4</v>
       </c>
@@ -7112,51 +7174,53 @@
       </c>
       <c r="AS43" s="26">
         <v>107.1</v>
       </c>
       <c r="AT43" s="13">
         <v>104</v>
       </c>
       <c r="AU43" s="10">
         <v>104.1</v>
       </c>
       <c r="AV43" s="26">
         <v>104.6</v>
       </c>
       <c r="AW43" s="53">
         <v>108.4</v>
       </c>
       <c r="AX43" s="26">
         <v>130.9</v>
       </c>
       <c r="AY43" s="26">
         <v>116.7</v>
       </c>
       <c r="AZ43" s="26">
         <v>120.2</v>
       </c>
-      <c r="BA43" s="26"/>
+      <c r="BA43" s="26">
+        <v>117.6</v>
+      </c>
       <c r="BB43" s="26"/>
       <c r="BC43" s="10"/>
       <c r="BD43" s="13"/>
       <c r="BE43" s="26"/>
       <c r="BF43" s="13"/>
       <c r="BG43" s="10"/>
       <c r="BH43" s="26"/>
       <c r="BI43" s="53"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="10">
         <v>100.1</v>
       </c>
       <c r="C44" s="10">
         <v>100.5</v>
       </c>
       <c r="D44" s="10">
         <v>100.4</v>
       </c>
       <c r="E44" s="10">
         <v>100.5</v>
       </c>
@@ -7279,51 +7343,53 @@
       </c>
       <c r="AS44" s="26">
         <v>111.2</v>
       </c>
       <c r="AT44" s="13">
         <v>108.8</v>
       </c>
       <c r="AU44" s="10">
         <v>106.9</v>
       </c>
       <c r="AV44" s="26">
         <v>105.6</v>
       </c>
       <c r="AW44" s="53">
         <v>100.2</v>
       </c>
       <c r="AX44" s="26">
         <v>105.5</v>
       </c>
       <c r="AY44" s="26">
         <v>105.4</v>
       </c>
       <c r="AZ44" s="26">
         <v>105.1</v>
       </c>
-      <c r="BA44" s="26"/>
+      <c r="BA44" s="26">
+        <v>104.9</v>
+      </c>
       <c r="BB44" s="26"/>
       <c r="BC44" s="10"/>
       <c r="BD44" s="13"/>
       <c r="BE44" s="26"/>
       <c r="BF44" s="13"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="26"/>
       <c r="BI44" s="53"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="10">
         <v>101</v>
       </c>
       <c r="C45" s="10">
         <v>101</v>
       </c>
       <c r="D45" s="10">
         <v>101.5</v>
       </c>
       <c r="E45" s="10">
         <v>103.6</v>
       </c>
@@ -7446,51 +7512,53 @@
       </c>
       <c r="AS45" s="26">
         <v>101</v>
       </c>
       <c r="AT45" s="13">
         <v>92.5</v>
       </c>
       <c r="AU45" s="10">
         <v>90.1</v>
       </c>
       <c r="AV45" s="26">
         <v>86.8</v>
       </c>
       <c r="AW45" s="53">
         <v>83.5</v>
       </c>
       <c r="AX45" s="26">
         <v>104.7</v>
       </c>
       <c r="AY45" s="26">
         <v>102.7</v>
       </c>
       <c r="AZ45" s="26">
         <v>102.9</v>
       </c>
-      <c r="BA45" s="26"/>
+      <c r="BA45" s="26">
+        <v>102.5</v>
+      </c>
       <c r="BB45" s="26"/>
       <c r="BC45" s="10"/>
       <c r="BD45" s="13"/>
       <c r="BE45" s="26"/>
       <c r="BF45" s="13"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="26"/>
       <c r="BI45" s="53"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>101.6</v>
       </c>
       <c r="C46" s="10">
         <v>100.7</v>
       </c>
       <c r="D46" s="10">
         <v>101</v>
       </c>
       <c r="E46" s="10">
         <v>101.2</v>
       </c>
@@ -7613,51 +7681,53 @@
       </c>
       <c r="AS46" s="26">
         <v>102.3</v>
       </c>
       <c r="AT46" s="13">
         <v>101.3</v>
       </c>
       <c r="AU46" s="10">
         <v>100</v>
       </c>
       <c r="AV46" s="26">
         <v>98.5</v>
       </c>
       <c r="AW46" s="53">
         <v>100</v>
       </c>
       <c r="AX46" s="26">
         <v>101</v>
       </c>
       <c r="AY46" s="26">
         <v>99.8</v>
       </c>
       <c r="AZ46" s="26">
         <v>100.2</v>
       </c>
-      <c r="BA46" s="26"/>
+      <c r="BA46" s="26">
+        <v>101</v>
+      </c>
       <c r="BB46" s="26"/>
       <c r="BC46" s="10"/>
       <c r="BD46" s="13"/>
       <c r="BE46" s="26"/>
       <c r="BF46" s="13"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="26"/>
       <c r="BI46" s="53"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="10">
         <v>97.7</v>
       </c>
       <c r="C47" s="10">
         <v>98.1</v>
       </c>
       <c r="D47" s="10">
         <v>98.5</v>
       </c>
       <c r="E47" s="10">
         <v>95.7</v>
       </c>
@@ -7780,51 +7850,53 @@
       </c>
       <c r="AS47" s="26">
         <v>98.4</v>
       </c>
       <c r="AT47" s="13">
         <v>102.5</v>
       </c>
       <c r="AU47" s="10">
         <v>101.3</v>
       </c>
       <c r="AV47" s="26">
         <v>105.5</v>
       </c>
       <c r="AW47" s="53">
         <v>105.6</v>
       </c>
       <c r="AX47" s="26">
         <v>102.6</v>
       </c>
       <c r="AY47" s="26">
         <v>106.1</v>
       </c>
       <c r="AZ47" s="26">
         <v>104.2</v>
       </c>
-      <c r="BA47" s="26"/>
+      <c r="BA47" s="26">
+        <v>103.5</v>
+      </c>
       <c r="BB47" s="26"/>
       <c r="BC47" s="10"/>
       <c r="BD47" s="13"/>
       <c r="BE47" s="26"/>
       <c r="BF47" s="13"/>
       <c r="BG47" s="10"/>
       <c r="BH47" s="26"/>
       <c r="BI47" s="53"/>
     </row>
     <row r="48" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="16"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="42"/>
       <c r="O48" s="42"/>
@@ -8332,51 +8404,53 @@
       </c>
       <c r="AS54" s="10">
         <v>95</v>
       </c>
       <c r="AT54" s="13">
         <v>97.9</v>
       </c>
       <c r="AU54" s="13">
         <v>99.3</v>
       </c>
       <c r="AV54" s="26">
         <v>99.3</v>
       </c>
       <c r="AW54" s="52">
         <v>99.7</v>
       </c>
       <c r="AX54" s="26">
         <v>100</v>
       </c>
       <c r="AY54" s="26">
         <v>100</v>
       </c>
       <c r="AZ54" s="26">
         <v>100</v>
       </c>
-      <c r="BA54" s="26"/>
+      <c r="BA54" s="25">
+        <v>106.6</v>
+      </c>
       <c r="BB54" s="26"/>
       <c r="BC54" s="10"/>
       <c r="BD54" s="10"/>
       <c r="BE54" s="10"/>
       <c r="BF54" s="13"/>
       <c r="BG54" s="13"/>
       <c r="BH54" s="26"/>
       <c r="BI54" s="52"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="9">
         <v>157</v>
       </c>
       <c r="C55" s="9">
         <v>157</v>
       </c>
       <c r="D55" s="9">
         <v>157</v>
       </c>
       <c r="E55" s="9">
         <v>157</v>
       </c>
@@ -8499,51 +8573,53 @@
       </c>
       <c r="AS55" s="10">
         <v>108.3</v>
       </c>
       <c r="AT55" s="13">
         <v>105</v>
       </c>
       <c r="AU55" s="13">
         <v>103.7</v>
       </c>
       <c r="AV55" s="26">
         <v>103.7</v>
       </c>
       <c r="AW55" s="53">
         <v>96.6</v>
       </c>
       <c r="AX55" s="26">
         <v>100</v>
       </c>
       <c r="AY55" s="26">
         <v>100</v>
       </c>
       <c r="AZ55" s="26">
         <v>100</v>
       </c>
-      <c r="BA55" s="26"/>
+      <c r="BA55" s="25">
+        <v>100</v>
+      </c>
       <c r="BB55" s="26"/>
       <c r="BC55" s="10"/>
       <c r="BD55" s="10"/>
       <c r="BE55" s="10"/>
       <c r="BF55" s="13"/>
       <c r="BG55" s="13"/>
       <c r="BH55" s="26"/>
       <c r="BI55" s="53"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="9">
         <v>31.5</v>
       </c>
       <c r="C56" s="9">
         <v>31.5</v>
       </c>
       <c r="D56" s="9">
         <v>31.5</v>
       </c>
       <c r="E56" s="9">
         <v>31.5</v>
       </c>
@@ -8666,51 +8742,53 @@
       </c>
       <c r="AS56" s="10">
         <v>87.4</v>
       </c>
       <c r="AT56" s="13">
         <v>105.4</v>
       </c>
       <c r="AU56" s="13">
         <v>117.3</v>
       </c>
       <c r="AV56" s="26">
         <v>125.2</v>
       </c>
       <c r="AW56" s="53">
         <v>129.6</v>
       </c>
       <c r="AX56" s="26">
         <v>100</v>
       </c>
       <c r="AY56" s="26">
         <v>100</v>
       </c>
       <c r="AZ56" s="26">
         <v>100</v>
       </c>
-      <c r="BA56" s="26"/>
+      <c r="BA56" s="25">
+        <v>100</v>
+      </c>
       <c r="BB56" s="26"/>
       <c r="BC56" s="10"/>
       <c r="BD56" s="10"/>
       <c r="BE56" s="10"/>
       <c r="BF56" s="13"/>
       <c r="BG56" s="13"/>
       <c r="BH56" s="26"/>
       <c r="BI56" s="53"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="9">
         <v>113</v>
       </c>
       <c r="C57" s="9">
         <v>113</v>
       </c>
       <c r="D57" s="9">
         <v>113</v>
       </c>
       <c r="E57" s="9">
         <v>113</v>
       </c>
@@ -8833,51 +8911,53 @@
       </c>
       <c r="AS57" s="10">
         <v>100.4</v>
       </c>
       <c r="AT57" s="13">
         <v>99.8</v>
       </c>
       <c r="AU57" s="13">
         <v>99.5</v>
       </c>
       <c r="AV57" s="26">
         <v>99.4</v>
       </c>
       <c r="AW57" s="53">
         <v>96.2</v>
       </c>
       <c r="AX57" s="26">
         <v>100</v>
       </c>
       <c r="AY57" s="26">
         <v>100</v>
       </c>
       <c r="AZ57" s="26">
         <v>100</v>
       </c>
-      <c r="BA57" s="26"/>
+      <c r="BA57" s="25">
+        <v>100</v>
+      </c>
       <c r="BB57" s="26"/>
       <c r="BC57" s="10"/>
       <c r="BD57" s="10"/>
       <c r="BE57" s="10"/>
       <c r="BF57" s="13"/>
       <c r="BG57" s="13"/>
       <c r="BH57" s="26"/>
       <c r="BI57" s="53"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="9">
         <v>84.2</v>
       </c>
       <c r="C58" s="9">
         <v>84.2</v>
       </c>
       <c r="D58" s="9">
         <v>84.2</v>
       </c>
       <c r="E58" s="9">
         <v>84.2</v>
       </c>
@@ -9000,51 +9080,53 @@
       </c>
       <c r="AS58" s="10">
         <v>67.7</v>
       </c>
       <c r="AT58" s="13">
         <v>73.7</v>
       </c>
       <c r="AU58" s="13">
         <v>77</v>
       </c>
       <c r="AV58" s="26">
         <v>77.8</v>
       </c>
       <c r="AW58" s="53">
         <v>78.099999999999994</v>
       </c>
       <c r="AX58" s="26">
         <v>100</v>
       </c>
       <c r="AY58" s="26">
         <v>100</v>
       </c>
       <c r="AZ58" s="26">
         <v>100</v>
       </c>
-      <c r="BA58" s="26"/>
+      <c r="BA58" s="25">
+        <v>100</v>
+      </c>
       <c r="BB58" s="26"/>
       <c r="BC58" s="10"/>
       <c r="BD58" s="10"/>
       <c r="BE58" s="10"/>
       <c r="BF58" s="13"/>
       <c r="BG58" s="13"/>
       <c r="BH58" s="26"/>
       <c r="BI58" s="53"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="9">
         <v>104.8</v>
       </c>
       <c r="C59" s="9">
         <v>104.8</v>
       </c>
       <c r="D59" s="9">
         <v>104.8</v>
       </c>
       <c r="E59" s="9">
         <v>104.8</v>
       </c>
@@ -9167,51 +9249,53 @@
       </c>
       <c r="AS59" s="10">
         <v>100.9</v>
       </c>
       <c r="AT59" s="13">
         <v>97.2</v>
       </c>
       <c r="AU59" s="10">
         <v>97.3</v>
       </c>
       <c r="AV59" s="26">
         <v>95.5</v>
       </c>
       <c r="AW59" s="53">
         <v>94.3</v>
       </c>
       <c r="AX59" s="26">
         <v>100</v>
       </c>
       <c r="AY59" s="26">
         <v>100</v>
       </c>
       <c r="AZ59" s="26">
         <v>100</v>
       </c>
-      <c r="BA59" s="26"/>
+      <c r="BA59" s="25">
+        <v>100</v>
+      </c>
       <c r="BB59" s="26"/>
       <c r="BC59" s="10"/>
       <c r="BD59" s="10"/>
       <c r="BE59" s="10"/>
       <c r="BF59" s="13"/>
       <c r="BG59" s="10"/>
       <c r="BH59" s="26"/>
       <c r="BI59" s="53"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="C60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="E60" s="9">
         <v>69.900000000000006</v>
       </c>
@@ -9334,51 +9418,53 @@
       </c>
       <c r="AS60" s="10">
         <v>98.4</v>
       </c>
       <c r="AT60" s="13">
         <v>99.5</v>
       </c>
       <c r="AU60" s="10">
         <v>98.9</v>
       </c>
       <c r="AV60" s="26">
         <v>97.6</v>
       </c>
       <c r="AW60" s="53">
         <v>107.2</v>
       </c>
       <c r="AX60" s="26">
         <v>100</v>
       </c>
       <c r="AY60" s="26">
         <v>100</v>
       </c>
       <c r="AZ60" s="26">
         <v>100</v>
       </c>
-      <c r="BA60" s="26"/>
+      <c r="BA60" s="25">
+        <v>108.9</v>
+      </c>
       <c r="BB60" s="26"/>
       <c r="BC60" s="10"/>
       <c r="BD60" s="10"/>
       <c r="BE60" s="10"/>
       <c r="BF60" s="13"/>
       <c r="BG60" s="10"/>
       <c r="BH60" s="26"/>
       <c r="BI60" s="53"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="9">
         <v>86.8</v>
       </c>
       <c r="C61" s="9">
         <v>86.8</v>
       </c>
       <c r="D61" s="9">
         <v>86.8</v>
       </c>
       <c r="E61" s="9">
         <v>87.1</v>
       </c>
@@ -9501,51 +9587,53 @@
       </c>
       <c r="AS61" s="10">
         <v>79.599999999999994</v>
       </c>
       <c r="AT61" s="13">
         <v>100.4</v>
       </c>
       <c r="AU61" s="10">
         <v>99.1</v>
       </c>
       <c r="AV61" s="26">
         <v>96.6</v>
       </c>
       <c r="AW61" s="53">
         <v>100.2</v>
       </c>
       <c r="AX61" s="26">
         <v>100</v>
       </c>
       <c r="AY61" s="26">
         <v>100</v>
       </c>
       <c r="AZ61" s="26">
         <v>100</v>
       </c>
-      <c r="BA61" s="26"/>
+      <c r="BA61" s="25">
+        <v>100.4</v>
+      </c>
       <c r="BB61" s="26"/>
       <c r="BC61" s="10"/>
       <c r="BD61" s="10"/>
       <c r="BE61" s="10"/>
       <c r="BF61" s="13"/>
       <c r="BG61" s="10"/>
       <c r="BH61" s="26"/>
       <c r="BI61" s="53"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="9">
         <v>104.8</v>
       </c>
       <c r="C62" s="9">
         <v>104.8</v>
       </c>
       <c r="D62" s="9">
         <v>104.8</v>
       </c>
       <c r="E62" s="9">
         <v>104.8</v>
       </c>
@@ -9668,51 +9756,53 @@
       </c>
       <c r="AS62" s="10">
         <v>98.3</v>
       </c>
       <c r="AT62" s="13">
         <v>96.9</v>
       </c>
       <c r="AU62" s="10">
         <v>96.4</v>
       </c>
       <c r="AV62" s="26">
         <v>92.6</v>
       </c>
       <c r="AW62" s="53">
         <v>93.7</v>
       </c>
       <c r="AX62" s="26">
         <v>100</v>
       </c>
       <c r="AY62" s="26">
         <v>100</v>
       </c>
       <c r="AZ62" s="26">
         <v>100</v>
       </c>
-      <c r="BA62" s="26"/>
+      <c r="BA62" s="25">
+        <v>89.3</v>
+      </c>
       <c r="BB62" s="26"/>
       <c r="BC62" s="10"/>
       <c r="BD62" s="10"/>
       <c r="BE62" s="10"/>
       <c r="BF62" s="13"/>
       <c r="BG62" s="10"/>
       <c r="BH62" s="26"/>
       <c r="BI62" s="53"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="9">
         <v>53.8</v>
       </c>
       <c r="C63" s="9">
         <v>53.8</v>
       </c>
       <c r="D63" s="9">
         <v>53.8</v>
       </c>
       <c r="E63" s="9">
         <v>53.8</v>
       </c>
@@ -9835,51 +9925,53 @@
       </c>
       <c r="AS63" s="10">
         <v>85.8</v>
       </c>
       <c r="AT63" s="13">
         <v>96.7</v>
       </c>
       <c r="AU63" s="10">
         <v>95.6</v>
       </c>
       <c r="AV63" s="26">
         <v>95.3</v>
       </c>
       <c r="AW63" s="53">
         <v>95.4</v>
       </c>
       <c r="AX63" s="26">
         <v>100</v>
       </c>
       <c r="AY63" s="26">
         <v>100</v>
       </c>
       <c r="AZ63" s="26">
         <v>100</v>
       </c>
-      <c r="BA63" s="26"/>
+      <c r="BA63" s="25">
+        <v>105.5</v>
+      </c>
       <c r="BB63" s="26"/>
       <c r="BC63" s="10"/>
       <c r="BD63" s="10"/>
       <c r="BE63" s="10"/>
       <c r="BF63" s="13"/>
       <c r="BG63" s="10"/>
       <c r="BH63" s="26"/>
       <c r="BI63" s="53"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="9">
         <v>51.4</v>
       </c>
       <c r="C64" s="9">
         <v>51.4</v>
       </c>
       <c r="D64" s="9">
         <v>51.4</v>
       </c>
       <c r="E64" s="9">
         <v>51.4</v>
       </c>
@@ -10002,51 +10094,53 @@
       </c>
       <c r="AS64" s="10">
         <v>85</v>
       </c>
       <c r="AT64" s="13">
         <v>122</v>
       </c>
       <c r="AU64" s="10">
         <v>148</v>
       </c>
       <c r="AV64" s="26">
         <v>161</v>
       </c>
       <c r="AW64" s="53">
         <v>180.6</v>
       </c>
       <c r="AX64" s="26">
         <v>100</v>
       </c>
       <c r="AY64" s="26">
         <v>100</v>
       </c>
       <c r="AZ64" s="26">
         <v>100</v>
       </c>
-      <c r="BA64" s="26"/>
+      <c r="BA64" s="25">
+        <v>100</v>
+      </c>
       <c r="BB64" s="26"/>
       <c r="BC64" s="10"/>
       <c r="BD64" s="10"/>
       <c r="BE64" s="10"/>
       <c r="BF64" s="13"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="26"/>
       <c r="BI64" s="53"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>110.2</v>
       </c>
       <c r="C65" s="9">
         <v>110.2</v>
       </c>
       <c r="D65" s="9">
         <v>110.2</v>
       </c>
       <c r="E65" s="9">
         <v>109.9</v>
       </c>
@@ -10169,51 +10263,53 @@
       </c>
       <c r="AS65" s="10">
         <v>89.8</v>
       </c>
       <c r="AT65" s="13">
         <v>92</v>
       </c>
       <c r="AU65" s="10">
         <v>93.2</v>
       </c>
       <c r="AV65" s="26">
         <v>92.2</v>
       </c>
       <c r="AW65" s="53">
         <v>91</v>
       </c>
       <c r="AX65" s="26">
         <v>100</v>
       </c>
       <c r="AY65" s="26">
         <v>100</v>
       </c>
       <c r="AZ65" s="26">
         <v>100</v>
       </c>
-      <c r="BA65" s="26"/>
+      <c r="BA65" s="25">
+        <v>100.7</v>
+      </c>
       <c r="BB65" s="26"/>
       <c r="BC65" s="10"/>
       <c r="BD65" s="10"/>
       <c r="BE65" s="10"/>
       <c r="BF65" s="13"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="26"/>
       <c r="BI65" s="53"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="9">
         <v>57.4</v>
       </c>
       <c r="C66" s="9">
         <v>57.4</v>
       </c>
       <c r="D66" s="9">
         <v>57.4</v>
       </c>
       <c r="E66" s="9">
         <v>57.4</v>
       </c>
@@ -10336,51 +10432,53 @@
       </c>
       <c r="AS66" s="10">
         <v>111.3</v>
       </c>
       <c r="AT66" s="13">
         <v>103.2</v>
       </c>
       <c r="AU66" s="13">
         <v>101.4</v>
       </c>
       <c r="AV66" s="26">
         <v>100</v>
       </c>
       <c r="AW66" s="53">
         <v>89.4</v>
       </c>
       <c r="AX66" s="26">
         <v>100</v>
       </c>
       <c r="AY66" s="26">
         <v>100</v>
       </c>
       <c r="AZ66" s="26">
         <v>100</v>
       </c>
-      <c r="BA66" s="26"/>
+      <c r="BA66" s="25">
+        <v>108.4</v>
+      </c>
       <c r="BB66" s="26"/>
       <c r="BC66" s="10"/>
       <c r="BD66" s="10"/>
       <c r="BE66" s="10"/>
       <c r="BF66" s="13"/>
       <c r="BG66" s="13"/>
       <c r="BH66" s="26"/>
       <c r="BI66" s="53"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="9">
         <v>66.2</v>
       </c>
       <c r="C67" s="9">
         <v>66.2</v>
       </c>
       <c r="D67" s="9">
         <v>66.2</v>
       </c>
       <c r="E67" s="9">
         <v>66.2</v>
       </c>
@@ -10503,51 +10601,53 @@
       </c>
       <c r="AS67" s="10">
         <v>103.1</v>
       </c>
       <c r="AT67" s="13">
         <v>100.1</v>
       </c>
       <c r="AU67" s="13">
         <v>101.3</v>
       </c>
       <c r="AV67" s="26">
         <v>102.6</v>
       </c>
       <c r="AW67" s="53">
         <v>109</v>
       </c>
       <c r="AX67" s="26">
         <v>100</v>
       </c>
       <c r="AY67" s="26">
         <v>100</v>
       </c>
       <c r="AZ67" s="26">
         <v>100</v>
       </c>
-      <c r="BA67" s="26"/>
+      <c r="BA67" s="25">
+        <v>100</v>
+      </c>
       <c r="BB67" s="26"/>
       <c r="BC67" s="10"/>
       <c r="BD67" s="10"/>
       <c r="BE67" s="10"/>
       <c r="BF67" s="13"/>
       <c r="BG67" s="13"/>
       <c r="BH67" s="26"/>
       <c r="BI67" s="53"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="23" t="s">
         <v>13</v>
       </c>
@@ -10670,51 +10770,53 @@
       </c>
       <c r="AS68" s="10">
         <v>96.9</v>
       </c>
       <c r="AT68" s="13">
         <v>97.4</v>
       </c>
       <c r="AU68" s="13">
         <v>98.6</v>
       </c>
       <c r="AV68" s="26">
         <v>96</v>
       </c>
       <c r="AW68" s="53">
         <v>83.8</v>
       </c>
       <c r="AX68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AY68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AZ68" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="BA68" s="23"/>
+      <c r="BA68" s="26" t="s">
+        <v>13</v>
+      </c>
       <c r="BB68" s="26"/>
       <c r="BC68" s="10"/>
       <c r="BD68" s="10"/>
       <c r="BE68" s="10"/>
       <c r="BF68" s="13"/>
       <c r="BG68" s="13"/>
       <c r="BH68" s="26"/>
       <c r="BI68" s="53"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="9">
         <v>93.4</v>
       </c>
       <c r="C69" s="9">
         <v>93.4</v>
       </c>
       <c r="D69" s="9">
         <v>93.4</v>
       </c>
       <c r="E69" s="9">
         <v>93.6</v>
       </c>
@@ -10837,51 +10939,53 @@
       </c>
       <c r="AS69" s="10">
         <v>84.9</v>
       </c>
       <c r="AT69" s="13">
         <v>81</v>
       </c>
       <c r="AU69" s="13">
         <v>82.6</v>
       </c>
       <c r="AV69" s="26">
         <v>81.3</v>
       </c>
       <c r="AW69" s="53">
         <v>75.099999999999994</v>
       </c>
       <c r="AX69" s="26">
         <v>100</v>
       </c>
       <c r="AY69" s="26">
         <v>100</v>
       </c>
       <c r="AZ69" s="26">
         <v>100</v>
       </c>
-      <c r="BA69" s="26"/>
+      <c r="BA69" s="25">
+        <v>100</v>
+      </c>
       <c r="BB69" s="26"/>
       <c r="BC69" s="10"/>
       <c r="BD69" s="10"/>
       <c r="BE69" s="10"/>
       <c r="BF69" s="13"/>
       <c r="BG69" s="13"/>
       <c r="BH69" s="26"/>
       <c r="BI69" s="53"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="9">
         <v>0</v>
       </c>
       <c r="C70" s="9">
         <v>0</v>
       </c>
       <c r="D70" s="9">
         <v>0</v>
       </c>
       <c r="E70" s="9">
         <v>75</v>
       </c>
@@ -11004,51 +11108,53 @@
       </c>
       <c r="AS70" s="10">
         <v>84</v>
       </c>
       <c r="AT70" s="13">
         <v>88.6</v>
       </c>
       <c r="AU70" s="13">
         <v>91.6</v>
       </c>
       <c r="AV70" s="26">
         <v>91</v>
       </c>
       <c r="AW70" s="53">
         <v>95.1</v>
       </c>
       <c r="AX70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AY70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AZ70" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="BA70" s="23"/>
+      <c r="BA70" s="26" t="s">
+        <v>13</v>
+      </c>
       <c r="BB70" s="26"/>
       <c r="BC70" s="10"/>
       <c r="BD70" s="10"/>
       <c r="BE70" s="10"/>
       <c r="BF70" s="13"/>
       <c r="BG70" s="13"/>
       <c r="BH70" s="26"/>
       <c r="BI70" s="53"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="9">
         <v>92.5</v>
       </c>
       <c r="C71" s="9">
         <v>92.3</v>
       </c>
       <c r="D71" s="9">
         <v>92.3</v>
       </c>
       <c r="E71" s="9">
         <v>92.3</v>
       </c>
@@ -11171,51 +11277,53 @@
       </c>
       <c r="AS71" s="10">
         <v>99.2</v>
       </c>
       <c r="AT71" s="13">
         <v>103.3</v>
       </c>
       <c r="AU71" s="13">
         <v>101.9</v>
       </c>
       <c r="AV71" s="26">
         <v>106.9</v>
       </c>
       <c r="AW71" s="53">
         <v>107.9</v>
       </c>
       <c r="AX71" s="26">
         <v>100</v>
       </c>
       <c r="AY71" s="26">
         <v>100</v>
       </c>
       <c r="AZ71" s="26">
         <v>100</v>
       </c>
-      <c r="BA71" s="23"/>
+      <c r="BA71" s="25">
+        <v>100</v>
+      </c>
       <c r="BB71" s="26"/>
       <c r="BC71" s="10"/>
       <c r="BD71" s="10"/>
       <c r="BE71" s="10"/>
       <c r="BF71" s="13"/>
       <c r="BG71" s="13"/>
       <c r="BH71" s="26"/>
       <c r="BI71" s="53"/>
     </row>
     <row r="72" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="16"/>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
       <c r="I72" s="17"/>
       <c r="J72" s="17"/>
       <c r="K72" s="17"/>
       <c r="L72" s="17"/>
       <c r="M72" s="17"/>
       <c r="N72" s="39"/>
       <c r="O72" s="40"/>
@@ -11723,51 +11831,53 @@
       </c>
       <c r="AS78" s="10">
         <v>104.6</v>
       </c>
       <c r="AT78" s="49">
         <v>107.7</v>
       </c>
       <c r="AU78" s="13">
         <v>106.8</v>
       </c>
       <c r="AV78" s="26">
         <v>104.7</v>
       </c>
       <c r="AW78" s="52">
         <v>102</v>
       </c>
       <c r="AX78" s="26">
         <v>107.1</v>
       </c>
       <c r="AY78" s="48">
         <v>108.5</v>
       </c>
       <c r="AZ78" s="26">
         <v>109.3</v>
       </c>
-      <c r="BA78" s="26"/>
+      <c r="BA78" s="26">
+        <v>112.5</v>
+      </c>
       <c r="BB78" s="26"/>
       <c r="BC78" s="10"/>
       <c r="BD78" s="10"/>
       <c r="BE78" s="10"/>
       <c r="BF78" s="49"/>
       <c r="BG78" s="13"/>
       <c r="BH78" s="26"/>
       <c r="BI78" s="52"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B79" s="10">
         <v>88.2</v>
       </c>
       <c r="C79" s="10">
         <v>90</v>
       </c>
       <c r="D79" s="10">
         <v>90.1</v>
       </c>
       <c r="E79" s="10">
         <v>90.3</v>
       </c>
@@ -11890,51 +12000,53 @@
       </c>
       <c r="AS79" s="10">
         <v>63.9</v>
       </c>
       <c r="AT79" s="13">
         <v>67.2</v>
       </c>
       <c r="AU79" s="13">
         <v>67.8</v>
       </c>
       <c r="AV79" s="26">
         <v>69</v>
       </c>
       <c r="AW79" s="53">
         <v>70.8</v>
       </c>
       <c r="AX79" s="26">
         <v>67.2</v>
       </c>
       <c r="AY79" s="48">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ79" s="26">
         <v>65.099999999999994</v>
       </c>
-      <c r="BA79" s="26"/>
+      <c r="BA79" s="26">
+        <v>63.2</v>
+      </c>
       <c r="BB79" s="26"/>
       <c r="BC79" s="10"/>
       <c r="BD79" s="10"/>
       <c r="BE79" s="10"/>
       <c r="BF79" s="13"/>
       <c r="BG79" s="13"/>
       <c r="BH79" s="26"/>
       <c r="BI79" s="53"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B80" s="10">
         <v>107.4</v>
       </c>
       <c r="C80" s="10">
         <v>105.1</v>
       </c>
       <c r="D80" s="10">
         <v>106.1</v>
       </c>
       <c r="E80" s="10">
         <v>104.3</v>
       </c>
@@ -12057,51 +12169,53 @@
       </c>
       <c r="AS80" s="10">
         <v>97.4</v>
       </c>
       <c r="AT80" s="13">
         <v>119.7</v>
       </c>
       <c r="AU80" s="13">
         <v>122.5</v>
       </c>
       <c r="AV80" s="26">
         <v>114.7</v>
       </c>
       <c r="AW80" s="53">
         <v>106</v>
       </c>
       <c r="AX80" s="26">
         <v>327.3</v>
       </c>
       <c r="AY80" s="48">
         <v>253.1</v>
       </c>
       <c r="AZ80" s="26">
         <v>302.10000000000002</v>
       </c>
-      <c r="BA80" s="26"/>
+      <c r="BA80" s="26">
+        <v>317.39999999999998</v>
+      </c>
       <c r="BB80" s="26"/>
       <c r="BC80" s="10"/>
       <c r="BD80" s="10"/>
       <c r="BE80" s="10"/>
       <c r="BF80" s="13"/>
       <c r="BG80" s="13"/>
       <c r="BH80" s="26"/>
       <c r="BI80" s="53"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B81" s="10">
         <v>100.4</v>
       </c>
       <c r="C81" s="10">
         <v>101.1</v>
       </c>
       <c r="D81" s="10">
         <v>101.2</v>
       </c>
       <c r="E81" s="10">
         <v>101.58</v>
       </c>
@@ -12224,51 +12338,53 @@
       </c>
       <c r="AS81" s="10">
         <v>106.9</v>
       </c>
       <c r="AT81" s="13">
         <v>107.8</v>
       </c>
       <c r="AU81" s="13">
         <v>108.5</v>
       </c>
       <c r="AV81" s="26">
         <v>110.6</v>
       </c>
       <c r="AW81" s="53">
         <v>107.7</v>
       </c>
       <c r="AX81" s="26">
         <v>118.6</v>
       </c>
       <c r="AY81" s="48">
         <v>118.4</v>
       </c>
       <c r="AZ81" s="26">
         <v>122</v>
       </c>
-      <c r="BA81" s="26"/>
+      <c r="BA81" s="26">
+        <v>124.5</v>
+      </c>
       <c r="BB81" s="26"/>
       <c r="BC81" s="10"/>
       <c r="BD81" s="10"/>
       <c r="BE81" s="10"/>
       <c r="BF81" s="13"/>
       <c r="BG81" s="13"/>
       <c r="BH81" s="26"/>
       <c r="BI81" s="53"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="10">
         <v>102.5</v>
       </c>
       <c r="C82" s="10">
         <v>101.4</v>
       </c>
       <c r="D82" s="10">
         <v>102.9</v>
       </c>
       <c r="E82" s="10">
         <v>103.6</v>
       </c>
@@ -12391,51 +12507,53 @@
       </c>
       <c r="AS82" s="10">
         <v>96.8</v>
       </c>
       <c r="AT82" s="13">
         <v>111.8</v>
       </c>
       <c r="AU82" s="13">
         <v>109.7</v>
       </c>
       <c r="AV82" s="26">
         <v>108.9</v>
       </c>
       <c r="AW82" s="53">
         <v>96.6</v>
       </c>
       <c r="AX82" s="26">
         <v>105</v>
       </c>
       <c r="AY82" s="48">
         <v>104.8</v>
       </c>
       <c r="AZ82" s="26">
         <v>104.6</v>
       </c>
-      <c r="BA82" s="26"/>
+      <c r="BA82" s="26">
+        <v>104.1</v>
+      </c>
       <c r="BB82" s="26"/>
       <c r="BC82" s="10"/>
       <c r="BD82" s="10"/>
       <c r="BE82" s="10"/>
       <c r="BF82" s="13"/>
       <c r="BG82" s="13"/>
       <c r="BH82" s="26"/>
       <c r="BI82" s="53"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B83" s="10">
         <v>98.7</v>
       </c>
       <c r="C83" s="10">
         <v>98.9</v>
       </c>
       <c r="D83" s="10">
         <v>98.8</v>
       </c>
       <c r="E83" s="10">
         <v>98.7</v>
       </c>
@@ -12558,51 +12676,53 @@
       </c>
       <c r="AS83" s="10">
         <v>114.4</v>
       </c>
       <c r="AT83" s="13">
         <v>113.9</v>
       </c>
       <c r="AU83" s="10">
         <v>109.2</v>
       </c>
       <c r="AV83" s="26">
         <v>107.3</v>
       </c>
       <c r="AW83" s="53">
         <v>106.8</v>
       </c>
       <c r="AX83" s="26">
         <v>99.1</v>
       </c>
       <c r="AY83" s="48">
         <v>98.8</v>
       </c>
       <c r="AZ83" s="26">
         <v>98.7</v>
       </c>
-      <c r="BA83" s="26"/>
+      <c r="BA83" s="26">
+        <v>98.4</v>
+      </c>
       <c r="BB83" s="26"/>
       <c r="BC83" s="10"/>
       <c r="BD83" s="10"/>
       <c r="BE83" s="10"/>
       <c r="BF83" s="13"/>
       <c r="BG83" s="10"/>
       <c r="BH83" s="26"/>
       <c r="BI83" s="53"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="10">
         <v>95.3</v>
       </c>
       <c r="C84" s="10">
         <v>96.5</v>
       </c>
       <c r="D84" s="10">
         <v>96.5</v>
       </c>
       <c r="E84" s="10">
         <v>96.1</v>
       </c>
@@ -12725,51 +12845,53 @@
       </c>
       <c r="AS84" s="10">
         <v>118.1</v>
       </c>
       <c r="AT84" s="13">
         <v>113.6</v>
       </c>
       <c r="AU84" s="10">
         <v>109.8</v>
       </c>
       <c r="AV84" s="26">
         <v>108.5</v>
       </c>
       <c r="AW84" s="53">
         <v>101.6</v>
       </c>
       <c r="AX84" s="26">
         <v>117.9</v>
       </c>
       <c r="AY84" s="48">
         <v>110.7</v>
       </c>
       <c r="AZ84" s="26">
         <v>100.3</v>
       </c>
-      <c r="BA84" s="26"/>
+      <c r="BA84" s="26">
+        <v>98.3</v>
+      </c>
       <c r="BB84" s="26"/>
       <c r="BC84" s="10"/>
       <c r="BD84" s="10"/>
       <c r="BE84" s="10"/>
       <c r="BF84" s="13"/>
       <c r="BG84" s="10"/>
       <c r="BH84" s="26"/>
       <c r="BI84" s="53"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B85" s="10">
         <v>99.6</v>
       </c>
       <c r="C85" s="10">
         <v>100.5</v>
       </c>
       <c r="D85" s="10">
         <v>115.1</v>
       </c>
       <c r="E85" s="10">
         <v>110.4</v>
       </c>
@@ -12892,51 +13014,53 @@
       </c>
       <c r="AS85" s="10">
         <v>81.7</v>
       </c>
       <c r="AT85" s="13">
         <v>100.1</v>
       </c>
       <c r="AU85" s="10">
         <v>108.4</v>
       </c>
       <c r="AV85" s="26">
         <v>106.2</v>
       </c>
       <c r="AW85" s="53">
         <v>100</v>
       </c>
       <c r="AX85" s="26">
         <v>137.6</v>
       </c>
       <c r="AY85" s="48">
         <v>139.9</v>
       </c>
       <c r="AZ85" s="26">
         <v>139.19999999999999</v>
       </c>
-      <c r="BA85" s="26"/>
+      <c r="BA85" s="26">
+        <v>166.4</v>
+      </c>
       <c r="BB85" s="26"/>
       <c r="BC85" s="10"/>
       <c r="BD85" s="10"/>
       <c r="BE85" s="10"/>
       <c r="BF85" s="13"/>
       <c r="BG85" s="10"/>
       <c r="BH85" s="26"/>
       <c r="BI85" s="53"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B86" s="10">
         <v>100.3</v>
       </c>
       <c r="C86" s="10">
         <v>99.8</v>
       </c>
       <c r="D86" s="10">
         <v>99.9</v>
       </c>
       <c r="E86" s="10">
         <v>100.2</v>
       </c>
@@ -13059,51 +13183,53 @@
       </c>
       <c r="AS86" s="10">
         <v>116.9</v>
       </c>
       <c r="AT86" s="13">
         <v>116.6</v>
       </c>
       <c r="AU86" s="10">
         <v>111</v>
       </c>
       <c r="AV86" s="26">
         <v>108.7</v>
       </c>
       <c r="AW86" s="53">
         <v>107.6</v>
       </c>
       <c r="AX86" s="26">
         <v>102</v>
       </c>
       <c r="AY86" s="48">
         <v>103.5</v>
       </c>
       <c r="AZ86" s="26">
         <v>103.5</v>
       </c>
-      <c r="BA86" s="26"/>
+      <c r="BA86" s="26">
+        <v>103.2</v>
+      </c>
       <c r="BB86" s="26"/>
       <c r="BC86" s="10"/>
       <c r="BD86" s="10"/>
       <c r="BE86" s="10"/>
       <c r="BF86" s="13"/>
       <c r="BG86" s="10"/>
       <c r="BH86" s="26"/>
       <c r="BI86" s="53"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="10">
         <v>100</v>
       </c>
       <c r="C87" s="10">
         <v>87.6</v>
       </c>
       <c r="D87" s="10">
         <v>87.8</v>
       </c>
       <c r="E87" s="10">
         <v>90.6</v>
       </c>
@@ -13226,51 +13352,53 @@
       </c>
       <c r="AS87" s="10">
         <v>107.6</v>
       </c>
       <c r="AT87" s="13">
         <v>106.1</v>
       </c>
       <c r="AU87" s="10">
         <v>105</v>
       </c>
       <c r="AV87" s="26">
         <v>103.1</v>
       </c>
       <c r="AW87" s="53">
         <v>107.2</v>
       </c>
       <c r="AX87" s="26">
         <v>72.099999999999994</v>
       </c>
       <c r="AY87" s="48">
         <v>82.9</v>
       </c>
       <c r="AZ87" s="26">
         <v>79.7</v>
       </c>
-      <c r="BA87" s="26"/>
+      <c r="BA87" s="26">
+        <v>99.6</v>
+      </c>
       <c r="BB87" s="26"/>
       <c r="BC87" s="10"/>
       <c r="BD87" s="10"/>
       <c r="BE87" s="10"/>
       <c r="BF87" s="13"/>
       <c r="BG87" s="10"/>
       <c r="BH87" s="26"/>
       <c r="BI87" s="53"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B88" s="10">
         <v>104.3</v>
       </c>
       <c r="C88" s="10">
         <v>104</v>
       </c>
       <c r="D88" s="10">
         <v>103.8</v>
       </c>
       <c r="E88" s="10">
         <v>104.2</v>
       </c>
@@ -13393,51 +13521,53 @@
       </c>
       <c r="AS88" s="10">
         <v>110</v>
       </c>
       <c r="AT88" s="13">
         <v>109.9</v>
       </c>
       <c r="AU88" s="10">
         <v>108.7</v>
       </c>
       <c r="AV88" s="26">
         <v>108.2</v>
       </c>
       <c r="AW88" s="53">
         <v>99.5</v>
       </c>
       <c r="AX88" s="26">
         <v>97.3</v>
       </c>
       <c r="AY88" s="48">
         <v>106.8</v>
       </c>
       <c r="AZ88" s="26">
         <v>105.5</v>
       </c>
-      <c r="BA88" s="26"/>
+      <c r="BA88" s="26">
+        <v>105.2</v>
+      </c>
       <c r="BB88" s="26"/>
       <c r="BC88" s="10"/>
       <c r="BD88" s="10"/>
       <c r="BE88" s="10"/>
       <c r="BF88" s="13"/>
       <c r="BG88" s="10"/>
       <c r="BH88" s="26"/>
       <c r="BI88" s="53"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="10">
         <v>103.1</v>
       </c>
       <c r="C89" s="10">
         <v>106</v>
       </c>
       <c r="D89" s="10">
         <v>104.4</v>
       </c>
       <c r="E89" s="10">
         <v>103.9</v>
       </c>
@@ -13560,51 +13690,53 @@
       </c>
       <c r="AS89" s="10">
         <v>98.8</v>
       </c>
       <c r="AT89" s="13">
         <v>102.6</v>
       </c>
       <c r="AU89" s="10">
         <v>103</v>
       </c>
       <c r="AV89" s="26">
         <v>102.1</v>
       </c>
       <c r="AW89" s="53">
         <v>102.7</v>
       </c>
       <c r="AX89" s="26">
         <v>99.4</v>
       </c>
       <c r="AY89" s="48">
         <v>92.6</v>
       </c>
       <c r="AZ89" s="26">
         <v>97</v>
       </c>
-      <c r="BA89" s="26"/>
+      <c r="BA89" s="26">
+        <v>97.9</v>
+      </c>
       <c r="BB89" s="26"/>
       <c r="BC89" s="10"/>
       <c r="BD89" s="10"/>
       <c r="BE89" s="10"/>
       <c r="BF89" s="13"/>
       <c r="BG89" s="10"/>
       <c r="BH89" s="26"/>
       <c r="BI89" s="53"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="10">
         <v>104.6</v>
       </c>
       <c r="C90" s="10">
         <v>105.4</v>
       </c>
       <c r="D90" s="10">
         <v>105.9</v>
       </c>
       <c r="E90" s="10">
         <v>106.5</v>
       </c>
@@ -13727,51 +13859,53 @@
       </c>
       <c r="AS90" s="10">
         <v>114.5</v>
       </c>
       <c r="AT90" s="13">
         <v>113.7</v>
       </c>
       <c r="AU90" s="13">
         <v>110.8</v>
       </c>
       <c r="AV90" s="26">
         <v>109.2</v>
       </c>
       <c r="AW90" s="53">
         <v>107.7</v>
       </c>
       <c r="AX90" s="26">
         <v>88.4</v>
       </c>
       <c r="AY90" s="48">
         <v>142.5</v>
       </c>
       <c r="AZ90" s="26">
         <v>140.19999999999999</v>
       </c>
-      <c r="BA90" s="26"/>
+      <c r="BA90" s="26">
+        <v>135.9</v>
+      </c>
       <c r="BB90" s="26"/>
       <c r="BC90" s="10"/>
       <c r="BD90" s="10"/>
       <c r="BE90" s="10"/>
       <c r="BF90" s="13"/>
       <c r="BG90" s="13"/>
       <c r="BH90" s="26"/>
       <c r="BI90" s="53"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="10">
         <v>105.1</v>
       </c>
       <c r="C91" s="10">
         <v>104.5</v>
       </c>
       <c r="D91" s="10">
         <v>103.5</v>
       </c>
       <c r="E91" s="10">
         <v>103.3</v>
       </c>
@@ -13894,51 +14028,53 @@
       </c>
       <c r="AS91" s="10">
         <v>113.5</v>
       </c>
       <c r="AT91" s="13">
         <v>118.2</v>
       </c>
       <c r="AU91" s="13">
         <v>116.3</v>
       </c>
       <c r="AV91" s="26">
         <v>112.3</v>
       </c>
       <c r="AW91" s="53">
         <v>106.4</v>
       </c>
       <c r="AX91" s="26">
         <v>132.69999999999999</v>
       </c>
       <c r="AY91" s="48">
         <v>117.6</v>
       </c>
       <c r="AZ91" s="26">
         <v>121.2</v>
       </c>
-      <c r="BA91" s="26"/>
+      <c r="BA91" s="26">
+        <v>118.3</v>
+      </c>
       <c r="BB91" s="26"/>
       <c r="BC91" s="10"/>
       <c r="BD91" s="10"/>
       <c r="BE91" s="10"/>
       <c r="BF91" s="13"/>
       <c r="BG91" s="13"/>
       <c r="BH91" s="26"/>
       <c r="BI91" s="53"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="10">
         <v>100.1</v>
       </c>
       <c r="C92" s="10">
         <v>100.5</v>
       </c>
       <c r="D92" s="10">
         <v>100.4</v>
       </c>
       <c r="E92" s="10">
         <v>100.5</v>
       </c>
@@ -14061,51 +14197,53 @@
       </c>
       <c r="AS92" s="10">
         <v>115.4</v>
       </c>
       <c r="AT92" s="13">
         <v>114.3</v>
       </c>
       <c r="AU92" s="13">
         <v>111.1</v>
       </c>
       <c r="AV92" s="26">
         <v>109.9</v>
       </c>
       <c r="AW92" s="53">
         <v>106</v>
       </c>
       <c r="AX92" s="26">
         <v>105.5</v>
       </c>
       <c r="AY92" s="48">
         <v>105.4</v>
       </c>
       <c r="AZ92" s="26">
         <v>105.1</v>
       </c>
-      <c r="BA92" s="26"/>
+      <c r="BA92" s="26">
+        <v>104.9</v>
+      </c>
       <c r="BB92" s="26"/>
       <c r="BC92" s="10"/>
       <c r="BD92" s="10"/>
       <c r="BE92" s="10"/>
       <c r="BF92" s="13"/>
       <c r="BG92" s="13"/>
       <c r="BH92" s="26"/>
       <c r="BI92" s="53"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="10">
         <v>101.1</v>
       </c>
       <c r="C93" s="10">
         <v>101.1</v>
       </c>
       <c r="D93" s="10">
         <v>101.6</v>
       </c>
       <c r="E93" s="10">
         <v>103.6</v>
       </c>
@@ -14228,51 +14366,53 @@
       </c>
       <c r="AS93" s="10">
         <v>113.3</v>
       </c>
       <c r="AT93" s="13">
         <v>104.7</v>
       </c>
       <c r="AU93" s="13">
         <v>98.1</v>
       </c>
       <c r="AV93" s="26">
         <v>91.9</v>
       </c>
       <c r="AW93" s="53">
         <v>90.3</v>
       </c>
       <c r="AX93" s="26">
         <v>104.7</v>
       </c>
       <c r="AY93" s="48">
         <v>102.7</v>
       </c>
       <c r="AZ93" s="26">
         <v>102.9</v>
       </c>
-      <c r="BA93" s="26"/>
+      <c r="BA93" s="26">
+        <v>102.5</v>
+      </c>
       <c r="BB93" s="26"/>
       <c r="BC93" s="10"/>
       <c r="BD93" s="10"/>
       <c r="BE93" s="10"/>
       <c r="BF93" s="13"/>
       <c r="BG93" s="13"/>
       <c r="BH93" s="26"/>
       <c r="BI93" s="53"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="10">
         <v>101.8</v>
       </c>
       <c r="C94" s="10">
         <v>100.9</v>
       </c>
       <c r="D94" s="10">
         <v>101.2</v>
       </c>
       <c r="E94" s="10">
         <v>101.4</v>
       </c>
@@ -14395,51 +14535,53 @@
       </c>
       <c r="AS94" s="10">
         <v>116.2</v>
       </c>
       <c r="AT94" s="13">
         <v>115.4</v>
       </c>
       <c r="AU94" s="13">
         <v>110.5</v>
       </c>
       <c r="AV94" s="26">
         <v>107.3</v>
       </c>
       <c r="AW94" s="53">
         <v>104.9</v>
       </c>
       <c r="AX94" s="26">
         <v>101</v>
       </c>
       <c r="AY94" s="48">
         <v>99.8</v>
       </c>
       <c r="AZ94" s="26">
         <v>100.2</v>
       </c>
-      <c r="BA94" s="26"/>
+      <c r="BA94" s="26">
+        <v>101</v>
+      </c>
       <c r="BB94" s="26"/>
       <c r="BC94" s="10"/>
       <c r="BD94" s="10"/>
       <c r="BE94" s="10"/>
       <c r="BF94" s="13"/>
       <c r="BG94" s="13"/>
       <c r="BH94" s="26"/>
       <c r="BI94" s="53"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="10">
         <v>97.8</v>
       </c>
       <c r="C95" s="10">
         <v>98.1</v>
       </c>
       <c r="D95" s="10">
         <v>98.6</v>
       </c>
       <c r="E95" s="10">
         <v>95.8</v>
       </c>
@@ -14562,51 +14704,53 @@
       </c>
       <c r="AS95" s="10">
         <v>97</v>
       </c>
       <c r="AT95" s="13">
         <v>99.2</v>
       </c>
       <c r="AU95" s="13">
         <v>98.1</v>
       </c>
       <c r="AV95" s="26">
         <v>98.2</v>
       </c>
       <c r="AW95" s="53">
         <v>95.8</v>
       </c>
       <c r="AX95" s="26">
         <v>102.6</v>
       </c>
       <c r="AY95" s="48">
         <v>106.1</v>
       </c>
       <c r="AZ95" s="26">
         <v>104.2</v>
       </c>
-      <c r="BA95" s="26"/>
+      <c r="BA95" s="26">
+        <v>103.5</v>
+      </c>
       <c r="BB95" s="26"/>
       <c r="BC95" s="10"/>
       <c r="BD95" s="10"/>
       <c r="BE95" s="10"/>
       <c r="BF95" s="13"/>
       <c r="BG95" s="13"/>
       <c r="BH95" s="26"/>
       <c r="BI95" s="53"/>
     </row>
     <row r="96" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="16"/>
       <c r="B96" s="17"/>
       <c r="C96" s="17"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
       <c r="I96" s="17"/>
       <c r="J96" s="17"/>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="17"/>
       <c r="N96" s="42"/>
       <c r="O96" s="42"/>