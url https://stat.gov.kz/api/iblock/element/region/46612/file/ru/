--- v1 (2026-05-13)
+++ v2 (2026-06-22)
@@ -684,94 +684,94 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1047,222 +1047,222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI100"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AM1" zoomScale="98" zoomScaleSheetLayoutView="98" workbookViewId="0">
-      <selection activeCell="BA6" sqref="BA6"/>
+      <selection activeCell="BB6" sqref="BB6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="65"/>
-[...17 lines deleted...]
-      <c r="Z1" s="65" t="s">
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="Z1" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="AA1" s="65"/>
-[...16 lines deleted...]
-      <c r="AR1" s="65"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
     </row>
     <row r="2" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="H3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="I3" s="57"/>
       <c r="J3" s="57"/>
       <c r="K3" s="57"/>
       <c r="L3" s="57"/>
       <c r="M3" s="57"/>
       <c r="T3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="U3" s="57"/>
       <c r="V3" s="57"/>
       <c r="W3" s="57"/>
       <c r="X3" s="57"/>
       <c r="Y3" s="57"/>
       <c r="AF3" s="57"/>
       <c r="AG3" s="57"/>
       <c r="AH3" s="57"/>
       <c r="AI3" s="57"/>
       <c r="AJ3" s="57"/>
       <c r="AK3" s="57"/>
       <c r="AR3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS3" s="57"/>
       <c r="AT3" s="57"/>
       <c r="AU3" s="57"/>
       <c r="AV3" s="57"/>
       <c r="AW3" s="57"/>
       <c r="BD3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE3" s="57"/>
       <c r="BF3" s="57"/>
       <c r="BG3" s="57"/>
       <c r="BH3" s="57"/>
       <c r="BI3" s="57"/>
     </row>
     <row r="4" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63"/>
-      <c r="B4" s="58" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58" t="s">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="59"/>
-[...5 lines deleted...]
-      <c r="U4" s="59"/>
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
       <c r="V4" s="67"/>
-      <c r="W4" s="59"/>
-[...2 lines deleted...]
-      <c r="Z4" s="54" t="s">
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="55"/>
-[...10 lines deleted...]
-      <c r="AL4" s="54" t="s">
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM4" s="55"/>
-[...10 lines deleted...]
-      <c r="AX4" s="54" t="s">
+      <c r="AM4" s="59"/>
+      <c r="AN4" s="59"/>
+      <c r="AO4" s="59"/>
+      <c r="AP4" s="59"/>
+      <c r="AQ4" s="59"/>
+      <c r="AR4" s="59"/>
+      <c r="AS4" s="59"/>
+      <c r="AT4" s="59"/>
+      <c r="AU4" s="59"/>
+      <c r="AV4" s="59"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY4" s="55"/>
-[...9 lines deleted...]
-      <c r="BI4" s="56"/>
+      <c r="AY4" s="59"/>
+      <c r="AZ4" s="59"/>
+      <c r="BA4" s="59"/>
+      <c r="BB4" s="59"/>
+      <c r="BC4" s="59"/>
+      <c r="BD4" s="59"/>
+      <c r="BE4" s="59"/>
+      <c r="BF4" s="59"/>
+      <c r="BG4" s="59"/>
+      <c r="BH4" s="59"/>
+      <c r="BI4" s="60"/>
     </row>
     <row r="5" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="64"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1560,51 +1560,53 @@
       </c>
       <c r="AT6" s="13">
         <v>101.5</v>
       </c>
       <c r="AU6" s="13">
         <v>101.7</v>
       </c>
       <c r="AV6" s="26">
         <v>101.2</v>
       </c>
       <c r="AW6" s="50">
         <v>100.6</v>
       </c>
       <c r="AX6" s="26">
         <v>105.8</v>
       </c>
       <c r="AY6" s="26">
         <v>107</v>
       </c>
       <c r="AZ6" s="26">
         <v>107.8</v>
       </c>
       <c r="BA6" s="26">
         <v>111.3</v>
       </c>
-      <c r="BB6" s="25"/>
+      <c r="BB6" s="25">
+        <v>110.7</v>
+      </c>
       <c r="BC6" s="10"/>
       <c r="BD6" s="10"/>
       <c r="BE6" s="48"/>
       <c r="BF6" s="13"/>
       <c r="BG6" s="13"/>
       <c r="BH6" s="26"/>
       <c r="BI6" s="50"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>84.6</v>
       </c>
       <c r="C7" s="9">
         <v>85.8</v>
       </c>
       <c r="D7" s="9">
         <v>85.9</v>
       </c>
       <c r="E7" s="9">
         <v>86.3</v>
       </c>
       <c r="F7" s="9">
@@ -1729,51 +1731,53 @@
       </c>
       <c r="AT7" s="13">
         <v>92.7</v>
       </c>
       <c r="AU7" s="13">
         <v>93.4</v>
       </c>
       <c r="AV7" s="26">
         <v>93.1</v>
       </c>
       <c r="AW7" s="51">
         <v>88.9</v>
       </c>
       <c r="AX7" s="26">
         <v>81.5</v>
       </c>
       <c r="AY7" s="26">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="26">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="26">
         <v>76.5</v>
       </c>
-      <c r="BB7" s="25"/>
+      <c r="BB7" s="25">
+        <v>73.400000000000006</v>
+      </c>
       <c r="BC7" s="10"/>
       <c r="BD7" s="10"/>
       <c r="BE7" s="48"/>
       <c r="BF7" s="13"/>
       <c r="BG7" s="13"/>
       <c r="BH7" s="26"/>
       <c r="BI7" s="51"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>107.7</v>
       </c>
       <c r="C8" s="9">
         <v>105.4</v>
       </c>
       <c r="D8" s="9">
         <v>106.4</v>
       </c>
       <c r="E8" s="9">
         <v>104.6</v>
       </c>
       <c r="F8" s="9">
@@ -1898,51 +1902,53 @@
       </c>
       <c r="AT8" s="13">
         <v>111.1</v>
       </c>
       <c r="AU8" s="13">
         <v>118.9</v>
       </c>
       <c r="AV8" s="26">
         <v>121</v>
       </c>
       <c r="AW8" s="51">
         <v>119.7</v>
       </c>
       <c r="AX8" s="26">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="26">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="26">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="26">
         <v>308.8</v>
       </c>
-      <c r="BB8" s="25"/>
+      <c r="BB8" s="25">
+        <v>286.39999999999998</v>
+      </c>
       <c r="BC8" s="10"/>
       <c r="BD8" s="10"/>
       <c r="BE8" s="48"/>
       <c r="BF8" s="13"/>
       <c r="BG8" s="13"/>
       <c r="BH8" s="26"/>
       <c r="BI8" s="51"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>101.8</v>
       </c>
       <c r="C9" s="9">
         <v>102.4</v>
       </c>
       <c r="D9" s="9">
         <v>102.5</v>
       </c>
       <c r="E9" s="9">
         <v>102.7</v>
       </c>
       <c r="F9" s="9">
@@ -2067,51 +2073,53 @@
       </c>
       <c r="AT9" s="13">
         <v>102.6</v>
       </c>
       <c r="AU9" s="13">
         <v>102.5</v>
       </c>
       <c r="AV9" s="26">
         <v>103.3</v>
       </c>
       <c r="AW9" s="51">
         <v>100.5</v>
       </c>
       <c r="AX9" s="26">
         <v>115.6</v>
       </c>
       <c r="AY9" s="26">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="26">
         <v>118.4</v>
       </c>
       <c r="BA9" s="26">
         <v>120.5</v>
       </c>
-      <c r="BB9" s="25"/>
+      <c r="BB9" s="25">
+        <v>120.9</v>
+      </c>
       <c r="BC9" s="10"/>
       <c r="BD9" s="10"/>
       <c r="BE9" s="48"/>
       <c r="BF9" s="13"/>
       <c r="BG9" s="13"/>
       <c r="BH9" s="26"/>
       <c r="BI9" s="51"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>102.3</v>
       </c>
       <c r="C10" s="9">
         <v>101.2</v>
       </c>
       <c r="D10" s="9">
         <v>102.7</v>
       </c>
       <c r="E10" s="9">
         <v>103.5</v>
       </c>
       <c r="F10" s="9">
@@ -2236,51 +2244,53 @@
       </c>
       <c r="AT10" s="13">
         <v>90.7</v>
       </c>
       <c r="AU10" s="13">
         <v>91.6</v>
       </c>
       <c r="AV10" s="26">
         <v>92.3</v>
       </c>
       <c r="AW10" s="51">
         <v>87.8</v>
       </c>
       <c r="AX10" s="26">
         <v>105</v>
       </c>
       <c r="AY10" s="26">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="26">
         <v>104.6</v>
       </c>
       <c r="BA10" s="26">
         <v>104</v>
       </c>
-      <c r="BB10" s="25"/>
+      <c r="BB10" s="25">
+        <v>103.9</v>
+      </c>
       <c r="BC10" s="10"/>
       <c r="BD10" s="10"/>
       <c r="BE10" s="48"/>
       <c r="BF10" s="13"/>
       <c r="BG10" s="13"/>
       <c r="BH10" s="26"/>
       <c r="BI10" s="51"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>99</v>
       </c>
       <c r="C11" s="9">
         <v>99.2</v>
       </c>
       <c r="D11" s="9">
         <v>99.1</v>
       </c>
       <c r="E11" s="9">
         <v>99</v>
       </c>
       <c r="F11" s="9">
@@ -2405,51 +2415,53 @@
       </c>
       <c r="AT11" s="13">
         <v>100.5</v>
       </c>
       <c r="AU11" s="10">
         <v>99.1</v>
       </c>
       <c r="AV11" s="26">
         <v>97.4</v>
       </c>
       <c r="AW11" s="51">
         <v>96.5</v>
       </c>
       <c r="AX11" s="26">
         <v>99.2</v>
       </c>
       <c r="AY11" s="26">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="26">
         <v>98.8</v>
       </c>
       <c r="BA11" s="26">
         <v>98.4</v>
       </c>
-      <c r="BB11" s="25"/>
+      <c r="BB11" s="25">
+        <v>98.1</v>
+      </c>
       <c r="BC11" s="10"/>
       <c r="BD11" s="10"/>
       <c r="BE11" s="48"/>
       <c r="BF11" s="13"/>
       <c r="BG11" s="10"/>
       <c r="BH11" s="26"/>
       <c r="BI11" s="51"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>90.1</v>
       </c>
       <c r="C12" s="9">
         <v>91.3</v>
       </c>
       <c r="D12" s="9">
         <v>91.5</v>
       </c>
       <c r="E12" s="9">
         <v>91.4</v>
       </c>
       <c r="F12" s="9">
@@ -2574,51 +2586,53 @@
       </c>
       <c r="AT12" s="13">
         <v>104.3</v>
       </c>
       <c r="AU12" s="10">
         <v>102.3</v>
       </c>
       <c r="AV12" s="26">
         <v>101.1</v>
       </c>
       <c r="AW12" s="51">
         <v>105.2</v>
       </c>
       <c r="AX12" s="26">
         <v>114.2</v>
       </c>
       <c r="AY12" s="26">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="26">
         <v>100.3</v>
       </c>
       <c r="BA12" s="26">
         <v>100.1</v>
       </c>
-      <c r="BB12" s="25"/>
+      <c r="BB12" s="25">
+        <v>98.7</v>
+      </c>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
       <c r="BE12" s="48"/>
       <c r="BF12" s="13"/>
       <c r="BG12" s="10"/>
       <c r="BH12" s="26"/>
       <c r="BI12" s="51"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>98.5</v>
       </c>
       <c r="C13" s="9">
         <v>99.3</v>
       </c>
       <c r="D13" s="9">
         <v>112.6</v>
       </c>
       <c r="E13" s="9">
         <v>108.5</v>
       </c>
       <c r="F13" s="9">
@@ -2743,51 +2757,53 @@
       </c>
       <c r="AT13" s="13">
         <v>100.2</v>
       </c>
       <c r="AU13" s="10">
         <v>105</v>
       </c>
       <c r="AV13" s="26">
         <v>102.8</v>
       </c>
       <c r="AW13" s="51">
         <v>100.1</v>
       </c>
       <c r="AX13" s="26">
         <v>131.5</v>
       </c>
       <c r="AY13" s="25">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="26">
         <v>133</v>
       </c>
       <c r="BA13" s="26">
         <v>159.6</v>
       </c>
-      <c r="BB13" s="25"/>
+      <c r="BB13" s="25">
+        <v>141.1</v>
+      </c>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
       <c r="BE13" s="48"/>
       <c r="BF13" s="13"/>
       <c r="BG13" s="10"/>
       <c r="BH13" s="26"/>
       <c r="BI13" s="51"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>101.2</v>
       </c>
       <c r="C14" s="9">
         <v>100.8</v>
       </c>
       <c r="D14" s="9">
         <v>100.8</v>
       </c>
       <c r="E14" s="9">
         <v>101</v>
       </c>
       <c r="F14" s="9">
@@ -2912,51 +2928,53 @@
       </c>
       <c r="AT14" s="13">
         <v>100.1</v>
       </c>
       <c r="AU14" s="10">
         <v>98.2</v>
       </c>
       <c r="AV14" s="26">
         <v>94.8</v>
       </c>
       <c r="AW14" s="51">
         <v>95.8</v>
       </c>
       <c r="AX14" s="26">
         <v>101.6</v>
       </c>
       <c r="AY14" s="25">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="26">
         <v>102.8</v>
       </c>
       <c r="BA14" s="26">
         <v>100.7</v>
       </c>
-      <c r="BB14" s="25"/>
+      <c r="BB14" s="25">
+        <v>101</v>
+      </c>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
       <c r="BE14" s="48"/>
       <c r="BF14" s="13"/>
       <c r="BG14" s="10"/>
       <c r="BH14" s="26"/>
       <c r="BI14" s="51"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>92.6</v>
       </c>
       <c r="C15" s="9">
         <v>83.1</v>
       </c>
       <c r="D15" s="9">
         <v>83.5</v>
       </c>
       <c r="E15" s="9">
         <v>86.1</v>
       </c>
       <c r="F15" s="9">
@@ -3081,51 +3099,53 @@
       </c>
       <c r="AT15" s="13">
         <v>100.4</v>
       </c>
       <c r="AU15" s="10">
         <v>99.1</v>
       </c>
       <c r="AV15" s="26">
         <v>98.2</v>
       </c>
       <c r="AW15" s="51">
         <v>100.1</v>
       </c>
       <c r="AX15" s="26">
         <v>75.8</v>
       </c>
       <c r="AY15" s="25">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="26">
         <v>82</v>
       </c>
       <c r="BA15" s="26">
         <v>100.3</v>
       </c>
-      <c r="BB15" s="25"/>
+      <c r="BB15" s="25">
+        <v>101.5</v>
+      </c>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
       <c r="BE15" s="48"/>
       <c r="BF15" s="13"/>
       <c r="BG15" s="10"/>
       <c r="BH15" s="26"/>
       <c r="BI15" s="51"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="9">
         <v>105</v>
       </c>
       <c r="C16" s="9">
         <v>104.6</v>
       </c>
       <c r="D16" s="9">
         <v>104.4</v>
       </c>
       <c r="E16" s="9">
         <v>104.8</v>
       </c>
       <c r="F16" s="9">
@@ -3250,51 +3270,53 @@
       </c>
       <c r="AT16" s="13">
         <v>117.8</v>
       </c>
       <c r="AU16" s="10">
         <v>135.6</v>
       </c>
       <c r="AV16" s="26">
         <v>144.1</v>
       </c>
       <c r="AW16" s="51">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="26">
         <v>97.4</v>
       </c>
       <c r="AY16" s="25">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="26">
         <v>105.4</v>
       </c>
       <c r="BA16" s="26">
         <v>105.1</v>
       </c>
-      <c r="BB16" s="25"/>
+      <c r="BB16" s="25">
+        <v>103.5</v>
+      </c>
       <c r="BC16" s="10"/>
       <c r="BD16" s="10"/>
       <c r="BE16" s="48"/>
       <c r="BF16" s="13"/>
       <c r="BG16" s="10"/>
       <c r="BH16" s="26"/>
       <c r="BI16" s="51"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="9">
         <v>102.9</v>
       </c>
       <c r="C17" s="9">
         <v>105.8</v>
       </c>
       <c r="D17" s="9">
         <v>104.2</v>
       </c>
       <c r="E17" s="9">
         <v>103.7</v>
       </c>
       <c r="F17" s="9">
@@ -3419,51 +3441,53 @@
       </c>
       <c r="AT17" s="13">
         <v>98.2</v>
       </c>
       <c r="AU17" s="10">
         <v>98.7</v>
       </c>
       <c r="AV17" s="26">
         <v>97.9</v>
       </c>
       <c r="AW17" s="51">
         <v>98.1</v>
       </c>
       <c r="AX17" s="26">
         <v>99.4</v>
       </c>
       <c r="AY17" s="25">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="26">
         <v>97.2</v>
       </c>
       <c r="BA17" s="26">
         <v>98</v>
       </c>
-      <c r="BB17" s="25"/>
+      <c r="BB17" s="25">
+        <v>104.5</v>
+      </c>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
       <c r="BE17" s="48"/>
       <c r="BF17" s="13"/>
       <c r="BG17" s="10"/>
       <c r="BH17" s="26"/>
       <c r="BI17" s="51"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="9">
         <v>75.8</v>
       </c>
       <c r="C18" s="9">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="9">
         <v>77.8</v>
       </c>
       <c r="F18" s="9">
@@ -3588,51 +3612,53 @@
       </c>
       <c r="AT18" s="13">
         <v>105.3</v>
       </c>
       <c r="AU18" s="13">
         <v>103.1</v>
       </c>
       <c r="AV18" s="26">
         <v>101.7</v>
       </c>
       <c r="AW18" s="51">
         <v>93.2</v>
       </c>
       <c r="AX18" s="26">
         <v>95.3</v>
       </c>
       <c r="AY18" s="25">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="26">
         <v>115.1</v>
       </c>
       <c r="BA18" s="26">
         <v>118.1</v>
       </c>
-      <c r="BB18" s="25"/>
+      <c r="BB18" s="25">
+        <v>116.5</v>
+      </c>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
       <c r="BE18" s="48"/>
       <c r="BF18" s="13"/>
       <c r="BG18" s="13"/>
       <c r="BH18" s="26"/>
       <c r="BI18" s="51"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="9">
         <v>102.6</v>
       </c>
       <c r="C19" s="9">
         <v>102.1</v>
       </c>
       <c r="D19" s="9">
         <v>101.3</v>
       </c>
       <c r="E19" s="9">
         <v>101.3</v>
       </c>
       <c r="F19" s="9">
@@ -3757,51 +3783,53 @@
       </c>
       <c r="AT19" s="13">
         <v>104</v>
       </c>
       <c r="AU19" s="13">
         <v>104.1</v>
       </c>
       <c r="AV19" s="26">
         <v>104.6</v>
       </c>
       <c r="AW19" s="51">
         <v>108.3</v>
       </c>
       <c r="AX19" s="26">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="25">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="26">
         <v>120</v>
       </c>
       <c r="BA19" s="26">
         <v>117.1</v>
       </c>
-      <c r="BB19" s="25"/>
+      <c r="BB19" s="25">
+        <v>113.7</v>
+      </c>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
       <c r="BE19" s="48"/>
       <c r="BF19" s="13"/>
       <c r="BG19" s="13"/>
       <c r="BH19" s="26"/>
       <c r="BI19" s="51"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="9">
         <v>99.7</v>
       </c>
       <c r="C20" s="9">
         <v>100.1</v>
       </c>
       <c r="D20" s="9">
         <v>100</v>
       </c>
       <c r="E20" s="9">
         <v>100.1</v>
       </c>
       <c r="F20" s="9">
@@ -3926,51 +3954,53 @@
       </c>
       <c r="AT20" s="13">
         <v>108.5</v>
       </c>
       <c r="AU20" s="13">
         <v>106.7</v>
       </c>
       <c r="AV20" s="26">
         <v>105.4</v>
       </c>
       <c r="AW20" s="51">
         <v>100.2</v>
       </c>
       <c r="AX20" s="26">
         <v>105.3</v>
       </c>
       <c r="AY20" s="25">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="26">
         <v>104.9</v>
       </c>
       <c r="BA20" s="26">
         <v>104.7</v>
       </c>
-      <c r="BB20" s="25"/>
+      <c r="BB20" s="25">
+        <v>104.1</v>
+      </c>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
       <c r="BE20" s="48"/>
       <c r="BF20" s="13"/>
       <c r="BG20" s="13"/>
       <c r="BH20" s="26"/>
       <c r="BI20" s="51"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="9">
         <v>101</v>
       </c>
       <c r="C21" s="9">
         <v>101</v>
       </c>
       <c r="D21" s="9">
         <v>101.5</v>
       </c>
       <c r="E21" s="9">
         <v>103.6</v>
       </c>
       <c r="F21" s="9">
@@ -4095,51 +4125,53 @@
       </c>
       <c r="AT21" s="13">
         <v>92.5</v>
       </c>
       <c r="AU21" s="13">
         <v>90.1</v>
       </c>
       <c r="AV21" s="26">
         <v>86.8</v>
       </c>
       <c r="AW21" s="51">
         <v>83.6</v>
       </c>
       <c r="AX21" s="26">
         <v>104.6</v>
       </c>
       <c r="AY21" s="25">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="26">
         <v>102.9</v>
       </c>
       <c r="BA21" s="26">
         <v>102.5</v>
       </c>
-      <c r="BB21" s="25"/>
+      <c r="BB21" s="25">
+        <v>102.1</v>
+      </c>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
       <c r="BE21" s="48"/>
       <c r="BF21" s="13"/>
       <c r="BG21" s="13"/>
       <c r="BH21" s="26"/>
       <c r="BI21" s="51"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9">
         <v>101.6</v>
       </c>
       <c r="C22" s="9">
         <v>100.7</v>
       </c>
       <c r="D22" s="9">
         <v>101</v>
       </c>
       <c r="E22" s="9">
         <v>101.2</v>
       </c>
       <c r="F22" s="9">
@@ -4264,51 +4296,53 @@
       </c>
       <c r="AT22" s="13">
         <v>101.3</v>
       </c>
       <c r="AU22" s="13">
         <v>100</v>
       </c>
       <c r="AV22" s="26">
         <v>98.5</v>
       </c>
       <c r="AW22" s="51">
         <v>100</v>
       </c>
       <c r="AX22" s="26">
         <v>101</v>
       </c>
       <c r="AY22" s="25">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="26">
         <v>100.2</v>
       </c>
       <c r="BA22" s="26">
         <v>101</v>
       </c>
-      <c r="BB22" s="25"/>
+      <c r="BB22" s="25">
+        <v>101.1</v>
+      </c>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
       <c r="BE22" s="48"/>
       <c r="BF22" s="13"/>
       <c r="BG22" s="13"/>
       <c r="BH22" s="26"/>
       <c r="BI22" s="51"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="9">
         <v>106.9</v>
       </c>
       <c r="C23" s="9">
         <v>106.6</v>
       </c>
       <c r="D23" s="9">
         <v>106.6</v>
       </c>
       <c r="E23" s="9">
         <v>103.3</v>
       </c>
       <c r="F23" s="9">
@@ -4433,256 +4467,258 @@
       </c>
       <c r="AT23" s="13">
         <v>102.5</v>
       </c>
       <c r="AU23" s="13">
         <v>101.3</v>
       </c>
       <c r="AV23" s="26">
         <v>105.3</v>
       </c>
       <c r="AW23" s="51">
         <v>105.5</v>
       </c>
       <c r="AX23" s="26">
         <v>102.1</v>
       </c>
       <c r="AY23" s="25">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="26">
         <v>103.4</v>
       </c>
       <c r="BA23" s="26">
         <v>102.5</v>
       </c>
-      <c r="BB23" s="25"/>
+      <c r="BB23" s="25">
+        <v>101</v>
+      </c>
       <c r="BC23" s="10"/>
       <c r="BD23" s="10"/>
       <c r="BE23" s="48"/>
       <c r="BF23" s="13"/>
       <c r="BG23" s="13"/>
       <c r="BH23" s="26"/>
       <c r="BI23" s="51"/>
     </row>
     <row r="24" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="42"/>
       <c r="O24" s="42"/>
       <c r="P24" s="42"/>
       <c r="Q24" s="42"/>
       <c r="R24" s="42"/>
       <c r="S24" s="42"/>
       <c r="T24" s="42"/>
       <c r="U24" s="42"/>
       <c r="V24" s="42"/>
       <c r="W24" s="42"/>
       <c r="X24" s="42"/>
       <c r="Y24" s="42"/>
       <c r="Z24" s="42"/>
       <c r="AA24" s="42"/>
       <c r="AB24" s="42"/>
       <c r="AC24" s="42"/>
       <c r="AD24" s="42"/>
       <c r="AE24" s="42"/>
       <c r="AF24" s="42"/>
     </row>
     <row r="25" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="62" t="s">
+      <c r="A25" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="62"/>
-[...17 lines deleted...]
-      <c r="Z25" s="62" t="s">
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="Z25" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="AA25" s="62"/>
-[...16 lines deleted...]
-      <c r="AR25" s="62"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="55"/>
+      <c r="AI25" s="55"/>
+      <c r="AJ25" s="55"/>
+      <c r="AK25" s="55"/>
+      <c r="AL25" s="55"/>
+      <c r="AM25" s="55"/>
+      <c r="AN25" s="55"/>
+      <c r="AO25" s="55"/>
+      <c r="AP25" s="55"/>
+      <c r="AQ25" s="55"/>
+      <c r="AR25" s="55"/>
     </row>
     <row r="26" spans="1:61" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="18"/>
     </row>
     <row r="27" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I27" s="61"/>
-[...15 lines deleted...]
-      <c r="Y27" s="61"/>
+      <c r="I27" s="68"/>
+      <c r="J27" s="68"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="68"/>
+      <c r="M27" s="68"/>
+      <c r="N27" s="68"/>
+      <c r="O27" s="68"/>
+      <c r="P27" s="68"/>
+      <c r="Q27" s="68"/>
+      <c r="R27" s="68"/>
+      <c r="S27" s="68"/>
+      <c r="T27" s="68"/>
+      <c r="U27" s="68"/>
+      <c r="V27" s="68"/>
+      <c r="W27" s="68"/>
+      <c r="X27" s="68"/>
+      <c r="Y27" s="68"/>
       <c r="AF27" s="57"/>
       <c r="AG27" s="57"/>
       <c r="AH27" s="57"/>
       <c r="AI27" s="57"/>
       <c r="AJ27" s="57"/>
       <c r="AK27" s="57"/>
       <c r="AR27" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS27" s="57"/>
       <c r="AT27" s="57"/>
       <c r="AU27" s="57"/>
       <c r="AV27" s="57"/>
       <c r="AW27" s="57"/>
       <c r="BD27" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE27" s="57"/>
       <c r="BF27" s="57"/>
       <c r="BG27" s="57"/>
       <c r="BH27" s="57"/>
       <c r="BI27" s="57"/>
     </row>
     <row r="28" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="63"/>
-      <c r="B28" s="58" t="s">
+      <c r="A28" s="61"/>
+      <c r="B28" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C28" s="59"/>
-[...10 lines deleted...]
-      <c r="N28" s="58" t="s">
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O28" s="59"/>
-[...1 lines deleted...]
-      <c r="Q28" s="59"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="64"/>
       <c r="R28" s="67"/>
-      <c r="S28" s="59"/>
-[...6 lines deleted...]
-      <c r="Z28" s="54" t="s">
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64"/>
+      <c r="V28" s="64"/>
+      <c r="W28" s="64"/>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="66"/>
+      <c r="Z28" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AA28" s="55"/>
-[...10 lines deleted...]
-      <c r="AL28" s="54" t="s">
+      <c r="AA28" s="59"/>
+      <c r="AB28" s="59"/>
+      <c r="AC28" s="59"/>
+      <c r="AD28" s="59"/>
+      <c r="AE28" s="59"/>
+      <c r="AF28" s="59"/>
+      <c r="AG28" s="59"/>
+      <c r="AH28" s="59"/>
+      <c r="AI28" s="59"/>
+      <c r="AJ28" s="59"/>
+      <c r="AK28" s="60"/>
+      <c r="AL28" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM28" s="55"/>
-[...10 lines deleted...]
-      <c r="AX28" s="54" t="s">
+      <c r="AM28" s="59"/>
+      <c r="AN28" s="59"/>
+      <c r="AO28" s="59"/>
+      <c r="AP28" s="59"/>
+      <c r="AQ28" s="59"/>
+      <c r="AR28" s="59"/>
+      <c r="AS28" s="59"/>
+      <c r="AT28" s="59"/>
+      <c r="AU28" s="59"/>
+      <c r="AV28" s="59"/>
+      <c r="AW28" s="60"/>
+      <c r="AX28" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY28" s="55"/>
-[...9 lines deleted...]
-      <c r="BI28" s="56"/>
+      <c r="AY28" s="59"/>
+      <c r="AZ28" s="59"/>
+      <c r="BA28" s="59"/>
+      <c r="BB28" s="59"/>
+      <c r="BC28" s="59"/>
+      <c r="BD28" s="59"/>
+      <c r="BE28" s="59"/>
+      <c r="BF28" s="59"/>
+      <c r="BG28" s="59"/>
+      <c r="BH28" s="59"/>
+      <c r="BI28" s="60"/>
     </row>
     <row r="29" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="64"/>
+      <c r="A29" s="62"/>
       <c r="B29" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="7" t="s">
@@ -4980,51 +5016,53 @@
       </c>
       <c r="AT30" s="13">
         <v>101.5</v>
       </c>
       <c r="AU30" s="10">
         <v>101.7</v>
       </c>
       <c r="AV30" s="26">
         <v>101.2</v>
       </c>
       <c r="AW30" s="52">
         <v>100.6</v>
       </c>
       <c r="AX30" s="26">
         <v>105.9</v>
       </c>
       <c r="AY30" s="26">
         <v>107.1</v>
       </c>
       <c r="AZ30" s="26">
         <v>107.9</v>
       </c>
       <c r="BA30" s="26">
         <v>111.6</v>
       </c>
-      <c r="BB30" s="26"/>
+      <c r="BB30" s="26">
+        <v>110.9</v>
+      </c>
       <c r="BC30" s="10"/>
       <c r="BD30" s="13"/>
       <c r="BE30" s="26"/>
       <c r="BF30" s="13"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="26"/>
       <c r="BI30" s="52"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="10">
         <v>88.8</v>
       </c>
       <c r="C31" s="10">
         <v>90.5</v>
       </c>
       <c r="D31" s="10">
         <v>90.5</v>
       </c>
       <c r="E31" s="10">
         <v>90.7</v>
       </c>
       <c r="F31" s="10">
@@ -5149,51 +5187,53 @@
       </c>
       <c r="AT31" s="13">
         <v>92</v>
       </c>
       <c r="AU31" s="10">
         <v>92.8</v>
       </c>
       <c r="AV31" s="26">
         <v>92.4</v>
       </c>
       <c r="AW31" s="53">
         <v>87.9</v>
       </c>
       <c r="AX31" s="26">
         <v>68.5</v>
       </c>
       <c r="AY31" s="26">
         <v>67</v>
       </c>
       <c r="AZ31" s="26">
         <v>66.3</v>
       </c>
       <c r="BA31" s="26">
         <v>64.3</v>
       </c>
-      <c r="BB31" s="26"/>
+      <c r="BB31" s="26">
+        <v>60.9</v>
+      </c>
       <c r="BC31" s="10"/>
       <c r="BD31" s="13"/>
       <c r="BE31" s="26"/>
       <c r="BF31" s="13"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="26"/>
       <c r="BI31" s="53"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="10">
         <v>107</v>
       </c>
       <c r="C32" s="10">
         <v>104.7</v>
       </c>
       <c r="D32" s="10">
         <v>105.7</v>
       </c>
       <c r="E32" s="10">
         <v>104</v>
       </c>
       <c r="F32" s="10">
@@ -5318,51 +5358,53 @@
       </c>
       <c r="AT32" s="13">
         <v>111.2</v>
       </c>
       <c r="AU32" s="10">
         <v>119.1</v>
       </c>
       <c r="AV32" s="26">
         <v>121.2</v>
       </c>
       <c r="AW32" s="53">
         <v>119.9</v>
       </c>
       <c r="AX32" s="26">
         <v>326.60000000000002</v>
       </c>
       <c r="AY32" s="26">
         <v>252.6</v>
       </c>
       <c r="AZ32" s="26">
         <v>301.39999999999998</v>
       </c>
       <c r="BA32" s="26">
         <v>316.7</v>
       </c>
-      <c r="BB32" s="26"/>
+      <c r="BB32" s="26">
+        <v>293.5</v>
+      </c>
       <c r="BC32" s="10"/>
       <c r="BD32" s="13"/>
       <c r="BE32" s="26"/>
       <c r="BF32" s="13"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="26"/>
       <c r="BI32" s="53"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="10">
         <v>101.4</v>
       </c>
       <c r="C33" s="10">
         <v>102</v>
       </c>
       <c r="D33" s="10">
         <v>102.1</v>
       </c>
       <c r="E33" s="10">
         <v>102.3</v>
       </c>
       <c r="F33" s="10">
@@ -5487,51 +5529,53 @@
       </c>
       <c r="AT33" s="13">
         <v>102.6</v>
       </c>
       <c r="AU33" s="10">
         <v>102.5</v>
       </c>
       <c r="AV33" s="26">
         <v>103.3</v>
       </c>
       <c r="AW33" s="53">
         <v>100.5</v>
       </c>
       <c r="AX33" s="26">
         <v>115.6</v>
       </c>
       <c r="AY33" s="26">
         <v>115.5</v>
       </c>
       <c r="AZ33" s="26">
         <v>118.5</v>
       </c>
       <c r="BA33" s="26">
         <v>120.9</v>
       </c>
-      <c r="BB33" s="26"/>
+      <c r="BB33" s="26">
+        <v>121.2</v>
+      </c>
       <c r="BC33" s="10"/>
       <c r="BD33" s="13"/>
       <c r="BE33" s="26"/>
       <c r="BF33" s="13"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="26"/>
       <c r="BI33" s="53"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="10">
         <v>102.2</v>
       </c>
       <c r="C34" s="10">
         <v>101.1</v>
       </c>
       <c r="D34" s="10">
         <v>102.6</v>
       </c>
       <c r="E34" s="10">
         <v>103.4</v>
       </c>
       <c r="F34" s="10">
@@ -5656,51 +5700,53 @@
       </c>
       <c r="AT34" s="13">
         <v>90.7</v>
       </c>
       <c r="AU34" s="10">
         <v>91.6</v>
       </c>
       <c r="AV34" s="26">
         <v>92.2</v>
       </c>
       <c r="AW34" s="53">
         <v>87.8</v>
       </c>
       <c r="AX34" s="26">
         <v>105</v>
       </c>
       <c r="AY34" s="26">
         <v>104.8</v>
       </c>
       <c r="AZ34" s="26">
         <v>104.6</v>
       </c>
       <c r="BA34" s="26">
         <v>104.1</v>
       </c>
-      <c r="BB34" s="26"/>
+      <c r="BB34" s="26">
+        <v>103.9</v>
+      </c>
       <c r="BC34" s="10"/>
       <c r="BD34" s="13"/>
       <c r="BE34" s="26"/>
       <c r="BF34" s="13"/>
       <c r="BG34" s="10"/>
       <c r="BH34" s="26"/>
       <c r="BI34" s="53"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="10">
         <v>99</v>
       </c>
       <c r="C35" s="10">
         <v>99.2</v>
       </c>
       <c r="D35" s="10">
         <v>99.1</v>
       </c>
       <c r="E35" s="10">
         <v>99</v>
       </c>
       <c r="F35" s="10">
@@ -5825,51 +5871,53 @@
       </c>
       <c r="AT35" s="13">
         <v>100.5</v>
       </c>
       <c r="AU35" s="10">
         <v>99.1</v>
       </c>
       <c r="AV35" s="26">
         <v>97.4</v>
       </c>
       <c r="AW35" s="53">
         <v>96.5</v>
       </c>
       <c r="AX35" s="26">
         <v>99.2</v>
       </c>
       <c r="AY35" s="26">
         <v>98.9</v>
       </c>
       <c r="AZ35" s="26">
         <v>98.8</v>
       </c>
       <c r="BA35" s="26">
         <v>98.4</v>
       </c>
-      <c r="BB35" s="26"/>
+      <c r="BB35" s="26">
+        <v>98.1</v>
+      </c>
       <c r="BC35" s="10"/>
       <c r="BD35" s="13"/>
       <c r="BE35" s="26"/>
       <c r="BF35" s="13"/>
       <c r="BG35" s="10"/>
       <c r="BH35" s="26"/>
       <c r="BI35" s="53"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="10">
         <v>90.7</v>
       </c>
       <c r="C36" s="10">
         <v>91.8</v>
       </c>
       <c r="D36" s="10">
         <v>92.1</v>
       </c>
       <c r="E36" s="10">
         <v>91.9</v>
       </c>
       <c r="F36" s="10">
@@ -5994,51 +6042,53 @@
       </c>
       <c r="AT36" s="13">
         <v>104.3</v>
       </c>
       <c r="AU36" s="10">
         <v>102.3</v>
       </c>
       <c r="AV36" s="26">
         <v>101.1</v>
       </c>
       <c r="AW36" s="53">
         <v>105.2</v>
       </c>
       <c r="AX36" s="26">
         <v>114.2</v>
       </c>
       <c r="AY36" s="26">
         <v>108.5</v>
       </c>
       <c r="AZ36" s="26">
         <v>100.3</v>
       </c>
       <c r="BA36" s="26">
         <v>100.1</v>
       </c>
-      <c r="BB36" s="26"/>
+      <c r="BB36" s="26">
+        <v>98.7</v>
+      </c>
       <c r="BC36" s="10"/>
       <c r="BD36" s="13"/>
       <c r="BE36" s="26"/>
       <c r="BF36" s="13"/>
       <c r="BG36" s="10"/>
       <c r="BH36" s="26"/>
       <c r="BI36" s="53"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="10">
         <v>98.4</v>
       </c>
       <c r="C37" s="10">
         <v>99.2</v>
       </c>
       <c r="D37" s="10">
         <v>112.5</v>
       </c>
       <c r="E37" s="10">
         <v>108.4</v>
       </c>
       <c r="F37" s="10">
@@ -6163,51 +6213,53 @@
       </c>
       <c r="AT37" s="13">
         <v>100.2</v>
       </c>
       <c r="AU37" s="10">
         <v>105</v>
       </c>
       <c r="AV37" s="26">
         <v>102.8</v>
       </c>
       <c r="AW37" s="53">
         <v>100.1</v>
       </c>
       <c r="AX37" s="26">
         <v>131.80000000000001</v>
       </c>
       <c r="AY37" s="26">
         <v>134</v>
       </c>
       <c r="AZ37" s="26">
         <v>133.30000000000001</v>
       </c>
       <c r="BA37" s="26">
         <v>160.5</v>
       </c>
-      <c r="BB37" s="26"/>
+      <c r="BB37" s="26">
+        <v>141.6</v>
+      </c>
       <c r="BC37" s="10"/>
       <c r="BD37" s="13"/>
       <c r="BE37" s="26"/>
       <c r="BF37" s="13"/>
       <c r="BG37" s="10"/>
       <c r="BH37" s="26"/>
       <c r="BI37" s="53"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
         <v>100.6</v>
       </c>
       <c r="C38" s="10">
         <v>100.2</v>
       </c>
       <c r="D38" s="10">
         <v>100.3</v>
       </c>
       <c r="E38" s="10">
         <v>100.5</v>
       </c>
       <c r="F38" s="10">
@@ -6332,51 +6384,53 @@
       </c>
       <c r="AT38" s="13">
         <v>100.1</v>
       </c>
       <c r="AU38" s="10">
         <v>98.2</v>
       </c>
       <c r="AV38" s="26">
         <v>94.8</v>
       </c>
       <c r="AW38" s="53">
         <v>95.8</v>
       </c>
       <c r="AX38" s="26">
         <v>101.6</v>
       </c>
       <c r="AY38" s="26">
         <v>102.8</v>
       </c>
       <c r="AZ38" s="26">
         <v>102.8</v>
       </c>
       <c r="BA38" s="26">
         <v>100.7</v>
       </c>
-      <c r="BB38" s="26"/>
+      <c r="BB38" s="26">
+        <v>101</v>
+      </c>
       <c r="BC38" s="10"/>
       <c r="BD38" s="13"/>
       <c r="BE38" s="26"/>
       <c r="BF38" s="13"/>
       <c r="BG38" s="10"/>
       <c r="BH38" s="26"/>
       <c r="BI38" s="53"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>92.6</v>
       </c>
       <c r="C39" s="10">
         <v>83</v>
       </c>
       <c r="D39" s="10">
         <v>83.5</v>
       </c>
       <c r="E39" s="10">
         <v>86</v>
       </c>
       <c r="F39" s="10">
@@ -6501,51 +6555,53 @@
       </c>
       <c r="AT39" s="13">
         <v>100.4</v>
       </c>
       <c r="AU39" s="10">
         <v>99.1</v>
       </c>
       <c r="AV39" s="26">
         <v>98.2</v>
       </c>
       <c r="AW39" s="53">
         <v>100.1</v>
       </c>
       <c r="AX39" s="26">
         <v>75.8</v>
       </c>
       <c r="AY39" s="26">
         <v>85.2</v>
       </c>
       <c r="AZ39" s="26">
         <v>82</v>
       </c>
       <c r="BA39" s="26">
         <v>100.3</v>
       </c>
-      <c r="BB39" s="26"/>
+      <c r="BB39" s="26">
+        <v>101.5</v>
+      </c>
       <c r="BC39" s="10"/>
       <c r="BD39" s="13"/>
       <c r="BE39" s="26"/>
       <c r="BF39" s="13"/>
       <c r="BG39" s="10"/>
       <c r="BH39" s="26"/>
       <c r="BI39" s="53"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="10">
         <v>104</v>
       </c>
       <c r="C40" s="10">
         <v>103.7</v>
       </c>
       <c r="D40" s="10">
         <v>103.5</v>
       </c>
       <c r="E40" s="10">
         <v>103.9</v>
       </c>
       <c r="F40" s="10">
@@ -6670,51 +6726,53 @@
       </c>
       <c r="AT40" s="13">
         <v>117.9</v>
       </c>
       <c r="AU40" s="10">
         <v>135.80000000000001</v>
       </c>
       <c r="AV40" s="26">
         <v>144.4</v>
       </c>
       <c r="AW40" s="53">
         <v>151.69999999999999</v>
       </c>
       <c r="AX40" s="26">
         <v>97.3</v>
       </c>
       <c r="AY40" s="26">
         <v>106.8</v>
       </c>
       <c r="AZ40" s="26">
         <v>105.5</v>
       </c>
       <c r="BA40" s="26">
         <v>105.2</v>
       </c>
-      <c r="BB40" s="26"/>
+      <c r="BB40" s="26">
+        <v>103.6</v>
+      </c>
       <c r="BC40" s="10"/>
       <c r="BD40" s="13"/>
       <c r="BE40" s="26"/>
       <c r="BF40" s="13"/>
       <c r="BG40" s="10"/>
       <c r="BH40" s="26"/>
       <c r="BI40" s="53"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
         <v>103.2</v>
       </c>
       <c r="C41" s="10">
         <v>106.1</v>
       </c>
       <c r="D41" s="10">
         <v>104.5</v>
       </c>
       <c r="E41" s="10">
         <v>104</v>
       </c>
       <c r="F41" s="10">
@@ -6839,51 +6897,53 @@
       </c>
       <c r="AT41" s="13">
         <v>98.2</v>
       </c>
       <c r="AU41" s="10">
         <v>98.7</v>
       </c>
       <c r="AV41" s="26">
         <v>97.9</v>
       </c>
       <c r="AW41" s="53">
         <v>98.1</v>
       </c>
       <c r="AX41" s="26">
         <v>99.4</v>
       </c>
       <c r="AY41" s="26">
         <v>92.9</v>
       </c>
       <c r="AZ41" s="26">
         <v>97.1</v>
       </c>
       <c r="BA41" s="26">
         <v>98</v>
       </c>
-      <c r="BB41" s="26"/>
+      <c r="BB41" s="26">
+        <v>104.5</v>
+      </c>
       <c r="BC41" s="10"/>
       <c r="BD41" s="13"/>
       <c r="BE41" s="26"/>
       <c r="BF41" s="13"/>
       <c r="BG41" s="10"/>
       <c r="BH41" s="26"/>
       <c r="BI41" s="53"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="10">
         <v>76</v>
       </c>
       <c r="C42" s="10">
         <v>76.8</v>
       </c>
       <c r="D42" s="10">
         <v>77.599999999999994</v>
       </c>
       <c r="E42" s="10">
         <v>77.900000000000006</v>
       </c>
       <c r="F42" s="10">
@@ -7008,51 +7068,53 @@
       </c>
       <c r="AT42" s="13">
         <v>105.3</v>
       </c>
       <c r="AU42" s="10">
         <v>103.1</v>
       </c>
       <c r="AV42" s="26">
         <v>101.7</v>
       </c>
       <c r="AW42" s="53">
         <v>93.2</v>
       </c>
       <c r="AX42" s="26">
         <v>95.3</v>
       </c>
       <c r="AY42" s="26">
         <v>115.9</v>
       </c>
       <c r="AZ42" s="26">
         <v>115.2</v>
       </c>
       <c r="BA42" s="26">
         <v>118.2</v>
       </c>
-      <c r="BB42" s="26"/>
+      <c r="BB42" s="26">
+        <v>116.6</v>
+      </c>
       <c r="BC42" s="10"/>
       <c r="BD42" s="13"/>
       <c r="BE42" s="26"/>
       <c r="BF42" s="13"/>
       <c r="BG42" s="10"/>
       <c r="BH42" s="26"/>
       <c r="BI42" s="53"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="10">
         <v>102.7</v>
       </c>
       <c r="C43" s="10">
         <v>102.2</v>
       </c>
       <c r="D43" s="10">
         <v>101.3</v>
       </c>
       <c r="E43" s="10">
         <v>101.4</v>
       </c>
       <c r="F43" s="10">
@@ -7177,51 +7239,53 @@
       </c>
       <c r="AT43" s="13">
         <v>104</v>
       </c>
       <c r="AU43" s="10">
         <v>104.1</v>
       </c>
       <c r="AV43" s="26">
         <v>104.6</v>
       </c>
       <c r="AW43" s="53">
         <v>108.4</v>
       </c>
       <c r="AX43" s="26">
         <v>130.9</v>
       </c>
       <c r="AY43" s="26">
         <v>116.7</v>
       </c>
       <c r="AZ43" s="26">
         <v>120.2</v>
       </c>
       <c r="BA43" s="26">
         <v>117.6</v>
       </c>
-      <c r="BB43" s="26"/>
+      <c r="BB43" s="26">
+        <v>114</v>
+      </c>
       <c r="BC43" s="10"/>
       <c r="BD43" s="13"/>
       <c r="BE43" s="26"/>
       <c r="BF43" s="13"/>
       <c r="BG43" s="10"/>
       <c r="BH43" s="26"/>
       <c r="BI43" s="53"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="10">
         <v>100.1</v>
       </c>
       <c r="C44" s="10">
         <v>100.5</v>
       </c>
       <c r="D44" s="10">
         <v>100.4</v>
       </c>
       <c r="E44" s="10">
         <v>100.5</v>
       </c>
       <c r="F44" s="10">
@@ -7346,51 +7410,53 @@
       </c>
       <c r="AT44" s="13">
         <v>108.8</v>
       </c>
       <c r="AU44" s="10">
         <v>106.9</v>
       </c>
       <c r="AV44" s="26">
         <v>105.6</v>
       </c>
       <c r="AW44" s="53">
         <v>100.2</v>
       </c>
       <c r="AX44" s="26">
         <v>105.5</v>
       </c>
       <c r="AY44" s="26">
         <v>105.4</v>
       </c>
       <c r="AZ44" s="26">
         <v>105.1</v>
       </c>
       <c r="BA44" s="26">
         <v>104.9</v>
       </c>
-      <c r="BB44" s="26"/>
+      <c r="BB44" s="26">
+        <v>104.3</v>
+      </c>
       <c r="BC44" s="10"/>
       <c r="BD44" s="13"/>
       <c r="BE44" s="26"/>
       <c r="BF44" s="13"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="26"/>
       <c r="BI44" s="53"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="10">
         <v>101</v>
       </c>
       <c r="C45" s="10">
         <v>101</v>
       </c>
       <c r="D45" s="10">
         <v>101.5</v>
       </c>
       <c r="E45" s="10">
         <v>103.6</v>
       </c>
       <c r="F45" s="10">
@@ -7515,51 +7581,53 @@
       </c>
       <c r="AT45" s="13">
         <v>92.5</v>
       </c>
       <c r="AU45" s="10">
         <v>90.1</v>
       </c>
       <c r="AV45" s="26">
         <v>86.8</v>
       </c>
       <c r="AW45" s="53">
         <v>83.5</v>
       </c>
       <c r="AX45" s="26">
         <v>104.7</v>
       </c>
       <c r="AY45" s="26">
         <v>102.7</v>
       </c>
       <c r="AZ45" s="26">
         <v>102.9</v>
       </c>
       <c r="BA45" s="26">
         <v>102.5</v>
       </c>
-      <c r="BB45" s="26"/>
+      <c r="BB45" s="26">
+        <v>102.1</v>
+      </c>
       <c r="BC45" s="10"/>
       <c r="BD45" s="13"/>
       <c r="BE45" s="26"/>
       <c r="BF45" s="13"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="26"/>
       <c r="BI45" s="53"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>101.6</v>
       </c>
       <c r="C46" s="10">
         <v>100.7</v>
       </c>
       <c r="D46" s="10">
         <v>101</v>
       </c>
       <c r="E46" s="10">
         <v>101.2</v>
       </c>
       <c r="F46" s="10">
@@ -7684,51 +7752,53 @@
       </c>
       <c r="AT46" s="13">
         <v>101.3</v>
       </c>
       <c r="AU46" s="10">
         <v>100</v>
       </c>
       <c r="AV46" s="26">
         <v>98.5</v>
       </c>
       <c r="AW46" s="53">
         <v>100</v>
       </c>
       <c r="AX46" s="26">
         <v>101</v>
       </c>
       <c r="AY46" s="26">
         <v>99.8</v>
       </c>
       <c r="AZ46" s="26">
         <v>100.2</v>
       </c>
       <c r="BA46" s="26">
         <v>101</v>
       </c>
-      <c r="BB46" s="26"/>
+      <c r="BB46" s="26">
+        <v>101.2</v>
+      </c>
       <c r="BC46" s="10"/>
       <c r="BD46" s="13"/>
       <c r="BE46" s="26"/>
       <c r="BF46" s="13"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="26"/>
       <c r="BI46" s="53"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="10">
         <v>97.7</v>
       </c>
       <c r="C47" s="10">
         <v>98.1</v>
       </c>
       <c r="D47" s="10">
         <v>98.5</v>
       </c>
       <c r="E47" s="10">
         <v>95.7</v>
       </c>
       <c r="F47" s="10">
@@ -7853,263 +7923,265 @@
       </c>
       <c r="AT47" s="13">
         <v>102.5</v>
       </c>
       <c r="AU47" s="10">
         <v>101.3</v>
       </c>
       <c r="AV47" s="26">
         <v>105.5</v>
       </c>
       <c r="AW47" s="53">
         <v>105.6</v>
       </c>
       <c r="AX47" s="26">
         <v>102.6</v>
       </c>
       <c r="AY47" s="26">
         <v>106.1</v>
       </c>
       <c r="AZ47" s="26">
         <v>104.2</v>
       </c>
       <c r="BA47" s="26">
         <v>103.5</v>
       </c>
-      <c r="BB47" s="26"/>
+      <c r="BB47" s="26">
+        <v>101.3</v>
+      </c>
       <c r="BC47" s="10"/>
       <c r="BD47" s="13"/>
       <c r="BE47" s="26"/>
       <c r="BF47" s="13"/>
       <c r="BG47" s="10"/>
       <c r="BH47" s="26"/>
       <c r="BI47" s="53"/>
     </row>
     <row r="48" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="16"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="42"/>
       <c r="O48" s="42"/>
       <c r="P48" s="42"/>
       <c r="Q48" s="42"/>
       <c r="R48" s="42"/>
       <c r="S48" s="42"/>
       <c r="T48" s="42"/>
       <c r="U48" s="42"/>
       <c r="V48" s="42"/>
       <c r="W48" s="42"/>
       <c r="X48" s="42"/>
       <c r="Y48" s="42"/>
       <c r="Z48" s="42"/>
       <c r="AA48" s="42"/>
       <c r="AB48" s="42"/>
       <c r="AC48" s="42"/>
       <c r="AD48" s="42"/>
       <c r="AE48" s="42"/>
       <c r="AF48" s="42"/>
     </row>
     <row r="49" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A49" s="62" t="s">
+      <c r="A49" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="62"/>
-[...17 lines deleted...]
-      <c r="Z49" s="62" t="s">
+      <c r="B49" s="55"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="55"/>
+      <c r="J49" s="55"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="55"/>
+      <c r="M49" s="55"/>
+      <c r="N49" s="55"/>
+      <c r="O49" s="55"/>
+      <c r="P49" s="55"/>
+      <c r="Q49" s="55"/>
+      <c r="R49" s="55"/>
+      <c r="S49" s="55"/>
+      <c r="Z49" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="AA49" s="62"/>
-[...16 lines deleted...]
-      <c r="AR49" s="62"/>
+      <c r="AA49" s="55"/>
+      <c r="AB49" s="55"/>
+      <c r="AC49" s="55"/>
+      <c r="AD49" s="55"/>
+      <c r="AE49" s="55"/>
+      <c r="AF49" s="55"/>
+      <c r="AG49" s="55"/>
+      <c r="AH49" s="55"/>
+      <c r="AI49" s="55"/>
+      <c r="AJ49" s="55"/>
+      <c r="AK49" s="55"/>
+      <c r="AL49" s="55"/>
+      <c r="AM49" s="55"/>
+      <c r="AN49" s="55"/>
+      <c r="AO49" s="55"/>
+      <c r="AP49" s="55"/>
+      <c r="AQ49" s="55"/>
+      <c r="AR49" s="55"/>
     </row>
     <row r="50" spans="1:61" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="18"/>
     </row>
     <row r="51" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B51" s="3"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
-      <c r="I51" s="61"/>
-[...15 lines deleted...]
-      <c r="Y51" s="61"/>
+      <c r="I51" s="68"/>
+      <c r="J51" s="68"/>
+      <c r="K51" s="68"/>
+      <c r="L51" s="68"/>
+      <c r="M51" s="68"/>
+      <c r="N51" s="68"/>
+      <c r="O51" s="68"/>
+      <c r="P51" s="68"/>
+      <c r="Q51" s="68"/>
+      <c r="R51" s="68"/>
+      <c r="S51" s="68"/>
+      <c r="T51" s="68"/>
+      <c r="U51" s="68"/>
+      <c r="V51" s="68"/>
+      <c r="W51" s="68"/>
+      <c r="X51" s="68"/>
+      <c r="Y51" s="68"/>
       <c r="AF51" s="57"/>
       <c r="AG51" s="57"/>
       <c r="AH51" s="57"/>
       <c r="AI51" s="57"/>
       <c r="AJ51" s="57"/>
       <c r="AK51" s="57"/>
       <c r="AR51" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="57"/>
       <c r="AT51" s="57"/>
       <c r="AU51" s="57"/>
       <c r="AV51" s="57"/>
       <c r="AW51" s="57"/>
       <c r="BD51" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE51" s="57"/>
       <c r="BF51" s="57"/>
       <c r="BG51" s="57"/>
       <c r="BH51" s="57"/>
       <c r="BI51" s="57"/>
     </row>
     <row r="52" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="63"/>
-      <c r="B52" s="58" t="s">
+      <c r="A52" s="61"/>
+      <c r="B52" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C52" s="59"/>
-[...10 lines deleted...]
-      <c r="N52" s="58" t="s">
+      <c r="C52" s="64"/>
+      <c r="D52" s="64"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="64"/>
+      <c r="I52" s="64"/>
+      <c r="J52" s="64"/>
+      <c r="K52" s="64"/>
+      <c r="L52" s="64"/>
+      <c r="M52" s="66"/>
+      <c r="N52" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O52" s="59"/>
-[...10 lines deleted...]
-      <c r="Z52" s="54" t="s">
+      <c r="O52" s="64"/>
+      <c r="P52" s="64"/>
+      <c r="Q52" s="64"/>
+      <c r="R52" s="64"/>
+      <c r="S52" s="64"/>
+      <c r="T52" s="64"/>
+      <c r="U52" s="64"/>
+      <c r="V52" s="64"/>
+      <c r="W52" s="64"/>
+      <c r="X52" s="64"/>
+      <c r="Y52" s="66"/>
+      <c r="Z52" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="AA52" s="55"/>
-[...10 lines deleted...]
-      <c r="AL52" s="54" t="s">
+      <c r="AA52" s="59"/>
+      <c r="AB52" s="59"/>
+      <c r="AC52" s="59"/>
+      <c r="AD52" s="59"/>
+      <c r="AE52" s="59"/>
+      <c r="AF52" s="59"/>
+      <c r="AG52" s="59"/>
+      <c r="AH52" s="59"/>
+      <c r="AI52" s="59"/>
+      <c r="AJ52" s="59"/>
+      <c r="AK52" s="60"/>
+      <c r="AL52" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM52" s="55"/>
-[...10 lines deleted...]
-      <c r="AX52" s="54" t="s">
+      <c r="AM52" s="59"/>
+      <c r="AN52" s="59"/>
+      <c r="AO52" s="59"/>
+      <c r="AP52" s="59"/>
+      <c r="AQ52" s="59"/>
+      <c r="AR52" s="59"/>
+      <c r="AS52" s="59"/>
+      <c r="AT52" s="59"/>
+      <c r="AU52" s="59"/>
+      <c r="AV52" s="59"/>
+      <c r="AW52" s="60"/>
+      <c r="AX52" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY52" s="55"/>
-[...9 lines deleted...]
-      <c r="BI52" s="56"/>
+      <c r="AY52" s="59"/>
+      <c r="AZ52" s="59"/>
+      <c r="BA52" s="59"/>
+      <c r="BB52" s="59"/>
+      <c r="BC52" s="59"/>
+      <c r="BD52" s="59"/>
+      <c r="BE52" s="59"/>
+      <c r="BF52" s="59"/>
+      <c r="BG52" s="59"/>
+      <c r="BH52" s="59"/>
+      <c r="BI52" s="60"/>
     </row>
     <row r="53" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="64"/>
+      <c r="A53" s="62"/>
       <c r="B53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J53" s="7" t="s">
@@ -8407,51 +8479,53 @@
       </c>
       <c r="AT54" s="13">
         <v>97.9</v>
       </c>
       <c r="AU54" s="13">
         <v>99.3</v>
       </c>
       <c r="AV54" s="26">
         <v>99.3</v>
       </c>
       <c r="AW54" s="52">
         <v>99.7</v>
       </c>
       <c r="AX54" s="26">
         <v>100</v>
       </c>
       <c r="AY54" s="26">
         <v>100</v>
       </c>
       <c r="AZ54" s="26">
         <v>100</v>
       </c>
       <c r="BA54" s="25">
         <v>106.6</v>
       </c>
-      <c r="BB54" s="26"/>
+      <c r="BB54" s="26">
+        <v>107</v>
+      </c>
       <c r="BC54" s="10"/>
       <c r="BD54" s="10"/>
       <c r="BE54" s="10"/>
       <c r="BF54" s="13"/>
       <c r="BG54" s="13"/>
       <c r="BH54" s="26"/>
       <c r="BI54" s="52"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="9">
         <v>157</v>
       </c>
       <c r="C55" s="9">
         <v>157</v>
       </c>
       <c r="D55" s="9">
         <v>157</v>
       </c>
       <c r="E55" s="9">
         <v>157</v>
       </c>
       <c r="F55" s="9">
@@ -8576,51 +8650,53 @@
       </c>
       <c r="AT55" s="13">
         <v>105</v>
       </c>
       <c r="AU55" s="13">
         <v>103.7</v>
       </c>
       <c r="AV55" s="26">
         <v>103.7</v>
       </c>
       <c r="AW55" s="53">
         <v>96.6</v>
       </c>
       <c r="AX55" s="26">
         <v>100</v>
       </c>
       <c r="AY55" s="26">
         <v>100</v>
       </c>
       <c r="AZ55" s="26">
         <v>100</v>
       </c>
       <c r="BA55" s="25">
         <v>100</v>
       </c>
-      <c r="BB55" s="26"/>
+      <c r="BB55" s="26">
+        <v>100</v>
+      </c>
       <c r="BC55" s="10"/>
       <c r="BD55" s="10"/>
       <c r="BE55" s="10"/>
       <c r="BF55" s="13"/>
       <c r="BG55" s="13"/>
       <c r="BH55" s="26"/>
       <c r="BI55" s="53"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="9">
         <v>31.5</v>
       </c>
       <c r="C56" s="9">
         <v>31.5</v>
       </c>
       <c r="D56" s="9">
         <v>31.5</v>
       </c>
       <c r="E56" s="9">
         <v>31.5</v>
       </c>
       <c r="F56" s="9">
@@ -8745,51 +8821,53 @@
       </c>
       <c r="AT56" s="13">
         <v>105.4</v>
       </c>
       <c r="AU56" s="13">
         <v>117.3</v>
       </c>
       <c r="AV56" s="26">
         <v>125.2</v>
       </c>
       <c r="AW56" s="53">
         <v>129.6</v>
       </c>
       <c r="AX56" s="26">
         <v>100</v>
       </c>
       <c r="AY56" s="26">
         <v>100</v>
       </c>
       <c r="AZ56" s="26">
         <v>100</v>
       </c>
       <c r="BA56" s="25">
         <v>100</v>
       </c>
-      <c r="BB56" s="26"/>
+      <c r="BB56" s="26">
+        <v>100</v>
+      </c>
       <c r="BC56" s="10"/>
       <c r="BD56" s="10"/>
       <c r="BE56" s="10"/>
       <c r="BF56" s="13"/>
       <c r="BG56" s="13"/>
       <c r="BH56" s="26"/>
       <c r="BI56" s="53"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="9">
         <v>113</v>
       </c>
       <c r="C57" s="9">
         <v>113</v>
       </c>
       <c r="D57" s="9">
         <v>113</v>
       </c>
       <c r="E57" s="9">
         <v>113</v>
       </c>
       <c r="F57" s="9">
@@ -8914,51 +8992,53 @@
       </c>
       <c r="AT57" s="13">
         <v>99.8</v>
       </c>
       <c r="AU57" s="13">
         <v>99.5</v>
       </c>
       <c r="AV57" s="26">
         <v>99.4</v>
       </c>
       <c r="AW57" s="53">
         <v>96.2</v>
       </c>
       <c r="AX57" s="26">
         <v>100</v>
       </c>
       <c r="AY57" s="26">
         <v>100</v>
       </c>
       <c r="AZ57" s="26">
         <v>100</v>
       </c>
       <c r="BA57" s="25">
         <v>100</v>
       </c>
-      <c r="BB57" s="26"/>
+      <c r="BB57" s="26">
+        <v>100</v>
+      </c>
       <c r="BC57" s="10"/>
       <c r="BD57" s="10"/>
       <c r="BE57" s="10"/>
       <c r="BF57" s="13"/>
       <c r="BG57" s="13"/>
       <c r="BH57" s="26"/>
       <c r="BI57" s="53"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="9">
         <v>84.2</v>
       </c>
       <c r="C58" s="9">
         <v>84.2</v>
       </c>
       <c r="D58" s="9">
         <v>84.2</v>
       </c>
       <c r="E58" s="9">
         <v>84.2</v>
       </c>
       <c r="F58" s="9">
@@ -9083,51 +9163,53 @@
       </c>
       <c r="AT58" s="13">
         <v>73.7</v>
       </c>
       <c r="AU58" s="13">
         <v>77</v>
       </c>
       <c r="AV58" s="26">
         <v>77.8</v>
       </c>
       <c r="AW58" s="53">
         <v>78.099999999999994</v>
       </c>
       <c r="AX58" s="26">
         <v>100</v>
       </c>
       <c r="AY58" s="26">
         <v>100</v>
       </c>
       <c r="AZ58" s="26">
         <v>100</v>
       </c>
       <c r="BA58" s="25">
         <v>100</v>
       </c>
-      <c r="BB58" s="26"/>
+      <c r="BB58" s="26">
+        <v>100</v>
+      </c>
       <c r="BC58" s="10"/>
       <c r="BD58" s="10"/>
       <c r="BE58" s="10"/>
       <c r="BF58" s="13"/>
       <c r="BG58" s="13"/>
       <c r="BH58" s="26"/>
       <c r="BI58" s="53"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="9">
         <v>104.8</v>
       </c>
       <c r="C59" s="9">
         <v>104.8</v>
       </c>
       <c r="D59" s="9">
         <v>104.8</v>
       </c>
       <c r="E59" s="9">
         <v>104.8</v>
       </c>
       <c r="F59" s="9">
@@ -9252,51 +9334,53 @@
       </c>
       <c r="AT59" s="13">
         <v>97.2</v>
       </c>
       <c r="AU59" s="10">
         <v>97.3</v>
       </c>
       <c r="AV59" s="26">
         <v>95.5</v>
       </c>
       <c r="AW59" s="53">
         <v>94.3</v>
       </c>
       <c r="AX59" s="26">
         <v>100</v>
       </c>
       <c r="AY59" s="26">
         <v>100</v>
       </c>
       <c r="AZ59" s="26">
         <v>100</v>
       </c>
       <c r="BA59" s="25">
         <v>100</v>
       </c>
-      <c r="BB59" s="26"/>
+      <c r="BB59" s="26">
+        <v>100</v>
+      </c>
       <c r="BC59" s="10"/>
       <c r="BD59" s="10"/>
       <c r="BE59" s="10"/>
       <c r="BF59" s="13"/>
       <c r="BG59" s="10"/>
       <c r="BH59" s="26"/>
       <c r="BI59" s="53"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="C60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="E60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="F60" s="9">
@@ -9421,51 +9505,53 @@
       </c>
       <c r="AT60" s="13">
         <v>99.5</v>
       </c>
       <c r="AU60" s="10">
         <v>98.9</v>
       </c>
       <c r="AV60" s="26">
         <v>97.6</v>
       </c>
       <c r="AW60" s="53">
         <v>107.2</v>
       </c>
       <c r="AX60" s="26">
         <v>100</v>
       </c>
       <c r="AY60" s="26">
         <v>100</v>
       </c>
       <c r="AZ60" s="26">
         <v>100</v>
       </c>
       <c r="BA60" s="25">
         <v>108.9</v>
       </c>
-      <c r="BB60" s="26"/>
+      <c r="BB60" s="26">
+        <v>106.5</v>
+      </c>
       <c r="BC60" s="10"/>
       <c r="BD60" s="10"/>
       <c r="BE60" s="10"/>
       <c r="BF60" s="13"/>
       <c r="BG60" s="10"/>
       <c r="BH60" s="26"/>
       <c r="BI60" s="53"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="9">
         <v>86.8</v>
       </c>
       <c r="C61" s="9">
         <v>86.8</v>
       </c>
       <c r="D61" s="9">
         <v>86.8</v>
       </c>
       <c r="E61" s="9">
         <v>87.1</v>
       </c>
       <c r="F61" s="9">
@@ -9590,51 +9676,53 @@
       </c>
       <c r="AT61" s="13">
         <v>100.4</v>
       </c>
       <c r="AU61" s="10">
         <v>99.1</v>
       </c>
       <c r="AV61" s="26">
         <v>96.6</v>
       </c>
       <c r="AW61" s="53">
         <v>100.2</v>
       </c>
       <c r="AX61" s="26">
         <v>100</v>
       </c>
       <c r="AY61" s="26">
         <v>100</v>
       </c>
       <c r="AZ61" s="26">
         <v>100</v>
       </c>
       <c r="BA61" s="25">
         <v>100.4</v>
       </c>
-      <c r="BB61" s="26"/>
+      <c r="BB61" s="26">
+        <v>100.3</v>
+      </c>
       <c r="BC61" s="10"/>
       <c r="BD61" s="10"/>
       <c r="BE61" s="10"/>
       <c r="BF61" s="13"/>
       <c r="BG61" s="10"/>
       <c r="BH61" s="26"/>
       <c r="BI61" s="53"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="9">
         <v>104.8</v>
       </c>
       <c r="C62" s="9">
         <v>104.8</v>
       </c>
       <c r="D62" s="9">
         <v>104.8</v>
       </c>
       <c r="E62" s="9">
         <v>104.8</v>
       </c>
       <c r="F62" s="9">
@@ -9759,51 +9847,53 @@
       </c>
       <c r="AT62" s="13">
         <v>96.9</v>
       </c>
       <c r="AU62" s="10">
         <v>96.4</v>
       </c>
       <c r="AV62" s="26">
         <v>92.6</v>
       </c>
       <c r="AW62" s="53">
         <v>93.7</v>
       </c>
       <c r="AX62" s="26">
         <v>100</v>
       </c>
       <c r="AY62" s="26">
         <v>100</v>
       </c>
       <c r="AZ62" s="26">
         <v>100</v>
       </c>
       <c r="BA62" s="25">
         <v>89.3</v>
       </c>
-      <c r="BB62" s="26"/>
+      <c r="BB62" s="26">
+        <v>91.6</v>
+      </c>
       <c r="BC62" s="10"/>
       <c r="BD62" s="10"/>
       <c r="BE62" s="10"/>
       <c r="BF62" s="13"/>
       <c r="BG62" s="10"/>
       <c r="BH62" s="26"/>
       <c r="BI62" s="53"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="9">
         <v>53.8</v>
       </c>
       <c r="C63" s="9">
         <v>53.8</v>
       </c>
       <c r="D63" s="9">
         <v>53.8</v>
       </c>
       <c r="E63" s="9">
         <v>53.8</v>
       </c>
       <c r="F63" s="9">
@@ -9928,51 +10018,53 @@
       </c>
       <c r="AT63" s="13">
         <v>96.7</v>
       </c>
       <c r="AU63" s="10">
         <v>95.6</v>
       </c>
       <c r="AV63" s="26">
         <v>95.3</v>
       </c>
       <c r="AW63" s="53">
         <v>95.4</v>
       </c>
       <c r="AX63" s="26">
         <v>100</v>
       </c>
       <c r="AY63" s="26">
         <v>100</v>
       </c>
       <c r="AZ63" s="26">
         <v>100</v>
       </c>
       <c r="BA63" s="25">
         <v>105.5</v>
       </c>
-      <c r="BB63" s="26"/>
+      <c r="BB63" s="26">
+        <v>107.3</v>
+      </c>
       <c r="BC63" s="10"/>
       <c r="BD63" s="10"/>
       <c r="BE63" s="10"/>
       <c r="BF63" s="13"/>
       <c r="BG63" s="10"/>
       <c r="BH63" s="26"/>
       <c r="BI63" s="53"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="9">
         <v>51.4</v>
       </c>
       <c r="C64" s="9">
         <v>51.4</v>
       </c>
       <c r="D64" s="9">
         <v>51.4</v>
       </c>
       <c r="E64" s="9">
         <v>51.4</v>
       </c>
       <c r="F64" s="9">
@@ -10097,51 +10189,53 @@
       </c>
       <c r="AT64" s="13">
         <v>122</v>
       </c>
       <c r="AU64" s="10">
         <v>148</v>
       </c>
       <c r="AV64" s="26">
         <v>161</v>
       </c>
       <c r="AW64" s="53">
         <v>180.6</v>
       </c>
       <c r="AX64" s="26">
         <v>100</v>
       </c>
       <c r="AY64" s="26">
         <v>100</v>
       </c>
       <c r="AZ64" s="26">
         <v>100</v>
       </c>
       <c r="BA64" s="25">
         <v>100</v>
       </c>
-      <c r="BB64" s="26"/>
+      <c r="BB64" s="26">
+        <v>100</v>
+      </c>
       <c r="BC64" s="10"/>
       <c r="BD64" s="10"/>
       <c r="BE64" s="10"/>
       <c r="BF64" s="13"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="26"/>
       <c r="BI64" s="53"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>110.2</v>
       </c>
       <c r="C65" s="9">
         <v>110.2</v>
       </c>
       <c r="D65" s="9">
         <v>110.2</v>
       </c>
       <c r="E65" s="9">
         <v>109.9</v>
       </c>
       <c r="F65" s="9">
@@ -10266,51 +10360,53 @@
       </c>
       <c r="AT65" s="13">
         <v>92</v>
       </c>
       <c r="AU65" s="10">
         <v>93.2</v>
       </c>
       <c r="AV65" s="26">
         <v>92.2</v>
       </c>
       <c r="AW65" s="53">
         <v>91</v>
       </c>
       <c r="AX65" s="26">
         <v>100</v>
       </c>
       <c r="AY65" s="26">
         <v>100</v>
       </c>
       <c r="AZ65" s="26">
         <v>100</v>
       </c>
       <c r="BA65" s="25">
         <v>100.7</v>
       </c>
-      <c r="BB65" s="26"/>
+      <c r="BB65" s="26">
+        <v>100.5</v>
+      </c>
       <c r="BC65" s="10"/>
       <c r="BD65" s="10"/>
       <c r="BE65" s="10"/>
       <c r="BF65" s="13"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="26"/>
       <c r="BI65" s="53"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="9">
         <v>57.4</v>
       </c>
       <c r="C66" s="9">
         <v>57.4</v>
       </c>
       <c r="D66" s="9">
         <v>57.4</v>
       </c>
       <c r="E66" s="9">
         <v>57.4</v>
       </c>
       <c r="F66" s="9">
@@ -10435,51 +10531,53 @@
       </c>
       <c r="AT66" s="13">
         <v>103.2</v>
       </c>
       <c r="AU66" s="13">
         <v>101.4</v>
       </c>
       <c r="AV66" s="26">
         <v>100</v>
       </c>
       <c r="AW66" s="53">
         <v>89.4</v>
       </c>
       <c r="AX66" s="26">
         <v>100</v>
       </c>
       <c r="AY66" s="26">
         <v>100</v>
       </c>
       <c r="AZ66" s="26">
         <v>100</v>
       </c>
       <c r="BA66" s="25">
         <v>108.4</v>
       </c>
-      <c r="BB66" s="26"/>
+      <c r="BB66" s="26">
+        <v>109.2</v>
+      </c>
       <c r="BC66" s="10"/>
       <c r="BD66" s="10"/>
       <c r="BE66" s="10"/>
       <c r="BF66" s="13"/>
       <c r="BG66" s="13"/>
       <c r="BH66" s="26"/>
       <c r="BI66" s="53"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="9">
         <v>66.2</v>
       </c>
       <c r="C67" s="9">
         <v>66.2</v>
       </c>
       <c r="D67" s="9">
         <v>66.2</v>
       </c>
       <c r="E67" s="9">
         <v>66.2</v>
       </c>
       <c r="F67" s="9">
@@ -10604,51 +10702,53 @@
       </c>
       <c r="AT67" s="13">
         <v>100.1</v>
       </c>
       <c r="AU67" s="13">
         <v>101.3</v>
       </c>
       <c r="AV67" s="26">
         <v>102.6</v>
       </c>
       <c r="AW67" s="53">
         <v>109</v>
       </c>
       <c r="AX67" s="26">
         <v>100</v>
       </c>
       <c r="AY67" s="26">
         <v>100</v>
       </c>
       <c r="AZ67" s="26">
         <v>100</v>
       </c>
       <c r="BA67" s="25">
         <v>100</v>
       </c>
-      <c r="BB67" s="26"/>
+      <c r="BB67" s="26">
+        <v>100</v>
+      </c>
       <c r="BC67" s="10"/>
       <c r="BD67" s="10"/>
       <c r="BE67" s="10"/>
       <c r="BF67" s="13"/>
       <c r="BG67" s="13"/>
       <c r="BH67" s="26"/>
       <c r="BI67" s="53"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="9">
@@ -10773,51 +10873,53 @@
       </c>
       <c r="AT68" s="13">
         <v>97.4</v>
       </c>
       <c r="AU68" s="13">
         <v>98.6</v>
       </c>
       <c r="AV68" s="26">
         <v>96</v>
       </c>
       <c r="AW68" s="53">
         <v>83.8</v>
       </c>
       <c r="AX68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AY68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AZ68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BA68" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="BB68" s="26"/>
+      <c r="BB68" s="26">
+        <v>100</v>
+      </c>
       <c r="BC68" s="10"/>
       <c r="BD68" s="10"/>
       <c r="BE68" s="10"/>
       <c r="BF68" s="13"/>
       <c r="BG68" s="13"/>
       <c r="BH68" s="26"/>
       <c r="BI68" s="53"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="9">
         <v>93.4</v>
       </c>
       <c r="C69" s="9">
         <v>93.4</v>
       </c>
       <c r="D69" s="9">
         <v>93.4</v>
       </c>
       <c r="E69" s="9">
         <v>93.6</v>
       </c>
       <c r="F69" s="9">
@@ -10942,51 +11044,53 @@
       </c>
       <c r="AT69" s="13">
         <v>81</v>
       </c>
       <c r="AU69" s="13">
         <v>82.6</v>
       </c>
       <c r="AV69" s="26">
         <v>81.3</v>
       </c>
       <c r="AW69" s="53">
         <v>75.099999999999994</v>
       </c>
       <c r="AX69" s="26">
         <v>100</v>
       </c>
       <c r="AY69" s="26">
         <v>100</v>
       </c>
       <c r="AZ69" s="26">
         <v>100</v>
       </c>
       <c r="BA69" s="25">
         <v>100</v>
       </c>
-      <c r="BB69" s="26"/>
+      <c r="BB69" s="26">
+        <v>100</v>
+      </c>
       <c r="BC69" s="10"/>
       <c r="BD69" s="10"/>
       <c r="BE69" s="10"/>
       <c r="BF69" s="13"/>
       <c r="BG69" s="13"/>
       <c r="BH69" s="26"/>
       <c r="BI69" s="53"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="9">
         <v>0</v>
       </c>
       <c r="C70" s="9">
         <v>0</v>
       </c>
       <c r="D70" s="9">
         <v>0</v>
       </c>
       <c r="E70" s="9">
         <v>75</v>
       </c>
       <c r="F70" s="9">
@@ -11111,51 +11215,53 @@
       </c>
       <c r="AT70" s="13">
         <v>88.6</v>
       </c>
       <c r="AU70" s="13">
         <v>91.6</v>
       </c>
       <c r="AV70" s="26">
         <v>91</v>
       </c>
       <c r="AW70" s="53">
         <v>95.1</v>
       </c>
       <c r="AX70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AY70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AZ70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BA70" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="BB70" s="26"/>
+      <c r="BB70" s="26">
+        <v>100</v>
+      </c>
       <c r="BC70" s="10"/>
       <c r="BD70" s="10"/>
       <c r="BE70" s="10"/>
       <c r="BF70" s="13"/>
       <c r="BG70" s="13"/>
       <c r="BH70" s="26"/>
       <c r="BI70" s="53"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="9">
         <v>92.5</v>
       </c>
       <c r="C71" s="9">
         <v>92.3</v>
       </c>
       <c r="D71" s="9">
         <v>92.3</v>
       </c>
       <c r="E71" s="9">
         <v>92.3</v>
       </c>
       <c r="F71" s="9">
@@ -11280,263 +11386,265 @@
       </c>
       <c r="AT71" s="13">
         <v>103.3</v>
       </c>
       <c r="AU71" s="13">
         <v>101.9</v>
       </c>
       <c r="AV71" s="26">
         <v>106.9</v>
       </c>
       <c r="AW71" s="53">
         <v>107.9</v>
       </c>
       <c r="AX71" s="26">
         <v>100</v>
       </c>
       <c r="AY71" s="26">
         <v>100</v>
       </c>
       <c r="AZ71" s="26">
         <v>100</v>
       </c>
       <c r="BA71" s="25">
         <v>100</v>
       </c>
-      <c r="BB71" s="26"/>
+      <c r="BB71" s="26">
+        <v>100</v>
+      </c>
       <c r="BC71" s="10"/>
       <c r="BD71" s="10"/>
       <c r="BE71" s="10"/>
       <c r="BF71" s="13"/>
       <c r="BG71" s="13"/>
       <c r="BH71" s="26"/>
       <c r="BI71" s="53"/>
     </row>
     <row r="72" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="16"/>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
       <c r="I72" s="17"/>
       <c r="J72" s="17"/>
       <c r="K72" s="17"/>
       <c r="L72" s="17"/>
       <c r="M72" s="17"/>
       <c r="N72" s="39"/>
       <c r="O72" s="40"/>
       <c r="P72" s="41"/>
       <c r="Q72" s="40"/>
       <c r="R72" s="40"/>
       <c r="S72" s="40"/>
       <c r="T72" s="40"/>
       <c r="U72" s="40"/>
       <c r="V72" s="40"/>
       <c r="W72" s="40"/>
       <c r="X72" s="40"/>
       <c r="Y72" s="40"/>
       <c r="Z72" s="39"/>
       <c r="AA72" s="40"/>
       <c r="AB72" s="41"/>
       <c r="AC72" s="40"/>
       <c r="AD72" s="40"/>
       <c r="AE72" s="40"/>
       <c r="AF72" s="40"/>
     </row>
     <row r="73" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A73" s="62" t="s">
+      <c r="A73" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B73" s="62"/>
-[...17 lines deleted...]
-      <c r="Z73" s="62" t="s">
+      <c r="B73" s="55"/>
+      <c r="C73" s="55"/>
+      <c r="D73" s="55"/>
+      <c r="E73" s="55"/>
+      <c r="F73" s="55"/>
+      <c r="G73" s="55"/>
+      <c r="H73" s="55"/>
+      <c r="I73" s="55"/>
+      <c r="J73" s="55"/>
+      <c r="K73" s="55"/>
+      <c r="L73" s="55"/>
+      <c r="M73" s="55"/>
+      <c r="N73" s="55"/>
+      <c r="O73" s="55"/>
+      <c r="P73" s="55"/>
+      <c r="Q73" s="55"/>
+      <c r="R73" s="55"/>
+      <c r="S73" s="55"/>
+      <c r="Z73" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="AA73" s="62"/>
-[...16 lines deleted...]
-      <c r="AR73" s="62"/>
+      <c r="AA73" s="55"/>
+      <c r="AB73" s="55"/>
+      <c r="AC73" s="55"/>
+      <c r="AD73" s="55"/>
+      <c r="AE73" s="55"/>
+      <c r="AF73" s="55"/>
+      <c r="AG73" s="55"/>
+      <c r="AH73" s="55"/>
+      <c r="AI73" s="55"/>
+      <c r="AJ73" s="55"/>
+      <c r="AK73" s="55"/>
+      <c r="AL73" s="55"/>
+      <c r="AM73" s="55"/>
+      <c r="AN73" s="55"/>
+      <c r="AO73" s="55"/>
+      <c r="AP73" s="55"/>
+      <c r="AQ73" s="55"/>
+      <c r="AR73" s="55"/>
     </row>
     <row r="74" spans="1:61" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="18"/>
     </row>
     <row r="75" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B75" s="3"/>
       <c r="C75" s="2"/>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
-      <c r="I75" s="61"/>
-[...15 lines deleted...]
-      <c r="Y75" s="61"/>
+      <c r="I75" s="68"/>
+      <c r="J75" s="68"/>
+      <c r="K75" s="68"/>
+      <c r="L75" s="68"/>
+      <c r="M75" s="68"/>
+      <c r="N75" s="68"/>
+      <c r="O75" s="68"/>
+      <c r="P75" s="68"/>
+      <c r="Q75" s="68"/>
+      <c r="R75" s="68"/>
+      <c r="S75" s="68"/>
+      <c r="T75" s="68"/>
+      <c r="U75" s="68"/>
+      <c r="V75" s="68"/>
+      <c r="W75" s="68"/>
+      <c r="X75" s="68"/>
+      <c r="Y75" s="68"/>
       <c r="AF75" s="57"/>
       <c r="AG75" s="57"/>
       <c r="AH75" s="57"/>
       <c r="AI75" s="57"/>
       <c r="AJ75" s="57"/>
       <c r="AK75" s="57"/>
       <c r="AR75" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS75" s="57"/>
       <c r="AT75" s="57"/>
       <c r="AU75" s="57"/>
       <c r="AV75" s="57"/>
       <c r="AW75" s="57"/>
       <c r="BD75" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE75" s="57"/>
       <c r="BF75" s="57"/>
       <c r="BG75" s="57"/>
       <c r="BH75" s="57"/>
       <c r="BI75" s="57"/>
     </row>
     <row r="76" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="63"/>
-      <c r="B76" s="58" t="s">
+      <c r="A76" s="61"/>
+      <c r="B76" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C76" s="59"/>
-[...10 lines deleted...]
-      <c r="N76" s="58" t="s">
+      <c r="C76" s="64"/>
+      <c r="D76" s="64"/>
+      <c r="E76" s="64"/>
+      <c r="F76" s="64"/>
+      <c r="G76" s="64"/>
+      <c r="H76" s="64"/>
+      <c r="I76" s="64"/>
+      <c r="J76" s="64"/>
+      <c r="K76" s="64"/>
+      <c r="L76" s="64"/>
+      <c r="M76" s="66"/>
+      <c r="N76" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O76" s="59"/>
-[...10 lines deleted...]
-      <c r="Z76" s="54" t="s">
+      <c r="O76" s="64"/>
+      <c r="P76" s="64"/>
+      <c r="Q76" s="64"/>
+      <c r="R76" s="64"/>
+      <c r="S76" s="64"/>
+      <c r="T76" s="64"/>
+      <c r="U76" s="64"/>
+      <c r="V76" s="64"/>
+      <c r="W76" s="64"/>
+      <c r="X76" s="64"/>
+      <c r="Y76" s="66"/>
+      <c r="Z76" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AA76" s="55"/>
-[...10 lines deleted...]
-      <c r="AL76" s="54" t="s">
+      <c r="AA76" s="59"/>
+      <c r="AB76" s="59"/>
+      <c r="AC76" s="59"/>
+      <c r="AD76" s="59"/>
+      <c r="AE76" s="59"/>
+      <c r="AF76" s="59"/>
+      <c r="AG76" s="59"/>
+      <c r="AH76" s="59"/>
+      <c r="AI76" s="59"/>
+      <c r="AJ76" s="59"/>
+      <c r="AK76" s="60"/>
+      <c r="AL76" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM76" s="55"/>
-[...10 lines deleted...]
-      <c r="AX76" s="54" t="s">
+      <c r="AM76" s="59"/>
+      <c r="AN76" s="59"/>
+      <c r="AO76" s="59"/>
+      <c r="AP76" s="59"/>
+      <c r="AQ76" s="59"/>
+      <c r="AR76" s="59"/>
+      <c r="AS76" s="59"/>
+      <c r="AT76" s="59"/>
+      <c r="AU76" s="59"/>
+      <c r="AV76" s="59"/>
+      <c r="AW76" s="60"/>
+      <c r="AX76" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY76" s="55"/>
-[...9 lines deleted...]
-      <c r="BI76" s="56"/>
+      <c r="AY76" s="59"/>
+      <c r="AZ76" s="59"/>
+      <c r="BA76" s="59"/>
+      <c r="BB76" s="59"/>
+      <c r="BC76" s="59"/>
+      <c r="BD76" s="59"/>
+      <c r="BE76" s="59"/>
+      <c r="BF76" s="59"/>
+      <c r="BG76" s="59"/>
+      <c r="BH76" s="59"/>
+      <c r="BI76" s="60"/>
     </row>
     <row r="77" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="64"/>
+      <c r="A77" s="62"/>
       <c r="B77" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J77" s="7" t="s">
@@ -11834,51 +11942,53 @@
       </c>
       <c r="AT78" s="49">
         <v>107.7</v>
       </c>
       <c r="AU78" s="13">
         <v>106.8</v>
       </c>
       <c r="AV78" s="26">
         <v>104.7</v>
       </c>
       <c r="AW78" s="52">
         <v>102</v>
       </c>
       <c r="AX78" s="26">
         <v>107.1</v>
       </c>
       <c r="AY78" s="48">
         <v>108.5</v>
       </c>
       <c r="AZ78" s="26">
         <v>109.3</v>
       </c>
       <c r="BA78" s="26">
         <v>112.5</v>
       </c>
-      <c r="BB78" s="26"/>
+      <c r="BB78" s="26">
+        <v>111.7</v>
+      </c>
       <c r="BC78" s="10"/>
       <c r="BD78" s="10"/>
       <c r="BE78" s="10"/>
       <c r="BF78" s="49"/>
       <c r="BG78" s="13"/>
       <c r="BH78" s="26"/>
       <c r="BI78" s="52"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B79" s="10">
         <v>88.2</v>
       </c>
       <c r="C79" s="10">
         <v>90</v>
       </c>
       <c r="D79" s="10">
         <v>90.1</v>
       </c>
       <c r="E79" s="10">
         <v>90.3</v>
       </c>
       <c r="F79" s="10">
@@ -12003,51 +12113,53 @@
       </c>
       <c r="AT79" s="13">
         <v>67.2</v>
       </c>
       <c r="AU79" s="13">
         <v>67.8</v>
       </c>
       <c r="AV79" s="26">
         <v>69</v>
       </c>
       <c r="AW79" s="53">
         <v>70.8</v>
       </c>
       <c r="AX79" s="26">
         <v>67.2</v>
       </c>
       <c r="AY79" s="48">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ79" s="26">
         <v>65.099999999999994</v>
       </c>
       <c r="BA79" s="26">
         <v>63.2</v>
       </c>
-      <c r="BB79" s="26"/>
+      <c r="BB79" s="26">
+        <v>59.6</v>
+      </c>
       <c r="BC79" s="10"/>
       <c r="BD79" s="10"/>
       <c r="BE79" s="10"/>
       <c r="BF79" s="13"/>
       <c r="BG79" s="13"/>
       <c r="BH79" s="26"/>
       <c r="BI79" s="53"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B80" s="10">
         <v>107.4</v>
       </c>
       <c r="C80" s="10">
         <v>105.1</v>
       </c>
       <c r="D80" s="10">
         <v>106.1</v>
       </c>
       <c r="E80" s="10">
         <v>104.3</v>
       </c>
       <c r="F80" s="10">
@@ -12172,51 +12284,53 @@
       </c>
       <c r="AT80" s="13">
         <v>119.7</v>
       </c>
       <c r="AU80" s="13">
         <v>122.5</v>
       </c>
       <c r="AV80" s="26">
         <v>114.7</v>
       </c>
       <c r="AW80" s="53">
         <v>106</v>
       </c>
       <c r="AX80" s="26">
         <v>327.3</v>
       </c>
       <c r="AY80" s="48">
         <v>253.1</v>
       </c>
       <c r="AZ80" s="26">
         <v>302.10000000000002</v>
       </c>
       <c r="BA80" s="26">
         <v>317.39999999999998</v>
       </c>
-      <c r="BB80" s="26"/>
+      <c r="BB80" s="26">
+        <v>294.10000000000002</v>
+      </c>
       <c r="BC80" s="10"/>
       <c r="BD80" s="10"/>
       <c r="BE80" s="10"/>
       <c r="BF80" s="13"/>
       <c r="BG80" s="13"/>
       <c r="BH80" s="26"/>
       <c r="BI80" s="53"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B81" s="10">
         <v>100.4</v>
       </c>
       <c r="C81" s="10">
         <v>101.1</v>
       </c>
       <c r="D81" s="10">
         <v>101.2</v>
       </c>
       <c r="E81" s="10">
         <v>101.58</v>
       </c>
       <c r="F81" s="10">
@@ -12341,51 +12455,53 @@
       </c>
       <c r="AT81" s="13">
         <v>107.8</v>
       </c>
       <c r="AU81" s="13">
         <v>108.5</v>
       </c>
       <c r="AV81" s="26">
         <v>110.6</v>
       </c>
       <c r="AW81" s="53">
         <v>107.7</v>
       </c>
       <c r="AX81" s="26">
         <v>118.6</v>
       </c>
       <c r="AY81" s="48">
         <v>118.4</v>
       </c>
       <c r="AZ81" s="26">
         <v>122</v>
       </c>
       <c r="BA81" s="26">
         <v>124.5</v>
       </c>
-      <c r="BB81" s="26"/>
+      <c r="BB81" s="26">
+        <v>125.2</v>
+      </c>
       <c r="BC81" s="10"/>
       <c r="BD81" s="10"/>
       <c r="BE81" s="10"/>
       <c r="BF81" s="13"/>
       <c r="BG81" s="13"/>
       <c r="BH81" s="26"/>
       <c r="BI81" s="53"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="10">
         <v>102.5</v>
       </c>
       <c r="C82" s="10">
         <v>101.4</v>
       </c>
       <c r="D82" s="10">
         <v>102.9</v>
       </c>
       <c r="E82" s="10">
         <v>103.6</v>
       </c>
       <c r="F82" s="10">
@@ -12510,51 +12626,53 @@
       </c>
       <c r="AT82" s="13">
         <v>111.8</v>
       </c>
       <c r="AU82" s="13">
         <v>109.7</v>
       </c>
       <c r="AV82" s="26">
         <v>108.9</v>
       </c>
       <c r="AW82" s="53">
         <v>96.6</v>
       </c>
       <c r="AX82" s="26">
         <v>105</v>
       </c>
       <c r="AY82" s="48">
         <v>104.8</v>
       </c>
       <c r="AZ82" s="26">
         <v>104.6</v>
       </c>
       <c r="BA82" s="26">
         <v>104.1</v>
       </c>
-      <c r="BB82" s="26"/>
+      <c r="BB82" s="26">
+        <v>104</v>
+      </c>
       <c r="BC82" s="10"/>
       <c r="BD82" s="10"/>
       <c r="BE82" s="10"/>
       <c r="BF82" s="13"/>
       <c r="BG82" s="13"/>
       <c r="BH82" s="26"/>
       <c r="BI82" s="53"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B83" s="10">
         <v>98.7</v>
       </c>
       <c r="C83" s="10">
         <v>98.9</v>
       </c>
       <c r="D83" s="10">
         <v>98.8</v>
       </c>
       <c r="E83" s="10">
         <v>98.7</v>
       </c>
       <c r="F83" s="10">
@@ -12679,51 +12797,53 @@
       </c>
       <c r="AT83" s="13">
         <v>113.9</v>
       </c>
       <c r="AU83" s="10">
         <v>109.2</v>
       </c>
       <c r="AV83" s="26">
         <v>107.3</v>
       </c>
       <c r="AW83" s="53">
         <v>106.8</v>
       </c>
       <c r="AX83" s="26">
         <v>99.1</v>
       </c>
       <c r="AY83" s="48">
         <v>98.8</v>
       </c>
       <c r="AZ83" s="26">
         <v>98.7</v>
       </c>
       <c r="BA83" s="26">
         <v>98.4</v>
       </c>
-      <c r="BB83" s="26"/>
+      <c r="BB83" s="26">
+        <v>98</v>
+      </c>
       <c r="BC83" s="10"/>
       <c r="BD83" s="10"/>
       <c r="BE83" s="10"/>
       <c r="BF83" s="13"/>
       <c r="BG83" s="10"/>
       <c r="BH83" s="26"/>
       <c r="BI83" s="53"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="10">
         <v>95.3</v>
       </c>
       <c r="C84" s="10">
         <v>96.5</v>
       </c>
       <c r="D84" s="10">
         <v>96.5</v>
       </c>
       <c r="E84" s="10">
         <v>96.1</v>
       </c>
       <c r="F84" s="10">
@@ -12848,51 +12968,53 @@
       </c>
       <c r="AT84" s="13">
         <v>113.6</v>
       </c>
       <c r="AU84" s="10">
         <v>109.8</v>
       </c>
       <c r="AV84" s="26">
         <v>108.5</v>
       </c>
       <c r="AW84" s="53">
         <v>101.6</v>
       </c>
       <c r="AX84" s="26">
         <v>117.9</v>
       </c>
       <c r="AY84" s="48">
         <v>110.7</v>
       </c>
       <c r="AZ84" s="26">
         <v>100.3</v>
       </c>
       <c r="BA84" s="26">
         <v>98.3</v>
       </c>
-      <c r="BB84" s="26"/>
+      <c r="BB84" s="26">
+        <v>97</v>
+      </c>
       <c r="BC84" s="10"/>
       <c r="BD84" s="10"/>
       <c r="BE84" s="10"/>
       <c r="BF84" s="13"/>
       <c r="BG84" s="10"/>
       <c r="BH84" s="26"/>
       <c r="BI84" s="53"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B85" s="10">
         <v>99.6</v>
       </c>
       <c r="C85" s="10">
         <v>100.5</v>
       </c>
       <c r="D85" s="10">
         <v>115.1</v>
       </c>
       <c r="E85" s="10">
         <v>110.4</v>
       </c>
       <c r="F85" s="10">
@@ -13017,51 +13139,53 @@
       </c>
       <c r="AT85" s="13">
         <v>100.1</v>
       </c>
       <c r="AU85" s="10">
         <v>108.4</v>
       </c>
       <c r="AV85" s="26">
         <v>106.2</v>
       </c>
       <c r="AW85" s="53">
         <v>100</v>
       </c>
       <c r="AX85" s="26">
         <v>137.6</v>
       </c>
       <c r="AY85" s="48">
         <v>139.9</v>
       </c>
       <c r="AZ85" s="26">
         <v>139.19999999999999</v>
       </c>
       <c r="BA85" s="26">
         <v>166.4</v>
       </c>
-      <c r="BB85" s="26"/>
+      <c r="BB85" s="26">
+        <v>145.80000000000001</v>
+      </c>
       <c r="BC85" s="10"/>
       <c r="BD85" s="10"/>
       <c r="BE85" s="10"/>
       <c r="BF85" s="13"/>
       <c r="BG85" s="10"/>
       <c r="BH85" s="26"/>
       <c r="BI85" s="53"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B86" s="10">
         <v>100.3</v>
       </c>
       <c r="C86" s="10">
         <v>99.8</v>
       </c>
       <c r="D86" s="10">
         <v>99.9</v>
       </c>
       <c r="E86" s="10">
         <v>100.2</v>
       </c>
       <c r="F86" s="10">
@@ -13186,51 +13310,53 @@
       </c>
       <c r="AT86" s="13">
         <v>116.6</v>
       </c>
       <c r="AU86" s="10">
         <v>111</v>
       </c>
       <c r="AV86" s="26">
         <v>108.7</v>
       </c>
       <c r="AW86" s="53">
         <v>107.6</v>
       </c>
       <c r="AX86" s="26">
         <v>102</v>
       </c>
       <c r="AY86" s="48">
         <v>103.5</v>
       </c>
       <c r="AZ86" s="26">
         <v>103.5</v>
       </c>
       <c r="BA86" s="26">
         <v>103.2</v>
       </c>
-      <c r="BB86" s="26"/>
+      <c r="BB86" s="26">
+        <v>103</v>
+      </c>
       <c r="BC86" s="10"/>
       <c r="BD86" s="10"/>
       <c r="BE86" s="10"/>
       <c r="BF86" s="13"/>
       <c r="BG86" s="10"/>
       <c r="BH86" s="26"/>
       <c r="BI86" s="53"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="10">
         <v>100</v>
       </c>
       <c r="C87" s="10">
         <v>87.6</v>
       </c>
       <c r="D87" s="10">
         <v>87.8</v>
       </c>
       <c r="E87" s="10">
         <v>90.6</v>
       </c>
       <c r="F87" s="10">
@@ -13355,51 +13481,53 @@
       </c>
       <c r="AT87" s="13">
         <v>106.1</v>
       </c>
       <c r="AU87" s="10">
         <v>105</v>
       </c>
       <c r="AV87" s="26">
         <v>103.1</v>
       </c>
       <c r="AW87" s="53">
         <v>107.2</v>
       </c>
       <c r="AX87" s="26">
         <v>72.099999999999994</v>
       </c>
       <c r="AY87" s="48">
         <v>82.9</v>
       </c>
       <c r="AZ87" s="26">
         <v>79.7</v>
       </c>
       <c r="BA87" s="26">
         <v>99.6</v>
       </c>
-      <c r="BB87" s="26"/>
+      <c r="BB87" s="26">
+        <v>100.8</v>
+      </c>
       <c r="BC87" s="10"/>
       <c r="BD87" s="10"/>
       <c r="BE87" s="10"/>
       <c r="BF87" s="13"/>
       <c r="BG87" s="10"/>
       <c r="BH87" s="26"/>
       <c r="BI87" s="53"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B88" s="10">
         <v>104.3</v>
       </c>
       <c r="C88" s="10">
         <v>104</v>
       </c>
       <c r="D88" s="10">
         <v>103.8</v>
       </c>
       <c r="E88" s="10">
         <v>104.2</v>
       </c>
       <c r="F88" s="10">
@@ -13524,51 +13652,53 @@
       </c>
       <c r="AT88" s="13">
         <v>109.9</v>
       </c>
       <c r="AU88" s="10">
         <v>108.7</v>
       </c>
       <c r="AV88" s="26">
         <v>108.2</v>
       </c>
       <c r="AW88" s="53">
         <v>99.5</v>
       </c>
       <c r="AX88" s="26">
         <v>97.3</v>
       </c>
       <c r="AY88" s="48">
         <v>106.8</v>
       </c>
       <c r="AZ88" s="26">
         <v>105.5</v>
       </c>
       <c r="BA88" s="26">
         <v>105.2</v>
       </c>
-      <c r="BB88" s="26"/>
+      <c r="BB88" s="26">
+        <v>103.6</v>
+      </c>
       <c r="BC88" s="10"/>
       <c r="BD88" s="10"/>
       <c r="BE88" s="10"/>
       <c r="BF88" s="13"/>
       <c r="BG88" s="10"/>
       <c r="BH88" s="26"/>
       <c r="BI88" s="53"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="10">
         <v>103.1</v>
       </c>
       <c r="C89" s="10">
         <v>106</v>
       </c>
       <c r="D89" s="10">
         <v>104.4</v>
       </c>
       <c r="E89" s="10">
         <v>103.9</v>
       </c>
       <c r="F89" s="10">
@@ -13693,51 +13823,53 @@
       </c>
       <c r="AT89" s="13">
         <v>102.6</v>
       </c>
       <c r="AU89" s="10">
         <v>103</v>
       </c>
       <c r="AV89" s="26">
         <v>102.1</v>
       </c>
       <c r="AW89" s="53">
         <v>102.7</v>
       </c>
       <c r="AX89" s="26">
         <v>99.4</v>
       </c>
       <c r="AY89" s="48">
         <v>92.6</v>
       </c>
       <c r="AZ89" s="26">
         <v>97</v>
       </c>
       <c r="BA89" s="26">
         <v>97.9</v>
       </c>
-      <c r="BB89" s="26"/>
+      <c r="BB89" s="26">
+        <v>104.7</v>
+      </c>
       <c r="BC89" s="10"/>
       <c r="BD89" s="10"/>
       <c r="BE89" s="10"/>
       <c r="BF89" s="13"/>
       <c r="BG89" s="10"/>
       <c r="BH89" s="26"/>
       <c r="BI89" s="53"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="10">
         <v>104.6</v>
       </c>
       <c r="C90" s="10">
         <v>105.4</v>
       </c>
       <c r="D90" s="10">
         <v>105.9</v>
       </c>
       <c r="E90" s="10">
         <v>106.5</v>
       </c>
       <c r="F90" s="10">
@@ -13862,51 +13994,53 @@
       </c>
       <c r="AT90" s="13">
         <v>113.7</v>
       </c>
       <c r="AU90" s="13">
         <v>110.8</v>
       </c>
       <c r="AV90" s="26">
         <v>109.2</v>
       </c>
       <c r="AW90" s="53">
         <v>107.7</v>
       </c>
       <c r="AX90" s="26">
         <v>88.4</v>
       </c>
       <c r="AY90" s="48">
         <v>142.5</v>
       </c>
       <c r="AZ90" s="26">
         <v>140.19999999999999</v>
       </c>
       <c r="BA90" s="26">
         <v>135.9</v>
       </c>
-      <c r="BB90" s="26"/>
+      <c r="BB90" s="26">
+        <v>130.19999999999999</v>
+      </c>
       <c r="BC90" s="10"/>
       <c r="BD90" s="10"/>
       <c r="BE90" s="10"/>
       <c r="BF90" s="13"/>
       <c r="BG90" s="13"/>
       <c r="BH90" s="26"/>
       <c r="BI90" s="53"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="10">
         <v>105.1</v>
       </c>
       <c r="C91" s="10">
         <v>104.5</v>
       </c>
       <c r="D91" s="10">
         <v>103.5</v>
       </c>
       <c r="E91" s="10">
         <v>103.3</v>
       </c>
       <c r="F91" s="10">
@@ -14031,51 +14165,53 @@
       </c>
       <c r="AT91" s="13">
         <v>118.2</v>
       </c>
       <c r="AU91" s="13">
         <v>116.3</v>
       </c>
       <c r="AV91" s="26">
         <v>112.3</v>
       </c>
       <c r="AW91" s="53">
         <v>106.4</v>
       </c>
       <c r="AX91" s="26">
         <v>132.69999999999999</v>
       </c>
       <c r="AY91" s="48">
         <v>117.6</v>
       </c>
       <c r="AZ91" s="26">
         <v>121.2</v>
       </c>
       <c r="BA91" s="26">
         <v>118.3</v>
       </c>
-      <c r="BB91" s="26"/>
+      <c r="BB91" s="26">
+        <v>114.6</v>
+      </c>
       <c r="BC91" s="10"/>
       <c r="BD91" s="10"/>
       <c r="BE91" s="10"/>
       <c r="BF91" s="13"/>
       <c r="BG91" s="13"/>
       <c r="BH91" s="26"/>
       <c r="BI91" s="53"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="10">
         <v>100.1</v>
       </c>
       <c r="C92" s="10">
         <v>100.5</v>
       </c>
       <c r="D92" s="10">
         <v>100.4</v>
       </c>
       <c r="E92" s="10">
         <v>100.5</v>
       </c>
       <c r="F92" s="10">
@@ -14200,51 +14336,53 @@
       </c>
       <c r="AT92" s="13">
         <v>114.3</v>
       </c>
       <c r="AU92" s="13">
         <v>111.1</v>
       </c>
       <c r="AV92" s="26">
         <v>109.9</v>
       </c>
       <c r="AW92" s="53">
         <v>106</v>
       </c>
       <c r="AX92" s="26">
         <v>105.5</v>
       </c>
       <c r="AY92" s="48">
         <v>105.4</v>
       </c>
       <c r="AZ92" s="26">
         <v>105.1</v>
       </c>
       <c r="BA92" s="26">
         <v>104.9</v>
       </c>
-      <c r="BB92" s="26"/>
+      <c r="BB92" s="26">
+        <v>104.3</v>
+      </c>
       <c r="BC92" s="10"/>
       <c r="BD92" s="10"/>
       <c r="BE92" s="10"/>
       <c r="BF92" s="13"/>
       <c r="BG92" s="13"/>
       <c r="BH92" s="26"/>
       <c r="BI92" s="53"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="10">
         <v>101.1</v>
       </c>
       <c r="C93" s="10">
         <v>101.1</v>
       </c>
       <c r="D93" s="10">
         <v>101.6</v>
       </c>
       <c r="E93" s="10">
         <v>103.6</v>
       </c>
       <c r="F93" s="10">
@@ -14369,51 +14507,53 @@
       </c>
       <c r="AT93" s="13">
         <v>104.7</v>
       </c>
       <c r="AU93" s="13">
         <v>98.1</v>
       </c>
       <c r="AV93" s="26">
         <v>91.9</v>
       </c>
       <c r="AW93" s="53">
         <v>90.3</v>
       </c>
       <c r="AX93" s="26">
         <v>104.7</v>
       </c>
       <c r="AY93" s="48">
         <v>102.7</v>
       </c>
       <c r="AZ93" s="26">
         <v>102.9</v>
       </c>
       <c r="BA93" s="26">
         <v>102.5</v>
       </c>
-      <c r="BB93" s="26"/>
+      <c r="BB93" s="26">
+        <v>102.1</v>
+      </c>
       <c r="BC93" s="10"/>
       <c r="BD93" s="10"/>
       <c r="BE93" s="10"/>
       <c r="BF93" s="13"/>
       <c r="BG93" s="13"/>
       <c r="BH93" s="26"/>
       <c r="BI93" s="53"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="10">
         <v>101.8</v>
       </c>
       <c r="C94" s="10">
         <v>100.9</v>
       </c>
       <c r="D94" s="10">
         <v>101.2</v>
       </c>
       <c r="E94" s="10">
         <v>101.4</v>
       </c>
       <c r="F94" s="10">
@@ -14538,51 +14678,53 @@
       </c>
       <c r="AT94" s="13">
         <v>115.4</v>
       </c>
       <c r="AU94" s="13">
         <v>110.5</v>
       </c>
       <c r="AV94" s="26">
         <v>107.3</v>
       </c>
       <c r="AW94" s="53">
         <v>104.9</v>
       </c>
       <c r="AX94" s="26">
         <v>101</v>
       </c>
       <c r="AY94" s="48">
         <v>99.8</v>
       </c>
       <c r="AZ94" s="26">
         <v>100.2</v>
       </c>
       <c r="BA94" s="26">
         <v>101</v>
       </c>
-      <c r="BB94" s="26"/>
+      <c r="BB94" s="26">
+        <v>101.2</v>
+      </c>
       <c r="BC94" s="10"/>
       <c r="BD94" s="10"/>
       <c r="BE94" s="10"/>
       <c r="BF94" s="13"/>
       <c r="BG94" s="13"/>
       <c r="BH94" s="26"/>
       <c r="BI94" s="53"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="10">
         <v>97.8</v>
       </c>
       <c r="C95" s="10">
         <v>98.1</v>
       </c>
       <c r="D95" s="10">
         <v>98.6</v>
       </c>
       <c r="E95" s="10">
         <v>95.8</v>
       </c>
       <c r="F95" s="10">
@@ -14707,119 +14849,121 @@
       </c>
       <c r="AT95" s="13">
         <v>99.2</v>
       </c>
       <c r="AU95" s="13">
         <v>98.1</v>
       </c>
       <c r="AV95" s="26">
         <v>98.2</v>
       </c>
       <c r="AW95" s="53">
         <v>95.8</v>
       </c>
       <c r="AX95" s="26">
         <v>102.6</v>
       </c>
       <c r="AY95" s="48">
         <v>106.1</v>
       </c>
       <c r="AZ95" s="26">
         <v>104.2</v>
       </c>
       <c r="BA95" s="26">
         <v>103.5</v>
       </c>
-      <c r="BB95" s="26"/>
+      <c r="BB95" s="26">
+        <v>101.4</v>
+      </c>
       <c r="BC95" s="10"/>
       <c r="BD95" s="10"/>
       <c r="BE95" s="10"/>
       <c r="BF95" s="13"/>
       <c r="BG95" s="13"/>
       <c r="BH95" s="26"/>
       <c r="BI95" s="53"/>
     </row>
     <row r="96" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="16"/>
       <c r="B96" s="17"/>
       <c r="C96" s="17"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
       <c r="I96" s="17"/>
       <c r="J96" s="17"/>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="17"/>
       <c r="N96" s="42"/>
       <c r="O96" s="42"/>
       <c r="P96" s="42"/>
       <c r="Q96" s="42"/>
       <c r="R96" s="42"/>
       <c r="S96" s="42"/>
       <c r="T96" s="42"/>
       <c r="U96" s="42"/>
       <c r="V96" s="42"/>
       <c r="W96" s="42"/>
       <c r="X96" s="42"/>
       <c r="Y96" s="42"/>
       <c r="Z96" s="42"/>
       <c r="AA96" s="42"/>
       <c r="AB96" s="42"/>
       <c r="AC96" s="42"/>
       <c r="AD96" s="42"/>
       <c r="AE96" s="42"/>
       <c r="AF96" s="42"/>
     </row>
     <row r="97" spans="26:49" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Z97" s="68" t="s">
+      <c r="Z97" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="AA97" s="68"/>
-[...8 lines deleted...]
-      <c r="AJ97" s="68"/>
+      <c r="AA97" s="56"/>
+      <c r="AB97" s="56"/>
+      <c r="AC97" s="56"/>
+      <c r="AD97" s="56"/>
+      <c r="AE97" s="56"/>
+      <c r="AF97" s="56"/>
+      <c r="AG97" s="56"/>
+      <c r="AH97" s="56"/>
+      <c r="AI97" s="56"/>
+      <c r="AJ97" s="56"/>
       <c r="AK97" s="43"/>
-      <c r="AL97" s="68"/>
-[...9 lines deleted...]
-      <c r="AV97" s="68"/>
+      <c r="AL97" s="56"/>
+      <c r="AM97" s="56"/>
+      <c r="AN97" s="56"/>
+      <c r="AO97" s="56"/>
+      <c r="AP97" s="56"/>
+      <c r="AQ97" s="56"/>
+      <c r="AR97" s="56"/>
+      <c r="AS97" s="56"/>
+      <c r="AT97" s="56"/>
+      <c r="AU97" s="56"/>
+      <c r="AV97" s="56"/>
       <c r="AW97" s="43"/>
     </row>
     <row r="98" spans="26:49" x14ac:dyDescent="0.2">
       <c r="Z98" t="s">
         <v>42</v>
       </c>
       <c r="AA98"/>
       <c r="AB98"/>
       <c r="AC98"/>
       <c r="AD98"/>
       <c r="AE98"/>
       <c r="AF98"/>
       <c r="AG98"/>
       <c r="AH98"/>
       <c r="AI98"/>
       <c r="AJ98"/>
       <c r="AK98"/>
       <c r="AL98"/>
       <c r="AM98"/>
       <c r="AN98"/>
       <c r="AO98"/>
       <c r="AQ98"/>
       <c r="AR98"/>
       <c r="AS98"/>
       <c r="AT98"/>
@@ -14861,101 +15005,101 @@
       <c r="AA100"/>
       <c r="AB100"/>
       <c r="AC100"/>
       <c r="AD100"/>
       <c r="AE100"/>
       <c r="AF100"/>
       <c r="AG100"/>
       <c r="AH100"/>
       <c r="AI100"/>
       <c r="AJ100"/>
       <c r="AK100"/>
       <c r="AL100"/>
       <c r="AM100"/>
       <c r="AN100"/>
       <c r="AO100"/>
       <c r="AQ100"/>
       <c r="AR100"/>
       <c r="AS100"/>
       <c r="AT100"/>
       <c r="AU100"/>
       <c r="AV100"/>
       <c r="AW100"/>
     </row>
   </sheetData>
   <mergeCells count="51">
+    <mergeCell ref="AX52:BI52"/>
+    <mergeCell ref="BD75:BI75"/>
+    <mergeCell ref="AX76:BI76"/>
+    <mergeCell ref="BD3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BD27:BI27"/>
+    <mergeCell ref="AX28:BI28"/>
+    <mergeCell ref="BD51:BI51"/>
+    <mergeCell ref="AL76:AW76"/>
+    <mergeCell ref="AR3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AR27:AW27"/>
+    <mergeCell ref="AL28:AW28"/>
+    <mergeCell ref="AR51:AW51"/>
+    <mergeCell ref="N76:Y76"/>
+    <mergeCell ref="I51:Y51"/>
+    <mergeCell ref="I75:Y75"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B52:M52"/>
+    <mergeCell ref="B76:M76"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="N52:Y52"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A25:S25"/>
+    <mergeCell ref="A49:S49"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="I27:Y27"/>
+    <mergeCell ref="N28:Y28"/>
+    <mergeCell ref="T3:Y3"/>
+    <mergeCell ref="H3:M3"/>
     <mergeCell ref="Z1:AR1"/>
     <mergeCell ref="Z25:AR25"/>
     <mergeCell ref="Z49:AR49"/>
     <mergeCell ref="Z73:AR73"/>
     <mergeCell ref="Z97:AJ97"/>
     <mergeCell ref="AL97:AV97"/>
     <mergeCell ref="AF3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z28:AK28"/>
     <mergeCell ref="Z52:AK52"/>
     <mergeCell ref="Z76:AK76"/>
     <mergeCell ref="AF27:AK27"/>
     <mergeCell ref="AF51:AK51"/>
     <mergeCell ref="AF75:AK75"/>
     <mergeCell ref="AL52:AW52"/>
     <mergeCell ref="AR75:AW75"/>
-    <mergeCell ref="A1:S1"/>
-[...33 lines deleted...]
-    <mergeCell ref="BD51:BI51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="48" max="16383" man="1"/>
     <brk id="72" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="99" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>