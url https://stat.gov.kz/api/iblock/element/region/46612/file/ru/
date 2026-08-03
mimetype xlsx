--- v2 (2026-06-22)
+++ v3 (2026-08-03)
@@ -684,94 +684,94 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1047,222 +1047,222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI100"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AM1" zoomScale="98" zoomScaleSheetLayoutView="98" workbookViewId="0">
-      <selection activeCell="BB6" sqref="BB6"/>
+      <selection activeCell="BC78" sqref="BC78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="54"/>
-[...17 lines deleted...]
-      <c r="Z1" s="54" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="Z1" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="AA1" s="54"/>
-[...16 lines deleted...]
-      <c r="AR1" s="54"/>
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
+      <c r="AL1" s="65"/>
+      <c r="AM1" s="65"/>
+      <c r="AN1" s="65"/>
+      <c r="AO1" s="65"/>
+      <c r="AP1" s="65"/>
+      <c r="AQ1" s="65"/>
+      <c r="AR1" s="65"/>
     </row>
     <row r="2" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="H3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="I3" s="57"/>
       <c r="J3" s="57"/>
       <c r="K3" s="57"/>
       <c r="L3" s="57"/>
       <c r="M3" s="57"/>
       <c r="T3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="U3" s="57"/>
       <c r="V3" s="57"/>
       <c r="W3" s="57"/>
       <c r="X3" s="57"/>
       <c r="Y3" s="57"/>
       <c r="AF3" s="57"/>
       <c r="AG3" s="57"/>
       <c r="AH3" s="57"/>
       <c r="AI3" s="57"/>
       <c r="AJ3" s="57"/>
       <c r="AK3" s="57"/>
       <c r="AR3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS3" s="57"/>
       <c r="AT3" s="57"/>
       <c r="AU3" s="57"/>
       <c r="AV3" s="57"/>
       <c r="AW3" s="57"/>
       <c r="BD3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE3" s="57"/>
       <c r="BF3" s="57"/>
       <c r="BG3" s="57"/>
       <c r="BH3" s="57"/>
       <c r="BI3" s="57"/>
     </row>
     <row r="4" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="61"/>
-      <c r="B4" s="63" t="s">
+      <c r="A4" s="63"/>
+      <c r="B4" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="64"/>
-[...10 lines deleted...]
-      <c r="N4" s="63" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="64"/>
-[...5 lines deleted...]
-      <c r="U4" s="64"/>
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
       <c r="V4" s="67"/>
-      <c r="W4" s="64"/>
-[...2 lines deleted...]
-      <c r="Z4" s="58" t="s">
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="59"/>
-[...10 lines deleted...]
-      <c r="AL4" s="58" t="s">
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="AM4" s="59"/>
-[...10 lines deleted...]
-      <c r="AX4" s="58" t="s">
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="55"/>
+      <c r="AR4" s="55"/>
+      <c r="AS4" s="55"/>
+      <c r="AT4" s="55"/>
+      <c r="AU4" s="55"/>
+      <c r="AV4" s="55"/>
+      <c r="AW4" s="56"/>
+      <c r="AX4" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="AY4" s="59"/>
-[...9 lines deleted...]
-      <c r="BI4" s="60"/>
+      <c r="AY4" s="55"/>
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="55"/>
+      <c r="BB4" s="55"/>
+      <c r="BC4" s="55"/>
+      <c r="BD4" s="55"/>
+      <c r="BE4" s="55"/>
+      <c r="BF4" s="55"/>
+      <c r="BG4" s="55"/>
+      <c r="BH4" s="55"/>
+      <c r="BI4" s="56"/>
     </row>
     <row r="5" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="62"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1563,51 +1563,53 @@
       </c>
       <c r="AU6" s="13">
         <v>101.7</v>
       </c>
       <c r="AV6" s="26">
         <v>101.2</v>
       </c>
       <c r="AW6" s="50">
         <v>100.6</v>
       </c>
       <c r="AX6" s="26">
         <v>105.8</v>
       </c>
       <c r="AY6" s="26">
         <v>107</v>
       </c>
       <c r="AZ6" s="26">
         <v>107.8</v>
       </c>
       <c r="BA6" s="26">
         <v>111.3</v>
       </c>
       <c r="BB6" s="25">
         <v>110.7</v>
       </c>
-      <c r="BC6" s="10"/>
+      <c r="BC6" s="26">
+        <v>110.7</v>
+      </c>
       <c r="BD6" s="10"/>
       <c r="BE6" s="48"/>
       <c r="BF6" s="13"/>
       <c r="BG6" s="13"/>
       <c r="BH6" s="26"/>
       <c r="BI6" s="50"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>84.6</v>
       </c>
       <c r="C7" s="9">
         <v>85.8</v>
       </c>
       <c r="D7" s="9">
         <v>85.9</v>
       </c>
       <c r="E7" s="9">
         <v>86.3</v>
       </c>
       <c r="F7" s="9">
         <v>86.8</v>
@@ -1734,51 +1736,53 @@
       </c>
       <c r="AU7" s="13">
         <v>93.4</v>
       </c>
       <c r="AV7" s="26">
         <v>93.1</v>
       </c>
       <c r="AW7" s="51">
         <v>88.9</v>
       </c>
       <c r="AX7" s="26">
         <v>81.5</v>
       </c>
       <c r="AY7" s="26">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="26">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="26">
         <v>76.5</v>
       </c>
       <c r="BB7" s="25">
         <v>73.400000000000006</v>
       </c>
-      <c r="BC7" s="10"/>
+      <c r="BC7" s="26">
+        <v>72.599999999999994</v>
+      </c>
       <c r="BD7" s="10"/>
       <c r="BE7" s="48"/>
       <c r="BF7" s="13"/>
       <c r="BG7" s="13"/>
       <c r="BH7" s="26"/>
       <c r="BI7" s="51"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>107.7</v>
       </c>
       <c r="C8" s="9">
         <v>105.4</v>
       </c>
       <c r="D8" s="9">
         <v>106.4</v>
       </c>
       <c r="E8" s="9">
         <v>104.6</v>
       </c>
       <c r="F8" s="9">
         <v>104.7</v>
@@ -1905,51 +1909,53 @@
       </c>
       <c r="AU8" s="13">
         <v>118.9</v>
       </c>
       <c r="AV8" s="26">
         <v>121</v>
       </c>
       <c r="AW8" s="51">
         <v>119.7</v>
       </c>
       <c r="AX8" s="26">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="26">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="26">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="26">
         <v>308.8</v>
       </c>
       <c r="BB8" s="25">
         <v>286.39999999999998</v>
       </c>
-      <c r="BC8" s="10"/>
+      <c r="BC8" s="26">
+        <v>227.1</v>
+      </c>
       <c r="BD8" s="10"/>
       <c r="BE8" s="48"/>
       <c r="BF8" s="13"/>
       <c r="BG8" s="13"/>
       <c r="BH8" s="26"/>
       <c r="BI8" s="51"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>101.8</v>
       </c>
       <c r="C9" s="9">
         <v>102.4</v>
       </c>
       <c r="D9" s="9">
         <v>102.5</v>
       </c>
       <c r="E9" s="9">
         <v>102.7</v>
       </c>
       <c r="F9" s="9">
         <v>102.8</v>
@@ -2076,51 +2082,53 @@
       </c>
       <c r="AU9" s="13">
         <v>102.5</v>
       </c>
       <c r="AV9" s="26">
         <v>103.3</v>
       </c>
       <c r="AW9" s="51">
         <v>100.5</v>
       </c>
       <c r="AX9" s="26">
         <v>115.6</v>
       </c>
       <c r="AY9" s="26">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="26">
         <v>118.4</v>
       </c>
       <c r="BA9" s="26">
         <v>120.5</v>
       </c>
       <c r="BB9" s="25">
         <v>120.9</v>
       </c>
-      <c r="BC9" s="10"/>
+      <c r="BC9" s="26">
+        <v>114.8</v>
+      </c>
       <c r="BD9" s="10"/>
       <c r="BE9" s="48"/>
       <c r="BF9" s="13"/>
       <c r="BG9" s="13"/>
       <c r="BH9" s="26"/>
       <c r="BI9" s="51"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>102.3</v>
       </c>
       <c r="C10" s="9">
         <v>101.2</v>
       </c>
       <c r="D10" s="9">
         <v>102.7</v>
       </c>
       <c r="E10" s="9">
         <v>103.5</v>
       </c>
       <c r="F10" s="9">
         <v>103.2</v>
@@ -2247,51 +2255,53 @@
       </c>
       <c r="AU10" s="13">
         <v>91.6</v>
       </c>
       <c r="AV10" s="26">
         <v>92.3</v>
       </c>
       <c r="AW10" s="51">
         <v>87.8</v>
       </c>
       <c r="AX10" s="26">
         <v>105</v>
       </c>
       <c r="AY10" s="26">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="26">
         <v>104.6</v>
       </c>
       <c r="BA10" s="26">
         <v>104</v>
       </c>
       <c r="BB10" s="25">
         <v>103.9</v>
       </c>
-      <c r="BC10" s="10"/>
+      <c r="BC10" s="26">
+        <v>103.6</v>
+      </c>
       <c r="BD10" s="10"/>
       <c r="BE10" s="48"/>
       <c r="BF10" s="13"/>
       <c r="BG10" s="13"/>
       <c r="BH10" s="26"/>
       <c r="BI10" s="51"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>99</v>
       </c>
       <c r="C11" s="9">
         <v>99.2</v>
       </c>
       <c r="D11" s="9">
         <v>99.1</v>
       </c>
       <c r="E11" s="9">
         <v>99</v>
       </c>
       <c r="F11" s="9">
         <v>99</v>
@@ -2418,51 +2428,53 @@
       </c>
       <c r="AU11" s="10">
         <v>99.1</v>
       </c>
       <c r="AV11" s="26">
         <v>97.4</v>
       </c>
       <c r="AW11" s="51">
         <v>96.5</v>
       </c>
       <c r="AX11" s="26">
         <v>99.2</v>
       </c>
       <c r="AY11" s="26">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="26">
         <v>98.8</v>
       </c>
       <c r="BA11" s="26">
         <v>98.4</v>
       </c>
       <c r="BB11" s="25">
         <v>98.1</v>
       </c>
-      <c r="BC11" s="10"/>
+      <c r="BC11" s="26">
+        <v>97.9</v>
+      </c>
       <c r="BD11" s="10"/>
       <c r="BE11" s="48"/>
       <c r="BF11" s="13"/>
       <c r="BG11" s="10"/>
       <c r="BH11" s="26"/>
       <c r="BI11" s="51"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>90.1</v>
       </c>
       <c r="C12" s="9">
         <v>91.3</v>
       </c>
       <c r="D12" s="9">
         <v>91.5</v>
       </c>
       <c r="E12" s="9">
         <v>91.4</v>
       </c>
       <c r="F12" s="9">
         <v>91.3</v>
@@ -2589,51 +2601,53 @@
       </c>
       <c r="AU12" s="10">
         <v>102.3</v>
       </c>
       <c r="AV12" s="26">
         <v>101.1</v>
       </c>
       <c r="AW12" s="51">
         <v>105.2</v>
       </c>
       <c r="AX12" s="26">
         <v>114.2</v>
       </c>
       <c r="AY12" s="26">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="26">
         <v>100.3</v>
       </c>
       <c r="BA12" s="26">
         <v>100.1</v>
       </c>
       <c r="BB12" s="25">
         <v>98.7</v>
       </c>
-      <c r="BC12" s="10"/>
+      <c r="BC12" s="26">
+        <v>96.8</v>
+      </c>
       <c r="BD12" s="10"/>
       <c r="BE12" s="48"/>
       <c r="BF12" s="13"/>
       <c r="BG12" s="10"/>
       <c r="BH12" s="26"/>
       <c r="BI12" s="51"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>98.5</v>
       </c>
       <c r="C13" s="9">
         <v>99.3</v>
       </c>
       <c r="D13" s="9">
         <v>112.6</v>
       </c>
       <c r="E13" s="9">
         <v>108.5</v>
       </c>
       <c r="F13" s="9">
         <v>103.8</v>
@@ -2760,51 +2774,53 @@
       </c>
       <c r="AU13" s="10">
         <v>105</v>
       </c>
       <c r="AV13" s="26">
         <v>102.8</v>
       </c>
       <c r="AW13" s="51">
         <v>100.1</v>
       </c>
       <c r="AX13" s="26">
         <v>131.5</v>
       </c>
       <c r="AY13" s="25">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="26">
         <v>133</v>
       </c>
       <c r="BA13" s="26">
         <v>159.6</v>
       </c>
       <c r="BB13" s="25">
         <v>141.1</v>
       </c>
-      <c r="BC13" s="10"/>
+      <c r="BC13" s="26">
+        <v>139.80000000000001</v>
+      </c>
       <c r="BD13" s="10"/>
       <c r="BE13" s="48"/>
       <c r="BF13" s="13"/>
       <c r="BG13" s="10"/>
       <c r="BH13" s="26"/>
       <c r="BI13" s="51"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>101.2</v>
       </c>
       <c r="C14" s="9">
         <v>100.8</v>
       </c>
       <c r="D14" s="9">
         <v>100.8</v>
       </c>
       <c r="E14" s="9">
         <v>101</v>
       </c>
       <c r="F14" s="9">
         <v>101</v>
@@ -2931,51 +2947,53 @@
       </c>
       <c r="AU14" s="10">
         <v>98.2</v>
       </c>
       <c r="AV14" s="26">
         <v>94.8</v>
       </c>
       <c r="AW14" s="51">
         <v>95.8</v>
       </c>
       <c r="AX14" s="26">
         <v>101.6</v>
       </c>
       <c r="AY14" s="25">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="26">
         <v>102.8</v>
       </c>
       <c r="BA14" s="26">
         <v>100.7</v>
       </c>
       <c r="BB14" s="25">
         <v>101</v>
       </c>
-      <c r="BC14" s="10"/>
+      <c r="BC14" s="26">
+        <v>101.2</v>
+      </c>
       <c r="BD14" s="10"/>
       <c r="BE14" s="48"/>
       <c r="BF14" s="13"/>
       <c r="BG14" s="10"/>
       <c r="BH14" s="26"/>
       <c r="BI14" s="51"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>92.6</v>
       </c>
       <c r="C15" s="9">
         <v>83.1</v>
       </c>
       <c r="D15" s="9">
         <v>83.5</v>
       </c>
       <c r="E15" s="9">
         <v>86.1</v>
       </c>
       <c r="F15" s="9">
         <v>88.1</v>
@@ -3102,51 +3120,53 @@
       </c>
       <c r="AU15" s="10">
         <v>99.1</v>
       </c>
       <c r="AV15" s="26">
         <v>98.2</v>
       </c>
       <c r="AW15" s="51">
         <v>100.1</v>
       </c>
       <c r="AX15" s="26">
         <v>75.8</v>
       </c>
       <c r="AY15" s="25">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="26">
         <v>82</v>
       </c>
       <c r="BA15" s="26">
         <v>100.3</v>
       </c>
       <c r="BB15" s="25">
         <v>101.5</v>
       </c>
-      <c r="BC15" s="10"/>
+      <c r="BC15" s="26">
+        <v>105.5</v>
+      </c>
       <c r="BD15" s="10"/>
       <c r="BE15" s="48"/>
       <c r="BF15" s="13"/>
       <c r="BG15" s="10"/>
       <c r="BH15" s="26"/>
       <c r="BI15" s="51"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="9">
         <v>105</v>
       </c>
       <c r="C16" s="9">
         <v>104.6</v>
       </c>
       <c r="D16" s="9">
         <v>104.4</v>
       </c>
       <c r="E16" s="9">
         <v>104.8</v>
       </c>
       <c r="F16" s="9">
         <v>104.4</v>
@@ -3273,51 +3293,53 @@
       </c>
       <c r="AU16" s="10">
         <v>135.6</v>
       </c>
       <c r="AV16" s="26">
         <v>144.1</v>
       </c>
       <c r="AW16" s="51">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="26">
         <v>97.4</v>
       </c>
       <c r="AY16" s="25">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="26">
         <v>105.4</v>
       </c>
       <c r="BA16" s="26">
         <v>105.1</v>
       </c>
       <c r="BB16" s="25">
         <v>103.5</v>
       </c>
-      <c r="BC16" s="10"/>
+      <c r="BC16" s="26">
+        <v>101.7</v>
+      </c>
       <c r="BD16" s="10"/>
       <c r="BE16" s="48"/>
       <c r="BF16" s="13"/>
       <c r="BG16" s="10"/>
       <c r="BH16" s="26"/>
       <c r="BI16" s="51"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="9">
         <v>102.9</v>
       </c>
       <c r="C17" s="9">
         <v>105.8</v>
       </c>
       <c r="D17" s="9">
         <v>104.2</v>
       </c>
       <c r="E17" s="9">
         <v>103.7</v>
       </c>
       <c r="F17" s="9">
         <v>104.5</v>
@@ -3444,51 +3466,53 @@
       </c>
       <c r="AU17" s="10">
         <v>98.7</v>
       </c>
       <c r="AV17" s="26">
         <v>97.9</v>
       </c>
       <c r="AW17" s="51">
         <v>98.1</v>
       </c>
       <c r="AX17" s="26">
         <v>99.4</v>
       </c>
       <c r="AY17" s="25">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="26">
         <v>97.2</v>
       </c>
       <c r="BA17" s="26">
         <v>98</v>
       </c>
       <c r="BB17" s="25">
         <v>104.5</v>
       </c>
-      <c r="BC17" s="10"/>
+      <c r="BC17" s="26">
+        <v>111.7</v>
+      </c>
       <c r="BD17" s="10"/>
       <c r="BE17" s="48"/>
       <c r="BF17" s="13"/>
       <c r="BG17" s="10"/>
       <c r="BH17" s="26"/>
       <c r="BI17" s="51"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="9">
         <v>75.8</v>
       </c>
       <c r="C18" s="9">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="9">
         <v>77.8</v>
       </c>
       <c r="F18" s="9">
         <v>78.2</v>
@@ -3615,51 +3639,53 @@
       </c>
       <c r="AU18" s="13">
         <v>103.1</v>
       </c>
       <c r="AV18" s="26">
         <v>101.7</v>
       </c>
       <c r="AW18" s="51">
         <v>93.2</v>
       </c>
       <c r="AX18" s="26">
         <v>95.3</v>
       </c>
       <c r="AY18" s="25">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="26">
         <v>115.1</v>
       </c>
       <c r="BA18" s="26">
         <v>118.1</v>
       </c>
       <c r="BB18" s="25">
         <v>116.5</v>
       </c>
-      <c r="BC18" s="10"/>
+      <c r="BC18" s="26">
+        <v>111.6</v>
+      </c>
       <c r="BD18" s="10"/>
       <c r="BE18" s="48"/>
       <c r="BF18" s="13"/>
       <c r="BG18" s="13"/>
       <c r="BH18" s="26"/>
       <c r="BI18" s="51"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="9">
         <v>102.6</v>
       </c>
       <c r="C19" s="9">
         <v>102.1</v>
       </c>
       <c r="D19" s="9">
         <v>101.3</v>
       </c>
       <c r="E19" s="9">
         <v>101.3</v>
       </c>
       <c r="F19" s="9">
         <v>101.2</v>
@@ -3786,51 +3812,53 @@
       </c>
       <c r="AU19" s="13">
         <v>104.1</v>
       </c>
       <c r="AV19" s="26">
         <v>104.6</v>
       </c>
       <c r="AW19" s="51">
         <v>108.3</v>
       </c>
       <c r="AX19" s="26">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="25">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="26">
         <v>120</v>
       </c>
       <c r="BA19" s="26">
         <v>117.1</v>
       </c>
       <c r="BB19" s="25">
         <v>113.7</v>
       </c>
-      <c r="BC19" s="10"/>
+      <c r="BC19" s="26">
+        <v>117.7</v>
+      </c>
       <c r="BD19" s="10"/>
       <c r="BE19" s="48"/>
       <c r="BF19" s="13"/>
       <c r="BG19" s="13"/>
       <c r="BH19" s="26"/>
       <c r="BI19" s="51"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="9">
         <v>99.7</v>
       </c>
       <c r="C20" s="9">
         <v>100.1</v>
       </c>
       <c r="D20" s="9">
         <v>100</v>
       </c>
       <c r="E20" s="9">
         <v>100.1</v>
       </c>
       <c r="F20" s="9">
         <v>99.2</v>
@@ -3957,51 +3985,53 @@
       </c>
       <c r="AU20" s="13">
         <v>106.7</v>
       </c>
       <c r="AV20" s="26">
         <v>105.4</v>
       </c>
       <c r="AW20" s="51">
         <v>100.2</v>
       </c>
       <c r="AX20" s="26">
         <v>105.3</v>
       </c>
       <c r="AY20" s="25">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="26">
         <v>104.9</v>
       </c>
       <c r="BA20" s="26">
         <v>104.7</v>
       </c>
       <c r="BB20" s="25">
         <v>104.1</v>
       </c>
-      <c r="BC20" s="10"/>
+      <c r="BC20" s="26">
+        <v>103.2</v>
+      </c>
       <c r="BD20" s="10"/>
       <c r="BE20" s="48"/>
       <c r="BF20" s="13"/>
       <c r="BG20" s="13"/>
       <c r="BH20" s="26"/>
       <c r="BI20" s="51"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="9">
         <v>101</v>
       </c>
       <c r="C21" s="9">
         <v>101</v>
       </c>
       <c r="D21" s="9">
         <v>101.5</v>
       </c>
       <c r="E21" s="9">
         <v>103.6</v>
       </c>
       <c r="F21" s="9">
         <v>103.1</v>
@@ -4128,51 +4158,53 @@
       </c>
       <c r="AU21" s="13">
         <v>90.1</v>
       </c>
       <c r="AV21" s="26">
         <v>86.8</v>
       </c>
       <c r="AW21" s="51">
         <v>83.6</v>
       </c>
       <c r="AX21" s="26">
         <v>104.6</v>
       </c>
       <c r="AY21" s="25">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="26">
         <v>102.9</v>
       </c>
       <c r="BA21" s="26">
         <v>102.5</v>
       </c>
       <c r="BB21" s="25">
         <v>102.1</v>
       </c>
-      <c r="BC21" s="10"/>
+      <c r="BC21" s="26">
+        <v>101</v>
+      </c>
       <c r="BD21" s="10"/>
       <c r="BE21" s="48"/>
       <c r="BF21" s="13"/>
       <c r="BG21" s="13"/>
       <c r="BH21" s="26"/>
       <c r="BI21" s="51"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9">
         <v>101.6</v>
       </c>
       <c r="C22" s="9">
         <v>100.7</v>
       </c>
       <c r="D22" s="9">
         <v>101</v>
       </c>
       <c r="E22" s="9">
         <v>101.2</v>
       </c>
       <c r="F22" s="9">
         <v>101.3</v>
@@ -4299,51 +4331,53 @@
       </c>
       <c r="AU22" s="13">
         <v>100</v>
       </c>
       <c r="AV22" s="26">
         <v>98.5</v>
       </c>
       <c r="AW22" s="51">
         <v>100</v>
       </c>
       <c r="AX22" s="26">
         <v>101</v>
       </c>
       <c r="AY22" s="25">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="26">
         <v>100.2</v>
       </c>
       <c r="BA22" s="26">
         <v>101</v>
       </c>
       <c r="BB22" s="25">
         <v>101.1</v>
       </c>
-      <c r="BC22" s="10"/>
+      <c r="BC22" s="26">
+        <v>102.2</v>
+      </c>
       <c r="BD22" s="10"/>
       <c r="BE22" s="48"/>
       <c r="BF22" s="13"/>
       <c r="BG22" s="13"/>
       <c r="BH22" s="26"/>
       <c r="BI22" s="51"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="9">
         <v>106.9</v>
       </c>
       <c r="C23" s="9">
         <v>106.6</v>
       </c>
       <c r="D23" s="9">
         <v>106.6</v>
       </c>
       <c r="E23" s="9">
         <v>103.3</v>
       </c>
       <c r="F23" s="9">
         <v>102.8</v>
@@ -4470,255 +4504,257 @@
       </c>
       <c r="AU23" s="13">
         <v>101.3</v>
       </c>
       <c r="AV23" s="26">
         <v>105.3</v>
       </c>
       <c r="AW23" s="51">
         <v>105.5</v>
       </c>
       <c r="AX23" s="26">
         <v>102.1</v>
       </c>
       <c r="AY23" s="25">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="26">
         <v>103.4</v>
       </c>
       <c r="BA23" s="26">
         <v>102.5</v>
       </c>
       <c r="BB23" s="25">
         <v>101</v>
       </c>
-      <c r="BC23" s="10"/>
+      <c r="BC23" s="26">
+        <v>99.6</v>
+      </c>
       <c r="BD23" s="10"/>
       <c r="BE23" s="48"/>
       <c r="BF23" s="13"/>
       <c r="BG23" s="13"/>
       <c r="BH23" s="26"/>
       <c r="BI23" s="51"/>
     </row>
     <row r="24" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="42"/>
       <c r="O24" s="42"/>
       <c r="P24" s="42"/>
       <c r="Q24" s="42"/>
       <c r="R24" s="42"/>
       <c r="S24" s="42"/>
       <c r="T24" s="42"/>
       <c r="U24" s="42"/>
       <c r="V24" s="42"/>
       <c r="W24" s="42"/>
       <c r="X24" s="42"/>
       <c r="Y24" s="42"/>
       <c r="Z24" s="42"/>
       <c r="AA24" s="42"/>
       <c r="AB24" s="42"/>
       <c r="AC24" s="42"/>
       <c r="AD24" s="42"/>
       <c r="AE24" s="42"/>
       <c r="AF24" s="42"/>
     </row>
     <row r="25" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="55" t="s">
+      <c r="A25" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="55"/>
-[...17 lines deleted...]
-      <c r="Z25" s="55" t="s">
+      <c r="B25" s="62"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+      <c r="N25" s="62"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="62"/>
+      <c r="S25" s="62"/>
+      <c r="Z25" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="AA25" s="55"/>
-[...16 lines deleted...]
-      <c r="AR25" s="55"/>
+      <c r="AA25" s="62"/>
+      <c r="AB25" s="62"/>
+      <c r="AC25" s="62"/>
+      <c r="AD25" s="62"/>
+      <c r="AE25" s="62"/>
+      <c r="AF25" s="62"/>
+      <c r="AG25" s="62"/>
+      <c r="AH25" s="62"/>
+      <c r="AI25" s="62"/>
+      <c r="AJ25" s="62"/>
+      <c r="AK25" s="62"/>
+      <c r="AL25" s="62"/>
+      <c r="AM25" s="62"/>
+      <c r="AN25" s="62"/>
+      <c r="AO25" s="62"/>
+      <c r="AP25" s="62"/>
+      <c r="AQ25" s="62"/>
+      <c r="AR25" s="62"/>
     </row>
     <row r="26" spans="1:61" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="18"/>
     </row>
     <row r="27" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I27" s="68"/>
-[...15 lines deleted...]
-      <c r="Y27" s="68"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+      <c r="P27" s="61"/>
+      <c r="Q27" s="61"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="61"/>
+      <c r="T27" s="61"/>
+      <c r="U27" s="61"/>
+      <c r="V27" s="61"/>
+      <c r="W27" s="61"/>
+      <c r="X27" s="61"/>
+      <c r="Y27" s="61"/>
       <c r="AF27" s="57"/>
       <c r="AG27" s="57"/>
       <c r="AH27" s="57"/>
       <c r="AI27" s="57"/>
       <c r="AJ27" s="57"/>
       <c r="AK27" s="57"/>
       <c r="AR27" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS27" s="57"/>
       <c r="AT27" s="57"/>
       <c r="AU27" s="57"/>
       <c r="AV27" s="57"/>
       <c r="AW27" s="57"/>
       <c r="BD27" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE27" s="57"/>
       <c r="BF27" s="57"/>
       <c r="BG27" s="57"/>
       <c r="BH27" s="57"/>
       <c r="BI27" s="57"/>
     </row>
     <row r="28" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="61"/>
-      <c r="B28" s="63" t="s">
+      <c r="A28" s="63"/>
+      <c r="B28" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C28" s="64"/>
-[...10 lines deleted...]
-      <c r="N28" s="63" t="s">
+      <c r="C28" s="59"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="59"/>
+      <c r="L28" s="59"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="O28" s="64"/>
-[...1 lines deleted...]
-      <c r="Q28" s="64"/>
+      <c r="O28" s="59"/>
+      <c r="P28" s="59"/>
+      <c r="Q28" s="59"/>
       <c r="R28" s="67"/>
-      <c r="S28" s="64"/>
-[...6 lines deleted...]
-      <c r="Z28" s="58" t="s">
+      <c r="S28" s="59"/>
+      <c r="T28" s="59"/>
+      <c r="U28" s="59"/>
+      <c r="V28" s="59"/>
+      <c r="W28" s="59"/>
+      <c r="X28" s="59"/>
+      <c r="Y28" s="60"/>
+      <c r="Z28" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="AA28" s="59"/>
-[...10 lines deleted...]
-      <c r="AL28" s="58" t="s">
+      <c r="AA28" s="55"/>
+      <c r="AB28" s="55"/>
+      <c r="AC28" s="55"/>
+      <c r="AD28" s="55"/>
+      <c r="AE28" s="55"/>
+      <c r="AF28" s="55"/>
+      <c r="AG28" s="55"/>
+      <c r="AH28" s="55"/>
+      <c r="AI28" s="55"/>
+      <c r="AJ28" s="55"/>
+      <c r="AK28" s="56"/>
+      <c r="AL28" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="AM28" s="59"/>
-[...10 lines deleted...]
-      <c r="AX28" s="58" t="s">
+      <c r="AM28" s="55"/>
+      <c r="AN28" s="55"/>
+      <c r="AO28" s="55"/>
+      <c r="AP28" s="55"/>
+      <c r="AQ28" s="55"/>
+      <c r="AR28" s="55"/>
+      <c r="AS28" s="55"/>
+      <c r="AT28" s="55"/>
+      <c r="AU28" s="55"/>
+      <c r="AV28" s="55"/>
+      <c r="AW28" s="56"/>
+      <c r="AX28" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="AY28" s="59"/>
-[...9 lines deleted...]
-      <c r="BI28" s="60"/>
+      <c r="AY28" s="55"/>
+      <c r="AZ28" s="55"/>
+      <c r="BA28" s="55"/>
+      <c r="BB28" s="55"/>
+      <c r="BC28" s="55"/>
+      <c r="BD28" s="55"/>
+      <c r="BE28" s="55"/>
+      <c r="BF28" s="55"/>
+      <c r="BG28" s="55"/>
+      <c r="BH28" s="55"/>
+      <c r="BI28" s="56"/>
     </row>
     <row r="29" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="62"/>
+      <c r="A29" s="64"/>
       <c r="B29" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="7" t="s">
@@ -5019,51 +5055,53 @@
       </c>
       <c r="AU30" s="10">
         <v>101.7</v>
       </c>
       <c r="AV30" s="26">
         <v>101.2</v>
       </c>
       <c r="AW30" s="52">
         <v>100.6</v>
       </c>
       <c r="AX30" s="26">
         <v>105.9</v>
       </c>
       <c r="AY30" s="26">
         <v>107.1</v>
       </c>
       <c r="AZ30" s="26">
         <v>107.9</v>
       </c>
       <c r="BA30" s="26">
         <v>111.6</v>
       </c>
       <c r="BB30" s="26">
         <v>110.9</v>
       </c>
-      <c r="BC30" s="10"/>
+      <c r="BC30" s="26">
+        <v>110.9</v>
+      </c>
       <c r="BD30" s="13"/>
       <c r="BE30" s="26"/>
       <c r="BF30" s="13"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="26"/>
       <c r="BI30" s="52"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="10">
         <v>88.8</v>
       </c>
       <c r="C31" s="10">
         <v>90.5</v>
       </c>
       <c r="D31" s="10">
         <v>90.5</v>
       </c>
       <c r="E31" s="10">
         <v>90.7</v>
       </c>
       <c r="F31" s="10">
         <v>91</v>
@@ -5190,51 +5228,53 @@
       </c>
       <c r="AU31" s="10">
         <v>92.8</v>
       </c>
       <c r="AV31" s="26">
         <v>92.4</v>
       </c>
       <c r="AW31" s="53">
         <v>87.9</v>
       </c>
       <c r="AX31" s="26">
         <v>68.5</v>
       </c>
       <c r="AY31" s="26">
         <v>67</v>
       </c>
       <c r="AZ31" s="26">
         <v>66.3</v>
       </c>
       <c r="BA31" s="26">
         <v>64.3</v>
       </c>
       <c r="BB31" s="26">
         <v>60.9</v>
       </c>
-      <c r="BC31" s="10"/>
+      <c r="BC31" s="26">
+        <v>61.3</v>
+      </c>
       <c r="BD31" s="13"/>
       <c r="BE31" s="26"/>
       <c r="BF31" s="13"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="26"/>
       <c r="BI31" s="53"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="10">
         <v>107</v>
       </c>
       <c r="C32" s="10">
         <v>104.7</v>
       </c>
       <c r="D32" s="10">
         <v>105.7</v>
       </c>
       <c r="E32" s="10">
         <v>104</v>
       </c>
       <c r="F32" s="10">
         <v>104.1</v>
@@ -5361,51 +5401,53 @@
       </c>
       <c r="AU32" s="10">
         <v>119.1</v>
       </c>
       <c r="AV32" s="26">
         <v>121.2</v>
       </c>
       <c r="AW32" s="53">
         <v>119.9</v>
       </c>
       <c r="AX32" s="26">
         <v>326.60000000000002</v>
       </c>
       <c r="AY32" s="26">
         <v>252.6</v>
       </c>
       <c r="AZ32" s="26">
         <v>301.39999999999998</v>
       </c>
       <c r="BA32" s="26">
         <v>316.7</v>
       </c>
       <c r="BB32" s="26">
         <v>293.5</v>
       </c>
-      <c r="BC32" s="10"/>
+      <c r="BC32" s="26">
+        <v>231.3</v>
+      </c>
       <c r="BD32" s="13"/>
       <c r="BE32" s="26"/>
       <c r="BF32" s="13"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="26"/>
       <c r="BI32" s="53"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="10">
         <v>101.4</v>
       </c>
       <c r="C33" s="10">
         <v>102</v>
       </c>
       <c r="D33" s="10">
         <v>102.1</v>
       </c>
       <c r="E33" s="10">
         <v>102.3</v>
       </c>
       <c r="F33" s="10">
         <v>102.5</v>
@@ -5532,51 +5574,53 @@
       </c>
       <c r="AU33" s="10">
         <v>102.5</v>
       </c>
       <c r="AV33" s="26">
         <v>103.3</v>
       </c>
       <c r="AW33" s="53">
         <v>100.5</v>
       </c>
       <c r="AX33" s="26">
         <v>115.6</v>
       </c>
       <c r="AY33" s="26">
         <v>115.5</v>
       </c>
       <c r="AZ33" s="26">
         <v>118.5</v>
       </c>
       <c r="BA33" s="26">
         <v>120.9</v>
       </c>
       <c r="BB33" s="26">
         <v>121.2</v>
       </c>
-      <c r="BC33" s="10"/>
+      <c r="BC33" s="26">
+        <v>115</v>
+      </c>
       <c r="BD33" s="13"/>
       <c r="BE33" s="26"/>
       <c r="BF33" s="13"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="26"/>
       <c r="BI33" s="53"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="10">
         <v>102.2</v>
       </c>
       <c r="C34" s="10">
         <v>101.1</v>
       </c>
       <c r="D34" s="10">
         <v>102.6</v>
       </c>
       <c r="E34" s="10">
         <v>103.4</v>
       </c>
       <c r="F34" s="10">
         <v>103.1</v>
@@ -5703,51 +5747,53 @@
       </c>
       <c r="AU34" s="10">
         <v>91.6</v>
       </c>
       <c r="AV34" s="26">
         <v>92.2</v>
       </c>
       <c r="AW34" s="53">
         <v>87.8</v>
       </c>
       <c r="AX34" s="26">
         <v>105</v>
       </c>
       <c r="AY34" s="26">
         <v>104.8</v>
       </c>
       <c r="AZ34" s="26">
         <v>104.6</v>
       </c>
       <c r="BA34" s="26">
         <v>104.1</v>
       </c>
       <c r="BB34" s="26">
         <v>103.9</v>
       </c>
-      <c r="BC34" s="10"/>
+      <c r="BC34" s="26">
+        <v>103.6</v>
+      </c>
       <c r="BD34" s="13"/>
       <c r="BE34" s="26"/>
       <c r="BF34" s="13"/>
       <c r="BG34" s="10"/>
       <c r="BH34" s="26"/>
       <c r="BI34" s="53"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="10">
         <v>99</v>
       </c>
       <c r="C35" s="10">
         <v>99.2</v>
       </c>
       <c r="D35" s="10">
         <v>99.1</v>
       </c>
       <c r="E35" s="10">
         <v>99</v>
       </c>
       <c r="F35" s="10">
         <v>99</v>
@@ -5874,51 +5920,53 @@
       </c>
       <c r="AU35" s="10">
         <v>99.1</v>
       </c>
       <c r="AV35" s="26">
         <v>97.4</v>
       </c>
       <c r="AW35" s="53">
         <v>96.5</v>
       </c>
       <c r="AX35" s="26">
         <v>99.2</v>
       </c>
       <c r="AY35" s="26">
         <v>98.9</v>
       </c>
       <c r="AZ35" s="26">
         <v>98.8</v>
       </c>
       <c r="BA35" s="26">
         <v>98.4</v>
       </c>
       <c r="BB35" s="26">
         <v>98.1</v>
       </c>
-      <c r="BC35" s="10"/>
+      <c r="BC35" s="26">
+        <v>97.9</v>
+      </c>
       <c r="BD35" s="13"/>
       <c r="BE35" s="26"/>
       <c r="BF35" s="13"/>
       <c r="BG35" s="10"/>
       <c r="BH35" s="26"/>
       <c r="BI35" s="53"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="10">
         <v>90.7</v>
       </c>
       <c r="C36" s="10">
         <v>91.8</v>
       </c>
       <c r="D36" s="10">
         <v>92.1</v>
       </c>
       <c r="E36" s="10">
         <v>91.9</v>
       </c>
       <c r="F36" s="10">
         <v>91.8</v>
@@ -6045,51 +6093,53 @@
       </c>
       <c r="AU36" s="10">
         <v>102.3</v>
       </c>
       <c r="AV36" s="26">
         <v>101.1</v>
       </c>
       <c r="AW36" s="53">
         <v>105.2</v>
       </c>
       <c r="AX36" s="26">
         <v>114.2</v>
       </c>
       <c r="AY36" s="26">
         <v>108.5</v>
       </c>
       <c r="AZ36" s="26">
         <v>100.3</v>
       </c>
       <c r="BA36" s="26">
         <v>100.1</v>
       </c>
       <c r="BB36" s="26">
         <v>98.7</v>
       </c>
-      <c r="BC36" s="10"/>
+      <c r="BC36" s="26">
+        <v>96.8</v>
+      </c>
       <c r="BD36" s="13"/>
       <c r="BE36" s="26"/>
       <c r="BF36" s="13"/>
       <c r="BG36" s="10"/>
       <c r="BH36" s="26"/>
       <c r="BI36" s="53"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="10">
         <v>98.4</v>
       </c>
       <c r="C37" s="10">
         <v>99.2</v>
       </c>
       <c r="D37" s="10">
         <v>112.5</v>
       </c>
       <c r="E37" s="10">
         <v>108.4</v>
       </c>
       <c r="F37" s="10">
         <v>103.7</v>
@@ -6216,51 +6266,53 @@
       </c>
       <c r="AU37" s="10">
         <v>105</v>
       </c>
       <c r="AV37" s="26">
         <v>102.8</v>
       </c>
       <c r="AW37" s="53">
         <v>100.1</v>
       </c>
       <c r="AX37" s="26">
         <v>131.80000000000001</v>
       </c>
       <c r="AY37" s="26">
         <v>134</v>
       </c>
       <c r="AZ37" s="26">
         <v>133.30000000000001</v>
       </c>
       <c r="BA37" s="26">
         <v>160.5</v>
       </c>
       <c r="BB37" s="26">
         <v>141.6</v>
       </c>
-      <c r="BC37" s="10"/>
+      <c r="BC37" s="26">
+        <v>140.19999999999999</v>
+      </c>
       <c r="BD37" s="13"/>
       <c r="BE37" s="26"/>
       <c r="BF37" s="13"/>
       <c r="BG37" s="10"/>
       <c r="BH37" s="26"/>
       <c r="BI37" s="53"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
         <v>100.6</v>
       </c>
       <c r="C38" s="10">
         <v>100.2</v>
       </c>
       <c r="D38" s="10">
         <v>100.3</v>
       </c>
       <c r="E38" s="10">
         <v>100.5</v>
       </c>
       <c r="F38" s="10">
         <v>100.5</v>
@@ -6387,51 +6439,53 @@
       </c>
       <c r="AU38" s="10">
         <v>98.2</v>
       </c>
       <c r="AV38" s="26">
         <v>94.8</v>
       </c>
       <c r="AW38" s="53">
         <v>95.8</v>
       </c>
       <c r="AX38" s="26">
         <v>101.6</v>
       </c>
       <c r="AY38" s="26">
         <v>102.8</v>
       </c>
       <c r="AZ38" s="26">
         <v>102.8</v>
       </c>
       <c r="BA38" s="26">
         <v>100.7</v>
       </c>
       <c r="BB38" s="26">
         <v>101</v>
       </c>
-      <c r="BC38" s="10"/>
+      <c r="BC38" s="26">
+        <v>101.2</v>
+      </c>
       <c r="BD38" s="13"/>
       <c r="BE38" s="26"/>
       <c r="BF38" s="13"/>
       <c r="BG38" s="10"/>
       <c r="BH38" s="26"/>
       <c r="BI38" s="53"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>92.6</v>
       </c>
       <c r="C39" s="10">
         <v>83</v>
       </c>
       <c r="D39" s="10">
         <v>83.5</v>
       </c>
       <c r="E39" s="10">
         <v>86</v>
       </c>
       <c r="F39" s="10">
         <v>88</v>
@@ -6558,51 +6612,53 @@
       </c>
       <c r="AU39" s="10">
         <v>99.1</v>
       </c>
       <c r="AV39" s="26">
         <v>98.2</v>
       </c>
       <c r="AW39" s="53">
         <v>100.1</v>
       </c>
       <c r="AX39" s="26">
         <v>75.8</v>
       </c>
       <c r="AY39" s="26">
         <v>85.2</v>
       </c>
       <c r="AZ39" s="26">
         <v>82</v>
       </c>
       <c r="BA39" s="26">
         <v>100.3</v>
       </c>
       <c r="BB39" s="26">
         <v>101.5</v>
       </c>
-      <c r="BC39" s="10"/>
+      <c r="BC39" s="26">
+        <v>105.6</v>
+      </c>
       <c r="BD39" s="13"/>
       <c r="BE39" s="26"/>
       <c r="BF39" s="13"/>
       <c r="BG39" s="10"/>
       <c r="BH39" s="26"/>
       <c r="BI39" s="53"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="10">
         <v>104</v>
       </c>
       <c r="C40" s="10">
         <v>103.7</v>
       </c>
       <c r="D40" s="10">
         <v>103.5</v>
       </c>
       <c r="E40" s="10">
         <v>103.9</v>
       </c>
       <c r="F40" s="10">
         <v>103.6</v>
@@ -6729,51 +6785,53 @@
       </c>
       <c r="AU40" s="10">
         <v>135.80000000000001</v>
       </c>
       <c r="AV40" s="26">
         <v>144.4</v>
       </c>
       <c r="AW40" s="53">
         <v>151.69999999999999</v>
       </c>
       <c r="AX40" s="26">
         <v>97.3</v>
       </c>
       <c r="AY40" s="26">
         <v>106.8</v>
       </c>
       <c r="AZ40" s="26">
         <v>105.5</v>
       </c>
       <c r="BA40" s="26">
         <v>105.2</v>
       </c>
       <c r="BB40" s="26">
         <v>103.6</v>
       </c>
-      <c r="BC40" s="10"/>
+      <c r="BC40" s="26">
+        <v>101.7</v>
+      </c>
       <c r="BD40" s="13"/>
       <c r="BE40" s="26"/>
       <c r="BF40" s="13"/>
       <c r="BG40" s="10"/>
       <c r="BH40" s="26"/>
       <c r="BI40" s="53"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
         <v>103.2</v>
       </c>
       <c r="C41" s="10">
         <v>106.1</v>
       </c>
       <c r="D41" s="10">
         <v>104.5</v>
       </c>
       <c r="E41" s="10">
         <v>104</v>
       </c>
       <c r="F41" s="10">
         <v>104.7</v>
@@ -6900,51 +6958,53 @@
       </c>
       <c r="AU41" s="10">
         <v>98.7</v>
       </c>
       <c r="AV41" s="26">
         <v>97.9</v>
       </c>
       <c r="AW41" s="53">
         <v>98.1</v>
       </c>
       <c r="AX41" s="26">
         <v>99.4</v>
       </c>
       <c r="AY41" s="26">
         <v>92.9</v>
       </c>
       <c r="AZ41" s="26">
         <v>97.1</v>
       </c>
       <c r="BA41" s="26">
         <v>98</v>
       </c>
       <c r="BB41" s="26">
         <v>104.5</v>
       </c>
-      <c r="BC41" s="10"/>
+      <c r="BC41" s="26">
+        <v>111.7</v>
+      </c>
       <c r="BD41" s="13"/>
       <c r="BE41" s="26"/>
       <c r="BF41" s="13"/>
       <c r="BG41" s="10"/>
       <c r="BH41" s="26"/>
       <c r="BI41" s="53"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="10">
         <v>76</v>
       </c>
       <c r="C42" s="10">
         <v>76.8</v>
       </c>
       <c r="D42" s="10">
         <v>77.599999999999994</v>
       </c>
       <c r="E42" s="10">
         <v>77.900000000000006</v>
       </c>
       <c r="F42" s="10">
         <v>78.3</v>
@@ -7071,51 +7131,53 @@
       </c>
       <c r="AU42" s="10">
         <v>103.1</v>
       </c>
       <c r="AV42" s="26">
         <v>101.7</v>
       </c>
       <c r="AW42" s="53">
         <v>93.2</v>
       </c>
       <c r="AX42" s="26">
         <v>95.3</v>
       </c>
       <c r="AY42" s="26">
         <v>115.9</v>
       </c>
       <c r="AZ42" s="26">
         <v>115.2</v>
       </c>
       <c r="BA42" s="26">
         <v>118.2</v>
       </c>
       <c r="BB42" s="26">
         <v>116.6</v>
       </c>
-      <c r="BC42" s="10"/>
+      <c r="BC42" s="26">
+        <v>111.6</v>
+      </c>
       <c r="BD42" s="13"/>
       <c r="BE42" s="26"/>
       <c r="BF42" s="13"/>
       <c r="BG42" s="10"/>
       <c r="BH42" s="26"/>
       <c r="BI42" s="53"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="10">
         <v>102.7</v>
       </c>
       <c r="C43" s="10">
         <v>102.2</v>
       </c>
       <c r="D43" s="10">
         <v>101.3</v>
       </c>
       <c r="E43" s="10">
         <v>101.4</v>
       </c>
       <c r="F43" s="10">
         <v>101.3</v>
@@ -7242,51 +7304,53 @@
       </c>
       <c r="AU43" s="10">
         <v>104.1</v>
       </c>
       <c r="AV43" s="26">
         <v>104.6</v>
       </c>
       <c r="AW43" s="53">
         <v>108.4</v>
       </c>
       <c r="AX43" s="26">
         <v>130.9</v>
       </c>
       <c r="AY43" s="26">
         <v>116.7</v>
       </c>
       <c r="AZ43" s="26">
         <v>120.2</v>
       </c>
       <c r="BA43" s="26">
         <v>117.6</v>
       </c>
       <c r="BB43" s="26">
         <v>114</v>
       </c>
-      <c r="BC43" s="10"/>
+      <c r="BC43" s="26">
+        <v>118.1</v>
+      </c>
       <c r="BD43" s="13"/>
       <c r="BE43" s="26"/>
       <c r="BF43" s="13"/>
       <c r="BG43" s="10"/>
       <c r="BH43" s="26"/>
       <c r="BI43" s="53"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="10">
         <v>100.1</v>
       </c>
       <c r="C44" s="10">
         <v>100.5</v>
       </c>
       <c r="D44" s="10">
         <v>100.4</v>
       </c>
       <c r="E44" s="10">
         <v>100.5</v>
       </c>
       <c r="F44" s="10">
         <v>99.6</v>
@@ -7413,51 +7477,53 @@
       </c>
       <c r="AU44" s="10">
         <v>106.9</v>
       </c>
       <c r="AV44" s="26">
         <v>105.6</v>
       </c>
       <c r="AW44" s="53">
         <v>100.2</v>
       </c>
       <c r="AX44" s="26">
         <v>105.5</v>
       </c>
       <c r="AY44" s="26">
         <v>105.4</v>
       </c>
       <c r="AZ44" s="26">
         <v>105.1</v>
       </c>
       <c r="BA44" s="26">
         <v>104.9</v>
       </c>
       <c r="BB44" s="26">
         <v>104.3</v>
       </c>
-      <c r="BC44" s="10"/>
+      <c r="BC44" s="26">
+        <v>103.3</v>
+      </c>
       <c r="BD44" s="13"/>
       <c r="BE44" s="26"/>
       <c r="BF44" s="13"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="26"/>
       <c r="BI44" s="53"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="10">
         <v>101</v>
       </c>
       <c r="C45" s="10">
         <v>101</v>
       </c>
       <c r="D45" s="10">
         <v>101.5</v>
       </c>
       <c r="E45" s="10">
         <v>103.6</v>
       </c>
       <c r="F45" s="10">
         <v>103.1</v>
@@ -7584,51 +7650,53 @@
       </c>
       <c r="AU45" s="10">
         <v>90.1</v>
       </c>
       <c r="AV45" s="26">
         <v>86.8</v>
       </c>
       <c r="AW45" s="53">
         <v>83.5</v>
       </c>
       <c r="AX45" s="26">
         <v>104.7</v>
       </c>
       <c r="AY45" s="26">
         <v>102.7</v>
       </c>
       <c r="AZ45" s="26">
         <v>102.9</v>
       </c>
       <c r="BA45" s="26">
         <v>102.5</v>
       </c>
       <c r="BB45" s="26">
         <v>102.1</v>
       </c>
-      <c r="BC45" s="10"/>
+      <c r="BC45" s="26">
+        <v>101</v>
+      </c>
       <c r="BD45" s="13"/>
       <c r="BE45" s="26"/>
       <c r="BF45" s="13"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="26"/>
       <c r="BI45" s="53"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>101.6</v>
       </c>
       <c r="C46" s="10">
         <v>100.7</v>
       </c>
       <c r="D46" s="10">
         <v>101</v>
       </c>
       <c r="E46" s="10">
         <v>101.2</v>
       </c>
       <c r="F46" s="10">
         <v>101.3</v>
@@ -7755,51 +7823,53 @@
       </c>
       <c r="AU46" s="10">
         <v>100</v>
       </c>
       <c r="AV46" s="26">
         <v>98.5</v>
       </c>
       <c r="AW46" s="53">
         <v>100</v>
       </c>
       <c r="AX46" s="26">
         <v>101</v>
       </c>
       <c r="AY46" s="26">
         <v>99.8</v>
       </c>
       <c r="AZ46" s="26">
         <v>100.2</v>
       </c>
       <c r="BA46" s="26">
         <v>101</v>
       </c>
       <c r="BB46" s="26">
         <v>101.2</v>
       </c>
-      <c r="BC46" s="10"/>
+      <c r="BC46" s="26">
+        <v>102.2</v>
+      </c>
       <c r="BD46" s="13"/>
       <c r="BE46" s="26"/>
       <c r="BF46" s="13"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="26"/>
       <c r="BI46" s="53"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="10">
         <v>97.7</v>
       </c>
       <c r="C47" s="10">
         <v>98.1</v>
       </c>
       <c r="D47" s="10">
         <v>98.5</v>
       </c>
       <c r="E47" s="10">
         <v>95.7</v>
       </c>
       <c r="F47" s="10">
         <v>95.6</v>
@@ -7926,262 +7996,264 @@
       </c>
       <c r="AU47" s="10">
         <v>101.3</v>
       </c>
       <c r="AV47" s="26">
         <v>105.5</v>
       </c>
       <c r="AW47" s="53">
         <v>105.6</v>
       </c>
       <c r="AX47" s="26">
         <v>102.6</v>
       </c>
       <c r="AY47" s="26">
         <v>106.1</v>
       </c>
       <c r="AZ47" s="26">
         <v>104.2</v>
       </c>
       <c r="BA47" s="26">
         <v>103.5</v>
       </c>
       <c r="BB47" s="26">
         <v>101.3</v>
       </c>
-      <c r="BC47" s="10"/>
+      <c r="BC47" s="26">
+        <v>99.5</v>
+      </c>
       <c r="BD47" s="13"/>
       <c r="BE47" s="26"/>
       <c r="BF47" s="13"/>
       <c r="BG47" s="10"/>
       <c r="BH47" s="26"/>
       <c r="BI47" s="53"/>
     </row>
     <row r="48" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="16"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="42"/>
       <c r="O48" s="42"/>
       <c r="P48" s="42"/>
       <c r="Q48" s="42"/>
       <c r="R48" s="42"/>
       <c r="S48" s="42"/>
       <c r="T48" s="42"/>
       <c r="U48" s="42"/>
       <c r="V48" s="42"/>
       <c r="W48" s="42"/>
       <c r="X48" s="42"/>
       <c r="Y48" s="42"/>
       <c r="Z48" s="42"/>
       <c r="AA48" s="42"/>
       <c r="AB48" s="42"/>
       <c r="AC48" s="42"/>
       <c r="AD48" s="42"/>
       <c r="AE48" s="42"/>
       <c r="AF48" s="42"/>
     </row>
     <row r="49" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A49" s="55" t="s">
+      <c r="A49" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="55"/>
-[...17 lines deleted...]
-      <c r="Z49" s="55" t="s">
+      <c r="B49" s="62"/>
+      <c r="C49" s="62"/>
+      <c r="D49" s="62"/>
+      <c r="E49" s="62"/>
+      <c r="F49" s="62"/>
+      <c r="G49" s="62"/>
+      <c r="H49" s="62"/>
+      <c r="I49" s="62"/>
+      <c r="J49" s="62"/>
+      <c r="K49" s="62"/>
+      <c r="L49" s="62"/>
+      <c r="M49" s="62"/>
+      <c r="N49" s="62"/>
+      <c r="O49" s="62"/>
+      <c r="P49" s="62"/>
+      <c r="Q49" s="62"/>
+      <c r="R49" s="62"/>
+      <c r="S49" s="62"/>
+      <c r="Z49" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="AA49" s="55"/>
-[...16 lines deleted...]
-      <c r="AR49" s="55"/>
+      <c r="AA49" s="62"/>
+      <c r="AB49" s="62"/>
+      <c r="AC49" s="62"/>
+      <c r="AD49" s="62"/>
+      <c r="AE49" s="62"/>
+      <c r="AF49" s="62"/>
+      <c r="AG49" s="62"/>
+      <c r="AH49" s="62"/>
+      <c r="AI49" s="62"/>
+      <c r="AJ49" s="62"/>
+      <c r="AK49" s="62"/>
+      <c r="AL49" s="62"/>
+      <c r="AM49" s="62"/>
+      <c r="AN49" s="62"/>
+      <c r="AO49" s="62"/>
+      <c r="AP49" s="62"/>
+      <c r="AQ49" s="62"/>
+      <c r="AR49" s="62"/>
     </row>
     <row r="50" spans="1:61" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="18"/>
     </row>
     <row r="51" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B51" s="3"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
-      <c r="I51" s="68"/>
-[...15 lines deleted...]
-      <c r="Y51" s="68"/>
+      <c r="I51" s="61"/>
+      <c r="J51" s="61"/>
+      <c r="K51" s="61"/>
+      <c r="L51" s="61"/>
+      <c r="M51" s="61"/>
+      <c r="N51" s="61"/>
+      <c r="O51" s="61"/>
+      <c r="P51" s="61"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="61"/>
+      <c r="S51" s="61"/>
+      <c r="T51" s="61"/>
+      <c r="U51" s="61"/>
+      <c r="V51" s="61"/>
+      <c r="W51" s="61"/>
+      <c r="X51" s="61"/>
+      <c r="Y51" s="61"/>
       <c r="AF51" s="57"/>
       <c r="AG51" s="57"/>
       <c r="AH51" s="57"/>
       <c r="AI51" s="57"/>
       <c r="AJ51" s="57"/>
       <c r="AK51" s="57"/>
       <c r="AR51" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="57"/>
       <c r="AT51" s="57"/>
       <c r="AU51" s="57"/>
       <c r="AV51" s="57"/>
       <c r="AW51" s="57"/>
       <c r="BD51" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE51" s="57"/>
       <c r="BF51" s="57"/>
       <c r="BG51" s="57"/>
       <c r="BH51" s="57"/>
       <c r="BI51" s="57"/>
     </row>
     <row r="52" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="61"/>
-      <c r="B52" s="63" t="s">
+      <c r="A52" s="63"/>
+      <c r="B52" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C52" s="64"/>
-[...10 lines deleted...]
-      <c r="N52" s="63" t="s">
+      <c r="C52" s="59"/>
+      <c r="D52" s="59"/>
+      <c r="E52" s="59"/>
+      <c r="F52" s="59"/>
+      <c r="G52" s="59"/>
+      <c r="H52" s="59"/>
+      <c r="I52" s="59"/>
+      <c r="J52" s="59"/>
+      <c r="K52" s="59"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="O52" s="64"/>
-[...10 lines deleted...]
-      <c r="Z52" s="58" t="s">
+      <c r="O52" s="59"/>
+      <c r="P52" s="59"/>
+      <c r="Q52" s="59"/>
+      <c r="R52" s="59"/>
+      <c r="S52" s="59"/>
+      <c r="T52" s="59"/>
+      <c r="U52" s="59"/>
+      <c r="V52" s="59"/>
+      <c r="W52" s="59"/>
+      <c r="X52" s="59"/>
+      <c r="Y52" s="60"/>
+      <c r="Z52" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="AA52" s="59"/>
-[...10 lines deleted...]
-      <c r="AL52" s="58" t="s">
+      <c r="AA52" s="55"/>
+      <c r="AB52" s="55"/>
+      <c r="AC52" s="55"/>
+      <c r="AD52" s="55"/>
+      <c r="AE52" s="55"/>
+      <c r="AF52" s="55"/>
+      <c r="AG52" s="55"/>
+      <c r="AH52" s="55"/>
+      <c r="AI52" s="55"/>
+      <c r="AJ52" s="55"/>
+      <c r="AK52" s="56"/>
+      <c r="AL52" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="AM52" s="59"/>
-[...10 lines deleted...]
-      <c r="AX52" s="58" t="s">
+      <c r="AM52" s="55"/>
+      <c r="AN52" s="55"/>
+      <c r="AO52" s="55"/>
+      <c r="AP52" s="55"/>
+      <c r="AQ52" s="55"/>
+      <c r="AR52" s="55"/>
+      <c r="AS52" s="55"/>
+      <c r="AT52" s="55"/>
+      <c r="AU52" s="55"/>
+      <c r="AV52" s="55"/>
+      <c r="AW52" s="56"/>
+      <c r="AX52" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="AY52" s="59"/>
-[...9 lines deleted...]
-      <c r="BI52" s="60"/>
+      <c r="AY52" s="55"/>
+      <c r="AZ52" s="55"/>
+      <c r="BA52" s="55"/>
+      <c r="BB52" s="55"/>
+      <c r="BC52" s="55"/>
+      <c r="BD52" s="55"/>
+      <c r="BE52" s="55"/>
+      <c r="BF52" s="55"/>
+      <c r="BG52" s="55"/>
+      <c r="BH52" s="55"/>
+      <c r="BI52" s="56"/>
     </row>
     <row r="53" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="62"/>
+      <c r="A53" s="64"/>
       <c r="B53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J53" s="7" t="s">
@@ -8482,51 +8554,53 @@
       </c>
       <c r="AU54" s="13">
         <v>99.3</v>
       </c>
       <c r="AV54" s="26">
         <v>99.3</v>
       </c>
       <c r="AW54" s="52">
         <v>99.7</v>
       </c>
       <c r="AX54" s="26">
         <v>100</v>
       </c>
       <c r="AY54" s="26">
         <v>100</v>
       </c>
       <c r="AZ54" s="26">
         <v>100</v>
       </c>
       <c r="BA54" s="25">
         <v>106.6</v>
       </c>
       <c r="BB54" s="26">
         <v>107</v>
       </c>
-      <c r="BC54" s="10"/>
+      <c r="BC54" s="25">
+        <v>104</v>
+      </c>
       <c r="BD54" s="10"/>
       <c r="BE54" s="10"/>
       <c r="BF54" s="13"/>
       <c r="BG54" s="13"/>
       <c r="BH54" s="26"/>
       <c r="BI54" s="52"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="9">
         <v>157</v>
       </c>
       <c r="C55" s="9">
         <v>157</v>
       </c>
       <c r="D55" s="9">
         <v>157</v>
       </c>
       <c r="E55" s="9">
         <v>157</v>
       </c>
       <c r="F55" s="9">
         <v>135.6</v>
@@ -8653,51 +8727,53 @@
       </c>
       <c r="AU55" s="13">
         <v>103.7</v>
       </c>
       <c r="AV55" s="26">
         <v>103.7</v>
       </c>
       <c r="AW55" s="53">
         <v>96.6</v>
       </c>
       <c r="AX55" s="26">
         <v>100</v>
       </c>
       <c r="AY55" s="26">
         <v>100</v>
       </c>
       <c r="AZ55" s="26">
         <v>100</v>
       </c>
       <c r="BA55" s="25">
         <v>100</v>
       </c>
       <c r="BB55" s="26">
         <v>100</v>
       </c>
-      <c r="BC55" s="10"/>
+      <c r="BC55" s="25">
+        <v>100</v>
+      </c>
       <c r="BD55" s="10"/>
       <c r="BE55" s="10"/>
       <c r="BF55" s="13"/>
       <c r="BG55" s="13"/>
       <c r="BH55" s="26"/>
       <c r="BI55" s="53"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="9">
         <v>31.5</v>
       </c>
       <c r="C56" s="9">
         <v>31.5</v>
       </c>
       <c r="D56" s="9">
         <v>31.5</v>
       </c>
       <c r="E56" s="9">
         <v>31.5</v>
       </c>
       <c r="F56" s="9">
         <v>47.9</v>
@@ -8824,51 +8900,53 @@
       </c>
       <c r="AU56" s="13">
         <v>117.3</v>
       </c>
       <c r="AV56" s="26">
         <v>125.2</v>
       </c>
       <c r="AW56" s="53">
         <v>129.6</v>
       </c>
       <c r="AX56" s="26">
         <v>100</v>
       </c>
       <c r="AY56" s="26">
         <v>100</v>
       </c>
       <c r="AZ56" s="26">
         <v>100</v>
       </c>
       <c r="BA56" s="25">
         <v>100</v>
       </c>
       <c r="BB56" s="26">
         <v>100</v>
       </c>
-      <c r="BC56" s="10"/>
+      <c r="BC56" s="25">
+        <v>47.6</v>
+      </c>
       <c r="BD56" s="10"/>
       <c r="BE56" s="10"/>
       <c r="BF56" s="13"/>
       <c r="BG56" s="13"/>
       <c r="BH56" s="26"/>
       <c r="BI56" s="53"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="9">
         <v>113</v>
       </c>
       <c r="C57" s="9">
         <v>113</v>
       </c>
       <c r="D57" s="9">
         <v>113</v>
       </c>
       <c r="E57" s="9">
         <v>113</v>
       </c>
       <c r="F57" s="9">
         <v>112.4</v>
@@ -8995,51 +9073,53 @@
       </c>
       <c r="AU57" s="13">
         <v>99.5</v>
       </c>
       <c r="AV57" s="26">
         <v>99.4</v>
       </c>
       <c r="AW57" s="53">
         <v>96.2</v>
       </c>
       <c r="AX57" s="26">
         <v>100</v>
       </c>
       <c r="AY57" s="26">
         <v>100</v>
       </c>
       <c r="AZ57" s="26">
         <v>100</v>
       </c>
       <c r="BA57" s="25">
         <v>100</v>
       </c>
       <c r="BB57" s="26">
         <v>100</v>
       </c>
-      <c r="BC57" s="10"/>
+      <c r="BC57" s="25">
+        <v>100</v>
+      </c>
       <c r="BD57" s="10"/>
       <c r="BE57" s="10"/>
       <c r="BF57" s="13"/>
       <c r="BG57" s="13"/>
       <c r="BH57" s="26"/>
       <c r="BI57" s="53"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="9">
         <v>84.2</v>
       </c>
       <c r="C58" s="9">
         <v>84.2</v>
       </c>
       <c r="D58" s="9">
         <v>84.2</v>
       </c>
       <c r="E58" s="9">
         <v>84.2</v>
       </c>
       <c r="F58" s="9">
         <v>88.6</v>
@@ -9166,51 +9246,53 @@
       </c>
       <c r="AU58" s="13">
         <v>77</v>
       </c>
       <c r="AV58" s="26">
         <v>77.8</v>
       </c>
       <c r="AW58" s="53">
         <v>78.099999999999994</v>
       </c>
       <c r="AX58" s="26">
         <v>100</v>
       </c>
       <c r="AY58" s="26">
         <v>100</v>
       </c>
       <c r="AZ58" s="26">
         <v>100</v>
       </c>
       <c r="BA58" s="25">
         <v>100</v>
       </c>
       <c r="BB58" s="26">
         <v>100</v>
       </c>
-      <c r="BC58" s="10"/>
+      <c r="BC58" s="25">
+        <v>103.1</v>
+      </c>
       <c r="BD58" s="10"/>
       <c r="BE58" s="10"/>
       <c r="BF58" s="13"/>
       <c r="BG58" s="13"/>
       <c r="BH58" s="26"/>
       <c r="BI58" s="53"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="9">
         <v>104.8</v>
       </c>
       <c r="C59" s="9">
         <v>104.8</v>
       </c>
       <c r="D59" s="9">
         <v>104.8</v>
       </c>
       <c r="E59" s="9">
         <v>104.8</v>
       </c>
       <c r="F59" s="9">
         <v>104.6</v>
@@ -9337,51 +9419,53 @@
       </c>
       <c r="AU59" s="10">
         <v>97.3</v>
       </c>
       <c r="AV59" s="26">
         <v>95.5</v>
       </c>
       <c r="AW59" s="53">
         <v>94.3</v>
       </c>
       <c r="AX59" s="26">
         <v>100</v>
       </c>
       <c r="AY59" s="26">
         <v>100</v>
       </c>
       <c r="AZ59" s="26">
         <v>100</v>
       </c>
       <c r="BA59" s="25">
         <v>100</v>
       </c>
       <c r="BB59" s="26">
         <v>100</v>
       </c>
-      <c r="BC59" s="10"/>
+      <c r="BC59" s="25">
+        <v>100</v>
+      </c>
       <c r="BD59" s="10"/>
       <c r="BE59" s="10"/>
       <c r="BF59" s="13"/>
       <c r="BG59" s="10"/>
       <c r="BH59" s="26"/>
       <c r="BI59" s="53"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="C60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="E60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="F60" s="9">
         <v>71.099999999999994</v>
@@ -9508,51 +9592,53 @@
       </c>
       <c r="AU60" s="10">
         <v>98.9</v>
       </c>
       <c r="AV60" s="26">
         <v>97.6</v>
       </c>
       <c r="AW60" s="53">
         <v>107.2</v>
       </c>
       <c r="AX60" s="26">
         <v>100</v>
       </c>
       <c r="AY60" s="26">
         <v>100</v>
       </c>
       <c r="AZ60" s="26">
         <v>100</v>
       </c>
       <c r="BA60" s="25">
         <v>108.9</v>
       </c>
       <c r="BB60" s="26">
         <v>106.5</v>
       </c>
-      <c r="BC60" s="10"/>
+      <c r="BC60" s="25">
+        <v>105.1</v>
+      </c>
       <c r="BD60" s="10"/>
       <c r="BE60" s="10"/>
       <c r="BF60" s="13"/>
       <c r="BG60" s="10"/>
       <c r="BH60" s="26"/>
       <c r="BI60" s="53"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="9">
         <v>86.8</v>
       </c>
       <c r="C61" s="9">
         <v>86.8</v>
       </c>
       <c r="D61" s="9">
         <v>86.8</v>
       </c>
       <c r="E61" s="9">
         <v>87.1</v>
       </c>
       <c r="F61" s="9">
         <v>87.4</v>
@@ -9679,51 +9765,53 @@
       </c>
       <c r="AU61" s="10">
         <v>99.1</v>
       </c>
       <c r="AV61" s="26">
         <v>96.6</v>
       </c>
       <c r="AW61" s="53">
         <v>100.2</v>
       </c>
       <c r="AX61" s="26">
         <v>100</v>
       </c>
       <c r="AY61" s="26">
         <v>100</v>
       </c>
       <c r="AZ61" s="26">
         <v>100</v>
       </c>
       <c r="BA61" s="25">
         <v>100.4</v>
       </c>
       <c r="BB61" s="26">
         <v>100.3</v>
       </c>
-      <c r="BC61" s="10"/>
+      <c r="BC61" s="25">
+        <v>106.4</v>
+      </c>
       <c r="BD61" s="10"/>
       <c r="BE61" s="10"/>
       <c r="BF61" s="13"/>
       <c r="BG61" s="10"/>
       <c r="BH61" s="26"/>
       <c r="BI61" s="53"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="9">
         <v>104.8</v>
       </c>
       <c r="C62" s="9">
         <v>104.8</v>
       </c>
       <c r="D62" s="9">
         <v>104.8</v>
       </c>
       <c r="E62" s="9">
         <v>104.8</v>
       </c>
       <c r="F62" s="9">
         <v>104.6</v>
@@ -9850,51 +9938,53 @@
       </c>
       <c r="AU62" s="10">
         <v>96.4</v>
       </c>
       <c r="AV62" s="26">
         <v>92.6</v>
       </c>
       <c r="AW62" s="53">
         <v>93.7</v>
       </c>
       <c r="AX62" s="26">
         <v>100</v>
       </c>
       <c r="AY62" s="26">
         <v>100</v>
       </c>
       <c r="AZ62" s="26">
         <v>100</v>
       </c>
       <c r="BA62" s="25">
         <v>89.3</v>
       </c>
       <c r="BB62" s="26">
         <v>91.6</v>
       </c>
-      <c r="BC62" s="10"/>
+      <c r="BC62" s="25">
+        <v>93.2</v>
+      </c>
       <c r="BD62" s="10"/>
       <c r="BE62" s="10"/>
       <c r="BF62" s="13"/>
       <c r="BG62" s="10"/>
       <c r="BH62" s="26"/>
       <c r="BI62" s="53"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="9">
         <v>53.8</v>
       </c>
       <c r="C63" s="9">
         <v>53.8</v>
       </c>
       <c r="D63" s="9">
         <v>53.8</v>
       </c>
       <c r="E63" s="9">
         <v>53.8</v>
       </c>
       <c r="F63" s="9">
         <v>54.5</v>
@@ -10021,51 +10111,53 @@
       </c>
       <c r="AU63" s="10">
         <v>95.6</v>
       </c>
       <c r="AV63" s="26">
         <v>95.3</v>
       </c>
       <c r="AW63" s="53">
         <v>95.4</v>
       </c>
       <c r="AX63" s="26">
         <v>100</v>
       </c>
       <c r="AY63" s="26">
         <v>100</v>
       </c>
       <c r="AZ63" s="26">
         <v>100</v>
       </c>
       <c r="BA63" s="25">
         <v>105.5</v>
       </c>
       <c r="BB63" s="26">
         <v>107.3</v>
       </c>
-      <c r="BC63" s="10"/>
+      <c r="BC63" s="25">
+        <v>124.8</v>
+      </c>
       <c r="BD63" s="10"/>
       <c r="BE63" s="10"/>
       <c r="BF63" s="13"/>
       <c r="BG63" s="10"/>
       <c r="BH63" s="26"/>
       <c r="BI63" s="53"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="9">
         <v>51.4</v>
       </c>
       <c r="C64" s="9">
         <v>51.4</v>
       </c>
       <c r="D64" s="9">
         <v>51.4</v>
       </c>
       <c r="E64" s="9">
         <v>51.4</v>
       </c>
       <c r="F64" s="9">
         <v>65.900000000000006</v>
@@ -10192,51 +10284,53 @@
       </c>
       <c r="AU64" s="10">
         <v>148</v>
       </c>
       <c r="AV64" s="26">
         <v>161</v>
       </c>
       <c r="AW64" s="53">
         <v>180.6</v>
       </c>
       <c r="AX64" s="26">
         <v>100</v>
       </c>
       <c r="AY64" s="26">
         <v>100</v>
       </c>
       <c r="AZ64" s="26">
         <v>100</v>
       </c>
       <c r="BA64" s="25">
         <v>100</v>
       </c>
       <c r="BB64" s="26">
         <v>100</v>
       </c>
-      <c r="BC64" s="10"/>
+      <c r="BC64" s="25">
+        <v>127.9</v>
+      </c>
       <c r="BD64" s="10"/>
       <c r="BE64" s="10"/>
       <c r="BF64" s="13"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="26"/>
       <c r="BI64" s="53"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>110.2</v>
       </c>
       <c r="C65" s="9">
         <v>110.2</v>
       </c>
       <c r="D65" s="9">
         <v>110.2</v>
       </c>
       <c r="E65" s="9">
         <v>109.9</v>
       </c>
       <c r="F65" s="9">
         <v>107.7</v>
@@ -10363,51 +10457,53 @@
       </c>
       <c r="AU65" s="10">
         <v>93.2</v>
       </c>
       <c r="AV65" s="26">
         <v>92.2</v>
       </c>
       <c r="AW65" s="53">
         <v>91</v>
       </c>
       <c r="AX65" s="26">
         <v>100</v>
       </c>
       <c r="AY65" s="26">
         <v>100</v>
       </c>
       <c r="AZ65" s="26">
         <v>100</v>
       </c>
       <c r="BA65" s="25">
         <v>100.7</v>
       </c>
       <c r="BB65" s="26">
         <v>100.5</v>
       </c>
-      <c r="BC65" s="10"/>
+      <c r="BC65" s="25">
+        <v>97.3</v>
+      </c>
       <c r="BD65" s="10"/>
       <c r="BE65" s="10"/>
       <c r="BF65" s="13"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="26"/>
       <c r="BI65" s="53"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="9">
         <v>57.4</v>
       </c>
       <c r="C66" s="9">
         <v>57.4</v>
       </c>
       <c r="D66" s="9">
         <v>57.4</v>
       </c>
       <c r="E66" s="9">
         <v>57.4</v>
       </c>
       <c r="F66" s="9">
         <v>57.7</v>
@@ -10534,51 +10630,53 @@
       </c>
       <c r="AU66" s="13">
         <v>101.4</v>
       </c>
       <c r="AV66" s="26">
         <v>100</v>
       </c>
       <c r="AW66" s="53">
         <v>89.4</v>
       </c>
       <c r="AX66" s="26">
         <v>100</v>
       </c>
       <c r="AY66" s="26">
         <v>100</v>
       </c>
       <c r="AZ66" s="26">
         <v>100</v>
       </c>
       <c r="BA66" s="25">
         <v>108.4</v>
       </c>
       <c r="BB66" s="26">
         <v>109.2</v>
       </c>
-      <c r="BC66" s="10"/>
+      <c r="BC66" s="25">
+        <v>101.1</v>
+      </c>
       <c r="BD66" s="10"/>
       <c r="BE66" s="10"/>
       <c r="BF66" s="13"/>
       <c r="BG66" s="13"/>
       <c r="BH66" s="26"/>
       <c r="BI66" s="53"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="9">
         <v>66.2</v>
       </c>
       <c r="C67" s="9">
         <v>66.2</v>
       </c>
       <c r="D67" s="9">
         <v>66.2</v>
       </c>
       <c r="E67" s="9">
         <v>66.2</v>
       </c>
       <c r="F67" s="9">
         <v>67.599999999999994</v>
@@ -10705,51 +10803,53 @@
       </c>
       <c r="AU67" s="13">
         <v>101.3</v>
       </c>
       <c r="AV67" s="26">
         <v>102.6</v>
       </c>
       <c r="AW67" s="53">
         <v>109</v>
       </c>
       <c r="AX67" s="26">
         <v>100</v>
       </c>
       <c r="AY67" s="26">
         <v>100</v>
       </c>
       <c r="AZ67" s="26">
         <v>100</v>
       </c>
       <c r="BA67" s="25">
         <v>100</v>
       </c>
       <c r="BB67" s="26">
         <v>100</v>
       </c>
-      <c r="BC67" s="10"/>
+      <c r="BC67" s="25">
+        <v>210.3</v>
+      </c>
       <c r="BD67" s="10"/>
       <c r="BE67" s="10"/>
       <c r="BF67" s="13"/>
       <c r="BG67" s="13"/>
       <c r="BH67" s="26"/>
       <c r="BI67" s="53"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="9">
         <v>100</v>
@@ -10876,51 +10976,53 @@
       </c>
       <c r="AU68" s="13">
         <v>98.6</v>
       </c>
       <c r="AV68" s="26">
         <v>96</v>
       </c>
       <c r="AW68" s="53">
         <v>83.8</v>
       </c>
       <c r="AX68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AY68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AZ68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BA68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BB68" s="26">
         <v>100</v>
       </c>
-      <c r="BC68" s="10"/>
+      <c r="BC68" s="25">
+        <v>100</v>
+      </c>
       <c r="BD68" s="10"/>
       <c r="BE68" s="10"/>
       <c r="BF68" s="13"/>
       <c r="BG68" s="13"/>
       <c r="BH68" s="26"/>
       <c r="BI68" s="53"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="9">
         <v>93.4</v>
       </c>
       <c r="C69" s="9">
         <v>93.4</v>
       </c>
       <c r="D69" s="9">
         <v>93.4</v>
       </c>
       <c r="E69" s="9">
         <v>93.6</v>
       </c>
       <c r="F69" s="9">
         <v>96.2</v>
@@ -11047,51 +11149,53 @@
       </c>
       <c r="AU69" s="13">
         <v>82.6</v>
       </c>
       <c r="AV69" s="26">
         <v>81.3</v>
       </c>
       <c r="AW69" s="53">
         <v>75.099999999999994</v>
       </c>
       <c r="AX69" s="26">
         <v>100</v>
       </c>
       <c r="AY69" s="26">
         <v>100</v>
       </c>
       <c r="AZ69" s="26">
         <v>100</v>
       </c>
       <c r="BA69" s="25">
         <v>100</v>
       </c>
       <c r="BB69" s="26">
         <v>100</v>
       </c>
-      <c r="BC69" s="10"/>
+      <c r="BC69" s="25">
+        <v>114.2</v>
+      </c>
       <c r="BD69" s="10"/>
       <c r="BE69" s="10"/>
       <c r="BF69" s="13"/>
       <c r="BG69" s="13"/>
       <c r="BH69" s="26"/>
       <c r="BI69" s="53"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="9">
         <v>0</v>
       </c>
       <c r="C70" s="9">
         <v>0</v>
       </c>
       <c r="D70" s="9">
         <v>0</v>
       </c>
       <c r="E70" s="9">
         <v>75</v>
       </c>
       <c r="F70" s="9">
         <v>86.5</v>
@@ -11218,51 +11322,53 @@
       </c>
       <c r="AU70" s="13">
         <v>91.6</v>
       </c>
       <c r="AV70" s="26">
         <v>91</v>
       </c>
       <c r="AW70" s="53">
         <v>95.1</v>
       </c>
       <c r="AX70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AY70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AZ70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BA70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BB70" s="26">
         <v>100</v>
       </c>
-      <c r="BC70" s="10"/>
+      <c r="BC70" s="25">
+        <v>100</v>
+      </c>
       <c r="BD70" s="10"/>
       <c r="BE70" s="10"/>
       <c r="BF70" s="13"/>
       <c r="BG70" s="13"/>
       <c r="BH70" s="26"/>
       <c r="BI70" s="53"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="9">
         <v>92.5</v>
       </c>
       <c r="C71" s="9">
         <v>92.3</v>
       </c>
       <c r="D71" s="9">
         <v>92.3</v>
       </c>
       <c r="E71" s="9">
         <v>92.3</v>
       </c>
       <c r="F71" s="9">
         <v>92.7</v>
@@ -11389,262 +11495,264 @@
       </c>
       <c r="AU71" s="13">
         <v>101.9</v>
       </c>
       <c r="AV71" s="26">
         <v>106.9</v>
       </c>
       <c r="AW71" s="53">
         <v>107.9</v>
       </c>
       <c r="AX71" s="26">
         <v>100</v>
       </c>
       <c r="AY71" s="26">
         <v>100</v>
       </c>
       <c r="AZ71" s="26">
         <v>100</v>
       </c>
       <c r="BA71" s="25">
         <v>100</v>
       </c>
       <c r="BB71" s="26">
         <v>100</v>
       </c>
-      <c r="BC71" s="10"/>
+      <c r="BC71" s="25">
+        <v>88.5</v>
+      </c>
       <c r="BD71" s="10"/>
       <c r="BE71" s="10"/>
       <c r="BF71" s="13"/>
       <c r="BG71" s="13"/>
       <c r="BH71" s="26"/>
       <c r="BI71" s="53"/>
     </row>
     <row r="72" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="16"/>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
       <c r="I72" s="17"/>
       <c r="J72" s="17"/>
       <c r="K72" s="17"/>
       <c r="L72" s="17"/>
       <c r="M72" s="17"/>
       <c r="N72" s="39"/>
       <c r="O72" s="40"/>
       <c r="P72" s="41"/>
       <c r="Q72" s="40"/>
       <c r="R72" s="40"/>
       <c r="S72" s="40"/>
       <c r="T72" s="40"/>
       <c r="U72" s="40"/>
       <c r="V72" s="40"/>
       <c r="W72" s="40"/>
       <c r="X72" s="40"/>
       <c r="Y72" s="40"/>
       <c r="Z72" s="39"/>
       <c r="AA72" s="40"/>
       <c r="AB72" s="41"/>
       <c r="AC72" s="40"/>
       <c r="AD72" s="40"/>
       <c r="AE72" s="40"/>
       <c r="AF72" s="40"/>
     </row>
     <row r="73" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A73" s="55" t="s">
+      <c r="A73" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="B73" s="55"/>
-[...17 lines deleted...]
-      <c r="Z73" s="55" t="s">
+      <c r="B73" s="62"/>
+      <c r="C73" s="62"/>
+      <c r="D73" s="62"/>
+      <c r="E73" s="62"/>
+      <c r="F73" s="62"/>
+      <c r="G73" s="62"/>
+      <c r="H73" s="62"/>
+      <c r="I73" s="62"/>
+      <c r="J73" s="62"/>
+      <c r="K73" s="62"/>
+      <c r="L73" s="62"/>
+      <c r="M73" s="62"/>
+      <c r="N73" s="62"/>
+      <c r="O73" s="62"/>
+      <c r="P73" s="62"/>
+      <c r="Q73" s="62"/>
+      <c r="R73" s="62"/>
+      <c r="S73" s="62"/>
+      <c r="Z73" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="AA73" s="55"/>
-[...16 lines deleted...]
-      <c r="AR73" s="55"/>
+      <c r="AA73" s="62"/>
+      <c r="AB73" s="62"/>
+      <c r="AC73" s="62"/>
+      <c r="AD73" s="62"/>
+      <c r="AE73" s="62"/>
+      <c r="AF73" s="62"/>
+      <c r="AG73" s="62"/>
+      <c r="AH73" s="62"/>
+      <c r="AI73" s="62"/>
+      <c r="AJ73" s="62"/>
+      <c r="AK73" s="62"/>
+      <c r="AL73" s="62"/>
+      <c r="AM73" s="62"/>
+      <c r="AN73" s="62"/>
+      <c r="AO73" s="62"/>
+      <c r="AP73" s="62"/>
+      <c r="AQ73" s="62"/>
+      <c r="AR73" s="62"/>
     </row>
     <row r="74" spans="1:61" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="18"/>
     </row>
     <row r="75" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B75" s="3"/>
       <c r="C75" s="2"/>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
-      <c r="I75" s="68"/>
-[...15 lines deleted...]
-      <c r="Y75" s="68"/>
+      <c r="I75" s="61"/>
+      <c r="J75" s="61"/>
+      <c r="K75" s="61"/>
+      <c r="L75" s="61"/>
+      <c r="M75" s="61"/>
+      <c r="N75" s="61"/>
+      <c r="O75" s="61"/>
+      <c r="P75" s="61"/>
+      <c r="Q75" s="61"/>
+      <c r="R75" s="61"/>
+      <c r="S75" s="61"/>
+      <c r="T75" s="61"/>
+      <c r="U75" s="61"/>
+      <c r="V75" s="61"/>
+      <c r="W75" s="61"/>
+      <c r="X75" s="61"/>
+      <c r="Y75" s="61"/>
       <c r="AF75" s="57"/>
       <c r="AG75" s="57"/>
       <c r="AH75" s="57"/>
       <c r="AI75" s="57"/>
       <c r="AJ75" s="57"/>
       <c r="AK75" s="57"/>
       <c r="AR75" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS75" s="57"/>
       <c r="AT75" s="57"/>
       <c r="AU75" s="57"/>
       <c r="AV75" s="57"/>
       <c r="AW75" s="57"/>
       <c r="BD75" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE75" s="57"/>
       <c r="BF75" s="57"/>
       <c r="BG75" s="57"/>
       <c r="BH75" s="57"/>
       <c r="BI75" s="57"/>
     </row>
     <row r="76" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="61"/>
-      <c r="B76" s="63" t="s">
+      <c r="A76" s="63"/>
+      <c r="B76" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C76" s="64"/>
-[...10 lines deleted...]
-      <c r="N76" s="63" t="s">
+      <c r="C76" s="59"/>
+      <c r="D76" s="59"/>
+      <c r="E76" s="59"/>
+      <c r="F76" s="59"/>
+      <c r="G76" s="59"/>
+      <c r="H76" s="59"/>
+      <c r="I76" s="59"/>
+      <c r="J76" s="59"/>
+      <c r="K76" s="59"/>
+      <c r="L76" s="59"/>
+      <c r="M76" s="60"/>
+      <c r="N76" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="O76" s="64"/>
-[...10 lines deleted...]
-      <c r="Z76" s="58" t="s">
+      <c r="O76" s="59"/>
+      <c r="P76" s="59"/>
+      <c r="Q76" s="59"/>
+      <c r="R76" s="59"/>
+      <c r="S76" s="59"/>
+      <c r="T76" s="59"/>
+      <c r="U76" s="59"/>
+      <c r="V76" s="59"/>
+      <c r="W76" s="59"/>
+      <c r="X76" s="59"/>
+      <c r="Y76" s="60"/>
+      <c r="Z76" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="AA76" s="59"/>
-[...10 lines deleted...]
-      <c r="AL76" s="58" t="s">
+      <c r="AA76" s="55"/>
+      <c r="AB76" s="55"/>
+      <c r="AC76" s="55"/>
+      <c r="AD76" s="55"/>
+      <c r="AE76" s="55"/>
+      <c r="AF76" s="55"/>
+      <c r="AG76" s="55"/>
+      <c r="AH76" s="55"/>
+      <c r="AI76" s="55"/>
+      <c r="AJ76" s="55"/>
+      <c r="AK76" s="56"/>
+      <c r="AL76" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="AM76" s="59"/>
-[...10 lines deleted...]
-      <c r="AX76" s="58" t="s">
+      <c r="AM76" s="55"/>
+      <c r="AN76" s="55"/>
+      <c r="AO76" s="55"/>
+      <c r="AP76" s="55"/>
+      <c r="AQ76" s="55"/>
+      <c r="AR76" s="55"/>
+      <c r="AS76" s="55"/>
+      <c r="AT76" s="55"/>
+      <c r="AU76" s="55"/>
+      <c r="AV76" s="55"/>
+      <c r="AW76" s="56"/>
+      <c r="AX76" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="AY76" s="59"/>
-[...9 lines deleted...]
-      <c r="BI76" s="60"/>
+      <c r="AY76" s="55"/>
+      <c r="AZ76" s="55"/>
+      <c r="BA76" s="55"/>
+      <c r="BB76" s="55"/>
+      <c r="BC76" s="55"/>
+      <c r="BD76" s="55"/>
+      <c r="BE76" s="55"/>
+      <c r="BF76" s="55"/>
+      <c r="BG76" s="55"/>
+      <c r="BH76" s="55"/>
+      <c r="BI76" s="56"/>
     </row>
     <row r="77" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="62"/>
+      <c r="A77" s="64"/>
       <c r="B77" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J77" s="7" t="s">
@@ -11945,51 +12053,53 @@
       </c>
       <c r="AU78" s="13">
         <v>106.8</v>
       </c>
       <c r="AV78" s="26">
         <v>104.7</v>
       </c>
       <c r="AW78" s="52">
         <v>102</v>
       </c>
       <c r="AX78" s="26">
         <v>107.1</v>
       </c>
       <c r="AY78" s="48">
         <v>108.5</v>
       </c>
       <c r="AZ78" s="26">
         <v>109.3</v>
       </c>
       <c r="BA78" s="26">
         <v>112.5</v>
       </c>
       <c r="BB78" s="26">
         <v>111.7</v>
       </c>
-      <c r="BC78" s="10"/>
+      <c r="BC78" s="26">
+        <v>112.5</v>
+      </c>
       <c r="BD78" s="10"/>
       <c r="BE78" s="10"/>
       <c r="BF78" s="49"/>
       <c r="BG78" s="13"/>
       <c r="BH78" s="26"/>
       <c r="BI78" s="52"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B79" s="10">
         <v>88.2</v>
       </c>
       <c r="C79" s="10">
         <v>90</v>
       </c>
       <c r="D79" s="10">
         <v>90.1</v>
       </c>
       <c r="E79" s="10">
         <v>90.3</v>
       </c>
       <c r="F79" s="10">
         <v>90.6</v>
@@ -12116,51 +12226,53 @@
       </c>
       <c r="AU79" s="13">
         <v>67.8</v>
       </c>
       <c r="AV79" s="26">
         <v>69</v>
       </c>
       <c r="AW79" s="53">
         <v>70.8</v>
       </c>
       <c r="AX79" s="26">
         <v>67.2</v>
       </c>
       <c r="AY79" s="48">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ79" s="26">
         <v>65.099999999999994</v>
       </c>
       <c r="BA79" s="26">
         <v>63.2</v>
       </c>
       <c r="BB79" s="26">
         <v>59.6</v>
       </c>
-      <c r="BC79" s="10"/>
+      <c r="BC79" s="26">
+        <v>58.2</v>
+      </c>
       <c r="BD79" s="10"/>
       <c r="BE79" s="10"/>
       <c r="BF79" s="13"/>
       <c r="BG79" s="13"/>
       <c r="BH79" s="26"/>
       <c r="BI79" s="53"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B80" s="10">
         <v>107.4</v>
       </c>
       <c r="C80" s="10">
         <v>105.1</v>
       </c>
       <c r="D80" s="10">
         <v>106.1</v>
       </c>
       <c r="E80" s="10">
         <v>104.3</v>
       </c>
       <c r="F80" s="10">
         <v>104.4</v>
@@ -12287,51 +12399,53 @@
       </c>
       <c r="AU80" s="13">
         <v>122.5</v>
       </c>
       <c r="AV80" s="26">
         <v>114.7</v>
       </c>
       <c r="AW80" s="53">
         <v>106</v>
       </c>
       <c r="AX80" s="26">
         <v>327.3</v>
       </c>
       <c r="AY80" s="48">
         <v>253.1</v>
       </c>
       <c r="AZ80" s="26">
         <v>302.10000000000002</v>
       </c>
       <c r="BA80" s="26">
         <v>317.39999999999998</v>
       </c>
       <c r="BB80" s="26">
         <v>294.10000000000002</v>
       </c>
-      <c r="BC80" s="10"/>
+      <c r="BC80" s="26">
+        <v>240</v>
+      </c>
       <c r="BD80" s="10"/>
       <c r="BE80" s="10"/>
       <c r="BF80" s="13"/>
       <c r="BG80" s="13"/>
       <c r="BH80" s="26"/>
       <c r="BI80" s="53"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B81" s="10">
         <v>100.4</v>
       </c>
       <c r="C81" s="10">
         <v>101.1</v>
       </c>
       <c r="D81" s="10">
         <v>101.2</v>
       </c>
       <c r="E81" s="10">
         <v>101.58</v>
       </c>
       <c r="F81" s="10">
         <v>101.8</v>
@@ -12458,51 +12572,53 @@
       </c>
       <c r="AU81" s="13">
         <v>108.5</v>
       </c>
       <c r="AV81" s="26">
         <v>110.6</v>
       </c>
       <c r="AW81" s="53">
         <v>107.7</v>
       </c>
       <c r="AX81" s="26">
         <v>118.6</v>
       </c>
       <c r="AY81" s="48">
         <v>118.4</v>
       </c>
       <c r="AZ81" s="26">
         <v>122</v>
       </c>
       <c r="BA81" s="26">
         <v>124.5</v>
       </c>
       <c r="BB81" s="26">
         <v>125.2</v>
       </c>
-      <c r="BC81" s="10"/>
+      <c r="BC81" s="26">
+        <v>117.7</v>
+      </c>
       <c r="BD81" s="10"/>
       <c r="BE81" s="10"/>
       <c r="BF81" s="13"/>
       <c r="BG81" s="13"/>
       <c r="BH81" s="26"/>
       <c r="BI81" s="53"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="10">
         <v>102.5</v>
       </c>
       <c r="C82" s="10">
         <v>101.4</v>
       </c>
       <c r="D82" s="10">
         <v>102.9</v>
       </c>
       <c r="E82" s="10">
         <v>103.6</v>
       </c>
       <c r="F82" s="10">
         <v>103.3</v>
@@ -12629,51 +12745,53 @@
       </c>
       <c r="AU82" s="13">
         <v>109.7</v>
       </c>
       <c r="AV82" s="26">
         <v>108.9</v>
       </c>
       <c r="AW82" s="53">
         <v>96.6</v>
       </c>
       <c r="AX82" s="26">
         <v>105</v>
       </c>
       <c r="AY82" s="48">
         <v>104.8</v>
       </c>
       <c r="AZ82" s="26">
         <v>104.6</v>
       </c>
       <c r="BA82" s="26">
         <v>104.1</v>
       </c>
       <c r="BB82" s="26">
         <v>104</v>
       </c>
-      <c r="BC82" s="10"/>
+      <c r="BC82" s="26">
+        <v>103.8</v>
+      </c>
       <c r="BD82" s="10"/>
       <c r="BE82" s="10"/>
       <c r="BF82" s="13"/>
       <c r="BG82" s="13"/>
       <c r="BH82" s="26"/>
       <c r="BI82" s="53"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B83" s="10">
         <v>98.7</v>
       </c>
       <c r="C83" s="10">
         <v>98.9</v>
       </c>
       <c r="D83" s="10">
         <v>98.8</v>
       </c>
       <c r="E83" s="10">
         <v>98.7</v>
       </c>
       <c r="F83" s="10">
         <v>98.7</v>
@@ -12800,51 +12918,53 @@
       </c>
       <c r="AU83" s="10">
         <v>109.2</v>
       </c>
       <c r="AV83" s="26">
         <v>107.3</v>
       </c>
       <c r="AW83" s="53">
         <v>106.8</v>
       </c>
       <c r="AX83" s="26">
         <v>99.1</v>
       </c>
       <c r="AY83" s="48">
         <v>98.8</v>
       </c>
       <c r="AZ83" s="26">
         <v>98.7</v>
       </c>
       <c r="BA83" s="26">
         <v>98.4</v>
       </c>
       <c r="BB83" s="26">
         <v>98</v>
       </c>
-      <c r="BC83" s="10"/>
+      <c r="BC83" s="26">
+        <v>97.8</v>
+      </c>
       <c r="BD83" s="10"/>
       <c r="BE83" s="10"/>
       <c r="BF83" s="13"/>
       <c r="BG83" s="10"/>
       <c r="BH83" s="26"/>
       <c r="BI83" s="53"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="10">
         <v>95.3</v>
       </c>
       <c r="C84" s="10">
         <v>96.5</v>
       </c>
       <c r="D84" s="10">
         <v>96.5</v>
       </c>
       <c r="E84" s="10">
         <v>96.1</v>
       </c>
       <c r="F84" s="10">
         <v>95.9</v>
@@ -12971,51 +13091,53 @@
       </c>
       <c r="AU84" s="10">
         <v>109.8</v>
       </c>
       <c r="AV84" s="26">
         <v>108.5</v>
       </c>
       <c r="AW84" s="53">
         <v>101.6</v>
       </c>
       <c r="AX84" s="26">
         <v>117.9</v>
       </c>
       <c r="AY84" s="48">
         <v>110.7</v>
       </c>
       <c r="AZ84" s="26">
         <v>100.3</v>
       </c>
       <c r="BA84" s="26">
         <v>98.3</v>
       </c>
       <c r="BB84" s="26">
         <v>97</v>
       </c>
-      <c r="BC84" s="10"/>
+      <c r="BC84" s="26">
+        <v>94.9</v>
+      </c>
       <c r="BD84" s="10"/>
       <c r="BE84" s="10"/>
       <c r="BF84" s="13"/>
       <c r="BG84" s="10"/>
       <c r="BH84" s="26"/>
       <c r="BI84" s="53"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B85" s="10">
         <v>99.6</v>
       </c>
       <c r="C85" s="10">
         <v>100.5</v>
       </c>
       <c r="D85" s="10">
         <v>115.1</v>
       </c>
       <c r="E85" s="10">
         <v>110.4</v>
       </c>
       <c r="F85" s="10">
         <v>105.1</v>
@@ -13142,51 +13264,53 @@
       </c>
       <c r="AU85" s="10">
         <v>108.4</v>
       </c>
       <c r="AV85" s="26">
         <v>106.2</v>
       </c>
       <c r="AW85" s="53">
         <v>100</v>
       </c>
       <c r="AX85" s="26">
         <v>137.6</v>
       </c>
       <c r="AY85" s="48">
         <v>139.9</v>
       </c>
       <c r="AZ85" s="26">
         <v>139.19999999999999</v>
       </c>
       <c r="BA85" s="26">
         <v>166.4</v>
       </c>
       <c r="BB85" s="26">
         <v>145.80000000000001</v>
       </c>
-      <c r="BC85" s="10"/>
+      <c r="BC85" s="26">
+        <v>146.1</v>
+      </c>
       <c r="BD85" s="10"/>
       <c r="BE85" s="10"/>
       <c r="BF85" s="13"/>
       <c r="BG85" s="10"/>
       <c r="BH85" s="26"/>
       <c r="BI85" s="53"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B86" s="10">
         <v>100.3</v>
       </c>
       <c r="C86" s="10">
         <v>99.8</v>
       </c>
       <c r="D86" s="10">
         <v>99.9</v>
       </c>
       <c r="E86" s="10">
         <v>100.2</v>
       </c>
       <c r="F86" s="10">
         <v>100.2</v>
@@ -13313,51 +13437,53 @@
       </c>
       <c r="AU86" s="10">
         <v>111</v>
       </c>
       <c r="AV86" s="26">
         <v>108.7</v>
       </c>
       <c r="AW86" s="53">
         <v>107.6</v>
       </c>
       <c r="AX86" s="26">
         <v>102</v>
       </c>
       <c r="AY86" s="48">
         <v>103.5</v>
       </c>
       <c r="AZ86" s="26">
         <v>103.5</v>
       </c>
       <c r="BA86" s="26">
         <v>103.2</v>
       </c>
       <c r="BB86" s="26">
         <v>103</v>
       </c>
-      <c r="BC86" s="10"/>
+      <c r="BC86" s="26">
+        <v>102.9</v>
+      </c>
       <c r="BD86" s="10"/>
       <c r="BE86" s="10"/>
       <c r="BF86" s="13"/>
       <c r="BG86" s="10"/>
       <c r="BH86" s="26"/>
       <c r="BI86" s="53"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="10">
         <v>100</v>
       </c>
       <c r="C87" s="10">
         <v>87.6</v>
       </c>
       <c r="D87" s="10">
         <v>87.8</v>
       </c>
       <c r="E87" s="10">
         <v>90.6</v>
       </c>
       <c r="F87" s="10">
         <v>92.7</v>
@@ -13484,51 +13610,53 @@
       </c>
       <c r="AU87" s="10">
         <v>105</v>
       </c>
       <c r="AV87" s="26">
         <v>103.1</v>
       </c>
       <c r="AW87" s="53">
         <v>107.2</v>
       </c>
       <c r="AX87" s="26">
         <v>72.099999999999994</v>
       </c>
       <c r="AY87" s="48">
         <v>82.9</v>
       </c>
       <c r="AZ87" s="26">
         <v>79.7</v>
       </c>
       <c r="BA87" s="26">
         <v>99.6</v>
       </c>
       <c r="BB87" s="26">
         <v>100.8</v>
       </c>
-      <c r="BC87" s="10"/>
+      <c r="BC87" s="26">
+        <v>101.6</v>
+      </c>
       <c r="BD87" s="10"/>
       <c r="BE87" s="10"/>
       <c r="BF87" s="13"/>
       <c r="BG87" s="10"/>
       <c r="BH87" s="26"/>
       <c r="BI87" s="53"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B88" s="10">
         <v>104.3</v>
       </c>
       <c r="C88" s="10">
         <v>104</v>
       </c>
       <c r="D88" s="10">
         <v>103.8</v>
       </c>
       <c r="E88" s="10">
         <v>104.2</v>
       </c>
       <c r="F88" s="10">
         <v>103.9</v>
@@ -13655,51 +13783,53 @@
       </c>
       <c r="AU88" s="10">
         <v>108.7</v>
       </c>
       <c r="AV88" s="26">
         <v>108.2</v>
       </c>
       <c r="AW88" s="53">
         <v>99.5</v>
       </c>
       <c r="AX88" s="26">
         <v>97.3</v>
       </c>
       <c r="AY88" s="48">
         <v>106.8</v>
       </c>
       <c r="AZ88" s="26">
         <v>105.5</v>
       </c>
       <c r="BA88" s="26">
         <v>105.2</v>
       </c>
       <c r="BB88" s="26">
         <v>103.6</v>
       </c>
-      <c r="BC88" s="10"/>
+      <c r="BC88" s="26">
+        <v>101.6</v>
+      </c>
       <c r="BD88" s="10"/>
       <c r="BE88" s="10"/>
       <c r="BF88" s="13"/>
       <c r="BG88" s="10"/>
       <c r="BH88" s="26"/>
       <c r="BI88" s="53"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="10">
         <v>103.1</v>
       </c>
       <c r="C89" s="10">
         <v>106</v>
       </c>
       <c r="D89" s="10">
         <v>104.4</v>
       </c>
       <c r="E89" s="10">
         <v>103.9</v>
       </c>
       <c r="F89" s="10">
         <v>104.7</v>
@@ -13826,51 +13956,53 @@
       </c>
       <c r="AU89" s="10">
         <v>103</v>
       </c>
       <c r="AV89" s="26">
         <v>102.1</v>
       </c>
       <c r="AW89" s="53">
         <v>102.7</v>
       </c>
       <c r="AX89" s="26">
         <v>99.4</v>
       </c>
       <c r="AY89" s="48">
         <v>92.6</v>
       </c>
       <c r="AZ89" s="26">
         <v>97</v>
       </c>
       <c r="BA89" s="26">
         <v>97.9</v>
       </c>
       <c r="BB89" s="26">
         <v>104.7</v>
       </c>
-      <c r="BC89" s="10"/>
+      <c r="BC89" s="26">
+        <v>112.4</v>
+      </c>
       <c r="BD89" s="10"/>
       <c r="BE89" s="10"/>
       <c r="BF89" s="13"/>
       <c r="BG89" s="10"/>
       <c r="BH89" s="26"/>
       <c r="BI89" s="53"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="10">
         <v>104.6</v>
       </c>
       <c r="C90" s="10">
         <v>105.4</v>
       </c>
       <c r="D90" s="10">
         <v>105.9</v>
       </c>
       <c r="E90" s="10">
         <v>106.5</v>
       </c>
       <c r="F90" s="10">
         <v>106.4</v>
@@ -13997,51 +14129,53 @@
       </c>
       <c r="AU90" s="13">
         <v>110.8</v>
       </c>
       <c r="AV90" s="26">
         <v>109.2</v>
       </c>
       <c r="AW90" s="53">
         <v>107.7</v>
       </c>
       <c r="AX90" s="26">
         <v>88.4</v>
       </c>
       <c r="AY90" s="48">
         <v>142.5</v>
       </c>
       <c r="AZ90" s="26">
         <v>140.19999999999999</v>
       </c>
       <c r="BA90" s="26">
         <v>135.9</v>
       </c>
       <c r="BB90" s="26">
         <v>130.19999999999999</v>
       </c>
-      <c r="BC90" s="10"/>
+      <c r="BC90" s="26">
+        <v>132.1</v>
+      </c>
       <c r="BD90" s="10"/>
       <c r="BE90" s="10"/>
       <c r="BF90" s="13"/>
       <c r="BG90" s="13"/>
       <c r="BH90" s="26"/>
       <c r="BI90" s="53"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="10">
         <v>105.1</v>
       </c>
       <c r="C91" s="10">
         <v>104.5</v>
       </c>
       <c r="D91" s="10">
         <v>103.5</v>
       </c>
       <c r="E91" s="10">
         <v>103.3</v>
       </c>
       <c r="F91" s="10">
         <v>103.1</v>
@@ -14168,51 +14302,53 @@
       </c>
       <c r="AU91" s="13">
         <v>116.3</v>
       </c>
       <c r="AV91" s="26">
         <v>112.3</v>
       </c>
       <c r="AW91" s="53">
         <v>106.4</v>
       </c>
       <c r="AX91" s="26">
         <v>132.69999999999999</v>
       </c>
       <c r="AY91" s="48">
         <v>117.6</v>
       </c>
       <c r="AZ91" s="26">
         <v>121.2</v>
       </c>
       <c r="BA91" s="26">
         <v>118.3</v>
       </c>
       <c r="BB91" s="26">
         <v>114.6</v>
       </c>
-      <c r="BC91" s="10"/>
+      <c r="BC91" s="26">
+        <v>113.6</v>
+      </c>
       <c r="BD91" s="10"/>
       <c r="BE91" s="10"/>
       <c r="BF91" s="13"/>
       <c r="BG91" s="13"/>
       <c r="BH91" s="26"/>
       <c r="BI91" s="53"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="10">
         <v>100.1</v>
       </c>
       <c r="C92" s="10">
         <v>100.5</v>
       </c>
       <c r="D92" s="10">
         <v>100.4</v>
       </c>
       <c r="E92" s="10">
         <v>100.5</v>
       </c>
       <c r="F92" s="10">
         <v>99.6</v>
@@ -14339,51 +14475,53 @@
       </c>
       <c r="AU92" s="13">
         <v>111.1</v>
       </c>
       <c r="AV92" s="26">
         <v>109.9</v>
       </c>
       <c r="AW92" s="53">
         <v>106</v>
       </c>
       <c r="AX92" s="26">
         <v>105.5</v>
       </c>
       <c r="AY92" s="48">
         <v>105.4</v>
       </c>
       <c r="AZ92" s="26">
         <v>105.1</v>
       </c>
       <c r="BA92" s="26">
         <v>104.9</v>
       </c>
       <c r="BB92" s="26">
         <v>104.3</v>
       </c>
-      <c r="BC92" s="10"/>
+      <c r="BC92" s="26">
+        <v>103.4</v>
+      </c>
       <c r="BD92" s="10"/>
       <c r="BE92" s="10"/>
       <c r="BF92" s="13"/>
       <c r="BG92" s="13"/>
       <c r="BH92" s="26"/>
       <c r="BI92" s="53"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="10">
         <v>101.1</v>
       </c>
       <c r="C93" s="10">
         <v>101.1</v>
       </c>
       <c r="D93" s="10">
         <v>101.6</v>
       </c>
       <c r="E93" s="10">
         <v>103.6</v>
       </c>
       <c r="F93" s="10">
         <v>103.2</v>
@@ -14510,51 +14648,53 @@
       </c>
       <c r="AU93" s="13">
         <v>98.1</v>
       </c>
       <c r="AV93" s="26">
         <v>91.9</v>
       </c>
       <c r="AW93" s="53">
         <v>90.3</v>
       </c>
       <c r="AX93" s="26">
         <v>104.7</v>
       </c>
       <c r="AY93" s="48">
         <v>102.7</v>
       </c>
       <c r="AZ93" s="26">
         <v>102.9</v>
       </c>
       <c r="BA93" s="26">
         <v>102.5</v>
       </c>
       <c r="BB93" s="26">
         <v>102.1</v>
       </c>
-      <c r="BC93" s="10"/>
+      <c r="BC93" s="26">
+        <v>100.8</v>
+      </c>
       <c r="BD93" s="10"/>
       <c r="BE93" s="10"/>
       <c r="BF93" s="13"/>
       <c r="BG93" s="13"/>
       <c r="BH93" s="26"/>
       <c r="BI93" s="53"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="10">
         <v>101.8</v>
       </c>
       <c r="C94" s="10">
         <v>100.9</v>
       </c>
       <c r="D94" s="10">
         <v>101.2</v>
       </c>
       <c r="E94" s="10">
         <v>101.4</v>
       </c>
       <c r="F94" s="10">
         <v>101.5</v>
@@ -14681,51 +14821,53 @@
       </c>
       <c r="AU94" s="13">
         <v>110.5</v>
       </c>
       <c r="AV94" s="26">
         <v>107.3</v>
       </c>
       <c r="AW94" s="53">
         <v>104.9</v>
       </c>
       <c r="AX94" s="26">
         <v>101</v>
       </c>
       <c r="AY94" s="48">
         <v>99.8</v>
       </c>
       <c r="AZ94" s="26">
         <v>100.2</v>
       </c>
       <c r="BA94" s="26">
         <v>101</v>
       </c>
       <c r="BB94" s="26">
         <v>101.2</v>
       </c>
-      <c r="BC94" s="10"/>
+      <c r="BC94" s="26">
+        <v>102.3</v>
+      </c>
       <c r="BD94" s="10"/>
       <c r="BE94" s="10"/>
       <c r="BF94" s="13"/>
       <c r="BG94" s="13"/>
       <c r="BH94" s="26"/>
       <c r="BI94" s="53"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="10">
         <v>97.8</v>
       </c>
       <c r="C95" s="10">
         <v>98.1</v>
       </c>
       <c r="D95" s="10">
         <v>98.6</v>
       </c>
       <c r="E95" s="10">
         <v>95.8</v>
       </c>
       <c r="F95" s="10">
         <v>95.6</v>
@@ -14852,118 +14994,120 @@
       </c>
       <c r="AU95" s="13">
         <v>98.1</v>
       </c>
       <c r="AV95" s="26">
         <v>98.2</v>
       </c>
       <c r="AW95" s="53">
         <v>95.8</v>
       </c>
       <c r="AX95" s="26">
         <v>102.6</v>
       </c>
       <c r="AY95" s="48">
         <v>106.1</v>
       </c>
       <c r="AZ95" s="26">
         <v>104.2</v>
       </c>
       <c r="BA95" s="26">
         <v>103.5</v>
       </c>
       <c r="BB95" s="26">
         <v>101.4</v>
       </c>
-      <c r="BC95" s="10"/>
+      <c r="BC95" s="26">
+        <v>101.1</v>
+      </c>
       <c r="BD95" s="10"/>
       <c r="BE95" s="10"/>
       <c r="BF95" s="13"/>
       <c r="BG95" s="13"/>
       <c r="BH95" s="26"/>
       <c r="BI95" s="53"/>
     </row>
     <row r="96" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="16"/>
       <c r="B96" s="17"/>
       <c r="C96" s="17"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
       <c r="I96" s="17"/>
       <c r="J96" s="17"/>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="17"/>
       <c r="N96" s="42"/>
       <c r="O96" s="42"/>
       <c r="P96" s="42"/>
       <c r="Q96" s="42"/>
       <c r="R96" s="42"/>
       <c r="S96" s="42"/>
       <c r="T96" s="42"/>
       <c r="U96" s="42"/>
       <c r="V96" s="42"/>
       <c r="W96" s="42"/>
       <c r="X96" s="42"/>
       <c r="Y96" s="42"/>
       <c r="Z96" s="42"/>
       <c r="AA96" s="42"/>
       <c r="AB96" s="42"/>
       <c r="AC96" s="42"/>
       <c r="AD96" s="42"/>
       <c r="AE96" s="42"/>
       <c r="AF96" s="42"/>
     </row>
     <row r="97" spans="26:49" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Z97" s="56" t="s">
+      <c r="Z97" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="AA97" s="56"/>
-[...8 lines deleted...]
-      <c r="AJ97" s="56"/>
+      <c r="AA97" s="68"/>
+      <c r="AB97" s="68"/>
+      <c r="AC97" s="68"/>
+      <c r="AD97" s="68"/>
+      <c r="AE97" s="68"/>
+      <c r="AF97" s="68"/>
+      <c r="AG97" s="68"/>
+      <c r="AH97" s="68"/>
+      <c r="AI97" s="68"/>
+      <c r="AJ97" s="68"/>
       <c r="AK97" s="43"/>
-      <c r="AL97" s="56"/>
-[...9 lines deleted...]
-      <c r="AV97" s="56"/>
+      <c r="AL97" s="68"/>
+      <c r="AM97" s="68"/>
+      <c r="AN97" s="68"/>
+      <c r="AO97" s="68"/>
+      <c r="AP97" s="68"/>
+      <c r="AQ97" s="68"/>
+      <c r="AR97" s="68"/>
+      <c r="AS97" s="68"/>
+      <c r="AT97" s="68"/>
+      <c r="AU97" s="68"/>
+      <c r="AV97" s="68"/>
       <c r="AW97" s="43"/>
     </row>
     <row r="98" spans="26:49" x14ac:dyDescent="0.2">
       <c r="Z98" t="s">
         <v>42</v>
       </c>
       <c r="AA98"/>
       <c r="AB98"/>
       <c r="AC98"/>
       <c r="AD98"/>
       <c r="AE98"/>
       <c r="AF98"/>
       <c r="AG98"/>
       <c r="AH98"/>
       <c r="AI98"/>
       <c r="AJ98"/>
       <c r="AK98"/>
       <c r="AL98"/>
       <c r="AM98"/>
       <c r="AN98"/>
       <c r="AO98"/>
       <c r="AQ98"/>
       <c r="AR98"/>
       <c r="AS98"/>
       <c r="AT98"/>
@@ -15005,101 +15149,101 @@
       <c r="AA100"/>
       <c r="AB100"/>
       <c r="AC100"/>
       <c r="AD100"/>
       <c r="AE100"/>
       <c r="AF100"/>
       <c r="AG100"/>
       <c r="AH100"/>
       <c r="AI100"/>
       <c r="AJ100"/>
       <c r="AK100"/>
       <c r="AL100"/>
       <c r="AM100"/>
       <c r="AN100"/>
       <c r="AO100"/>
       <c r="AQ100"/>
       <c r="AR100"/>
       <c r="AS100"/>
       <c r="AT100"/>
       <c r="AU100"/>
       <c r="AV100"/>
       <c r="AW100"/>
     </row>
   </sheetData>
   <mergeCells count="51">
-    <mergeCell ref="AX52:BI52"/>
-[...33 lines deleted...]
-    <mergeCell ref="H3:M3"/>
     <mergeCell ref="Z1:AR1"/>
     <mergeCell ref="Z25:AR25"/>
     <mergeCell ref="Z49:AR49"/>
     <mergeCell ref="Z73:AR73"/>
     <mergeCell ref="Z97:AJ97"/>
     <mergeCell ref="AL97:AV97"/>
     <mergeCell ref="AF3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z28:AK28"/>
     <mergeCell ref="Z52:AK52"/>
     <mergeCell ref="Z76:AK76"/>
     <mergeCell ref="AF27:AK27"/>
     <mergeCell ref="AF51:AK51"/>
     <mergeCell ref="AF75:AK75"/>
     <mergeCell ref="AL52:AW52"/>
     <mergeCell ref="AR75:AW75"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A25:S25"/>
+    <mergeCell ref="A49:S49"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="I27:Y27"/>
+    <mergeCell ref="N28:Y28"/>
+    <mergeCell ref="T3:Y3"/>
+    <mergeCell ref="H3:M3"/>
+    <mergeCell ref="N76:Y76"/>
+    <mergeCell ref="I51:Y51"/>
+    <mergeCell ref="I75:Y75"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B52:M52"/>
+    <mergeCell ref="B76:M76"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="N52:Y52"/>
+    <mergeCell ref="AL76:AW76"/>
+    <mergeCell ref="AR3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AR27:AW27"/>
+    <mergeCell ref="AL28:AW28"/>
+    <mergeCell ref="AR51:AW51"/>
+    <mergeCell ref="AX52:BI52"/>
+    <mergeCell ref="BD75:BI75"/>
+    <mergeCell ref="AX76:BI76"/>
+    <mergeCell ref="BD3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BD27:BI27"/>
+    <mergeCell ref="AX28:BI28"/>
+    <mergeCell ref="BD51:BI51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="48" max="16383" man="1"/>
     <brk id="72" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="99" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>