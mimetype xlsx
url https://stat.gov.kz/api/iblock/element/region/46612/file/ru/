--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -553,51 +553,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -684,94 +684,100 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1047,222 +1053,222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI100"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AM1" zoomScale="98" zoomScaleSheetLayoutView="98" workbookViewId="0">
-      <selection activeCell="BC78" sqref="BC78"/>
+      <selection activeCell="BD8" sqref="BD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="65"/>
-[...17 lines deleted...]
-      <c r="Z1" s="65" t="s">
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="Z1" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="AA1" s="65"/>
-[...16 lines deleted...]
-      <c r="AR1" s="65"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
     </row>
     <row r="2" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="H3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="I3" s="57"/>
       <c r="J3" s="57"/>
       <c r="K3" s="57"/>
       <c r="L3" s="57"/>
       <c r="M3" s="57"/>
       <c r="T3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="U3" s="57"/>
       <c r="V3" s="57"/>
       <c r="W3" s="57"/>
       <c r="X3" s="57"/>
       <c r="Y3" s="57"/>
       <c r="AF3" s="57"/>
       <c r="AG3" s="57"/>
       <c r="AH3" s="57"/>
       <c r="AI3" s="57"/>
       <c r="AJ3" s="57"/>
       <c r="AK3" s="57"/>
       <c r="AR3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS3" s="57"/>
       <c r="AT3" s="57"/>
       <c r="AU3" s="57"/>
       <c r="AV3" s="57"/>
       <c r="AW3" s="57"/>
       <c r="BD3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE3" s="57"/>
       <c r="BF3" s="57"/>
       <c r="BG3" s="57"/>
       <c r="BH3" s="57"/>
       <c r="BI3" s="57"/>
     </row>
     <row r="4" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63"/>
-      <c r="B4" s="58" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58" t="s">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="59"/>
-[...5 lines deleted...]
-      <c r="U4" s="59"/>
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
       <c r="V4" s="67"/>
-      <c r="W4" s="59"/>
-[...2 lines deleted...]
-      <c r="Z4" s="54" t="s">
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="55"/>
-[...10 lines deleted...]
-      <c r="AL4" s="54" t="s">
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM4" s="55"/>
-[...10 lines deleted...]
-      <c r="AX4" s="54" t="s">
+      <c r="AM4" s="59"/>
+      <c r="AN4" s="59"/>
+      <c r="AO4" s="59"/>
+      <c r="AP4" s="59"/>
+      <c r="AQ4" s="59"/>
+      <c r="AR4" s="59"/>
+      <c r="AS4" s="59"/>
+      <c r="AT4" s="59"/>
+      <c r="AU4" s="59"/>
+      <c r="AV4" s="59"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY4" s="55"/>
-[...9 lines deleted...]
-      <c r="BI4" s="56"/>
+      <c r="AY4" s="59"/>
+      <c r="AZ4" s="59"/>
+      <c r="BA4" s="59"/>
+      <c r="BB4" s="59"/>
+      <c r="BC4" s="59"/>
+      <c r="BD4" s="59"/>
+      <c r="BE4" s="59"/>
+      <c r="BF4" s="59"/>
+      <c r="BG4" s="59"/>
+      <c r="BH4" s="59"/>
+      <c r="BI4" s="60"/>
     </row>
     <row r="5" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="64"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1566,51 +1572,53 @@
       </c>
       <c r="AV6" s="26">
         <v>101.2</v>
       </c>
       <c r="AW6" s="50">
         <v>100.6</v>
       </c>
       <c r="AX6" s="26">
         <v>105.8</v>
       </c>
       <c r="AY6" s="26">
         <v>107</v>
       </c>
       <c r="AZ6" s="26">
         <v>107.8</v>
       </c>
       <c r="BA6" s="26">
         <v>111.3</v>
       </c>
       <c r="BB6" s="25">
         <v>110.7</v>
       </c>
       <c r="BC6" s="26">
         <v>110.7</v>
       </c>
-      <c r="BD6" s="10"/>
+      <c r="BD6" s="69">
+        <v>111.1</v>
+      </c>
       <c r="BE6" s="48"/>
       <c r="BF6" s="13"/>
       <c r="BG6" s="13"/>
       <c r="BH6" s="26"/>
       <c r="BI6" s="50"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>84.6</v>
       </c>
       <c r="C7" s="9">
         <v>85.8</v>
       </c>
       <c r="D7" s="9">
         <v>85.9</v>
       </c>
       <c r="E7" s="9">
         <v>86.3</v>
       </c>
       <c r="F7" s="9">
         <v>86.8</v>
       </c>
@@ -1739,51 +1747,53 @@
       </c>
       <c r="AV7" s="26">
         <v>93.1</v>
       </c>
       <c r="AW7" s="51">
         <v>88.9</v>
       </c>
       <c r="AX7" s="26">
         <v>81.5</v>
       </c>
       <c r="AY7" s="26">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="26">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="26">
         <v>76.5</v>
       </c>
       <c r="BB7" s="25">
         <v>73.400000000000006</v>
       </c>
       <c r="BC7" s="26">
         <v>72.599999999999994</v>
       </c>
-      <c r="BD7" s="10"/>
+      <c r="BD7" s="69">
+        <v>79.400000000000006</v>
+      </c>
       <c r="BE7" s="48"/>
       <c r="BF7" s="13"/>
       <c r="BG7" s="13"/>
       <c r="BH7" s="26"/>
       <c r="BI7" s="51"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>107.7</v>
       </c>
       <c r="C8" s="9">
         <v>105.4</v>
       </c>
       <c r="D8" s="9">
         <v>106.4</v>
       </c>
       <c r="E8" s="9">
         <v>104.6</v>
       </c>
       <c r="F8" s="9">
         <v>104.7</v>
       </c>
@@ -1912,51 +1922,53 @@
       </c>
       <c r="AV8" s="26">
         <v>121</v>
       </c>
       <c r="AW8" s="51">
         <v>119.7</v>
       </c>
       <c r="AX8" s="26">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="26">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="26">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="26">
         <v>308.8</v>
       </c>
       <c r="BB8" s="25">
         <v>286.39999999999998</v>
       </c>
       <c r="BC8" s="26">
         <v>227.1</v>
       </c>
-      <c r="BD8" s="10"/>
+      <c r="BD8" s="69">
+        <v>221.9</v>
+      </c>
       <c r="BE8" s="48"/>
       <c r="BF8" s="13"/>
       <c r="BG8" s="13"/>
       <c r="BH8" s="26"/>
       <c r="BI8" s="51"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>101.8</v>
       </c>
       <c r="C9" s="9">
         <v>102.4</v>
       </c>
       <c r="D9" s="9">
         <v>102.5</v>
       </c>
       <c r="E9" s="9">
         <v>102.7</v>
       </c>
       <c r="F9" s="9">
         <v>102.8</v>
       </c>
@@ -2085,51 +2097,53 @@
       </c>
       <c r="AV9" s="26">
         <v>103.3</v>
       </c>
       <c r="AW9" s="51">
         <v>100.5</v>
       </c>
       <c r="AX9" s="26">
         <v>115.6</v>
       </c>
       <c r="AY9" s="26">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="26">
         <v>118.4</v>
       </c>
       <c r="BA9" s="26">
         <v>120.5</v>
       </c>
       <c r="BB9" s="25">
         <v>120.9</v>
       </c>
       <c r="BC9" s="26">
         <v>114.8</v>
       </c>
-      <c r="BD9" s="10"/>
+      <c r="BD9" s="69">
+        <v>106.1</v>
+      </c>
       <c r="BE9" s="48"/>
       <c r="BF9" s="13"/>
       <c r="BG9" s="13"/>
       <c r="BH9" s="26"/>
       <c r="BI9" s="51"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>102.3</v>
       </c>
       <c r="C10" s="9">
         <v>101.2</v>
       </c>
       <c r="D10" s="9">
         <v>102.7</v>
       </c>
       <c r="E10" s="9">
         <v>103.5</v>
       </c>
       <c r="F10" s="9">
         <v>103.2</v>
       </c>
@@ -2258,51 +2272,53 @@
       </c>
       <c r="AV10" s="26">
         <v>92.3</v>
       </c>
       <c r="AW10" s="51">
         <v>87.8</v>
       </c>
       <c r="AX10" s="26">
         <v>105</v>
       </c>
       <c r="AY10" s="26">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="26">
         <v>104.6</v>
       </c>
       <c r="BA10" s="26">
         <v>104</v>
       </c>
       <c r="BB10" s="25">
         <v>103.9</v>
       </c>
       <c r="BC10" s="26">
         <v>103.6</v>
       </c>
-      <c r="BD10" s="10"/>
+      <c r="BD10" s="69">
+        <v>106.6</v>
+      </c>
       <c r="BE10" s="48"/>
       <c r="BF10" s="13"/>
       <c r="BG10" s="13"/>
       <c r="BH10" s="26"/>
       <c r="BI10" s="51"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>99</v>
       </c>
       <c r="C11" s="9">
         <v>99.2</v>
       </c>
       <c r="D11" s="9">
         <v>99.1</v>
       </c>
       <c r="E11" s="9">
         <v>99</v>
       </c>
       <c r="F11" s="9">
         <v>99</v>
       </c>
@@ -2431,51 +2447,53 @@
       </c>
       <c r="AV11" s="26">
         <v>97.4</v>
       </c>
       <c r="AW11" s="51">
         <v>96.5</v>
       </c>
       <c r="AX11" s="26">
         <v>99.2</v>
       </c>
       <c r="AY11" s="26">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="26">
         <v>98.8</v>
       </c>
       <c r="BA11" s="26">
         <v>98.4</v>
       </c>
       <c r="BB11" s="25">
         <v>98.1</v>
       </c>
       <c r="BC11" s="26">
         <v>97.9</v>
       </c>
-      <c r="BD11" s="10"/>
+      <c r="BD11" s="69">
+        <v>98.3</v>
+      </c>
       <c r="BE11" s="48"/>
       <c r="BF11" s="13"/>
       <c r="BG11" s="10"/>
       <c r="BH11" s="26"/>
       <c r="BI11" s="51"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>90.1</v>
       </c>
       <c r="C12" s="9">
         <v>91.3</v>
       </c>
       <c r="D12" s="9">
         <v>91.5</v>
       </c>
       <c r="E12" s="9">
         <v>91.4</v>
       </c>
       <c r="F12" s="9">
         <v>91.3</v>
       </c>
@@ -2604,51 +2622,53 @@
       </c>
       <c r="AV12" s="26">
         <v>101.1</v>
       </c>
       <c r="AW12" s="51">
         <v>105.2</v>
       </c>
       <c r="AX12" s="26">
         <v>114.2</v>
       </c>
       <c r="AY12" s="26">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="26">
         <v>100.3</v>
       </c>
       <c r="BA12" s="26">
         <v>100.1</v>
       </c>
       <c r="BB12" s="25">
         <v>98.7</v>
       </c>
       <c r="BC12" s="26">
         <v>96.8</v>
       </c>
-      <c r="BD12" s="10"/>
+      <c r="BD12" s="69">
+        <v>98.3</v>
+      </c>
       <c r="BE12" s="48"/>
       <c r="BF12" s="13"/>
       <c r="BG12" s="10"/>
       <c r="BH12" s="26"/>
       <c r="BI12" s="51"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>98.5</v>
       </c>
       <c r="C13" s="9">
         <v>99.3</v>
       </c>
       <c r="D13" s="9">
         <v>112.6</v>
       </c>
       <c r="E13" s="9">
         <v>108.5</v>
       </c>
       <c r="F13" s="9">
         <v>103.8</v>
       </c>
@@ -2777,51 +2797,53 @@
       </c>
       <c r="AV13" s="26">
         <v>102.8</v>
       </c>
       <c r="AW13" s="51">
         <v>100.1</v>
       </c>
       <c r="AX13" s="26">
         <v>131.5</v>
       </c>
       <c r="AY13" s="25">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="26">
         <v>133</v>
       </c>
       <c r="BA13" s="26">
         <v>159.6</v>
       </c>
       <c r="BB13" s="25">
         <v>141.1</v>
       </c>
       <c r="BC13" s="26">
         <v>139.80000000000001</v>
       </c>
-      <c r="BD13" s="10"/>
+      <c r="BD13" s="69">
+        <v>137.30000000000001</v>
+      </c>
       <c r="BE13" s="48"/>
       <c r="BF13" s="13"/>
       <c r="BG13" s="10"/>
       <c r="BH13" s="26"/>
       <c r="BI13" s="51"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>101.2</v>
       </c>
       <c r="C14" s="9">
         <v>100.8</v>
       </c>
       <c r="D14" s="9">
         <v>100.8</v>
       </c>
       <c r="E14" s="9">
         <v>101</v>
       </c>
       <c r="F14" s="9">
         <v>101</v>
       </c>
@@ -2950,51 +2972,53 @@
       </c>
       <c r="AV14" s="26">
         <v>94.8</v>
       </c>
       <c r="AW14" s="51">
         <v>95.8</v>
       </c>
       <c r="AX14" s="26">
         <v>101.6</v>
       </c>
       <c r="AY14" s="25">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="26">
         <v>102.8</v>
       </c>
       <c r="BA14" s="26">
         <v>100.7</v>
       </c>
       <c r="BB14" s="25">
         <v>101</v>
       </c>
       <c r="BC14" s="26">
         <v>101.2</v>
       </c>
-      <c r="BD14" s="10"/>
+      <c r="BD14" s="69">
+        <v>102.6</v>
+      </c>
       <c r="BE14" s="48"/>
       <c r="BF14" s="13"/>
       <c r="BG14" s="10"/>
       <c r="BH14" s="26"/>
       <c r="BI14" s="51"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>92.6</v>
       </c>
       <c r="C15" s="9">
         <v>83.1</v>
       </c>
       <c r="D15" s="9">
         <v>83.5</v>
       </c>
       <c r="E15" s="9">
         <v>86.1</v>
       </c>
       <c r="F15" s="9">
         <v>88.1</v>
       </c>
@@ -3123,51 +3147,53 @@
       </c>
       <c r="AV15" s="26">
         <v>98.2</v>
       </c>
       <c r="AW15" s="51">
         <v>100.1</v>
       </c>
       <c r="AX15" s="26">
         <v>75.8</v>
       </c>
       <c r="AY15" s="25">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="26">
         <v>82</v>
       </c>
       <c r="BA15" s="26">
         <v>100.3</v>
       </c>
       <c r="BB15" s="25">
         <v>101.5</v>
       </c>
       <c r="BC15" s="26">
         <v>105.5</v>
       </c>
-      <c r="BD15" s="10"/>
+      <c r="BD15" s="69">
+        <v>107.2</v>
+      </c>
       <c r="BE15" s="48"/>
       <c r="BF15" s="13"/>
       <c r="BG15" s="10"/>
       <c r="BH15" s="26"/>
       <c r="BI15" s="51"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="9">
         <v>105</v>
       </c>
       <c r="C16" s="9">
         <v>104.6</v>
       </c>
       <c r="D16" s="9">
         <v>104.4</v>
       </c>
       <c r="E16" s="9">
         <v>104.8</v>
       </c>
       <c r="F16" s="9">
         <v>104.4</v>
       </c>
@@ -3296,51 +3322,53 @@
       </c>
       <c r="AV16" s="26">
         <v>144.1</v>
       </c>
       <c r="AW16" s="51">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="26">
         <v>97.4</v>
       </c>
       <c r="AY16" s="25">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="26">
         <v>105.4</v>
       </c>
       <c r="BA16" s="26">
         <v>105.1</v>
       </c>
       <c r="BB16" s="25">
         <v>103.5</v>
       </c>
       <c r="BC16" s="26">
         <v>101.7</v>
       </c>
-      <c r="BD16" s="10"/>
+      <c r="BD16" s="69">
+        <v>101.9</v>
+      </c>
       <c r="BE16" s="48"/>
       <c r="BF16" s="13"/>
       <c r="BG16" s="10"/>
       <c r="BH16" s="26"/>
       <c r="BI16" s="51"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="9">
         <v>102.9</v>
       </c>
       <c r="C17" s="9">
         <v>105.8</v>
       </c>
       <c r="D17" s="9">
         <v>104.2</v>
       </c>
       <c r="E17" s="9">
         <v>103.7</v>
       </c>
       <c r="F17" s="9">
         <v>104.5</v>
       </c>
@@ -3469,51 +3497,53 @@
       </c>
       <c r="AV17" s="26">
         <v>97.9</v>
       </c>
       <c r="AW17" s="51">
         <v>98.1</v>
       </c>
       <c r="AX17" s="26">
         <v>99.4</v>
       </c>
       <c r="AY17" s="25">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="26">
         <v>97.2</v>
       </c>
       <c r="BA17" s="26">
         <v>98</v>
       </c>
       <c r="BB17" s="25">
         <v>104.5</v>
       </c>
       <c r="BC17" s="26">
         <v>111.7</v>
       </c>
-      <c r="BD17" s="10"/>
+      <c r="BD17" s="69">
+        <v>111.3</v>
+      </c>
       <c r="BE17" s="48"/>
       <c r="BF17" s="13"/>
       <c r="BG17" s="10"/>
       <c r="BH17" s="26"/>
       <c r="BI17" s="51"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="9">
         <v>75.8</v>
       </c>
       <c r="C18" s="9">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="9">
         <v>77.8</v>
       </c>
       <c r="F18" s="9">
         <v>78.2</v>
       </c>
@@ -3642,51 +3672,53 @@
       </c>
       <c r="AV18" s="26">
         <v>101.7</v>
       </c>
       <c r="AW18" s="51">
         <v>93.2</v>
       </c>
       <c r="AX18" s="26">
         <v>95.3</v>
       </c>
       <c r="AY18" s="25">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="26">
         <v>115.1</v>
       </c>
       <c r="BA18" s="26">
         <v>118.1</v>
       </c>
       <c r="BB18" s="25">
         <v>116.5</v>
       </c>
       <c r="BC18" s="26">
         <v>111.6</v>
       </c>
-      <c r="BD18" s="10"/>
+      <c r="BD18" s="69">
+        <v>115.2</v>
+      </c>
       <c r="BE18" s="48"/>
       <c r="BF18" s="13"/>
       <c r="BG18" s="13"/>
       <c r="BH18" s="26"/>
       <c r="BI18" s="51"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="9">
         <v>102.6</v>
       </c>
       <c r="C19" s="9">
         <v>102.1</v>
       </c>
       <c r="D19" s="9">
         <v>101.3</v>
       </c>
       <c r="E19" s="9">
         <v>101.3</v>
       </c>
       <c r="F19" s="9">
         <v>101.2</v>
       </c>
@@ -3815,51 +3847,53 @@
       </c>
       <c r="AV19" s="26">
         <v>104.6</v>
       </c>
       <c r="AW19" s="51">
         <v>108.3</v>
       </c>
       <c r="AX19" s="26">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="25">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="26">
         <v>120</v>
       </c>
       <c r="BA19" s="26">
         <v>117.1</v>
       </c>
       <c r="BB19" s="25">
         <v>113.7</v>
       </c>
       <c r="BC19" s="26">
         <v>117.7</v>
       </c>
-      <c r="BD19" s="10"/>
+      <c r="BD19" s="69">
+        <v>108.2</v>
+      </c>
       <c r="BE19" s="48"/>
       <c r="BF19" s="13"/>
       <c r="BG19" s="13"/>
       <c r="BH19" s="26"/>
       <c r="BI19" s="51"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="9">
         <v>99.7</v>
       </c>
       <c r="C20" s="9">
         <v>100.1</v>
       </c>
       <c r="D20" s="9">
         <v>100</v>
       </c>
       <c r="E20" s="9">
         <v>100.1</v>
       </c>
       <c r="F20" s="9">
         <v>99.2</v>
       </c>
@@ -3988,51 +4022,53 @@
       </c>
       <c r="AV20" s="26">
         <v>105.4</v>
       </c>
       <c r="AW20" s="51">
         <v>100.2</v>
       </c>
       <c r="AX20" s="26">
         <v>105.3</v>
       </c>
       <c r="AY20" s="25">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="26">
         <v>104.9</v>
       </c>
       <c r="BA20" s="26">
         <v>104.7</v>
       </c>
       <c r="BB20" s="25">
         <v>104.1</v>
       </c>
       <c r="BC20" s="26">
         <v>103.2</v>
       </c>
-      <c r="BD20" s="10"/>
+      <c r="BD20" s="69">
+        <v>104.4</v>
+      </c>
       <c r="BE20" s="48"/>
       <c r="BF20" s="13"/>
       <c r="BG20" s="13"/>
       <c r="BH20" s="26"/>
       <c r="BI20" s="51"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="9">
         <v>101</v>
       </c>
       <c r="C21" s="9">
         <v>101</v>
       </c>
       <c r="D21" s="9">
         <v>101.5</v>
       </c>
       <c r="E21" s="9">
         <v>103.6</v>
       </c>
       <c r="F21" s="9">
         <v>103.1</v>
       </c>
@@ -4161,51 +4197,53 @@
       </c>
       <c r="AV21" s="26">
         <v>86.8</v>
       </c>
       <c r="AW21" s="51">
         <v>83.6</v>
       </c>
       <c r="AX21" s="26">
         <v>104.6</v>
       </c>
       <c r="AY21" s="25">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="26">
         <v>102.9</v>
       </c>
       <c r="BA21" s="26">
         <v>102.5</v>
       </c>
       <c r="BB21" s="25">
         <v>102.1</v>
       </c>
       <c r="BC21" s="26">
         <v>101</v>
       </c>
-      <c r="BD21" s="10"/>
+      <c r="BD21" s="69">
+        <v>101.6</v>
+      </c>
       <c r="BE21" s="48"/>
       <c r="BF21" s="13"/>
       <c r="BG21" s="13"/>
       <c r="BH21" s="26"/>
       <c r="BI21" s="51"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9">
         <v>101.6</v>
       </c>
       <c r="C22" s="9">
         <v>100.7</v>
       </c>
       <c r="D22" s="9">
         <v>101</v>
       </c>
       <c r="E22" s="9">
         <v>101.2</v>
       </c>
       <c r="F22" s="9">
         <v>101.3</v>
       </c>
@@ -4334,51 +4372,53 @@
       </c>
       <c r="AV22" s="26">
         <v>98.5</v>
       </c>
       <c r="AW22" s="51">
         <v>100</v>
       </c>
       <c r="AX22" s="26">
         <v>101</v>
       </c>
       <c r="AY22" s="25">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="26">
         <v>100.2</v>
       </c>
       <c r="BA22" s="26">
         <v>101</v>
       </c>
       <c r="BB22" s="25">
         <v>101.1</v>
       </c>
       <c r="BC22" s="26">
         <v>102.2</v>
       </c>
-      <c r="BD22" s="10"/>
+      <c r="BD22" s="69">
+        <v>105.6</v>
+      </c>
       <c r="BE22" s="48"/>
       <c r="BF22" s="13"/>
       <c r="BG22" s="13"/>
       <c r="BH22" s="26"/>
       <c r="BI22" s="51"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="9">
         <v>106.9</v>
       </c>
       <c r="C23" s="9">
         <v>106.6</v>
       </c>
       <c r="D23" s="9">
         <v>106.6</v>
       </c>
       <c r="E23" s="9">
         <v>103.3</v>
       </c>
       <c r="F23" s="9">
         <v>102.8</v>
       </c>
@@ -4507,254 +4547,256 @@
       </c>
       <c r="AV23" s="26">
         <v>105.3</v>
       </c>
       <c r="AW23" s="51">
         <v>105.5</v>
       </c>
       <c r="AX23" s="26">
         <v>102.1</v>
       </c>
       <c r="AY23" s="25">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="26">
         <v>103.4</v>
       </c>
       <c r="BA23" s="26">
         <v>102.5</v>
       </c>
       <c r="BB23" s="25">
         <v>101</v>
       </c>
       <c r="BC23" s="26">
         <v>99.6</v>
       </c>
-      <c r="BD23" s="10"/>
+      <c r="BD23" s="69">
+        <v>102</v>
+      </c>
       <c r="BE23" s="48"/>
       <c r="BF23" s="13"/>
       <c r="BG23" s="13"/>
       <c r="BH23" s="26"/>
       <c r="BI23" s="51"/>
     </row>
     <row r="24" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="42"/>
       <c r="O24" s="42"/>
       <c r="P24" s="42"/>
       <c r="Q24" s="42"/>
       <c r="R24" s="42"/>
       <c r="S24" s="42"/>
       <c r="T24" s="42"/>
       <c r="U24" s="42"/>
       <c r="V24" s="42"/>
       <c r="W24" s="42"/>
       <c r="X24" s="42"/>
       <c r="Y24" s="42"/>
       <c r="Z24" s="42"/>
       <c r="AA24" s="42"/>
       <c r="AB24" s="42"/>
       <c r="AC24" s="42"/>
       <c r="AD24" s="42"/>
       <c r="AE24" s="42"/>
       <c r="AF24" s="42"/>
     </row>
     <row r="25" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="62" t="s">
+      <c r="A25" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="62"/>
-[...17 lines deleted...]
-      <c r="Z25" s="62" t="s">
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="Z25" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="AA25" s="62"/>
-[...16 lines deleted...]
-      <c r="AR25" s="62"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="55"/>
+      <c r="AI25" s="55"/>
+      <c r="AJ25" s="55"/>
+      <c r="AK25" s="55"/>
+      <c r="AL25" s="55"/>
+      <c r="AM25" s="55"/>
+      <c r="AN25" s="55"/>
+      <c r="AO25" s="55"/>
+      <c r="AP25" s="55"/>
+      <c r="AQ25" s="55"/>
+      <c r="AR25" s="55"/>
     </row>
     <row r="26" spans="1:61" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="18"/>
     </row>
     <row r="27" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I27" s="61"/>
-[...15 lines deleted...]
-      <c r="Y27" s="61"/>
+      <c r="I27" s="68"/>
+      <c r="J27" s="68"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="68"/>
+      <c r="M27" s="68"/>
+      <c r="N27" s="68"/>
+      <c r="O27" s="68"/>
+      <c r="P27" s="68"/>
+      <c r="Q27" s="68"/>
+      <c r="R27" s="68"/>
+      <c r="S27" s="68"/>
+      <c r="T27" s="68"/>
+      <c r="U27" s="68"/>
+      <c r="V27" s="68"/>
+      <c r="W27" s="68"/>
+      <c r="X27" s="68"/>
+      <c r="Y27" s="68"/>
       <c r="AF27" s="57"/>
       <c r="AG27" s="57"/>
       <c r="AH27" s="57"/>
       <c r="AI27" s="57"/>
       <c r="AJ27" s="57"/>
       <c r="AK27" s="57"/>
       <c r="AR27" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS27" s="57"/>
       <c r="AT27" s="57"/>
       <c r="AU27" s="57"/>
       <c r="AV27" s="57"/>
       <c r="AW27" s="57"/>
       <c r="BD27" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE27" s="57"/>
       <c r="BF27" s="57"/>
       <c r="BG27" s="57"/>
       <c r="BH27" s="57"/>
       <c r="BI27" s="57"/>
     </row>
     <row r="28" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="63"/>
-      <c r="B28" s="58" t="s">
+      <c r="A28" s="61"/>
+      <c r="B28" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C28" s="59"/>
-[...10 lines deleted...]
-      <c r="N28" s="58" t="s">
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O28" s="59"/>
-[...1 lines deleted...]
-      <c r="Q28" s="59"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="64"/>
       <c r="R28" s="67"/>
-      <c r="S28" s="59"/>
-[...6 lines deleted...]
-      <c r="Z28" s="54" t="s">
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64"/>
+      <c r="V28" s="64"/>
+      <c r="W28" s="64"/>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="66"/>
+      <c r="Z28" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AA28" s="55"/>
-[...10 lines deleted...]
-      <c r="AL28" s="54" t="s">
+      <c r="AA28" s="59"/>
+      <c r="AB28" s="59"/>
+      <c r="AC28" s="59"/>
+      <c r="AD28" s="59"/>
+      <c r="AE28" s="59"/>
+      <c r="AF28" s="59"/>
+      <c r="AG28" s="59"/>
+      <c r="AH28" s="59"/>
+      <c r="AI28" s="59"/>
+      <c r="AJ28" s="59"/>
+      <c r="AK28" s="60"/>
+      <c r="AL28" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM28" s="55"/>
-[...10 lines deleted...]
-      <c r="AX28" s="54" t="s">
+      <c r="AM28" s="59"/>
+      <c r="AN28" s="59"/>
+      <c r="AO28" s="59"/>
+      <c r="AP28" s="59"/>
+      <c r="AQ28" s="59"/>
+      <c r="AR28" s="59"/>
+      <c r="AS28" s="59"/>
+      <c r="AT28" s="59"/>
+      <c r="AU28" s="59"/>
+      <c r="AV28" s="59"/>
+      <c r="AW28" s="60"/>
+      <c r="AX28" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY28" s="55"/>
-[...9 lines deleted...]
-      <c r="BI28" s="56"/>
+      <c r="AY28" s="59"/>
+      <c r="AZ28" s="59"/>
+      <c r="BA28" s="59"/>
+      <c r="BB28" s="59"/>
+      <c r="BC28" s="59"/>
+      <c r="BD28" s="59"/>
+      <c r="BE28" s="59"/>
+      <c r="BF28" s="59"/>
+      <c r="BG28" s="59"/>
+      <c r="BH28" s="59"/>
+      <c r="BI28" s="60"/>
     </row>
     <row r="29" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="64"/>
+      <c r="A29" s="62"/>
       <c r="B29" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="7" t="s">
@@ -5058,51 +5100,53 @@
       </c>
       <c r="AV30" s="26">
         <v>101.2</v>
       </c>
       <c r="AW30" s="52">
         <v>100.6</v>
       </c>
       <c r="AX30" s="26">
         <v>105.9</v>
       </c>
       <c r="AY30" s="26">
         <v>107.1</v>
       </c>
       <c r="AZ30" s="26">
         <v>107.9</v>
       </c>
       <c r="BA30" s="26">
         <v>111.6</v>
       </c>
       <c r="BB30" s="26">
         <v>110.9</v>
       </c>
       <c r="BC30" s="26">
         <v>110.9</v>
       </c>
-      <c r="BD30" s="13"/>
+      <c r="BD30" s="26">
+        <v>111.3</v>
+      </c>
       <c r="BE30" s="26"/>
       <c r="BF30" s="13"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="26"/>
       <c r="BI30" s="52"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="10">
         <v>88.8</v>
       </c>
       <c r="C31" s="10">
         <v>90.5</v>
       </c>
       <c r="D31" s="10">
         <v>90.5</v>
       </c>
       <c r="E31" s="10">
         <v>90.7</v>
       </c>
       <c r="F31" s="10">
         <v>91</v>
       </c>
@@ -5231,51 +5275,53 @@
       </c>
       <c r="AV31" s="26">
         <v>92.4</v>
       </c>
       <c r="AW31" s="53">
         <v>87.9</v>
       </c>
       <c r="AX31" s="26">
         <v>68.5</v>
       </c>
       <c r="AY31" s="26">
         <v>67</v>
       </c>
       <c r="AZ31" s="26">
         <v>66.3</v>
       </c>
       <c r="BA31" s="26">
         <v>64.3</v>
       </c>
       <c r="BB31" s="26">
         <v>60.9</v>
       </c>
       <c r="BC31" s="26">
         <v>61.3</v>
       </c>
-      <c r="BD31" s="13"/>
+      <c r="BD31" s="26">
+        <v>74.400000000000006</v>
+      </c>
       <c r="BE31" s="26"/>
       <c r="BF31" s="13"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="26"/>
       <c r="BI31" s="53"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="10">
         <v>107</v>
       </c>
       <c r="C32" s="10">
         <v>104.7</v>
       </c>
       <c r="D32" s="10">
         <v>105.7</v>
       </c>
       <c r="E32" s="10">
         <v>104</v>
       </c>
       <c r="F32" s="10">
         <v>104.1</v>
       </c>
@@ -5404,51 +5450,53 @@
       </c>
       <c r="AV32" s="26">
         <v>121.2</v>
       </c>
       <c r="AW32" s="53">
         <v>119.9</v>
       </c>
       <c r="AX32" s="26">
         <v>326.60000000000002</v>
       </c>
       <c r="AY32" s="26">
         <v>252.6</v>
       </c>
       <c r="AZ32" s="26">
         <v>301.39999999999998</v>
       </c>
       <c r="BA32" s="26">
         <v>316.7</v>
       </c>
       <c r="BB32" s="26">
         <v>293.5</v>
       </c>
       <c r="BC32" s="26">
         <v>231.3</v>
       </c>
-      <c r="BD32" s="13"/>
+      <c r="BD32" s="26">
+        <v>225.1</v>
+      </c>
       <c r="BE32" s="26"/>
       <c r="BF32" s="13"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="26"/>
       <c r="BI32" s="53"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="10">
         <v>101.4</v>
       </c>
       <c r="C33" s="10">
         <v>102</v>
       </c>
       <c r="D33" s="10">
         <v>102.1</v>
       </c>
       <c r="E33" s="10">
         <v>102.3</v>
       </c>
       <c r="F33" s="10">
         <v>102.5</v>
       </c>
@@ -5577,51 +5625,53 @@
       </c>
       <c r="AV33" s="26">
         <v>103.3</v>
       </c>
       <c r="AW33" s="53">
         <v>100.5</v>
       </c>
       <c r="AX33" s="26">
         <v>115.6</v>
       </c>
       <c r="AY33" s="26">
         <v>115.5</v>
       </c>
       <c r="AZ33" s="26">
         <v>118.5</v>
       </c>
       <c r="BA33" s="26">
         <v>120.9</v>
       </c>
       <c r="BB33" s="26">
         <v>121.2</v>
       </c>
       <c r="BC33" s="26">
         <v>115</v>
       </c>
-      <c r="BD33" s="13"/>
+      <c r="BD33" s="26">
+        <v>106.2</v>
+      </c>
       <c r="BE33" s="26"/>
       <c r="BF33" s="13"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="26"/>
       <c r="BI33" s="53"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="10">
         <v>102.2</v>
       </c>
       <c r="C34" s="10">
         <v>101.1</v>
       </c>
       <c r="D34" s="10">
         <v>102.6</v>
       </c>
       <c r="E34" s="10">
         <v>103.4</v>
       </c>
       <c r="F34" s="10">
         <v>103.1</v>
       </c>
@@ -5750,51 +5800,53 @@
       </c>
       <c r="AV34" s="26">
         <v>92.2</v>
       </c>
       <c r="AW34" s="53">
         <v>87.8</v>
       </c>
       <c r="AX34" s="26">
         <v>105</v>
       </c>
       <c r="AY34" s="26">
         <v>104.8</v>
       </c>
       <c r="AZ34" s="26">
         <v>104.6</v>
       </c>
       <c r="BA34" s="26">
         <v>104.1</v>
       </c>
       <c r="BB34" s="26">
         <v>103.9</v>
       </c>
       <c r="BC34" s="26">
         <v>103.6</v>
       </c>
-      <c r="BD34" s="13"/>
+      <c r="BD34" s="26">
+        <v>106.7</v>
+      </c>
       <c r="BE34" s="26"/>
       <c r="BF34" s="13"/>
       <c r="BG34" s="10"/>
       <c r="BH34" s="26"/>
       <c r="BI34" s="53"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="10">
         <v>99</v>
       </c>
       <c r="C35" s="10">
         <v>99.2</v>
       </c>
       <c r="D35" s="10">
         <v>99.1</v>
       </c>
       <c r="E35" s="10">
         <v>99</v>
       </c>
       <c r="F35" s="10">
         <v>99</v>
       </c>
@@ -5923,51 +5975,53 @@
       </c>
       <c r="AV35" s="26">
         <v>97.4</v>
       </c>
       <c r="AW35" s="53">
         <v>96.5</v>
       </c>
       <c r="AX35" s="26">
         <v>99.2</v>
       </c>
       <c r="AY35" s="26">
         <v>98.9</v>
       </c>
       <c r="AZ35" s="26">
         <v>98.8</v>
       </c>
       <c r="BA35" s="26">
         <v>98.4</v>
       </c>
       <c r="BB35" s="26">
         <v>98.1</v>
       </c>
       <c r="BC35" s="26">
         <v>97.9</v>
       </c>
-      <c r="BD35" s="13"/>
+      <c r="BD35" s="26">
+        <v>98.3</v>
+      </c>
       <c r="BE35" s="26"/>
       <c r="BF35" s="13"/>
       <c r="BG35" s="10"/>
       <c r="BH35" s="26"/>
       <c r="BI35" s="53"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="10">
         <v>90.7</v>
       </c>
       <c r="C36" s="10">
         <v>91.8</v>
       </c>
       <c r="D36" s="10">
         <v>92.1</v>
       </c>
       <c r="E36" s="10">
         <v>91.9</v>
       </c>
       <c r="F36" s="10">
         <v>91.8</v>
       </c>
@@ -6096,51 +6150,53 @@
       </c>
       <c r="AV36" s="26">
         <v>101.1</v>
       </c>
       <c r="AW36" s="53">
         <v>105.2</v>
       </c>
       <c r="AX36" s="26">
         <v>114.2</v>
       </c>
       <c r="AY36" s="26">
         <v>108.5</v>
       </c>
       <c r="AZ36" s="26">
         <v>100.3</v>
       </c>
       <c r="BA36" s="26">
         <v>100.1</v>
       </c>
       <c r="BB36" s="26">
         <v>98.7</v>
       </c>
       <c r="BC36" s="26">
         <v>96.8</v>
       </c>
-      <c r="BD36" s="13"/>
+      <c r="BD36" s="26">
+        <v>98.3</v>
+      </c>
       <c r="BE36" s="26"/>
       <c r="BF36" s="13"/>
       <c r="BG36" s="10"/>
       <c r="BH36" s="26"/>
       <c r="BI36" s="53"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="10">
         <v>98.4</v>
       </c>
       <c r="C37" s="10">
         <v>99.2</v>
       </c>
       <c r="D37" s="10">
         <v>112.5</v>
       </c>
       <c r="E37" s="10">
         <v>108.4</v>
       </c>
       <c r="F37" s="10">
         <v>103.7</v>
       </c>
@@ -6269,51 +6325,53 @@
       </c>
       <c r="AV37" s="26">
         <v>102.8</v>
       </c>
       <c r="AW37" s="53">
         <v>100.1</v>
       </c>
       <c r="AX37" s="26">
         <v>131.80000000000001</v>
       </c>
       <c r="AY37" s="26">
         <v>134</v>
       </c>
       <c r="AZ37" s="26">
         <v>133.30000000000001</v>
       </c>
       <c r="BA37" s="26">
         <v>160.5</v>
       </c>
       <c r="BB37" s="26">
         <v>141.6</v>
       </c>
       <c r="BC37" s="26">
         <v>140.19999999999999</v>
       </c>
-      <c r="BD37" s="13"/>
+      <c r="BD37" s="26">
+        <v>137.69999999999999</v>
+      </c>
       <c r="BE37" s="26"/>
       <c r="BF37" s="13"/>
       <c r="BG37" s="10"/>
       <c r="BH37" s="26"/>
       <c r="BI37" s="53"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
         <v>100.6</v>
       </c>
       <c r="C38" s="10">
         <v>100.2</v>
       </c>
       <c r="D38" s="10">
         <v>100.3</v>
       </c>
       <c r="E38" s="10">
         <v>100.5</v>
       </c>
       <c r="F38" s="10">
         <v>100.5</v>
       </c>
@@ -6442,51 +6500,53 @@
       </c>
       <c r="AV38" s="26">
         <v>94.8</v>
       </c>
       <c r="AW38" s="53">
         <v>95.8</v>
       </c>
       <c r="AX38" s="26">
         <v>101.6</v>
       </c>
       <c r="AY38" s="26">
         <v>102.8</v>
       </c>
       <c r="AZ38" s="26">
         <v>102.8</v>
       </c>
       <c r="BA38" s="26">
         <v>100.7</v>
       </c>
       <c r="BB38" s="26">
         <v>101</v>
       </c>
       <c r="BC38" s="26">
         <v>101.2</v>
       </c>
-      <c r="BD38" s="13"/>
+      <c r="BD38" s="26">
+        <v>102.6</v>
+      </c>
       <c r="BE38" s="26"/>
       <c r="BF38" s="13"/>
       <c r="BG38" s="10"/>
       <c r="BH38" s="26"/>
       <c r="BI38" s="53"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>92.6</v>
       </c>
       <c r="C39" s="10">
         <v>83</v>
       </c>
       <c r="D39" s="10">
         <v>83.5</v>
       </c>
       <c r="E39" s="10">
         <v>86</v>
       </c>
       <c r="F39" s="10">
         <v>88</v>
       </c>
@@ -6615,51 +6675,53 @@
       </c>
       <c r="AV39" s="26">
         <v>98.2</v>
       </c>
       <c r="AW39" s="53">
         <v>100.1</v>
       </c>
       <c r="AX39" s="26">
         <v>75.8</v>
       </c>
       <c r="AY39" s="26">
         <v>85.2</v>
       </c>
       <c r="AZ39" s="26">
         <v>82</v>
       </c>
       <c r="BA39" s="26">
         <v>100.3</v>
       </c>
       <c r="BB39" s="26">
         <v>101.5</v>
       </c>
       <c r="BC39" s="26">
         <v>105.6</v>
       </c>
-      <c r="BD39" s="13"/>
+      <c r="BD39" s="26">
+        <v>107.3</v>
+      </c>
       <c r="BE39" s="26"/>
       <c r="BF39" s="13"/>
       <c r="BG39" s="10"/>
       <c r="BH39" s="26"/>
       <c r="BI39" s="53"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="10">
         <v>104</v>
       </c>
       <c r="C40" s="10">
         <v>103.7</v>
       </c>
       <c r="D40" s="10">
         <v>103.5</v>
       </c>
       <c r="E40" s="10">
         <v>103.9</v>
       </c>
       <c r="F40" s="10">
         <v>103.6</v>
       </c>
@@ -6788,51 +6850,53 @@
       </c>
       <c r="AV40" s="26">
         <v>144.4</v>
       </c>
       <c r="AW40" s="53">
         <v>151.69999999999999</v>
       </c>
       <c r="AX40" s="26">
         <v>97.3</v>
       </c>
       <c r="AY40" s="26">
         <v>106.8</v>
       </c>
       <c r="AZ40" s="26">
         <v>105.5</v>
       </c>
       <c r="BA40" s="26">
         <v>105.2</v>
       </c>
       <c r="BB40" s="26">
         <v>103.6</v>
       </c>
       <c r="BC40" s="26">
         <v>101.7</v>
       </c>
-      <c r="BD40" s="13"/>
+      <c r="BD40" s="26">
+        <v>101.9</v>
+      </c>
       <c r="BE40" s="26"/>
       <c r="BF40" s="13"/>
       <c r="BG40" s="10"/>
       <c r="BH40" s="26"/>
       <c r="BI40" s="53"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
         <v>103.2</v>
       </c>
       <c r="C41" s="10">
         <v>106.1</v>
       </c>
       <c r="D41" s="10">
         <v>104.5</v>
       </c>
       <c r="E41" s="10">
         <v>104</v>
       </c>
       <c r="F41" s="10">
         <v>104.7</v>
       </c>
@@ -6961,51 +7025,53 @@
       </c>
       <c r="AV41" s="26">
         <v>97.9</v>
       </c>
       <c r="AW41" s="53">
         <v>98.1</v>
       </c>
       <c r="AX41" s="26">
         <v>99.4</v>
       </c>
       <c r="AY41" s="26">
         <v>92.9</v>
       </c>
       <c r="AZ41" s="26">
         <v>97.1</v>
       </c>
       <c r="BA41" s="26">
         <v>98</v>
       </c>
       <c r="BB41" s="26">
         <v>104.5</v>
       </c>
       <c r="BC41" s="26">
         <v>111.7</v>
       </c>
-      <c r="BD41" s="13"/>
+      <c r="BD41" s="26">
+        <v>111.4</v>
+      </c>
       <c r="BE41" s="26"/>
       <c r="BF41" s="13"/>
       <c r="BG41" s="10"/>
       <c r="BH41" s="26"/>
       <c r="BI41" s="53"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="10">
         <v>76</v>
       </c>
       <c r="C42" s="10">
         <v>76.8</v>
       </c>
       <c r="D42" s="10">
         <v>77.599999999999994</v>
       </c>
       <c r="E42" s="10">
         <v>77.900000000000006</v>
       </c>
       <c r="F42" s="10">
         <v>78.3</v>
       </c>
@@ -7134,51 +7200,53 @@
       </c>
       <c r="AV42" s="26">
         <v>101.7</v>
       </c>
       <c r="AW42" s="53">
         <v>93.2</v>
       </c>
       <c r="AX42" s="26">
         <v>95.3</v>
       </c>
       <c r="AY42" s="26">
         <v>115.9</v>
       </c>
       <c r="AZ42" s="26">
         <v>115.2</v>
       </c>
       <c r="BA42" s="26">
         <v>118.2</v>
       </c>
       <c r="BB42" s="26">
         <v>116.6</v>
       </c>
       <c r="BC42" s="26">
         <v>111.6</v>
       </c>
-      <c r="BD42" s="13"/>
+      <c r="BD42" s="26">
+        <v>115.2</v>
+      </c>
       <c r="BE42" s="26"/>
       <c r="BF42" s="13"/>
       <c r="BG42" s="10"/>
       <c r="BH42" s="26"/>
       <c r="BI42" s="53"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="10">
         <v>102.7</v>
       </c>
       <c r="C43" s="10">
         <v>102.2</v>
       </c>
       <c r="D43" s="10">
         <v>101.3</v>
       </c>
       <c r="E43" s="10">
         <v>101.4</v>
       </c>
       <c r="F43" s="10">
         <v>101.3</v>
       </c>
@@ -7307,51 +7375,53 @@
       </c>
       <c r="AV43" s="26">
         <v>104.6</v>
       </c>
       <c r="AW43" s="53">
         <v>108.4</v>
       </c>
       <c r="AX43" s="26">
         <v>130.9</v>
       </c>
       <c r="AY43" s="26">
         <v>116.7</v>
       </c>
       <c r="AZ43" s="26">
         <v>120.2</v>
       </c>
       <c r="BA43" s="26">
         <v>117.6</v>
       </c>
       <c r="BB43" s="26">
         <v>114</v>
       </c>
       <c r="BC43" s="26">
         <v>118.1</v>
       </c>
-      <c r="BD43" s="13"/>
+      <c r="BD43" s="26">
+        <v>108.3</v>
+      </c>
       <c r="BE43" s="26"/>
       <c r="BF43" s="13"/>
       <c r="BG43" s="10"/>
       <c r="BH43" s="26"/>
       <c r="BI43" s="53"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="10">
         <v>100.1</v>
       </c>
       <c r="C44" s="10">
         <v>100.5</v>
       </c>
       <c r="D44" s="10">
         <v>100.4</v>
       </c>
       <c r="E44" s="10">
         <v>100.5</v>
       </c>
       <c r="F44" s="10">
         <v>99.6</v>
       </c>
@@ -7480,51 +7550,53 @@
       </c>
       <c r="AV44" s="26">
         <v>105.6</v>
       </c>
       <c r="AW44" s="53">
         <v>100.2</v>
       </c>
       <c r="AX44" s="26">
         <v>105.5</v>
       </c>
       <c r="AY44" s="26">
         <v>105.4</v>
       </c>
       <c r="AZ44" s="26">
         <v>105.1</v>
       </c>
       <c r="BA44" s="26">
         <v>104.9</v>
       </c>
       <c r="BB44" s="26">
         <v>104.3</v>
       </c>
       <c r="BC44" s="26">
         <v>103.3</v>
       </c>
-      <c r="BD44" s="13"/>
+      <c r="BD44" s="26">
+        <v>104.6</v>
+      </c>
       <c r="BE44" s="26"/>
       <c r="BF44" s="13"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="26"/>
       <c r="BI44" s="53"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="10">
         <v>101</v>
       </c>
       <c r="C45" s="10">
         <v>101</v>
       </c>
       <c r="D45" s="10">
         <v>101.5</v>
       </c>
       <c r="E45" s="10">
         <v>103.6</v>
       </c>
       <c r="F45" s="10">
         <v>103.1</v>
       </c>
@@ -7653,51 +7725,53 @@
       </c>
       <c r="AV45" s="26">
         <v>86.8</v>
       </c>
       <c r="AW45" s="53">
         <v>83.5</v>
       </c>
       <c r="AX45" s="26">
         <v>104.7</v>
       </c>
       <c r="AY45" s="26">
         <v>102.7</v>
       </c>
       <c r="AZ45" s="26">
         <v>102.9</v>
       </c>
       <c r="BA45" s="26">
         <v>102.5</v>
       </c>
       <c r="BB45" s="26">
         <v>102.1</v>
       </c>
       <c r="BC45" s="26">
         <v>101</v>
       </c>
-      <c r="BD45" s="13"/>
+      <c r="BD45" s="26">
+        <v>101.6</v>
+      </c>
       <c r="BE45" s="26"/>
       <c r="BF45" s="13"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="26"/>
       <c r="BI45" s="53"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>101.6</v>
       </c>
       <c r="C46" s="10">
         <v>100.7</v>
       </c>
       <c r="D46" s="10">
         <v>101</v>
       </c>
       <c r="E46" s="10">
         <v>101.2</v>
       </c>
       <c r="F46" s="10">
         <v>101.3</v>
       </c>
@@ -7826,51 +7900,53 @@
       </c>
       <c r="AV46" s="26">
         <v>98.5</v>
       </c>
       <c r="AW46" s="53">
         <v>100</v>
       </c>
       <c r="AX46" s="26">
         <v>101</v>
       </c>
       <c r="AY46" s="26">
         <v>99.8</v>
       </c>
       <c r="AZ46" s="26">
         <v>100.2</v>
       </c>
       <c r="BA46" s="26">
         <v>101</v>
       </c>
       <c r="BB46" s="26">
         <v>101.2</v>
       </c>
       <c r="BC46" s="26">
         <v>102.2</v>
       </c>
-      <c r="BD46" s="13"/>
+      <c r="BD46" s="26">
+        <v>105.7</v>
+      </c>
       <c r="BE46" s="26"/>
       <c r="BF46" s="13"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="26"/>
       <c r="BI46" s="53"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="10">
         <v>97.7</v>
       </c>
       <c r="C47" s="10">
         <v>98.1</v>
       </c>
       <c r="D47" s="10">
         <v>98.5</v>
       </c>
       <c r="E47" s="10">
         <v>95.7</v>
       </c>
       <c r="F47" s="10">
         <v>95.6</v>
       </c>
@@ -7999,261 +8075,263 @@
       </c>
       <c r="AV47" s="26">
         <v>105.5</v>
       </c>
       <c r="AW47" s="53">
         <v>105.6</v>
       </c>
       <c r="AX47" s="26">
         <v>102.6</v>
       </c>
       <c r="AY47" s="26">
         <v>106.1</v>
       </c>
       <c r="AZ47" s="26">
         <v>104.2</v>
       </c>
       <c r="BA47" s="26">
         <v>103.5</v>
       </c>
       <c r="BB47" s="26">
         <v>101.3</v>
       </c>
       <c r="BC47" s="26">
         <v>99.5</v>
       </c>
-      <c r="BD47" s="13"/>
+      <c r="BD47" s="26">
+        <v>102.3</v>
+      </c>
       <c r="BE47" s="26"/>
       <c r="BF47" s="13"/>
       <c r="BG47" s="10"/>
       <c r="BH47" s="26"/>
       <c r="BI47" s="53"/>
     </row>
     <row r="48" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="16"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="42"/>
       <c r="O48" s="42"/>
       <c r="P48" s="42"/>
       <c r="Q48" s="42"/>
       <c r="R48" s="42"/>
       <c r="S48" s="42"/>
       <c r="T48" s="42"/>
       <c r="U48" s="42"/>
       <c r="V48" s="42"/>
       <c r="W48" s="42"/>
       <c r="X48" s="42"/>
       <c r="Y48" s="42"/>
       <c r="Z48" s="42"/>
       <c r="AA48" s="42"/>
       <c r="AB48" s="42"/>
       <c r="AC48" s="42"/>
       <c r="AD48" s="42"/>
       <c r="AE48" s="42"/>
       <c r="AF48" s="42"/>
     </row>
     <row r="49" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A49" s="62" t="s">
+      <c r="A49" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="62"/>
-[...17 lines deleted...]
-      <c r="Z49" s="62" t="s">
+      <c r="B49" s="55"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="55"/>
+      <c r="J49" s="55"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="55"/>
+      <c r="M49" s="55"/>
+      <c r="N49" s="55"/>
+      <c r="O49" s="55"/>
+      <c r="P49" s="55"/>
+      <c r="Q49" s="55"/>
+      <c r="R49" s="55"/>
+      <c r="S49" s="55"/>
+      <c r="Z49" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="AA49" s="62"/>
-[...16 lines deleted...]
-      <c r="AR49" s="62"/>
+      <c r="AA49" s="55"/>
+      <c r="AB49" s="55"/>
+      <c r="AC49" s="55"/>
+      <c r="AD49" s="55"/>
+      <c r="AE49" s="55"/>
+      <c r="AF49" s="55"/>
+      <c r="AG49" s="55"/>
+      <c r="AH49" s="55"/>
+      <c r="AI49" s="55"/>
+      <c r="AJ49" s="55"/>
+      <c r="AK49" s="55"/>
+      <c r="AL49" s="55"/>
+      <c r="AM49" s="55"/>
+      <c r="AN49" s="55"/>
+      <c r="AO49" s="55"/>
+      <c r="AP49" s="55"/>
+      <c r="AQ49" s="55"/>
+      <c r="AR49" s="55"/>
     </row>
     <row r="50" spans="1:61" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="18"/>
     </row>
     <row r="51" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B51" s="3"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
-      <c r="I51" s="61"/>
-[...15 lines deleted...]
-      <c r="Y51" s="61"/>
+      <c r="I51" s="68"/>
+      <c r="J51" s="68"/>
+      <c r="K51" s="68"/>
+      <c r="L51" s="68"/>
+      <c r="M51" s="68"/>
+      <c r="N51" s="68"/>
+      <c r="O51" s="68"/>
+      <c r="P51" s="68"/>
+      <c r="Q51" s="68"/>
+      <c r="R51" s="68"/>
+      <c r="S51" s="68"/>
+      <c r="T51" s="68"/>
+      <c r="U51" s="68"/>
+      <c r="V51" s="68"/>
+      <c r="W51" s="68"/>
+      <c r="X51" s="68"/>
+      <c r="Y51" s="68"/>
       <c r="AF51" s="57"/>
       <c r="AG51" s="57"/>
       <c r="AH51" s="57"/>
       <c r="AI51" s="57"/>
       <c r="AJ51" s="57"/>
       <c r="AK51" s="57"/>
       <c r="AR51" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="57"/>
       <c r="AT51" s="57"/>
       <c r="AU51" s="57"/>
       <c r="AV51" s="57"/>
       <c r="AW51" s="57"/>
       <c r="BD51" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE51" s="57"/>
       <c r="BF51" s="57"/>
       <c r="BG51" s="57"/>
       <c r="BH51" s="57"/>
       <c r="BI51" s="57"/>
     </row>
     <row r="52" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="63"/>
-      <c r="B52" s="58" t="s">
+      <c r="A52" s="61"/>
+      <c r="B52" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C52" s="59"/>
-[...10 lines deleted...]
-      <c r="N52" s="58" t="s">
+      <c r="C52" s="64"/>
+      <c r="D52" s="64"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="64"/>
+      <c r="I52" s="64"/>
+      <c r="J52" s="64"/>
+      <c r="K52" s="64"/>
+      <c r="L52" s="64"/>
+      <c r="M52" s="66"/>
+      <c r="N52" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O52" s="59"/>
-[...10 lines deleted...]
-      <c r="Z52" s="54" t="s">
+      <c r="O52" s="64"/>
+      <c r="P52" s="64"/>
+      <c r="Q52" s="64"/>
+      <c r="R52" s="64"/>
+      <c r="S52" s="64"/>
+      <c r="T52" s="64"/>
+      <c r="U52" s="64"/>
+      <c r="V52" s="64"/>
+      <c r="W52" s="64"/>
+      <c r="X52" s="64"/>
+      <c r="Y52" s="66"/>
+      <c r="Z52" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="AA52" s="55"/>
-[...10 lines deleted...]
-      <c r="AL52" s="54" t="s">
+      <c r="AA52" s="59"/>
+      <c r="AB52" s="59"/>
+      <c r="AC52" s="59"/>
+      <c r="AD52" s="59"/>
+      <c r="AE52" s="59"/>
+      <c r="AF52" s="59"/>
+      <c r="AG52" s="59"/>
+      <c r="AH52" s="59"/>
+      <c r="AI52" s="59"/>
+      <c r="AJ52" s="59"/>
+      <c r="AK52" s="60"/>
+      <c r="AL52" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM52" s="55"/>
-[...10 lines deleted...]
-      <c r="AX52" s="54" t="s">
+      <c r="AM52" s="59"/>
+      <c r="AN52" s="59"/>
+      <c r="AO52" s="59"/>
+      <c r="AP52" s="59"/>
+      <c r="AQ52" s="59"/>
+      <c r="AR52" s="59"/>
+      <c r="AS52" s="59"/>
+      <c r="AT52" s="59"/>
+      <c r="AU52" s="59"/>
+      <c r="AV52" s="59"/>
+      <c r="AW52" s="60"/>
+      <c r="AX52" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY52" s="55"/>
-[...9 lines deleted...]
-      <c r="BI52" s="56"/>
+      <c r="AY52" s="59"/>
+      <c r="AZ52" s="59"/>
+      <c r="BA52" s="59"/>
+      <c r="BB52" s="59"/>
+      <c r="BC52" s="59"/>
+      <c r="BD52" s="59"/>
+      <c r="BE52" s="59"/>
+      <c r="BF52" s="59"/>
+      <c r="BG52" s="59"/>
+      <c r="BH52" s="59"/>
+      <c r="BI52" s="60"/>
     </row>
     <row r="53" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="64"/>
+      <c r="A53" s="62"/>
       <c r="B53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J53" s="7" t="s">
@@ -8557,51 +8635,53 @@
       </c>
       <c r="AV54" s="26">
         <v>99.3</v>
       </c>
       <c r="AW54" s="52">
         <v>99.7</v>
       </c>
       <c r="AX54" s="26">
         <v>100</v>
       </c>
       <c r="AY54" s="26">
         <v>100</v>
       </c>
       <c r="AZ54" s="26">
         <v>100</v>
       </c>
       <c r="BA54" s="25">
         <v>106.6</v>
       </c>
       <c r="BB54" s="26">
         <v>107</v>
       </c>
       <c r="BC54" s="25">
         <v>104</v>
       </c>
-      <c r="BD54" s="10"/>
+      <c r="BD54" s="25">
+        <v>107.7</v>
+      </c>
       <c r="BE54" s="10"/>
       <c r="BF54" s="13"/>
       <c r="BG54" s="13"/>
       <c r="BH54" s="26"/>
       <c r="BI54" s="52"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="9">
         <v>157</v>
       </c>
       <c r="C55" s="9">
         <v>157</v>
       </c>
       <c r="D55" s="9">
         <v>157</v>
       </c>
       <c r="E55" s="9">
         <v>157</v>
       </c>
       <c r="F55" s="9">
         <v>135.6</v>
       </c>
@@ -8730,51 +8810,53 @@
       </c>
       <c r="AV55" s="26">
         <v>103.7</v>
       </c>
       <c r="AW55" s="53">
         <v>96.6</v>
       </c>
       <c r="AX55" s="26">
         <v>100</v>
       </c>
       <c r="AY55" s="26">
         <v>100</v>
       </c>
       <c r="AZ55" s="26">
         <v>100</v>
       </c>
       <c r="BA55" s="25">
         <v>100</v>
       </c>
       <c r="BB55" s="26">
         <v>100</v>
       </c>
       <c r="BC55" s="25">
         <v>100</v>
       </c>
-      <c r="BD55" s="10"/>
+      <c r="BD55" s="25">
+        <v>100</v>
+      </c>
       <c r="BE55" s="10"/>
       <c r="BF55" s="13"/>
       <c r="BG55" s="13"/>
       <c r="BH55" s="26"/>
       <c r="BI55" s="53"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="9">
         <v>31.5</v>
       </c>
       <c r="C56" s="9">
         <v>31.5</v>
       </c>
       <c r="D56" s="9">
         <v>31.5</v>
       </c>
       <c r="E56" s="9">
         <v>31.5</v>
       </c>
       <c r="F56" s="9">
         <v>47.9</v>
       </c>
@@ -8903,51 +8985,53 @@
       </c>
       <c r="AV56" s="26">
         <v>125.2</v>
       </c>
       <c r="AW56" s="53">
         <v>129.6</v>
       </c>
       <c r="AX56" s="26">
         <v>100</v>
       </c>
       <c r="AY56" s="26">
         <v>100</v>
       </c>
       <c r="AZ56" s="26">
         <v>100</v>
       </c>
       <c r="BA56" s="25">
         <v>100</v>
       </c>
       <c r="BB56" s="26">
         <v>100</v>
       </c>
       <c r="BC56" s="25">
         <v>47.6</v>
       </c>
-      <c r="BD56" s="10"/>
+      <c r="BD56" s="25">
+        <v>70.3</v>
+      </c>
       <c r="BE56" s="10"/>
       <c r="BF56" s="13"/>
       <c r="BG56" s="13"/>
       <c r="BH56" s="26"/>
       <c r="BI56" s="53"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="9">
         <v>113</v>
       </c>
       <c r="C57" s="9">
         <v>113</v>
       </c>
       <c r="D57" s="9">
         <v>113</v>
       </c>
       <c r="E57" s="9">
         <v>113</v>
       </c>
       <c r="F57" s="9">
         <v>112.4</v>
       </c>
@@ -9076,51 +9160,53 @@
       </c>
       <c r="AV57" s="26">
         <v>99.4</v>
       </c>
       <c r="AW57" s="53">
         <v>96.2</v>
       </c>
       <c r="AX57" s="26">
         <v>100</v>
       </c>
       <c r="AY57" s="26">
         <v>100</v>
       </c>
       <c r="AZ57" s="26">
         <v>100</v>
       </c>
       <c r="BA57" s="25">
         <v>100</v>
       </c>
       <c r="BB57" s="26">
         <v>100</v>
       </c>
       <c r="BC57" s="25">
         <v>100</v>
       </c>
-      <c r="BD57" s="10"/>
+      <c r="BD57" s="25">
+        <v>102.4</v>
+      </c>
       <c r="BE57" s="10"/>
       <c r="BF57" s="13"/>
       <c r="BG57" s="13"/>
       <c r="BH57" s="26"/>
       <c r="BI57" s="53"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="9">
         <v>84.2</v>
       </c>
       <c r="C58" s="9">
         <v>84.2</v>
       </c>
       <c r="D58" s="9">
         <v>84.2</v>
       </c>
       <c r="E58" s="9">
         <v>84.2</v>
       </c>
       <c r="F58" s="9">
         <v>88.6</v>
       </c>
@@ -9249,51 +9335,53 @@
       </c>
       <c r="AV58" s="26">
         <v>77.8</v>
       </c>
       <c r="AW58" s="53">
         <v>78.099999999999994</v>
       </c>
       <c r="AX58" s="26">
         <v>100</v>
       </c>
       <c r="AY58" s="26">
         <v>100</v>
       </c>
       <c r="AZ58" s="26">
         <v>100</v>
       </c>
       <c r="BA58" s="25">
         <v>100</v>
       </c>
       <c r="BB58" s="26">
         <v>100</v>
       </c>
       <c r="BC58" s="25">
         <v>103.1</v>
       </c>
-      <c r="BD58" s="10"/>
+      <c r="BD58" s="25">
+        <v>111.5</v>
+      </c>
       <c r="BE58" s="10"/>
       <c r="BF58" s="13"/>
       <c r="BG58" s="13"/>
       <c r="BH58" s="26"/>
       <c r="BI58" s="53"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="9">
         <v>104.8</v>
       </c>
       <c r="C59" s="9">
         <v>104.8</v>
       </c>
       <c r="D59" s="9">
         <v>104.8</v>
       </c>
       <c r="E59" s="9">
         <v>104.8</v>
       </c>
       <c r="F59" s="9">
         <v>104.6</v>
       </c>
@@ -9422,51 +9510,53 @@
       </c>
       <c r="AV59" s="26">
         <v>95.5</v>
       </c>
       <c r="AW59" s="53">
         <v>94.3</v>
       </c>
       <c r="AX59" s="26">
         <v>100</v>
       </c>
       <c r="AY59" s="26">
         <v>100</v>
       </c>
       <c r="AZ59" s="26">
         <v>100</v>
       </c>
       <c r="BA59" s="25">
         <v>100</v>
       </c>
       <c r="BB59" s="26">
         <v>100</v>
       </c>
       <c r="BC59" s="25">
         <v>100</v>
       </c>
-      <c r="BD59" s="10"/>
+      <c r="BD59" s="25">
+        <v>99.9</v>
+      </c>
       <c r="BE59" s="10"/>
       <c r="BF59" s="13"/>
       <c r="BG59" s="10"/>
       <c r="BH59" s="26"/>
       <c r="BI59" s="53"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="C60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="E60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="F60" s="9">
         <v>71.099999999999994</v>
       </c>
@@ -9595,51 +9685,53 @@
       </c>
       <c r="AV60" s="26">
         <v>97.6</v>
       </c>
       <c r="AW60" s="53">
         <v>107.2</v>
       </c>
       <c r="AX60" s="26">
         <v>100</v>
       </c>
       <c r="AY60" s="26">
         <v>100</v>
       </c>
       <c r="AZ60" s="26">
         <v>100</v>
       </c>
       <c r="BA60" s="25">
         <v>108.9</v>
       </c>
       <c r="BB60" s="26">
         <v>106.5</v>
       </c>
       <c r="BC60" s="25">
         <v>105.1</v>
       </c>
-      <c r="BD60" s="10"/>
+      <c r="BD60" s="25">
+        <v>107</v>
+      </c>
       <c r="BE60" s="10"/>
       <c r="BF60" s="13"/>
       <c r="BG60" s="10"/>
       <c r="BH60" s="26"/>
       <c r="BI60" s="53"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="9">
         <v>86.8</v>
       </c>
       <c r="C61" s="9">
         <v>86.8</v>
       </c>
       <c r="D61" s="9">
         <v>86.8</v>
       </c>
       <c r="E61" s="9">
         <v>87.1</v>
       </c>
       <c r="F61" s="9">
         <v>87.4</v>
       </c>
@@ -9768,51 +9860,53 @@
       </c>
       <c r="AV61" s="26">
         <v>96.6</v>
       </c>
       <c r="AW61" s="53">
         <v>100.2</v>
       </c>
       <c r="AX61" s="26">
         <v>100</v>
       </c>
       <c r="AY61" s="26">
         <v>100</v>
       </c>
       <c r="AZ61" s="26">
         <v>100</v>
       </c>
       <c r="BA61" s="25">
         <v>100.4</v>
       </c>
       <c r="BB61" s="26">
         <v>100.3</v>
       </c>
       <c r="BC61" s="25">
         <v>106.4</v>
       </c>
-      <c r="BD61" s="10"/>
+      <c r="BD61" s="25">
+        <v>122.6</v>
+      </c>
       <c r="BE61" s="10"/>
       <c r="BF61" s="13"/>
       <c r="BG61" s="10"/>
       <c r="BH61" s="26"/>
       <c r="BI61" s="53"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="9">
         <v>104.8</v>
       </c>
       <c r="C62" s="9">
         <v>104.8</v>
       </c>
       <c r="D62" s="9">
         <v>104.8</v>
       </c>
       <c r="E62" s="9">
         <v>104.8</v>
       </c>
       <c r="F62" s="9">
         <v>104.6</v>
       </c>
@@ -9941,51 +10035,53 @@
       </c>
       <c r="AV62" s="26">
         <v>92.6</v>
       </c>
       <c r="AW62" s="53">
         <v>93.7</v>
       </c>
       <c r="AX62" s="26">
         <v>100</v>
       </c>
       <c r="AY62" s="26">
         <v>100</v>
       </c>
       <c r="AZ62" s="26">
         <v>100</v>
       </c>
       <c r="BA62" s="25">
         <v>89.3</v>
       </c>
       <c r="BB62" s="26">
         <v>91.6</v>
       </c>
       <c r="BC62" s="25">
         <v>93.2</v>
       </c>
-      <c r="BD62" s="10"/>
+      <c r="BD62" s="25">
+        <v>102.5</v>
+      </c>
       <c r="BE62" s="10"/>
       <c r="BF62" s="13"/>
       <c r="BG62" s="10"/>
       <c r="BH62" s="26"/>
       <c r="BI62" s="53"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="9">
         <v>53.8</v>
       </c>
       <c r="C63" s="9">
         <v>53.8</v>
       </c>
       <c r="D63" s="9">
         <v>53.8</v>
       </c>
       <c r="E63" s="9">
         <v>53.8</v>
       </c>
       <c r="F63" s="9">
         <v>54.5</v>
       </c>
@@ -10114,51 +10210,53 @@
       </c>
       <c r="AV63" s="26">
         <v>95.3</v>
       </c>
       <c r="AW63" s="53">
         <v>95.4</v>
       </c>
       <c r="AX63" s="26">
         <v>100</v>
       </c>
       <c r="AY63" s="26">
         <v>100</v>
       </c>
       <c r="AZ63" s="26">
         <v>100</v>
       </c>
       <c r="BA63" s="25">
         <v>105.5</v>
       </c>
       <c r="BB63" s="26">
         <v>107.3</v>
       </c>
       <c r="BC63" s="25">
         <v>124.8</v>
       </c>
-      <c r="BD63" s="10"/>
+      <c r="BD63" s="25">
+        <v>116.7</v>
+      </c>
       <c r="BE63" s="10"/>
       <c r="BF63" s="13"/>
       <c r="BG63" s="10"/>
       <c r="BH63" s="26"/>
       <c r="BI63" s="53"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="9">
         <v>51.4</v>
       </c>
       <c r="C64" s="9">
         <v>51.4</v>
       </c>
       <c r="D64" s="9">
         <v>51.4</v>
       </c>
       <c r="E64" s="9">
         <v>51.4</v>
       </c>
       <c r="F64" s="9">
         <v>65.900000000000006</v>
       </c>
@@ -10287,51 +10385,53 @@
       </c>
       <c r="AV64" s="26">
         <v>161</v>
       </c>
       <c r="AW64" s="53">
         <v>180.6</v>
       </c>
       <c r="AX64" s="26">
         <v>100</v>
       </c>
       <c r="AY64" s="26">
         <v>100</v>
       </c>
       <c r="AZ64" s="26">
         <v>100</v>
       </c>
       <c r="BA64" s="25">
         <v>100</v>
       </c>
       <c r="BB64" s="26">
         <v>100</v>
       </c>
       <c r="BC64" s="25">
         <v>127.9</v>
       </c>
-      <c r="BD64" s="10"/>
+      <c r="BD64" s="25">
+        <v>100.4</v>
+      </c>
       <c r="BE64" s="10"/>
       <c r="BF64" s="13"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="26"/>
       <c r="BI64" s="53"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>110.2</v>
       </c>
       <c r="C65" s="9">
         <v>110.2</v>
       </c>
       <c r="D65" s="9">
         <v>110.2</v>
       </c>
       <c r="E65" s="9">
         <v>109.9</v>
       </c>
       <c r="F65" s="9">
         <v>107.7</v>
       </c>
@@ -10460,51 +10560,53 @@
       </c>
       <c r="AV65" s="26">
         <v>92.2</v>
       </c>
       <c r="AW65" s="53">
         <v>91</v>
       </c>
       <c r="AX65" s="26">
         <v>100</v>
       </c>
       <c r="AY65" s="26">
         <v>100</v>
       </c>
       <c r="AZ65" s="26">
         <v>100</v>
       </c>
       <c r="BA65" s="25">
         <v>100.7</v>
       </c>
       <c r="BB65" s="26">
         <v>100.5</v>
       </c>
       <c r="BC65" s="25">
         <v>97.3</v>
       </c>
-      <c r="BD65" s="10"/>
+      <c r="BD65" s="25">
+        <v>107.2</v>
+      </c>
       <c r="BE65" s="10"/>
       <c r="BF65" s="13"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="26"/>
       <c r="BI65" s="53"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="9">
         <v>57.4</v>
       </c>
       <c r="C66" s="9">
         <v>57.4</v>
       </c>
       <c r="D66" s="9">
         <v>57.4</v>
       </c>
       <c r="E66" s="9">
         <v>57.4</v>
       </c>
       <c r="F66" s="9">
         <v>57.7</v>
       </c>
@@ -10633,51 +10735,53 @@
       </c>
       <c r="AV66" s="26">
         <v>100</v>
       </c>
       <c r="AW66" s="53">
         <v>89.4</v>
       </c>
       <c r="AX66" s="26">
         <v>100</v>
       </c>
       <c r="AY66" s="26">
         <v>100</v>
       </c>
       <c r="AZ66" s="26">
         <v>100</v>
       </c>
       <c r="BA66" s="25">
         <v>108.4</v>
       </c>
       <c r="BB66" s="26">
         <v>109.2</v>
       </c>
       <c r="BC66" s="25">
         <v>101.1</v>
       </c>
-      <c r="BD66" s="10"/>
+      <c r="BD66" s="25">
+        <v>106.8</v>
+      </c>
       <c r="BE66" s="10"/>
       <c r="BF66" s="13"/>
       <c r="BG66" s="13"/>
       <c r="BH66" s="26"/>
       <c r="BI66" s="53"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="9">
         <v>66.2</v>
       </c>
       <c r="C67" s="9">
         <v>66.2</v>
       </c>
       <c r="D67" s="9">
         <v>66.2</v>
       </c>
       <c r="E67" s="9">
         <v>66.2</v>
       </c>
       <c r="F67" s="9">
         <v>67.599999999999994</v>
       </c>
@@ -10806,51 +10910,53 @@
       </c>
       <c r="AV67" s="26">
         <v>102.6</v>
       </c>
       <c r="AW67" s="53">
         <v>109</v>
       </c>
       <c r="AX67" s="26">
         <v>100</v>
       </c>
       <c r="AY67" s="26">
         <v>100</v>
       </c>
       <c r="AZ67" s="26">
         <v>100</v>
       </c>
       <c r="BA67" s="25">
         <v>100</v>
       </c>
       <c r="BB67" s="26">
         <v>100</v>
       </c>
       <c r="BC67" s="25">
         <v>210.3</v>
       </c>
-      <c r="BD67" s="10"/>
+      <c r="BD67" s="25">
+        <v>103.8</v>
+      </c>
       <c r="BE67" s="10"/>
       <c r="BF67" s="13"/>
       <c r="BG67" s="13"/>
       <c r="BH67" s="26"/>
       <c r="BI67" s="53"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="23" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="9">
         <v>100</v>
       </c>
@@ -10979,51 +11085,53 @@
       </c>
       <c r="AV68" s="26">
         <v>96</v>
       </c>
       <c r="AW68" s="53">
         <v>83.8</v>
       </c>
       <c r="AX68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AY68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AZ68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BA68" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BB68" s="26">
         <v>100</v>
       </c>
       <c r="BC68" s="25">
         <v>100</v>
       </c>
-      <c r="BD68" s="10"/>
+      <c r="BD68" s="25">
+        <v>122.9</v>
+      </c>
       <c r="BE68" s="10"/>
       <c r="BF68" s="13"/>
       <c r="BG68" s="13"/>
       <c r="BH68" s="26"/>
       <c r="BI68" s="53"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="9">
         <v>93.4</v>
       </c>
       <c r="C69" s="9">
         <v>93.4</v>
       </c>
       <c r="D69" s="9">
         <v>93.4</v>
       </c>
       <c r="E69" s="9">
         <v>93.6</v>
       </c>
       <c r="F69" s="9">
         <v>96.2</v>
       </c>
@@ -11152,51 +11260,53 @@
       </c>
       <c r="AV69" s="26">
         <v>81.3</v>
       </c>
       <c r="AW69" s="53">
         <v>75.099999999999994</v>
       </c>
       <c r="AX69" s="26">
         <v>100</v>
       </c>
       <c r="AY69" s="26">
         <v>100</v>
       </c>
       <c r="AZ69" s="26">
         <v>100</v>
       </c>
       <c r="BA69" s="25">
         <v>100</v>
       </c>
       <c r="BB69" s="26">
         <v>100</v>
       </c>
       <c r="BC69" s="25">
         <v>114.2</v>
       </c>
-      <c r="BD69" s="10"/>
+      <c r="BD69" s="25">
+        <v>109.5</v>
+      </c>
       <c r="BE69" s="10"/>
       <c r="BF69" s="13"/>
       <c r="BG69" s="13"/>
       <c r="BH69" s="26"/>
       <c r="BI69" s="53"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="9">
         <v>0</v>
       </c>
       <c r="C70" s="9">
         <v>0</v>
       </c>
       <c r="D70" s="9">
         <v>0</v>
       </c>
       <c r="E70" s="9">
         <v>75</v>
       </c>
       <c r="F70" s="9">
         <v>86.5</v>
       </c>
@@ -11325,51 +11435,53 @@
       </c>
       <c r="AV70" s="26">
         <v>91</v>
       </c>
       <c r="AW70" s="53">
         <v>95.1</v>
       </c>
       <c r="AX70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AY70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AZ70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BA70" s="26" t="s">
         <v>13</v>
       </c>
       <c r="BB70" s="26">
         <v>100</v>
       </c>
       <c r="BC70" s="25">
         <v>100</v>
       </c>
-      <c r="BD70" s="10"/>
+      <c r="BD70" s="25">
+        <v>116</v>
+      </c>
       <c r="BE70" s="10"/>
       <c r="BF70" s="13"/>
       <c r="BG70" s="13"/>
       <c r="BH70" s="26"/>
       <c r="BI70" s="53"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="9">
         <v>92.5</v>
       </c>
       <c r="C71" s="9">
         <v>92.3</v>
       </c>
       <c r="D71" s="9">
         <v>92.3</v>
       </c>
       <c r="E71" s="9">
         <v>92.3</v>
       </c>
       <c r="F71" s="9">
         <v>92.7</v>
       </c>
@@ -11498,261 +11610,263 @@
       </c>
       <c r="AV71" s="26">
         <v>106.9</v>
       </c>
       <c r="AW71" s="53">
         <v>107.9</v>
       </c>
       <c r="AX71" s="26">
         <v>100</v>
       </c>
       <c r="AY71" s="26">
         <v>100</v>
       </c>
       <c r="AZ71" s="26">
         <v>100</v>
       </c>
       <c r="BA71" s="25">
         <v>100</v>
       </c>
       <c r="BB71" s="26">
         <v>100</v>
       </c>
       <c r="BC71" s="25">
         <v>88.5</v>
       </c>
-      <c r="BD71" s="10"/>
+      <c r="BD71" s="25">
+        <v>104</v>
+      </c>
       <c r="BE71" s="10"/>
       <c r="BF71" s="13"/>
       <c r="BG71" s="13"/>
       <c r="BH71" s="26"/>
       <c r="BI71" s="53"/>
     </row>
     <row r="72" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="16"/>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
       <c r="I72" s="17"/>
       <c r="J72" s="17"/>
       <c r="K72" s="17"/>
       <c r="L72" s="17"/>
       <c r="M72" s="17"/>
       <c r="N72" s="39"/>
       <c r="O72" s="40"/>
       <c r="P72" s="41"/>
       <c r="Q72" s="40"/>
       <c r="R72" s="40"/>
       <c r="S72" s="40"/>
       <c r="T72" s="40"/>
       <c r="U72" s="40"/>
       <c r="V72" s="40"/>
       <c r="W72" s="40"/>
       <c r="X72" s="40"/>
       <c r="Y72" s="40"/>
       <c r="Z72" s="39"/>
       <c r="AA72" s="40"/>
       <c r="AB72" s="41"/>
       <c r="AC72" s="40"/>
       <c r="AD72" s="40"/>
       <c r="AE72" s="40"/>
       <c r="AF72" s="40"/>
     </row>
     <row r="73" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A73" s="62" t="s">
+      <c r="A73" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B73" s="62"/>
-[...17 lines deleted...]
-      <c r="Z73" s="62" t="s">
+      <c r="B73" s="55"/>
+      <c r="C73" s="55"/>
+      <c r="D73" s="55"/>
+      <c r="E73" s="55"/>
+      <c r="F73" s="55"/>
+      <c r="G73" s="55"/>
+      <c r="H73" s="55"/>
+      <c r="I73" s="55"/>
+      <c r="J73" s="55"/>
+      <c r="K73" s="55"/>
+      <c r="L73" s="55"/>
+      <c r="M73" s="55"/>
+      <c r="N73" s="55"/>
+      <c r="O73" s="55"/>
+      <c r="P73" s="55"/>
+      <c r="Q73" s="55"/>
+      <c r="R73" s="55"/>
+      <c r="S73" s="55"/>
+      <c r="Z73" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="AA73" s="62"/>
-[...16 lines deleted...]
-      <c r="AR73" s="62"/>
+      <c r="AA73" s="55"/>
+      <c r="AB73" s="55"/>
+      <c r="AC73" s="55"/>
+      <c r="AD73" s="55"/>
+      <c r="AE73" s="55"/>
+      <c r="AF73" s="55"/>
+      <c r="AG73" s="55"/>
+      <c r="AH73" s="55"/>
+      <c r="AI73" s="55"/>
+      <c r="AJ73" s="55"/>
+      <c r="AK73" s="55"/>
+      <c r="AL73" s="55"/>
+      <c r="AM73" s="55"/>
+      <c r="AN73" s="55"/>
+      <c r="AO73" s="55"/>
+      <c r="AP73" s="55"/>
+      <c r="AQ73" s="55"/>
+      <c r="AR73" s="55"/>
     </row>
     <row r="74" spans="1:61" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="18"/>
     </row>
     <row r="75" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B75" s="3"/>
       <c r="C75" s="2"/>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
-      <c r="I75" s="61"/>
-[...15 lines deleted...]
-      <c r="Y75" s="61"/>
+      <c r="I75" s="68"/>
+      <c r="J75" s="68"/>
+      <c r="K75" s="68"/>
+      <c r="L75" s="68"/>
+      <c r="M75" s="68"/>
+      <c r="N75" s="68"/>
+      <c r="O75" s="68"/>
+      <c r="P75" s="68"/>
+      <c r="Q75" s="68"/>
+      <c r="R75" s="68"/>
+      <c r="S75" s="68"/>
+      <c r="T75" s="68"/>
+      <c r="U75" s="68"/>
+      <c r="V75" s="68"/>
+      <c r="W75" s="68"/>
+      <c r="X75" s="68"/>
+      <c r="Y75" s="68"/>
       <c r="AF75" s="57"/>
       <c r="AG75" s="57"/>
       <c r="AH75" s="57"/>
       <c r="AI75" s="57"/>
       <c r="AJ75" s="57"/>
       <c r="AK75" s="57"/>
       <c r="AR75" s="57" t="s">
         <v>0</v>
       </c>
       <c r="AS75" s="57"/>
       <c r="AT75" s="57"/>
       <c r="AU75" s="57"/>
       <c r="AV75" s="57"/>
       <c r="AW75" s="57"/>
       <c r="BD75" s="57" t="s">
         <v>0</v>
       </c>
       <c r="BE75" s="57"/>
       <c r="BF75" s="57"/>
       <c r="BG75" s="57"/>
       <c r="BH75" s="57"/>
       <c r="BI75" s="57"/>
     </row>
     <row r="76" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="63"/>
-      <c r="B76" s="58" t="s">
+      <c r="A76" s="61"/>
+      <c r="B76" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C76" s="59"/>
-[...10 lines deleted...]
-      <c r="N76" s="58" t="s">
+      <c r="C76" s="64"/>
+      <c r="D76" s="64"/>
+      <c r="E76" s="64"/>
+      <c r="F76" s="64"/>
+      <c r="G76" s="64"/>
+      <c r="H76" s="64"/>
+      <c r="I76" s="64"/>
+      <c r="J76" s="64"/>
+      <c r="K76" s="64"/>
+      <c r="L76" s="64"/>
+      <c r="M76" s="66"/>
+      <c r="N76" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O76" s="59"/>
-[...10 lines deleted...]
-      <c r="Z76" s="54" t="s">
+      <c r="O76" s="64"/>
+      <c r="P76" s="64"/>
+      <c r="Q76" s="64"/>
+      <c r="R76" s="64"/>
+      <c r="S76" s="64"/>
+      <c r="T76" s="64"/>
+      <c r="U76" s="64"/>
+      <c r="V76" s="64"/>
+      <c r="W76" s="64"/>
+      <c r="X76" s="64"/>
+      <c r="Y76" s="66"/>
+      <c r="Z76" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AA76" s="55"/>
-[...10 lines deleted...]
-      <c r="AL76" s="54" t="s">
+      <c r="AA76" s="59"/>
+      <c r="AB76" s="59"/>
+      <c r="AC76" s="59"/>
+      <c r="AD76" s="59"/>
+      <c r="AE76" s="59"/>
+      <c r="AF76" s="59"/>
+      <c r="AG76" s="59"/>
+      <c r="AH76" s="59"/>
+      <c r="AI76" s="59"/>
+      <c r="AJ76" s="59"/>
+      <c r="AK76" s="60"/>
+      <c r="AL76" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM76" s="55"/>
-[...10 lines deleted...]
-      <c r="AX76" s="54" t="s">
+      <c r="AM76" s="59"/>
+      <c r="AN76" s="59"/>
+      <c r="AO76" s="59"/>
+      <c r="AP76" s="59"/>
+      <c r="AQ76" s="59"/>
+      <c r="AR76" s="59"/>
+      <c r="AS76" s="59"/>
+      <c r="AT76" s="59"/>
+      <c r="AU76" s="59"/>
+      <c r="AV76" s="59"/>
+      <c r="AW76" s="60"/>
+      <c r="AX76" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY76" s="55"/>
-[...9 lines deleted...]
-      <c r="BI76" s="56"/>
+      <c r="AY76" s="59"/>
+      <c r="AZ76" s="59"/>
+      <c r="BA76" s="59"/>
+      <c r="BB76" s="59"/>
+      <c r="BC76" s="59"/>
+      <c r="BD76" s="59"/>
+      <c r="BE76" s="59"/>
+      <c r="BF76" s="59"/>
+      <c r="BG76" s="59"/>
+      <c r="BH76" s="59"/>
+      <c r="BI76" s="60"/>
     </row>
     <row r="77" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="64"/>
+      <c r="A77" s="62"/>
       <c r="B77" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J77" s="7" t="s">
@@ -12056,51 +12170,53 @@
       </c>
       <c r="AV78" s="26">
         <v>104.7</v>
       </c>
       <c r="AW78" s="52">
         <v>102</v>
       </c>
       <c r="AX78" s="26">
         <v>107.1</v>
       </c>
       <c r="AY78" s="48">
         <v>108.5</v>
       </c>
       <c r="AZ78" s="26">
         <v>109.3</v>
       </c>
       <c r="BA78" s="26">
         <v>112.5</v>
       </c>
       <c r="BB78" s="26">
         <v>111.7</v>
       </c>
       <c r="BC78" s="26">
         <v>112.5</v>
       </c>
-      <c r="BD78" s="10"/>
+      <c r="BD78" s="70">
+        <v>113.1</v>
+      </c>
       <c r="BE78" s="10"/>
       <c r="BF78" s="49"/>
       <c r="BG78" s="13"/>
       <c r="BH78" s="26"/>
       <c r="BI78" s="52"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B79" s="10">
         <v>88.2</v>
       </c>
       <c r="C79" s="10">
         <v>90</v>
       </c>
       <c r="D79" s="10">
         <v>90.1</v>
       </c>
       <c r="E79" s="10">
         <v>90.3</v>
       </c>
       <c r="F79" s="10">
         <v>90.6</v>
       </c>
@@ -12229,51 +12345,53 @@
       </c>
       <c r="AV79" s="26">
         <v>69</v>
       </c>
       <c r="AW79" s="53">
         <v>70.8</v>
       </c>
       <c r="AX79" s="26">
         <v>67.2</v>
       </c>
       <c r="AY79" s="48">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ79" s="26">
         <v>65.099999999999994</v>
       </c>
       <c r="BA79" s="26">
         <v>63.2</v>
       </c>
       <c r="BB79" s="26">
         <v>59.6</v>
       </c>
       <c r="BC79" s="26">
         <v>58.2</v>
       </c>
-      <c r="BD79" s="10"/>
+      <c r="BD79" s="25">
+        <v>56.8</v>
+      </c>
       <c r="BE79" s="10"/>
       <c r="BF79" s="13"/>
       <c r="BG79" s="13"/>
       <c r="BH79" s="26"/>
       <c r="BI79" s="53"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B80" s="10">
         <v>107.4</v>
       </c>
       <c r="C80" s="10">
         <v>105.1</v>
       </c>
       <c r="D80" s="10">
         <v>106.1</v>
       </c>
       <c r="E80" s="10">
         <v>104.3</v>
       </c>
       <c r="F80" s="10">
         <v>104.4</v>
       </c>
@@ -12402,51 +12520,53 @@
       </c>
       <c r="AV80" s="26">
         <v>114.7</v>
       </c>
       <c r="AW80" s="53">
         <v>106</v>
       </c>
       <c r="AX80" s="26">
         <v>327.3</v>
       </c>
       <c r="AY80" s="48">
         <v>253.1</v>
       </c>
       <c r="AZ80" s="26">
         <v>302.10000000000002</v>
       </c>
       <c r="BA80" s="26">
         <v>317.39999999999998</v>
       </c>
       <c r="BB80" s="26">
         <v>294.10000000000002</v>
       </c>
       <c r="BC80" s="26">
         <v>240</v>
       </c>
-      <c r="BD80" s="10"/>
+      <c r="BD80" s="25">
+        <v>291.60000000000002</v>
+      </c>
       <c r="BE80" s="10"/>
       <c r="BF80" s="13"/>
       <c r="BG80" s="13"/>
       <c r="BH80" s="26"/>
       <c r="BI80" s="53"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B81" s="10">
         <v>100.4</v>
       </c>
       <c r="C81" s="10">
         <v>101.1</v>
       </c>
       <c r="D81" s="10">
         <v>101.2</v>
       </c>
       <c r="E81" s="10">
         <v>101.58</v>
       </c>
       <c r="F81" s="10">
         <v>101.8</v>
       </c>
@@ -12575,51 +12695,53 @@
       </c>
       <c r="AV81" s="26">
         <v>110.6</v>
       </c>
       <c r="AW81" s="53">
         <v>107.7</v>
       </c>
       <c r="AX81" s="26">
         <v>118.6</v>
       </c>
       <c r="AY81" s="48">
         <v>118.4</v>
       </c>
       <c r="AZ81" s="26">
         <v>122</v>
       </c>
       <c r="BA81" s="26">
         <v>124.5</v>
       </c>
       <c r="BB81" s="26">
         <v>125.2</v>
       </c>
       <c r="BC81" s="26">
         <v>117.7</v>
       </c>
-      <c r="BD81" s="10"/>
+      <c r="BD81" s="25">
+        <v>107.8</v>
+      </c>
       <c r="BE81" s="10"/>
       <c r="BF81" s="13"/>
       <c r="BG81" s="13"/>
       <c r="BH81" s="26"/>
       <c r="BI81" s="53"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="10">
         <v>102.5</v>
       </c>
       <c r="C82" s="10">
         <v>101.4</v>
       </c>
       <c r="D82" s="10">
         <v>102.9</v>
       </c>
       <c r="E82" s="10">
         <v>103.6</v>
       </c>
       <c r="F82" s="10">
         <v>103.3</v>
       </c>
@@ -12748,51 +12870,53 @@
       </c>
       <c r="AV82" s="26">
         <v>108.9</v>
       </c>
       <c r="AW82" s="53">
         <v>96.6</v>
       </c>
       <c r="AX82" s="26">
         <v>105</v>
       </c>
       <c r="AY82" s="48">
         <v>104.8</v>
       </c>
       <c r="AZ82" s="26">
         <v>104.6</v>
       </c>
       <c r="BA82" s="26">
         <v>104.1</v>
       </c>
       <c r="BB82" s="26">
         <v>104</v>
       </c>
       <c r="BC82" s="26">
         <v>103.8</v>
       </c>
-      <c r="BD82" s="10"/>
+      <c r="BD82" s="25">
+        <v>103.4</v>
+      </c>
       <c r="BE82" s="10"/>
       <c r="BF82" s="13"/>
       <c r="BG82" s="13"/>
       <c r="BH82" s="26"/>
       <c r="BI82" s="53"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B83" s="10">
         <v>98.7</v>
       </c>
       <c r="C83" s="10">
         <v>98.9</v>
       </c>
       <c r="D83" s="10">
         <v>98.8</v>
       </c>
       <c r="E83" s="10">
         <v>98.7</v>
       </c>
       <c r="F83" s="10">
         <v>98.7</v>
       </c>
@@ -12921,51 +13045,53 @@
       </c>
       <c r="AV83" s="26">
         <v>107.3</v>
       </c>
       <c r="AW83" s="53">
         <v>106.8</v>
       </c>
       <c r="AX83" s="26">
         <v>99.1</v>
       </c>
       <c r="AY83" s="48">
         <v>98.8</v>
       </c>
       <c r="AZ83" s="26">
         <v>98.7</v>
       </c>
       <c r="BA83" s="26">
         <v>98.4</v>
       </c>
       <c r="BB83" s="26">
         <v>98</v>
       </c>
       <c r="BC83" s="26">
         <v>97.8</v>
       </c>
-      <c r="BD83" s="10"/>
+      <c r="BD83" s="25">
+        <v>97.7</v>
+      </c>
       <c r="BE83" s="10"/>
       <c r="BF83" s="13"/>
       <c r="BG83" s="10"/>
       <c r="BH83" s="26"/>
       <c r="BI83" s="53"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="10">
         <v>95.3</v>
       </c>
       <c r="C84" s="10">
         <v>96.5</v>
       </c>
       <c r="D84" s="10">
         <v>96.5</v>
       </c>
       <c r="E84" s="10">
         <v>96.1</v>
       </c>
       <c r="F84" s="10">
         <v>95.9</v>
       </c>
@@ -13094,51 +13220,53 @@
       </c>
       <c r="AV84" s="26">
         <v>108.5</v>
       </c>
       <c r="AW84" s="53">
         <v>101.6</v>
       </c>
       <c r="AX84" s="26">
         <v>117.9</v>
       </c>
       <c r="AY84" s="48">
         <v>110.7</v>
       </c>
       <c r="AZ84" s="26">
         <v>100.3</v>
       </c>
       <c r="BA84" s="26">
         <v>98.3</v>
       </c>
       <c r="BB84" s="26">
         <v>97</v>
       </c>
       <c r="BC84" s="26">
         <v>94.9</v>
       </c>
-      <c r="BD84" s="10"/>
+      <c r="BD84" s="25">
+        <v>92.8</v>
+      </c>
       <c r="BE84" s="10"/>
       <c r="BF84" s="13"/>
       <c r="BG84" s="10"/>
       <c r="BH84" s="26"/>
       <c r="BI84" s="53"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B85" s="10">
         <v>99.6</v>
       </c>
       <c r="C85" s="10">
         <v>100.5</v>
       </c>
       <c r="D85" s="10">
         <v>115.1</v>
       </c>
       <c r="E85" s="10">
         <v>110.4</v>
       </c>
       <c r="F85" s="10">
         <v>105.1</v>
       </c>
@@ -13267,51 +13395,53 @@
       </c>
       <c r="AV85" s="26">
         <v>106.2</v>
       </c>
       <c r="AW85" s="53">
         <v>100</v>
       </c>
       <c r="AX85" s="26">
         <v>137.6</v>
       </c>
       <c r="AY85" s="48">
         <v>139.9</v>
       </c>
       <c r="AZ85" s="26">
         <v>139.19999999999999</v>
       </c>
       <c r="BA85" s="26">
         <v>166.4</v>
       </c>
       <c r="BB85" s="26">
         <v>145.80000000000001</v>
       </c>
       <c r="BC85" s="26">
         <v>146.1</v>
       </c>
-      <c r="BD85" s="10"/>
+      <c r="BD85" s="25">
+        <v>143.30000000000001</v>
+      </c>
       <c r="BE85" s="10"/>
       <c r="BF85" s="13"/>
       <c r="BG85" s="10"/>
       <c r="BH85" s="26"/>
       <c r="BI85" s="53"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B86" s="10">
         <v>100.3</v>
       </c>
       <c r="C86" s="10">
         <v>99.8</v>
       </c>
       <c r="D86" s="10">
         <v>99.9</v>
       </c>
       <c r="E86" s="10">
         <v>100.2</v>
       </c>
       <c r="F86" s="10">
         <v>100.2</v>
       </c>
@@ -13440,51 +13570,53 @@
       </c>
       <c r="AV86" s="26">
         <v>108.7</v>
       </c>
       <c r="AW86" s="53">
         <v>107.6</v>
       </c>
       <c r="AX86" s="26">
         <v>102</v>
       </c>
       <c r="AY86" s="48">
         <v>103.5</v>
       </c>
       <c r="AZ86" s="26">
         <v>103.5</v>
       </c>
       <c r="BA86" s="26">
         <v>103.2</v>
       </c>
       <c r="BB86" s="26">
         <v>103</v>
       </c>
       <c r="BC86" s="26">
         <v>102.9</v>
       </c>
-      <c r="BD86" s="10"/>
+      <c r="BD86" s="25">
+        <v>102.7</v>
+      </c>
       <c r="BE86" s="10"/>
       <c r="BF86" s="13"/>
       <c r="BG86" s="10"/>
       <c r="BH86" s="26"/>
       <c r="BI86" s="53"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="10">
         <v>100</v>
       </c>
       <c r="C87" s="10">
         <v>87.6</v>
       </c>
       <c r="D87" s="10">
         <v>87.8</v>
       </c>
       <c r="E87" s="10">
         <v>90.6</v>
       </c>
       <c r="F87" s="10">
         <v>92.7</v>
       </c>
@@ -13613,51 +13745,53 @@
       </c>
       <c r="AV87" s="26">
         <v>103.1</v>
       </c>
       <c r="AW87" s="53">
         <v>107.2</v>
       </c>
       <c r="AX87" s="26">
         <v>72.099999999999994</v>
       </c>
       <c r="AY87" s="48">
         <v>82.9</v>
       </c>
       <c r="AZ87" s="26">
         <v>79.7</v>
       </c>
       <c r="BA87" s="26">
         <v>99.6</v>
       </c>
       <c r="BB87" s="26">
         <v>100.8</v>
       </c>
       <c r="BC87" s="26">
         <v>101.6</v>
       </c>
-      <c r="BD87" s="10"/>
+      <c r="BD87" s="25">
+        <v>103</v>
+      </c>
       <c r="BE87" s="10"/>
       <c r="BF87" s="13"/>
       <c r="BG87" s="10"/>
       <c r="BH87" s="26"/>
       <c r="BI87" s="53"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B88" s="10">
         <v>104.3</v>
       </c>
       <c r="C88" s="10">
         <v>104</v>
       </c>
       <c r="D88" s="10">
         <v>103.8</v>
       </c>
       <c r="E88" s="10">
         <v>104.2</v>
       </c>
       <c r="F88" s="10">
         <v>103.9</v>
       </c>
@@ -13786,51 +13920,53 @@
       </c>
       <c r="AV88" s="26">
         <v>108.2</v>
       </c>
       <c r="AW88" s="53">
         <v>99.5</v>
       </c>
       <c r="AX88" s="26">
         <v>97.3</v>
       </c>
       <c r="AY88" s="48">
         <v>106.8</v>
       </c>
       <c r="AZ88" s="26">
         <v>105.5</v>
       </c>
       <c r="BA88" s="26">
         <v>105.2</v>
       </c>
       <c r="BB88" s="26">
         <v>103.6</v>
       </c>
       <c r="BC88" s="26">
         <v>101.6</v>
       </c>
-      <c r="BD88" s="10"/>
+      <c r="BD88" s="25">
+        <v>102.4</v>
+      </c>
       <c r="BE88" s="10"/>
       <c r="BF88" s="13"/>
       <c r="BG88" s="10"/>
       <c r="BH88" s="26"/>
       <c r="BI88" s="53"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="10">
         <v>103.1</v>
       </c>
       <c r="C89" s="10">
         <v>106</v>
       </c>
       <c r="D89" s="10">
         <v>104.4</v>
       </c>
       <c r="E89" s="10">
         <v>103.9</v>
       </c>
       <c r="F89" s="10">
         <v>104.7</v>
       </c>
@@ -13959,51 +14095,53 @@
       </c>
       <c r="AV89" s="26">
         <v>102.1</v>
       </c>
       <c r="AW89" s="53">
         <v>102.7</v>
       </c>
       <c r="AX89" s="26">
         <v>99.4</v>
       </c>
       <c r="AY89" s="48">
         <v>92.6</v>
       </c>
       <c r="AZ89" s="26">
         <v>97</v>
       </c>
       <c r="BA89" s="26">
         <v>97.9</v>
       </c>
       <c r="BB89" s="26">
         <v>104.7</v>
       </c>
       <c r="BC89" s="26">
         <v>112.4</v>
       </c>
-      <c r="BD89" s="10"/>
+      <c r="BD89" s="25">
+        <v>112.1</v>
+      </c>
       <c r="BE89" s="10"/>
       <c r="BF89" s="13"/>
       <c r="BG89" s="10"/>
       <c r="BH89" s="26"/>
       <c r="BI89" s="53"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="10">
         <v>104.6</v>
       </c>
       <c r="C90" s="10">
         <v>105.4</v>
       </c>
       <c r="D90" s="10">
         <v>105.9</v>
       </c>
       <c r="E90" s="10">
         <v>106.5</v>
       </c>
       <c r="F90" s="10">
         <v>106.4</v>
       </c>
@@ -14132,51 +14270,53 @@
       </c>
       <c r="AV90" s="26">
         <v>109.2</v>
       </c>
       <c r="AW90" s="53">
         <v>107.7</v>
       </c>
       <c r="AX90" s="26">
         <v>88.4</v>
       </c>
       <c r="AY90" s="48">
         <v>142.5</v>
       </c>
       <c r="AZ90" s="26">
         <v>140.19999999999999</v>
       </c>
       <c r="BA90" s="26">
         <v>135.9</v>
       </c>
       <c r="BB90" s="26">
         <v>130.19999999999999</v>
       </c>
       <c r="BC90" s="26">
         <v>132.1</v>
       </c>
-      <c r="BD90" s="10"/>
+      <c r="BD90" s="25">
+        <v>135.5</v>
+      </c>
       <c r="BE90" s="10"/>
       <c r="BF90" s="13"/>
       <c r="BG90" s="13"/>
       <c r="BH90" s="26"/>
       <c r="BI90" s="53"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="10">
         <v>105.1</v>
       </c>
       <c r="C91" s="10">
         <v>104.5</v>
       </c>
       <c r="D91" s="10">
         <v>103.5</v>
       </c>
       <c r="E91" s="10">
         <v>103.3</v>
       </c>
       <c r="F91" s="10">
         <v>103.1</v>
       </c>
@@ -14305,51 +14445,53 @@
       </c>
       <c r="AV91" s="26">
         <v>112.3</v>
       </c>
       <c r="AW91" s="53">
         <v>106.4</v>
       </c>
       <c r="AX91" s="26">
         <v>132.69999999999999</v>
       </c>
       <c r="AY91" s="48">
         <v>117.6</v>
       </c>
       <c r="AZ91" s="26">
         <v>121.2</v>
       </c>
       <c r="BA91" s="26">
         <v>118.3</v>
       </c>
       <c r="BB91" s="26">
         <v>114.6</v>
       </c>
       <c r="BC91" s="26">
         <v>113.6</v>
       </c>
-      <c r="BD91" s="10"/>
+      <c r="BD91" s="25">
+        <v>111</v>
+      </c>
       <c r="BE91" s="10"/>
       <c r="BF91" s="13"/>
       <c r="BG91" s="13"/>
       <c r="BH91" s="26"/>
       <c r="BI91" s="53"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="10">
         <v>100.1</v>
       </c>
       <c r="C92" s="10">
         <v>100.5</v>
       </c>
       <c r="D92" s="10">
         <v>100.4</v>
       </c>
       <c r="E92" s="10">
         <v>100.5</v>
       </c>
       <c r="F92" s="10">
         <v>99.6</v>
       </c>
@@ -14478,51 +14620,53 @@
       </c>
       <c r="AV92" s="26">
         <v>109.9</v>
       </c>
       <c r="AW92" s="53">
         <v>106</v>
       </c>
       <c r="AX92" s="26">
         <v>105.5</v>
       </c>
       <c r="AY92" s="48">
         <v>105.4</v>
       </c>
       <c r="AZ92" s="26">
         <v>105.1</v>
       </c>
       <c r="BA92" s="26">
         <v>104.9</v>
       </c>
       <c r="BB92" s="26">
         <v>104.3</v>
       </c>
       <c r="BC92" s="26">
         <v>103.4</v>
       </c>
-      <c r="BD92" s="10"/>
+      <c r="BD92" s="25">
+        <v>103</v>
+      </c>
       <c r="BE92" s="10"/>
       <c r="BF92" s="13"/>
       <c r="BG92" s="13"/>
       <c r="BH92" s="26"/>
       <c r="BI92" s="53"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="10">
         <v>101.1</v>
       </c>
       <c r="C93" s="10">
         <v>101.1</v>
       </c>
       <c r="D93" s="10">
         <v>101.6</v>
       </c>
       <c r="E93" s="10">
         <v>103.6</v>
       </c>
       <c r="F93" s="10">
         <v>103.2</v>
       </c>
@@ -14651,51 +14795,53 @@
       </c>
       <c r="AV93" s="26">
         <v>91.9</v>
       </c>
       <c r="AW93" s="53">
         <v>90.3</v>
       </c>
       <c r="AX93" s="26">
         <v>104.7</v>
       </c>
       <c r="AY93" s="48">
         <v>102.7</v>
       </c>
       <c r="AZ93" s="26">
         <v>102.9</v>
       </c>
       <c r="BA93" s="26">
         <v>102.5</v>
       </c>
       <c r="BB93" s="26">
         <v>102.1</v>
       </c>
       <c r="BC93" s="26">
         <v>100.8</v>
       </c>
-      <c r="BD93" s="10"/>
+      <c r="BD93" s="25">
+        <v>100</v>
+      </c>
       <c r="BE93" s="10"/>
       <c r="BF93" s="13"/>
       <c r="BG93" s="13"/>
       <c r="BH93" s="26"/>
       <c r="BI93" s="53"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="10">
         <v>101.8</v>
       </c>
       <c r="C94" s="10">
         <v>100.9</v>
       </c>
       <c r="D94" s="10">
         <v>101.2</v>
       </c>
       <c r="E94" s="10">
         <v>101.4</v>
       </c>
       <c r="F94" s="10">
         <v>101.5</v>
       </c>
@@ -14824,51 +14970,53 @@
       </c>
       <c r="AV94" s="26">
         <v>107.3</v>
       </c>
       <c r="AW94" s="53">
         <v>104.9</v>
       </c>
       <c r="AX94" s="26">
         <v>101</v>
       </c>
       <c r="AY94" s="48">
         <v>99.8</v>
       </c>
       <c r="AZ94" s="26">
         <v>100.2</v>
       </c>
       <c r="BA94" s="26">
         <v>101</v>
       </c>
       <c r="BB94" s="26">
         <v>101.2</v>
       </c>
       <c r="BC94" s="26">
         <v>102.3</v>
       </c>
-      <c r="BD94" s="10"/>
+      <c r="BD94" s="25">
+        <v>103.5</v>
+      </c>
       <c r="BE94" s="10"/>
       <c r="BF94" s="13"/>
       <c r="BG94" s="13"/>
       <c r="BH94" s="26"/>
       <c r="BI94" s="53"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="10">
         <v>97.8</v>
       </c>
       <c r="C95" s="10">
         <v>98.1</v>
       </c>
       <c r="D95" s="10">
         <v>98.6</v>
       </c>
       <c r="E95" s="10">
         <v>95.8</v>
       </c>
       <c r="F95" s="10">
         <v>95.6</v>
       </c>
@@ -14997,117 +15145,119 @@
       </c>
       <c r="AV95" s="26">
         <v>98.2</v>
       </c>
       <c r="AW95" s="53">
         <v>95.8</v>
       </c>
       <c r="AX95" s="26">
         <v>102.6</v>
       </c>
       <c r="AY95" s="48">
         <v>106.1</v>
       </c>
       <c r="AZ95" s="26">
         <v>104.2</v>
       </c>
       <c r="BA95" s="26">
         <v>103.5</v>
       </c>
       <c r="BB95" s="26">
         <v>101.4</v>
       </c>
       <c r="BC95" s="26">
         <v>101.1</v>
       </c>
-      <c r="BD95" s="10"/>
+      <c r="BD95" s="25">
+        <v>100.9</v>
+      </c>
       <c r="BE95" s="10"/>
       <c r="BF95" s="13"/>
       <c r="BG95" s="13"/>
       <c r="BH95" s="26"/>
       <c r="BI95" s="53"/>
     </row>
     <row r="96" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="16"/>
       <c r="B96" s="17"/>
       <c r="C96" s="17"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
       <c r="I96" s="17"/>
       <c r="J96" s="17"/>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="17"/>
       <c r="N96" s="42"/>
       <c r="O96" s="42"/>
       <c r="P96" s="42"/>
       <c r="Q96" s="42"/>
       <c r="R96" s="42"/>
       <c r="S96" s="42"/>
       <c r="T96" s="42"/>
       <c r="U96" s="42"/>
       <c r="V96" s="42"/>
       <c r="W96" s="42"/>
       <c r="X96" s="42"/>
       <c r="Y96" s="42"/>
       <c r="Z96" s="42"/>
       <c r="AA96" s="42"/>
       <c r="AB96" s="42"/>
       <c r="AC96" s="42"/>
       <c r="AD96" s="42"/>
       <c r="AE96" s="42"/>
       <c r="AF96" s="42"/>
     </row>
     <row r="97" spans="26:49" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Z97" s="68" t="s">
+      <c r="Z97" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="AA97" s="68"/>
-[...8 lines deleted...]
-      <c r="AJ97" s="68"/>
+      <c r="AA97" s="56"/>
+      <c r="AB97" s="56"/>
+      <c r="AC97" s="56"/>
+      <c r="AD97" s="56"/>
+      <c r="AE97" s="56"/>
+      <c r="AF97" s="56"/>
+      <c r="AG97" s="56"/>
+      <c r="AH97" s="56"/>
+      <c r="AI97" s="56"/>
+      <c r="AJ97" s="56"/>
       <c r="AK97" s="43"/>
-      <c r="AL97" s="68"/>
-[...9 lines deleted...]
-      <c r="AV97" s="68"/>
+      <c r="AL97" s="56"/>
+      <c r="AM97" s="56"/>
+      <c r="AN97" s="56"/>
+      <c r="AO97" s="56"/>
+      <c r="AP97" s="56"/>
+      <c r="AQ97" s="56"/>
+      <c r="AR97" s="56"/>
+      <c r="AS97" s="56"/>
+      <c r="AT97" s="56"/>
+      <c r="AU97" s="56"/>
+      <c r="AV97" s="56"/>
       <c r="AW97" s="43"/>
     </row>
     <row r="98" spans="26:49" x14ac:dyDescent="0.2">
       <c r="Z98" t="s">
         <v>42</v>
       </c>
       <c r="AA98"/>
       <c r="AB98"/>
       <c r="AC98"/>
       <c r="AD98"/>
       <c r="AE98"/>
       <c r="AF98"/>
       <c r="AG98"/>
       <c r="AH98"/>
       <c r="AI98"/>
       <c r="AJ98"/>
       <c r="AK98"/>
       <c r="AL98"/>
       <c r="AM98"/>
       <c r="AN98"/>
       <c r="AO98"/>
       <c r="AQ98"/>
       <c r="AR98"/>
       <c r="AS98"/>
       <c r="AT98"/>
@@ -15149,101 +15299,101 @@
       <c r="AA100"/>
       <c r="AB100"/>
       <c r="AC100"/>
       <c r="AD100"/>
       <c r="AE100"/>
       <c r="AF100"/>
       <c r="AG100"/>
       <c r="AH100"/>
       <c r="AI100"/>
       <c r="AJ100"/>
       <c r="AK100"/>
       <c r="AL100"/>
       <c r="AM100"/>
       <c r="AN100"/>
       <c r="AO100"/>
       <c r="AQ100"/>
       <c r="AR100"/>
       <c r="AS100"/>
       <c r="AT100"/>
       <c r="AU100"/>
       <c r="AV100"/>
       <c r="AW100"/>
     </row>
   </sheetData>
   <mergeCells count="51">
+    <mergeCell ref="AX52:BI52"/>
+    <mergeCell ref="BD75:BI75"/>
+    <mergeCell ref="AX76:BI76"/>
+    <mergeCell ref="BD3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BD27:BI27"/>
+    <mergeCell ref="AX28:BI28"/>
+    <mergeCell ref="BD51:BI51"/>
+    <mergeCell ref="AL76:AW76"/>
+    <mergeCell ref="AR3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AR27:AW27"/>
+    <mergeCell ref="AL28:AW28"/>
+    <mergeCell ref="AR51:AW51"/>
+    <mergeCell ref="N76:Y76"/>
+    <mergeCell ref="I51:Y51"/>
+    <mergeCell ref="I75:Y75"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B52:M52"/>
+    <mergeCell ref="B76:M76"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="N52:Y52"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A25:S25"/>
+    <mergeCell ref="A49:S49"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="I27:Y27"/>
+    <mergeCell ref="N28:Y28"/>
+    <mergeCell ref="T3:Y3"/>
+    <mergeCell ref="H3:M3"/>
     <mergeCell ref="Z1:AR1"/>
     <mergeCell ref="Z25:AR25"/>
     <mergeCell ref="Z49:AR49"/>
     <mergeCell ref="Z73:AR73"/>
     <mergeCell ref="Z97:AJ97"/>
     <mergeCell ref="AL97:AV97"/>
     <mergeCell ref="AF3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z28:AK28"/>
     <mergeCell ref="Z52:AK52"/>
     <mergeCell ref="Z76:AK76"/>
     <mergeCell ref="AF27:AK27"/>
     <mergeCell ref="AF51:AK51"/>
     <mergeCell ref="AF75:AK75"/>
     <mergeCell ref="AL52:AW52"/>
     <mergeCell ref="AR75:AW75"/>
-    <mergeCell ref="A1:S1"/>
-[...33 lines deleted...]
-    <mergeCell ref="BD51:BI51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="48" max="16383" man="1"/>
     <brk id="72" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="99" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>