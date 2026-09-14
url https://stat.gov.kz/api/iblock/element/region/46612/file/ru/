--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15" yWindow="45" windowWidth="24735" windowHeight="13800"/>
+    <workbookView xWindow="15" yWindow="45" windowWidth="21840" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ИФО!$A$1:$BJ$100</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="393" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="49">
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -151,65 +151,71 @@
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации</t>
   </si>
   <si>
     <t xml:space="preserve">для статистических целей и на основании обновленных административных данных </t>
   </si>
   <si>
     <t xml:space="preserve">похозяйственного учета осуществлен специальный пересмотр отдельных показателей </t>
   </si>
   <si>
     <t>статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
-    <t>2025 год</t>
+    <t>2026 год</t>
   </si>
   <si>
-    <t>2026 год</t>
+    <t>2025 год*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2025 год пересчитаны по уточненным годовым данным </t>
+  </si>
+  <si>
+    <t>2023 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
@@ -251,50 +257,56 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
@@ -553,95 +565,92 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -654,130 +663,155 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1052,223 +1086,223 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI100"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AM1" zoomScale="98" zoomScaleSheetLayoutView="98" workbookViewId="0">
-      <selection activeCell="BD8" sqref="BD8"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AJ1" zoomScale="98" zoomScaleSheetLayoutView="98" workbookViewId="0">
+      <selection activeCell="BC17" sqref="BC17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="54"/>
-[...17 lines deleted...]
-      <c r="Z1" s="54" t="s">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="Z1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="AA1" s="54"/>
-[...16 lines deleted...]
-      <c r="AR1" s="54"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+      <c r="AC1" s="78"/>
+      <c r="AD1" s="78"/>
+      <c r="AE1" s="78"/>
+      <c r="AF1" s="78"/>
+      <c r="AG1" s="78"/>
+      <c r="AH1" s="78"/>
+      <c r="AI1" s="78"/>
+      <c r="AJ1" s="78"/>
+      <c r="AK1" s="78"/>
+      <c r="AL1" s="78"/>
+      <c r="AM1" s="78"/>
+      <c r="AN1" s="78"/>
+      <c r="AO1" s="78"/>
+      <c r="AP1" s="78"/>
+      <c r="AQ1" s="78"/>
+      <c r="AR1" s="78"/>
     </row>
     <row r="2" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
-      <c r="H3" s="57" t="s">
+      <c r="H3" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="I3" s="57"/>
-[...4 lines deleted...]
-      <c r="T3" s="57" t="s">
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="T3" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="U3" s="57"/>
-[...10 lines deleted...]
-      <c r="AR3" s="57" t="s">
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="AF3" s="69"/>
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
+      <c r="AI3" s="69"/>
+      <c r="AJ3" s="69"/>
+      <c r="AK3" s="69"/>
+      <c r="AR3" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="AS3" s="57"/>
-[...4 lines deleted...]
-      <c r="BD3" s="57" t="s">
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="69"/>
+      <c r="BD3" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="BE3" s="57"/>
-[...3 lines deleted...]
-      <c r="BI3" s="57"/>
+      <c r="BE3" s="69"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="69"/>
     </row>
     <row r="4" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="61"/>
-      <c r="B4" s="63" t="s">
+      <c r="A4" s="76"/>
+      <c r="B4" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="64"/>
-[...24 lines deleted...]
-      <c r="Z4" s="58" t="s">
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="70" t="s">
+        <v>48</v>
+      </c>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="59"/>
-[...10 lines deleted...]
-      <c r="AL4" s="58" t="s">
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67"/>
+      <c r="AK4" s="68"/>
+      <c r="AL4" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM4" s="67"/>
+      <c r="AN4" s="67"/>
+      <c r="AO4" s="67"/>
+      <c r="AP4" s="67"/>
+      <c r="AQ4" s="67"/>
+      <c r="AR4" s="67"/>
+      <c r="AS4" s="67"/>
+      <c r="AT4" s="67"/>
+      <c r="AU4" s="67"/>
+      <c r="AV4" s="67"/>
+      <c r="AW4" s="68"/>
+      <c r="AX4" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="AM4" s="59"/>
-[...23 lines deleted...]
-      <c r="BI4" s="60"/>
+      <c r="AY4" s="67"/>
+      <c r="AZ4" s="67"/>
+      <c r="BA4" s="67"/>
+      <c r="BB4" s="67"/>
+      <c r="BC4" s="67"/>
+      <c r="BD4" s="67"/>
+      <c r="BE4" s="67"/>
+      <c r="BF4" s="67"/>
+      <c r="BG4" s="67"/>
+      <c r="BH4" s="67"/>
+      <c r="BI4" s="68"/>
     </row>
     <row r="5" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="62"/>
+      <c r="A5" s="77"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1285,60 +1319,60 @@
       </c>
       <c r="N5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="P5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="R5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="V5" s="31" t="s">
+      <c r="V5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="Y5" s="36" t="s">
+      <c r="Y5" s="35" t="s">
         <v>36</v>
       </c>
       <c r="Z5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AB5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AC5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AD5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>8</v>
@@ -1360,270 +1394,272 @@
       </c>
       <c r="AM5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AN5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AO5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AP5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AQ5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AR5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AS5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AT5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AU5" s="36" t="s">
+      <c r="AU5" s="35" t="s">
         <v>10</v>
       </c>
       <c r="AV5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AW5" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AY5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AZ5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BA5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BB5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="BC5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="BD5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BE5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="BF5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="BG5" s="36" t="s">
+      <c r="BG5" s="35" t="s">
         <v>10</v>
       </c>
       <c r="BH5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BI5" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="9">
         <v>95.6</v>
       </c>
       <c r="C6" s="9">
         <v>95.3</v>
       </c>
       <c r="D6" s="9">
         <v>96.3</v>
       </c>
       <c r="E6" s="9">
         <v>96.5</v>
       </c>
       <c r="F6" s="9">
         <v>96.5</v>
       </c>
       <c r="G6" s="10">
         <v>97.1</v>
       </c>
       <c r="H6" s="10">
         <v>100.7</v>
       </c>
       <c r="I6" s="10">
         <v>100.7</v>
       </c>
       <c r="J6" s="9">
         <v>99.1</v>
       </c>
       <c r="K6" s="10">
         <v>100.3</v>
       </c>
       <c r="L6" s="10">
         <v>101.3</v>
       </c>
-      <c r="M6" s="35">
+      <c r="M6" s="34">
         <v>101</v>
       </c>
       <c r="N6" s="12">
         <v>100.9</v>
       </c>
       <c r="O6" s="12">
         <v>100.8</v>
       </c>
-      <c r="P6" s="27">
+      <c r="P6" s="26">
         <v>101.1</v>
       </c>
       <c r="Q6" s="12">
         <v>102</v>
       </c>
       <c r="R6" s="12">
         <v>102.5</v>
       </c>
       <c r="S6" s="12">
         <v>103</v>
       </c>
-      <c r="T6" s="27">
+      <c r="T6" s="26">
         <v>102.1</v>
       </c>
       <c r="U6" s="12">
         <v>101.2</v>
       </c>
-      <c r="V6" s="27">
+      <c r="V6" s="26">
         <v>101.8</v>
       </c>
-      <c r="W6" s="28">
+      <c r="W6" s="27">
         <v>100.7</v>
       </c>
-      <c r="X6" s="29">
+      <c r="X6" s="28">
         <v>100.2</v>
       </c>
-      <c r="Y6" s="37">
+      <c r="Y6" s="36">
         <v>102.6</v>
       </c>
-      <c r="Z6" s="10">
-[...26 lines deleted...]
-      <c r="AI6" s="13">
+      <c r="Z6" s="53">
+        <v>100.40561148867999</v>
+      </c>
+      <c r="AA6" s="53">
+        <v>106.2239215336169</v>
+      </c>
+      <c r="AB6" s="53">
+        <v>103.71523715980541</v>
+      </c>
+      <c r="AC6" s="53">
+        <v>102.55799908151648</v>
+      </c>
+      <c r="AD6" s="53">
+        <v>101.52714270649304</v>
+      </c>
+      <c r="AE6" s="53">
+        <v>107.0672985859634</v>
+      </c>
+      <c r="AF6" s="53">
+        <v>106.48448987030039</v>
+      </c>
+      <c r="AG6" s="53">
+        <v>106.8990854592236</v>
+      </c>
+      <c r="AH6" s="53">
+        <v>107.37014477587587</v>
+      </c>
+      <c r="AI6" s="53">
+        <v>105.63874995198483</v>
+      </c>
+      <c r="AJ6" s="53">
+        <v>105.46527878035243</v>
+      </c>
+      <c r="AK6" s="50">
+        <v>106.96025175183898</v>
+      </c>
+      <c r="AL6" s="23">
+        <v>112.9</v>
+      </c>
+      <c r="AM6" s="57">
+        <v>104.6</v>
+      </c>
+      <c r="AN6" s="58">
+        <v>106</v>
+      </c>
+      <c r="AO6" s="59">
+        <v>104.2</v>
+      </c>
+      <c r="AP6" s="57">
+        <v>105.6</v>
+      </c>
+      <c r="AQ6" s="9">
+        <v>102.4</v>
+      </c>
+      <c r="AR6" s="9">
+        <v>100.8</v>
+      </c>
+      <c r="AS6" s="9">
+        <v>98.3</v>
+      </c>
+      <c r="AT6" s="9">
+        <v>100</v>
+      </c>
+      <c r="AU6" s="9">
+        <v>101.4</v>
+      </c>
+      <c r="AV6" s="23">
+        <v>101.3</v>
+      </c>
+      <c r="AW6" s="60">
+        <v>100.36129347060981</v>
+      </c>
+      <c r="AX6" s="25">
         <v>105.8</v>
       </c>
-      <c r="AJ6" s="10">
-[...2 lines deleted...]
-      <c r="AK6" s="37">
+      <c r="AY6" s="25">
         <v>107</v>
       </c>
-      <c r="AL6" s="26">
-[...41 lines deleted...]
-      <c r="AZ6" s="26">
+      <c r="AZ6" s="25">
         <v>107.8</v>
       </c>
-      <c r="BA6" s="26">
+      <c r="BA6" s="25">
         <v>111.3</v>
       </c>
-      <c r="BB6" s="25">
+      <c r="BB6" s="24">
         <v>110.7</v>
       </c>
-      <c r="BC6" s="26">
+      <c r="BC6" s="25">
         <v>110.7</v>
       </c>
-      <c r="BD6" s="69">
+      <c r="BD6" s="49">
         <v>111.1</v>
       </c>
-      <c r="BE6" s="48"/>
+      <c r="BE6" s="25">
+        <v>109.5</v>
+      </c>
       <c r="BF6" s="13"/>
       <c r="BG6" s="13"/>
-      <c r="BH6" s="26"/>
-      <c r="BI6" s="50"/>
+      <c r="BH6" s="25"/>
+      <c r="BI6" s="45"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>84.6</v>
       </c>
       <c r="C7" s="9">
         <v>85.8</v>
       </c>
       <c r="D7" s="9">
         <v>85.9</v>
       </c>
       <c r="E7" s="9">
         <v>86.3</v>
       </c>
       <c r="F7" s="9">
         <v>86.8</v>
       </c>
       <c r="G7" s="10">
         <v>87.1</v>
       </c>
       <c r="H7" s="10">
         <v>86.8</v>
@@ -1651,154 +1687,156 @@
       </c>
       <c r="P7" s="10">
         <v>92.6</v>
       </c>
       <c r="Q7" s="13">
         <v>91.8</v>
       </c>
       <c r="R7" s="13">
         <v>91.2</v>
       </c>
       <c r="S7" s="13">
         <v>90.9</v>
       </c>
       <c r="T7" s="10">
         <v>101.5</v>
       </c>
       <c r="U7" s="13">
         <v>102.5</v>
       </c>
       <c r="V7" s="10">
         <v>103</v>
       </c>
       <c r="W7" s="10">
         <v>102.5</v>
       </c>
-      <c r="X7" s="25">
+      <c r="X7" s="24">
         <v>102.3</v>
       </c>
-      <c r="Y7" s="37">
+      <c r="Y7" s="52">
         <v>106.3</v>
       </c>
-      <c r="Z7" s="10">
-[...32 lines deleted...]
-      <c r="AK7" s="37">
+      <c r="Z7" s="36">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="AA7" s="36">
+        <v>67</v>
+      </c>
+      <c r="AB7" s="36">
+        <v>68</v>
+      </c>
+      <c r="AC7" s="36">
+        <v>70.3</v>
+      </c>
+      <c r="AD7" s="36">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AE7" s="36">
+        <v>75</v>
+      </c>
+      <c r="AF7" s="36">
+        <v>82.4</v>
+      </c>
+      <c r="AG7" s="36">
+        <v>88.4</v>
+      </c>
+      <c r="AH7" s="36">
+        <v>90.6</v>
+      </c>
+      <c r="AI7" s="36">
+        <v>91.6</v>
+      </c>
+      <c r="AJ7" s="36">
+        <v>91</v>
+      </c>
+      <c r="AK7" s="36">
         <v>90</v>
       </c>
-      <c r="AL7" s="26">
-[...35 lines deleted...]
-      <c r="AX7" s="26">
+      <c r="AL7" s="23">
+        <v>79.7</v>
+      </c>
+      <c r="AM7" s="57">
+        <v>78.7</v>
+      </c>
+      <c r="AN7" s="9">
+        <v>78.7</v>
+      </c>
+      <c r="AO7" s="57">
+        <v>78.2</v>
+      </c>
+      <c r="AP7" s="57">
+        <v>77.8</v>
+      </c>
+      <c r="AQ7" s="9">
+        <v>78.3</v>
+      </c>
+      <c r="AR7" s="9">
+        <v>78.8</v>
+      </c>
+      <c r="AS7" s="9">
+        <v>85.1</v>
+      </c>
+      <c r="AT7" s="9">
+        <v>88.2</v>
+      </c>
+      <c r="AU7" s="9">
+        <v>89.3</v>
+      </c>
+      <c r="AV7" s="23">
+        <v>89.1</v>
+      </c>
+      <c r="AW7" s="11">
+        <v>92.1</v>
+      </c>
+      <c r="AX7" s="25">
         <v>81.5</v>
       </c>
-      <c r="AY7" s="26">
+      <c r="AY7" s="25">
         <v>79.400000000000006</v>
       </c>
-      <c r="AZ7" s="26">
+      <c r="AZ7" s="25">
         <v>78.599999999999994</v>
       </c>
-      <c r="BA7" s="26">
+      <c r="BA7" s="25">
         <v>76.5</v>
       </c>
-      <c r="BB7" s="25">
+      <c r="BB7" s="24">
         <v>73.400000000000006</v>
       </c>
-      <c r="BC7" s="26">
+      <c r="BC7" s="25">
         <v>72.599999999999994</v>
       </c>
-      <c r="BD7" s="69">
+      <c r="BD7" s="49">
         <v>79.400000000000006</v>
       </c>
-      <c r="BE7" s="48"/>
+      <c r="BE7" s="25">
+        <v>87.9</v>
+      </c>
       <c r="BF7" s="13"/>
       <c r="BG7" s="13"/>
-      <c r="BH7" s="26"/>
-      <c r="BI7" s="51"/>
+      <c r="BH7" s="25"/>
+      <c r="BI7" s="46"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>107.7</v>
       </c>
       <c r="C8" s="9">
         <v>105.4</v>
       </c>
       <c r="D8" s="9">
         <v>106.4</v>
       </c>
       <c r="E8" s="9">
         <v>104.6</v>
       </c>
       <c r="F8" s="9">
         <v>104.7</v>
       </c>
       <c r="G8" s="10">
         <v>103.9</v>
       </c>
       <c r="H8" s="10">
         <v>112.8</v>
@@ -1826,154 +1864,156 @@
       </c>
       <c r="P8" s="10">
         <v>101.6</v>
       </c>
       <c r="Q8" s="13">
         <v>101.6</v>
       </c>
       <c r="R8" s="13">
         <v>101.4</v>
       </c>
       <c r="S8" s="13">
         <v>102.8</v>
       </c>
       <c r="T8" s="10">
         <v>99.3</v>
       </c>
       <c r="U8" s="13">
         <v>98.2</v>
       </c>
       <c r="V8" s="10">
         <v>101.6</v>
       </c>
       <c r="W8" s="10">
         <v>100.3</v>
       </c>
-      <c r="X8" s="25">
+      <c r="X8" s="24">
         <v>99.6</v>
       </c>
-      <c r="Y8" s="37">
+      <c r="Y8" s="52">
         <v>95.5</v>
       </c>
-      <c r="Z8" s="10">
-[...11 lines deleted...]
-      <c r="AD8" s="10">
+      <c r="Z8" s="36">
+        <v>63.3</v>
+      </c>
+      <c r="AA8" s="36">
+        <v>61.1</v>
+      </c>
+      <c r="AB8" s="36">
+        <v>88.4</v>
+      </c>
+      <c r="AC8" s="36">
+        <v>83.6</v>
+      </c>
+      <c r="AD8" s="36">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AE8" s="36">
+        <v>95.3</v>
+      </c>
+      <c r="AF8" s="36">
+        <v>97.3</v>
+      </c>
+      <c r="AG8" s="36">
+        <v>99.9</v>
+      </c>
+      <c r="AH8" s="36">
+        <v>92.6</v>
+      </c>
+      <c r="AI8" s="36">
+        <v>97.3</v>
+      </c>
+      <c r="AJ8" s="36">
+        <v>101.6</v>
+      </c>
+      <c r="AK8" s="36">
+        <v>103.8</v>
+      </c>
+      <c r="AL8" s="23">
+        <v>103.1</v>
+      </c>
+      <c r="AM8" s="57">
+        <v>103.8</v>
+      </c>
+      <c r="AN8" s="9">
+        <v>80</v>
+      </c>
+      <c r="AO8" s="57">
+        <v>85.1</v>
+      </c>
+      <c r="AP8" s="57">
+        <v>89.5</v>
+      </c>
+      <c r="AQ8" s="9">
         <v>80.7</v>
       </c>
-      <c r="AE8" s="13">
-[...56 lines deleted...]
-      <c r="AX8" s="26">
+      <c r="AR8" s="9">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="AS8" s="9">
+        <v>90.4</v>
+      </c>
+      <c r="AT8" s="9">
+        <v>93.4</v>
+      </c>
+      <c r="AU8" s="9">
+        <v>116.3</v>
+      </c>
+      <c r="AV8" s="23">
+        <v>125.2</v>
+      </c>
+      <c r="AW8" s="11">
+        <v>120.4</v>
+      </c>
+      <c r="AX8" s="25">
         <v>320.10000000000002</v>
       </c>
-      <c r="AY8" s="26">
+      <c r="AY8" s="25">
         <v>247.8</v>
       </c>
-      <c r="AZ8" s="26">
+      <c r="AZ8" s="25">
         <v>295.89999999999998</v>
       </c>
-      <c r="BA8" s="26">
+      <c r="BA8" s="25">
         <v>308.8</v>
       </c>
-      <c r="BB8" s="25">
+      <c r="BB8" s="24">
         <v>286.39999999999998</v>
       </c>
-      <c r="BC8" s="26">
+      <c r="BC8" s="25">
         <v>227.1</v>
       </c>
-      <c r="BD8" s="69">
+      <c r="BD8" s="49">
         <v>221.9</v>
       </c>
-      <c r="BE8" s="48"/>
+      <c r="BE8" s="25">
+        <v>157.4</v>
+      </c>
       <c r="BF8" s="13"/>
       <c r="BG8" s="13"/>
-      <c r="BH8" s="26"/>
-      <c r="BI8" s="51"/>
+      <c r="BH8" s="25"/>
+      <c r="BI8" s="46"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>101.8</v>
       </c>
       <c r="C9" s="9">
         <v>102.4</v>
       </c>
       <c r="D9" s="9">
         <v>102.5</v>
       </c>
       <c r="E9" s="9">
         <v>102.7</v>
       </c>
       <c r="F9" s="9">
         <v>102.8</v>
       </c>
       <c r="G9" s="10">
         <v>103.2</v>
       </c>
       <c r="H9" s="10">
         <v>104.6</v>
@@ -2001,154 +2041,156 @@
       </c>
       <c r="P9" s="10">
         <v>86.1</v>
       </c>
       <c r="Q9" s="13">
         <v>85.2</v>
       </c>
       <c r="R9" s="13">
         <v>84.7</v>
       </c>
       <c r="S9" s="13">
         <v>84</v>
       </c>
       <c r="T9" s="10">
         <v>86.7</v>
       </c>
       <c r="U9" s="13">
         <v>90.1</v>
       </c>
       <c r="V9" s="10">
         <v>100.4</v>
       </c>
       <c r="W9" s="10">
         <v>100.2</v>
       </c>
-      <c r="X9" s="25">
+      <c r="X9" s="24">
         <v>100.2</v>
       </c>
-      <c r="Y9" s="37">
+      <c r="Y9" s="52">
         <v>100.1</v>
       </c>
-      <c r="Z9" s="10">
-[...5 lines deleted...]
-      <c r="AB9" s="10">
+      <c r="Z9" s="36">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="AA9" s="36">
+        <v>119.2</v>
+      </c>
+      <c r="AB9" s="36">
+        <v>118.4</v>
+      </c>
+      <c r="AC9" s="36">
         <v>118.1</v>
       </c>
-      <c r="AC9" s="10">
-[...2 lines deleted...]
-      <c r="AD9" s="10">
+      <c r="AD9" s="36">
+        <v>119.2</v>
+      </c>
+      <c r="AE9" s="36">
         <v>119</v>
       </c>
-      <c r="AE9" s="13">
-[...11 lines deleted...]
-      <c r="AI9" s="10">
+      <c r="AF9" s="36">
+        <v>117.5</v>
+      </c>
+      <c r="AG9" s="36">
+        <v>113</v>
+      </c>
+      <c r="AH9" s="36">
+        <v>106.3</v>
+      </c>
+      <c r="AI9" s="36">
+        <v>105.8</v>
+      </c>
+      <c r="AJ9" s="36">
+        <v>105.4</v>
+      </c>
+      <c r="AK9" s="36">
+        <v>106.2</v>
+      </c>
+      <c r="AL9" s="23">
+        <v>93.5</v>
+      </c>
+      <c r="AM9" s="57">
+        <v>100.3</v>
+      </c>
+      <c r="AN9" s="9">
+        <v>99.8</v>
+      </c>
+      <c r="AO9" s="57">
+        <v>97.7</v>
+      </c>
+      <c r="AP9" s="57">
+        <v>95.7</v>
+      </c>
+      <c r="AQ9" s="9">
+        <v>98</v>
+      </c>
+      <c r="AR9" s="9">
+        <v>102.1</v>
+      </c>
+      <c r="AS9" s="9">
+        <v>100.8</v>
+      </c>
+      <c r="AT9" s="9">
+        <v>100.8</v>
+      </c>
+      <c r="AU9" s="9">
+        <v>100.8</v>
+      </c>
+      <c r="AV9" s="23">
+        <v>101.6</v>
+      </c>
+      <c r="AW9" s="11">
+        <v>101.3</v>
+      </c>
+      <c r="AX9" s="25">
+        <v>115.6</v>
+      </c>
+      <c r="AY9" s="25">
+        <v>115.5</v>
+      </c>
+      <c r="AZ9" s="25">
+        <v>118.4</v>
+      </c>
+      <c r="BA9" s="25">
+        <v>120.5</v>
+      </c>
+      <c r="BB9" s="24">
+        <v>120.9</v>
+      </c>
+      <c r="BC9" s="25">
+        <v>114.8</v>
+      </c>
+      <c r="BD9" s="49">
         <v>106.1</v>
       </c>
-      <c r="AJ9" s="10">
-[...62 lines deleted...]
-      <c r="BE9" s="48"/>
+      <c r="BE9" s="25">
+        <v>101.1</v>
+      </c>
       <c r="BF9" s="13"/>
       <c r="BG9" s="13"/>
-      <c r="BH9" s="26"/>
-      <c r="BI9" s="51"/>
+      <c r="BH9" s="25"/>
+      <c r="BI9" s="46"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>102.3</v>
       </c>
       <c r="C10" s="9">
         <v>101.2</v>
       </c>
       <c r="D10" s="9">
         <v>102.7</v>
       </c>
       <c r="E10" s="9">
         <v>103.5</v>
       </c>
       <c r="F10" s="9">
         <v>103.2</v>
       </c>
       <c r="G10" s="10">
         <v>102.9</v>
       </c>
       <c r="H10" s="10">
         <v>124.2</v>
@@ -2176,154 +2218,156 @@
       </c>
       <c r="P10" s="10">
         <v>101.8</v>
       </c>
       <c r="Q10" s="13">
         <v>101.8</v>
       </c>
       <c r="R10" s="10">
         <v>102.7</v>
       </c>
       <c r="S10" s="13">
         <v>102.8</v>
       </c>
       <c r="T10" s="10">
         <v>102</v>
       </c>
       <c r="U10" s="13">
         <v>103.4</v>
       </c>
       <c r="V10" s="10">
         <v>104.2</v>
       </c>
       <c r="W10" s="10">
         <v>102.9</v>
       </c>
-      <c r="X10" s="25">
+      <c r="X10" s="24">
         <v>101.4</v>
       </c>
-      <c r="Y10" s="37">
+      <c r="Y10" s="52">
         <v>102</v>
       </c>
-      <c r="Z10" s="10">
-[...5 lines deleted...]
-      <c r="AB10" s="10">
+      <c r="Z10" s="36">
+        <v>84.1</v>
+      </c>
+      <c r="AA10" s="36">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="AB10" s="36">
+        <v>82.7</v>
+      </c>
+      <c r="AC10" s="36">
         <v>83.2</v>
       </c>
-      <c r="AC10" s="10">
+      <c r="AD10" s="36">
         <v>83.8</v>
       </c>
-      <c r="AD10" s="10">
-[...14 lines deleted...]
-      <c r="AI10" s="10">
+      <c r="AE10" s="36">
+        <v>118.7</v>
+      </c>
+      <c r="AF10" s="36">
+        <v>105.4</v>
+      </c>
+      <c r="AG10" s="36">
+        <v>108.5</v>
+      </c>
+      <c r="AH10" s="36">
+        <v>107.7</v>
+      </c>
+      <c r="AI10" s="36">
+        <v>107</v>
+      </c>
+      <c r="AJ10" s="36">
+        <v>105.1</v>
+      </c>
+      <c r="AK10" s="36">
+        <v>110.6</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>113.2</v>
+      </c>
+      <c r="AM10" s="57">
+        <v>111.4</v>
+      </c>
+      <c r="AN10" s="9">
+        <v>111.2</v>
+      </c>
+      <c r="AO10" s="57">
+        <v>111.5</v>
+      </c>
+      <c r="AP10" s="57">
+        <v>111.3</v>
+      </c>
+      <c r="AQ10" s="9">
+        <v>95.2</v>
+      </c>
+      <c r="AR10" s="9">
+        <v>83</v>
+      </c>
+      <c r="AS10" s="9">
+        <v>82.3</v>
+      </c>
+      <c r="AT10" s="9">
+        <v>91.4</v>
+      </c>
+      <c r="AU10" s="9">
+        <v>92.3</v>
+      </c>
+      <c r="AV10" s="23">
+        <v>92.8</v>
+      </c>
+      <c r="AW10" s="11">
+        <v>88.4</v>
+      </c>
+      <c r="AX10" s="25">
+        <v>105</v>
+      </c>
+      <c r="AY10" s="25">
         <v>104.7</v>
       </c>
-      <c r="AJ10" s="10">
-[...47 lines deleted...]
-      <c r="AZ10" s="26">
+      <c r="AZ10" s="25">
         <v>104.6</v>
       </c>
-      <c r="BA10" s="26">
+      <c r="BA10" s="25">
         <v>104</v>
       </c>
-      <c r="BB10" s="25">
+      <c r="BB10" s="24">
         <v>103.9</v>
       </c>
-      <c r="BC10" s="26">
+      <c r="BC10" s="25">
         <v>103.6</v>
       </c>
-      <c r="BD10" s="69">
+      <c r="BD10" s="49">
         <v>106.6</v>
       </c>
-      <c r="BE10" s="48"/>
+      <c r="BE10" s="25">
+        <v>117</v>
+      </c>
       <c r="BF10" s="13"/>
       <c r="BG10" s="13"/>
-      <c r="BH10" s="26"/>
-      <c r="BI10" s="51"/>
+      <c r="BH10" s="25"/>
+      <c r="BI10" s="46"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>99</v>
       </c>
       <c r="C11" s="9">
         <v>99.2</v>
       </c>
       <c r="D11" s="9">
         <v>99.1</v>
       </c>
       <c r="E11" s="9">
         <v>99</v>
       </c>
       <c r="F11" s="9">
         <v>99</v>
       </c>
       <c r="G11" s="10">
         <v>99.3</v>
       </c>
       <c r="H11" s="10">
         <v>99.1</v>
@@ -2351,154 +2395,156 @@
       </c>
       <c r="P11" s="10">
         <v>105.1</v>
       </c>
       <c r="Q11" s="13">
         <v>105.4</v>
       </c>
       <c r="R11" s="10">
         <v>105.7</v>
       </c>
       <c r="S11" s="13">
         <v>105.5</v>
       </c>
       <c r="T11" s="10">
         <v>104.8</v>
       </c>
       <c r="U11" s="13">
         <v>104.3</v>
       </c>
       <c r="V11" s="10">
         <v>107.7</v>
       </c>
       <c r="W11" s="10">
         <v>101.6</v>
       </c>
-      <c r="X11" s="25">
+      <c r="X11" s="24">
         <v>101</v>
       </c>
-      <c r="Y11" s="37">
+      <c r="Y11" s="52">
         <v>101.2</v>
       </c>
-      <c r="Z11" s="10">
-[...5 lines deleted...]
-      <c r="AB11" s="10">
+      <c r="Z11" s="36">
+        <v>103.8</v>
+      </c>
+      <c r="AA11" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="AB11" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="AC11" s="36">
+        <v>102.1</v>
+      </c>
+      <c r="AD11" s="36">
+        <v>102.7</v>
+      </c>
+      <c r="AE11" s="36">
+        <v>103.7</v>
+      </c>
+      <c r="AF11" s="36">
+        <v>105</v>
+      </c>
+      <c r="AG11" s="36">
+        <v>104.9</v>
+      </c>
+      <c r="AH11" s="36">
+        <v>104.1</v>
+      </c>
+      <c r="AI11" s="36">
         <v>101.9</v>
       </c>
-      <c r="AC11" s="10">
-[...23 lines deleted...]
-      <c r="AK11" s="37">
+      <c r="AJ11" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="AK11" s="36">
         <v>102.1</v>
       </c>
-      <c r="AL11" s="26">
-[...35 lines deleted...]
-      <c r="AX11" s="26">
+      <c r="AL11" s="23">
+        <v>106.2</v>
+      </c>
+      <c r="AM11" s="57">
+        <v>106.6</v>
+      </c>
+      <c r="AN11" s="9">
+        <v>107.7</v>
+      </c>
+      <c r="AO11" s="57">
+        <v>108.5</v>
+      </c>
+      <c r="AP11" s="57">
+        <v>109.4</v>
+      </c>
+      <c r="AQ11" s="9">
+        <v>109.6</v>
+      </c>
+      <c r="AR11" s="9">
+        <v>106.1</v>
+      </c>
+      <c r="AS11" s="9">
+        <v>102.6</v>
+      </c>
+      <c r="AT11" s="9">
+        <v>97.8</v>
+      </c>
+      <c r="AU11" s="9">
+        <v>96</v>
+      </c>
+      <c r="AV11" s="23">
+        <v>95.7</v>
+      </c>
+      <c r="AW11" s="11">
+        <v>96.4</v>
+      </c>
+      <c r="AX11" s="25">
         <v>99.2</v>
       </c>
-      <c r="AY11" s="26">
+      <c r="AY11" s="25">
         <v>98.9</v>
       </c>
-      <c r="AZ11" s="26">
+      <c r="AZ11" s="25">
         <v>98.8</v>
       </c>
-      <c r="BA11" s="26">
+      <c r="BA11" s="25">
         <v>98.4</v>
       </c>
-      <c r="BB11" s="25">
+      <c r="BB11" s="24">
         <v>98.1</v>
       </c>
-      <c r="BC11" s="26">
+      <c r="BC11" s="25">
         <v>97.9</v>
       </c>
-      <c r="BD11" s="69">
+      <c r="BD11" s="49">
         <v>98.3</v>
       </c>
-      <c r="BE11" s="48"/>
+      <c r="BE11" s="25">
+        <v>101</v>
+      </c>
       <c r="BF11" s="13"/>
       <c r="BG11" s="10"/>
-      <c r="BH11" s="26"/>
-      <c r="BI11" s="51"/>
+      <c r="BH11" s="25"/>
+      <c r="BI11" s="46"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>90.1</v>
       </c>
       <c r="C12" s="9">
         <v>91.3</v>
       </c>
       <c r="D12" s="9">
         <v>91.5</v>
       </c>
       <c r="E12" s="9">
         <v>91.4</v>
       </c>
       <c r="F12" s="9">
         <v>91.3</v>
       </c>
       <c r="G12" s="10">
         <v>91.4</v>
       </c>
       <c r="H12" s="10">
         <v>92</v>
@@ -2526,154 +2572,156 @@
       </c>
       <c r="P12" s="10">
         <v>104.9</v>
       </c>
       <c r="Q12" s="13">
         <v>105.2</v>
       </c>
       <c r="R12" s="10">
         <v>105.3</v>
       </c>
       <c r="S12" s="13">
         <v>105.2</v>
       </c>
       <c r="T12" s="10">
         <v>104.6</v>
       </c>
       <c r="U12" s="13">
         <v>104.9</v>
       </c>
       <c r="V12" s="10">
         <v>101.1</v>
       </c>
       <c r="W12" s="10">
         <v>100.1</v>
       </c>
-      <c r="X12" s="25">
+      <c r="X12" s="24">
         <v>99.4</v>
       </c>
-      <c r="Y12" s="37">
+      <c r="Y12" s="52">
         <v>96.8</v>
       </c>
-      <c r="Z12" s="10">
-[...32 lines deleted...]
-      <c r="AK12" s="37">
+      <c r="Z12" s="36">
+        <v>98.2</v>
+      </c>
+      <c r="AA12" s="36">
+        <v>95.3</v>
+      </c>
+      <c r="AB12" s="36">
+        <v>95.8</v>
+      </c>
+      <c r="AC12" s="36">
+        <v>96.3</v>
+      </c>
+      <c r="AD12" s="36">
+        <v>96.8</v>
+      </c>
+      <c r="AE12" s="36">
+        <v>97.3</v>
+      </c>
+      <c r="AF12" s="36">
+        <v>98.8</v>
+      </c>
+      <c r="AG12" s="36">
+        <v>96.5</v>
+      </c>
+      <c r="AH12" s="36">
+        <v>103.9</v>
+      </c>
+      <c r="AI12" s="36">
+        <v>100.3</v>
+      </c>
+      <c r="AJ12" s="36">
+        <v>100.1</v>
+      </c>
+      <c r="AK12" s="36">
         <v>103.1</v>
       </c>
-      <c r="AL12" s="26">
-[...8 lines deleted...]
-      <c r="AO12" s="26">
+      <c r="AL12" s="23">
+        <v>109.1</v>
+      </c>
+      <c r="AM12" s="57">
+        <v>109.9</v>
+      </c>
+      <c r="AN12" s="9">
+        <v>117.8</v>
+      </c>
+      <c r="AO12" s="57">
+        <v>118.9</v>
+      </c>
+      <c r="AP12" s="57">
+        <v>119.9</v>
+      </c>
+      <c r="AQ12" s="9">
+        <v>121.3</v>
+      </c>
+      <c r="AR12" s="9">
+        <v>115</v>
+      </c>
+      <c r="AS12" s="9">
         <v>111.3</v>
       </c>
-      <c r="AP12" s="25">
-[...23 lines deleted...]
-      <c r="AX12" s="26">
+      <c r="AT12" s="9">
+        <v>106.9</v>
+      </c>
+      <c r="AU12" s="9">
+        <v>105.8</v>
+      </c>
+      <c r="AV12" s="23">
+        <v>104.6</v>
+      </c>
+      <c r="AW12" s="11">
+        <v>105.3</v>
+      </c>
+      <c r="AX12" s="25">
         <v>114.2</v>
       </c>
-      <c r="AY12" s="26">
+      <c r="AY12" s="25">
         <v>108.4</v>
       </c>
-      <c r="AZ12" s="26">
+      <c r="AZ12" s="25">
         <v>100.3</v>
       </c>
-      <c r="BA12" s="26">
+      <c r="BA12" s="25">
         <v>100.1</v>
       </c>
-      <c r="BB12" s="25">
+      <c r="BB12" s="24">
         <v>98.7</v>
       </c>
-      <c r="BC12" s="26">
+      <c r="BC12" s="25">
         <v>96.8</v>
       </c>
-      <c r="BD12" s="69">
+      <c r="BD12" s="49">
         <v>98.3</v>
       </c>
-      <c r="BE12" s="48"/>
+      <c r="BE12" s="25">
+        <v>101.8</v>
+      </c>
       <c r="BF12" s="13"/>
       <c r="BG12" s="10"/>
-      <c r="BH12" s="26"/>
-      <c r="BI12" s="51"/>
+      <c r="BH12" s="25"/>
+      <c r="BI12" s="46"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>98.5</v>
       </c>
       <c r="C13" s="9">
         <v>99.3</v>
       </c>
       <c r="D13" s="9">
         <v>112.6</v>
       </c>
       <c r="E13" s="9">
         <v>108.5</v>
       </c>
       <c r="F13" s="9">
         <v>103.8</v>
       </c>
       <c r="G13" s="10">
         <v>103.7</v>
       </c>
       <c r="H13" s="10">
         <v>108.8</v>
@@ -2701,154 +2749,156 @@
       </c>
       <c r="P13" s="10">
         <v>97.7</v>
       </c>
       <c r="Q13" s="13">
         <v>101.3</v>
       </c>
       <c r="R13" s="10">
         <v>104</v>
       </c>
       <c r="S13" s="13">
         <v>104.1</v>
       </c>
       <c r="T13" s="10">
         <v>101.8</v>
       </c>
       <c r="U13" s="13">
         <v>101.4</v>
       </c>
       <c r="V13" s="10">
         <v>107.5</v>
       </c>
       <c r="W13" s="10">
         <v>100.6</v>
       </c>
-      <c r="X13" s="25">
+      <c r="X13" s="24">
         <v>100.2</v>
       </c>
-      <c r="Y13" s="37">
+      <c r="Y13" s="52">
         <v>102.7</v>
       </c>
-      <c r="Z13" s="10">
-[...32 lines deleted...]
-      <c r="AK13" s="37">
+      <c r="Z13" s="36">
+        <v>88.2</v>
+      </c>
+      <c r="AA13" s="36">
+        <v>87.8</v>
+      </c>
+      <c r="AB13" s="36">
+        <v>95.2</v>
+      </c>
+      <c r="AC13" s="36">
+        <v>107.3</v>
+      </c>
+      <c r="AD13" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="AE13" s="36">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="AF13" s="36">
+        <v>124.3</v>
+      </c>
+      <c r="AG13" s="36">
+        <v>110</v>
+      </c>
+      <c r="AH13" s="36">
+        <v>109.3</v>
+      </c>
+      <c r="AI13" s="36">
+        <v>111.8</v>
+      </c>
+      <c r="AJ13" s="36">
+        <v>112.7</v>
+      </c>
+      <c r="AK13" s="36">
         <v>114.3</v>
       </c>
-      <c r="AL13" s="26">
-[...23 lines deleted...]
-      <c r="AT13" s="13">
+      <c r="AL13" s="23">
+        <v>115.1</v>
+      </c>
+      <c r="AM13" s="57">
+        <v>120.6</v>
+      </c>
+      <c r="AN13" s="9">
+        <v>105.4</v>
+      </c>
+      <c r="AO13" s="57">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="AP13" s="57">
+        <v>87.4</v>
+      </c>
+      <c r="AQ13" s="9">
+        <v>73.3</v>
+      </c>
+      <c r="AR13" s="9">
+        <v>83.4</v>
+      </c>
+      <c r="AS13" s="9">
+        <v>83.2</v>
+      </c>
+      <c r="AT13" s="9">
+        <v>102</v>
+      </c>
+      <c r="AU13" s="9">
+        <v>106.3</v>
+      </c>
+      <c r="AV13" s="23">
+        <v>104.3</v>
+      </c>
+      <c r="AW13" s="11">
         <v>100.2</v>
       </c>
-      <c r="AU13" s="10">
-[...8 lines deleted...]
-      <c r="AX13" s="26">
+      <c r="AX13" s="25">
         <v>131.5</v>
       </c>
-      <c r="AY13" s="25">
+      <c r="AY13" s="24">
         <v>133.80000000000001</v>
       </c>
-      <c r="AZ13" s="26">
+      <c r="AZ13" s="25">
         <v>133</v>
       </c>
-      <c r="BA13" s="26">
+      <c r="BA13" s="25">
         <v>159.6</v>
       </c>
-      <c r="BB13" s="25">
+      <c r="BB13" s="24">
         <v>141.1</v>
       </c>
-      <c r="BC13" s="26">
+      <c r="BC13" s="25">
         <v>139.80000000000001</v>
       </c>
-      <c r="BD13" s="69">
+      <c r="BD13" s="49">
         <v>137.30000000000001</v>
       </c>
-      <c r="BE13" s="48"/>
+      <c r="BE13" s="25">
+        <v>131.30000000000001</v>
+      </c>
       <c r="BF13" s="13"/>
       <c r="BG13" s="10"/>
-      <c r="BH13" s="26"/>
-      <c r="BI13" s="51"/>
+      <c r="BH13" s="25"/>
+      <c r="BI13" s="46"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>101.2</v>
       </c>
       <c r="C14" s="9">
         <v>100.8</v>
       </c>
       <c r="D14" s="9">
         <v>100.8</v>
       </c>
       <c r="E14" s="9">
         <v>101</v>
       </c>
       <c r="F14" s="9">
         <v>101</v>
       </c>
       <c r="G14" s="10">
         <v>100.9</v>
       </c>
       <c r="H14" s="10">
         <v>99.8</v>
@@ -2876,154 +2926,156 @@
       </c>
       <c r="P14" s="10">
         <v>105.1</v>
       </c>
       <c r="Q14" s="13">
         <v>105.3</v>
       </c>
       <c r="R14" s="10">
         <v>105.6</v>
       </c>
       <c r="S14" s="13">
         <v>105.8</v>
       </c>
       <c r="T14" s="10">
         <v>104.3</v>
       </c>
       <c r="U14" s="13">
         <v>102.9</v>
       </c>
       <c r="V14" s="10">
         <v>105.5</v>
       </c>
       <c r="W14" s="10">
         <v>102.5</v>
       </c>
-      <c r="X14" s="25">
+      <c r="X14" s="24">
         <v>100.9</v>
       </c>
-      <c r="Y14" s="37">
+      <c r="Y14" s="52">
         <v>101.5</v>
       </c>
-      <c r="Z14" s="10">
+      <c r="Z14" s="36">
+        <v>100.5</v>
+      </c>
+      <c r="AA14" s="36">
+        <v>99.5</v>
+      </c>
+      <c r="AB14" s="36">
+        <v>99.9</v>
+      </c>
+      <c r="AC14" s="36">
         <v>100.3</v>
       </c>
-      <c r="AA14" s="10">
-[...14 lines deleted...]
-      <c r="AF14" s="13">
+      <c r="AD14" s="36">
         <v>100.7</v>
       </c>
-      <c r="AG14" s="13">
-[...5 lines deleted...]
-      <c r="AI14" s="10">
+      <c r="AE14" s="36">
+        <v>101.1</v>
+      </c>
+      <c r="AF14" s="36">
+        <v>102.7</v>
+      </c>
+      <c r="AG14" s="36">
+        <v>107.1</v>
+      </c>
+      <c r="AH14" s="36">
+        <v>106.5</v>
+      </c>
+      <c r="AI14" s="36">
         <v>104</v>
       </c>
-      <c r="AJ14" s="10">
-[...2 lines deleted...]
-      <c r="AK14" s="37">
+      <c r="AJ14" s="36">
+        <v>104</v>
+      </c>
+      <c r="AK14" s="36">
         <v>104.1</v>
       </c>
-      <c r="AL14" s="26">
-[...35 lines deleted...]
-      <c r="AX14" s="26">
+      <c r="AL14" s="23">
+        <v>111.3</v>
+      </c>
+      <c r="AM14" s="57">
+        <v>111.1</v>
+      </c>
+      <c r="AN14" s="9">
+        <v>111.4</v>
+      </c>
+      <c r="AO14" s="57">
+        <v>111.7</v>
+      </c>
+      <c r="AP14" s="57">
+        <v>111.9</v>
+      </c>
+      <c r="AQ14" s="9">
+        <v>111.8</v>
+      </c>
+      <c r="AR14" s="9">
+        <v>110.4</v>
+      </c>
+      <c r="AS14" s="9">
+        <v>105.8</v>
+      </c>
+      <c r="AT14" s="9">
+        <v>96.1</v>
+      </c>
+      <c r="AU14" s="9">
+        <v>95.5</v>
+      </c>
+      <c r="AV14" s="23">
+        <v>95.6</v>
+      </c>
+      <c r="AW14" s="11">
+        <v>96.1</v>
+      </c>
+      <c r="AX14" s="25">
         <v>101.6</v>
       </c>
-      <c r="AY14" s="25">
+      <c r="AY14" s="24">
         <v>102.8</v>
       </c>
-      <c r="AZ14" s="26">
+      <c r="AZ14" s="25">
         <v>102.8</v>
       </c>
-      <c r="BA14" s="26">
+      <c r="BA14" s="25">
         <v>100.7</v>
       </c>
-      <c r="BB14" s="25">
+      <c r="BB14" s="24">
         <v>101</v>
       </c>
-      <c r="BC14" s="26">
+      <c r="BC14" s="25">
         <v>101.2</v>
       </c>
-      <c r="BD14" s="69">
+      <c r="BD14" s="49">
         <v>102.6</v>
       </c>
-      <c r="BE14" s="48"/>
+      <c r="BE14" s="25">
+        <v>110.4</v>
+      </c>
       <c r="BF14" s="13"/>
       <c r="BG14" s="10"/>
-      <c r="BH14" s="26"/>
-      <c r="BI14" s="51"/>
+      <c r="BH14" s="25"/>
+      <c r="BI14" s="46"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>92.6</v>
       </c>
       <c r="C15" s="9">
         <v>83.1</v>
       </c>
       <c r="D15" s="9">
         <v>83.5</v>
       </c>
       <c r="E15" s="9">
         <v>86.1</v>
       </c>
       <c r="F15" s="9">
         <v>88.1</v>
       </c>
       <c r="G15" s="10">
         <v>91.8</v>
       </c>
       <c r="H15" s="10">
         <v>98.6</v>
@@ -3051,154 +3103,156 @@
       </c>
       <c r="P15" s="10">
         <v>100</v>
       </c>
       <c r="Q15" s="13">
         <v>95.6</v>
       </c>
       <c r="R15" s="10">
         <v>99.7</v>
       </c>
       <c r="S15" s="13">
         <v>101.6</v>
       </c>
       <c r="T15" s="10">
         <v>101.1</v>
       </c>
       <c r="U15" s="13">
         <v>103.2</v>
       </c>
       <c r="V15" s="10">
         <v>102.5</v>
       </c>
       <c r="W15" s="10">
         <v>102.4</v>
       </c>
-      <c r="X15" s="25">
+      <c r="X15" s="24">
         <v>101.2</v>
       </c>
-      <c r="Y15" s="37">
+      <c r="Y15" s="52">
         <v>100.8</v>
       </c>
-      <c r="Z15" s="10">
-[...14 lines deleted...]
-      <c r="AE15" s="13">
+      <c r="Z15" s="36">
+        <v>177.9</v>
+      </c>
+      <c r="AA15" s="36">
+        <v>127</v>
+      </c>
+      <c r="AB15" s="36">
+        <v>122.4</v>
+      </c>
+      <c r="AC15" s="36">
+        <v>116.7</v>
+      </c>
+      <c r="AD15" s="36">
+        <v>110</v>
+      </c>
+      <c r="AE15" s="36">
+        <v>103.3</v>
+      </c>
+      <c r="AF15" s="36">
+        <v>105.3</v>
+      </c>
+      <c r="AG15" s="36">
+        <v>105</v>
+      </c>
+      <c r="AH15" s="36">
+        <v>109.6</v>
+      </c>
+      <c r="AI15" s="36">
+        <v>107.4</v>
+      </c>
+      <c r="AJ15" s="36">
+        <v>107</v>
+      </c>
+      <c r="AK15" s="36">
+        <v>108.3</v>
+      </c>
+      <c r="AL15" s="23">
+        <v>88.4</v>
+      </c>
+      <c r="AM15" s="57">
+        <v>101.7</v>
+      </c>
+      <c r="AN15" s="9">
+        <v>105.3</v>
+      </c>
+      <c r="AO15" s="57">
+        <v>105.8</v>
+      </c>
+      <c r="AP15" s="57">
+        <v>104.7</v>
+      </c>
+      <c r="AQ15" s="9">
+        <v>107.2</v>
+      </c>
+      <c r="AR15" s="9">
+        <v>98.8</v>
+      </c>
+      <c r="AS15" s="9">
+        <v>97.7</v>
+      </c>
+      <c r="AT15" s="9">
+        <v>97.9</v>
+      </c>
+      <c r="AU15" s="9">
+        <v>98.4</v>
+      </c>
+      <c r="AV15" s="23">
+        <v>95.7</v>
+      </c>
+      <c r="AW15" s="11">
+        <v>98.2</v>
+      </c>
+      <c r="AX15" s="25">
+        <v>75.8</v>
+      </c>
+      <c r="AY15" s="24">
+        <v>85.2</v>
+      </c>
+      <c r="AZ15" s="25">
+        <v>82</v>
+      </c>
+      <c r="BA15" s="25">
         <v>100.3</v>
       </c>
-      <c r="AF15" s="13">
-[...65 lines deleted...]
-      <c r="BB15" s="25">
+      <c r="BB15" s="24">
         <v>101.5</v>
       </c>
-      <c r="BC15" s="26">
+      <c r="BC15" s="25">
         <v>105.5</v>
       </c>
-      <c r="BD15" s="69">
+      <c r="BD15" s="49">
         <v>107.2</v>
       </c>
-      <c r="BE15" s="48"/>
+      <c r="BE15" s="25">
+        <v>105.5</v>
+      </c>
       <c r="BF15" s="13"/>
       <c r="BG15" s="10"/>
-      <c r="BH15" s="26"/>
-      <c r="BI15" s="51"/>
+      <c r="BH15" s="25"/>
+      <c r="BI15" s="46"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="9">
         <v>105</v>
       </c>
       <c r="C16" s="9">
         <v>104.6</v>
       </c>
       <c r="D16" s="9">
         <v>104.4</v>
       </c>
       <c r="E16" s="9">
         <v>104.8</v>
       </c>
       <c r="F16" s="9">
         <v>104.4</v>
       </c>
       <c r="G16" s="10">
         <v>103.6</v>
       </c>
       <c r="H16" s="10">
         <v>106.6</v>
@@ -3226,154 +3280,156 @@
       </c>
       <c r="P16" s="10">
         <v>103</v>
       </c>
       <c r="Q16" s="13">
         <v>102.6</v>
       </c>
       <c r="R16" s="10">
         <v>102.7</v>
       </c>
       <c r="S16" s="13">
         <v>102.8</v>
       </c>
       <c r="T16" s="10">
         <v>99.4</v>
       </c>
       <c r="U16" s="13">
         <v>91.7</v>
       </c>
       <c r="V16" s="10">
         <v>95.2</v>
       </c>
       <c r="W16" s="10">
         <v>95.3</v>
       </c>
-      <c r="X16" s="25">
+      <c r="X16" s="24">
         <v>93.4</v>
       </c>
-      <c r="Y16" s="37">
+      <c r="Y16" s="52">
         <v>96.1</v>
       </c>
-      <c r="Z16" s="10">
-[...17 lines deleted...]
-      <c r="AF16" s="13">
+      <c r="Z16" s="36">
+        <v>93.4</v>
+      </c>
+      <c r="AA16" s="36">
+        <v>95.3</v>
+      </c>
+      <c r="AB16" s="36">
+        <v>94.9</v>
+      </c>
+      <c r="AC16" s="36">
+        <v>95.2</v>
+      </c>
+      <c r="AD16" s="36">
+        <v>95.2</v>
+      </c>
+      <c r="AE16" s="36">
+        <v>95.5</v>
+      </c>
+      <c r="AF16" s="36">
         <v>97.1</v>
       </c>
-      <c r="AG16" s="13">
+      <c r="AG16" s="36">
+        <v>106.1</v>
+      </c>
+      <c r="AH16" s="36">
+        <v>99.5</v>
+      </c>
+      <c r="AI16" s="36">
+        <v>101.4</v>
+      </c>
+      <c r="AJ16" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="AK16" s="36">
         <v>104.5</v>
       </c>
-      <c r="AH16" s="13">
-[...14 lines deleted...]
-      <c r="AM16" s="47">
+      <c r="AL16" s="23">
         <v>109.1</v>
       </c>
-      <c r="AN16" s="26">
-[...29 lines deleted...]
-      <c r="AX16" s="26">
+      <c r="AM16" s="57">
+        <v>107.3</v>
+      </c>
+      <c r="AN16" s="9">
+        <v>108.3</v>
+      </c>
+      <c r="AO16" s="57">
+        <v>107.1</v>
+      </c>
+      <c r="AP16" s="57">
+        <v>108.2</v>
+      </c>
+      <c r="AQ16" s="9">
+        <v>109.3</v>
+      </c>
+      <c r="AR16" s="9">
+        <v>100.3</v>
+      </c>
+      <c r="AS16" s="9">
+        <v>89.3</v>
+      </c>
+      <c r="AT16" s="9">
+        <v>96</v>
+      </c>
+      <c r="AU16" s="9">
+        <v>133.9</v>
+      </c>
+      <c r="AV16" s="23">
+        <v>150.1</v>
+      </c>
+      <c r="AW16" s="11">
+        <v>146.6</v>
+      </c>
+      <c r="AX16" s="25">
         <v>97.4</v>
       </c>
-      <c r="AY16" s="25">
+      <c r="AY16" s="24">
         <v>106.7</v>
       </c>
-      <c r="AZ16" s="26">
+      <c r="AZ16" s="25">
         <v>105.4</v>
       </c>
-      <c r="BA16" s="26">
+      <c r="BA16" s="25">
         <v>105.1</v>
       </c>
-      <c r="BB16" s="25">
+      <c r="BB16" s="24">
         <v>103.5</v>
       </c>
-      <c r="BC16" s="26">
+      <c r="BC16" s="25">
         <v>101.7</v>
       </c>
-      <c r="BD16" s="69">
+      <c r="BD16" s="49">
         <v>101.9</v>
       </c>
-      <c r="BE16" s="48"/>
+      <c r="BE16" s="25">
+        <v>105.3</v>
+      </c>
       <c r="BF16" s="13"/>
       <c r="BG16" s="10"/>
-      <c r="BH16" s="26"/>
-      <c r="BI16" s="51"/>
+      <c r="BH16" s="25"/>
+      <c r="BI16" s="46"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="9">
         <v>102.9</v>
       </c>
       <c r="C17" s="9">
         <v>105.8</v>
       </c>
       <c r="D17" s="9">
         <v>104.2</v>
       </c>
       <c r="E17" s="9">
         <v>103.7</v>
       </c>
       <c r="F17" s="9">
         <v>104.5</v>
       </c>
       <c r="G17" s="10">
         <v>104.5</v>
       </c>
       <c r="H17" s="10">
         <v>105.8</v>
@@ -3401,154 +3457,156 @@
       </c>
       <c r="P17" s="10">
         <v>98.3</v>
       </c>
       <c r="Q17" s="13">
         <v>104.7</v>
       </c>
       <c r="R17" s="10">
         <v>104</v>
       </c>
       <c r="S17" s="13">
         <v>104.7</v>
       </c>
       <c r="T17" s="10">
         <v>101.1</v>
       </c>
       <c r="U17" s="13">
         <v>99.7</v>
       </c>
       <c r="V17" s="10">
         <v>100.9</v>
       </c>
       <c r="W17" s="10">
         <v>101.5</v>
       </c>
-      <c r="X17" s="25">
+      <c r="X17" s="24">
         <v>101.8</v>
       </c>
-      <c r="Y17" s="37">
+      <c r="Y17" s="52">
         <v>104.2</v>
       </c>
-      <c r="Z17" s="10">
-[...32 lines deleted...]
-      <c r="AK17" s="37">
+      <c r="Z17" s="36">
+        <v>112.2</v>
+      </c>
+      <c r="AA17" s="36">
+        <v>174.4</v>
+      </c>
+      <c r="AB17" s="36">
+        <v>151.6</v>
+      </c>
+      <c r="AC17" s="36">
+        <v>134.6</v>
+      </c>
+      <c r="AD17" s="36">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="AE17" s="36">
+        <v>138.9</v>
+      </c>
+      <c r="AF17" s="36">
+        <v>134.5</v>
+      </c>
+      <c r="AG17" s="36">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="AH17" s="36">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="AI17" s="36">
+        <v>126.5</v>
+      </c>
+      <c r="AJ17" s="36">
+        <v>124.4</v>
+      </c>
+      <c r="AK17" s="36">
         <v>123.8</v>
       </c>
-      <c r="AL17" s="26">
-[...11 lines deleted...]
-      <c r="AP17" s="25">
+      <c r="AL17" s="23">
+        <v>140.1</v>
+      </c>
+      <c r="AM17" s="57">
+        <v>91.3</v>
+      </c>
+      <c r="AN17" s="9">
+        <v>100.4</v>
+      </c>
+      <c r="AO17" s="57">
+        <v>101.8</v>
+      </c>
+      <c r="AP17" s="57">
         <v>104.1</v>
       </c>
-      <c r="AQ17" s="10">
-[...8 lines deleted...]
-      <c r="AT17" s="13">
+      <c r="AQ17" s="9">
+        <v>101.1</v>
+      </c>
+      <c r="AR17" s="9">
+        <v>99.7</v>
+      </c>
+      <c r="AS17" s="9">
+        <v>95.9</v>
+      </c>
+      <c r="AT17" s="9">
+        <v>98.1</v>
+      </c>
+      <c r="AU17" s="9">
+        <v>98.1</v>
+      </c>
+      <c r="AV17" s="23">
+        <v>97.3</v>
+      </c>
+      <c r="AW17" s="11">
         <v>98.2</v>
       </c>
-      <c r="AU17" s="10">
-[...8 lines deleted...]
-      <c r="AX17" s="26">
+      <c r="AX17" s="25">
         <v>99.4</v>
       </c>
-      <c r="AY17" s="25">
+      <c r="AY17" s="24">
         <v>92.9</v>
       </c>
-      <c r="AZ17" s="26">
+      <c r="AZ17" s="25">
         <v>97.2</v>
       </c>
-      <c r="BA17" s="26">
+      <c r="BA17" s="25">
         <v>98</v>
       </c>
-      <c r="BB17" s="25">
+      <c r="BB17" s="24">
         <v>104.5</v>
       </c>
-      <c r="BC17" s="26">
+      <c r="BC17" s="25">
         <v>111.7</v>
       </c>
-      <c r="BD17" s="69">
+      <c r="BD17" s="49">
         <v>111.3</v>
       </c>
-      <c r="BE17" s="48"/>
+      <c r="BE17" s="25">
+        <v>110.5</v>
+      </c>
       <c r="BF17" s="13"/>
       <c r="BG17" s="10"/>
-      <c r="BH17" s="26"/>
-      <c r="BI17" s="51"/>
+      <c r="BH17" s="25"/>
+      <c r="BI17" s="46"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="9">
         <v>75.8</v>
       </c>
       <c r="C18" s="9">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="9">
         <v>77.8</v>
       </c>
       <c r="F18" s="9">
         <v>78.2</v>
       </c>
       <c r="G18" s="10">
         <v>78.8</v>
       </c>
       <c r="H18" s="10">
         <v>82.6</v>
@@ -3576,154 +3634,156 @@
       </c>
       <c r="P18" s="10">
         <v>100.4</v>
       </c>
       <c r="Q18" s="13">
         <v>100</v>
       </c>
       <c r="R18" s="10">
         <v>100.1</v>
       </c>
       <c r="S18" s="13">
         <v>100.7</v>
       </c>
       <c r="T18" s="10">
         <v>107.5</v>
       </c>
       <c r="U18" s="13">
         <v>103.7</v>
       </c>
       <c r="V18" s="10">
         <v>100.1</v>
       </c>
       <c r="W18" s="10">
         <v>100.4</v>
       </c>
-      <c r="X18" s="25">
+      <c r="X18" s="24">
         <v>99.6</v>
       </c>
-      <c r="Y18" s="37">
+      <c r="Y18" s="52">
         <v>112.5</v>
       </c>
-      <c r="Z18" s="10">
-[...2 lines deleted...]
-      <c r="AA18" s="10">
+      <c r="Z18" s="36">
+        <v>96.7</v>
+      </c>
+      <c r="AA18" s="36">
+        <v>94.4</v>
+      </c>
+      <c r="AB18" s="36">
         <v>94.7</v>
       </c>
-      <c r="AB18" s="10">
-[...26 lines deleted...]
-      <c r="AK18" s="37">
+      <c r="AC18" s="36">
+        <v>95.8</v>
+      </c>
+      <c r="AD18" s="36">
+        <v>95.9</v>
+      </c>
+      <c r="AE18" s="36">
+        <v>98.6</v>
+      </c>
+      <c r="AF18" s="36">
+        <v>98.9</v>
+      </c>
+      <c r="AG18" s="36">
+        <v>98.1</v>
+      </c>
+      <c r="AH18" s="36">
+        <v>101.9</v>
+      </c>
+      <c r="AI18" s="36">
+        <v>101.4</v>
+      </c>
+      <c r="AJ18" s="36">
+        <v>101.5</v>
+      </c>
+      <c r="AK18" s="36">
         <v>102.5</v>
       </c>
-      <c r="AL18" s="26">
-[...14 lines deleted...]
-      <c r="AQ18" s="10">
+      <c r="AL18" s="23">
+        <v>97.8</v>
+      </c>
+      <c r="AM18" s="57">
+        <v>95.8</v>
+      </c>
+      <c r="AN18" s="9">
+        <v>94.5</v>
+      </c>
+      <c r="AO18" s="57">
+        <v>92.8</v>
+      </c>
+      <c r="AP18" s="57">
+        <v>93.2</v>
+      </c>
+      <c r="AQ18" s="9">
+        <v>95</v>
+      </c>
+      <c r="AR18" s="9">
+        <v>95.4</v>
+      </c>
+      <c r="AS18" s="9">
+        <v>96.9</v>
+      </c>
+      <c r="AT18" s="9">
+        <v>95.2</v>
+      </c>
+      <c r="AU18" s="9">
+        <v>94.4</v>
+      </c>
+      <c r="AV18" s="23">
+        <v>92.9</v>
+      </c>
+      <c r="AW18" s="11">
+        <v>88.2</v>
+      </c>
+      <c r="AX18" s="25">
+        <v>95.3</v>
+      </c>
+      <c r="AY18" s="24">
+        <v>115.9</v>
+      </c>
+      <c r="AZ18" s="25">
+        <v>115.1</v>
+      </c>
+      <c r="BA18" s="25">
         <v>118.1</v>
       </c>
-      <c r="AR18" s="10">
-[...29 lines deleted...]
-      <c r="BB18" s="25">
+      <c r="BB18" s="24">
         <v>116.5</v>
       </c>
-      <c r="BC18" s="26">
+      <c r="BC18" s="25">
         <v>111.6</v>
       </c>
-      <c r="BD18" s="69">
+      <c r="BD18" s="49">
         <v>115.2</v>
       </c>
-      <c r="BE18" s="48"/>
+      <c r="BE18" s="25">
+        <v>112.8</v>
+      </c>
       <c r="BF18" s="13"/>
       <c r="BG18" s="13"/>
-      <c r="BH18" s="26"/>
-      <c r="BI18" s="51"/>
+      <c r="BH18" s="25"/>
+      <c r="BI18" s="46"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="9">
         <v>102.6</v>
       </c>
       <c r="C19" s="9">
         <v>102.1</v>
       </c>
       <c r="D19" s="9">
         <v>101.3</v>
       </c>
       <c r="E19" s="9">
         <v>101.3</v>
       </c>
       <c r="F19" s="9">
         <v>101.2</v>
       </c>
       <c r="G19" s="10">
         <v>101.5</v>
       </c>
       <c r="H19" s="10">
         <v>103.8</v>
@@ -3751,154 +3811,156 @@
       </c>
       <c r="P19" s="10">
         <v>101</v>
       </c>
       <c r="Q19" s="13">
         <v>101.2</v>
       </c>
       <c r="R19" s="10">
         <v>101.5</v>
       </c>
       <c r="S19" s="13">
         <v>101.3</v>
       </c>
       <c r="T19" s="10">
         <v>99.3</v>
       </c>
       <c r="U19" s="13">
         <v>99.1</v>
       </c>
       <c r="V19" s="10">
         <v>101.4</v>
       </c>
       <c r="W19" s="10">
         <v>100.3</v>
       </c>
-      <c r="X19" s="25">
+      <c r="X19" s="24">
         <v>100.8</v>
       </c>
-      <c r="Y19" s="37">
+      <c r="Y19" s="52">
         <v>109.3</v>
       </c>
-      <c r="Z19" s="10">
-[...32 lines deleted...]
-      <c r="AK19" s="37">
+      <c r="Z19" s="36">
+        <v>94.6</v>
+      </c>
+      <c r="AA19" s="36">
+        <v>91.7</v>
+      </c>
+      <c r="AB19" s="36">
+        <v>98.6</v>
+      </c>
+      <c r="AC19" s="36">
+        <v>96.4</v>
+      </c>
+      <c r="AD19" s="36">
+        <v>95.6</v>
+      </c>
+      <c r="AE19" s="36">
+        <v>96.5</v>
+      </c>
+      <c r="AF19" s="36">
+        <v>97.7</v>
+      </c>
+      <c r="AG19" s="36">
+        <v>97.1</v>
+      </c>
+      <c r="AH19" s="36">
+        <v>97.6</v>
+      </c>
+      <c r="AI19" s="36">
+        <v>97.4</v>
+      </c>
+      <c r="AJ19" s="36">
+        <v>97.7</v>
+      </c>
+      <c r="AK19" s="36">
         <v>100.1</v>
       </c>
-      <c r="AL19" s="26">
-[...8 lines deleted...]
-      <c r="AO19" s="26">
+      <c r="AL19" s="23">
+        <v>107</v>
+      </c>
+      <c r="AM19" s="57">
+        <v>111.6</v>
+      </c>
+      <c r="AN19" s="9">
+        <v>109.6</v>
+      </c>
+      <c r="AO19" s="57">
+        <v>112.8</v>
+      </c>
+      <c r="AP19" s="57">
+        <v>114.4</v>
+      </c>
+      <c r="AQ19" s="9">
         <v>112.5</v>
       </c>
-      <c r="AP19" s="25">
-[...23 lines deleted...]
-      <c r="AX19" s="26">
+      <c r="AR19" s="9">
+        <v>116.2</v>
+      </c>
+      <c r="AS19" s="9">
+        <v>112.9</v>
+      </c>
+      <c r="AT19" s="9">
+        <v>111.3</v>
+      </c>
+      <c r="AU19" s="9">
+        <v>111.6</v>
+      </c>
+      <c r="AV19" s="23">
+        <v>110.6</v>
+      </c>
+      <c r="AW19" s="11">
+        <v>107.4</v>
+      </c>
+      <c r="AX19" s="25">
         <v>130.69999999999999</v>
       </c>
-      <c r="AY19" s="25">
+      <c r="AY19" s="24">
         <v>116.6</v>
       </c>
-      <c r="AZ19" s="26">
+      <c r="AZ19" s="25">
         <v>120</v>
       </c>
-      <c r="BA19" s="26">
+      <c r="BA19" s="25">
         <v>117.1</v>
       </c>
-      <c r="BB19" s="25">
+      <c r="BB19" s="24">
         <v>113.7</v>
       </c>
-      <c r="BC19" s="26">
+      <c r="BC19" s="25">
         <v>117.7</v>
       </c>
-      <c r="BD19" s="69">
+      <c r="BD19" s="49">
         <v>108.2</v>
       </c>
-      <c r="BE19" s="48"/>
+      <c r="BE19" s="25">
+        <v>105.3</v>
+      </c>
       <c r="BF19" s="13"/>
       <c r="BG19" s="13"/>
-      <c r="BH19" s="26"/>
-      <c r="BI19" s="51"/>
+      <c r="BH19" s="25"/>
+      <c r="BI19" s="46"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="9">
         <v>99.7</v>
       </c>
       <c r="C20" s="9">
         <v>100.1</v>
       </c>
       <c r="D20" s="9">
         <v>100</v>
       </c>
       <c r="E20" s="9">
         <v>100.1</v>
       </c>
       <c r="F20" s="9">
         <v>99.2</v>
       </c>
       <c r="G20" s="10">
         <v>100.1</v>
       </c>
       <c r="H20" s="10">
         <v>101.1</v>
@@ -3926,154 +3988,156 @@
       </c>
       <c r="P20" s="10">
         <v>103.6</v>
       </c>
       <c r="Q20" s="13">
         <v>103.6</v>
       </c>
       <c r="R20" s="10">
         <v>103.5</v>
       </c>
       <c r="S20" s="13">
         <v>103.6</v>
       </c>
       <c r="T20" s="10">
         <v>101.6</v>
       </c>
       <c r="U20" s="13">
         <v>101</v>
       </c>
       <c r="V20" s="10">
         <v>100.4</v>
       </c>
       <c r="W20" s="10">
         <v>100.5</v>
       </c>
-      <c r="X20" s="25">
+      <c r="X20" s="24">
         <v>100.1</v>
       </c>
-      <c r="Y20" s="37">
+      <c r="Y20" s="52">
         <v>102.8</v>
       </c>
-      <c r="Z20" s="10">
-[...5 lines deleted...]
-      <c r="AB20" s="10">
+      <c r="Z20" s="36">
         <v>81.400000000000006</v>
       </c>
-      <c r="AC20" s="10">
-[...17 lines deleted...]
-      <c r="AI20" s="10">
+      <c r="AA20" s="36">
+        <v>79.2</v>
+      </c>
+      <c r="AB20" s="36">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="AC20" s="36">
+        <v>79.8</v>
+      </c>
+      <c r="AD20" s="36">
+        <v>80.2</v>
+      </c>
+      <c r="AE20" s="36">
+        <v>81.2</v>
+      </c>
+      <c r="AF20" s="36">
+        <v>86.5</v>
+      </c>
+      <c r="AG20" s="36">
+        <v>91.2</v>
+      </c>
+      <c r="AH20" s="36">
+        <v>98.3</v>
+      </c>
+      <c r="AI20" s="36">
+        <v>99.6</v>
+      </c>
+      <c r="AJ20" s="36">
         <v>100.1</v>
       </c>
-      <c r="AJ20" s="10">
+      <c r="AK20" s="36">
+        <v>108</v>
+      </c>
+      <c r="AL20" s="23">
+        <v>116.6</v>
+      </c>
+      <c r="AM20" s="57">
+        <v>116.8</v>
+      </c>
+      <c r="AN20" s="9">
+        <v>116.8</v>
+      </c>
+      <c r="AO20" s="57">
+        <v>116.8</v>
+      </c>
+      <c r="AP20" s="57">
+        <v>116.1</v>
+      </c>
+      <c r="AQ20" s="9">
+        <v>114.9</v>
+      </c>
+      <c r="AR20" s="9">
+        <v>111.6</v>
+      </c>
+      <c r="AS20" s="9">
+        <v>106.9</v>
+      </c>
+      <c r="AT20" s="9">
+        <v>102.7</v>
+      </c>
+      <c r="AU20" s="9">
+        <v>101.1</v>
+      </c>
+      <c r="AV20" s="23">
+        <v>100.8</v>
+      </c>
+      <c r="AW20" s="11">
         <v>99.1</v>
       </c>
-      <c r="AK20" s="37">
-[...38 lines deleted...]
-      <c r="AX20" s="26">
+      <c r="AX20" s="25">
         <v>105.3</v>
       </c>
-      <c r="AY20" s="25">
+      <c r="AY20" s="24">
         <v>105.2</v>
       </c>
-      <c r="AZ20" s="26">
+      <c r="AZ20" s="25">
         <v>104.9</v>
       </c>
-      <c r="BA20" s="26">
+      <c r="BA20" s="25">
         <v>104.7</v>
       </c>
-      <c r="BB20" s="25">
+      <c r="BB20" s="24">
         <v>104.1</v>
       </c>
-      <c r="BC20" s="26">
+      <c r="BC20" s="25">
         <v>103.2</v>
       </c>
-      <c r="BD20" s="69">
+      <c r="BD20" s="49">
         <v>104.4</v>
       </c>
-      <c r="BE20" s="48"/>
+      <c r="BE20" s="25">
+        <v>102.9</v>
+      </c>
       <c r="BF20" s="13"/>
       <c r="BG20" s="13"/>
-      <c r="BH20" s="26"/>
-      <c r="BI20" s="51"/>
+      <c r="BH20" s="25"/>
+      <c r="BI20" s="46"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="9">
         <v>101</v>
       </c>
       <c r="C21" s="9">
         <v>101</v>
       </c>
       <c r="D21" s="9">
         <v>101.5</v>
       </c>
       <c r="E21" s="9">
         <v>103.6</v>
       </c>
       <c r="F21" s="9">
         <v>103.1</v>
       </c>
       <c r="G21" s="10">
         <v>102.7</v>
       </c>
       <c r="H21" s="10">
         <v>103.4</v>
@@ -4101,154 +4165,156 @@
       </c>
       <c r="P21" s="10">
         <v>102.5</v>
       </c>
       <c r="Q21" s="13">
         <v>101.7</v>
       </c>
       <c r="R21" s="10">
         <v>102</v>
       </c>
       <c r="S21" s="13">
         <v>102.7</v>
       </c>
       <c r="T21" s="10">
         <v>101.7</v>
       </c>
       <c r="U21" s="13">
         <v>99.4</v>
       </c>
       <c r="V21" s="10">
         <v>99.1</v>
       </c>
       <c r="W21" s="10">
         <v>100.1</v>
       </c>
-      <c r="X21" s="25">
-[...2 lines deleted...]
-      <c r="Y21" s="37">
+      <c r="X21" s="24">
+        <v>100</v>
+      </c>
+      <c r="Y21" s="52">
         <v>99.2</v>
       </c>
-      <c r="Z21" s="10">
-[...14 lines deleted...]
-      <c r="AE21" s="13">
+      <c r="Z21" s="36">
+        <v>97.4</v>
+      </c>
+      <c r="AA21" s="36">
+        <v>99.3</v>
+      </c>
+      <c r="AB21" s="36">
+        <v>84.6</v>
+      </c>
+      <c r="AC21" s="36">
+        <v>86.9</v>
+      </c>
+      <c r="AD21" s="36">
+        <v>88.9</v>
+      </c>
+      <c r="AE21" s="36">
         <v>89.6</v>
       </c>
-      <c r="AF21" s="13">
-[...14 lines deleted...]
-      <c r="AK21" s="37">
+      <c r="AF21" s="36">
+        <v>95.6</v>
+      </c>
+      <c r="AG21" s="36">
+        <v>99.9</v>
+      </c>
+      <c r="AH21" s="36">
+        <v>105</v>
+      </c>
+      <c r="AI21" s="36">
+        <v>104</v>
+      </c>
+      <c r="AJ21" s="36">
+        <v>104.8</v>
+      </c>
+      <c r="AK21" s="36">
         <v>105.5</v>
       </c>
-      <c r="AL21" s="26">
-[...20 lines deleted...]
-      <c r="AS21" s="48">
+      <c r="AL21" s="23">
+        <v>128.6</v>
+      </c>
+      <c r="AM21" s="57">
+        <v>125.6</v>
+      </c>
+      <c r="AN21" s="9">
+        <v>123.8</v>
+      </c>
+      <c r="AO21" s="57">
+        <v>122.2</v>
+      </c>
+      <c r="AP21" s="57">
+        <v>120.8</v>
+      </c>
+      <c r="AQ21" s="9">
+        <v>117.9</v>
+      </c>
+      <c r="AR21" s="9">
+        <v>112</v>
+      </c>
+      <c r="AS21" s="9">
+        <v>99.5</v>
+      </c>
+      <c r="AT21" s="9">
+        <v>90.9</v>
+      </c>
+      <c r="AU21" s="9">
+        <v>88.1</v>
+      </c>
+      <c r="AV21" s="23">
+        <v>85.1</v>
+      </c>
+      <c r="AW21" s="11">
+        <v>83.3</v>
+      </c>
+      <c r="AX21" s="25">
+        <v>104.6</v>
+      </c>
+      <c r="AY21" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="AZ21" s="25">
+        <v>102.9</v>
+      </c>
+      <c r="BA21" s="25">
+        <v>102.5</v>
+      </c>
+      <c r="BB21" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="BC21" s="25">
         <v>101</v>
       </c>
-      <c r="AT21" s="13">
-[...29 lines deleted...]
-      <c r="BD21" s="69">
+      <c r="BD21" s="49">
         <v>101.6</v>
       </c>
-      <c r="BE21" s="48"/>
+      <c r="BE21" s="25">
+        <v>101.7</v>
+      </c>
       <c r="BF21" s="13"/>
       <c r="BG21" s="13"/>
-      <c r="BH21" s="26"/>
-      <c r="BI21" s="51"/>
+      <c r="BH21" s="25"/>
+      <c r="BI21" s="46"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9">
         <v>101.6</v>
       </c>
       <c r="C22" s="9">
         <v>100.7</v>
       </c>
       <c r="D22" s="9">
         <v>101</v>
       </c>
       <c r="E22" s="9">
         <v>101.2</v>
       </c>
       <c r="F22" s="9">
         <v>101.3</v>
       </c>
       <c r="G22" s="10">
         <v>101.4</v>
       </c>
       <c r="H22" s="10">
         <v>103.5</v>
@@ -4276,154 +4342,156 @@
       </c>
       <c r="P22" s="10">
         <v>103.5</v>
       </c>
       <c r="Q22" s="13">
         <v>103.6</v>
       </c>
       <c r="R22" s="10">
         <v>103.5</v>
       </c>
       <c r="S22" s="13">
         <v>103.6</v>
       </c>
       <c r="T22" s="10">
         <v>98.2</v>
       </c>
       <c r="U22" s="13">
         <v>103.2</v>
       </c>
       <c r="V22" s="10">
         <v>98.7</v>
       </c>
       <c r="W22" s="10">
         <v>98.4</v>
       </c>
-      <c r="X22" s="25">
+      <c r="X22" s="24">
         <v>98.8</v>
       </c>
-      <c r="Y22" s="37">
+      <c r="Y22" s="52">
         <v>100.3</v>
       </c>
-      <c r="Z22" s="10">
-[...32 lines deleted...]
-      <c r="AK22" s="37">
+      <c r="Z22" s="36">
+        <v>94.8</v>
+      </c>
+      <c r="AA22" s="36">
+        <v>95.4</v>
+      </c>
+      <c r="AB22" s="36">
+        <v>95.5</v>
+      </c>
+      <c r="AC22" s="36">
+        <v>95.4</v>
+      </c>
+      <c r="AD22" s="36">
+        <v>96</v>
+      </c>
+      <c r="AE22" s="36">
+        <v>95.9</v>
+      </c>
+      <c r="AF22" s="36">
+        <v>98.7</v>
+      </c>
+      <c r="AG22" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="AH22" s="36">
+        <v>103.7</v>
+      </c>
+      <c r="AI22" s="36">
+        <v>102.9</v>
+      </c>
+      <c r="AJ22" s="36">
+        <v>102.7</v>
+      </c>
+      <c r="AK22" s="36">
         <v>105.6</v>
       </c>
-      <c r="AL22" s="26">
-[...35 lines deleted...]
-      <c r="AX22" s="26">
+      <c r="AL22" s="23">
+        <v>122.4</v>
+      </c>
+      <c r="AM22" s="57">
+        <v>123</v>
+      </c>
+      <c r="AN22" s="9">
+        <v>123.1</v>
+      </c>
+      <c r="AO22" s="57">
+        <v>121.7</v>
+      </c>
+      <c r="AP22" s="57">
+        <v>122.1</v>
+      </c>
+      <c r="AQ22" s="9">
+        <v>121.5</v>
+      </c>
+      <c r="AR22" s="9">
+        <v>117</v>
+      </c>
+      <c r="AS22" s="9">
+        <v>106.5</v>
+      </c>
+      <c r="AT22" s="9">
+        <v>105.6</v>
+      </c>
+      <c r="AU22" s="9">
+        <v>104.9</v>
+      </c>
+      <c r="AV22" s="23">
+        <v>103.5</v>
+      </c>
+      <c r="AW22" s="11">
+        <v>101.8</v>
+      </c>
+      <c r="AX22" s="25">
         <v>101</v>
       </c>
-      <c r="AY22" s="25">
+      <c r="AY22" s="24">
         <v>99.8</v>
       </c>
-      <c r="AZ22" s="26">
+      <c r="AZ22" s="25">
         <v>100.2</v>
       </c>
-      <c r="BA22" s="26">
+      <c r="BA22" s="25">
         <v>101</v>
       </c>
-      <c r="BB22" s="25">
+      <c r="BB22" s="24">
         <v>101.1</v>
       </c>
-      <c r="BC22" s="26">
+      <c r="BC22" s="25">
         <v>102.2</v>
       </c>
-      <c r="BD22" s="69">
+      <c r="BD22" s="49">
         <v>105.6</v>
       </c>
-      <c r="BE22" s="48"/>
+      <c r="BE22" s="25">
+        <v>109.7</v>
+      </c>
       <c r="BF22" s="13"/>
       <c r="BG22" s="13"/>
-      <c r="BH22" s="26"/>
-      <c r="BI22" s="51"/>
+      <c r="BH22" s="25"/>
+      <c r="BI22" s="46"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="9">
         <v>106.9</v>
       </c>
       <c r="C23" s="9">
         <v>106.6</v>
       </c>
       <c r="D23" s="9">
         <v>106.6</v>
       </c>
       <c r="E23" s="9">
         <v>103.3</v>
       </c>
       <c r="F23" s="9">
         <v>102.8</v>
       </c>
       <c r="G23" s="10">
         <v>106.5</v>
       </c>
       <c r="H23" s="10">
         <v>103.3</v>
@@ -4451,422 +4519,424 @@
       </c>
       <c r="P23" s="10">
         <v>102.8</v>
       </c>
       <c r="Q23" s="13">
         <v>103</v>
       </c>
       <c r="R23" s="10">
         <v>103.4</v>
       </c>
       <c r="S23" s="13">
         <v>107</v>
       </c>
       <c r="T23" s="10">
         <v>103.2</v>
       </c>
       <c r="U23" s="13">
         <v>99</v>
       </c>
       <c r="V23" s="10">
         <v>99.8</v>
       </c>
       <c r="W23" s="10">
         <v>100.2</v>
       </c>
-      <c r="X23" s="25">
+      <c r="X23" s="24">
         <v>100.7</v>
       </c>
-      <c r="Y23" s="37">
+      <c r="Y23" s="52">
         <v>97.7</v>
       </c>
-      <c r="Z23" s="10">
-[...11 lines deleted...]
-      <c r="AD23" s="10">
+      <c r="Z23" s="36">
+        <v>93.6</v>
+      </c>
+      <c r="AA23" s="36">
+        <v>96.6</v>
+      </c>
+      <c r="AB23" s="36">
+        <v>96.6</v>
+      </c>
+      <c r="AC23" s="36">
+        <v>96.5</v>
+      </c>
+      <c r="AD23" s="36">
+        <v>95</v>
+      </c>
+      <c r="AE23" s="36">
+        <v>98</v>
+      </c>
+      <c r="AF23" s="36">
         <v>98.6</v>
       </c>
-      <c r="AE23" s="13">
-[...2 lines deleted...]
-      <c r="AF23" s="13">
+      <c r="AG23" s="36">
+        <v>110.7</v>
+      </c>
+      <c r="AH23" s="36">
+        <v>109.8</v>
+      </c>
+      <c r="AI23" s="36">
+        <v>105.5</v>
+      </c>
+      <c r="AJ23" s="36">
+        <v>104</v>
+      </c>
+      <c r="AK23" s="36">
+        <v>104.3</v>
+      </c>
+      <c r="AL23" s="23">
+        <v>113</v>
+      </c>
+      <c r="AM23" s="57">
+        <v>110.7</v>
+      </c>
+      <c r="AN23" s="9">
+        <v>112.7</v>
+      </c>
+      <c r="AO23" s="57">
+        <v>114.3</v>
+      </c>
+      <c r="AP23" s="57">
+        <v>116.1</v>
+      </c>
+      <c r="AQ23" s="9">
+        <v>114.8</v>
+      </c>
+      <c r="AR23" s="9">
+        <v>107.5</v>
+      </c>
+      <c r="AS23" s="9">
+        <v>105.4</v>
+      </c>
+      <c r="AT23" s="9">
+        <v>112.3</v>
+      </c>
+      <c r="AU23" s="9">
+        <v>108.4</v>
+      </c>
+      <c r="AV23" s="23">
+        <v>110.1</v>
+      </c>
+      <c r="AW23" s="11">
+        <v>110</v>
+      </c>
+      <c r="AX23" s="25">
+        <v>102.1</v>
+      </c>
+      <c r="AY23" s="24">
+        <v>105.1</v>
+      </c>
+      <c r="AZ23" s="25">
+        <v>103.4</v>
+      </c>
+      <c r="BA23" s="25">
+        <v>102.5</v>
+      </c>
+      <c r="BB23" s="24">
+        <v>101</v>
+      </c>
+      <c r="BC23" s="25">
+        <v>99.6</v>
+      </c>
+      <c r="BD23" s="49">
+        <v>102</v>
+      </c>
+      <c r="BE23" s="25">
         <v>100.4</v>
       </c>
-      <c r="AG23" s="13">
-[...71 lines deleted...]
-      <c r="BE23" s="48"/>
       <c r="BF23" s="13"/>
       <c r="BG23" s="13"/>
-      <c r="BH23" s="26"/>
-      <c r="BI23" s="51"/>
+      <c r="BH23" s="25"/>
+      <c r="BI23" s="46"/>
     </row>
     <row r="24" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
-      <c r="N24" s="42"/>
-[...17 lines deleted...]
-      <c r="AF24" s="42"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
+      <c r="P24" s="41"/>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="41"/>
+      <c r="S24" s="41"/>
+      <c r="T24" s="41"/>
+      <c r="U24" s="41"/>
+      <c r="V24" s="41"/>
+      <c r="W24" s="41"/>
+      <c r="X24" s="41"/>
+      <c r="Y24" s="41"/>
+      <c r="Z24" s="41"/>
+      <c r="AA24" s="41"/>
+      <c r="AB24" s="41"/>
+      <c r="AC24" s="41"/>
+      <c r="AD24" s="41"/>
+      <c r="AE24" s="41"/>
+      <c r="AF24" s="41"/>
     </row>
     <row r="25" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="55" t="s">
+      <c r="A25" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="55"/>
-[...17 lines deleted...]
-      <c r="Z25" s="55" t="s">
+      <c r="B25" s="75"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="75"/>
+      <c r="E25" s="75"/>
+      <c r="F25" s="75"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="75"/>
+      <c r="I25" s="75"/>
+      <c r="J25" s="75"/>
+      <c r="K25" s="75"/>
+      <c r="L25" s="75"/>
+      <c r="M25" s="75"/>
+      <c r="N25" s="75"/>
+      <c r="O25" s="75"/>
+      <c r="P25" s="75"/>
+      <c r="Q25" s="75"/>
+      <c r="R25" s="75"/>
+      <c r="S25" s="75"/>
+      <c r="Z25" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="AA25" s="55"/>
-[...16 lines deleted...]
-      <c r="AR25" s="55"/>
+      <c r="AA25" s="75"/>
+      <c r="AB25" s="75"/>
+      <c r="AC25" s="75"/>
+      <c r="AD25" s="75"/>
+      <c r="AE25" s="75"/>
+      <c r="AF25" s="75"/>
+      <c r="AG25" s="75"/>
+      <c r="AH25" s="75"/>
+      <c r="AI25" s="75"/>
+      <c r="AJ25" s="75"/>
+      <c r="AK25" s="75"/>
+      <c r="AL25" s="75"/>
+      <c r="AM25" s="75"/>
+      <c r="AN25" s="75"/>
+      <c r="AO25" s="75"/>
+      <c r="AP25" s="75"/>
+      <c r="AQ25" s="75"/>
+      <c r="AR25" s="75"/>
     </row>
     <row r="26" spans="1:61" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="18"/>
     </row>
     <row r="27" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I27" s="68"/>
-[...22 lines deleted...]
-      <c r="AR27" s="57" t="s">
+      <c r="I27" s="74"/>
+      <c r="J27" s="74"/>
+      <c r="K27" s="74"/>
+      <c r="L27" s="74"/>
+      <c r="M27" s="74"/>
+      <c r="N27" s="74"/>
+      <c r="O27" s="74"/>
+      <c r="P27" s="74"/>
+      <c r="Q27" s="74"/>
+      <c r="R27" s="74"/>
+      <c r="S27" s="74"/>
+      <c r="T27" s="74"/>
+      <c r="U27" s="74"/>
+      <c r="V27" s="74"/>
+      <c r="W27" s="74"/>
+      <c r="X27" s="74"/>
+      <c r="Y27" s="74"/>
+      <c r="AF27" s="69"/>
+      <c r="AG27" s="69"/>
+      <c r="AH27" s="69"/>
+      <c r="AI27" s="69"/>
+      <c r="AJ27" s="69"/>
+      <c r="AK27" s="69"/>
+      <c r="AR27" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="AS27" s="57"/>
-[...4 lines deleted...]
-      <c r="BD27" s="57" t="s">
+      <c r="AS27" s="69"/>
+      <c r="AT27" s="69"/>
+      <c r="AU27" s="69"/>
+      <c r="AV27" s="69"/>
+      <c r="AW27" s="69"/>
+      <c r="BD27" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="BE27" s="57"/>
-[...3 lines deleted...]
-      <c r="BI27" s="57"/>
+      <c r="BE27" s="69"/>
+      <c r="BF27" s="69"/>
+      <c r="BG27" s="69"/>
+      <c r="BH27" s="69"/>
+      <c r="BI27" s="69"/>
     </row>
     <row r="28" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="61"/>
-      <c r="B28" s="63" t="s">
+      <c r="A28" s="76"/>
+      <c r="B28" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="C28" s="64"/>
-[...24 lines deleted...]
-      <c r="Z28" s="58" t="s">
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="73"/>
+      <c r="N28" s="70" t="s">
+        <v>48</v>
+      </c>
+      <c r="O28" s="71"/>
+      <c r="P28" s="71"/>
+      <c r="Q28" s="71"/>
+      <c r="R28" s="71"/>
+      <c r="S28" s="71"/>
+      <c r="T28" s="71"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="72"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="71"/>
+      <c r="Y28" s="73"/>
+      <c r="Z28" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="AA28" s="59"/>
-[...10 lines deleted...]
-      <c r="AL28" s="58" t="s">
+      <c r="AA28" s="67"/>
+      <c r="AB28" s="67"/>
+      <c r="AC28" s="67"/>
+      <c r="AD28" s="67"/>
+      <c r="AE28" s="67"/>
+      <c r="AF28" s="67"/>
+      <c r="AG28" s="67"/>
+      <c r="AH28" s="67"/>
+      <c r="AI28" s="67"/>
+      <c r="AJ28" s="67"/>
+      <c r="AK28" s="68"/>
+      <c r="AL28" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM28" s="67"/>
+      <c r="AN28" s="67"/>
+      <c r="AO28" s="67"/>
+      <c r="AP28" s="67"/>
+      <c r="AQ28" s="67"/>
+      <c r="AR28" s="67"/>
+      <c r="AS28" s="67"/>
+      <c r="AT28" s="67"/>
+      <c r="AU28" s="67"/>
+      <c r="AV28" s="67"/>
+      <c r="AW28" s="68"/>
+      <c r="AX28" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="AM28" s="59"/>
-[...23 lines deleted...]
-      <c r="BI28" s="60"/>
+      <c r="AY28" s="67"/>
+      <c r="AZ28" s="67"/>
+      <c r="BA28" s="67"/>
+      <c r="BB28" s="67"/>
+      <c r="BC28" s="67"/>
+      <c r="BD28" s="67"/>
+      <c r="BE28" s="67"/>
+      <c r="BF28" s="67"/>
+      <c r="BG28" s="67"/>
+      <c r="BH28" s="67"/>
+      <c r="BI28" s="68"/>
     </row>
     <row r="29" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="62"/>
+      <c r="A29" s="77"/>
       <c r="B29" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K29" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M29" s="7" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>1</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="R29" s="31" t="s">
+      <c r="R29" s="30" t="s">
         <v>5</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="T29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="U29" s="7" t="s">
         <v>8</v>
       </c>
       <c r="V29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="W29" s="7" t="s">
         <v>10</v>
       </c>
       <c r="X29" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="Y29" s="36" t="s">
+      <c r="Y29" s="35" t="s">
         <v>36</v>
       </c>
       <c r="Z29" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AB29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AC29" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AD29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AE29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AF29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AG29" s="7" t="s">
         <v>8</v>
@@ -4895,51 +4965,51 @@
       <c r="AO29" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AP29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AQ29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AR29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AS29" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AT29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AU29" s="7" t="s">
         <v>10</v>
       </c>
       <c r="AV29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AW29" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AX29" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AY29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AZ29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BA29" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BB29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="BC29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="BD29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BE29" s="7" t="s">
         <v>8</v>
       </c>
@@ -4971,187 +5041,189 @@
       </c>
       <c r="E30" s="10">
         <v>96.4</v>
       </c>
       <c r="F30" s="10">
         <v>96.4</v>
       </c>
       <c r="G30" s="10">
         <v>97</v>
       </c>
       <c r="H30" s="10">
         <v>100.7</v>
       </c>
       <c r="I30" s="10">
         <v>100.7</v>
       </c>
       <c r="J30" s="10">
         <v>99.1</v>
       </c>
       <c r="K30" s="10">
         <v>100.3</v>
       </c>
       <c r="L30" s="10">
         <v>101.3</v>
       </c>
-      <c r="M30" s="34">
+      <c r="M30" s="33">
         <v>100.96376752121515</v>
       </c>
       <c r="N30" s="12">
         <v>100.9</v>
       </c>
       <c r="O30" s="12">
         <v>100.8</v>
       </c>
       <c r="P30" s="12">
         <v>101.1</v>
       </c>
       <c r="Q30" s="12">
         <v>102</v>
       </c>
       <c r="R30" s="12">
         <v>102.5</v>
       </c>
       <c r="S30" s="12">
         <v>103</v>
       </c>
       <c r="T30" s="12">
         <v>102.1</v>
       </c>
       <c r="U30" s="12">
         <v>101.2</v>
       </c>
-      <c r="V30" s="27">
+      <c r="V30" s="26">
         <v>101.9</v>
       </c>
-      <c r="W30" s="28">
+      <c r="W30" s="27">
         <v>100.7</v>
       </c>
-      <c r="X30" s="30">
+      <c r="X30" s="29">
         <v>100.2</v>
       </c>
-      <c r="Y30" s="37">
+      <c r="Y30" s="36">
         <v>102.4</v>
       </c>
-      <c r="Z30" s="10">
+      <c r="Z30" s="53">
+        <v>101.26657727474692</v>
+      </c>
+      <c r="AA30" s="53">
+        <v>107.22549159079107</v>
+      </c>
+      <c r="AB30" s="53">
+        <v>104.60378092783824</v>
+      </c>
+      <c r="AC30" s="53">
+        <v>103.37777060543939</v>
+      </c>
+      <c r="AD30" s="53">
+        <v>102.29645244755716</v>
+      </c>
+      <c r="AE30" s="53">
+        <v>107.92153968913476</v>
+      </c>
+      <c r="AF30" s="53">
+        <v>107.16743979043453</v>
+      </c>
+      <c r="AG30" s="53">
+        <v>107.43235323508218</v>
+      </c>
+      <c r="AH30" s="53">
+        <v>107.73821011928445</v>
+      </c>
+      <c r="AI30" s="53">
+        <v>105.94529421879197</v>
+      </c>
+      <c r="AJ30" s="53">
+        <v>105.78119342555399</v>
+      </c>
+      <c r="AK30" s="50">
+        <v>107.30356797391035</v>
+      </c>
+      <c r="AL30" s="10">
+        <v>111.6</v>
+      </c>
+      <c r="AM30" s="23">
+        <v>103.3</v>
+      </c>
+      <c r="AN30" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="AO30" s="10">
+        <v>103</v>
+      </c>
+      <c r="AP30" s="10">
+        <v>104.4</v>
+      </c>
+      <c r="AQ30" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AR30" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="AS30" s="10">
+        <v>97.6</v>
+      </c>
+      <c r="AT30" s="10">
+        <v>99.5</v>
+      </c>
+      <c r="AU30" s="10">
+        <v>101</v>
+      </c>
+      <c r="AV30" s="10">
         <v>100.9</v>
       </c>
-      <c r="AA30" s="10">
-[...68 lines deleted...]
-      <c r="AX30" s="26">
+      <c r="AW30" s="61">
+        <v>99.898960596164116</v>
+      </c>
+      <c r="AX30" s="25">
         <v>105.9</v>
       </c>
-      <c r="AY30" s="26">
+      <c r="AY30" s="25">
         <v>107.1</v>
       </c>
-      <c r="AZ30" s="26">
+      <c r="AZ30" s="25">
         <v>107.9</v>
       </c>
-      <c r="BA30" s="26">
+      <c r="BA30" s="25">
         <v>111.6</v>
       </c>
-      <c r="BB30" s="26">
+      <c r="BB30" s="25">
         <v>110.9</v>
       </c>
-      <c r="BC30" s="26">
+      <c r="BC30" s="25">
         <v>110.9</v>
       </c>
-      <c r="BD30" s="26">
+      <c r="BD30" s="25">
         <v>111.3</v>
       </c>
-      <c r="BE30" s="26"/>
+      <c r="BE30" s="25">
+        <v>109.6</v>
+      </c>
       <c r="BF30" s="13"/>
       <c r="BG30" s="10"/>
-      <c r="BH30" s="26"/>
-      <c r="BI30" s="52"/>
+      <c r="BH30" s="25"/>
+      <c r="BI30" s="47"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="10">
         <v>88.8</v>
       </c>
       <c r="C31" s="10">
         <v>90.5</v>
       </c>
       <c r="D31" s="10">
         <v>90.5</v>
       </c>
       <c r="E31" s="10">
         <v>90.7</v>
       </c>
       <c r="F31" s="10">
         <v>91</v>
       </c>
       <c r="G31" s="10">
         <v>91.1</v>
       </c>
       <c r="H31" s="10">
         <v>90</v>
@@ -5179,154 +5251,156 @@
       </c>
       <c r="P31" s="13">
         <v>86.7</v>
       </c>
       <c r="Q31" s="13">
         <v>86.4</v>
       </c>
       <c r="R31" s="13">
         <v>86.4</v>
       </c>
       <c r="S31" s="13">
         <v>86.4</v>
       </c>
       <c r="T31" s="13">
         <v>102.1</v>
       </c>
       <c r="U31" s="13">
         <v>103.5</v>
       </c>
       <c r="V31" s="10">
         <v>103.8</v>
       </c>
       <c r="W31" s="10">
         <v>102.9</v>
       </c>
-      <c r="X31" s="26">
+      <c r="X31" s="25">
         <v>102.8</v>
       </c>
-      <c r="Y31" s="37">
+      <c r="Y31" s="52">
         <v>102.3</v>
       </c>
-      <c r="Z31" s="10">
-[...11 lines deleted...]
-      <c r="AD31" s="13">
+      <c r="Z31" s="20">
+        <v>109.2</v>
+      </c>
+      <c r="AA31" s="20">
+        <v>109.7</v>
+      </c>
+      <c r="AB31" s="20">
+        <v>109.8</v>
+      </c>
+      <c r="AC31" s="20">
+        <v>110.1</v>
+      </c>
+      <c r="AD31" s="20">
+        <v>110.2</v>
+      </c>
+      <c r="AE31" s="20">
+        <v>109.8</v>
+      </c>
+      <c r="AF31" s="20">
         <v>107.5</v>
       </c>
-      <c r="AE31" s="13">
-[...17 lines deleted...]
-      <c r="AK31" s="37">
+      <c r="AG31" s="20">
+        <v>105.1</v>
+      </c>
+      <c r="AH31" s="20">
+        <v>104.4</v>
+      </c>
+      <c r="AI31" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="AJ31" s="20">
+        <v>104.2</v>
+      </c>
+      <c r="AK31" s="36">
         <v>103.8</v>
       </c>
-      <c r="AL31" s="26">
-[...2 lines deleted...]
-      <c r="AM31" s="26">
+      <c r="AL31" s="10">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="AM31" s="23">
+        <v>67.8</v>
+      </c>
+      <c r="AN31" s="23">
+        <v>68.3</v>
+      </c>
+      <c r="AO31" s="10">
+        <v>68.7</v>
+      </c>
+      <c r="AP31" s="10">
+        <v>69.3</v>
+      </c>
+      <c r="AQ31" s="10">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="AR31" s="10">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="AS31" s="10">
+        <v>83.1</v>
+      </c>
+      <c r="AT31" s="10">
+        <v>87</v>
+      </c>
+      <c r="AU31" s="10">
+        <v>88.2</v>
+      </c>
+      <c r="AV31" s="10">
+        <v>88</v>
+      </c>
+      <c r="AW31" s="62">
+        <v>90</v>
+      </c>
+      <c r="AX31" s="25">
+        <v>68.5</v>
+      </c>
+      <c r="AY31" s="25">
         <v>67</v>
       </c>
-      <c r="AN31" s="26">
-[...35 lines deleted...]
-      <c r="AZ31" s="26">
+      <c r="AZ31" s="25">
         <v>66.3</v>
       </c>
-      <c r="BA31" s="26">
+      <c r="BA31" s="25">
         <v>64.3</v>
       </c>
-      <c r="BB31" s="26">
+      <c r="BB31" s="25">
         <v>60.9</v>
       </c>
-      <c r="BC31" s="26">
+      <c r="BC31" s="25">
         <v>61.3</v>
       </c>
-      <c r="BD31" s="26">
+      <c r="BD31" s="25">
         <v>74.400000000000006</v>
       </c>
-      <c r="BE31" s="26"/>
+      <c r="BE31" s="25">
+        <v>86.3</v>
+      </c>
       <c r="BF31" s="13"/>
       <c r="BG31" s="10"/>
-      <c r="BH31" s="26"/>
-      <c r="BI31" s="53"/>
+      <c r="BH31" s="25"/>
+      <c r="BI31" s="48"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="10">
         <v>107</v>
       </c>
       <c r="C32" s="10">
         <v>104.7</v>
       </c>
       <c r="D32" s="10">
         <v>105.7</v>
       </c>
       <c r="E32" s="10">
         <v>104</v>
       </c>
       <c r="F32" s="10">
         <v>104.1</v>
       </c>
       <c r="G32" s="10">
         <v>103.3</v>
       </c>
       <c r="H32" s="10">
         <v>112.3</v>
@@ -5354,154 +5428,156 @@
       </c>
       <c r="P32" s="13">
         <v>101.6</v>
       </c>
       <c r="Q32" s="13">
         <v>101.6</v>
       </c>
       <c r="R32" s="13">
         <v>101.4</v>
       </c>
       <c r="S32" s="13">
         <v>102.8</v>
       </c>
       <c r="T32" s="13">
         <v>99.3</v>
       </c>
       <c r="U32" s="13">
         <v>98.2</v>
       </c>
       <c r="V32" s="10">
         <v>101.6</v>
       </c>
       <c r="W32" s="10">
         <v>100.3</v>
       </c>
-      <c r="X32" s="26">
+      <c r="X32" s="25">
         <v>99.6</v>
       </c>
-      <c r="Y32" s="37">
+      <c r="Y32" s="52">
         <v>95.2</v>
       </c>
-      <c r="Z32" s="10">
-[...32 lines deleted...]
-      <c r="AK32" s="37">
+      <c r="Z32" s="20">
+        <v>62.4</v>
+      </c>
+      <c r="AA32" s="20">
+        <v>60.1</v>
+      </c>
+      <c r="AB32" s="20">
+        <v>87.9</v>
+      </c>
+      <c r="AC32" s="20">
+        <v>83</v>
+      </c>
+      <c r="AD32" s="20">
+        <v>79</v>
+      </c>
+      <c r="AE32" s="20">
+        <v>95</v>
+      </c>
+      <c r="AF32" s="20">
+        <v>97</v>
+      </c>
+      <c r="AG32" s="20">
+        <v>99.7</v>
+      </c>
+      <c r="AH32" s="20">
+        <v>92.4</v>
+      </c>
+      <c r="AI32" s="20">
+        <v>97.1</v>
+      </c>
+      <c r="AJ32" s="20">
+        <v>101.5</v>
+      </c>
+      <c r="AK32" s="36">
         <v>103.7</v>
       </c>
-      <c r="AL32" s="26">
-[...11 lines deleted...]
-      <c r="AP32" s="26">
+      <c r="AL32" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="AM32" s="23">
+        <v>103.4</v>
+      </c>
+      <c r="AN32" s="23">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="AO32" s="10">
+        <v>84.3</v>
+      </c>
+      <c r="AP32" s="10">
         <v>88.8</v>
       </c>
       <c r="AQ32" s="10">
-        <v>81.099999999999994</v>
-[...8 lines deleted...]
-        <v>111.2</v>
+        <v>80</v>
+      </c>
+      <c r="AR32" s="10">
+        <v>78.8</v>
+      </c>
+      <c r="AS32" s="10">
+        <v>90.1</v>
+      </c>
+      <c r="AT32" s="10">
+        <v>93.1</v>
       </c>
       <c r="AU32" s="10">
-        <v>119.1</v>
-[...7 lines deleted...]
-      <c r="AX32" s="26">
+        <v>116.4</v>
+      </c>
+      <c r="AV32" s="10">
+        <v>125.3</v>
+      </c>
+      <c r="AW32" s="62">
+        <v>120.5</v>
+      </c>
+      <c r="AX32" s="25">
         <v>326.60000000000002</v>
       </c>
-      <c r="AY32" s="26">
+      <c r="AY32" s="25">
         <v>252.6</v>
       </c>
-      <c r="AZ32" s="26">
+      <c r="AZ32" s="25">
         <v>301.39999999999998</v>
       </c>
-      <c r="BA32" s="26">
+      <c r="BA32" s="25">
         <v>316.7</v>
       </c>
-      <c r="BB32" s="26">
+      <c r="BB32" s="25">
         <v>293.5</v>
       </c>
-      <c r="BC32" s="26">
+      <c r="BC32" s="25">
         <v>231.3</v>
       </c>
-      <c r="BD32" s="26">
+      <c r="BD32" s="25">
         <v>225.1</v>
       </c>
-      <c r="BE32" s="26"/>
+      <c r="BE32" s="25">
+        <v>158.19999999999999</v>
+      </c>
       <c r="BF32" s="13"/>
       <c r="BG32" s="10"/>
-      <c r="BH32" s="26"/>
-      <c r="BI32" s="53"/>
+      <c r="BH32" s="25"/>
+      <c r="BI32" s="48"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="10">
         <v>101.4</v>
       </c>
       <c r="C33" s="10">
         <v>102</v>
       </c>
       <c r="D33" s="10">
         <v>102.1</v>
       </c>
       <c r="E33" s="10">
         <v>102.3</v>
       </c>
       <c r="F33" s="10">
         <v>102.5</v>
       </c>
       <c r="G33" s="10">
         <v>102.9</v>
       </c>
       <c r="H33" s="10">
         <v>104.4</v>
@@ -5529,154 +5605,156 @@
       </c>
       <c r="P33" s="13">
         <v>85.8</v>
       </c>
       <c r="Q33" s="13">
         <v>84.8</v>
       </c>
       <c r="R33" s="13">
         <v>84.4</v>
       </c>
       <c r="S33" s="13">
         <v>83.6</v>
       </c>
       <c r="T33" s="13">
         <v>86.5</v>
       </c>
       <c r="U33" s="13">
         <v>90</v>
       </c>
       <c r="V33" s="10">
         <v>100.4</v>
       </c>
       <c r="W33" s="10">
         <v>100.2</v>
       </c>
-      <c r="X33" s="26">
+      <c r="X33" s="25">
         <v>100.2</v>
       </c>
-      <c r="Y33" s="37">
+      <c r="Y33" s="52">
         <v>100.7</v>
       </c>
-      <c r="Z33" s="10">
-[...23 lines deleted...]
-      <c r="AH33" s="13">
+      <c r="Z33" s="20">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="AA33" s="20">
+        <v>120.1</v>
+      </c>
+      <c r="AB33" s="20">
+        <v>119.3</v>
+      </c>
+      <c r="AC33" s="20">
+        <v>118.9</v>
+      </c>
+      <c r="AD33" s="20">
+        <v>120</v>
+      </c>
+      <c r="AE33" s="20">
+        <v>119.7</v>
+      </c>
+      <c r="AF33" s="20">
+        <v>118.1</v>
+      </c>
+      <c r="AG33" s="20">
+        <v>113.4</v>
+      </c>
+      <c r="AH33" s="20">
+        <v>106.6</v>
+      </c>
+      <c r="AI33" s="20">
         <v>106</v>
       </c>
-      <c r="AI33" s="13">
-[...2 lines deleted...]
-      <c r="AJ33" s="10">
+      <c r="AJ33" s="20">
         <v>105.6</v>
       </c>
-      <c r="AK33" s="37">
+      <c r="AK33" s="36">
         <v>106.5</v>
       </c>
-      <c r="AL33" s="26">
-[...12 lines deleted...]
-        <v>98.1</v>
+      <c r="AL33" s="10">
+        <v>92.3</v>
+      </c>
+      <c r="AM33" s="23">
+        <v>99</v>
+      </c>
+      <c r="AN33" s="23">
+        <v>98.5</v>
+      </c>
+      <c r="AO33" s="10">
+        <v>96.4</v>
+      </c>
+      <c r="AP33" s="10">
+        <v>94.5</v>
       </c>
       <c r="AQ33" s="10">
-        <v>99.4</v>
-[...8 lines deleted...]
-        <v>102.6</v>
+        <v>96.9</v>
+      </c>
+      <c r="AR33" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="AS33" s="10">
+        <v>100.2</v>
+      </c>
+      <c r="AT33" s="10">
+        <v>100.4</v>
       </c>
       <c r="AU33" s="10">
-        <v>102.5</v>
-[...7 lines deleted...]
-      <c r="AX33" s="26">
+        <v>100.4</v>
+      </c>
+      <c r="AV33" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="AW33" s="62">
+        <v>100.9</v>
+      </c>
+      <c r="AX33" s="25">
         <v>115.6</v>
       </c>
-      <c r="AY33" s="26">
+      <c r="AY33" s="25">
         <v>115.5</v>
       </c>
-      <c r="AZ33" s="26">
+      <c r="AZ33" s="25">
         <v>118.5</v>
       </c>
-      <c r="BA33" s="26">
+      <c r="BA33" s="25">
         <v>120.9</v>
       </c>
-      <c r="BB33" s="26">
+      <c r="BB33" s="25">
         <v>121.2</v>
       </c>
-      <c r="BC33" s="26">
+      <c r="BC33" s="25">
         <v>115</v>
       </c>
-      <c r="BD33" s="26">
+      <c r="BD33" s="25">
         <v>106.2</v>
       </c>
-      <c r="BE33" s="26"/>
+      <c r="BE33" s="25">
+        <v>101.1</v>
+      </c>
       <c r="BF33" s="13"/>
       <c r="BG33" s="10"/>
-      <c r="BH33" s="26"/>
-      <c r="BI33" s="53"/>
+      <c r="BH33" s="25"/>
+      <c r="BI33" s="48"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="10">
         <v>102.2</v>
       </c>
       <c r="C34" s="10">
         <v>101.1</v>
       </c>
       <c r="D34" s="10">
         <v>102.6</v>
       </c>
       <c r="E34" s="10">
         <v>103.4</v>
       </c>
       <c r="F34" s="10">
         <v>103.1</v>
       </c>
       <c r="G34" s="10">
         <v>102.9</v>
       </c>
       <c r="H34" s="10">
         <v>124.3</v>
@@ -5704,154 +5782,156 @@
       </c>
       <c r="P34" s="13">
         <v>101.8</v>
       </c>
       <c r="Q34" s="13">
         <v>101.8</v>
       </c>
       <c r="R34" s="13">
         <v>102.7</v>
       </c>
       <c r="S34" s="13">
         <v>102.9</v>
       </c>
       <c r="T34" s="13">
         <v>102</v>
       </c>
       <c r="U34" s="13">
         <v>103.4</v>
       </c>
       <c r="V34" s="10">
         <v>104.2</v>
       </c>
       <c r="W34" s="10">
         <v>102.9</v>
       </c>
-      <c r="X34" s="26">
+      <c r="X34" s="25">
         <v>101.4</v>
       </c>
-      <c r="Y34" s="37">
+      <c r="Y34" s="52">
         <v>101.9</v>
       </c>
-      <c r="Z34" s="10">
-[...11 lines deleted...]
-      <c r="AD34" s="13">
+      <c r="Z34" s="20">
         <v>84.1</v>
       </c>
-      <c r="AE34" s="13">
-[...17 lines deleted...]
-      <c r="AK34" s="37">
+      <c r="AA34" s="20">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="AB34" s="20">
+        <v>82.8</v>
+      </c>
+      <c r="AC34" s="20">
+        <v>83.3</v>
+      </c>
+      <c r="AD34" s="20">
+        <v>83.9</v>
+      </c>
+      <c r="AE34" s="20">
+        <v>119.1</v>
+      </c>
+      <c r="AF34" s="20">
+        <v>105.5</v>
+      </c>
+      <c r="AG34" s="20">
+        <v>108.7</v>
+      </c>
+      <c r="AH34" s="20">
+        <v>107.8</v>
+      </c>
+      <c r="AI34" s="20">
+        <v>107.1</v>
+      </c>
+      <c r="AJ34" s="20">
+        <v>105.2</v>
+      </c>
+      <c r="AK34" s="36">
         <v>110.8</v>
       </c>
-      <c r="AL34" s="26">
-[...2 lines deleted...]
-      <c r="AM34" s="26">
+      <c r="AL34" s="10">
+        <v>112.6</v>
+      </c>
+      <c r="AM34" s="23">
         <v>110.8</v>
       </c>
-      <c r="AN34" s="26">
+      <c r="AN34" s="23">
         <v>110.6</v>
       </c>
-      <c r="AO34" s="26">
+      <c r="AO34" s="10">
         <v>111</v>
       </c>
-      <c r="AP34" s="26">
-        <v>110.6</v>
+      <c r="AP34" s="10">
+        <v>110.8</v>
       </c>
       <c r="AQ34" s="10">
-        <v>94.9</v>
-[...8 lines deleted...]
-        <v>90.7</v>
+        <v>94.8</v>
+      </c>
+      <c r="AR34" s="10">
+        <v>82.7</v>
+      </c>
+      <c r="AS34" s="10">
+        <v>82</v>
+      </c>
+      <c r="AT34" s="10">
+        <v>91.1</v>
       </c>
       <c r="AU34" s="10">
-        <v>91.6</v>
-[...7 lines deleted...]
-      <c r="AX34" s="26">
+        <v>92</v>
+      </c>
+      <c r="AV34" s="10">
+        <v>92.5</v>
+      </c>
+      <c r="AW34" s="62">
+        <v>88.2</v>
+      </c>
+      <c r="AX34" s="25">
         <v>105</v>
       </c>
-      <c r="AY34" s="26">
+      <c r="AY34" s="25">
         <v>104.8</v>
       </c>
-      <c r="AZ34" s="26">
+      <c r="AZ34" s="25">
         <v>104.6</v>
       </c>
-      <c r="BA34" s="26">
+      <c r="BA34" s="25">
         <v>104.1</v>
       </c>
-      <c r="BB34" s="26">
+      <c r="BB34" s="25">
         <v>103.9</v>
       </c>
-      <c r="BC34" s="26">
+      <c r="BC34" s="25">
         <v>103.6</v>
       </c>
-      <c r="BD34" s="26">
+      <c r="BD34" s="25">
         <v>106.7</v>
       </c>
-      <c r="BE34" s="26"/>
+      <c r="BE34" s="25">
+        <v>117.1</v>
+      </c>
       <c r="BF34" s="13"/>
       <c r="BG34" s="10"/>
-      <c r="BH34" s="26"/>
-      <c r="BI34" s="53"/>
+      <c r="BH34" s="25"/>
+      <c r="BI34" s="48"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="10">
         <v>99</v>
       </c>
       <c r="C35" s="10">
         <v>99.2</v>
       </c>
       <c r="D35" s="10">
         <v>99.1</v>
       </c>
       <c r="E35" s="10">
         <v>99</v>
       </c>
       <c r="F35" s="10">
         <v>99</v>
       </c>
       <c r="G35" s="10">
         <v>99.3</v>
       </c>
       <c r="H35" s="10">
         <v>99.1</v>
@@ -5879,154 +5959,156 @@
       </c>
       <c r="P35" s="13">
         <v>105.1</v>
       </c>
       <c r="Q35" s="13">
         <v>105.4</v>
       </c>
       <c r="R35" s="13">
         <v>105.7</v>
       </c>
       <c r="S35" s="13">
         <v>105.5</v>
       </c>
       <c r="T35" s="13">
         <v>104.8</v>
       </c>
       <c r="U35" s="13">
         <v>104.3</v>
       </c>
       <c r="V35" s="10">
         <v>107.7</v>
       </c>
       <c r="W35" s="10">
         <v>101.6</v>
       </c>
-      <c r="X35" s="26">
+      <c r="X35" s="25">
         <v>101</v>
       </c>
-      <c r="Y35" s="37">
+      <c r="Y35" s="52">
         <v>101.2</v>
       </c>
-      <c r="Z35" s="10">
-[...5 lines deleted...]
-      <c r="AB35" s="10">
+      <c r="Z35" s="20">
+        <v>103.8</v>
+      </c>
+      <c r="AA35" s="20">
+        <v>101.7</v>
+      </c>
+      <c r="AB35" s="20">
+        <v>101.7</v>
+      </c>
+      <c r="AC35" s="20">
+        <v>102.1</v>
+      </c>
+      <c r="AD35" s="20">
+        <v>102.7</v>
+      </c>
+      <c r="AE35" s="20">
+        <v>103.7</v>
+      </c>
+      <c r="AF35" s="20">
+        <v>105</v>
+      </c>
+      <c r="AG35" s="20">
+        <v>104.9</v>
+      </c>
+      <c r="AH35" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="AI35" s="20">
         <v>101.9</v>
       </c>
-      <c r="AC35" s="13">
-[...23 lines deleted...]
-      <c r="AK35" s="37">
+      <c r="AJ35" s="20">
+        <v>101.7</v>
+      </c>
+      <c r="AK35" s="36">
         <v>102.1</v>
       </c>
-      <c r="AL35" s="26">
-[...12 lines deleted...]
-        <v>114.4</v>
+      <c r="AL35" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="AM35" s="23">
+        <v>106.6</v>
+      </c>
+      <c r="AN35" s="23">
+        <v>107.7</v>
+      </c>
+      <c r="AO35" s="10">
+        <v>108.5</v>
+      </c>
+      <c r="AP35" s="10">
+        <v>109.4</v>
       </c>
       <c r="AQ35" s="10">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>100.5</v>
+        <v>109.6</v>
+      </c>
+      <c r="AR35" s="10">
+        <v>106.1</v>
+      </c>
+      <c r="AS35" s="10">
+        <v>102.6</v>
+      </c>
+      <c r="AT35" s="10">
+        <v>97.8</v>
       </c>
       <c r="AU35" s="10">
-        <v>99.1</v>
-[...7 lines deleted...]
-      <c r="AX35" s="26">
+        <v>96</v>
+      </c>
+      <c r="AV35" s="10">
+        <v>95.7</v>
+      </c>
+      <c r="AW35" s="62">
+        <v>96.4</v>
+      </c>
+      <c r="AX35" s="25">
         <v>99.2</v>
       </c>
-      <c r="AY35" s="26">
+      <c r="AY35" s="25">
         <v>98.9</v>
       </c>
-      <c r="AZ35" s="26">
+      <c r="AZ35" s="25">
         <v>98.8</v>
       </c>
-      <c r="BA35" s="26">
+      <c r="BA35" s="25">
         <v>98.4</v>
       </c>
-      <c r="BB35" s="26">
+      <c r="BB35" s="25">
         <v>98.1</v>
       </c>
-      <c r="BC35" s="26">
+      <c r="BC35" s="25">
         <v>97.9</v>
       </c>
-      <c r="BD35" s="26">
+      <c r="BD35" s="25">
         <v>98.3</v>
       </c>
-      <c r="BE35" s="26"/>
+      <c r="BE35" s="25">
+        <v>101</v>
+      </c>
       <c r="BF35" s="13"/>
       <c r="BG35" s="10"/>
-      <c r="BH35" s="26"/>
-      <c r="BI35" s="53"/>
+      <c r="BH35" s="25"/>
+      <c r="BI35" s="48"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="10">
         <v>90.7</v>
       </c>
       <c r="C36" s="10">
         <v>91.8</v>
       </c>
       <c r="D36" s="10">
         <v>92.1</v>
       </c>
       <c r="E36" s="10">
         <v>91.9</v>
       </c>
       <c r="F36" s="10">
         <v>91.8</v>
       </c>
       <c r="G36" s="10">
         <v>91.9</v>
       </c>
       <c r="H36" s="10">
         <v>92.4</v>
@@ -6054,154 +6136,156 @@
       </c>
       <c r="P36" s="13">
         <v>104.9</v>
       </c>
       <c r="Q36" s="13">
         <v>105.2</v>
       </c>
       <c r="R36" s="13">
         <v>105.3</v>
       </c>
       <c r="S36" s="13">
         <v>105.3</v>
       </c>
       <c r="T36" s="13">
         <v>104.7</v>
       </c>
       <c r="U36" s="13">
         <v>104.9</v>
       </c>
       <c r="V36" s="10">
         <v>101.1</v>
       </c>
       <c r="W36" s="10">
         <v>100.1</v>
       </c>
-      <c r="X36" s="26">
+      <c r="X36" s="25">
         <v>99.4</v>
       </c>
-      <c r="Y36" s="37">
+      <c r="Y36" s="52">
         <v>96</v>
       </c>
-      <c r="Z36" s="10">
-[...2 lines deleted...]
-      <c r="AA36" s="10">
+      <c r="Z36" s="20">
+        <v>100.6</v>
+      </c>
+      <c r="AA36" s="20">
+        <v>97.6</v>
+      </c>
+      <c r="AB36" s="20">
+        <v>98.1</v>
+      </c>
+      <c r="AC36" s="20">
+        <v>98.6</v>
+      </c>
+      <c r="AD36" s="20">
+        <v>99.1</v>
+      </c>
+      <c r="AE36" s="20">
         <v>99.5</v>
       </c>
-      <c r="AB36" s="10">
-[...17 lines deleted...]
-      <c r="AH36" s="13">
+      <c r="AF36" s="20">
+        <v>100.6</v>
+      </c>
+      <c r="AG36" s="20">
+        <v>97.8</v>
+      </c>
+      <c r="AH36" s="20">
+        <v>104.8</v>
+      </c>
+      <c r="AI36" s="20">
+        <v>101.1</v>
+      </c>
+      <c r="AJ36" s="20">
+        <v>100.9</v>
+      </c>
+      <c r="AK36" s="36">
+        <v>104</v>
+      </c>
+      <c r="AL36" s="10">
+        <v>108.8</v>
+      </c>
+      <c r="AM36" s="23">
+        <v>109.7</v>
+      </c>
+      <c r="AN36" s="23">
+        <v>117.6</v>
+      </c>
+      <c r="AO36" s="10">
+        <v>118.7</v>
+      </c>
+      <c r="AP36" s="10">
+        <v>119.8</v>
+      </c>
+      <c r="AQ36" s="10">
+        <v>121.2</v>
+      </c>
+      <c r="AR36" s="10">
+        <v>114.9</v>
+      </c>
+      <c r="AS36" s="10">
+        <v>111.2</v>
+      </c>
+      <c r="AT36" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="AU36" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="AV36" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AW36" s="62">
         <v>105.2</v>
       </c>
-      <c r="AI36" s="13">
-[...44 lines deleted...]
-      <c r="AX36" s="26">
+      <c r="AX36" s="25">
         <v>114.2</v>
       </c>
-      <c r="AY36" s="26">
+      <c r="AY36" s="25">
         <v>108.5</v>
       </c>
-      <c r="AZ36" s="26">
+      <c r="AZ36" s="25">
         <v>100.3</v>
       </c>
-      <c r="BA36" s="26">
+      <c r="BA36" s="25">
         <v>100.1</v>
       </c>
-      <c r="BB36" s="26">
+      <c r="BB36" s="25">
         <v>98.7</v>
       </c>
-      <c r="BC36" s="26">
+      <c r="BC36" s="25">
         <v>96.8</v>
       </c>
-      <c r="BD36" s="26">
+      <c r="BD36" s="25">
         <v>98.3</v>
       </c>
-      <c r="BE36" s="26"/>
+      <c r="BE36" s="25">
+        <v>101.8</v>
+      </c>
       <c r="BF36" s="13"/>
       <c r="BG36" s="10"/>
-      <c r="BH36" s="26"/>
-      <c r="BI36" s="53"/>
+      <c r="BH36" s="25"/>
+      <c r="BI36" s="48"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="10">
         <v>98.4</v>
       </c>
       <c r="C37" s="10">
         <v>99.2</v>
       </c>
       <c r="D37" s="10">
         <v>112.5</v>
       </c>
       <c r="E37" s="10">
         <v>108.4</v>
       </c>
       <c r="F37" s="10">
         <v>103.7</v>
       </c>
       <c r="G37" s="10">
         <v>103.6</v>
       </c>
       <c r="H37" s="10">
         <v>108.7</v>
@@ -6229,154 +6313,156 @@
       </c>
       <c r="P37" s="13">
         <v>97.7</v>
       </c>
       <c r="Q37" s="13">
         <v>101.4</v>
       </c>
       <c r="R37" s="13">
         <v>104</v>
       </c>
       <c r="S37" s="13">
         <v>104.1</v>
       </c>
       <c r="T37" s="13">
         <v>101.8</v>
       </c>
       <c r="U37" s="13">
         <v>101.4</v>
       </c>
       <c r="V37" s="10">
         <v>107.5</v>
       </c>
       <c r="W37" s="10">
         <v>100.6</v>
       </c>
-      <c r="X37" s="26">
+      <c r="X37" s="25">
         <v>100.2</v>
       </c>
-      <c r="Y37" s="37">
+      <c r="Y37" s="52">
         <v>102.3</v>
       </c>
-      <c r="Z37" s="10">
-[...32 lines deleted...]
-      <c r="AK37" s="37">
+      <c r="Z37" s="20">
+        <v>88.2</v>
+      </c>
+      <c r="AA37" s="20">
+        <v>87.7</v>
+      </c>
+      <c r="AB37" s="20">
+        <v>95.3</v>
+      </c>
+      <c r="AC37" s="20">
+        <v>107.5</v>
+      </c>
+      <c r="AD37" s="20">
+        <v>101.8</v>
+      </c>
+      <c r="AE37" s="20">
+        <v>131.5</v>
+      </c>
+      <c r="AF37" s="20">
+        <v>124.6</v>
+      </c>
+      <c r="AG37" s="20">
+        <v>110.1</v>
+      </c>
+      <c r="AH37" s="20">
+        <v>109.4</v>
+      </c>
+      <c r="AI37" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="AJ37" s="20">
+        <v>112.8</v>
+      </c>
+      <c r="AK37" s="36">
         <v>114.5</v>
       </c>
-      <c r="AL37" s="26">
-[...12 lines deleted...]
-        <v>85</v>
+      <c r="AL37" s="10">
+        <v>114.4</v>
+      </c>
+      <c r="AM37" s="23">
+        <v>119.9</v>
+      </c>
+      <c r="AN37" s="23">
+        <v>104.7</v>
+      </c>
+      <c r="AO37" s="10">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="AP37" s="10">
+        <v>86.8</v>
       </c>
       <c r="AQ37" s="10">
-        <v>71.3</v>
-[...8 lines deleted...]
-        <v>100.2</v>
+        <v>72.8</v>
+      </c>
+      <c r="AR37" s="10">
+        <v>82.9</v>
+      </c>
+      <c r="AS37" s="10">
+        <v>82.8</v>
+      </c>
+      <c r="AT37" s="10">
+        <v>101.7</v>
       </c>
       <c r="AU37" s="10">
-        <v>105</v>
-[...7 lines deleted...]
-      <c r="AX37" s="26">
+        <v>106.1</v>
+      </c>
+      <c r="AV37" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="AW37" s="62">
+        <v>100</v>
+      </c>
+      <c r="AX37" s="25">
         <v>131.80000000000001</v>
       </c>
-      <c r="AY37" s="26">
+      <c r="AY37" s="25">
         <v>134</v>
       </c>
-      <c r="AZ37" s="26">
+      <c r="AZ37" s="25">
         <v>133.30000000000001</v>
       </c>
-      <c r="BA37" s="26">
+      <c r="BA37" s="25">
         <v>160.5</v>
       </c>
-      <c r="BB37" s="26">
+      <c r="BB37" s="25">
         <v>141.6</v>
       </c>
-      <c r="BC37" s="26">
+      <c r="BC37" s="25">
         <v>140.19999999999999</v>
       </c>
-      <c r="BD37" s="26">
+      <c r="BD37" s="25">
         <v>137.69999999999999</v>
       </c>
-      <c r="BE37" s="26"/>
+      <c r="BE37" s="25">
+        <v>131.6</v>
+      </c>
       <c r="BF37" s="13"/>
       <c r="BG37" s="10"/>
-      <c r="BH37" s="26"/>
-      <c r="BI37" s="53"/>
+      <c r="BH37" s="25"/>
+      <c r="BI37" s="48"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
         <v>100.6</v>
       </c>
       <c r="C38" s="10">
         <v>100.2</v>
       </c>
       <c r="D38" s="10">
         <v>100.3</v>
       </c>
       <c r="E38" s="10">
         <v>100.5</v>
       </c>
       <c r="F38" s="10">
         <v>100.5</v>
       </c>
       <c r="G38" s="10">
         <v>100.5</v>
       </c>
       <c r="H38" s="10">
         <v>99.5</v>
@@ -6404,154 +6490,156 @@
       </c>
       <c r="P38" s="13">
         <v>105.1</v>
       </c>
       <c r="Q38" s="13">
         <v>105.3</v>
       </c>
       <c r="R38" s="13">
         <v>105.6</v>
       </c>
       <c r="S38" s="13">
         <v>105.8</v>
       </c>
       <c r="T38" s="13">
         <v>104.3</v>
       </c>
       <c r="U38" s="13">
         <v>103</v>
       </c>
       <c r="V38" s="10">
         <v>105.5</v>
       </c>
       <c r="W38" s="10">
         <v>102.5</v>
       </c>
-      <c r="X38" s="26">
+      <c r="X38" s="25">
         <v>100.9</v>
       </c>
-      <c r="Y38" s="37">
+      <c r="Y38" s="52">
         <v>101.6</v>
       </c>
-      <c r="Z38" s="10">
-[...17 lines deleted...]
-      <c r="AF38" s="13">
+      <c r="Z38" s="20">
+        <v>100.6</v>
+      </c>
+      <c r="AA38" s="20">
+        <v>99.6</v>
+      </c>
+      <c r="AB38" s="20">
+        <v>100</v>
+      </c>
+      <c r="AC38" s="20">
+        <v>100.4</v>
+      </c>
+      <c r="AD38" s="20">
+        <v>100.8</v>
+      </c>
+      <c r="AE38" s="20">
+        <v>101.3</v>
+      </c>
+      <c r="AF38" s="20">
+        <v>102.8</v>
+      </c>
+      <c r="AG38" s="20">
+        <v>107.2</v>
+      </c>
+      <c r="AH38" s="20">
+        <v>106.5</v>
+      </c>
+      <c r="AI38" s="20">
+        <v>104</v>
+      </c>
+      <c r="AJ38" s="20">
+        <v>104</v>
+      </c>
+      <c r="AK38" s="36">
+        <v>104.2</v>
+      </c>
+      <c r="AL38" s="10">
+        <v>111.3</v>
+      </c>
+      <c r="AM38" s="23">
+        <v>111.1</v>
+      </c>
+      <c r="AN38" s="23">
+        <v>111.4</v>
+      </c>
+      <c r="AO38" s="10">
+        <v>111.7</v>
+      </c>
+      <c r="AP38" s="10">
+        <v>111.9</v>
+      </c>
+      <c r="AQ38" s="10">
+        <v>111.8</v>
+      </c>
+      <c r="AR38" s="10">
+        <v>110.4</v>
+      </c>
+      <c r="AS38" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="AT38" s="10">
+        <v>96.1</v>
+      </c>
+      <c r="AU38" s="10">
+        <v>95.5</v>
+      </c>
+      <c r="AV38" s="10">
+        <v>95.6</v>
+      </c>
+      <c r="AW38" s="62">
+        <v>96.1</v>
+      </c>
+      <c r="AX38" s="25">
+        <v>101.6</v>
+      </c>
+      <c r="AY38" s="25">
+        <v>102.8</v>
+      </c>
+      <c r="AZ38" s="25">
+        <v>102.8</v>
+      </c>
+      <c r="BA38" s="25">
         <v>100.7</v>
       </c>
-      <c r="AG38" s="13">
-[...62 lines deleted...]
-      <c r="BB38" s="26">
+      <c r="BB38" s="25">
         <v>101</v>
       </c>
-      <c r="BC38" s="26">
+      <c r="BC38" s="25">
         <v>101.2</v>
       </c>
-      <c r="BD38" s="26">
+      <c r="BD38" s="25">
         <v>102.6</v>
       </c>
-      <c r="BE38" s="26"/>
+      <c r="BE38" s="25">
+        <v>110.4</v>
+      </c>
       <c r="BF38" s="13"/>
       <c r="BG38" s="10"/>
-      <c r="BH38" s="26"/>
-      <c r="BI38" s="53"/>
+      <c r="BH38" s="25"/>
+      <c r="BI38" s="48"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>92.6</v>
       </c>
       <c r="C39" s="10">
         <v>83</v>
       </c>
       <c r="D39" s="10">
         <v>83.5</v>
       </c>
       <c r="E39" s="10">
         <v>86</v>
       </c>
       <c r="F39" s="10">
         <v>88</v>
       </c>
       <c r="G39" s="10">
         <v>91.7</v>
       </c>
       <c r="H39" s="10">
         <v>98.6</v>
@@ -6579,154 +6667,156 @@
       </c>
       <c r="P39" s="13">
         <v>100</v>
       </c>
       <c r="Q39" s="13">
         <v>95.6</v>
       </c>
       <c r="R39" s="13">
         <v>99.7</v>
       </c>
       <c r="S39" s="13">
         <v>101.6</v>
       </c>
       <c r="T39" s="13">
         <v>101.1</v>
       </c>
       <c r="U39" s="13">
         <v>103.2</v>
       </c>
       <c r="V39" s="10">
         <v>102.5</v>
       </c>
       <c r="W39" s="10">
         <v>102.4</v>
       </c>
-      <c r="X39" s="26">
+      <c r="X39" s="25">
         <v>101.2</v>
       </c>
-      <c r="Y39" s="37">
+      <c r="Y39" s="52">
         <v>100.8</v>
       </c>
-      <c r="Z39" s="10">
-[...14 lines deleted...]
-      <c r="AE39" s="13">
+      <c r="Z39" s="20">
+        <v>178.2</v>
+      </c>
+      <c r="AA39" s="20">
+        <v>127.1</v>
+      </c>
+      <c r="AB39" s="20">
+        <v>122.4</v>
+      </c>
+      <c r="AC39" s="20">
+        <v>116.8</v>
+      </c>
+      <c r="AD39" s="20">
+        <v>110.1</v>
+      </c>
+      <c r="AE39" s="20">
+        <v>103.3</v>
+      </c>
+      <c r="AF39" s="20">
+        <v>105.4</v>
+      </c>
+      <c r="AG39" s="20">
+        <v>105</v>
+      </c>
+      <c r="AH39" s="20">
+        <v>109.6</v>
+      </c>
+      <c r="AI39" s="20">
+        <v>107.4</v>
+      </c>
+      <c r="AJ39" s="20">
+        <v>107</v>
+      </c>
+      <c r="AK39" s="36">
+        <v>108.3</v>
+      </c>
+      <c r="AL39" s="10">
+        <v>87.5</v>
+      </c>
+      <c r="AM39" s="23">
+        <v>100.7</v>
+      </c>
+      <c r="AN39" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="AO39" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="AP39" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="AQ39" s="10">
+        <v>106.3</v>
+      </c>
+      <c r="AR39" s="10">
+        <v>98.1</v>
+      </c>
+      <c r="AS39" s="10">
+        <v>97.1</v>
+      </c>
+      <c r="AT39" s="10">
+        <v>97.5</v>
+      </c>
+      <c r="AU39" s="10">
+        <v>98</v>
+      </c>
+      <c r="AV39" s="10">
+        <v>95.3</v>
+      </c>
+      <c r="AW39" s="62">
+        <v>97.7</v>
+      </c>
+      <c r="AX39" s="25">
+        <v>75.8</v>
+      </c>
+      <c r="AY39" s="25">
+        <v>85.2</v>
+      </c>
+      <c r="AZ39" s="25">
+        <v>82</v>
+      </c>
+      <c r="BA39" s="25">
         <v>100.3</v>
       </c>
-      <c r="AF39" s="13">
-[...65 lines deleted...]
-      <c r="BB39" s="26">
+      <c r="BB39" s="25">
         <v>101.5</v>
       </c>
-      <c r="BC39" s="26">
+      <c r="BC39" s="25">
         <v>105.6</v>
       </c>
-      <c r="BD39" s="26">
+      <c r="BD39" s="25">
         <v>107.3</v>
       </c>
-      <c r="BE39" s="26"/>
+      <c r="BE39" s="25">
+        <v>105.5</v>
+      </c>
       <c r="BF39" s="13"/>
       <c r="BG39" s="10"/>
-      <c r="BH39" s="26"/>
-      <c r="BI39" s="53"/>
+      <c r="BH39" s="25"/>
+      <c r="BI39" s="48"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="10">
         <v>104</v>
       </c>
       <c r="C40" s="10">
         <v>103.7</v>
       </c>
       <c r="D40" s="10">
         <v>103.5</v>
       </c>
       <c r="E40" s="10">
         <v>103.9</v>
       </c>
       <c r="F40" s="10">
         <v>103.6</v>
       </c>
       <c r="G40" s="10">
         <v>102.8</v>
       </c>
       <c r="H40" s="10">
         <v>106</v>
@@ -6754,154 +6844,156 @@
       </c>
       <c r="P40" s="13">
         <v>103.1</v>
       </c>
       <c r="Q40" s="13">
         <v>102.6</v>
       </c>
       <c r="R40" s="13">
         <v>102.8</v>
       </c>
       <c r="S40" s="13">
         <v>102.9</v>
       </c>
       <c r="T40" s="13">
         <v>99.4</v>
       </c>
       <c r="U40" s="13">
         <v>91.6</v>
       </c>
       <c r="V40" s="10">
         <v>95.1</v>
       </c>
       <c r="W40" s="10">
         <v>95.3</v>
       </c>
-      <c r="X40" s="26">
+      <c r="X40" s="25">
         <v>93.3</v>
       </c>
-      <c r="Y40" s="37">
+      <c r="Y40" s="52">
         <v>95.9</v>
       </c>
-      <c r="Z40" s="10">
-[...17 lines deleted...]
-      <c r="AF40" s="13">
+      <c r="Z40" s="20">
+        <v>93.2</v>
+      </c>
+      <c r="AA40" s="20">
+        <v>95.2</v>
+      </c>
+      <c r="AB40" s="20">
+        <v>94.8</v>
+      </c>
+      <c r="AC40" s="20">
+        <v>95</v>
+      </c>
+      <c r="AD40" s="20">
+        <v>95</v>
+      </c>
+      <c r="AE40" s="20">
+        <v>95.4</v>
+      </c>
+      <c r="AF40" s="20">
         <v>97.1</v>
       </c>
-      <c r="AG40" s="13">
+      <c r="AG40" s="20">
+        <v>106.2</v>
+      </c>
+      <c r="AH40" s="20">
+        <v>99.5</v>
+      </c>
+      <c r="AI40" s="20">
+        <v>101.4</v>
+      </c>
+      <c r="AJ40" s="20">
+        <v>101.8</v>
+      </c>
+      <c r="AK40" s="36">
         <v>104.6</v>
       </c>
-      <c r="AH40" s="13">
-[...24 lines deleted...]
-        <v>110.1</v>
+      <c r="AL40" s="10">
+        <v>110.8</v>
+      </c>
+      <c r="AM40" s="23">
+        <v>108.9</v>
+      </c>
+      <c r="AN40" s="23">
+        <v>109.9</v>
+      </c>
+      <c r="AO40" s="10">
+        <v>108.6</v>
+      </c>
+      <c r="AP40" s="10">
+        <v>109.7</v>
       </c>
       <c r="AQ40" s="10">
-        <v>111.4</v>
-[...8 lines deleted...]
-        <v>117.9</v>
+        <v>110.8</v>
+      </c>
+      <c r="AR40" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AS40" s="10">
+        <v>89.9</v>
+      </c>
+      <c r="AT40" s="10">
+        <v>96.4</v>
       </c>
       <c r="AU40" s="10">
-        <v>135.80000000000001</v>
-[...7 lines deleted...]
-      <c r="AX40" s="26">
+        <v>134.6</v>
+      </c>
+      <c r="AV40" s="10">
+        <v>150.9</v>
+      </c>
+      <c r="AW40" s="62">
+        <v>147.5</v>
+      </c>
+      <c r="AX40" s="25">
         <v>97.3</v>
       </c>
-      <c r="AY40" s="26">
+      <c r="AY40" s="25">
         <v>106.8</v>
       </c>
-      <c r="AZ40" s="26">
+      <c r="AZ40" s="25">
         <v>105.5</v>
       </c>
-      <c r="BA40" s="26">
+      <c r="BA40" s="25">
         <v>105.2</v>
       </c>
-      <c r="BB40" s="26">
+      <c r="BB40" s="25">
         <v>103.6</v>
       </c>
-      <c r="BC40" s="26">
+      <c r="BC40" s="25">
         <v>101.7</v>
       </c>
-      <c r="BD40" s="26">
+      <c r="BD40" s="25">
         <v>101.9</v>
       </c>
-      <c r="BE40" s="26"/>
+      <c r="BE40" s="25">
+        <v>105.4</v>
+      </c>
       <c r="BF40" s="13"/>
       <c r="BG40" s="10"/>
-      <c r="BH40" s="26"/>
-      <c r="BI40" s="53"/>
+      <c r="BH40" s="25"/>
+      <c r="BI40" s="48"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
         <v>103.2</v>
       </c>
       <c r="C41" s="10">
         <v>106.1</v>
       </c>
       <c r="D41" s="10">
         <v>104.5</v>
       </c>
       <c r="E41" s="10">
         <v>104</v>
       </c>
       <c r="F41" s="10">
         <v>104.7</v>
       </c>
       <c r="G41" s="10">
         <v>104.7</v>
       </c>
       <c r="H41" s="10">
         <v>106</v>
@@ -6929,154 +7021,156 @@
       </c>
       <c r="P41" s="13">
         <v>98.3</v>
       </c>
       <c r="Q41" s="13">
         <v>104.7</v>
       </c>
       <c r="R41" s="13">
         <v>104</v>
       </c>
       <c r="S41" s="13">
         <v>104.7</v>
       </c>
       <c r="T41" s="13">
         <v>101.1</v>
       </c>
       <c r="U41" s="13">
         <v>99.7</v>
       </c>
       <c r="V41" s="10">
         <v>100.9</v>
       </c>
       <c r="W41" s="10">
         <v>101.5</v>
       </c>
-      <c r="X41" s="26">
+      <c r="X41" s="25">
         <v>101.8</v>
       </c>
-      <c r="Y41" s="37">
+      <c r="Y41" s="52">
         <v>104</v>
       </c>
-      <c r="Z41" s="10">
-[...32 lines deleted...]
-      <c r="AK41" s="37">
+      <c r="Z41" s="20">
+        <v>111.6</v>
+      </c>
+      <c r="AA41" s="20">
+        <v>174.4</v>
+      </c>
+      <c r="AB41" s="20">
+        <v>151.4</v>
+      </c>
+      <c r="AC41" s="20">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="AD41" s="20">
+        <v>132.4</v>
+      </c>
+      <c r="AE41" s="20">
+        <v>138.6</v>
+      </c>
+      <c r="AF41" s="20">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="AG41" s="20">
+        <v>135.5</v>
+      </c>
+      <c r="AH41" s="20">
+        <v>131.6</v>
+      </c>
+      <c r="AI41" s="20">
+        <v>126.3</v>
+      </c>
+      <c r="AJ41" s="20">
+        <v>124.2</v>
+      </c>
+      <c r="AK41" s="36">
         <v>123.6</v>
       </c>
-      <c r="AL41" s="26">
-[...8 lines deleted...]
-      <c r="AO41" s="26">
+      <c r="AL41" s="10">
+        <v>141</v>
+      </c>
+      <c r="AM41" s="23">
+        <v>91.5</v>
+      </c>
+      <c r="AN41" s="23">
+        <v>100.6</v>
+      </c>
+      <c r="AO41" s="10">
         <v>102</v>
       </c>
-      <c r="AP41" s="26">
-        <v>104.2</v>
+      <c r="AP41" s="10">
+        <v>104.4</v>
       </c>
       <c r="AQ41" s="10">
-        <v>101.2</v>
-[...7 lines deleted...]
-      <c r="AT41" s="13">
+        <v>101.3</v>
+      </c>
+      <c r="AR41" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="AS41" s="10">
+        <v>96</v>
+      </c>
+      <c r="AT41" s="10">
         <v>98.2</v>
       </c>
       <c r="AU41" s="10">
-        <v>98.7</v>
-[...7 lines deleted...]
-      <c r="AX41" s="26">
+        <v>98.2</v>
+      </c>
+      <c r="AV41" s="10">
+        <v>97.4</v>
+      </c>
+      <c r="AW41" s="62">
+        <v>98.3</v>
+      </c>
+      <c r="AX41" s="25">
         <v>99.4</v>
       </c>
-      <c r="AY41" s="26">
+      <c r="AY41" s="25">
         <v>92.9</v>
       </c>
-      <c r="AZ41" s="26">
+      <c r="AZ41" s="25">
         <v>97.1</v>
       </c>
-      <c r="BA41" s="26">
+      <c r="BA41" s="25">
         <v>98</v>
       </c>
-      <c r="BB41" s="26">
+      <c r="BB41" s="25">
         <v>104.5</v>
       </c>
-      <c r="BC41" s="26">
+      <c r="BC41" s="25">
         <v>111.7</v>
       </c>
-      <c r="BD41" s="26">
+      <c r="BD41" s="25">
         <v>111.4</v>
       </c>
-      <c r="BE41" s="26"/>
+      <c r="BE41" s="25">
+        <v>110.5</v>
+      </c>
       <c r="BF41" s="13"/>
       <c r="BG41" s="10"/>
-      <c r="BH41" s="26"/>
-      <c r="BI41" s="53"/>
+      <c r="BH41" s="25"/>
+      <c r="BI41" s="48"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="10">
         <v>76</v>
       </c>
       <c r="C42" s="10">
         <v>76.8</v>
       </c>
       <c r="D42" s="10">
         <v>77.599999999999994</v>
       </c>
       <c r="E42" s="10">
         <v>77.900000000000006</v>
       </c>
       <c r="F42" s="10">
         <v>78.3</v>
       </c>
       <c r="G42" s="10">
         <v>79</v>
       </c>
       <c r="H42" s="10">
         <v>82.7</v>
@@ -7104,154 +7198,156 @@
       </c>
       <c r="P42" s="13">
         <v>100.4</v>
       </c>
       <c r="Q42" s="13">
         <v>100</v>
       </c>
       <c r="R42" s="13">
         <v>100.1</v>
       </c>
       <c r="S42" s="13">
         <v>100.7</v>
       </c>
       <c r="T42" s="13">
         <v>107.5</v>
       </c>
       <c r="U42" s="13">
         <v>103.7</v>
       </c>
       <c r="V42" s="10">
         <v>100.1</v>
       </c>
       <c r="W42" s="10">
         <v>100.4</v>
       </c>
-      <c r="X42" s="26">
+      <c r="X42" s="25">
         <v>99.6</v>
       </c>
-      <c r="Y42" s="37">
+      <c r="Y42" s="52">
         <v>112.4</v>
       </c>
-      <c r="Z42" s="10">
+      <c r="Z42" s="20">
+        <v>96.9</v>
+      </c>
+      <c r="AA42" s="20">
+        <v>94.6</v>
+      </c>
+      <c r="AB42" s="20">
+        <v>94.9</v>
+      </c>
+      <c r="AC42" s="20">
+        <v>96</v>
+      </c>
+      <c r="AD42" s="20">
+        <v>96.1</v>
+      </c>
+      <c r="AE42" s="20">
+        <v>98.8</v>
+      </c>
+      <c r="AF42" s="20">
+        <v>99.1</v>
+      </c>
+      <c r="AG42" s="20">
+        <v>98.3</v>
+      </c>
+      <c r="AH42" s="20">
+        <v>102.1</v>
+      </c>
+      <c r="AI42" s="20">
+        <v>101.5</v>
+      </c>
+      <c r="AJ42" s="20">
+        <v>101.6</v>
+      </c>
+      <c r="AK42" s="36">
+        <v>102.6</v>
+      </c>
+      <c r="AL42" s="10">
         <v>97</v>
       </c>
-      <c r="AA42" s="10">
+      <c r="AM42" s="23">
+        <v>94.9</v>
+      </c>
+      <c r="AN42" s="23">
+        <v>93.7</v>
+      </c>
+      <c r="AO42" s="10">
+        <v>92</v>
+      </c>
+      <c r="AP42" s="10">
+        <v>92.4</v>
+      </c>
+      <c r="AQ42" s="10">
+        <v>94.2</v>
+      </c>
+      <c r="AR42" s="10">
         <v>94.7</v>
       </c>
-      <c r="AB42" s="10">
-[...44 lines deleted...]
-      <c r="AQ42" s="10">
+      <c r="AS42" s="10">
+        <v>96.3</v>
+      </c>
+      <c r="AT42" s="10">
+        <v>94.8</v>
+      </c>
+      <c r="AU42" s="10">
+        <v>94.1</v>
+      </c>
+      <c r="AV42" s="10">
+        <v>92.5</v>
+      </c>
+      <c r="AW42" s="62">
+        <v>88</v>
+      </c>
+      <c r="AX42" s="25">
+        <v>95.3</v>
+      </c>
+      <c r="AY42" s="25">
+        <v>115.9</v>
+      </c>
+      <c r="AZ42" s="25">
+        <v>115.2</v>
+      </c>
+      <c r="BA42" s="25">
         <v>118.2</v>
       </c>
-      <c r="AR42" s="13">
-[...23 lines deleted...]
-      <c r="AZ42" s="26">
+      <c r="BB42" s="25">
+        <v>116.6</v>
+      </c>
+      <c r="BC42" s="25">
+        <v>111.6</v>
+      </c>
+      <c r="BD42" s="25">
         <v>115.2</v>
       </c>
-      <c r="BA42" s="26">
-[...11 lines deleted...]
-      <c r="BE42" s="26"/>
+      <c r="BE42" s="25">
+        <v>112.8</v>
+      </c>
       <c r="BF42" s="13"/>
       <c r="BG42" s="10"/>
-      <c r="BH42" s="26"/>
-      <c r="BI42" s="53"/>
+      <c r="BH42" s="25"/>
+      <c r="BI42" s="48"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="10">
         <v>102.7</v>
       </c>
       <c r="C43" s="10">
         <v>102.2</v>
       </c>
       <c r="D43" s="10">
         <v>101.3</v>
       </c>
       <c r="E43" s="10">
         <v>101.4</v>
       </c>
       <c r="F43" s="10">
         <v>101.3</v>
       </c>
       <c r="G43" s="10">
         <v>101.5</v>
       </c>
       <c r="H43" s="10">
         <v>103.9</v>
@@ -7279,154 +7375,156 @@
       </c>
       <c r="P43" s="13">
         <v>101.1</v>
       </c>
       <c r="Q43" s="13">
         <v>101.3</v>
       </c>
       <c r="R43" s="13">
         <v>101.5</v>
       </c>
       <c r="S43" s="13">
         <v>101.3</v>
       </c>
       <c r="T43" s="13">
         <v>99.3</v>
       </c>
       <c r="U43" s="13">
         <v>99</v>
       </c>
       <c r="V43" s="10">
         <v>101.4</v>
       </c>
       <c r="W43" s="10">
         <v>100.3</v>
       </c>
-      <c r="X43" s="26">
+      <c r="X43" s="25">
         <v>100.8</v>
       </c>
-      <c r="Y43" s="37">
+      <c r="Y43" s="52">
         <v>109.3</v>
       </c>
-      <c r="Z43" s="10">
-[...32 lines deleted...]
-      <c r="AK43" s="37">
+      <c r="Z43" s="20">
+        <v>98.7</v>
+      </c>
+      <c r="AA43" s="20">
+        <v>95.4</v>
+      </c>
+      <c r="AB43" s="20">
+        <v>102.6</v>
+      </c>
+      <c r="AC43" s="20">
+        <v>100</v>
+      </c>
+      <c r="AD43" s="20">
+        <v>99</v>
+      </c>
+      <c r="AE43" s="20">
+        <v>99.6</v>
+      </c>
+      <c r="AF43" s="20">
+        <v>99.9</v>
+      </c>
+      <c r="AG43" s="20">
+        <v>98.5</v>
+      </c>
+      <c r="AH43" s="20">
+        <v>98.4</v>
+      </c>
+      <c r="AI43" s="20">
+        <v>98</v>
+      </c>
+      <c r="AJ43" s="20">
+        <v>98.4</v>
+      </c>
+      <c r="AK43" s="36">
         <v>100.8</v>
       </c>
-      <c r="AL43" s="26">
-[...12 lines deleted...]
-        <v>115</v>
+      <c r="AL43" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="AM43" s="23">
+        <v>108.9</v>
+      </c>
+      <c r="AN43" s="23">
+        <v>107.2</v>
+      </c>
+      <c r="AO43" s="10">
+        <v>110.4</v>
+      </c>
+      <c r="AP43" s="10">
+        <v>112.1</v>
       </c>
       <c r="AQ43" s="10">
-        <v>112.8</v>
-[...8 lines deleted...]
-        <v>104</v>
+        <v>110.5</v>
+      </c>
+      <c r="AR43" s="10">
+        <v>114.7</v>
+      </c>
+      <c r="AS43" s="10">
+        <v>111.9</v>
+      </c>
+      <c r="AT43" s="10">
+        <v>110.8</v>
       </c>
       <c r="AU43" s="10">
-        <v>104.1</v>
-[...7 lines deleted...]
-      <c r="AX43" s="26">
+        <v>111.1</v>
+      </c>
+      <c r="AV43" s="10">
+        <v>110.2</v>
+      </c>
+      <c r="AW43" s="62">
+        <v>106.9</v>
+      </c>
+      <c r="AX43" s="25">
         <v>130.9</v>
       </c>
-      <c r="AY43" s="26">
+      <c r="AY43" s="25">
         <v>116.7</v>
       </c>
-      <c r="AZ43" s="26">
+      <c r="AZ43" s="25">
         <v>120.2</v>
       </c>
-      <c r="BA43" s="26">
+      <c r="BA43" s="25">
         <v>117.6</v>
       </c>
-      <c r="BB43" s="26">
+      <c r="BB43" s="25">
         <v>114</v>
       </c>
-      <c r="BC43" s="26">
+      <c r="BC43" s="25">
         <v>118.1</v>
       </c>
-      <c r="BD43" s="26">
+      <c r="BD43" s="25">
         <v>108.3</v>
       </c>
-      <c r="BE43" s="26"/>
+      <c r="BE43" s="25">
+        <v>105.3</v>
+      </c>
       <c r="BF43" s="13"/>
       <c r="BG43" s="10"/>
-      <c r="BH43" s="26"/>
-      <c r="BI43" s="53"/>
+      <c r="BH43" s="25"/>
+      <c r="BI43" s="48"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="10">
         <v>100.1</v>
       </c>
       <c r="C44" s="10">
         <v>100.5</v>
       </c>
       <c r="D44" s="10">
         <v>100.4</v>
       </c>
       <c r="E44" s="10">
         <v>100.5</v>
       </c>
       <c r="F44" s="10">
         <v>99.6</v>
       </c>
       <c r="G44" s="10">
         <v>100.6</v>
       </c>
       <c r="H44" s="10">
         <v>101.6</v>
@@ -7454,154 +7552,156 @@
       </c>
       <c r="P44" s="13">
         <v>103.8</v>
       </c>
       <c r="Q44" s="13">
         <v>103.8</v>
       </c>
       <c r="R44" s="13">
         <v>103.6</v>
       </c>
       <c r="S44" s="13">
         <v>103.8</v>
       </c>
       <c r="T44" s="13">
         <v>101.6</v>
       </c>
       <c r="U44" s="13">
         <v>101</v>
       </c>
       <c r="V44" s="10">
         <v>100.4</v>
       </c>
       <c r="W44" s="10">
         <v>100.5</v>
       </c>
-      <c r="X44" s="26">
+      <c r="X44" s="25">
         <v>100.1</v>
       </c>
-      <c r="Y44" s="37">
+      <c r="Y44" s="52">
         <v>102.2</v>
       </c>
-      <c r="Z44" s="10">
-[...2 lines deleted...]
-      <c r="AA44" s="10">
+      <c r="Z44" s="20">
+        <v>81.3</v>
+      </c>
+      <c r="AA44" s="20">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AB44" s="20">
+        <v>79.7</v>
+      </c>
+      <c r="AC44" s="20">
         <v>79.599999999999994</v>
       </c>
-      <c r="AB44" s="10">
-[...26 lines deleted...]
-      <c r="AK44" s="37">
+      <c r="AD44" s="20">
+        <v>80</v>
+      </c>
+      <c r="AE44" s="20">
+        <v>81</v>
+      </c>
+      <c r="AF44" s="20">
+        <v>86.7</v>
+      </c>
+      <c r="AG44" s="20">
+        <v>91.7</v>
+      </c>
+      <c r="AH44" s="20">
+        <v>99</v>
+      </c>
+      <c r="AI44" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="AJ44" s="20">
+        <v>100.8</v>
+      </c>
+      <c r="AK44" s="36">
         <v>109</v>
       </c>
-      <c r="AL44" s="26">
-[...11 lines deleted...]
-      <c r="AP44" s="26">
+      <c r="AL44" s="10">
         <v>116.6</v>
       </c>
+      <c r="AM44" s="23">
+        <v>116.8</v>
+      </c>
+      <c r="AN44" s="23">
+        <v>116.8</v>
+      </c>
+      <c r="AO44" s="10">
+        <v>116.8</v>
+      </c>
+      <c r="AP44" s="10">
+        <v>116</v>
+      </c>
       <c r="AQ44" s="10">
-        <v>115.7</v>
-[...8 lines deleted...]
-        <v>108.8</v>
+        <v>114.8</v>
+      </c>
+      <c r="AR44" s="10">
+        <v>111.3</v>
+      </c>
+      <c r="AS44" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="AT44" s="10">
+        <v>102.3</v>
       </c>
       <c r="AU44" s="10">
-        <v>106.9</v>
-[...7 lines deleted...]
-      <c r="AX44" s="26">
+        <v>100.5</v>
+      </c>
+      <c r="AV44" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="AW44" s="62">
+        <v>98.7</v>
+      </c>
+      <c r="AX44" s="25">
         <v>105.5</v>
       </c>
-      <c r="AY44" s="26">
+      <c r="AY44" s="25">
         <v>105.4</v>
       </c>
-      <c r="AZ44" s="26">
+      <c r="AZ44" s="25">
         <v>105.1</v>
       </c>
-      <c r="BA44" s="26">
+      <c r="BA44" s="25">
         <v>104.9</v>
       </c>
-      <c r="BB44" s="26">
+      <c r="BB44" s="25">
         <v>104.3</v>
       </c>
-      <c r="BC44" s="26">
+      <c r="BC44" s="25">
         <v>103.3</v>
       </c>
-      <c r="BD44" s="26">
+      <c r="BD44" s="25">
         <v>104.6</v>
       </c>
-      <c r="BE44" s="26"/>
+      <c r="BE44" s="25">
+        <v>103</v>
+      </c>
       <c r="BF44" s="13"/>
       <c r="BG44" s="10"/>
-      <c r="BH44" s="26"/>
-      <c r="BI44" s="53"/>
+      <c r="BH44" s="25"/>
+      <c r="BI44" s="48"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="10">
         <v>101</v>
       </c>
       <c r="C45" s="10">
         <v>101</v>
       </c>
       <c r="D45" s="10">
         <v>101.5</v>
       </c>
       <c r="E45" s="10">
         <v>103.6</v>
       </c>
       <c r="F45" s="10">
         <v>103.1</v>
       </c>
       <c r="G45" s="10">
         <v>102.7</v>
       </c>
       <c r="H45" s="10">
         <v>103.4</v>
@@ -7629,154 +7729,156 @@
       </c>
       <c r="P45" s="13">
         <v>102.5</v>
       </c>
       <c r="Q45" s="13">
         <v>101.7</v>
       </c>
       <c r="R45" s="13">
         <v>102</v>
       </c>
       <c r="S45" s="13">
         <v>102.7</v>
       </c>
       <c r="T45" s="13">
         <v>101.7</v>
       </c>
       <c r="U45" s="13">
         <v>99.4</v>
       </c>
       <c r="V45" s="10">
         <v>99.1</v>
       </c>
       <c r="W45" s="10">
         <v>100.1</v>
       </c>
-      <c r="X45" s="26">
-[...2 lines deleted...]
-      <c r="Y45" s="37">
+      <c r="X45" s="25">
+        <v>100</v>
+      </c>
+      <c r="Y45" s="52">
         <v>99</v>
       </c>
-      <c r="Z45" s="10">
-[...2 lines deleted...]
-      <c r="AA45" s="10">
+      <c r="Z45" s="20">
+        <v>97.2</v>
+      </c>
+      <c r="AA45" s="20">
+        <v>99</v>
+      </c>
+      <c r="AB45" s="20">
+        <v>84.3</v>
+      </c>
+      <c r="AC45" s="20">
+        <v>86.7</v>
+      </c>
+      <c r="AD45" s="20">
+        <v>88.7</v>
+      </c>
+      <c r="AE45" s="20">
+        <v>89.4</v>
+      </c>
+      <c r="AF45" s="20">
+        <v>95.5</v>
+      </c>
+      <c r="AG45" s="20">
+        <v>99.8</v>
+      </c>
+      <c r="AH45" s="20">
+        <v>104.9</v>
+      </c>
+      <c r="AI45" s="20">
+        <v>103.9</v>
+      </c>
+      <c r="AJ45" s="20">
+        <v>104.7</v>
+      </c>
+      <c r="AK45" s="36">
+        <v>105.4</v>
+      </c>
+      <c r="AL45" s="10">
+        <v>127.1</v>
+      </c>
+      <c r="AM45" s="23">
+        <v>124.1</v>
+      </c>
+      <c r="AN45" s="23">
+        <v>122.4</v>
+      </c>
+      <c r="AO45" s="10">
+        <v>120.8</v>
+      </c>
+      <c r="AP45" s="10">
+        <v>119.4</v>
+      </c>
+      <c r="AQ45" s="10">
+        <v>116.6</v>
+      </c>
+      <c r="AR45" s="10">
+        <v>111</v>
+      </c>
+      <c r="AS45" s="10">
         <v>98.8</v>
       </c>
-      <c r="AB45" s="10">
-[...50 lines deleted...]
-      <c r="AS45" s="26">
+      <c r="AT45" s="10">
+        <v>90.3</v>
+      </c>
+      <c r="AU45" s="10">
+        <v>87.6</v>
+      </c>
+      <c r="AV45" s="10">
+        <v>84.6</v>
+      </c>
+      <c r="AW45" s="62">
+        <v>82.8</v>
+      </c>
+      <c r="AX45" s="25">
+        <v>104.7</v>
+      </c>
+      <c r="AY45" s="25">
+        <v>102.7</v>
+      </c>
+      <c r="AZ45" s="25">
+        <v>102.9</v>
+      </c>
+      <c r="BA45" s="25">
+        <v>102.5</v>
+      </c>
+      <c r="BB45" s="25">
+        <v>102.1</v>
+      </c>
+      <c r="BC45" s="25">
         <v>101</v>
       </c>
-      <c r="AT45" s="13">
-[...29 lines deleted...]
-      <c r="BD45" s="26">
+      <c r="BD45" s="25">
         <v>101.6</v>
       </c>
-      <c r="BE45" s="26"/>
+      <c r="BE45" s="25">
+        <v>101.7</v>
+      </c>
       <c r="BF45" s="13"/>
       <c r="BG45" s="10"/>
-      <c r="BH45" s="26"/>
-      <c r="BI45" s="53"/>
+      <c r="BH45" s="25"/>
+      <c r="BI45" s="48"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>101.6</v>
       </c>
       <c r="C46" s="10">
         <v>100.7</v>
       </c>
       <c r="D46" s="10">
         <v>101</v>
       </c>
       <c r="E46" s="10">
         <v>101.2</v>
       </c>
       <c r="F46" s="10">
         <v>101.3</v>
       </c>
       <c r="G46" s="10">
         <v>101.4</v>
       </c>
       <c r="H46" s="10">
         <v>103.6</v>
@@ -7804,154 +7906,156 @@
       </c>
       <c r="P46" s="13">
         <v>103.5</v>
       </c>
       <c r="Q46" s="13">
         <v>103.6</v>
       </c>
       <c r="R46" s="13">
         <v>103.6</v>
       </c>
       <c r="S46" s="13">
         <v>103.6</v>
       </c>
       <c r="T46" s="13">
         <v>98.2</v>
       </c>
       <c r="U46" s="13">
         <v>103.2</v>
       </c>
       <c r="V46" s="10">
         <v>98.7</v>
       </c>
       <c r="W46" s="10">
         <v>98.4</v>
       </c>
-      <c r="X46" s="26">
+      <c r="X46" s="25">
         <v>98.8</v>
       </c>
-      <c r="Y46" s="37">
+      <c r="Y46" s="52">
         <v>101.1</v>
       </c>
-      <c r="Z46" s="10">
-[...2 lines deleted...]
-      <c r="AA46" s="10">
+      <c r="Z46" s="20">
+        <v>93.6</v>
+      </c>
+      <c r="AA46" s="20">
+        <v>94.2</v>
+      </c>
+      <c r="AB46" s="20">
+        <v>94.4</v>
+      </c>
+      <c r="AC46" s="20">
         <v>94.3</v>
       </c>
-      <c r="AB46" s="10">
-[...26 lines deleted...]
-      <c r="AK46" s="37">
+      <c r="AD46" s="20">
+        <v>94.9</v>
+      </c>
+      <c r="AE46" s="20">
+        <v>94.9</v>
+      </c>
+      <c r="AF46" s="20">
+        <v>97.9</v>
+      </c>
+      <c r="AG46" s="20">
+        <v>101.1</v>
+      </c>
+      <c r="AH46" s="20">
+        <v>103.1</v>
+      </c>
+      <c r="AI46" s="20">
+        <v>102.4</v>
+      </c>
+      <c r="AJ46" s="20">
+        <v>102.2</v>
+      </c>
+      <c r="AK46" s="36">
         <v>105</v>
       </c>
-      <c r="AL46" s="26">
+      <c r="AL46" s="10">
         <v>118.6</v>
       </c>
-      <c r="AM46" s="26">
-[...2 lines deleted...]
-      <c r="AN46" s="26">
+      <c r="AM46" s="23">
+        <v>119.2</v>
+      </c>
+      <c r="AN46" s="23">
         <v>119.5</v>
       </c>
-      <c r="AO46" s="26">
-[...3 lines deleted...]
-        <v>118.1</v>
+      <c r="AO46" s="10">
+        <v>118.3</v>
+      </c>
+      <c r="AP46" s="10">
+        <v>118.8</v>
       </c>
       <c r="AQ46" s="10">
-        <v>117.6</v>
-[...8 lines deleted...]
-        <v>101.3</v>
+        <v>118.3</v>
+      </c>
+      <c r="AR46" s="10">
+        <v>114.2</v>
+      </c>
+      <c r="AS46" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AT46" s="10">
+        <v>103.9</v>
       </c>
       <c r="AU46" s="10">
-        <v>100</v>
-[...7 lines deleted...]
-      <c r="AX46" s="26">
+        <v>103.2</v>
+      </c>
+      <c r="AV46" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="AW46" s="62">
+        <v>100.4</v>
+      </c>
+      <c r="AX46" s="25">
         <v>101</v>
       </c>
-      <c r="AY46" s="26">
+      <c r="AY46" s="25">
         <v>99.8</v>
       </c>
-      <c r="AZ46" s="26">
+      <c r="AZ46" s="25">
         <v>100.2</v>
       </c>
-      <c r="BA46" s="26">
+      <c r="BA46" s="25">
         <v>101</v>
       </c>
-      <c r="BB46" s="26">
+      <c r="BB46" s="25">
         <v>101.2</v>
       </c>
-      <c r="BC46" s="26">
+      <c r="BC46" s="25">
         <v>102.2</v>
       </c>
-      <c r="BD46" s="26">
+      <c r="BD46" s="25">
         <v>105.7</v>
       </c>
-      <c r="BE46" s="26"/>
+      <c r="BE46" s="25">
+        <v>109.9</v>
+      </c>
       <c r="BF46" s="13"/>
       <c r="BG46" s="10"/>
-      <c r="BH46" s="26"/>
-      <c r="BI46" s="53"/>
+      <c r="BH46" s="25"/>
+      <c r="BI46" s="48"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="10">
         <v>97.7</v>
       </c>
       <c r="C47" s="10">
         <v>98.1</v>
       </c>
       <c r="D47" s="10">
         <v>98.5</v>
       </c>
       <c r="E47" s="10">
         <v>95.7</v>
       </c>
       <c r="F47" s="10">
         <v>95.6</v>
       </c>
       <c r="G47" s="10">
         <v>100.1</v>
       </c>
       <c r="H47" s="10">
         <v>99.5</v>
@@ -7979,359 +8083,361 @@
       </c>
       <c r="P47" s="13">
         <v>103</v>
       </c>
       <c r="Q47" s="13">
         <v>103.4</v>
       </c>
       <c r="R47" s="13">
         <v>103.9</v>
       </c>
       <c r="S47" s="13">
         <v>107.8</v>
       </c>
       <c r="T47" s="13">
         <v>103.4</v>
       </c>
       <c r="U47" s="13">
         <v>98.9</v>
       </c>
       <c r="V47" s="10">
         <v>99.8</v>
       </c>
       <c r="W47" s="10">
         <v>100.2</v>
       </c>
-      <c r="X47" s="26">
+      <c r="X47" s="25">
         <v>100.7</v>
       </c>
-      <c r="Y47" s="37">
+      <c r="Y47" s="52">
         <v>96.5</v>
       </c>
-      <c r="Z47" s="10">
-[...11 lines deleted...]
-      <c r="AD47" s="13">
+      <c r="Z47" s="20">
+        <v>96.5</v>
+      </c>
+      <c r="AA47" s="20">
+        <v>99.9</v>
+      </c>
+      <c r="AB47" s="20">
+        <v>99.8</v>
+      </c>
+      <c r="AC47" s="20">
+        <v>99.6</v>
+      </c>
+      <c r="AD47" s="20">
+        <v>97.4</v>
+      </c>
+      <c r="AE47" s="20">
+        <v>100.7</v>
+      </c>
+      <c r="AF47" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="AG47" s="20">
+        <v>112.9</v>
+      </c>
+      <c r="AH47" s="20">
+        <v>110.9</v>
+      </c>
+      <c r="AI47" s="20">
+        <v>106.2</v>
+      </c>
+      <c r="AJ47" s="20">
+        <v>104.7</v>
+      </c>
+      <c r="AK47" s="36">
+        <v>105</v>
+      </c>
+      <c r="AL47" s="10">
+        <v>88.1</v>
+      </c>
+      <c r="AM47" s="23">
+        <v>87.8</v>
+      </c>
+      <c r="AN47" s="23">
+        <v>91</v>
+      </c>
+      <c r="AO47" s="10">
+        <v>94</v>
+      </c>
+      <c r="AP47" s="10">
+        <v>97.1</v>
+      </c>
+      <c r="AQ47" s="10">
         <v>98.4</v>
       </c>
-      <c r="AE47" s="13">
+      <c r="AR47" s="10">
+        <v>96.3</v>
+      </c>
+      <c r="AS47" s="10">
+        <v>97.7</v>
+      </c>
+      <c r="AT47" s="10">
+        <v>108.9</v>
+      </c>
+      <c r="AU47" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="AV47" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="AW47" s="62">
+        <v>106.3</v>
+      </c>
+      <c r="AX47" s="25">
+        <v>102.6</v>
+      </c>
+      <c r="AY47" s="25">
+        <v>106.1</v>
+      </c>
+      <c r="AZ47" s="25">
+        <v>104.2</v>
+      </c>
+      <c r="BA47" s="25">
+        <v>103.5</v>
+      </c>
+      <c r="BB47" s="25">
         <v>101.3</v>
       </c>
-      <c r="AF47" s="13">
+      <c r="BC47" s="25">
+        <v>99.5</v>
+      </c>
+      <c r="BD47" s="25">
+        <v>102.3</v>
+      </c>
+      <c r="BE47" s="25">
         <v>100.4</v>
       </c>
-      <c r="AG47" s="13">
-[...71 lines deleted...]
-      <c r="BE47" s="26"/>
       <c r="BF47" s="13"/>
       <c r="BG47" s="10"/>
-      <c r="BH47" s="26"/>
-      <c r="BI47" s="53"/>
+      <c r="BH47" s="25"/>
+      <c r="BI47" s="48"/>
     </row>
     <row r="48" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="16"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
-      <c r="N48" s="42"/>
-[...17 lines deleted...]
-      <c r="AF48" s="42"/>
+      <c r="N48" s="41"/>
+      <c r="O48" s="41"/>
+      <c r="P48" s="41"/>
+      <c r="Q48" s="41"/>
+      <c r="R48" s="41"/>
+      <c r="S48" s="41"/>
+      <c r="T48" s="41"/>
+      <c r="U48" s="41"/>
+      <c r="V48" s="41"/>
+      <c r="W48" s="41"/>
+      <c r="X48" s="41"/>
+      <c r="Y48" s="41"/>
+      <c r="Z48" s="41"/>
+      <c r="AA48" s="41"/>
+      <c r="AB48" s="41"/>
+      <c r="AC48" s="41"/>
+      <c r="AD48" s="41"/>
+      <c r="AE48" s="41"/>
+      <c r="AF48" s="41"/>
     </row>
     <row r="49" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A49" s="55" t="s">
+      <c r="A49" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="55"/>
-[...17 lines deleted...]
-      <c r="Z49" s="55" t="s">
+      <c r="B49" s="75"/>
+      <c r="C49" s="75"/>
+      <c r="D49" s="75"/>
+      <c r="E49" s="75"/>
+      <c r="F49" s="75"/>
+      <c r="G49" s="75"/>
+      <c r="H49" s="75"/>
+      <c r="I49" s="75"/>
+      <c r="J49" s="75"/>
+      <c r="K49" s="75"/>
+      <c r="L49" s="75"/>
+      <c r="M49" s="75"/>
+      <c r="N49" s="75"/>
+      <c r="O49" s="75"/>
+      <c r="P49" s="75"/>
+      <c r="Q49" s="75"/>
+      <c r="R49" s="75"/>
+      <c r="S49" s="75"/>
+      <c r="Z49" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="AA49" s="55"/>
-[...16 lines deleted...]
-      <c r="AR49" s="55"/>
+      <c r="AA49" s="75"/>
+      <c r="AB49" s="75"/>
+      <c r="AC49" s="75"/>
+      <c r="AD49" s="75"/>
+      <c r="AE49" s="75"/>
+      <c r="AF49" s="75"/>
+      <c r="AG49" s="75"/>
+      <c r="AH49" s="75"/>
+      <c r="AI49" s="75"/>
+      <c r="AJ49" s="75"/>
+      <c r="AK49" s="75"/>
+      <c r="AL49" s="75"/>
+      <c r="AM49" s="75"/>
+      <c r="AN49" s="75"/>
+      <c r="AO49" s="75"/>
+      <c r="AP49" s="75"/>
+      <c r="AQ49" s="75"/>
+      <c r="AR49" s="75"/>
     </row>
     <row r="50" spans="1:61" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="18"/>
     </row>
     <row r="51" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B51" s="3"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
-      <c r="I51" s="68"/>
-[...22 lines deleted...]
-      <c r="AR51" s="57" t="s">
+      <c r="I51" s="74"/>
+      <c r="J51" s="74"/>
+      <c r="K51" s="74"/>
+      <c r="L51" s="74"/>
+      <c r="M51" s="74"/>
+      <c r="N51" s="74"/>
+      <c r="O51" s="74"/>
+      <c r="P51" s="74"/>
+      <c r="Q51" s="74"/>
+      <c r="R51" s="74"/>
+      <c r="S51" s="74"/>
+      <c r="T51" s="74"/>
+      <c r="U51" s="74"/>
+      <c r="V51" s="74"/>
+      <c r="W51" s="74"/>
+      <c r="X51" s="74"/>
+      <c r="Y51" s="74"/>
+      <c r="AF51" s="69"/>
+      <c r="AG51" s="69"/>
+      <c r="AH51" s="69"/>
+      <c r="AI51" s="69"/>
+      <c r="AJ51" s="69"/>
+      <c r="AK51" s="69"/>
+      <c r="AR51" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="AS51" s="57"/>
-[...4 lines deleted...]
-      <c r="BD51" s="57" t="s">
+      <c r="AS51" s="69"/>
+      <c r="AT51" s="69"/>
+      <c r="AU51" s="69"/>
+      <c r="AV51" s="69"/>
+      <c r="AW51" s="69"/>
+      <c r="BD51" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="BE51" s="57"/>
-[...3 lines deleted...]
-      <c r="BI51" s="57"/>
+      <c r="BE51" s="69"/>
+      <c r="BF51" s="69"/>
+      <c r="BG51" s="69"/>
+      <c r="BH51" s="69"/>
+      <c r="BI51" s="69"/>
     </row>
     <row r="52" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="61"/>
-      <c r="B52" s="63" t="s">
+      <c r="A52" s="76"/>
+      <c r="B52" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="C52" s="64"/>
-[...10 lines deleted...]
-      <c r="N52" s="63" t="s">
+      <c r="C52" s="71"/>
+      <c r="D52" s="71"/>
+      <c r="E52" s="71"/>
+      <c r="F52" s="71"/>
+      <c r="G52" s="71"/>
+      <c r="H52" s="71"/>
+      <c r="I52" s="71"/>
+      <c r="J52" s="71"/>
+      <c r="K52" s="71"/>
+      <c r="L52" s="71"/>
+      <c r="M52" s="73"/>
+      <c r="N52" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="O52" s="64"/>
-[...10 lines deleted...]
-      <c r="Z52" s="58" t="s">
+      <c r="O52" s="71"/>
+      <c r="P52" s="71"/>
+      <c r="Q52" s="71"/>
+      <c r="R52" s="71"/>
+      <c r="S52" s="71"/>
+      <c r="T52" s="71"/>
+      <c r="U52" s="71"/>
+      <c r="V52" s="71"/>
+      <c r="W52" s="71"/>
+      <c r="X52" s="71"/>
+      <c r="Y52" s="73"/>
+      <c r="Z52" s="66" t="s">
         <v>38</v>
       </c>
-      <c r="AA52" s="59"/>
-[...10 lines deleted...]
-      <c r="AL52" s="58" t="s">
+      <c r="AA52" s="67"/>
+      <c r="AB52" s="67"/>
+      <c r="AC52" s="67"/>
+      <c r="AD52" s="67"/>
+      <c r="AE52" s="67"/>
+      <c r="AF52" s="67"/>
+      <c r="AG52" s="67"/>
+      <c r="AH52" s="67"/>
+      <c r="AI52" s="67"/>
+      <c r="AJ52" s="67"/>
+      <c r="AK52" s="68"/>
+      <c r="AL52" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM52" s="67"/>
+      <c r="AN52" s="67"/>
+      <c r="AO52" s="67"/>
+      <c r="AP52" s="67"/>
+      <c r="AQ52" s="67"/>
+      <c r="AR52" s="67"/>
+      <c r="AS52" s="67"/>
+      <c r="AT52" s="67"/>
+      <c r="AU52" s="67"/>
+      <c r="AV52" s="67"/>
+      <c r="AW52" s="68"/>
+      <c r="AX52" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="AM52" s="59"/>
-[...23 lines deleted...]
-      <c r="BI52" s="60"/>
+      <c r="AY52" s="67"/>
+      <c r="AZ52" s="67"/>
+      <c r="BA52" s="67"/>
+      <c r="BB52" s="67"/>
+      <c r="BC52" s="67"/>
+      <c r="BD52" s="67"/>
+      <c r="BE52" s="67"/>
+      <c r="BF52" s="67"/>
+      <c r="BG52" s="67"/>
+      <c r="BH52" s="67"/>
+      <c r="BI52" s="68"/>
     </row>
     <row r="53" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="62"/>
+      <c r="A53" s="77"/>
       <c r="B53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J53" s="7" t="s">
@@ -8357,51 +8463,51 @@
       </c>
       <c r="Q53" s="7" t="s">
         <v>4</v>
       </c>
       <c r="R53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S53" s="7" t="s">
         <v>6</v>
       </c>
       <c r="T53" s="7" t="s">
         <v>7</v>
       </c>
       <c r="U53" s="7" t="s">
         <v>8</v>
       </c>
       <c r="V53" s="7" t="s">
         <v>9</v>
       </c>
       <c r="W53" s="7" t="s">
         <v>10</v>
       </c>
       <c r="X53" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="Y53" s="36" t="s">
+      <c r="Y53" s="35" t="s">
         <v>36</v>
       </c>
       <c r="Z53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AB53" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AC53" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AD53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AE53" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AF53" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AG53" s="7" t="s">
         <v>8</v>
@@ -8430,51 +8536,51 @@
       <c r="AO53" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AP53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AQ53" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AR53" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AS53" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AT53" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AU53" s="7" t="s">
         <v>10</v>
       </c>
       <c r="AV53" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AW53" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AX53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AY53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AZ53" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BA53" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BB53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="BC53" s="7" t="s">
         <v>6</v>
       </c>
       <c r="BD53" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BE53" s="7" t="s">
         <v>8</v>
       </c>
@@ -8506,3367 +8612,3403 @@
       </c>
       <c r="E54" s="9">
         <v>62.7</v>
       </c>
       <c r="F54" s="9">
         <v>63.7</v>
       </c>
       <c r="G54" s="9">
         <v>69.5</v>
       </c>
       <c r="H54" s="9">
         <v>99.6</v>
       </c>
       <c r="I54" s="10">
         <v>101</v>
       </c>
       <c r="J54" s="9">
         <v>98.4</v>
       </c>
       <c r="K54" s="9">
         <v>100.5</v>
       </c>
       <c r="L54" s="10">
         <v>102.1</v>
       </c>
-      <c r="M54" s="33">
+      <c r="M54" s="32">
         <v>101.76968549684695</v>
       </c>
       <c r="N54" s="12">
         <v>100</v>
       </c>
       <c r="O54" s="12">
         <v>100</v>
       </c>
       <c r="P54" s="12">
         <v>100</v>
       </c>
       <c r="Q54" s="12">
         <v>100</v>
       </c>
       <c r="R54" s="12">
         <v>100</v>
       </c>
       <c r="S54" s="12">
         <v>103.5</v>
       </c>
-      <c r="T54" s="27">
+      <c r="T54" s="26">
         <v>104.9</v>
       </c>
       <c r="U54" s="12">
         <v>101.5</v>
       </c>
-      <c r="V54" s="27">
+      <c r="V54" s="26">
         <v>101.6</v>
       </c>
-      <c r="W54" s="28">
+      <c r="W54" s="27">
         <v>100.2</v>
       </c>
-      <c r="X54" s="30">
+      <c r="X54" s="29">
         <v>99.5</v>
       </c>
-      <c r="Y54" s="38">
+      <c r="Y54" s="37">
         <v>101.7</v>
       </c>
-      <c r="Z54" s="21">
-[...80 lines deleted...]
-      <c r="BA54" s="25">
+      <c r="Z54" s="53">
+        <v>101.97806189018198</v>
+      </c>
+      <c r="AA54" s="55">
+        <v>101.97806189018198</v>
+      </c>
+      <c r="AB54" s="56">
+        <v>101.97806189018198</v>
+      </c>
+      <c r="AC54" s="55">
+        <v>102.00954464631312</v>
+      </c>
+      <c r="AD54" s="55">
+        <v>103.16653806837597</v>
+      </c>
+      <c r="AE54" s="55">
+        <v>113.5843429255943</v>
+      </c>
+      <c r="AF54" s="55">
+        <v>108.22425897463755</v>
+      </c>
+      <c r="AG54" s="55">
+        <v>109.92618558798948</v>
+      </c>
+      <c r="AH54" s="55">
+        <v>108.79106680214529</v>
+      </c>
+      <c r="AI54" s="55">
+        <v>106.09203070985916</v>
+      </c>
+      <c r="AJ54" s="55">
+        <v>105.70051291134357</v>
+      </c>
+      <c r="AK54" s="51">
+        <v>105.67025260237361</v>
+      </c>
+      <c r="AL54" s="10">
+        <v>84.4</v>
+      </c>
+      <c r="AM54" s="23">
+        <v>84.4</v>
+      </c>
+      <c r="AN54" s="23">
+        <v>84.4</v>
+      </c>
+      <c r="AO54" s="10">
+        <v>83.9</v>
+      </c>
+      <c r="AP54" s="10">
+        <v>85</v>
+      </c>
+      <c r="AQ54" s="23">
+        <v>89.1</v>
+      </c>
+      <c r="AR54" s="23">
+        <v>89.2</v>
+      </c>
+      <c r="AS54" s="23">
+        <v>89.5</v>
+      </c>
+      <c r="AT54" s="10">
+        <v>94.7</v>
+      </c>
+      <c r="AU54" s="10">
+        <v>98.2</v>
+      </c>
+      <c r="AV54" s="23">
+        <v>98.9</v>
+      </c>
+      <c r="AW54" s="63">
+        <v>98.753594765225529</v>
+      </c>
+      <c r="AX54" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY54" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ54" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA54" s="24">
         <v>106.6</v>
       </c>
-      <c r="BB54" s="26">
+      <c r="BB54" s="25">
         <v>107</v>
       </c>
-      <c r="BC54" s="25">
+      <c r="BC54" s="24">
         <v>104</v>
       </c>
-      <c r="BD54" s="25">
+      <c r="BD54" s="24">
         <v>107.7</v>
       </c>
-      <c r="BE54" s="10"/>
+      <c r="BE54" s="25">
+        <v>107.3</v>
+      </c>
       <c r="BF54" s="13"/>
       <c r="BG54" s="13"/>
-      <c r="BH54" s="26"/>
-      <c r="BI54" s="52"/>
+      <c r="BH54" s="25"/>
+      <c r="BI54" s="47"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="9">
         <v>157</v>
       </c>
       <c r="C55" s="9">
         <v>157</v>
       </c>
       <c r="D55" s="9">
         <v>157</v>
       </c>
       <c r="E55" s="9">
         <v>157</v>
       </c>
       <c r="F55" s="9">
         <v>135.6</v>
       </c>
       <c r="G55" s="9">
         <v>121.9</v>
       </c>
       <c r="H55" s="9">
         <v>86.8</v>
       </c>
       <c r="I55" s="10">
         <v>92.2</v>
       </c>
       <c r="J55" s="9">
         <v>96.8</v>
       </c>
       <c r="K55" s="9">
         <v>100.3</v>
       </c>
       <c r="L55" s="10">
         <v>100.3</v>
       </c>
-      <c r="M55" s="22">
+      <c r="M55" s="21">
         <v>104</v>
       </c>
       <c r="N55" s="13">
         <v>100</v>
       </c>
       <c r="O55" s="13">
         <v>100</v>
       </c>
       <c r="P55" s="13">
         <v>100</v>
       </c>
       <c r="Q55" s="13">
         <v>100</v>
       </c>
       <c r="R55" s="13">
         <v>100</v>
       </c>
       <c r="S55" s="13">
         <v>100</v>
       </c>
       <c r="T55" s="10">
         <v>113.4</v>
       </c>
       <c r="U55" s="13">
         <v>111.7</v>
       </c>
       <c r="V55" s="10">
         <v>107.7</v>
       </c>
       <c r="W55" s="10">
         <v>104.2</v>
       </c>
-      <c r="X55" s="26">
+      <c r="X55" s="25">
         <v>104</v>
       </c>
-      <c r="Y55" s="38">
+      <c r="Y55" s="54">
         <v>103.3</v>
       </c>
-      <c r="Z55" s="13">
-[...32 lines deleted...]
-      <c r="AK55" s="37">
+      <c r="Z55" s="36">
+        <v>93.5</v>
+      </c>
+      <c r="AA55" s="36">
+        <v>93.5</v>
+      </c>
+      <c r="AB55" s="36">
+        <v>93.5</v>
+      </c>
+      <c r="AC55" s="36">
+        <v>93.5</v>
+      </c>
+      <c r="AD55" s="36">
+        <v>95.1</v>
+      </c>
+      <c r="AE55" s="36">
+        <v>98.7</v>
+      </c>
+      <c r="AF55" s="36">
+        <v>102.1</v>
+      </c>
+      <c r="AG55" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="AH55" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="AI55" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="AJ55" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="AK55" s="36">
         <v>101.83</v>
       </c>
-      <c r="AL55" s="26">
-[...56 lines deleted...]
-      <c r="BE55" s="10"/>
+      <c r="AL55" s="10">
+        <v>157.1</v>
+      </c>
+      <c r="AM55" s="23">
+        <v>157.1</v>
+      </c>
+      <c r="AN55" s="23">
+        <v>157.1</v>
+      </c>
+      <c r="AO55" s="10">
+        <v>157.1</v>
+      </c>
+      <c r="AP55" s="10">
+        <v>144.4</v>
+      </c>
+      <c r="AQ55" s="23">
+        <v>113.7</v>
+      </c>
+      <c r="AR55" s="23">
+        <v>94.9</v>
+      </c>
+      <c r="AS55" s="23">
+        <v>96.8</v>
+      </c>
+      <c r="AT55" s="10">
+        <v>96.9</v>
+      </c>
+      <c r="AU55" s="10">
+        <v>96.9</v>
+      </c>
+      <c r="AV55" s="23">
+        <v>96.9</v>
+      </c>
+      <c r="AW55" s="64">
+        <v>100.3</v>
+      </c>
+      <c r="AX55" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY55" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ55" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA55" s="24">
+        <v>100</v>
+      </c>
+      <c r="BB55" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC55" s="24">
+        <v>100</v>
+      </c>
+      <c r="BD55" s="24">
+        <v>100</v>
+      </c>
+      <c r="BE55" s="25">
+        <v>100</v>
+      </c>
       <c r="BF55" s="13"/>
       <c r="BG55" s="13"/>
-      <c r="BH55" s="26"/>
-      <c r="BI55" s="53"/>
+      <c r="BH55" s="25"/>
+      <c r="BI55" s="48"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="9">
         <v>31.5</v>
       </c>
       <c r="C56" s="9">
         <v>31.5</v>
       </c>
       <c r="D56" s="9">
         <v>31.5</v>
       </c>
       <c r="E56" s="9">
         <v>31.5</v>
       </c>
       <c r="F56" s="9">
         <v>47.9</v>
       </c>
       <c r="G56" s="9">
         <v>75.900000000000006</v>
       </c>
       <c r="H56" s="9">
         <v>174.1</v>
       </c>
       <c r="I56" s="10">
         <v>149</v>
       </c>
       <c r="J56" s="9">
         <v>132.1</v>
       </c>
       <c r="K56" s="9">
         <v>125.3</v>
       </c>
       <c r="L56" s="10">
         <v>122.3</v>
       </c>
-      <c r="M56" s="22">
+      <c r="M56" s="21">
         <v>123.8</v>
       </c>
       <c r="N56" s="13">
         <v>100</v>
       </c>
       <c r="O56" s="13">
         <v>100</v>
       </c>
       <c r="P56" s="13">
         <v>100</v>
       </c>
       <c r="Q56" s="13">
         <v>100</v>
       </c>
       <c r="R56" s="13">
         <v>100</v>
       </c>
       <c r="S56" s="13">
         <v>126.5</v>
       </c>
       <c r="T56" s="10">
         <v>107</v>
       </c>
       <c r="U56" s="13">
         <v>103.2</v>
       </c>
       <c r="V56" s="10">
         <v>105.7</v>
       </c>
       <c r="W56" s="10">
         <v>102.9</v>
       </c>
-      <c r="X56" s="26">
+      <c r="X56" s="25">
         <v>102</v>
       </c>
-      <c r="Y56" s="38">
+      <c r="Y56" s="54">
         <v>94.3</v>
       </c>
-      <c r="Z56" s="13">
-[...32 lines deleted...]
-      <c r="AK56" s="37">
+      <c r="Z56" s="36">
+        <v>72.2</v>
+      </c>
+      <c r="AA56" s="36">
+        <v>72.2</v>
+      </c>
+      <c r="AB56" s="36">
+        <v>72.2</v>
+      </c>
+      <c r="AC56" s="36">
+        <v>72.2</v>
+      </c>
+      <c r="AD56" s="36">
+        <v>92.8</v>
+      </c>
+      <c r="AE56" s="36">
+        <v>247.8</v>
+      </c>
+      <c r="AF56" s="36">
+        <v>110.7</v>
+      </c>
+      <c r="AG56" s="36">
+        <v>108.5</v>
+      </c>
+      <c r="AH56" s="36">
+        <v>95</v>
+      </c>
+      <c r="AI56" s="36">
+        <v>102.4</v>
+      </c>
+      <c r="AJ56" s="36">
         <v>107.5</v>
       </c>
-      <c r="AL56" s="26">
-[...50 lines deleted...]
-      <c r="BC56" s="25">
+      <c r="AK56" s="36">
+        <v>107.5</v>
+      </c>
+      <c r="AL56" s="10">
+        <v>63</v>
+      </c>
+      <c r="AM56" s="23">
+        <v>63</v>
+      </c>
+      <c r="AN56" s="23">
+        <v>63</v>
+      </c>
+      <c r="AO56" s="10">
+        <v>63</v>
+      </c>
+      <c r="AP56" s="10">
+        <v>42.2</v>
+      </c>
+      <c r="AQ56" s="23">
+        <v>106.8</v>
+      </c>
+      <c r="AR56" s="23">
+        <v>75.8</v>
+      </c>
+      <c r="AS56" s="23">
+        <v>80.3</v>
+      </c>
+      <c r="AT56" s="10">
+        <v>75.2</v>
+      </c>
+      <c r="AU56" s="10">
+        <v>113.1</v>
+      </c>
+      <c r="AV56" s="23">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="AW56" s="64">
+        <v>131.1</v>
+      </c>
+      <c r="AX56" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY56" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ56" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA56" s="24">
+        <v>100</v>
+      </c>
+      <c r="BB56" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC56" s="24">
         <v>47.6</v>
       </c>
-      <c r="BD56" s="25">
+      <c r="BD56" s="24">
         <v>70.3</v>
       </c>
-      <c r="BE56" s="10"/>
+      <c r="BE56" s="25">
+        <v>92.5</v>
+      </c>
       <c r="BF56" s="13"/>
       <c r="BG56" s="13"/>
-      <c r="BH56" s="26"/>
-      <c r="BI56" s="53"/>
+      <c r="BH56" s="25"/>
+      <c r="BI56" s="48"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="9">
         <v>113</v>
       </c>
       <c r="C57" s="9">
         <v>113</v>
       </c>
       <c r="D57" s="9">
         <v>113</v>
       </c>
       <c r="E57" s="9">
         <v>113</v>
       </c>
       <c r="F57" s="9">
         <v>112.4</v>
       </c>
       <c r="G57" s="9">
         <v>116.9</v>
       </c>
       <c r="H57" s="9">
         <v>114.9</v>
       </c>
       <c r="I57" s="10">
         <v>113.8</v>
       </c>
       <c r="J57" s="9">
         <v>103.9</v>
       </c>
       <c r="K57" s="9">
         <v>110.6</v>
       </c>
       <c r="L57" s="10">
         <v>111.3</v>
       </c>
-      <c r="M57" s="22">
+      <c r="M57" s="21">
         <v>110.8</v>
       </c>
       <c r="N57" s="13">
         <v>100</v>
       </c>
       <c r="O57" s="13">
         <v>100</v>
       </c>
       <c r="P57" s="13">
         <v>100</v>
       </c>
       <c r="Q57" s="13">
         <v>100</v>
       </c>
       <c r="R57" s="13">
         <v>100</v>
       </c>
       <c r="S57" s="13">
         <v>95.6</v>
       </c>
       <c r="T57" s="10">
         <v>102.2</v>
       </c>
       <c r="U57" s="13">
         <v>101.3</v>
       </c>
       <c r="V57" s="10">
         <v>111.3</v>
       </c>
       <c r="W57" s="10">
         <v>108.3</v>
       </c>
-      <c r="X57" s="26">
+      <c r="X57" s="25">
         <v>107.8</v>
       </c>
-      <c r="Y57" s="38">
+      <c r="Y57" s="54">
         <v>102.2</v>
       </c>
-      <c r="Z57" s="13">
-[...32 lines deleted...]
-      <c r="AK57" s="37">
+      <c r="Z57" s="36">
+        <v>99.2</v>
+      </c>
+      <c r="AA57" s="36">
+        <v>99.2</v>
+      </c>
+      <c r="AB57" s="36">
+        <v>99.2</v>
+      </c>
+      <c r="AC57" s="36">
+        <v>99.2</v>
+      </c>
+      <c r="AD57" s="36">
+        <v>99.5</v>
+      </c>
+      <c r="AE57" s="36">
+        <v>100</v>
+      </c>
+      <c r="AF57" s="36">
+        <v>104.2</v>
+      </c>
+      <c r="AG57" s="36">
+        <v>103.7</v>
+      </c>
+      <c r="AH57" s="36">
+        <v>101.4</v>
+      </c>
+      <c r="AI57" s="36">
+        <v>101.4</v>
+      </c>
+      <c r="AJ57" s="36">
+        <v>101.6</v>
+      </c>
+      <c r="AK57" s="36">
         <v>101.61</v>
       </c>
-      <c r="AL57" s="26">
-[...26 lines deleted...]
-      <c r="AU57" s="13">
+      <c r="AL57" s="10">
+        <v>85.6</v>
+      </c>
+      <c r="AM57" s="23">
+        <v>85.6</v>
+      </c>
+      <c r="AN57" s="23">
+        <v>85.6</v>
+      </c>
+      <c r="AO57" s="10">
+        <v>84.3</v>
+      </c>
+      <c r="AP57" s="10">
+        <v>86.3</v>
+      </c>
+      <c r="AQ57" s="23">
+        <v>86.9</v>
+      </c>
+      <c r="AR57" s="23">
+        <v>91.8</v>
+      </c>
+      <c r="AS57" s="23">
+        <v>93.8</v>
+      </c>
+      <c r="AT57" s="10">
+        <v>96.2</v>
+      </c>
+      <c r="AU57" s="10">
+        <v>96.5</v>
+      </c>
+      <c r="AV57" s="23">
+        <v>96.3</v>
+      </c>
+      <c r="AW57" s="64">
+        <v>96.2</v>
+      </c>
+      <c r="AX57" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY57" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ57" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA57" s="24">
+        <v>100</v>
+      </c>
+      <c r="BB57" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC57" s="24">
+        <v>100</v>
+      </c>
+      <c r="BD57" s="24">
+        <v>102.4</v>
+      </c>
+      <c r="BE57" s="25">
         <v>99.5</v>
       </c>
-      <c r="AV57" s="26">
-[...26 lines deleted...]
-      <c r="BE57" s="10"/>
       <c r="BF57" s="13"/>
       <c r="BG57" s="13"/>
-      <c r="BH57" s="26"/>
-      <c r="BI57" s="53"/>
+      <c r="BH57" s="25"/>
+      <c r="BI57" s="48"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="9">
         <v>84.2</v>
       </c>
       <c r="C58" s="9">
         <v>84.2</v>
       </c>
       <c r="D58" s="9">
         <v>84.2</v>
       </c>
       <c r="E58" s="9">
         <v>84.2</v>
       </c>
       <c r="F58" s="9">
         <v>88.6</v>
       </c>
       <c r="G58" s="9">
         <v>91.1</v>
       </c>
       <c r="H58" s="9">
         <v>159.9</v>
       </c>
       <c r="I58" s="10">
         <v>147.6</v>
       </c>
       <c r="J58" s="9">
         <v>122.2</v>
       </c>
       <c r="K58" s="9">
         <v>120.7</v>
       </c>
       <c r="L58" s="10">
         <v>126.6</v>
       </c>
-      <c r="M58" s="22">
+      <c r="M58" s="21">
         <v>128.5</v>
       </c>
       <c r="N58" s="13">
         <v>100</v>
       </c>
       <c r="O58" s="13">
         <v>100</v>
       </c>
       <c r="P58" s="13">
         <v>100</v>
       </c>
       <c r="Q58" s="13">
         <v>100</v>
       </c>
       <c r="R58" s="13">
         <v>100</v>
       </c>
       <c r="S58" s="13">
         <v>100</v>
       </c>
       <c r="T58" s="10">
         <v>104.3</v>
       </c>
       <c r="U58" s="13">
         <v>109.2</v>
       </c>
       <c r="V58" s="10">
         <v>110</v>
       </c>
       <c r="W58" s="10">
         <v>108</v>
       </c>
-      <c r="X58" s="26">
+      <c r="X58" s="25">
         <v>105.5</v>
       </c>
-      <c r="Y58" s="38">
+      <c r="Y58" s="54">
         <v>105.6</v>
       </c>
-      <c r="Z58" s="13">
-[...32 lines deleted...]
-      <c r="AK58" s="37">
+      <c r="Z58" s="36">
+        <v>92</v>
+      </c>
+      <c r="AA58" s="36">
+        <v>92</v>
+      </c>
+      <c r="AB58" s="36">
+        <v>92</v>
+      </c>
+      <c r="AC58" s="36">
+        <v>92</v>
+      </c>
+      <c r="AD58" s="36">
+        <v>113.4</v>
+      </c>
+      <c r="AE58" s="36">
+        <v>3555.1</v>
+      </c>
+      <c r="AF58" s="36">
+        <v>118.7</v>
+      </c>
+      <c r="AG58" s="36">
+        <v>124.5</v>
+      </c>
+      <c r="AH58" s="36">
+        <v>120.8</v>
+      </c>
+      <c r="AI58" s="36">
+        <v>119.9</v>
+      </c>
+      <c r="AJ58" s="36">
+        <v>118.2</v>
+      </c>
+      <c r="AK58" s="36">
         <v>118.16</v>
       </c>
-      <c r="AL58" s="26">
-[...29 lines deleted...]
-      <c r="AV58" s="26">
+      <c r="AL58" s="10">
+        <v>92.1</v>
+      </c>
+      <c r="AM58" s="23">
+        <v>92.1</v>
+      </c>
+      <c r="AN58" s="23">
+        <v>92.1</v>
+      </c>
+      <c r="AO58" s="10">
+        <v>92.1</v>
+      </c>
+      <c r="AP58" s="10">
+        <v>107.7</v>
+      </c>
+      <c r="AQ58" s="23">
+        <v>102.5</v>
+      </c>
+      <c r="AR58" s="23">
+        <v>65.8</v>
+      </c>
+      <c r="AS58" s="23">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="AT58" s="10">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="AU58" s="10">
         <v>77.8</v>
       </c>
-      <c r="AW58" s="53">
-[...17 lines deleted...]
-      <c r="BC58" s="25">
+      <c r="AV58" s="23">
+        <v>78.3</v>
+      </c>
+      <c r="AW58" s="64">
+        <v>79</v>
+      </c>
+      <c r="AX58" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY58" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ58" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA58" s="24">
+        <v>100</v>
+      </c>
+      <c r="BB58" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC58" s="24">
         <v>103.1</v>
       </c>
-      <c r="BD58" s="25">
+      <c r="BD58" s="24">
         <v>111.5</v>
       </c>
-      <c r="BE58" s="10"/>
+      <c r="BE58" s="25">
+        <v>123.6</v>
+      </c>
       <c r="BF58" s="13"/>
       <c r="BG58" s="13"/>
-      <c r="BH58" s="26"/>
-      <c r="BI58" s="53"/>
+      <c r="BH58" s="25"/>
+      <c r="BI58" s="48"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="9">
         <v>104.8</v>
       </c>
       <c r="C59" s="9">
         <v>104.8</v>
       </c>
       <c r="D59" s="9">
         <v>104.8</v>
       </c>
       <c r="E59" s="9">
         <v>104.8</v>
       </c>
       <c r="F59" s="9">
         <v>104.6</v>
       </c>
       <c r="G59" s="9">
         <v>105.7</v>
       </c>
       <c r="H59" s="9">
         <v>100.3</v>
       </c>
       <c r="I59" s="10">
         <v>98.4</v>
       </c>
       <c r="J59" s="9">
         <v>105.2</v>
       </c>
       <c r="K59" s="9">
         <v>100.5</v>
       </c>
       <c r="L59" s="10">
         <v>101</v>
       </c>
-      <c r="M59" s="22">
+      <c r="M59" s="21">
         <v>101</v>
       </c>
       <c r="N59" s="13">
         <v>100</v>
       </c>
       <c r="O59" s="13">
         <v>100</v>
       </c>
       <c r="P59" s="13">
         <v>100</v>
       </c>
       <c r="Q59" s="13">
         <v>100</v>
       </c>
       <c r="R59" s="13">
         <v>100</v>
       </c>
       <c r="S59" s="13">
         <v>100</v>
       </c>
       <c r="T59" s="10">
         <v>104.2</v>
       </c>
       <c r="U59" s="13">
         <v>103.4</v>
       </c>
       <c r="V59" s="10">
         <v>108.8</v>
       </c>
       <c r="W59" s="10">
         <v>100.9</v>
       </c>
-      <c r="X59" s="26">
+      <c r="X59" s="25">
         <v>100.4</v>
       </c>
-      <c r="Y59" s="38">
+      <c r="Y59" s="54">
         <v>100.7</v>
       </c>
-      <c r="Z59" s="13">
-[...26 lines deleted...]
-      <c r="AI59" s="13">
+      <c r="Z59" s="36">
+        <v>98.9</v>
+      </c>
+      <c r="AA59" s="36">
+        <v>98.9</v>
+      </c>
+      <c r="AB59" s="36">
+        <v>98.9</v>
+      </c>
+      <c r="AC59" s="36">
+        <v>98.9</v>
+      </c>
+      <c r="AD59" s="36">
         <v>100.4</v>
       </c>
-      <c r="AJ59" s="10">
-[...2 lines deleted...]
-      <c r="AK59" s="37">
+      <c r="AE59" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="AF59" s="36">
+        <v>108.1</v>
+      </c>
+      <c r="AG59" s="36">
+        <v>106.1</v>
+      </c>
+      <c r="AH59" s="36">
+        <v>104.3</v>
+      </c>
+      <c r="AI59" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="AJ59" s="36">
+        <v>101.5</v>
+      </c>
+      <c r="AK59" s="36">
         <v>101.51</v>
       </c>
-      <c r="AL59" s="26">
-[...24 lines deleted...]
-        <v>97.2</v>
+      <c r="AL59" s="10">
+        <v>41.6</v>
+      </c>
+      <c r="AM59" s="23">
+        <v>41.6</v>
+      </c>
+      <c r="AN59" s="23">
+        <v>41.6</v>
+      </c>
+      <c r="AO59" s="10">
+        <v>41.6</v>
+      </c>
+      <c r="AP59" s="10">
+        <v>42.7</v>
+      </c>
+      <c r="AQ59" s="23">
+        <v>46.9</v>
+      </c>
+      <c r="AR59" s="23">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AS59" s="23">
+        <v>90.2</v>
+      </c>
+      <c r="AT59" s="10">
+        <v>93.7</v>
       </c>
       <c r="AU59" s="10">
-        <v>97.3</v>
-[...25 lines deleted...]
-      <c r="BD59" s="25">
+        <v>93.5</v>
+      </c>
+      <c r="AV59" s="23">
+        <v>93.5</v>
+      </c>
+      <c r="AW59" s="64">
+        <v>94.2</v>
+      </c>
+      <c r="AX59" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY59" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ59" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA59" s="24">
+        <v>100</v>
+      </c>
+      <c r="BB59" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC59" s="24">
+        <v>100</v>
+      </c>
+      <c r="BD59" s="24">
         <v>99.9</v>
       </c>
-      <c r="BE59" s="10"/>
+      <c r="BE59" s="25">
+        <v>102.5</v>
+      </c>
       <c r="BF59" s="13"/>
       <c r="BG59" s="10"/>
-      <c r="BH59" s="26"/>
-      <c r="BI59" s="53"/>
+      <c r="BH59" s="25"/>
+      <c r="BI59" s="48"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="C60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="E60" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="F60" s="9">
         <v>71.099999999999994</v>
       </c>
       <c r="G60" s="9">
         <v>73.8</v>
       </c>
       <c r="H60" s="9">
         <v>84.4</v>
       </c>
       <c r="I60" s="10">
         <v>92.3</v>
       </c>
       <c r="J60" s="9">
         <v>94.8</v>
       </c>
       <c r="K60" s="9">
         <v>97.7</v>
       </c>
       <c r="L60" s="10">
         <v>100.3</v>
       </c>
-      <c r="M60" s="22">
+      <c r="M60" s="21">
         <v>102.6</v>
       </c>
       <c r="N60" s="13">
         <v>100</v>
       </c>
       <c r="O60" s="13">
         <v>100</v>
       </c>
       <c r="P60" s="13">
         <v>100</v>
       </c>
       <c r="Q60" s="13">
         <v>100</v>
       </c>
       <c r="R60" s="13">
         <v>100</v>
       </c>
       <c r="S60" s="13">
         <v>100</v>
       </c>
       <c r="T60" s="10">
         <v>102.5</v>
       </c>
       <c r="U60" s="13">
         <v>104.4</v>
       </c>
       <c r="V60" s="10">
         <v>98.7</v>
       </c>
       <c r="W60" s="10">
         <v>97.6</v>
       </c>
-      <c r="X60" s="26">
+      <c r="X60" s="25">
         <v>96.6</v>
       </c>
-      <c r="Y60" s="38">
+      <c r="Y60" s="54">
         <v>93</v>
       </c>
-      <c r="Z60" s="13">
-[...29 lines deleted...]
-      <c r="AJ60" s="10">
+      <c r="Z60" s="36">
+        <v>84.3</v>
+      </c>
+      <c r="AA60" s="36">
+        <v>84.3</v>
+      </c>
+      <c r="AB60" s="36">
+        <v>84.3</v>
+      </c>
+      <c r="AC60" s="36">
+        <v>85.4</v>
+      </c>
+      <c r="AD60" s="36">
+        <v>88.3</v>
+      </c>
+      <c r="AE60" s="36">
+        <v>92.8</v>
+      </c>
+      <c r="AF60" s="36">
+        <v>100.3</v>
+      </c>
+      <c r="AG60" s="36">
+        <v>95.3</v>
+      </c>
+      <c r="AH60" s="36">
+        <v>104.9</v>
+      </c>
+      <c r="AI60" s="36">
         <v>99.4</v>
       </c>
-      <c r="AK60" s="37">
+      <c r="AJ60" s="36">
+        <v>98.6</v>
+      </c>
+      <c r="AK60" s="36">
         <v>98.56</v>
       </c>
-      <c r="AL60" s="26">
-[...24 lines deleted...]
-        <v>99.5</v>
+      <c r="AL60" s="10">
+        <v>171.9</v>
+      </c>
+      <c r="AM60" s="23">
+        <v>171.9</v>
+      </c>
+      <c r="AN60" s="23">
+        <v>171.9</v>
+      </c>
+      <c r="AO60" s="10">
+        <v>170.2</v>
+      </c>
+      <c r="AP60" s="10">
+        <v>167.2</v>
+      </c>
+      <c r="AQ60" s="23">
+        <v>161.6</v>
+      </c>
+      <c r="AR60" s="23">
+        <v>108.2</v>
+      </c>
+      <c r="AS60" s="23">
+        <v>103.1</v>
+      </c>
+      <c r="AT60" s="10">
+        <v>103.1</v>
       </c>
       <c r="AU60" s="10">
-        <v>98.9</v>
-[...4 lines deleted...]
-      <c r="AW60" s="53">
+        <v>103.9</v>
+      </c>
+      <c r="AV60" s="23">
+        <v>102.6</v>
+      </c>
+      <c r="AW60" s="64">
         <v>107.2</v>
       </c>
-      <c r="AX60" s="26">
-[...8 lines deleted...]
-      <c r="BA60" s="25">
+      <c r="AX60" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY60" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ60" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA60" s="24">
         <v>108.9</v>
       </c>
-      <c r="BB60" s="26">
+      <c r="BB60" s="25">
         <v>106.5</v>
       </c>
-      <c r="BC60" s="25">
+      <c r="BC60" s="24">
         <v>105.1</v>
       </c>
-      <c r="BD60" s="25">
+      <c r="BD60" s="24">
         <v>107</v>
       </c>
-      <c r="BE60" s="10"/>
+      <c r="BE60" s="25">
+        <v>108.9</v>
+      </c>
       <c r="BF60" s="13"/>
       <c r="BG60" s="10"/>
-      <c r="BH60" s="26"/>
-      <c r="BI60" s="53"/>
+      <c r="BH60" s="25"/>
+      <c r="BI60" s="48"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="9">
         <v>86.8</v>
       </c>
       <c r="C61" s="9">
         <v>86.8</v>
       </c>
       <c r="D61" s="9">
         <v>86.8</v>
       </c>
       <c r="E61" s="9">
         <v>87.1</v>
       </c>
       <c r="F61" s="9">
         <v>87.4</v>
       </c>
       <c r="G61" s="9">
         <v>91.3</v>
       </c>
       <c r="H61" s="9">
         <v>123.3</v>
       </c>
       <c r="I61" s="10">
         <v>112</v>
       </c>
       <c r="J61" s="9">
         <v>98.6</v>
       </c>
       <c r="K61" s="9">
         <v>101.8</v>
       </c>
       <c r="L61" s="10">
         <v>106.8</v>
       </c>
-      <c r="M61" s="22">
+      <c r="M61" s="21">
         <v>107.1</v>
       </c>
       <c r="N61" s="13">
         <v>100</v>
       </c>
       <c r="O61" s="13">
         <v>100</v>
       </c>
       <c r="P61" s="13">
         <v>100</v>
       </c>
       <c r="Q61" s="13">
         <v>100</v>
       </c>
       <c r="R61" s="13">
         <v>100</v>
       </c>
       <c r="S61" s="13">
         <v>112.7</v>
       </c>
       <c r="T61" s="10">
         <v>109.8</v>
       </c>
       <c r="U61" s="13">
         <v>103</v>
       </c>
       <c r="V61" s="10">
         <v>107.7</v>
       </c>
       <c r="W61" s="10">
         <v>101</v>
       </c>
-      <c r="X61" s="26">
+      <c r="X61" s="25">
         <v>99.8</v>
       </c>
-      <c r="Y61" s="38">
+      <c r="Y61" s="54">
         <v>102.1</v>
       </c>
-      <c r="Z61" s="13">
-[...32 lines deleted...]
-      <c r="AK61" s="37">
+      <c r="Z61" s="36">
+        <v>111.1</v>
+      </c>
+      <c r="AA61" s="36">
+        <v>111.1</v>
+      </c>
+      <c r="AB61" s="36">
+        <v>111.1</v>
+      </c>
+      <c r="AC61" s="36">
+        <v>111</v>
+      </c>
+      <c r="AD61" s="36">
+        <v>111.4</v>
+      </c>
+      <c r="AE61" s="36">
+        <v>126.3</v>
+      </c>
+      <c r="AF61" s="36">
+        <v>116.8</v>
+      </c>
+      <c r="AG61" s="36">
+        <v>122.7</v>
+      </c>
+      <c r="AH61" s="36">
+        <v>111.3</v>
+      </c>
+      <c r="AI61" s="36">
+        <v>112</v>
+      </c>
+      <c r="AJ61" s="36">
+        <v>112.1</v>
+      </c>
+      <c r="AK61" s="36">
         <v>112.05</v>
       </c>
-      <c r="AL61" s="26">
-[...23 lines deleted...]
-      <c r="AT61" s="13">
+      <c r="AL61" s="10">
+        <v>109.7</v>
+      </c>
+      <c r="AM61" s="23">
+        <v>109.7</v>
+      </c>
+      <c r="AN61" s="23">
+        <v>109.7</v>
+      </c>
+      <c r="AO61" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="AP61" s="10">
+        <v>109.4</v>
+      </c>
+      <c r="AQ61" s="23">
+        <v>105.5</v>
+      </c>
+      <c r="AR61" s="23">
+        <v>104.5</v>
+      </c>
+      <c r="AS61" s="23">
+        <v>83.3</v>
+      </c>
+      <c r="AT61" s="10">
+        <v>104</v>
+      </c>
+      <c r="AU61" s="10">
+        <v>102</v>
+      </c>
+      <c r="AV61" s="23">
+        <v>100.2</v>
+      </c>
+      <c r="AW61" s="64">
+        <v>99.9</v>
+      </c>
+      <c r="AX61" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY61" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ61" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA61" s="24">
         <v>100.4</v>
       </c>
-      <c r="AU61" s="10">
-[...20 lines deleted...]
-      <c r="BB61" s="26">
+      <c r="BB61" s="25">
         <v>100.3</v>
       </c>
-      <c r="BC61" s="25">
+      <c r="BC61" s="24">
         <v>106.4</v>
       </c>
-      <c r="BD61" s="25">
+      <c r="BD61" s="24">
         <v>122.6</v>
       </c>
-      <c r="BE61" s="10"/>
+      <c r="BE61" s="25">
+        <v>117.3</v>
+      </c>
       <c r="BF61" s="13"/>
       <c r="BG61" s="10"/>
-      <c r="BH61" s="26"/>
-      <c r="BI61" s="53"/>
+      <c r="BH61" s="25"/>
+      <c r="BI61" s="48"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="9">
         <v>104.8</v>
       </c>
       <c r="C62" s="9">
         <v>104.8</v>
       </c>
       <c r="D62" s="9">
         <v>104.8</v>
       </c>
       <c r="E62" s="9">
         <v>104.8</v>
       </c>
       <c r="F62" s="9">
         <v>104.6</v>
       </c>
       <c r="G62" s="9">
         <v>102.9</v>
       </c>
       <c r="H62" s="9">
         <v>96.6</v>
       </c>
       <c r="I62" s="10">
         <v>96.7</v>
       </c>
       <c r="J62" s="9">
         <v>98</v>
       </c>
       <c r="K62" s="9">
         <v>104.5</v>
       </c>
       <c r="L62" s="10">
         <v>104.5</v>
       </c>
-      <c r="M62" s="22">
+      <c r="M62" s="21">
         <v>104.6</v>
       </c>
       <c r="N62" s="13">
         <v>100</v>
       </c>
       <c r="O62" s="13">
         <v>100</v>
       </c>
       <c r="P62" s="13">
         <v>100</v>
       </c>
       <c r="Q62" s="13">
         <v>100</v>
       </c>
       <c r="R62" s="13">
         <v>100</v>
       </c>
       <c r="S62" s="13">
         <v>100.6</v>
       </c>
       <c r="T62" s="10">
         <v>101.3</v>
       </c>
       <c r="U62" s="13">
         <v>101</v>
       </c>
       <c r="V62" s="10">
         <v>106</v>
       </c>
       <c r="W62" s="10">
         <v>102.2</v>
       </c>
-      <c r="X62" s="26">
+      <c r="X62" s="25">
         <v>100.5</v>
       </c>
-      <c r="Y62" s="38">
+      <c r="Y62" s="54">
         <v>101.3</v>
       </c>
-      <c r="Z62" s="13">
-[...32 lines deleted...]
-      <c r="AK62" s="37">
+      <c r="Z62" s="36">
+        <v>101</v>
+      </c>
+      <c r="AA62" s="36">
+        <v>101</v>
+      </c>
+      <c r="AB62" s="36">
+        <v>101</v>
+      </c>
+      <c r="AC62" s="36">
+        <v>101</v>
+      </c>
+      <c r="AD62" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="AE62" s="36">
+        <v>102.3</v>
+      </c>
+      <c r="AF62" s="36">
+        <v>106.7</v>
+      </c>
+      <c r="AG62" s="36">
+        <v>113.1</v>
+      </c>
+      <c r="AH62" s="36">
+        <v>107.6</v>
+      </c>
+      <c r="AI62" s="36">
+        <v>104.4</v>
+      </c>
+      <c r="AJ62" s="36">
+        <v>104.3</v>
+      </c>
+      <c r="AK62" s="36">
         <v>104.34</v>
       </c>
-      <c r="AL62" s="26">
-[...24 lines deleted...]
-        <v>96.9</v>
+      <c r="AL62" s="10">
+        <v>89.8</v>
+      </c>
+      <c r="AM62" s="23">
+        <v>89.8</v>
+      </c>
+      <c r="AN62" s="23">
+        <v>89.8</v>
+      </c>
+      <c r="AO62" s="10">
+        <v>89.8</v>
+      </c>
+      <c r="AP62" s="10">
+        <v>89.7</v>
+      </c>
+      <c r="AQ62" s="23">
+        <v>90</v>
+      </c>
+      <c r="AR62" s="23">
+        <v>96.6</v>
+      </c>
+      <c r="AS62" s="23">
+        <v>96.3</v>
+      </c>
+      <c r="AT62" s="10">
+        <v>92.2</v>
       </c>
       <c r="AU62" s="10">
-        <v>96.4</v>
-[...16 lines deleted...]
-      <c r="BA62" s="25">
+        <v>93.3</v>
+      </c>
+      <c r="AV62" s="23">
+        <v>93.6</v>
+      </c>
+      <c r="AW62" s="64">
+        <v>94.1</v>
+      </c>
+      <c r="AX62" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY62" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ62" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA62" s="24">
         <v>89.3</v>
       </c>
-      <c r="BB62" s="26">
+      <c r="BB62" s="25">
         <v>91.6</v>
       </c>
-      <c r="BC62" s="25">
+      <c r="BC62" s="24">
         <v>93.2</v>
       </c>
-      <c r="BD62" s="25">
+      <c r="BD62" s="24">
         <v>102.5</v>
       </c>
-      <c r="BE62" s="10"/>
+      <c r="BE62" s="25">
+        <v>113.3</v>
+      </c>
       <c r="BF62" s="13"/>
       <c r="BG62" s="10"/>
-      <c r="BH62" s="26"/>
-      <c r="BI62" s="53"/>
+      <c r="BH62" s="25"/>
+      <c r="BI62" s="48"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="9">
         <v>53.8</v>
       </c>
       <c r="C63" s="9">
         <v>53.8</v>
       </c>
       <c r="D63" s="9">
         <v>53.8</v>
       </c>
       <c r="E63" s="9">
         <v>53.8</v>
       </c>
       <c r="F63" s="9">
         <v>54.5</v>
       </c>
       <c r="G63" s="9">
         <v>89</v>
       </c>
       <c r="H63" s="9">
         <v>124</v>
       </c>
       <c r="I63" s="10">
         <v>117.4</v>
       </c>
       <c r="J63" s="9">
         <v>91</v>
       </c>
       <c r="K63" s="9">
         <v>97</v>
       </c>
       <c r="L63" s="10">
         <v>102.5</v>
       </c>
-      <c r="M63" s="22">
+      <c r="M63" s="21">
         <v>102</v>
       </c>
       <c r="N63" s="13">
         <v>100</v>
       </c>
       <c r="O63" s="13">
         <v>100</v>
       </c>
       <c r="P63" s="13">
         <v>100</v>
       </c>
       <c r="Q63" s="13">
         <v>100</v>
       </c>
       <c r="R63" s="13">
         <v>100</v>
       </c>
       <c r="S63" s="13">
         <v>111.9</v>
       </c>
       <c r="T63" s="10">
         <v>101.3</v>
       </c>
       <c r="U63" s="13">
         <v>104.3</v>
       </c>
       <c r="V63" s="10">
         <v>102.6</v>
       </c>
       <c r="W63" s="10">
         <v>102.2</v>
       </c>
-      <c r="X63" s="26">
+      <c r="X63" s="25">
         <v>100.1</v>
       </c>
-      <c r="Y63" s="38">
+      <c r="Y63" s="54">
         <v>99.4</v>
       </c>
-      <c r="Z63" s="13">
-[...32 lines deleted...]
-      <c r="AK63" s="37">
+      <c r="Z63" s="36">
+        <v>129.5</v>
+      </c>
+      <c r="AA63" s="36">
+        <v>129.5</v>
+      </c>
+      <c r="AB63" s="36">
+        <v>129.5</v>
+      </c>
+      <c r="AC63" s="36">
+        <v>129.5</v>
+      </c>
+      <c r="AD63" s="36">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="AE63" s="36">
+        <v>123.4</v>
+      </c>
+      <c r="AF63" s="36">
+        <v>108.9</v>
+      </c>
+      <c r="AG63" s="36">
+        <v>107.2</v>
+      </c>
+      <c r="AH63" s="36">
+        <v>111.3</v>
+      </c>
+      <c r="AI63" s="36">
+        <v>107</v>
+      </c>
+      <c r="AJ63" s="36">
+        <v>105.7</v>
+      </c>
+      <c r="AK63" s="36">
         <v>105.88</v>
       </c>
-      <c r="AL63" s="26">
-[...24 lines deleted...]
-        <v>96.7</v>
+      <c r="AL63" s="10">
+        <v>80.5</v>
+      </c>
+      <c r="AM63" s="23">
+        <v>89.8</v>
+      </c>
+      <c r="AN63" s="23">
+        <v>80.5</v>
+      </c>
+      <c r="AO63" s="10">
+        <v>89.8</v>
+      </c>
+      <c r="AP63" s="10">
+        <v>80.5</v>
+      </c>
+      <c r="AQ63" s="23">
+        <v>89.6</v>
+      </c>
+      <c r="AR63" s="23">
+        <v>79</v>
+      </c>
+      <c r="AS63" s="23">
+        <v>83.5</v>
+      </c>
+      <c r="AT63" s="10">
+        <v>92</v>
       </c>
       <c r="AU63" s="10">
-        <v>95.6</v>
-[...16 lines deleted...]
-      <c r="BA63" s="25">
+        <v>94</v>
+      </c>
+      <c r="AV63" s="23">
+        <v>90.7</v>
+      </c>
+      <c r="AW63" s="64">
+        <v>91.4</v>
+      </c>
+      <c r="AX63" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY63" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ63" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA63" s="24">
         <v>105.5</v>
       </c>
-      <c r="BB63" s="26">
+      <c r="BB63" s="25">
         <v>107.3</v>
       </c>
-      <c r="BC63" s="25">
+      <c r="BC63" s="24">
         <v>124.8</v>
       </c>
-      <c r="BD63" s="25">
+      <c r="BD63" s="24">
         <v>116.7</v>
       </c>
-      <c r="BE63" s="10"/>
+      <c r="BE63" s="25">
+        <v>114.2</v>
+      </c>
       <c r="BF63" s="13"/>
       <c r="BG63" s="10"/>
-      <c r="BH63" s="26"/>
-      <c r="BI63" s="53"/>
+      <c r="BH63" s="25"/>
+      <c r="BI63" s="48"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="9">
         <v>51.4</v>
       </c>
       <c r="C64" s="9">
         <v>51.4</v>
       </c>
       <c r="D64" s="9">
         <v>51.4</v>
       </c>
       <c r="E64" s="9">
         <v>51.4</v>
       </c>
       <c r="F64" s="9">
         <v>65.900000000000006</v>
       </c>
       <c r="G64" s="9">
         <v>74.900000000000006</v>
       </c>
       <c r="H64" s="9">
         <v>121.8</v>
       </c>
       <c r="I64" s="10">
         <v>149.1</v>
       </c>
       <c r="J64" s="9">
         <v>103.3</v>
       </c>
       <c r="K64" s="9">
         <v>107.9</v>
       </c>
       <c r="L64" s="10">
         <v>112.3</v>
       </c>
-      <c r="M64" s="22">
+      <c r="M64" s="21">
         <v>109.2</v>
       </c>
       <c r="N64" s="13">
         <v>100</v>
       </c>
       <c r="O64" s="13">
         <v>100</v>
       </c>
       <c r="P64" s="13">
         <v>100</v>
       </c>
       <c r="Q64" s="13">
         <v>100</v>
       </c>
       <c r="R64" s="13">
         <v>100</v>
       </c>
       <c r="S64" s="13">
         <v>100</v>
       </c>
       <c r="T64" s="10">
         <v>90.7</v>
       </c>
       <c r="U64" s="13">
         <v>79</v>
       </c>
       <c r="V64" s="10">
         <v>91.3</v>
       </c>
       <c r="W64" s="10">
         <v>92</v>
       </c>
-      <c r="X64" s="26">
+      <c r="X64" s="25">
         <v>89.1</v>
       </c>
-      <c r="Y64" s="38">
+      <c r="Y64" s="54">
         <v>92.9</v>
       </c>
-      <c r="Z64" s="13">
-[...32 lines deleted...]
-      <c r="AK64" s="37">
+      <c r="Z64" s="36">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AA64" s="36">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AB64" s="36">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AC64" s="36">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AD64" s="36">
+        <v>83.4</v>
+      </c>
+      <c r="AE64" s="36">
+        <v>85.8</v>
+      </c>
+      <c r="AF64" s="36">
+        <v>101.6</v>
+      </c>
+      <c r="AG64" s="36">
+        <v>119.1</v>
+      </c>
+      <c r="AH64" s="36">
+        <v>101</v>
+      </c>
+      <c r="AI64" s="36">
+        <v>103.5</v>
+      </c>
+      <c r="AJ64" s="36">
+        <v>104.1</v>
+      </c>
+      <c r="AK64" s="36">
         <v>104.14</v>
       </c>
-      <c r="AL64" s="26">
-[...24 lines deleted...]
-        <v>122</v>
+      <c r="AL64" s="10">
+        <v>71.3</v>
+      </c>
+      <c r="AM64" s="23">
+        <v>71.3</v>
+      </c>
+      <c r="AN64" s="23">
+        <v>71.3</v>
+      </c>
+      <c r="AO64" s="10">
+        <v>71.3</v>
+      </c>
+      <c r="AP64" s="10">
+        <v>84.5</v>
+      </c>
+      <c r="AQ64" s="23">
+        <v>90.4</v>
+      </c>
+      <c r="AR64" s="23">
+        <v>70.3</v>
+      </c>
+      <c r="AS64" s="23">
+        <v>68.5</v>
+      </c>
+      <c r="AT64" s="10">
+        <v>89.7</v>
       </c>
       <c r="AU64" s="10">
-        <v>148</v>
-[...22 lines deleted...]
-      <c r="BC64" s="25">
+        <v>146.6</v>
+      </c>
+      <c r="AV64" s="23">
+        <v>171.1</v>
+      </c>
+      <c r="AW64" s="64">
+        <v>174.4</v>
+      </c>
+      <c r="AX64" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY64" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ64" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA64" s="24">
+        <v>100</v>
+      </c>
+      <c r="BB64" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC64" s="24">
         <v>127.9</v>
       </c>
-      <c r="BD64" s="25">
+      <c r="BD64" s="24">
         <v>100.4</v>
       </c>
-      <c r="BE64" s="10"/>
+      <c r="BE64" s="25">
+        <v>107.8</v>
+      </c>
       <c r="BF64" s="13"/>
       <c r="BG64" s="10"/>
-      <c r="BH64" s="26"/>
-      <c r="BI64" s="53"/>
+      <c r="BH64" s="25"/>
+      <c r="BI64" s="48"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>110.2</v>
       </c>
       <c r="C65" s="9">
         <v>110.2</v>
       </c>
       <c r="D65" s="9">
         <v>110.2</v>
       </c>
       <c r="E65" s="9">
         <v>109.9</v>
       </c>
       <c r="F65" s="9">
         <v>107.7</v>
       </c>
       <c r="G65" s="9">
         <v>105.8</v>
       </c>
       <c r="H65" s="9">
         <v>117</v>
       </c>
       <c r="I65" s="10">
         <v>104.3</v>
       </c>
       <c r="J65" s="9">
         <v>101</v>
       </c>
       <c r="K65" s="9">
         <v>100.9</v>
       </c>
       <c r="L65" s="10">
         <v>102.7</v>
       </c>
-      <c r="M65" s="22">
+      <c r="M65" s="21">
         <v>103</v>
       </c>
       <c r="N65" s="13">
         <v>100</v>
       </c>
       <c r="O65" s="13">
         <v>100</v>
       </c>
       <c r="P65" s="13">
         <v>100</v>
       </c>
       <c r="Q65" s="13">
         <v>100</v>
       </c>
       <c r="R65" s="13">
         <v>100</v>
       </c>
       <c r="S65" s="13">
         <v>106.2</v>
       </c>
       <c r="T65" s="10">
         <v>92.3</v>
       </c>
       <c r="U65" s="13">
         <v>95.2</v>
       </c>
       <c r="V65" s="10">
         <v>97.7</v>
       </c>
       <c r="W65" s="10">
         <v>98.2</v>
       </c>
-      <c r="X65" s="26">
+      <c r="X65" s="25">
         <v>99.3</v>
       </c>
-      <c r="Y65" s="38">
+      <c r="Y65" s="54">
         <v>100.3</v>
       </c>
-      <c r="Z65" s="13">
-[...32 lines deleted...]
-      <c r="AK65" s="37">
+      <c r="Z65" s="36">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="AA65" s="36">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="AB65" s="36">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="AC65" s="36">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="AD65" s="36">
+        <v>143.4</v>
+      </c>
+      <c r="AE65" s="36">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="AF65" s="36">
+        <v>123.3</v>
+      </c>
+      <c r="AG65" s="36">
+        <v>123.5</v>
+      </c>
+      <c r="AH65" s="36">
+        <v>123.9</v>
+      </c>
+      <c r="AI65" s="36">
+        <v>119.4</v>
+      </c>
+      <c r="AJ65" s="36">
+        <v>118.3</v>
+      </c>
+      <c r="AK65" s="36">
         <v>118.37</v>
       </c>
-      <c r="AL65" s="26">
-[...23 lines deleted...]
-      <c r="AT65" s="13">
+      <c r="AL65" s="10">
+        <v>98.1</v>
+      </c>
+      <c r="AM65" s="23">
+        <v>98.1</v>
+      </c>
+      <c r="AN65" s="23">
+        <v>98.1</v>
+      </c>
+      <c r="AO65" s="10">
+        <v>95.7</v>
+      </c>
+      <c r="AP65" s="10">
+        <v>97.9</v>
+      </c>
+      <c r="AQ65" s="23">
+        <v>99.2</v>
+      </c>
+      <c r="AR65" s="23">
+        <v>89.6</v>
+      </c>
+      <c r="AS65" s="23">
+        <v>88.3</v>
+      </c>
+      <c r="AT65" s="10">
         <v>92</v>
       </c>
       <c r="AU65" s="10">
-        <v>93.2</v>
-[...1 lines deleted...]
-      <c r="AV65" s="26">
         <v>92.2</v>
       </c>
-      <c r="AW65" s="53">
-[...11 lines deleted...]
-      <c r="BA65" s="25">
+      <c r="AV65" s="23">
+        <v>91.2</v>
+      </c>
+      <c r="AW65" s="64">
+        <v>91.5</v>
+      </c>
+      <c r="AX65" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY65" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ65" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA65" s="24">
         <v>100.7</v>
       </c>
-      <c r="BB65" s="26">
+      <c r="BB65" s="25">
         <v>100.5</v>
       </c>
-      <c r="BC65" s="25">
+      <c r="BC65" s="24">
         <v>97.3</v>
       </c>
-      <c r="BD65" s="25">
+      <c r="BD65" s="24">
         <v>107.2</v>
       </c>
-      <c r="BE65" s="10"/>
+      <c r="BE65" s="25">
+        <v>107.1</v>
+      </c>
       <c r="BF65" s="13"/>
       <c r="BG65" s="10"/>
-      <c r="BH65" s="26"/>
-      <c r="BI65" s="53"/>
+      <c r="BH65" s="25"/>
+      <c r="BI65" s="48"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="9">
         <v>57.4</v>
       </c>
       <c r="C66" s="9">
         <v>57.4</v>
       </c>
       <c r="D66" s="9">
         <v>57.4</v>
       </c>
       <c r="E66" s="9">
         <v>57.4</v>
       </c>
       <c r="F66" s="9">
         <v>57.7</v>
       </c>
       <c r="G66" s="9">
         <v>58.9</v>
       </c>
       <c r="H66" s="9">
         <v>68.5</v>
       </c>
       <c r="I66" s="10">
         <v>78.2</v>
       </c>
       <c r="J66" s="9">
         <v>87.7</v>
       </c>
       <c r="K66" s="9">
         <v>86.3</v>
       </c>
       <c r="L66" s="10">
         <v>86.9</v>
       </c>
-      <c r="M66" s="22">
+      <c r="M66" s="21">
         <v>85.7</v>
       </c>
       <c r="N66" s="13">
         <v>100</v>
       </c>
       <c r="O66" s="13">
         <v>100</v>
       </c>
       <c r="P66" s="13">
         <v>100</v>
       </c>
       <c r="Q66" s="13">
         <v>100</v>
       </c>
       <c r="R66" s="13">
         <v>100</v>
       </c>
       <c r="S66" s="13">
         <v>101</v>
       </c>
       <c r="T66" s="10">
         <v>114.8</v>
       </c>
       <c r="U66" s="13">
         <v>106</v>
       </c>
       <c r="V66" s="10">
         <v>99.7</v>
       </c>
       <c r="W66" s="10">
         <v>100.1</v>
       </c>
-      <c r="X66" s="26">
+      <c r="X66" s="25">
         <v>99.2</v>
       </c>
-      <c r="Y66" s="38">
+      <c r="Y66" s="54">
         <v>115.1</v>
       </c>
-      <c r="Z66" s="13">
-[...32 lines deleted...]
-      <c r="AK66" s="37">
+      <c r="Z66" s="36">
+        <v>100</v>
+      </c>
+      <c r="AA66" s="36">
+        <v>100</v>
+      </c>
+      <c r="AB66" s="36">
+        <v>100</v>
+      </c>
+      <c r="AC66" s="36">
+        <v>100</v>
+      </c>
+      <c r="AD66" s="36">
+        <v>100.4</v>
+      </c>
+      <c r="AE66" s="36">
+        <v>103.9</v>
+      </c>
+      <c r="AF66" s="36">
+        <v>102.6</v>
+      </c>
+      <c r="AG66" s="36">
+        <v>101.2</v>
+      </c>
+      <c r="AH66" s="36">
+        <v>105.5</v>
+      </c>
+      <c r="AI66" s="36">
+        <v>104.4</v>
+      </c>
+      <c r="AJ66" s="36">
+        <v>104.3</v>
+      </c>
+      <c r="AK66" s="36">
         <v>104.12</v>
       </c>
-      <c r="AL66" s="26">
-[...44 lines deleted...]
-      <c r="BA66" s="25">
+      <c r="AL66" s="10">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AM66" s="23">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AN66" s="23">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AO66" s="10">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AP66" s="10">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AQ66" s="23">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="AR66" s="23">
+        <v>85.5</v>
+      </c>
+      <c r="AS66" s="23">
+        <v>89.8</v>
+      </c>
+      <c r="AT66" s="10">
+        <v>90</v>
+      </c>
+      <c r="AU66" s="10">
+        <v>90.4</v>
+      </c>
+      <c r="AV66" s="23">
+        <v>88.7</v>
+      </c>
+      <c r="AW66" s="64">
+        <v>83.8</v>
+      </c>
+      <c r="AX66" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY66" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ66" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA66" s="24">
         <v>108.4</v>
       </c>
-      <c r="BB66" s="26">
+      <c r="BB66" s="25">
         <v>109.2</v>
       </c>
-      <c r="BC66" s="25">
+      <c r="BC66" s="24">
         <v>101.1</v>
       </c>
-      <c r="BD66" s="25">
+      <c r="BD66" s="24">
         <v>106.8</v>
       </c>
-      <c r="BE66" s="10"/>
+      <c r="BE66" s="25">
+        <v>105.4</v>
+      </c>
       <c r="BF66" s="13"/>
       <c r="BG66" s="13"/>
-      <c r="BH66" s="26"/>
-      <c r="BI66" s="53"/>
+      <c r="BH66" s="25"/>
+      <c r="BI66" s="48"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="9">
         <v>66.2</v>
       </c>
       <c r="C67" s="9">
         <v>66.2</v>
       </c>
       <c r="D67" s="9">
         <v>66.2</v>
       </c>
       <c r="E67" s="9">
         <v>66.2</v>
       </c>
       <c r="F67" s="9">
         <v>67.599999999999994</v>
       </c>
       <c r="G67" s="9">
         <v>69.3</v>
       </c>
       <c r="H67" s="9">
         <v>105.4</v>
       </c>
       <c r="I67" s="10">
         <v>91</v>
       </c>
       <c r="J67" s="9">
         <v>91.3</v>
       </c>
       <c r="K67" s="9">
         <v>101.7</v>
       </c>
       <c r="L67" s="10">
         <v>103.2</v>
       </c>
-      <c r="M67" s="22">
+      <c r="M67" s="21">
         <v>102.5</v>
       </c>
       <c r="N67" s="13">
         <v>100</v>
       </c>
       <c r="O67" s="13">
         <v>100</v>
       </c>
       <c r="P67" s="13">
         <v>100</v>
       </c>
       <c r="Q67" s="13">
         <v>100</v>
       </c>
       <c r="R67" s="13">
         <v>100</v>
       </c>
       <c r="S67" s="13">
         <v>100</v>
       </c>
       <c r="T67" s="10">
         <v>101.5</v>
       </c>
       <c r="U67" s="13">
         <v>99.4</v>
       </c>
       <c r="V67" s="10">
         <v>102.6</v>
       </c>
       <c r="W67" s="10">
         <v>100.8</v>
       </c>
-      <c r="X67" s="26">
+      <c r="X67" s="25">
         <v>100.9</v>
       </c>
-      <c r="Y67" s="38">
+      <c r="Y67" s="54">
         <v>108.8</v>
       </c>
-      <c r="Z67" s="13">
-[...26 lines deleted...]
-      <c r="AI67" s="13">
+      <c r="Z67" s="36">
+        <v>92.2</v>
+      </c>
+      <c r="AA67" s="36">
+        <v>92.2</v>
+      </c>
+      <c r="AB67" s="36">
+        <v>92.2</v>
+      </c>
+      <c r="AC67" s="36">
+        <v>92.2</v>
+      </c>
+      <c r="AD67" s="36">
+        <v>94.9</v>
+      </c>
+      <c r="AE67" s="36">
+        <v>98.6</v>
+      </c>
+      <c r="AF67" s="36">
         <v>100.1</v>
       </c>
-      <c r="AJ67" s="10">
-[...2 lines deleted...]
-      <c r="AK67" s="37">
+      <c r="AG67" s="36">
+        <v>97.9</v>
+      </c>
+      <c r="AH67" s="36">
+        <v>98.3</v>
+      </c>
+      <c r="AI67" s="36">
+        <v>97.6</v>
+      </c>
+      <c r="AJ67" s="36">
+        <v>97.4</v>
+      </c>
+      <c r="AK67" s="36">
         <v>97.34</v>
       </c>
-      <c r="AL67" s="26">
-[...50 lines deleted...]
-      <c r="BC67" s="25">
+      <c r="AL67" s="10">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AM67" s="23">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AN67" s="23">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AO67" s="10">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AP67" s="10">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="AQ67" s="23">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="AR67" s="23">
+        <v>115.9</v>
+      </c>
+      <c r="AS67" s="23">
+        <v>111.5</v>
+      </c>
+      <c r="AT67" s="10">
+        <v>108.9</v>
+      </c>
+      <c r="AU67" s="10">
+        <v>110.3</v>
+      </c>
+      <c r="AV67" s="23">
+        <v>110</v>
+      </c>
+      <c r="AW67" s="64">
+        <v>107.4</v>
+      </c>
+      <c r="AX67" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY67" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ67" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA67" s="24">
+        <v>100</v>
+      </c>
+      <c r="BB67" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC67" s="24">
         <v>210.3</v>
       </c>
-      <c r="BD67" s="25">
+      <c r="BD67" s="24">
         <v>103.8</v>
       </c>
-      <c r="BE67" s="10"/>
+      <c r="BE67" s="25">
+        <v>102.1</v>
+      </c>
       <c r="BF67" s="13"/>
       <c r="BG67" s="13"/>
-      <c r="BH67" s="26"/>
-      <c r="BI67" s="53"/>
+      <c r="BH67" s="25"/>
+      <c r="BI67" s="48"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B68" s="23" t="s">
+      <c r="B68" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="C68" s="23" t="s">
+      <c r="C68" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="D68" s="23" t="s">
+      <c r="D68" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="E68" s="23" t="s">
+      <c r="E68" s="22" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="9">
         <v>100</v>
       </c>
       <c r="G68" s="9">
         <v>100</v>
       </c>
       <c r="H68" s="9">
         <v>121.2</v>
       </c>
       <c r="I68" s="10">
         <v>111.2</v>
       </c>
       <c r="J68" s="9">
         <v>110.9</v>
       </c>
       <c r="K68" s="9">
         <v>110.2</v>
       </c>
       <c r="L68" s="10">
         <v>110.9</v>
       </c>
-      <c r="M68" s="22">
+      <c r="M68" s="21">
         <v>111.5</v>
       </c>
-      <c r="N68" s="23" t="s">
+      <c r="N68" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="O68" s="23" t="s">
+      <c r="O68" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="P68" s="23" t="s">
+      <c r="P68" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="Q68" s="23" t="s">
+      <c r="Q68" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R68" s="13">
         <v>100</v>
       </c>
       <c r="S68" s="13">
         <v>100</v>
       </c>
       <c r="T68" s="10">
         <v>100.4</v>
       </c>
       <c r="U68" s="13">
         <v>100.4</v>
       </c>
       <c r="V68" s="10">
         <v>99.8</v>
       </c>
       <c r="W68" s="10">
         <v>100.1</v>
       </c>
-      <c r="X68" s="26">
+      <c r="X68" s="25">
         <v>98.2</v>
       </c>
-      <c r="Y68" s="38">
+      <c r="Y68" s="54">
         <v>94.2</v>
       </c>
-      <c r="Z68" s="23" t="s">
+      <c r="Z68" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AA68" s="23" t="s">
+      <c r="AA68" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AB68" s="23" t="s">
+      <c r="AB68" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AC68" s="13" t="s">
+      <c r="AC68" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AD68" s="26">
-[...20 lines deleted...]
-      <c r="AK68" s="37">
+      <c r="AD68" s="36">
+        <v>374.5</v>
+      </c>
+      <c r="AE68" s="36">
+        <v>464.9</v>
+      </c>
+      <c r="AF68" s="36">
+        <v>171.5</v>
+      </c>
+      <c r="AG68" s="36">
+        <v>139.6</v>
+      </c>
+      <c r="AH68" s="36">
+        <v>143.19999999999999</v>
+      </c>
+      <c r="AI68" s="36">
+        <v>135.4</v>
+      </c>
+      <c r="AJ68" s="36">
+        <v>133.6</v>
+      </c>
+      <c r="AK68" s="36">
         <v>133.55000000000001</v>
       </c>
-      <c r="AL68" s="23" t="s">
+      <c r="AL68" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AM68" s="23" t="s">
+      <c r="AM68" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AN68" s="23" t="s">
+      <c r="AN68" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AO68" s="23" t="s">
+      <c r="AO68" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AP68" s="26">
-[...23 lines deleted...]
-      <c r="AX68" s="26" t="s">
+      <c r="AP68" s="10">
+        <v>58.3</v>
+      </c>
+      <c r="AQ68" s="23">
+        <v>46.1</v>
+      </c>
+      <c r="AR68" s="23">
+        <v>66.2</v>
+      </c>
+      <c r="AS68" s="23">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="AT68" s="10">
+        <v>75.8</v>
+      </c>
+      <c r="AU68" s="10">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="AV68" s="23">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AW68" s="64">
+        <v>77.7</v>
+      </c>
+      <c r="AX68" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AY68" s="26" t="s">
+      <c r="AY68" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AZ68" s="26" t="s">
+      <c r="AZ68" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BA68" s="26" t="s">
+      <c r="BA68" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BB68" s="26">
-[...5 lines deleted...]
-      <c r="BD68" s="25">
+      <c r="BB68" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC68" s="24">
+        <v>100</v>
+      </c>
+      <c r="BD68" s="24">
         <v>122.9</v>
       </c>
-      <c r="BE68" s="10"/>
+      <c r="BE68" s="25">
+        <v>104.3</v>
+      </c>
       <c r="BF68" s="13"/>
       <c r="BG68" s="13"/>
-      <c r="BH68" s="26"/>
-      <c r="BI68" s="53"/>
+      <c r="BH68" s="25"/>
+      <c r="BI68" s="48"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="9">
         <v>93.4</v>
       </c>
       <c r="C69" s="9">
         <v>93.4</v>
       </c>
       <c r="D69" s="9">
         <v>93.4</v>
       </c>
       <c r="E69" s="9">
         <v>93.6</v>
       </c>
       <c r="F69" s="9">
         <v>96.2</v>
       </c>
       <c r="G69" s="9">
         <v>97.3</v>
       </c>
       <c r="H69" s="9">
         <v>113.3</v>
       </c>
       <c r="I69" s="10">
         <v>111.8</v>
       </c>
       <c r="J69" s="9">
         <v>108.7</v>
       </c>
       <c r="K69" s="9">
         <v>109.6</v>
       </c>
       <c r="L69" s="10">
         <v>112.2</v>
       </c>
-      <c r="M69" s="22">
+      <c r="M69" s="21">
         <v>109.7</v>
       </c>
       <c r="N69" s="13">
         <v>100</v>
       </c>
       <c r="O69" s="13">
         <v>100</v>
       </c>
       <c r="P69" s="13">
         <v>100</v>
       </c>
       <c r="Q69" s="13">
         <v>100</v>
       </c>
       <c r="R69" s="13">
         <v>100</v>
       </c>
       <c r="S69" s="13">
         <v>95.8</v>
       </c>
       <c r="T69" s="10">
         <v>112.1</v>
       </c>
       <c r="U69" s="13">
         <v>97.8</v>
       </c>
       <c r="V69" s="10">
         <v>95.7</v>
       </c>
       <c r="W69" s="10">
         <v>98.1</v>
       </c>
-      <c r="X69" s="26">
+      <c r="X69" s="25">
         <v>98</v>
       </c>
-      <c r="Y69" s="38">
+      <c r="Y69" s="54">
         <v>93.9</v>
       </c>
-      <c r="Z69" s="13">
-[...32 lines deleted...]
-      <c r="AK69" s="37">
+      <c r="Z69" s="36">
+        <v>86</v>
+      </c>
+      <c r="AA69" s="36">
+        <v>86</v>
+      </c>
+      <c r="AB69" s="36">
+        <v>86</v>
+      </c>
+      <c r="AC69" s="36">
+        <v>89.4</v>
+      </c>
+      <c r="AD69" s="36">
+        <v>119.8</v>
+      </c>
+      <c r="AE69" s="36">
+        <v>144</v>
+      </c>
+      <c r="AF69" s="36">
+        <v>116.1</v>
+      </c>
+      <c r="AG69" s="36">
+        <v>114.9</v>
+      </c>
+      <c r="AH69" s="36">
+        <v>117.3</v>
+      </c>
+      <c r="AI69" s="36">
+        <v>114.1</v>
+      </c>
+      <c r="AJ69" s="36">
+        <v>114.1</v>
+      </c>
+      <c r="AK69" s="36">
         <v>114.04</v>
       </c>
-      <c r="AL69" s="26">
-[...50 lines deleted...]
-      <c r="BC69" s="25">
+      <c r="AL69" s="10">
+        <v>57.4</v>
+      </c>
+      <c r="AM69" s="23">
+        <v>57.4</v>
+      </c>
+      <c r="AN69" s="23">
+        <v>57.4</v>
+      </c>
+      <c r="AO69" s="10">
+        <v>44</v>
+      </c>
+      <c r="AP69" s="10">
+        <v>75.3</v>
+      </c>
+      <c r="AQ69" s="23">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="AR69" s="23">
+        <v>93.4</v>
+      </c>
+      <c r="AS69" s="23">
+        <v>79.3</v>
+      </c>
+      <c r="AT69" s="10">
+        <v>76.5</v>
+      </c>
+      <c r="AU69" s="10">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AV69" s="23">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="AW69" s="64">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="AX69" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY69" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ69" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA69" s="24">
+        <v>100</v>
+      </c>
+      <c r="BB69" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC69" s="24">
         <v>114.2</v>
       </c>
-      <c r="BD69" s="25">
+      <c r="BD69" s="24">
         <v>109.5</v>
       </c>
-      <c r="BE69" s="10"/>
+      <c r="BE69" s="25">
+        <v>106.6</v>
+      </c>
       <c r="BF69" s="13"/>
       <c r="BG69" s="13"/>
-      <c r="BH69" s="26"/>
-      <c r="BI69" s="53"/>
+      <c r="BH69" s="25"/>
+      <c r="BI69" s="48"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="9">
         <v>0</v>
       </c>
       <c r="C70" s="9">
         <v>0</v>
       </c>
       <c r="D70" s="9">
         <v>0</v>
       </c>
       <c r="E70" s="9">
         <v>75</v>
       </c>
       <c r="F70" s="9">
         <v>86.5</v>
       </c>
       <c r="G70" s="9">
         <v>90.2</v>
       </c>
       <c r="H70" s="9">
         <v>114.9</v>
       </c>
       <c r="I70" s="10">
         <v>102.6</v>
       </c>
       <c r="J70" s="9">
         <v>106.2</v>
       </c>
       <c r="K70" s="9">
         <v>97.4</v>
       </c>
       <c r="L70" s="10">
         <v>98.7</v>
       </c>
-      <c r="M70" s="22">
+      <c r="M70" s="21">
         <v>96.9</v>
       </c>
-      <c r="N70" s="23" t="s">
+      <c r="N70" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="O70" s="23" t="s">
+      <c r="O70" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="P70" s="23" t="s">
+      <c r="P70" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="Q70" s="23" t="s">
+      <c r="Q70" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R70" s="13">
         <v>100</v>
       </c>
       <c r="S70" s="13">
         <v>100</v>
       </c>
       <c r="T70" s="10">
         <v>86.3</v>
       </c>
       <c r="U70" s="13">
         <v>107.9</v>
       </c>
       <c r="V70" s="10">
         <v>96.9</v>
       </c>
       <c r="W70" s="10">
         <v>96.5</v>
       </c>
-      <c r="X70" s="26">
+      <c r="X70" s="25">
         <v>97.2</v>
       </c>
-      <c r="Y70" s="38">
+      <c r="Y70" s="54">
         <v>100.7</v>
       </c>
-      <c r="Z70" s="23" t="s">
+      <c r="Z70" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AA70" s="23" t="s">
+      <c r="AA70" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AB70" s="23" t="s">
+      <c r="AB70" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AC70" s="13">
-[...23 lines deleted...]
-      <c r="AK70" s="37">
+      <c r="AC70" s="36">
+        <v>97.9</v>
+      </c>
+      <c r="AD70" s="36">
+        <v>115.2</v>
+      </c>
+      <c r="AE70" s="36">
+        <v>122</v>
+      </c>
+      <c r="AF70" s="36">
+        <v>113</v>
+      </c>
+      <c r="AG70" s="36">
+        <v>110</v>
+      </c>
+      <c r="AH70" s="36">
+        <v>110.8</v>
+      </c>
+      <c r="AI70" s="36">
+        <v>108.3</v>
+      </c>
+      <c r="AJ70" s="36">
+        <v>107.9</v>
+      </c>
+      <c r="AK70" s="36">
         <v>107.95</v>
       </c>
-      <c r="AL70" s="23" t="s">
+      <c r="AL70" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AM70" s="23" t="s">
+      <c r="AM70" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AN70" s="23" t="s">
+      <c r="AN70" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AO70" s="23" t="s">
+      <c r="AO70" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AP70" s="26">
-[...23 lines deleted...]
-      <c r="AX70" s="26" t="s">
+      <c r="AP70" s="10">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="AQ70" s="23">
+        <v>124.3</v>
+      </c>
+      <c r="AR70" s="23">
+        <v>101.7</v>
+      </c>
+      <c r="AS70" s="23">
+        <v>89</v>
+      </c>
+      <c r="AT70" s="10">
+        <v>93.4</v>
+      </c>
+      <c r="AU70" s="10">
+        <v>97.4</v>
+      </c>
+      <c r="AV70" s="23">
+        <v>97.1</v>
+      </c>
+      <c r="AW70" s="64">
+        <v>96</v>
+      </c>
+      <c r="AX70" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AY70" s="26" t="s">
+      <c r="AY70" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AZ70" s="26" t="s">
+      <c r="AZ70" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BA70" s="26" t="s">
+      <c r="BA70" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BB70" s="26">
-[...5 lines deleted...]
-      <c r="BD70" s="25">
+      <c r="BB70" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC70" s="24">
+        <v>100</v>
+      </c>
+      <c r="BD70" s="24">
         <v>116</v>
       </c>
-      <c r="BE70" s="10"/>
+      <c r="BE70" s="25">
+        <v>119.6</v>
+      </c>
       <c r="BF70" s="13"/>
       <c r="BG70" s="13"/>
-      <c r="BH70" s="26"/>
-      <c r="BI70" s="53"/>
+      <c r="BH70" s="25"/>
+      <c r="BI70" s="48"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="9">
         <v>92.5</v>
       </c>
       <c r="C71" s="9">
         <v>92.3</v>
       </c>
       <c r="D71" s="9">
         <v>92.3</v>
       </c>
       <c r="E71" s="9">
         <v>92.3</v>
       </c>
       <c r="F71" s="9">
         <v>92.7</v>
       </c>
       <c r="G71" s="9">
         <v>183.9</v>
       </c>
       <c r="H71" s="9">
         <v>104.3</v>
       </c>
       <c r="I71" s="10">
         <v>100.4</v>
       </c>
       <c r="J71" s="9">
         <v>97.1</v>
       </c>
       <c r="K71" s="9">
         <v>102.6</v>
       </c>
       <c r="L71" s="10">
         <v>103.1</v>
       </c>
-      <c r="M71" s="22">
+      <c r="M71" s="21">
         <v>103.1</v>
       </c>
       <c r="N71" s="13">
         <v>100</v>
       </c>
       <c r="O71" s="13">
         <v>100</v>
       </c>
       <c r="P71" s="13">
         <v>100</v>
       </c>
       <c r="Q71" s="13">
         <v>100</v>
       </c>
       <c r="R71" s="13">
         <v>100</v>
       </c>
       <c r="S71" s="13">
         <v>130.80000000000001</v>
       </c>
       <c r="T71" s="10">
         <v>101</v>
       </c>
       <c r="U71" s="13">
         <v>95.6</v>
       </c>
       <c r="V71" s="10">
         <v>99.1</v>
       </c>
       <c r="W71" s="10">
         <v>99.7</v>
       </c>
-      <c r="X71" s="26">
+      <c r="X71" s="25">
         <v>100.2</v>
       </c>
-      <c r="Y71" s="38">
+      <c r="Y71" s="54">
         <v>95.4</v>
       </c>
-      <c r="Z71" s="13">
-[...32 lines deleted...]
-      <c r="AK71" s="37">
+      <c r="Z71" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA71" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB71" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC71" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD71" s="36">
+        <v>3.3</v>
+      </c>
+      <c r="AE71" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="AF71" s="36">
+        <v>102.5</v>
+      </c>
+      <c r="AG71" s="36">
+        <v>122.1</v>
+      </c>
+      <c r="AH71" s="36">
+        <v>113.8</v>
+      </c>
+      <c r="AI71" s="36">
+        <v>107.7</v>
+      </c>
+      <c r="AJ71" s="36">
+        <v>105.9</v>
+      </c>
+      <c r="AK71" s="36">
         <v>105.89</v>
       </c>
-      <c r="AL71" s="23" t="s">
+      <c r="AL71" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AM71" s="23" t="s">
+      <c r="AM71" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AN71" s="23" t="s">
+      <c r="AN71" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AO71" s="23" t="s">
+      <c r="AO71" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AP71" s="26">
-[...38 lines deleted...]
-      <c r="BC71" s="25">
+      <c r="AP71" s="10">
+        <v>1469.3</v>
+      </c>
+      <c r="AQ71" s="23">
+        <v>120</v>
+      </c>
+      <c r="AR71" s="23">
+        <v>94.9</v>
+      </c>
+      <c r="AS71" s="23">
+        <v>98.2</v>
+      </c>
+      <c r="AT71" s="10">
+        <v>111</v>
+      </c>
+      <c r="AU71" s="10">
+        <v>106.7</v>
+      </c>
+      <c r="AV71" s="23">
+        <v>108.6</v>
+      </c>
+      <c r="AW71" s="64">
+        <v>108.6</v>
+      </c>
+      <c r="AX71" s="25">
+        <v>100</v>
+      </c>
+      <c r="AY71" s="25">
+        <v>100</v>
+      </c>
+      <c r="AZ71" s="25">
+        <v>100</v>
+      </c>
+      <c r="BA71" s="24">
+        <v>100</v>
+      </c>
+      <c r="BB71" s="25">
+        <v>100</v>
+      </c>
+      <c r="BC71" s="24">
         <v>88.5</v>
       </c>
-      <c r="BD71" s="25">
+      <c r="BD71" s="24">
         <v>104</v>
       </c>
-      <c r="BE71" s="10"/>
+      <c r="BE71" s="25">
+        <v>100.5</v>
+      </c>
       <c r="BF71" s="13"/>
       <c r="BG71" s="13"/>
-      <c r="BH71" s="26"/>
-      <c r="BI71" s="53"/>
+      <c r="BH71" s="25"/>
+      <c r="BI71" s="48"/>
     </row>
     <row r="72" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="16"/>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
       <c r="I72" s="17"/>
       <c r="J72" s="17"/>
       <c r="K72" s="17"/>
       <c r="L72" s="17"/>
       <c r="M72" s="17"/>
-      <c r="N72" s="39"/>
-[...10 lines deleted...]
-      <c r="Y72" s="40"/>
+      <c r="N72" s="38"/>
+      <c r="O72" s="39"/>
+      <c r="P72" s="40"/>
+      <c r="Q72" s="39"/>
+      <c r="R72" s="39"/>
+      <c r="S72" s="39"/>
+      <c r="T72" s="39"/>
+      <c r="U72" s="39"/>
+      <c r="V72" s="39"/>
+      <c r="W72" s="39"/>
+      <c r="X72" s="39"/>
+      <c r="Y72" s="39"/>
       <c r="Z72" s="39"/>
-      <c r="AA72" s="40"/>
-[...4 lines deleted...]
-      <c r="AF72" s="40"/>
+      <c r="AA72" s="39"/>
+      <c r="AB72" s="40"/>
+      <c r="AC72" s="39"/>
+      <c r="AD72" s="39"/>
+      <c r="AE72" s="39"/>
+      <c r="AF72" s="39"/>
     </row>
     <row r="73" spans="1:61" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A73" s="55" t="s">
+      <c r="A73" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="B73" s="55"/>
-[...17 lines deleted...]
-      <c r="Z73" s="55" t="s">
+      <c r="B73" s="75"/>
+      <c r="C73" s="75"/>
+      <c r="D73" s="75"/>
+      <c r="E73" s="75"/>
+      <c r="F73" s="75"/>
+      <c r="G73" s="75"/>
+      <c r="H73" s="75"/>
+      <c r="I73" s="75"/>
+      <c r="J73" s="75"/>
+      <c r="K73" s="75"/>
+      <c r="L73" s="75"/>
+      <c r="M73" s="75"/>
+      <c r="N73" s="75"/>
+      <c r="O73" s="75"/>
+      <c r="P73" s="75"/>
+      <c r="Q73" s="75"/>
+      <c r="R73" s="75"/>
+      <c r="S73" s="75"/>
+      <c r="Z73" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="AA73" s="55"/>
-[...16 lines deleted...]
-      <c r="AR73" s="55"/>
+      <c r="AA73" s="75"/>
+      <c r="AB73" s="75"/>
+      <c r="AC73" s="75"/>
+      <c r="AD73" s="75"/>
+      <c r="AE73" s="75"/>
+      <c r="AF73" s="75"/>
+      <c r="AG73" s="75"/>
+      <c r="AH73" s="75"/>
+      <c r="AI73" s="75"/>
+      <c r="AJ73" s="75"/>
+      <c r="AK73" s="75"/>
+      <c r="AL73" s="75"/>
+      <c r="AM73" s="75"/>
+      <c r="AN73" s="75"/>
+      <c r="AO73" s="75"/>
+      <c r="AP73" s="75"/>
+      <c r="AQ73" s="75"/>
+      <c r="AR73" s="75"/>
     </row>
     <row r="74" spans="1:61" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="18"/>
     </row>
     <row r="75" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B75" s="3"/>
       <c r="C75" s="2"/>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
-      <c r="I75" s="68"/>
-[...22 lines deleted...]
-      <c r="AR75" s="57" t="s">
+      <c r="I75" s="74"/>
+      <c r="J75" s="74"/>
+      <c r="K75" s="74"/>
+      <c r="L75" s="74"/>
+      <c r="M75" s="74"/>
+      <c r="N75" s="74"/>
+      <c r="O75" s="74"/>
+      <c r="P75" s="74"/>
+      <c r="Q75" s="74"/>
+      <c r="R75" s="74"/>
+      <c r="S75" s="74"/>
+      <c r="T75" s="74"/>
+      <c r="U75" s="74"/>
+      <c r="V75" s="74"/>
+      <c r="W75" s="74"/>
+      <c r="X75" s="74"/>
+      <c r="Y75" s="74"/>
+      <c r="AF75" s="69"/>
+      <c r="AG75" s="69"/>
+      <c r="AH75" s="69"/>
+      <c r="AI75" s="69"/>
+      <c r="AJ75" s="69"/>
+      <c r="AK75" s="69"/>
+      <c r="AR75" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="AS75" s="57"/>
-[...4 lines deleted...]
-      <c r="BD75" s="57" t="s">
+      <c r="AS75" s="69"/>
+      <c r="AT75" s="69"/>
+      <c r="AU75" s="69"/>
+      <c r="AV75" s="69"/>
+      <c r="AW75" s="69"/>
+      <c r="BD75" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="BE75" s="57"/>
-[...3 lines deleted...]
-      <c r="BI75" s="57"/>
+      <c r="BE75" s="69"/>
+      <c r="BF75" s="69"/>
+      <c r="BG75" s="69"/>
+      <c r="BH75" s="69"/>
+      <c r="BI75" s="69"/>
     </row>
     <row r="76" spans="1:61" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="61"/>
-      <c r="B76" s="63" t="s">
+      <c r="A76" s="76"/>
+      <c r="B76" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="C76" s="64"/>
-[...24 lines deleted...]
-      <c r="Z76" s="58" t="s">
+      <c r="C76" s="71"/>
+      <c r="D76" s="71"/>
+      <c r="E76" s="71"/>
+      <c r="F76" s="71"/>
+      <c r="G76" s="71"/>
+      <c r="H76" s="71"/>
+      <c r="I76" s="71"/>
+      <c r="J76" s="71"/>
+      <c r="K76" s="71"/>
+      <c r="L76" s="71"/>
+      <c r="M76" s="73"/>
+      <c r="N76" s="70" t="s">
+        <v>48</v>
+      </c>
+      <c r="O76" s="71"/>
+      <c r="P76" s="71"/>
+      <c r="Q76" s="71"/>
+      <c r="R76" s="71"/>
+      <c r="S76" s="71"/>
+      <c r="T76" s="71"/>
+      <c r="U76" s="71"/>
+      <c r="V76" s="72"/>
+      <c r="W76" s="71"/>
+      <c r="X76" s="71"/>
+      <c r="Y76" s="73"/>
+      <c r="Z76" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="AA76" s="59"/>
-[...10 lines deleted...]
-      <c r="AL76" s="58" t="s">
+      <c r="AA76" s="67"/>
+      <c r="AB76" s="67"/>
+      <c r="AC76" s="67"/>
+      <c r="AD76" s="67"/>
+      <c r="AE76" s="67"/>
+      <c r="AF76" s="67"/>
+      <c r="AG76" s="67"/>
+      <c r="AH76" s="67"/>
+      <c r="AI76" s="67"/>
+      <c r="AJ76" s="67"/>
+      <c r="AK76" s="68"/>
+      <c r="AL76" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM76" s="67"/>
+      <c r="AN76" s="67"/>
+      <c r="AO76" s="67"/>
+      <c r="AP76" s="67"/>
+      <c r="AQ76" s="67"/>
+      <c r="AR76" s="67"/>
+      <c r="AS76" s="67"/>
+      <c r="AT76" s="67"/>
+      <c r="AU76" s="67"/>
+      <c r="AV76" s="67"/>
+      <c r="AW76" s="68"/>
+      <c r="AX76" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="AM76" s="59"/>
-[...23 lines deleted...]
-      <c r="BI76" s="60"/>
+      <c r="AY76" s="67"/>
+      <c r="AZ76" s="67"/>
+      <c r="BA76" s="67"/>
+      <c r="BB76" s="67"/>
+      <c r="BC76" s="67"/>
+      <c r="BD76" s="67"/>
+      <c r="BE76" s="67"/>
+      <c r="BF76" s="67"/>
+      <c r="BG76" s="67"/>
+      <c r="BH76" s="67"/>
+      <c r="BI76" s="68"/>
     </row>
     <row r="77" spans="1:61" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="62"/>
+      <c r="A77" s="77"/>
       <c r="B77" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J77" s="7" t="s">
@@ -11892,51 +12034,51 @@
       </c>
       <c r="Q77" s="7" t="s">
         <v>4</v>
       </c>
       <c r="R77" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="T77" s="7" t="s">
         <v>7</v>
       </c>
       <c r="U77" s="7" t="s">
         <v>8</v>
       </c>
       <c r="V77" s="7" t="s">
         <v>9</v>
       </c>
       <c r="W77" s="7" t="s">
         <v>10</v>
       </c>
       <c r="X77" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="Y77" s="36" t="s">
+      <c r="Y77" s="35" t="s">
         <v>36</v>
       </c>
       <c r="Z77" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA77" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AB77" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AC77" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AD77" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AE77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AF77" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AG77" s="7" t="s">
         <v>8</v>
@@ -11958,3307 +12100,3369 @@
       </c>
       <c r="AM77" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AN77" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AO77" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AP77" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AQ77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AR77" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AS77" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AT77" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AU77" s="36" t="s">
+      <c r="AU77" s="35" t="s">
         <v>10</v>
       </c>
       <c r="AV77" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AW77" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AX77" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AY77" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AZ77" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BA77" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BB77" s="7" t="s">
         <v>5</v>
       </c>
       <c r="BC77" s="7" t="s">
         <v>6</v>
       </c>
       <c r="BD77" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BE77" s="7" t="s">
         <v>8</v>
       </c>
       <c r="BF77" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="BG77" s="36" t="s">
+      <c r="BG77" s="35" t="s">
         <v>10</v>
       </c>
       <c r="BH77" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BI77" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="10">
         <v>101.5</v>
       </c>
       <c r="C78" s="10">
         <v>100.9</v>
       </c>
       <c r="D78" s="10">
         <v>101.9</v>
       </c>
       <c r="E78" s="10">
         <v>101.8</v>
       </c>
       <c r="F78" s="10">
         <v>101.6</v>
       </c>
       <c r="G78" s="10">
         <v>101.5</v>
       </c>
       <c r="H78" s="10">
         <v>101.1</v>
       </c>
-      <c r="I78" s="24">
+      <c r="I78" s="23">
         <v>100.4</v>
       </c>
       <c r="J78" s="10">
         <v>100</v>
       </c>
-      <c r="K78" s="24">
+      <c r="K78" s="23">
         <v>100.1</v>
       </c>
       <c r="L78" s="10">
         <v>100.1</v>
       </c>
-      <c r="M78" s="32">
+      <c r="M78" s="31">
         <v>99.682464842485516</v>
       </c>
       <c r="N78" s="12">
         <v>101</v>
       </c>
       <c r="O78" s="12">
         <v>100.9</v>
       </c>
       <c r="P78" s="12">
         <v>101.2</v>
       </c>
       <c r="Q78" s="12">
         <v>102.2</v>
       </c>
       <c r="R78" s="12">
         <v>102.8</v>
       </c>
       <c r="S78" s="12">
         <v>103</v>
       </c>
-      <c r="T78" s="27">
+      <c r="T78" s="26">
         <v>101</v>
       </c>
       <c r="U78" s="12">
         <v>101</v>
       </c>
-      <c r="V78" s="27">
+      <c r="V78" s="26">
         <v>102.3</v>
       </c>
-      <c r="W78" s="28">
+      <c r="W78" s="27">
         <v>101.8</v>
       </c>
-      <c r="X78" s="30">
+      <c r="X78" s="29">
         <v>101.6</v>
       </c>
-      <c r="Y78" s="38">
+      <c r="Y78" s="37">
         <v>104.1</v>
       </c>
-      <c r="Z78" s="10">
-[...35 lines deleted...]
-      <c r="AL78" s="26">
+      <c r="Z78" s="53">
+        <v>101.0973268366395</v>
+      </c>
+      <c r="AA78" s="53">
+        <v>108.44889596019655</v>
+      </c>
+      <c r="AB78" s="53">
+        <v>105.17891193609896</v>
+      </c>
+      <c r="AC78" s="53">
+        <v>103.66347484411821</v>
+      </c>
+      <c r="AD78" s="53">
+        <v>102.11934685954253</v>
+      </c>
+      <c r="AE78" s="53">
+        <v>106.71861774950987</v>
+      </c>
+      <c r="AF78" s="53">
+        <v>106.6150772192491</v>
+      </c>
+      <c r="AG78" s="53">
+        <v>105.05619843481371</v>
+      </c>
+      <c r="AH78" s="53">
+        <v>105.84280395942207</v>
+      </c>
+      <c r="AI78" s="53">
+        <v>105.63806315964553</v>
+      </c>
+      <c r="AJ78" s="53">
+        <v>105.96415575971363</v>
+      </c>
+      <c r="AK78" s="50">
+        <v>110.38253960618843</v>
+      </c>
+      <c r="AL78" s="10">
         <v>117.1</v>
       </c>
-      <c r="AM78" s="26">
-[...9 lines deleted...]
-        <v>107.5</v>
+      <c r="AM78" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="AN78" s="10">
+        <v>108.4</v>
+      </c>
+      <c r="AO78" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="AP78" s="10">
+        <v>107.8</v>
       </c>
       <c r="AQ78" s="10">
-        <v>103.4</v>
+        <v>103.6</v>
       </c>
       <c r="AR78" s="10">
-        <v>104.5</v>
+        <v>104.7</v>
       </c>
       <c r="AS78" s="10">
-        <v>104.6</v>
-[...4 lines deleted...]
-      <c r="AU78" s="13">
+        <v>104.7</v>
+      </c>
+      <c r="AT78" s="10">
+        <v>107.8</v>
+      </c>
+      <c r="AU78" s="10">
         <v>106.8</v>
       </c>
-      <c r="AV78" s="26">
+      <c r="AV78" s="10">
         <v>104.7</v>
       </c>
-      <c r="AW78" s="52">
-[...2 lines deleted...]
-      <c r="AX78" s="26">
+      <c r="AW78" s="65">
+        <v>101.77214555737287</v>
+      </c>
+      <c r="AX78" s="25">
         <v>107.1</v>
       </c>
-      <c r="AY78" s="48">
+      <c r="AY78" s="43">
         <v>108.5</v>
       </c>
-      <c r="AZ78" s="26">
+      <c r="AZ78" s="25">
         <v>109.3</v>
       </c>
-      <c r="BA78" s="26">
+      <c r="BA78" s="25">
         <v>112.5</v>
       </c>
-      <c r="BB78" s="26">
+      <c r="BB78" s="25">
         <v>111.7</v>
       </c>
-      <c r="BC78" s="26">
+      <c r="BC78" s="25">
         <v>112.5</v>
       </c>
-      <c r="BD78" s="70">
+      <c r="BD78" s="24">
         <v>113.1</v>
       </c>
-      <c r="BE78" s="10"/>
-      <c r="BF78" s="49"/>
+      <c r="BE78" s="49">
+        <v>112.2</v>
+      </c>
+      <c r="BF78" s="44"/>
       <c r="BG78" s="13"/>
-      <c r="BH78" s="26"/>
-      <c r="BI78" s="52"/>
+      <c r="BH78" s="25"/>
+      <c r="BI78" s="47"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B79" s="10">
         <v>88.2</v>
       </c>
       <c r="C79" s="10">
         <v>90</v>
       </c>
       <c r="D79" s="10">
         <v>90.1</v>
       </c>
       <c r="E79" s="10">
         <v>90.3</v>
       </c>
       <c r="F79" s="10">
         <v>90.6</v>
       </c>
       <c r="G79" s="10">
         <v>90.7</v>
       </c>
       <c r="H79" s="10">
         <v>90.6</v>
       </c>
-      <c r="I79" s="24">
+      <c r="I79" s="23">
         <v>90.6</v>
       </c>
       <c r="J79" s="10">
         <v>90.4</v>
       </c>
-      <c r="K79" s="24">
+      <c r="K79" s="23">
         <v>89.8</v>
       </c>
       <c r="L79" s="10">
         <v>89.9</v>
       </c>
       <c r="M79" s="11">
         <v>90</v>
       </c>
       <c r="N79" s="13">
         <v>87.3</v>
       </c>
       <c r="O79" s="13">
         <v>86.5</v>
       </c>
       <c r="P79" s="13">
         <v>86.5</v>
       </c>
       <c r="Q79" s="13">
         <v>86.3</v>
       </c>
       <c r="R79" s="13">
         <v>86.3</v>
       </c>
       <c r="S79" s="13">
         <v>86.2</v>
       </c>
       <c r="T79" s="10">
         <v>100.5</v>
       </c>
       <c r="U79" s="13">
         <v>100.3</v>
       </c>
       <c r="V79" s="10">
         <v>100.6</v>
       </c>
       <c r="W79" s="10">
         <v>100.5</v>
       </c>
-      <c r="X79" s="26">
+      <c r="X79" s="25">
         <v>100.7</v>
       </c>
-      <c r="Y79" s="38">
+      <c r="Y79" s="54">
         <v>100.2</v>
       </c>
-      <c r="Z79" s="10">
-[...32 lines deleted...]
-      <c r="AK79" s="37">
+      <c r="Z79" s="36">
+        <v>109.6</v>
+      </c>
+      <c r="AA79" s="36">
+        <v>110</v>
+      </c>
+      <c r="AB79" s="36">
+        <v>110.1</v>
+      </c>
+      <c r="AC79" s="36">
+        <v>110.4</v>
+      </c>
+      <c r="AD79" s="36">
+        <v>110.5</v>
+      </c>
+      <c r="AE79" s="36">
+        <v>110.3</v>
+      </c>
+      <c r="AF79" s="36">
+        <v>110</v>
+      </c>
+      <c r="AG79" s="36">
+        <v>110</v>
+      </c>
+      <c r="AH79" s="36">
+        <v>109.8</v>
+      </c>
+      <c r="AI79" s="36">
+        <v>109.8</v>
+      </c>
+      <c r="AJ79" s="36">
+        <v>109.5</v>
+      </c>
+      <c r="AK79" s="36">
         <v>107.8</v>
       </c>
-      <c r="AL79" s="26">
+      <c r="AL79" s="10">
         <v>66</v>
       </c>
-      <c r="AM79" s="26">
+      <c r="AM79" s="10">
         <v>66.5</v>
       </c>
-      <c r="AN79" s="26">
+      <c r="AN79" s="10">
         <v>67</v>
       </c>
-      <c r="AO79" s="26">
+      <c r="AO79" s="10">
         <v>67.5</v>
       </c>
-      <c r="AP79" s="26">
-        <v>68.7</v>
+      <c r="AP79" s="10">
+        <v>68.2</v>
       </c>
       <c r="AQ79" s="10">
-        <v>69.3</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="AR79" s="10">
-        <v>65.2</v>
+        <v>64.900000000000006</v>
       </c>
       <c r="AS79" s="10">
-        <v>63.9</v>
-[...1 lines deleted...]
-      <c r="AT79" s="13">
+        <v>63.6</v>
+      </c>
+      <c r="AT79" s="10">
+        <v>67</v>
+      </c>
+      <c r="AU79" s="10">
+        <v>67.5</v>
+      </c>
+      <c r="AV79" s="10">
+        <v>68.8</v>
+      </c>
+      <c r="AW79" s="21">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="AX79" s="25">
         <v>67.2</v>
       </c>
-      <c r="AU79" s="13">
-[...11 lines deleted...]
-      <c r="AY79" s="48">
+      <c r="AY79" s="43">
         <v>65.900000000000006</v>
       </c>
-      <c r="AZ79" s="26">
+      <c r="AZ79" s="25">
         <v>65.099999999999994</v>
       </c>
-      <c r="BA79" s="26">
+      <c r="BA79" s="25">
         <v>63.2</v>
       </c>
-      <c r="BB79" s="26">
+      <c r="BB79" s="25">
         <v>59.6</v>
       </c>
-      <c r="BC79" s="26">
+      <c r="BC79" s="25">
         <v>58.2</v>
       </c>
-      <c r="BD79" s="25">
+      <c r="BD79" s="24">
         <v>56.8</v>
       </c>
-      <c r="BE79" s="10"/>
+      <c r="BE79" s="49">
+        <v>56.2</v>
+      </c>
       <c r="BF79" s="13"/>
       <c r="BG79" s="13"/>
-      <c r="BH79" s="26"/>
-      <c r="BI79" s="53"/>
+      <c r="BH79" s="25"/>
+      <c r="BI79" s="48"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B80" s="10">
         <v>107.4</v>
       </c>
       <c r="C80" s="10">
         <v>105.1</v>
       </c>
       <c r="D80" s="10">
         <v>106.1</v>
       </c>
       <c r="E80" s="10">
         <v>104.3</v>
       </c>
       <c r="F80" s="10">
         <v>104.4</v>
       </c>
       <c r="G80" s="10">
         <v>103.6</v>
       </c>
       <c r="H80" s="10">
         <v>101.8</v>
       </c>
-      <c r="I80" s="24">
+      <c r="I80" s="23">
         <v>99.5</v>
       </c>
       <c r="J80" s="10">
         <v>99.5</v>
       </c>
-      <c r="K80" s="24">
+      <c r="K80" s="23">
         <v>98.9</v>
       </c>
       <c r="L80" s="10">
         <v>98.3</v>
       </c>
       <c r="M80" s="11">
         <v>99.1</v>
       </c>
       <c r="N80" s="13">
         <v>102.5</v>
       </c>
       <c r="O80" s="13">
         <v>102.3</v>
       </c>
       <c r="P80" s="13">
         <v>101.6</v>
       </c>
       <c r="Q80" s="13">
         <v>101.6</v>
       </c>
       <c r="R80" s="13">
         <v>101.4</v>
       </c>
       <c r="S80" s="13">
         <v>102.6</v>
       </c>
       <c r="T80" s="10">
         <v>97</v>
       </c>
       <c r="U80" s="13">
         <v>95.3</v>
       </c>
       <c r="V80" s="10">
         <v>97</v>
       </c>
       <c r="W80" s="10">
         <v>96.7</v>
       </c>
-      <c r="X80" s="26">
+      <c r="X80" s="25">
         <v>96.5</v>
       </c>
-      <c r="Y80" s="38">
+      <c r="Y80" s="54">
         <v>96.8</v>
       </c>
-      <c r="Z80" s="10">
-[...32 lines deleted...]
-      <c r="AK80" s="37">
+      <c r="Z80" s="36">
+        <v>62.3</v>
+      </c>
+      <c r="AA80" s="36">
+        <v>60</v>
+      </c>
+      <c r="AB80" s="36">
+        <v>88</v>
+      </c>
+      <c r="AC80" s="36">
+        <v>83.1</v>
+      </c>
+      <c r="AD80" s="36">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AE80" s="36">
+        <v>93.1</v>
+      </c>
+      <c r="AF80" s="36">
+        <v>92.7</v>
+      </c>
+      <c r="AG80" s="36">
+        <v>93.8</v>
+      </c>
+      <c r="AH80" s="36">
+        <v>88.8</v>
+      </c>
+      <c r="AI80" s="36">
+        <v>88.4</v>
+      </c>
+      <c r="AJ80" s="36">
+        <v>92.1</v>
+      </c>
+      <c r="AK80" s="36">
         <v>98.4</v>
       </c>
-      <c r="AL80" s="26">
+      <c r="AL80" s="10">
         <v>102.9</v>
       </c>
-      <c r="AM80" s="26">
-[...9 lines deleted...]
-        <v>88.7</v>
+      <c r="AM80" s="10">
+        <v>103.7</v>
+      </c>
+      <c r="AN80" s="10">
+        <v>79.2</v>
+      </c>
+      <c r="AO80" s="10">
+        <v>84.3</v>
+      </c>
+      <c r="AP80" s="10">
+        <v>89.1</v>
       </c>
       <c r="AQ80" s="10">
-        <v>79.900000000000006</v>
+        <v>79.3</v>
       </c>
       <c r="AR80" s="10">
-        <v>80.3</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="AS80" s="10">
-        <v>97.4</v>
-[...4 lines deleted...]
-      <c r="AU80" s="13">
+        <v>97</v>
+      </c>
+      <c r="AT80" s="10">
+        <v>119.6</v>
+      </c>
+      <c r="AU80" s="10">
         <v>122.5</v>
       </c>
-      <c r="AV80" s="26">
+      <c r="AV80" s="10">
         <v>114.7</v>
       </c>
-      <c r="AW80" s="53">
-[...2 lines deleted...]
-      <c r="AX80" s="26">
+      <c r="AW80" s="21">
+        <v>105.5</v>
+      </c>
+      <c r="AX80" s="25">
         <v>327.3</v>
       </c>
-      <c r="AY80" s="48">
+      <c r="AY80" s="43">
         <v>253.1</v>
       </c>
-      <c r="AZ80" s="26">
+      <c r="AZ80" s="25">
         <v>302.10000000000002</v>
       </c>
-      <c r="BA80" s="26">
+      <c r="BA80" s="25">
         <v>317.39999999999998</v>
       </c>
-      <c r="BB80" s="26">
+      <c r="BB80" s="25">
         <v>294.10000000000002</v>
       </c>
-      <c r="BC80" s="26">
+      <c r="BC80" s="25">
         <v>240</v>
       </c>
-      <c r="BD80" s="25">
+      <c r="BD80" s="24">
         <v>291.60000000000002</v>
       </c>
-      <c r="BE80" s="10"/>
+      <c r="BE80" s="49">
+        <v>228</v>
+      </c>
       <c r="BF80" s="13"/>
       <c r="BG80" s="13"/>
-      <c r="BH80" s="26"/>
-      <c r="BI80" s="53"/>
+      <c r="BH80" s="25"/>
+      <c r="BI80" s="48"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B81" s="10">
         <v>100.4</v>
       </c>
       <c r="C81" s="10">
         <v>101.1</v>
       </c>
       <c r="D81" s="10">
         <v>101.2</v>
       </c>
       <c r="E81" s="10">
         <v>101.58</v>
       </c>
       <c r="F81" s="10">
         <v>101.8</v>
       </c>
       <c r="G81" s="10">
         <v>101.9</v>
       </c>
       <c r="H81" s="10">
         <v>101.9</v>
       </c>
-      <c r="I81" s="24">
+      <c r="I81" s="23">
         <v>101.5</v>
       </c>
       <c r="J81" s="10">
         <v>101.5</v>
       </c>
-      <c r="K81" s="24">
+      <c r="K81" s="23">
         <v>99.7</v>
       </c>
       <c r="L81" s="10">
         <v>99.2</v>
       </c>
       <c r="M81" s="11">
         <v>99.1</v>
       </c>
       <c r="N81" s="13">
         <v>85.3</v>
       </c>
       <c r="O81" s="13">
         <v>85.4</v>
       </c>
       <c r="P81" s="13">
         <v>84.6</v>
       </c>
       <c r="Q81" s="13">
         <v>83.6</v>
       </c>
       <c r="R81" s="13">
         <v>83.2</v>
       </c>
       <c r="S81" s="13">
         <v>82.7</v>
       </c>
       <c r="T81" s="10">
         <v>82.5</v>
       </c>
       <c r="U81" s="13">
         <v>82.5</v>
       </c>
       <c r="V81" s="10">
         <v>86.6</v>
       </c>
       <c r="W81" s="10">
         <v>87.8</v>
       </c>
-      <c r="X81" s="26">
+      <c r="X81" s="25">
         <v>89</v>
       </c>
-      <c r="Y81" s="38">
+      <c r="Y81" s="54">
         <v>97.7</v>
       </c>
-      <c r="Z81" s="10">
-[...11 lines deleted...]
-      <c r="AD81" s="13">
+      <c r="Z81" s="36">
+        <v>143.1</v>
+      </c>
+      <c r="AA81" s="36">
+        <v>126.6</v>
+      </c>
+      <c r="AB81" s="36">
+        <v>125.5</v>
+      </c>
+      <c r="AC81" s="36">
         <v>124.7</v>
       </c>
-      <c r="AE81" s="13">
-[...17 lines deleted...]
-      <c r="AK81" s="37">
+      <c r="AD81" s="36">
+        <v>125.8</v>
+      </c>
+      <c r="AE81" s="36">
+        <v>125.2</v>
+      </c>
+      <c r="AF81" s="36">
+        <v>125.8</v>
+      </c>
+      <c r="AG81" s="36">
+        <v>127.1</v>
+      </c>
+      <c r="AH81" s="36">
+        <v>118.4</v>
+      </c>
+      <c r="AI81" s="36">
+        <v>117.7</v>
+      </c>
+      <c r="AJ81" s="36">
+        <v>114.9</v>
+      </c>
+      <c r="AK81" s="36">
         <v>116.4</v>
       </c>
-      <c r="AL81" s="26">
-[...12 lines deleted...]
-        <v>97.7</v>
+      <c r="AL81" s="10">
+        <v>93.6</v>
+      </c>
+      <c r="AM81" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="AN81" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AO81" s="10">
+        <v>99</v>
+      </c>
+      <c r="AP81" s="10">
+        <v>96.2</v>
       </c>
       <c r="AQ81" s="10">
         <v>98.8</v>
       </c>
       <c r="AR81" s="10">
-        <v>105</v>
+        <v>105.2</v>
       </c>
       <c r="AS81" s="10">
-        <v>106.9</v>
-[...1 lines deleted...]
-      <c r="AT81" s="13">
+        <v>107.1</v>
+      </c>
+      <c r="AT81" s="10">
+        <v>108</v>
+      </c>
+      <c r="AU81" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="AV81" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AW81" s="21">
+        <v>108.6</v>
+      </c>
+      <c r="AX81" s="25">
+        <v>118.6</v>
+      </c>
+      <c r="AY81" s="43">
+        <v>118.4</v>
+      </c>
+      <c r="AZ81" s="25">
+        <v>122</v>
+      </c>
+      <c r="BA81" s="25">
+        <v>124.5</v>
+      </c>
+      <c r="BB81" s="25">
+        <v>125.2</v>
+      </c>
+      <c r="BC81" s="25">
+        <v>117.7</v>
+      </c>
+      <c r="BD81" s="24">
         <v>107.8</v>
       </c>
-      <c r="AU81" s="13">
-[...29 lines deleted...]
-      <c r="BE81" s="10"/>
+      <c r="BE81" s="49">
+        <v>103</v>
+      </c>
       <c r="BF81" s="13"/>
       <c r="BG81" s="13"/>
-      <c r="BH81" s="26"/>
-      <c r="BI81" s="53"/>
+      <c r="BH81" s="25"/>
+      <c r="BI81" s="48"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="10">
         <v>102.5</v>
       </c>
       <c r="C82" s="10">
         <v>101.4</v>
       </c>
       <c r="D82" s="10">
         <v>102.9</v>
       </c>
       <c r="E82" s="10">
         <v>103.6</v>
       </c>
       <c r="F82" s="10">
         <v>103.3</v>
       </c>
       <c r="G82" s="10">
         <v>103.1</v>
       </c>
       <c r="H82" s="10">
         <v>102.8</v>
       </c>
-      <c r="I82" s="24">
+      <c r="I82" s="23">
         <v>102.7</v>
       </c>
       <c r="J82" s="10">
         <v>102.1</v>
       </c>
-      <c r="K82" s="24">
+      <c r="K82" s="23">
         <v>102.3</v>
       </c>
       <c r="L82" s="10">
         <v>102.5</v>
       </c>
       <c r="M82" s="11">
         <v>102.6</v>
       </c>
       <c r="N82" s="13">
         <v>102.8</v>
       </c>
       <c r="O82" s="13">
         <v>103.1</v>
       </c>
       <c r="P82" s="13">
         <v>101.8</v>
       </c>
       <c r="Q82" s="13">
         <v>101.79</v>
       </c>
       <c r="R82" s="13">
         <v>102.7</v>
       </c>
       <c r="S82" s="13">
         <v>102.9</v>
       </c>
       <c r="T82" s="10">
         <v>99.8</v>
       </c>
       <c r="U82" s="13">
         <v>97.7</v>
       </c>
       <c r="V82" s="10">
         <v>97.3</v>
       </c>
       <c r="W82" s="10">
         <v>96.8</v>
       </c>
-      <c r="X82" s="26">
+      <c r="X82" s="25">
         <v>96.7</v>
       </c>
-      <c r="Y82" s="38">
+      <c r="Y82" s="54">
         <v>97.2</v>
       </c>
-      <c r="Z82" s="10">
-[...32 lines deleted...]
-      <c r="AK82" s="37">
+      <c r="Z82" s="36">
+        <v>84.1</v>
+      </c>
+      <c r="AA82" s="36">
+        <v>81.5</v>
+      </c>
+      <c r="AB82" s="36">
+        <v>82.7</v>
+      </c>
+      <c r="AC82" s="36">
+        <v>83.2</v>
+      </c>
+      <c r="AD82" s="36">
+        <v>83.7</v>
+      </c>
+      <c r="AE82" s="36">
+        <v>97.3</v>
+      </c>
+      <c r="AF82" s="36">
+        <v>95.5</v>
+      </c>
+      <c r="AG82" s="36">
+        <v>94.1</v>
+      </c>
+      <c r="AH82" s="36">
+        <v>92.9</v>
+      </c>
+      <c r="AI82" s="36">
+        <v>92.3</v>
+      </c>
+      <c r="AJ82" s="36">
+        <v>91.3</v>
+      </c>
+      <c r="AK82" s="36">
         <v>103.6</v>
       </c>
-      <c r="AL82" s="26">
-[...2 lines deleted...]
-      <c r="AM82" s="26">
+      <c r="AL82" s="10">
+        <v>112.7</v>
+      </c>
+      <c r="AM82" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AN82" s="10">
+        <v>110.7</v>
+      </c>
+      <c r="AO82" s="10">
+        <v>111.06</v>
+      </c>
+      <c r="AP82" s="10">
         <v>110.8</v>
       </c>
-      <c r="AN82" s="26">
-[...7 lines deleted...]
-      </c>
       <c r="AQ82" s="10">
-        <v>93.5</v>
+        <v>93.4</v>
       </c>
       <c r="AR82" s="10">
-        <v>95.3</v>
+        <v>95.2</v>
       </c>
       <c r="AS82" s="10">
-        <v>96.8</v>
-[...13 lines deleted...]
-      <c r="AX82" s="26">
+        <v>96.7</v>
+      </c>
+      <c r="AT82" s="10">
+        <v>111.9</v>
+      </c>
+      <c r="AU82" s="10">
+        <v>109.8</v>
+      </c>
+      <c r="AV82" s="10">
+        <v>109</v>
+      </c>
+      <c r="AW82" s="21">
+        <v>96.5</v>
+      </c>
+      <c r="AX82" s="25">
         <v>105</v>
       </c>
-      <c r="AY82" s="48">
+      <c r="AY82" s="43">
         <v>104.8</v>
       </c>
-      <c r="AZ82" s="26">
+      <c r="AZ82" s="25">
         <v>104.6</v>
       </c>
-      <c r="BA82" s="26">
+      <c r="BA82" s="25">
         <v>104.1</v>
       </c>
-      <c r="BB82" s="26">
+      <c r="BB82" s="25">
         <v>104</v>
       </c>
-      <c r="BC82" s="26">
+      <c r="BC82" s="25">
         <v>103.8</v>
       </c>
-      <c r="BD82" s="25">
+      <c r="BD82" s="24">
         <v>103.4</v>
       </c>
-      <c r="BE82" s="10"/>
+      <c r="BE82" s="49">
+        <v>111.3</v>
+      </c>
       <c r="BF82" s="13"/>
       <c r="BG82" s="13"/>
-      <c r="BH82" s="26"/>
-      <c r="BI82" s="53"/>
+      <c r="BH82" s="25"/>
+      <c r="BI82" s="48"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B83" s="10">
         <v>98.7</v>
       </c>
       <c r="C83" s="10">
         <v>98.9</v>
       </c>
       <c r="D83" s="10">
         <v>98.8</v>
       </c>
       <c r="E83" s="10">
         <v>98.7</v>
       </c>
       <c r="F83" s="10">
         <v>98.7</v>
       </c>
       <c r="G83" s="10">
         <v>99</v>
       </c>
       <c r="H83" s="10">
         <v>98.8</v>
       </c>
-      <c r="I83" s="24">
+      <c r="I83" s="23">
         <v>98.8</v>
       </c>
       <c r="J83" s="10">
         <v>99</v>
       </c>
-      <c r="K83" s="24">
+      <c r="K83" s="23">
         <v>99</v>
       </c>
       <c r="L83" s="10">
         <v>100.1</v>
       </c>
       <c r="M83" s="11">
         <v>100.1</v>
       </c>
       <c r="N83" s="13">
         <v>105.1</v>
       </c>
       <c r="O83" s="13">
         <v>105.2</v>
       </c>
       <c r="P83" s="13">
         <v>105.4</v>
       </c>
       <c r="Q83" s="13">
         <v>105.7</v>
       </c>
       <c r="R83" s="13">
         <v>105.9</v>
       </c>
       <c r="S83" s="13">
         <v>105.8</v>
       </c>
       <c r="T83" s="10">
         <v>104.9</v>
       </c>
       <c r="U83" s="13">
         <v>105</v>
       </c>
       <c r="V83" s="10">
         <v>104.9</v>
       </c>
       <c r="W83" s="10">
         <v>104.9</v>
       </c>
-      <c r="X83" s="26">
+      <c r="X83" s="25">
         <v>103.7</v>
       </c>
-      <c r="Y83" s="38">
+      <c r="Y83" s="54">
         <v>103.9</v>
       </c>
-      <c r="Z83" s="10">
-[...17 lines deleted...]
-      <c r="AF83" s="13">
+      <c r="Z83" s="36">
+        <v>104.4</v>
+      </c>
+      <c r="AA83" s="36">
+        <v>102.1</v>
+      </c>
+      <c r="AB83" s="36">
+        <v>102.1</v>
+      </c>
+      <c r="AC83" s="36">
+        <v>102.5</v>
+      </c>
+      <c r="AD83" s="36">
+        <v>103</v>
+      </c>
+      <c r="AE83" s="36">
         <v>103.9</v>
       </c>
-      <c r="AG83" s="10">
-[...2 lines deleted...]
-      <c r="AH83" s="44">
+      <c r="AF83" s="36">
+        <v>103.8</v>
+      </c>
+      <c r="AG83" s="36">
+        <v>103.5</v>
+      </c>
+      <c r="AH83" s="36">
         <v>103.2</v>
       </c>
-      <c r="AI83" s="13">
+      <c r="AI83" s="36">
         <v>103</v>
       </c>
-      <c r="AJ83" s="46">
-[...2 lines deleted...]
-      <c r="AK83" s="37">
+      <c r="AJ83" s="36">
+        <v>102.8</v>
+      </c>
+      <c r="AK83" s="36">
         <v>105</v>
       </c>
-      <c r="AL83" s="26">
-[...12 lines deleted...]
-        <v>115.7</v>
+      <c r="AL83" s="10">
+        <v>113.4</v>
+      </c>
+      <c r="AM83" s="10">
+        <v>114</v>
+      </c>
+      <c r="AN83" s="10">
+        <v>114.8</v>
+      </c>
+      <c r="AO83" s="10">
+        <v>115.3</v>
+      </c>
+      <c r="AP83" s="10">
+        <v>115.9</v>
       </c>
       <c r="AQ83" s="10">
-        <v>115.7</v>
+        <v>115.8</v>
       </c>
       <c r="AR83" s="10">
-        <v>115</v>
+        <v>115.1</v>
       </c>
       <c r="AS83" s="10">
-        <v>114.4</v>
-[...2 lines deleted...]
-        <v>113.9</v>
+        <v>114.5</v>
+      </c>
+      <c r="AT83" s="10">
+        <v>114</v>
       </c>
       <c r="AU83" s="10">
-        <v>109.2</v>
-[...1 lines deleted...]
-      <c r="AV83" s="26">
+        <v>109.3</v>
+      </c>
+      <c r="AV83" s="10">
         <v>107.3</v>
       </c>
-      <c r="AW83" s="53">
+      <c r="AW83" s="21">
         <v>106.8</v>
       </c>
-      <c r="AX83" s="26">
+      <c r="AX83" s="25">
         <v>99.1</v>
       </c>
-      <c r="AY83" s="48">
+      <c r="AY83" s="43">
         <v>98.8</v>
       </c>
-      <c r="AZ83" s="26">
+      <c r="AZ83" s="25">
         <v>98.7</v>
       </c>
-      <c r="BA83" s="26">
+      <c r="BA83" s="25">
         <v>98.4</v>
       </c>
-      <c r="BB83" s="26">
+      <c r="BB83" s="25">
         <v>98</v>
       </c>
-      <c r="BC83" s="26">
+      <c r="BC83" s="25">
         <v>97.8</v>
       </c>
-      <c r="BD83" s="25">
+      <c r="BD83" s="24">
         <v>97.7</v>
       </c>
-      <c r="BE83" s="10"/>
+      <c r="BE83" s="49">
+        <v>97.7</v>
+      </c>
       <c r="BF83" s="13"/>
       <c r="BG83" s="10"/>
-      <c r="BH83" s="26"/>
-      <c r="BI83" s="53"/>
+      <c r="BH83" s="25"/>
+      <c r="BI83" s="48"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="10">
         <v>95.3</v>
       </c>
       <c r="C84" s="10">
         <v>96.5</v>
       </c>
       <c r="D84" s="10">
         <v>96.5</v>
       </c>
       <c r="E84" s="10">
         <v>96.1</v>
       </c>
       <c r="F84" s="10">
         <v>95.9</v>
       </c>
       <c r="G84" s="10">
         <v>95.7</v>
       </c>
       <c r="H84" s="10">
         <v>95.6</v>
       </c>
-      <c r="I84" s="24">
+      <c r="I84" s="23">
         <v>95.6</v>
       </c>
       <c r="J84" s="10">
         <v>95.6</v>
       </c>
-      <c r="K84" s="24">
+      <c r="K84" s="23">
         <v>95.8</v>
       </c>
       <c r="L84" s="10">
         <v>95.9</v>
       </c>
       <c r="M84" s="11">
         <v>96.2</v>
       </c>
       <c r="N84" s="13">
         <v>105.3</v>
       </c>
       <c r="O84" s="13">
         <v>105.5</v>
       </c>
       <c r="P84" s="13">
         <v>105.7</v>
       </c>
       <c r="Q84" s="13">
         <v>106</v>
       </c>
       <c r="R84" s="13">
         <v>106.2</v>
       </c>
       <c r="S84" s="13">
         <v>106.2</v>
       </c>
       <c r="T84" s="10">
         <v>105.5</v>
       </c>
       <c r="U84" s="13">
         <v>105.4</v>
       </c>
       <c r="V84" s="10">
         <v>105.4</v>
       </c>
       <c r="W84" s="10">
         <v>105.4</v>
       </c>
-      <c r="X84" s="26">
+      <c r="X84" s="25">
         <v>105.3</v>
       </c>
-      <c r="Y84" s="38">
+      <c r="Y84" s="54">
         <v>104.7</v>
       </c>
-      <c r="Z84" s="10">
-[...5 lines deleted...]
-      <c r="AB84" s="10">
+      <c r="Z84" s="36">
+        <v>103.5</v>
+      </c>
+      <c r="AA84" s="36">
         <v>99.9</v>
       </c>
-      <c r="AC84" s="13">
+      <c r="AB84" s="36">
         <v>100.3</v>
       </c>
-      <c r="AD84" s="13">
-[...5 lines deleted...]
-      <c r="AF84" s="13">
+      <c r="AC84" s="36">
+        <v>100.7</v>
+      </c>
+      <c r="AD84" s="36">
+        <v>100.9</v>
+      </c>
+      <c r="AE84" s="36">
+        <v>100.6</v>
+      </c>
+      <c r="AF84" s="36">
+        <v>100.7</v>
+      </c>
+      <c r="AG84" s="36">
         <v>100.3</v>
       </c>
-      <c r="AG84" s="10">
-[...11 lines deleted...]
-      <c r="AK84" s="37">
+      <c r="AH84" s="36">
+        <v>104.6</v>
+      </c>
+      <c r="AI84" s="36">
+        <v>105.4</v>
+      </c>
+      <c r="AJ84" s="36">
+        <v>106.2</v>
+      </c>
+      <c r="AK84" s="36">
         <v>115.8</v>
       </c>
-      <c r="AL84" s="26">
+      <c r="AL84" s="10">
         <v>101.6</v>
       </c>
-      <c r="AM84" s="26">
+      <c r="AM84" s="10">
         <v>102.5</v>
       </c>
-      <c r="AN84" s="26">
-[...6 lines deleted...]
-        <v>113.2</v>
+      <c r="AN84" s="10">
+        <v>111.7</v>
+      </c>
+      <c r="AO84" s="10">
+        <v>113.1</v>
+      </c>
+      <c r="AP84" s="10">
+        <v>114.2</v>
       </c>
       <c r="AQ84" s="10">
-        <v>115</v>
+        <v>116.1</v>
       </c>
       <c r="AR84" s="10">
-        <v>117</v>
+        <v>118.2</v>
       </c>
       <c r="AS84" s="10">
-        <v>118.1</v>
-[...2 lines deleted...]
-        <v>113.6</v>
+        <v>119.2</v>
+      </c>
+      <c r="AT84" s="10">
+        <v>114.3</v>
       </c>
       <c r="AU84" s="10">
-        <v>109.8</v>
-[...4 lines deleted...]
-      <c r="AW84" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="AV84" s="10">
+        <v>108.8</v>
+      </c>
+      <c r="AW84" s="21">
         <v>101.6</v>
       </c>
-      <c r="AX84" s="26">
+      <c r="AX84" s="25">
         <v>117.9</v>
       </c>
-      <c r="AY84" s="48">
+      <c r="AY84" s="43">
         <v>110.7</v>
       </c>
-      <c r="AZ84" s="26">
+      <c r="AZ84" s="25">
         <v>100.3</v>
       </c>
-      <c r="BA84" s="26">
+      <c r="BA84" s="25">
         <v>98.3</v>
       </c>
-      <c r="BB84" s="26">
+      <c r="BB84" s="25">
         <v>97</v>
       </c>
-      <c r="BC84" s="26">
+      <c r="BC84" s="25">
         <v>94.9</v>
       </c>
-      <c r="BD84" s="25">
+      <c r="BD84" s="24">
         <v>92.8</v>
       </c>
-      <c r="BE84" s="10"/>
+      <c r="BE84" s="49">
+        <v>91.4</v>
+      </c>
       <c r="BF84" s="13"/>
       <c r="BG84" s="10"/>
-      <c r="BH84" s="26"/>
-      <c r="BI84" s="53"/>
+      <c r="BH84" s="25"/>
+      <c r="BI84" s="48"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B85" s="10">
         <v>99.6</v>
       </c>
       <c r="C85" s="10">
         <v>100.5</v>
       </c>
       <c r="D85" s="10">
         <v>115.1</v>
       </c>
       <c r="E85" s="10">
         <v>110.4</v>
       </c>
       <c r="F85" s="10">
         <v>105.1</v>
       </c>
       <c r="G85" s="10">
         <v>105</v>
       </c>
       <c r="H85" s="10">
         <v>105.4</v>
       </c>
-      <c r="I85" s="24">
+      <c r="I85" s="23">
         <v>101.9</v>
       </c>
       <c r="J85" s="10">
         <v>103.1</v>
       </c>
-      <c r="K85" s="24">
+      <c r="K85" s="23">
         <v>104.5</v>
       </c>
       <c r="L85" s="10">
         <v>103</v>
       </c>
       <c r="M85" s="11">
         <v>103.7</v>
       </c>
       <c r="N85" s="13">
         <v>107.7</v>
       </c>
       <c r="O85" s="13">
         <v>106.7</v>
       </c>
       <c r="P85" s="13">
         <v>97.5</v>
       </c>
       <c r="Q85" s="13">
         <v>101.5</v>
       </c>
       <c r="R85" s="13">
         <v>104.3</v>
       </c>
       <c r="S85" s="13">
         <v>103.1</v>
       </c>
       <c r="T85" s="10">
         <v>99.6</v>
       </c>
       <c r="U85" s="13">
         <v>100.6</v>
       </c>
       <c r="V85" s="10">
         <v>107.3</v>
       </c>
       <c r="W85" s="10">
         <v>100.4</v>
       </c>
-      <c r="X85" s="26">
+      <c r="X85" s="25">
         <v>100.4</v>
       </c>
-      <c r="Y85" s="38">
+      <c r="Y85" s="54">
         <v>102.5</v>
       </c>
-      <c r="Z85" s="10">
-[...29 lines deleted...]
-      <c r="AJ85" s="46">
+      <c r="Z85" s="36">
+        <v>85.1</v>
+      </c>
+      <c r="AA85" s="36">
+        <v>84.7</v>
+      </c>
+      <c r="AB85" s="36">
+        <v>93.3</v>
+      </c>
+      <c r="AC85" s="36">
+        <v>107.1</v>
+      </c>
+      <c r="AD85" s="36">
+        <v>100.7</v>
+      </c>
+      <c r="AE85" s="36">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="AF85" s="36">
+        <v>127.2</v>
+      </c>
+      <c r="AG85" s="36">
+        <v>103.1</v>
+      </c>
+      <c r="AH85" s="36">
+        <v>108.2</v>
+      </c>
+      <c r="AI85" s="36">
+        <v>111.8</v>
+      </c>
+      <c r="AJ85" s="36">
         <v>113.3</v>
       </c>
-      <c r="AK85" s="37">
+      <c r="AK85" s="36">
         <v>115.9</v>
       </c>
-      <c r="AL85" s="26">
-[...12 lines deleted...]
-        <v>83.5</v>
+      <c r="AL85" s="10">
+        <v>115.1</v>
+      </c>
+      <c r="AM85" s="10">
+        <v>121.4</v>
+      </c>
+      <c r="AN85" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="AO85" s="10">
+        <v>77.8</v>
+      </c>
+      <c r="AP85" s="10">
+        <v>84.6</v>
       </c>
       <c r="AQ85" s="10">
-        <v>68</v>
+        <v>69.2</v>
       </c>
       <c r="AR85" s="10">
-        <v>76.5</v>
+        <v>77.5</v>
       </c>
       <c r="AS85" s="10">
-        <v>81.7</v>
-[...2 lines deleted...]
-        <v>100.1</v>
+        <v>82.5</v>
+      </c>
+      <c r="AT85" s="10">
+        <v>100.4</v>
       </c>
       <c r="AU85" s="10">
         <v>108.4</v>
       </c>
-      <c r="AV85" s="26">
+      <c r="AV85" s="10">
         <v>106.2</v>
       </c>
-      <c r="AW85" s="53">
-[...2 lines deleted...]
-      <c r="AX85" s="26">
+      <c r="AW85" s="21">
+        <v>100</v>
+      </c>
+      <c r="AX85" s="25">
         <v>137.6</v>
       </c>
-      <c r="AY85" s="48">
+      <c r="AY85" s="43">
         <v>139.9</v>
       </c>
-      <c r="AZ85" s="26">
+      <c r="AZ85" s="25">
         <v>139.19999999999999</v>
       </c>
-      <c r="BA85" s="26">
+      <c r="BA85" s="25">
         <v>166.4</v>
       </c>
-      <c r="BB85" s="26">
+      <c r="BB85" s="25">
         <v>145.80000000000001</v>
       </c>
-      <c r="BC85" s="26">
+      <c r="BC85" s="25">
         <v>146.1</v>
       </c>
-      <c r="BD85" s="25">
+      <c r="BD85" s="24">
         <v>143.30000000000001</v>
       </c>
-      <c r="BE85" s="10"/>
+      <c r="BE85" s="49">
+        <v>140.4</v>
+      </c>
       <c r="BF85" s="13"/>
       <c r="BG85" s="10"/>
-      <c r="BH85" s="26"/>
-      <c r="BI85" s="53"/>
+      <c r="BH85" s="25"/>
+      <c r="BI85" s="48"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B86" s="10">
         <v>100.3</v>
       </c>
       <c r="C86" s="10">
         <v>99.8</v>
       </c>
       <c r="D86" s="10">
         <v>99.9</v>
       </c>
       <c r="E86" s="10">
         <v>100.2</v>
       </c>
       <c r="F86" s="10">
         <v>100.2</v>
       </c>
       <c r="G86" s="10">
         <v>100.3</v>
       </c>
       <c r="H86" s="10">
         <v>100.2</v>
       </c>
-      <c r="I86" s="24">
+      <c r="I86" s="23">
         <v>100.1</v>
       </c>
       <c r="J86" s="10">
         <v>100.4</v>
       </c>
-      <c r="K86" s="24">
+      <c r="K86" s="23">
         <v>100.5</v>
       </c>
       <c r="L86" s="10">
         <v>100.5</v>
       </c>
       <c r="M86" s="11">
         <v>100.6</v>
       </c>
       <c r="N86" s="13">
         <v>105.1</v>
       </c>
       <c r="O86" s="13">
         <v>105.3</v>
       </c>
       <c r="P86" s="13">
         <v>105.5</v>
       </c>
       <c r="Q86" s="13">
         <v>105.8</v>
       </c>
       <c r="R86" s="13">
         <v>106</v>
       </c>
       <c r="S86" s="13">
         <v>106.2</v>
       </c>
       <c r="T86" s="10">
         <v>105</v>
       </c>
       <c r="U86" s="13">
         <v>104</v>
       </c>
       <c r="V86" s="10">
         <v>104</v>
       </c>
       <c r="W86" s="10">
         <v>103.9</v>
       </c>
-      <c r="X86" s="26">
+      <c r="X86" s="25">
         <v>102.7</v>
       </c>
-      <c r="Y86" s="38">
+      <c r="Y86" s="54">
         <v>104.1</v>
       </c>
-      <c r="Z86" s="10">
-[...14 lines deleted...]
-      <c r="AE86" s="13">
+      <c r="Z86" s="36">
+        <v>100.5</v>
+      </c>
+      <c r="AA86" s="36">
+        <v>99.2</v>
+      </c>
+      <c r="AB86" s="36">
+        <v>99.7</v>
+      </c>
+      <c r="AC86" s="36">
+        <v>100.2</v>
+      </c>
+      <c r="AD86" s="36">
+        <v>100.5</v>
+      </c>
+      <c r="AE86" s="36">
+        <v>101.1</v>
+      </c>
+      <c r="AF86" s="36">
         <v>101.2</v>
       </c>
-      <c r="AF86" s="13">
-[...2 lines deleted...]
-      <c r="AG86" s="10">
+      <c r="AG86" s="36">
+        <v>101.1</v>
+      </c>
+      <c r="AH86" s="36">
         <v>101.2</v>
       </c>
-      <c r="AH86" s="12">
+      <c r="AI86" s="36">
         <v>101.2</v>
       </c>
-      <c r="AI86" s="13">
-[...2 lines deleted...]
-      <c r="AJ86" s="46">
+      <c r="AJ86" s="36">
         <v>101.7</v>
       </c>
-      <c r="AK86" s="37">
+      <c r="AK86" s="36">
         <v>103.3</v>
       </c>
-      <c r="AL86" s="26">
+      <c r="AL86" s="10">
+        <v>117.7</v>
+      </c>
+      <c r="AM86" s="10">
         <v>117.6</v>
       </c>
-      <c r="AM86" s="26">
+      <c r="AN86" s="10">
+        <v>117.5</v>
+      </c>
+      <c r="AO86" s="10">
         <v>117.4</v>
       </c>
-      <c r="AN86" s="26">
-[...2 lines deleted...]
-      <c r="AO86" s="26">
+      <c r="AP86" s="10">
+        <v>117.5</v>
+      </c>
+      <c r="AQ86" s="10">
         <v>117.3</v>
       </c>
-      <c r="AP86" s="26">
-[...2 lines deleted...]
-      <c r="AQ86" s="10">
+      <c r="AR86" s="10">
         <v>117.2</v>
       </c>
-      <c r="AR86" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AS86" s="10">
-        <v>116.9</v>
-[...2 lines deleted...]
-        <v>116.6</v>
+        <v>117.1</v>
+      </c>
+      <c r="AT86" s="10">
+        <v>116.7</v>
       </c>
       <c r="AU86" s="10">
         <v>111</v>
       </c>
-      <c r="AV86" s="26">
+      <c r="AV86" s="10">
         <v>108.7</v>
       </c>
-      <c r="AW86" s="53">
+      <c r="AW86" s="21">
         <v>107.6</v>
       </c>
-      <c r="AX86" s="26">
+      <c r="AX86" s="25">
         <v>102</v>
       </c>
-      <c r="AY86" s="48">
+      <c r="AY86" s="43">
         <v>103.5</v>
       </c>
-      <c r="AZ86" s="26">
+      <c r="AZ86" s="25">
         <v>103.5</v>
       </c>
-      <c r="BA86" s="26">
+      <c r="BA86" s="25">
         <v>103.2</v>
       </c>
-      <c r="BB86" s="26">
+      <c r="BB86" s="25">
         <v>103</v>
       </c>
-      <c r="BC86" s="26">
+      <c r="BC86" s="25">
         <v>102.9</v>
       </c>
-      <c r="BD86" s="25">
+      <c r="BD86" s="24">
         <v>102.7</v>
       </c>
-      <c r="BE86" s="10"/>
+      <c r="BE86" s="49">
+        <v>102.3</v>
+      </c>
       <c r="BF86" s="13"/>
       <c r="BG86" s="10"/>
-      <c r="BH86" s="26"/>
-      <c r="BI86" s="53"/>
+      <c r="BH86" s="25"/>
+      <c r="BI86" s="48"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="10">
         <v>100</v>
       </c>
       <c r="C87" s="10">
         <v>87.6</v>
       </c>
       <c r="D87" s="10">
         <v>87.8</v>
       </c>
       <c r="E87" s="10">
         <v>90.6</v>
       </c>
       <c r="F87" s="10">
         <v>92.7</v>
       </c>
       <c r="G87" s="10">
         <v>92.1</v>
       </c>
       <c r="H87" s="10">
         <v>90</v>
       </c>
-      <c r="I87" s="24">
+      <c r="I87" s="23">
         <v>88.1</v>
       </c>
       <c r="J87" s="10">
         <v>84.9</v>
       </c>
-      <c r="K87" s="24">
+      <c r="K87" s="23">
         <v>83.5</v>
       </c>
       <c r="L87" s="10">
         <v>84</v>
       </c>
       <c r="M87" s="11">
         <v>83.3</v>
       </c>
       <c r="N87" s="13">
         <v>83.2</v>
       </c>
       <c r="O87" s="13">
         <v>91.8</v>
       </c>
       <c r="P87" s="13">
         <v>100</v>
       </c>
       <c r="Q87" s="13">
         <v>95.2</v>
       </c>
       <c r="R87" s="13">
         <v>99.6</v>
       </c>
       <c r="S87" s="13">
         <v>100.2</v>
       </c>
       <c r="T87" s="10">
         <v>98.4</v>
       </c>
       <c r="U87" s="13">
         <v>102.3</v>
       </c>
       <c r="V87" s="10">
         <v>102.4</v>
       </c>
       <c r="W87" s="10">
         <v>102.7</v>
       </c>
-      <c r="X87" s="26">
+      <c r="X87" s="25">
         <v>103.2</v>
       </c>
-      <c r="Y87" s="38">
+      <c r="Y87" s="54">
         <v>104.6</v>
       </c>
-      <c r="Z87" s="10">
-[...14 lines deleted...]
-      <c r="AE87" s="13">
+      <c r="Z87" s="36">
+        <v>191.4</v>
+      </c>
+      <c r="AA87" s="36">
+        <v>126.6</v>
+      </c>
+      <c r="AB87" s="36">
+        <v>121.2</v>
+      </c>
+      <c r="AC87" s="36">
+        <v>114.6</v>
+      </c>
+      <c r="AD87" s="36">
+        <v>107</v>
+      </c>
+      <c r="AE87" s="36">
         <v>99.1</v>
       </c>
-      <c r="AF87" s="13">
+      <c r="AF87" s="36">
+        <v>103.2</v>
+      </c>
+      <c r="AG87" s="36">
+        <v>103</v>
+      </c>
+      <c r="AH87" s="36">
+        <v>106.5</v>
+      </c>
+      <c r="AI87" s="36">
+        <v>108.1</v>
+      </c>
+      <c r="AJ87" s="36">
+        <v>109.7</v>
+      </c>
+      <c r="AK87" s="36">
+        <v>113</v>
+      </c>
+      <c r="AL87" s="10">
+        <v>88.5</v>
+      </c>
+      <c r="AM87" s="10">
+        <v>104</v>
+      </c>
+      <c r="AN87" s="10">
+        <v>107.8</v>
+      </c>
+      <c r="AO87" s="10">
+        <v>108.5</v>
+      </c>
+      <c r="AP87" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="AQ87" s="10">
+        <v>109.6</v>
+      </c>
+      <c r="AR87" s="10">
+        <v>107.5</v>
+      </c>
+      <c r="AS87" s="10">
+        <v>107.7</v>
+      </c>
+      <c r="AT87" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="AU87" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="AV87" s="10">
         <v>103.1</v>
       </c>
-      <c r="AG87" s="10">
-[...47 lines deleted...]
-      <c r="AW87" s="53">
+      <c r="AW87" s="21">
         <v>107.2</v>
       </c>
-      <c r="AX87" s="26">
+      <c r="AX87" s="25">
         <v>72.099999999999994</v>
       </c>
-      <c r="AY87" s="48">
+      <c r="AY87" s="43">
         <v>82.9</v>
       </c>
-      <c r="AZ87" s="26">
+      <c r="AZ87" s="25">
         <v>79.7</v>
       </c>
-      <c r="BA87" s="26">
+      <c r="BA87" s="25">
         <v>99.6</v>
       </c>
-      <c r="BB87" s="26">
+      <c r="BB87" s="25">
         <v>100.8</v>
       </c>
-      <c r="BC87" s="26">
+      <c r="BC87" s="25">
         <v>101.6</v>
       </c>
-      <c r="BD87" s="25">
+      <c r="BD87" s="24">
         <v>103</v>
       </c>
-      <c r="BE87" s="10"/>
+      <c r="BE87" s="49">
+        <v>98.8</v>
+      </c>
       <c r="BF87" s="13"/>
       <c r="BG87" s="10"/>
-      <c r="BH87" s="26"/>
-      <c r="BI87" s="53"/>
+      <c r="BH87" s="25"/>
+      <c r="BI87" s="48"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B88" s="10">
         <v>104.3</v>
       </c>
       <c r="C88" s="10">
         <v>104</v>
       </c>
       <c r="D88" s="10">
         <v>103.8</v>
       </c>
       <c r="E88" s="10">
         <v>104.2</v>
       </c>
       <c r="F88" s="10">
         <v>103.9</v>
       </c>
       <c r="G88" s="10">
         <v>103</v>
       </c>
       <c r="H88" s="10">
         <v>102.7</v>
       </c>
-      <c r="I88" s="24">
+      <c r="I88" s="23">
         <v>102.3</v>
       </c>
       <c r="J88" s="10">
         <v>100.2</v>
       </c>
-      <c r="K88" s="24">
+      <c r="K88" s="23">
         <v>100.3</v>
       </c>
       <c r="L88" s="10">
         <v>100.6</v>
       </c>
       <c r="M88" s="11">
         <v>99.2</v>
       </c>
       <c r="N88" s="13">
         <v>103.8</v>
       </c>
       <c r="O88" s="13">
         <v>103.2</v>
       </c>
       <c r="P88" s="13">
         <v>103.1</v>
       </c>
       <c r="Q88" s="13">
         <v>102.6</v>
       </c>
       <c r="R88" s="13">
         <v>102.8</v>
       </c>
       <c r="S88" s="13">
         <v>102.9</v>
       </c>
       <c r="T88" s="10">
         <v>101.8</v>
       </c>
       <c r="U88" s="13">
         <v>101.7</v>
       </c>
       <c r="V88" s="10">
         <v>101.7</v>
       </c>
       <c r="W88" s="10">
         <v>101.6</v>
       </c>
-      <c r="X88" s="26">
+      <c r="X88" s="25">
         <v>101.5</v>
       </c>
-      <c r="Y88" s="38">
+      <c r="Y88" s="54">
         <v>102.9</v>
       </c>
-      <c r="Z88" s="10">
-[...14 lines deleted...]
-      <c r="AE88" s="13">
+      <c r="Z88" s="36">
+        <v>93.3</v>
+      </c>
+      <c r="AA88" s="36">
+        <v>95.3</v>
+      </c>
+      <c r="AB88" s="36">
         <v>94.9</v>
       </c>
-      <c r="AF88" s="13">
-[...2 lines deleted...]
-      <c r="AG88" s="10">
+      <c r="AC88" s="36">
+        <v>95.1</v>
+      </c>
+      <c r="AD88" s="36">
+        <v>95.1</v>
+      </c>
+      <c r="AE88" s="36">
         <v>95.5</v>
       </c>
-      <c r="AH88" s="13">
-[...5 lines deleted...]
-      <c r="AJ88" s="46">
+      <c r="AF88" s="36">
+        <v>95.7</v>
+      </c>
+      <c r="AG88" s="36">
+        <v>95.7</v>
+      </c>
+      <c r="AH88" s="36">
+        <v>96.6</v>
+      </c>
+      <c r="AI88" s="36">
         <v>96.7</v>
       </c>
-      <c r="AK88" s="37">
+      <c r="AJ88" s="36">
+        <v>96.9</v>
+      </c>
+      <c r="AK88" s="36">
         <v>105.4</v>
       </c>
-      <c r="AL88" s="26">
-[...2 lines deleted...]
-      <c r="AM88" s="26">
+      <c r="AL88" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AM88" s="10">
+        <v>109</v>
+      </c>
+      <c r="AN88" s="10">
+        <v>110</v>
+      </c>
+      <c r="AO88" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="AP88" s="10">
+        <v>109.8</v>
+      </c>
+      <c r="AQ88" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AR88" s="10">
+        <v>110.3</v>
+      </c>
+      <c r="AS88" s="10">
         <v>109.4</v>
       </c>
-      <c r="AN88" s="26">
-[...18 lines deleted...]
-        <v>109.9</v>
+      <c r="AT88" s="10">
+        <v>109.4</v>
       </c>
       <c r="AU88" s="10">
-        <v>108.7</v>
-[...7 lines deleted...]
-      <c r="AX88" s="26">
+        <v>107.9</v>
+      </c>
+      <c r="AV88" s="10">
+        <v>107.2</v>
+      </c>
+      <c r="AW88" s="21">
+        <v>98.9</v>
+      </c>
+      <c r="AX88" s="25">
         <v>97.3</v>
       </c>
-      <c r="AY88" s="48">
+      <c r="AY88" s="43">
         <v>106.8</v>
       </c>
-      <c r="AZ88" s="26">
+      <c r="AZ88" s="25">
         <v>105.5</v>
       </c>
-      <c r="BA88" s="26">
+      <c r="BA88" s="25">
         <v>105.2</v>
       </c>
-      <c r="BB88" s="26">
+      <c r="BB88" s="25">
         <v>103.6</v>
       </c>
-      <c r="BC88" s="26">
+      <c r="BC88" s="25">
         <v>101.6</v>
       </c>
-      <c r="BD88" s="25">
+      <c r="BD88" s="24">
         <v>102.4</v>
       </c>
-      <c r="BE88" s="10"/>
+      <c r="BE88" s="49">
+        <v>102.4</v>
+      </c>
       <c r="BF88" s="13"/>
       <c r="BG88" s="10"/>
-      <c r="BH88" s="26"/>
-      <c r="BI88" s="53"/>
+      <c r="BH88" s="25"/>
+      <c r="BI88" s="48"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="10">
         <v>103.1</v>
       </c>
       <c r="C89" s="10">
         <v>106</v>
       </c>
       <c r="D89" s="10">
         <v>104.4</v>
       </c>
       <c r="E89" s="10">
         <v>103.9</v>
       </c>
       <c r="F89" s="10">
         <v>104.7</v>
       </c>
       <c r="G89" s="10">
         <v>104.7</v>
       </c>
       <c r="H89" s="10">
         <v>104.4</v>
       </c>
-      <c r="I89" s="24">
+      <c r="I89" s="23">
         <v>103.8</v>
       </c>
       <c r="J89" s="10">
         <v>102.8</v>
       </c>
-      <c r="K89" s="24">
+      <c r="K89" s="23">
         <v>102.9</v>
       </c>
       <c r="L89" s="10">
         <v>102.9</v>
       </c>
       <c r="M89" s="11">
         <v>102.3</v>
       </c>
       <c r="N89" s="13">
         <v>98.5</v>
       </c>
       <c r="O89" s="13">
         <v>95.4</v>
       </c>
       <c r="P89" s="13">
         <v>98.2</v>
       </c>
       <c r="Q89" s="13">
         <v>104.8</v>
       </c>
       <c r="R89" s="13">
         <v>104.1</v>
       </c>
       <c r="S89" s="13">
         <v>104.7</v>
       </c>
       <c r="T89" s="10">
         <v>102.7</v>
       </c>
       <c r="U89" s="13">
         <v>101.7</v>
       </c>
       <c r="V89" s="10">
         <v>103.8</v>
       </c>
       <c r="W89" s="10">
         <v>104.6</v>
       </c>
-      <c r="X89" s="26">
+      <c r="X89" s="25">
         <v>104</v>
       </c>
-      <c r="Y89" s="38">
+      <c r="Y89" s="54">
         <v>108.1</v>
       </c>
-      <c r="Z89" s="10">
-[...23 lines deleted...]
-      <c r="AH89" s="13">
+      <c r="Z89" s="36">
+        <v>110.6</v>
+      </c>
+      <c r="AA89" s="36">
+        <v>175.7</v>
+      </c>
+      <c r="AB89" s="36">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="AC89" s="36">
+        <v>134.1</v>
+      </c>
+      <c r="AD89" s="36">
+        <v>132</v>
+      </c>
+      <c r="AE89" s="36">
         <v>138.30000000000001</v>
       </c>
-      <c r="AI89" s="13">
-[...5 lines deleted...]
-      <c r="AK89" s="37">
+      <c r="AF89" s="36">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="AG89" s="36">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="AH89" s="36">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="AI89" s="36">
+        <v>132.9</v>
+      </c>
+      <c r="AJ89" s="36">
+        <v>129.5</v>
+      </c>
+      <c r="AK89" s="36">
         <v>127.6</v>
       </c>
-      <c r="AL89" s="26">
-[...12 lines deleted...]
-        <v>104.3</v>
+      <c r="AL89" s="10">
+        <v>142.5</v>
+      </c>
+      <c r="AM89" s="10">
+        <v>91.3</v>
+      </c>
+      <c r="AN89" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="AO89" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="AP89" s="10">
+        <v>104.6</v>
       </c>
       <c r="AQ89" s="10">
-        <v>101.3</v>
+        <v>101.4</v>
       </c>
       <c r="AR89" s="10">
-        <v>101.4</v>
+        <v>101.5</v>
       </c>
       <c r="AS89" s="10">
-        <v>98.8</v>
-[...2 lines deleted...]
-        <v>102.6</v>
+        <v>98.9</v>
+      </c>
+      <c r="AT89" s="10">
+        <v>102.7</v>
       </c>
       <c r="AU89" s="10">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="AV89" s="26">
+        <v>103.1</v>
+      </c>
+      <c r="AV89" s="10">
         <v>102.1</v>
       </c>
-      <c r="AW89" s="53">
+      <c r="AW89" s="21">
         <v>102.7</v>
       </c>
-      <c r="AX89" s="26">
+      <c r="AX89" s="25">
         <v>99.4</v>
       </c>
-      <c r="AY89" s="48">
+      <c r="AY89" s="43">
         <v>92.6</v>
       </c>
-      <c r="AZ89" s="26">
+      <c r="AZ89" s="25">
         <v>97</v>
       </c>
-      <c r="BA89" s="26">
+      <c r="BA89" s="25">
         <v>97.9</v>
       </c>
-      <c r="BB89" s="26">
+      <c r="BB89" s="25">
         <v>104.7</v>
       </c>
-      <c r="BC89" s="26">
+      <c r="BC89" s="25">
         <v>112.4</v>
       </c>
-      <c r="BD89" s="25">
+      <c r="BD89" s="24">
         <v>112.1</v>
       </c>
-      <c r="BE89" s="10"/>
+      <c r="BE89" s="49">
+        <v>112</v>
+      </c>
       <c r="BF89" s="13"/>
       <c r="BG89" s="10"/>
-      <c r="BH89" s="26"/>
-      <c r="BI89" s="53"/>
+      <c r="BH89" s="25"/>
+      <c r="BI89" s="48"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="10">
         <v>104.6</v>
       </c>
       <c r="C90" s="10">
         <v>105.4</v>
       </c>
       <c r="D90" s="10">
         <v>105.9</v>
       </c>
       <c r="E90" s="10">
         <v>106.5</v>
       </c>
       <c r="F90" s="10">
         <v>106.4</v>
       </c>
       <c r="G90" s="10">
         <v>105.9</v>
       </c>
       <c r="H90" s="10">
         <v>105.5</v>
       </c>
-      <c r="I90" s="24">
+      <c r="I90" s="23">
         <v>105.4</v>
       </c>
       <c r="J90" s="10">
         <v>105.3</v>
       </c>
-      <c r="K90" s="24">
+      <c r="K90" s="23">
         <v>105.1</v>
       </c>
       <c r="L90" s="10">
         <v>105.1</v>
       </c>
       <c r="M90" s="11">
         <v>105.2</v>
       </c>
       <c r="N90" s="13">
         <v>102.7</v>
       </c>
       <c r="O90" s="13">
         <v>101.3</v>
       </c>
       <c r="P90" s="13">
         <v>100.7</v>
       </c>
       <c r="Q90" s="13">
         <v>100</v>
       </c>
       <c r="R90" s="13">
         <v>100.1</v>
       </c>
       <c r="S90" s="13">
         <v>100.4</v>
       </c>
       <c r="T90" s="10">
         <v>99.8</v>
       </c>
       <c r="U90" s="13">
         <v>100.1</v>
       </c>
       <c r="V90" s="10">
         <v>101</v>
       </c>
       <c r="W90" s="10">
         <v>101.2</v>
       </c>
-      <c r="X90" s="26">
+      <c r="X90" s="25">
         <v>100.9</v>
       </c>
-      <c r="Y90" s="38">
+      <c r="Y90" s="54">
         <v>101.3</v>
       </c>
-      <c r="Z90" s="10">
-[...11 lines deleted...]
-      <c r="AD90" s="13">
+      <c r="Z90" s="36">
+        <v>90.9</v>
+      </c>
+      <c r="AA90" s="36">
+        <v>83.9</v>
+      </c>
+      <c r="AB90" s="36">
+        <v>85.2</v>
+      </c>
+      <c r="AC90" s="36">
         <v>88.5</v>
       </c>
-      <c r="AE90" s="13">
-[...5 lines deleted...]
-      <c r="AG90" s="10">
+      <c r="AD90" s="36">
+        <v>88.2</v>
+      </c>
+      <c r="AE90" s="36">
+        <v>89.2</v>
+      </c>
+      <c r="AF90" s="36">
+        <v>90.4</v>
+      </c>
+      <c r="AG90" s="36">
+        <v>89.6</v>
+      </c>
+      <c r="AH90" s="36">
+        <v>88.7</v>
+      </c>
+      <c r="AI90" s="36">
+        <v>88.7</v>
+      </c>
+      <c r="AJ90" s="36">
         <v>89.9</v>
       </c>
-      <c r="AH90" s="13">
-[...8 lines deleted...]
-      <c r="AK90" s="37">
+      <c r="AK90" s="36">
         <v>96.1</v>
       </c>
-      <c r="AL90" s="26">
-[...12 lines deleted...]
-        <v>115.6</v>
+      <c r="AL90" s="10">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="AM90" s="10">
+        <v>125.9</v>
+      </c>
+      <c r="AN90" s="10">
+        <v>120.9</v>
+      </c>
+      <c r="AO90" s="10">
+        <v>115.4</v>
+      </c>
+      <c r="AP90" s="10">
+        <v>116.5</v>
       </c>
       <c r="AQ90" s="10">
-        <v>115.3</v>
+        <v>116.8</v>
       </c>
       <c r="AR90" s="10">
-        <v>115.3</v>
+        <v>116.8</v>
       </c>
       <c r="AS90" s="10">
-        <v>114.5</v>
-[...13 lines deleted...]
-      <c r="AX90" s="26">
+        <v>115.8</v>
+      </c>
+      <c r="AT90" s="10">
+        <v>114.8</v>
+      </c>
+      <c r="AU90" s="10">
+        <v>111.6</v>
+      </c>
+      <c r="AV90" s="10">
+        <v>109.8</v>
+      </c>
+      <c r="AW90" s="21">
+        <v>104.7</v>
+      </c>
+      <c r="AX90" s="25">
         <v>88.4</v>
       </c>
-      <c r="AY90" s="48">
+      <c r="AY90" s="43">
         <v>142.5</v>
       </c>
-      <c r="AZ90" s="26">
+      <c r="AZ90" s="25">
         <v>140.19999999999999</v>
       </c>
-      <c r="BA90" s="26">
+      <c r="BA90" s="25">
         <v>135.9</v>
       </c>
-      <c r="BB90" s="26">
+      <c r="BB90" s="25">
         <v>130.19999999999999</v>
       </c>
-      <c r="BC90" s="26">
+      <c r="BC90" s="25">
         <v>132.1</v>
       </c>
-      <c r="BD90" s="25">
+      <c r="BD90" s="24">
         <v>135.5</v>
       </c>
-      <c r="BE90" s="10"/>
+      <c r="BE90" s="49">
+        <v>138</v>
+      </c>
       <c r="BF90" s="13"/>
       <c r="BG90" s="13"/>
-      <c r="BH90" s="26"/>
-      <c r="BI90" s="53"/>
+      <c r="BH90" s="25"/>
+      <c r="BI90" s="48"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="10">
         <v>105.1</v>
       </c>
       <c r="C91" s="10">
         <v>104.5</v>
       </c>
       <c r="D91" s="10">
         <v>103.5</v>
       </c>
       <c r="E91" s="10">
         <v>103.3</v>
       </c>
       <c r="F91" s="10">
         <v>103.1</v>
       </c>
       <c r="G91" s="10">
         <v>103.2</v>
       </c>
       <c r="H91" s="10">
         <v>103.4</v>
       </c>
-      <c r="I91" s="24">
+      <c r="I91" s="23">
         <v>103.2</v>
       </c>
       <c r="J91" s="10">
         <v>103.1</v>
       </c>
-      <c r="K91" s="24">
+      <c r="K91" s="23">
         <v>103.2</v>
       </c>
       <c r="L91" s="10">
         <v>103.2</v>
       </c>
       <c r="M91" s="11">
         <v>103.1</v>
       </c>
       <c r="N91" s="13">
         <v>99.7</v>
       </c>
       <c r="O91" s="13">
         <v>100.8</v>
       </c>
       <c r="P91" s="13">
         <v>101.1</v>
       </c>
       <c r="Q91" s="13">
         <v>101.3</v>
       </c>
       <c r="R91" s="13">
         <v>101.6</v>
       </c>
       <c r="S91" s="13">
         <v>101.4</v>
       </c>
       <c r="T91" s="10">
         <v>98.5</v>
       </c>
       <c r="U91" s="13">
         <v>98.7</v>
       </c>
       <c r="V91" s="10">
         <v>98.8</v>
       </c>
       <c r="W91" s="10">
         <v>99</v>
       </c>
-      <c r="X91" s="26">
+      <c r="X91" s="25">
         <v>100.4</v>
       </c>
-      <c r="Y91" s="38">
+      <c r="Y91" s="54">
         <v>111.5</v>
       </c>
-      <c r="Z91" s="10">
-[...2 lines deleted...]
-      <c r="AA91" s="10">
+      <c r="Z91" s="36">
+        <v>99.3</v>
+      </c>
+      <c r="AA91" s="36">
         <v>95.7</v>
       </c>
-      <c r="AB91" s="10">
-[...26 lines deleted...]
-      <c r="AK91" s="37">
+      <c r="AB91" s="36">
+        <v>103.5</v>
+      </c>
+      <c r="AC91" s="36">
+        <v>100.6</v>
+      </c>
+      <c r="AD91" s="36">
+        <v>99.4</v>
+      </c>
+      <c r="AE91" s="36">
+        <v>99.7</v>
+      </c>
+      <c r="AF91" s="36">
+        <v>99.7</v>
+      </c>
+      <c r="AG91" s="36">
+        <v>99.4</v>
+      </c>
+      <c r="AH91" s="36">
+        <v>98.8</v>
+      </c>
+      <c r="AI91" s="36">
+        <v>99.5</v>
+      </c>
+      <c r="AJ91" s="36">
+        <v>102.4</v>
+      </c>
+      <c r="AK91" s="36">
         <v>113</v>
       </c>
-      <c r="AL91" s="26">
-[...8 lines deleted...]
-      <c r="AO91" s="26">
+      <c r="AL91" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="AM91" s="10">
+        <v>112</v>
+      </c>
+      <c r="AN91" s="10">
+        <v>109.9</v>
+      </c>
+      <c r="AO91" s="10">
+        <v>113.3</v>
+      </c>
+      <c r="AP91" s="10">
+        <v>115</v>
+      </c>
+      <c r="AQ91" s="10">
+        <v>113</v>
+      </c>
+      <c r="AR91" s="10">
+        <v>114.2</v>
+      </c>
+      <c r="AS91" s="10">
+        <v>112.4</v>
+      </c>
+      <c r="AT91" s="10">
+        <v>116.5</v>
+      </c>
+      <c r="AU91" s="10">
         <v>114.3</v>
       </c>
-      <c r="AP91" s="26">
-[...23 lines deleted...]
-      <c r="AX91" s="26">
+      <c r="AV91" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AW91" s="21">
+        <v>105.5</v>
+      </c>
+      <c r="AX91" s="25">
         <v>132.69999999999999</v>
       </c>
-      <c r="AY91" s="48">
+      <c r="AY91" s="43">
         <v>117.6</v>
       </c>
-      <c r="AZ91" s="26">
+      <c r="AZ91" s="25">
         <v>121.2</v>
       </c>
-      <c r="BA91" s="26">
+      <c r="BA91" s="25">
         <v>118.3</v>
       </c>
-      <c r="BB91" s="26">
+      <c r="BB91" s="25">
         <v>114.6</v>
       </c>
-      <c r="BC91" s="26">
+      <c r="BC91" s="25">
         <v>113.6</v>
       </c>
-      <c r="BD91" s="25">
+      <c r="BD91" s="24">
         <v>111</v>
       </c>
-      <c r="BE91" s="10"/>
+      <c r="BE91" s="49">
+        <v>111.7</v>
+      </c>
       <c r="BF91" s="13"/>
       <c r="BG91" s="13"/>
-      <c r="BH91" s="26"/>
-      <c r="BI91" s="53"/>
+      <c r="BH91" s="25"/>
+      <c r="BI91" s="48"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="10">
         <v>100.1</v>
       </c>
       <c r="C92" s="10">
         <v>100.5</v>
       </c>
       <c r="D92" s="10">
         <v>100.4</v>
       </c>
       <c r="E92" s="10">
         <v>100.5</v>
       </c>
       <c r="F92" s="10">
         <v>99.6</v>
       </c>
       <c r="G92" s="10">
         <v>100.6</v>
       </c>
       <c r="H92" s="10">
         <v>100.6</v>
       </c>
-      <c r="I92" s="24">
+      <c r="I92" s="23">
         <v>100.2</v>
       </c>
       <c r="J92" s="10">
         <v>100.4</v>
       </c>
-      <c r="K92" s="24">
+      <c r="K92" s="23">
         <v>100.6</v>
       </c>
       <c r="L92" s="10">
         <v>100.6</v>
       </c>
       <c r="M92" s="11">
         <v>100.6</v>
       </c>
       <c r="N92" s="13">
         <v>103.9</v>
       </c>
       <c r="O92" s="13">
         <v>103.7</v>
       </c>
       <c r="P92" s="13">
         <v>103.8</v>
       </c>
       <c r="Q92" s="13">
         <v>103.8</v>
       </c>
       <c r="R92" s="13">
         <v>103.7</v>
       </c>
       <c r="S92" s="13">
         <v>103.8</v>
       </c>
       <c r="T92" s="10">
         <v>101.7</v>
       </c>
       <c r="U92" s="13">
         <v>101.1</v>
       </c>
       <c r="V92" s="10">
         <v>100.7</v>
       </c>
       <c r="W92" s="10">
         <v>100.7</v>
       </c>
-      <c r="X92" s="26">
+      <c r="X92" s="25">
         <v>100.8</v>
       </c>
-      <c r="Y92" s="38">
+      <c r="Y92" s="54">
         <v>105.8</v>
       </c>
-      <c r="Z92" s="10">
-[...2 lines deleted...]
-      <c r="AA92" s="10">
+      <c r="Z92" s="36">
+        <v>81.3</v>
+      </c>
+      <c r="AA92" s="36">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AB92" s="36">
+        <v>79.7</v>
+      </c>
+      <c r="AC92" s="36">
         <v>79.599999999999994</v>
       </c>
-      <c r="AB92" s="10">
-[...11 lines deleted...]
-      <c r="AF92" s="13">
+      <c r="AD92" s="36">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AE92" s="36">
+        <v>79.7</v>
+      </c>
+      <c r="AF92" s="36">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="AG92" s="36">
         <v>83</v>
       </c>
-      <c r="AG92" s="10">
-[...11 lines deleted...]
-      <c r="AK92" s="37">
+      <c r="AH92" s="36">
+        <v>85.8</v>
+      </c>
+      <c r="AI92" s="36">
+        <v>88.3</v>
+      </c>
+      <c r="AJ92" s="36">
+        <v>90.3</v>
+      </c>
+      <c r="AK92" s="36">
         <v>102.1</v>
       </c>
-      <c r="AL92" s="26">
-[...11 lines deleted...]
-      <c r="AP92" s="26">
+      <c r="AL92" s="10">
+        <v>116.6</v>
+      </c>
+      <c r="AM92" s="10">
         <v>116.8</v>
       </c>
+      <c r="AN92" s="10">
+        <v>116.8</v>
+      </c>
+      <c r="AO92" s="10">
+        <v>116.8</v>
+      </c>
+      <c r="AP92" s="10">
+        <v>116.4</v>
+      </c>
       <c r="AQ92" s="10">
-        <v>116.4</v>
+        <v>116</v>
       </c>
       <c r="AR92" s="10">
-        <v>116.5</v>
+        <v>116</v>
       </c>
       <c r="AS92" s="10">
-        <v>115.4</v>
-[...13 lines deleted...]
-      <c r="AX92" s="26">
+        <v>115</v>
+      </c>
+      <c r="AT92" s="10">
+        <v>114</v>
+      </c>
+      <c r="AU92" s="10">
+        <v>110.6</v>
+      </c>
+      <c r="AV92" s="10">
+        <v>109.4</v>
+      </c>
+      <c r="AW92" s="21">
+        <v>105.8</v>
+      </c>
+      <c r="AX92" s="25">
         <v>105.5</v>
       </c>
-      <c r="AY92" s="48">
+      <c r="AY92" s="43">
         <v>105.4</v>
       </c>
-      <c r="AZ92" s="26">
+      <c r="AZ92" s="25">
         <v>105.1</v>
       </c>
-      <c r="BA92" s="26">
+      <c r="BA92" s="25">
         <v>104.9</v>
       </c>
-      <c r="BB92" s="26">
+      <c r="BB92" s="25">
         <v>104.3</v>
       </c>
-      <c r="BC92" s="26">
+      <c r="BC92" s="25">
         <v>103.4</v>
       </c>
-      <c r="BD92" s="25">
+      <c r="BD92" s="24">
         <v>103</v>
       </c>
-      <c r="BE92" s="10"/>
+      <c r="BE92" s="49">
+        <v>102.8</v>
+      </c>
       <c r="BF92" s="13"/>
       <c r="BG92" s="13"/>
-      <c r="BH92" s="26"/>
-      <c r="BI92" s="53"/>
+      <c r="BH92" s="25"/>
+      <c r="BI92" s="48"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="10">
         <v>101.1</v>
       </c>
       <c r="C93" s="10">
         <v>101.1</v>
       </c>
       <c r="D93" s="10">
         <v>101.6</v>
       </c>
       <c r="E93" s="10">
         <v>103.6</v>
       </c>
       <c r="F93" s="10">
         <v>103.2</v>
       </c>
       <c r="G93" s="10">
         <v>102.8</v>
       </c>
       <c r="H93" s="10">
         <v>102.1</v>
       </c>
-      <c r="I93" s="24">
+      <c r="I93" s="23">
         <v>102.1</v>
       </c>
       <c r="J93" s="10">
         <v>101.6</v>
       </c>
-      <c r="K93" s="24">
+      <c r="K93" s="23">
         <v>102</v>
       </c>
       <c r="L93" s="10">
         <v>102.4</v>
       </c>
       <c r="M93" s="11">
         <v>97.9</v>
       </c>
       <c r="N93" s="13">
         <v>103.3</v>
       </c>
       <c r="O93" s="13">
         <v>103.1</v>
       </c>
       <c r="P93" s="13">
         <v>102.5</v>
       </c>
       <c r="Q93" s="13">
         <v>101.7</v>
       </c>
       <c r="R93" s="13">
         <v>102</v>
       </c>
       <c r="S93" s="13">
         <v>102.9</v>
       </c>
       <c r="T93" s="10">
         <v>100.2</v>
       </c>
       <c r="U93" s="13">
         <v>100.3</v>
       </c>
       <c r="V93" s="10">
         <v>101.9</v>
       </c>
       <c r="W93" s="10">
         <v>101.8</v>
       </c>
-      <c r="X93" s="26">
+      <c r="X93" s="25">
         <v>101.6</v>
       </c>
-      <c r="Y93" s="38">
+      <c r="Y93" s="54">
         <v>104.6</v>
       </c>
-      <c r="Z93" s="10">
+      <c r="Z93" s="36">
+        <v>97.3</v>
+      </c>
+      <c r="AA93" s="36">
+        <v>99.1</v>
+      </c>
+      <c r="AB93" s="36">
+        <v>84.3</v>
+      </c>
+      <c r="AC93" s="36">
+        <v>86.7</v>
+      </c>
+      <c r="AD93" s="36">
+        <v>88.4</v>
+      </c>
+      <c r="AE93" s="36">
+        <v>88.7</v>
+      </c>
+      <c r="AF93" s="36">
+        <v>91.2</v>
+      </c>
+      <c r="AG93" s="36">
+        <v>90</v>
+      </c>
+      <c r="AH93" s="36">
+        <v>93.7</v>
+      </c>
+      <c r="AI93" s="36">
+        <v>94.3</v>
+      </c>
+      <c r="AJ93" s="36">
         <v>96.9</v>
       </c>
-      <c r="AA93" s="10">
-[...29 lines deleted...]
-      <c r="AK93" s="37">
+      <c r="AK93" s="36">
         <v>99</v>
       </c>
-      <c r="AL93" s="26">
-[...12 lines deleted...]
-        <v>120.1</v>
+      <c r="AL93" s="10">
+        <v>127.5</v>
+      </c>
+      <c r="AM93" s="10">
+        <v>124.4</v>
+      </c>
+      <c r="AN93" s="10">
+        <v>122.7</v>
+      </c>
+      <c r="AO93" s="10">
+        <v>121.3</v>
+      </c>
+      <c r="AP93" s="10">
+        <v>120</v>
       </c>
       <c r="AQ93" s="10">
-        <v>117.6</v>
+        <v>117.4</v>
       </c>
       <c r="AR93" s="10">
-        <v>115.3</v>
+        <v>115.1</v>
       </c>
       <c r="AS93" s="10">
         <v>113.3</v>
       </c>
-      <c r="AT93" s="13">
+      <c r="AT93" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="AU93" s="10">
+        <v>98.1</v>
+      </c>
+      <c r="AV93" s="10">
+        <v>92</v>
+      </c>
+      <c r="AW93" s="21">
+        <v>90.4</v>
+      </c>
+      <c r="AX93" s="25">
         <v>104.7</v>
       </c>
-      <c r="AU93" s="13">
-[...11 lines deleted...]
-      <c r="AY93" s="48">
+      <c r="AY93" s="43">
         <v>102.7</v>
       </c>
-      <c r="AZ93" s="26">
+      <c r="AZ93" s="25">
         <v>102.9</v>
       </c>
-      <c r="BA93" s="26">
+      <c r="BA93" s="25">
         <v>102.5</v>
       </c>
-      <c r="BB93" s="26">
+      <c r="BB93" s="25">
         <v>102.1</v>
       </c>
-      <c r="BC93" s="26">
+      <c r="BC93" s="25">
         <v>100.8</v>
       </c>
-      <c r="BD93" s="25">
-[...2 lines deleted...]
-      <c r="BE93" s="10"/>
+      <c r="BD93" s="24">
+        <v>100</v>
+      </c>
+      <c r="BE93" s="49">
+        <v>98.9</v>
+      </c>
       <c r="BF93" s="13"/>
       <c r="BG93" s="13"/>
-      <c r="BH93" s="26"/>
-      <c r="BI93" s="53"/>
+      <c r="BH93" s="25"/>
+      <c r="BI93" s="48"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="10">
         <v>101.8</v>
       </c>
       <c r="C94" s="10">
         <v>100.9</v>
       </c>
       <c r="D94" s="10">
         <v>101.2</v>
       </c>
       <c r="E94" s="10">
         <v>101.4</v>
       </c>
       <c r="F94" s="10">
         <v>101.5</v>
       </c>
       <c r="G94" s="10">
         <v>101.6</v>
       </c>
       <c r="H94" s="10">
         <v>101.5</v>
       </c>
-      <c r="I94" s="24">
+      <c r="I94" s="23">
         <v>101.5</v>
       </c>
       <c r="J94" s="10">
         <v>101.4</v>
       </c>
-      <c r="K94" s="24">
+      <c r="K94" s="23">
         <v>101.3</v>
       </c>
       <c r="L94" s="10">
         <v>101.4</v>
       </c>
       <c r="M94" s="11">
         <v>101.4</v>
       </c>
       <c r="N94" s="13">
         <v>103.4</v>
       </c>
       <c r="O94" s="13">
         <v>103.6</v>
       </c>
       <c r="P94" s="13">
         <v>103.5</v>
       </c>
       <c r="Q94" s="13">
         <v>103.6</v>
       </c>
       <c r="R94" s="13">
         <v>103.6</v>
       </c>
       <c r="S94" s="13">
         <v>103.7</v>
       </c>
       <c r="T94" s="10">
         <v>100.6</v>
       </c>
       <c r="U94" s="13">
         <v>100.4</v>
       </c>
       <c r="V94" s="10">
         <v>100.4</v>
       </c>
       <c r="W94" s="10">
         <v>100.5</v>
       </c>
-      <c r="X94" s="26">
+      <c r="X94" s="25">
         <v>100.5</v>
       </c>
-      <c r="Y94" s="38">
+      <c r="Y94" s="54">
         <v>101.5</v>
       </c>
-      <c r="Z94" s="10">
-[...2 lines deleted...]
-      <c r="AA94" s="10">
+      <c r="Z94" s="36">
+        <v>93.6</v>
+      </c>
+      <c r="AA94" s="36">
+        <v>94.2</v>
+      </c>
+      <c r="AB94" s="36">
+        <v>94.4</v>
+      </c>
+      <c r="AC94" s="36">
         <v>94.3</v>
       </c>
-      <c r="AB94" s="10">
-[...17 lines deleted...]
-      <c r="AH94" s="13">
+      <c r="AD94" s="36">
+        <v>94.5</v>
+      </c>
+      <c r="AE94" s="36">
+        <v>94.2</v>
+      </c>
+      <c r="AF94" s="36">
+        <v>94.2</v>
+      </c>
+      <c r="AG94" s="36">
+        <v>94.2</v>
+      </c>
+      <c r="AH94" s="36">
+        <v>94.8</v>
+      </c>
+      <c r="AI94" s="36">
         <v>94.9</v>
       </c>
-      <c r="AI94" s="13">
-[...2 lines deleted...]
-      <c r="AJ94" s="46">
+      <c r="AJ94" s="36">
         <v>95.3</v>
       </c>
-      <c r="AK94" s="37">
+      <c r="AK94" s="36">
         <v>101.8</v>
       </c>
-      <c r="AL94" s="26">
+      <c r="AL94" s="10">
         <v>118.6</v>
       </c>
-      <c r="AM94" s="26">
-[...2 lines deleted...]
-      <c r="AN94" s="26">
+      <c r="AM94" s="10">
+        <v>119.2</v>
+      </c>
+      <c r="AN94" s="10">
         <v>119.5</v>
       </c>
-      <c r="AO94" s="26">
-[...3 lines deleted...]
-        <v>118.3</v>
+      <c r="AO94" s="10">
+        <v>119.1</v>
+      </c>
+      <c r="AP94" s="10">
+        <v>118.6</v>
       </c>
       <c r="AQ94" s="10">
-        <v>117.9</v>
+        <v>118.2</v>
       </c>
       <c r="AR94" s="10">
-        <v>117</v>
+        <v>117.2</v>
       </c>
       <c r="AS94" s="10">
-        <v>116.2</v>
-[...13 lines deleted...]
-      <c r="AX94" s="26">
+        <v>116.5</v>
+      </c>
+      <c r="AT94" s="10">
+        <v>115.6</v>
+      </c>
+      <c r="AU94" s="10">
+        <v>110.6</v>
+      </c>
+      <c r="AV94" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="AW94" s="21">
+        <v>105</v>
+      </c>
+      <c r="AX94" s="25">
         <v>101</v>
       </c>
-      <c r="AY94" s="48">
+      <c r="AY94" s="43">
         <v>99.8</v>
       </c>
-      <c r="AZ94" s="26">
+      <c r="AZ94" s="25">
         <v>100.2</v>
       </c>
-      <c r="BA94" s="26">
+      <c r="BA94" s="25">
         <v>101</v>
       </c>
-      <c r="BB94" s="26">
+      <c r="BB94" s="25">
         <v>101.2</v>
       </c>
-      <c r="BC94" s="26">
+      <c r="BC94" s="25">
         <v>102.3</v>
       </c>
-      <c r="BD94" s="25">
+      <c r="BD94" s="24">
         <v>103.5</v>
       </c>
-      <c r="BE94" s="10"/>
+      <c r="BE94" s="49">
+        <v>103.6</v>
+      </c>
       <c r="BF94" s="13"/>
       <c r="BG94" s="13"/>
-      <c r="BH94" s="26"/>
-      <c r="BI94" s="53"/>
+      <c r="BH94" s="25"/>
+      <c r="BI94" s="48"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="10">
         <v>97.8</v>
       </c>
       <c r="C95" s="10">
         <v>98.1</v>
       </c>
       <c r="D95" s="10">
         <v>98.6</v>
       </c>
       <c r="E95" s="10">
         <v>95.8</v>
       </c>
       <c r="F95" s="10">
         <v>95.6</v>
       </c>
       <c r="G95" s="10">
         <v>95.8</v>
       </c>
       <c r="H95" s="10">
         <v>95.6</v>
       </c>
-      <c r="I95" s="24">
+      <c r="I95" s="23">
         <v>95.4</v>
       </c>
       <c r="J95" s="10">
         <v>98.2</v>
       </c>
-      <c r="K95" s="24">
+      <c r="K95" s="23">
         <v>98.2</v>
       </c>
       <c r="L95" s="10">
         <v>98</v>
       </c>
       <c r="M95" s="11">
         <v>97.9</v>
       </c>
       <c r="N95" s="13">
         <v>103.3</v>
       </c>
       <c r="O95" s="13">
         <v>103.7</v>
       </c>
       <c r="P95" s="13">
         <v>103</v>
       </c>
       <c r="Q95" s="13">
         <v>103.4</v>
       </c>
       <c r="R95" s="13">
         <v>103.9</v>
       </c>
       <c r="S95" s="13">
         <v>105.6</v>
       </c>
       <c r="T95" s="10">
         <v>105.9</v>
       </c>
       <c r="U95" s="13">
         <v>105.5</v>
       </c>
       <c r="V95" s="10">
         <v>103.1</v>
       </c>
       <c r="W95" s="10">
         <v>103.4</v>
       </c>
-      <c r="X95" s="26">
+      <c r="X95" s="25">
         <v>103.6</v>
       </c>
-      <c r="Y95" s="38">
+      <c r="Y95" s="54">
         <v>103.6</v>
       </c>
-      <c r="Z95" s="10">
-[...2 lines deleted...]
-      <c r="AA95" s="10">
+      <c r="Z95" s="36">
+        <v>98.1</v>
+      </c>
+      <c r="AA95" s="36">
+        <v>101.5</v>
+      </c>
+      <c r="AB95" s="36">
+        <v>101.3</v>
+      </c>
+      <c r="AC95" s="36">
+        <v>101</v>
+      </c>
+      <c r="AD95" s="36">
+        <v>98.7</v>
+      </c>
+      <c r="AE95" s="36">
+        <v>100.6</v>
+      </c>
+      <c r="AF95" s="36">
+        <v>98.5</v>
+      </c>
+      <c r="AG95" s="36">
+        <v>98.9</v>
+      </c>
+      <c r="AH95" s="36">
+        <v>98.9</v>
+      </c>
+      <c r="AI95" s="36">
+        <v>98.3</v>
+      </c>
+      <c r="AJ95" s="36">
+        <v>98.4</v>
+      </c>
+      <c r="AK95" s="36">
         <v>101.1</v>
       </c>
-      <c r="AB95" s="10">
-[...35 lines deleted...]
-      <c r="AN95" s="26">
+      <c r="AL95" s="10">
+        <v>87.3</v>
+      </c>
+      <c r="AM95" s="10">
+        <v>87</v>
+      </c>
+      <c r="AN95" s="10">
         <v>90.2</v>
       </c>
-      <c r="AO95" s="26">
-[...2 lines deleted...]
-      <c r="AP95" s="26">
+      <c r="AO95" s="10">
+        <v>93.3</v>
+      </c>
+      <c r="AP95" s="10">
         <v>96.5</v>
       </c>
       <c r="AQ95" s="10">
         <v>96.6</v>
       </c>
       <c r="AR95" s="10">
         <v>97.3</v>
       </c>
       <c r="AS95" s="10">
         <v>97</v>
       </c>
-      <c r="AT95" s="13">
+      <c r="AT95" s="10">
         <v>99.2</v>
       </c>
-      <c r="AU95" s="13">
-[...2 lines deleted...]
-      <c r="AV95" s="26">
+      <c r="AU95" s="10">
+        <v>98</v>
+      </c>
+      <c r="AV95" s="10">
         <v>98.2</v>
       </c>
-      <c r="AW95" s="53">
-[...2 lines deleted...]
-      <c r="AX95" s="26">
+      <c r="AW95" s="21">
+        <v>95.7</v>
+      </c>
+      <c r="AX95" s="25">
         <v>102.6</v>
       </c>
-      <c r="AY95" s="48">
+      <c r="AY95" s="43">
         <v>106.1</v>
       </c>
-      <c r="AZ95" s="26">
+      <c r="AZ95" s="25">
         <v>104.2</v>
       </c>
-      <c r="BA95" s="26">
+      <c r="BA95" s="25">
         <v>103.5</v>
       </c>
-      <c r="BB95" s="26">
+      <c r="BB95" s="25">
         <v>101.4</v>
       </c>
-      <c r="BC95" s="26">
+      <c r="BC95" s="25">
         <v>101.1</v>
       </c>
-      <c r="BD95" s="25">
+      <c r="BD95" s="24">
         <v>100.9</v>
       </c>
-      <c r="BE95" s="10"/>
+      <c r="BE95" s="49">
+        <v>100.3</v>
+      </c>
       <c r="BF95" s="13"/>
       <c r="BG95" s="13"/>
-      <c r="BH95" s="26"/>
-      <c r="BI95" s="53"/>
+      <c r="BH95" s="25"/>
+      <c r="BI95" s="48"/>
     </row>
     <row r="96" spans="1:61" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="16"/>
-      <c r="B96" s="17"/>
-[...29 lines deleted...]
-      <c r="AF96" s="42"/>
+      <c r="B96" s="39"/>
+      <c r="C96" s="39"/>
+      <c r="D96" s="39"/>
+      <c r="E96" s="39"/>
+      <c r="F96" s="39"/>
+      <c r="G96" s="38"/>
+      <c r="H96" s="38"/>
+      <c r="I96" s="38"/>
+      <c r="J96" s="38"/>
+      <c r="K96" s="38"/>
+      <c r="L96" s="38"/>
+      <c r="M96" s="38"/>
+      <c r="N96" s="38"/>
+      <c r="O96" s="38"/>
+      <c r="P96" s="38"/>
+      <c r="Q96" s="38"/>
+      <c r="R96" s="38"/>
+      <c r="S96" s="38"/>
+      <c r="T96" s="38"/>
+      <c r="U96" s="38"/>
+      <c r="V96" s="38"/>
+      <c r="W96" s="38"/>
+      <c r="X96" s="38"/>
+      <c r="Y96" s="38"/>
+      <c r="Z96" s="38"/>
+      <c r="AA96" s="38"/>
+      <c r="AB96" s="38"/>
+      <c r="AC96" s="38"/>
+      <c r="AD96" s="38"/>
+      <c r="AE96" s="38"/>
+      <c r="AF96" s="38"/>
+      <c r="AG96" s="38"/>
+      <c r="AH96" s="38"/>
+      <c r="AI96" s="38"/>
+      <c r="AJ96" s="38"/>
+      <c r="AK96" s="38"/>
+      <c r="AL96" s="40"/>
+      <c r="AM96" s="40"/>
+      <c r="AN96" s="40"/>
+      <c r="AO96" s="40"/>
+      <c r="AP96" s="40"/>
+      <c r="AQ96" s="40"/>
+      <c r="AR96" s="40"/>
+      <c r="AS96" s="40"/>
+      <c r="AT96" s="40"/>
+      <c r="AU96" s="40"/>
+      <c r="AV96" s="40"/>
+      <c r="AW96" s="40"/>
+      <c r="AX96" s="40"/>
+      <c r="AY96" s="40"/>
+      <c r="AZ96" s="40"/>
+      <c r="BA96" s="40"/>
+      <c r="BB96" s="40"/>
+      <c r="BC96" s="40"/>
+      <c r="BD96" s="40"/>
     </row>
     <row r="97" spans="26:49" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Z97" s="56" t="s">
+      <c r="Z97" s="80" t="s">
         <v>41</v>
       </c>
-      <c r="AA97" s="56"/>
-[...21 lines deleted...]
-      <c r="AW97" s="43"/>
+      <c r="AA97" s="80"/>
+      <c r="AB97" s="80"/>
+      <c r="AC97" s="80"/>
+      <c r="AD97" s="80"/>
+      <c r="AE97" s="80"/>
+      <c r="AF97" s="80"/>
+      <c r="AG97" s="80"/>
+      <c r="AH97" s="80"/>
+      <c r="AI97" s="80"/>
+      <c r="AJ97" s="80"/>
+      <c r="AK97" s="42"/>
+      <c r="AL97" s="80" t="s">
+        <v>47</v>
+      </c>
+      <c r="AM97" s="80"/>
+      <c r="AN97" s="80"/>
+      <c r="AO97" s="80"/>
+      <c r="AP97" s="80"/>
+      <c r="AQ97" s="80"/>
+      <c r="AR97" s="80"/>
+      <c r="AS97" s="80"/>
+      <c r="AT97" s="80"/>
+      <c r="AU97" s="80"/>
+      <c r="AV97" s="80"/>
+      <c r="AW97" s="42"/>
     </row>
     <row r="98" spans="26:49" x14ac:dyDescent="0.2">
       <c r="Z98" t="s">
         <v>42</v>
       </c>
       <c r="AA98"/>
       <c r="AB98"/>
       <c r="AC98"/>
       <c r="AD98"/>
       <c r="AE98"/>
       <c r="AF98"/>
       <c r="AG98"/>
       <c r="AH98"/>
       <c r="AI98"/>
       <c r="AJ98"/>
       <c r="AK98"/>
       <c r="AL98"/>
       <c r="AM98"/>
       <c r="AN98"/>
       <c r="AO98"/>
       <c r="AQ98"/>
       <c r="AR98"/>
       <c r="AS98"/>
       <c r="AT98"/>
       <c r="AU98"/>
@@ -15299,101 +15503,101 @@
       <c r="AA100"/>
       <c r="AB100"/>
       <c r="AC100"/>
       <c r="AD100"/>
       <c r="AE100"/>
       <c r="AF100"/>
       <c r="AG100"/>
       <c r="AH100"/>
       <c r="AI100"/>
       <c r="AJ100"/>
       <c r="AK100"/>
       <c r="AL100"/>
       <c r="AM100"/>
       <c r="AN100"/>
       <c r="AO100"/>
       <c r="AQ100"/>
       <c r="AR100"/>
       <c r="AS100"/>
       <c r="AT100"/>
       <c r="AU100"/>
       <c r="AV100"/>
       <c r="AW100"/>
     </row>
   </sheetData>
   <mergeCells count="51">
-    <mergeCell ref="AX52:BI52"/>
-[...33 lines deleted...]
-    <mergeCell ref="H3:M3"/>
     <mergeCell ref="Z1:AR1"/>
     <mergeCell ref="Z25:AR25"/>
     <mergeCell ref="Z49:AR49"/>
     <mergeCell ref="Z73:AR73"/>
     <mergeCell ref="Z97:AJ97"/>
     <mergeCell ref="AL97:AV97"/>
     <mergeCell ref="AF3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z28:AK28"/>
     <mergeCell ref="Z52:AK52"/>
     <mergeCell ref="Z76:AK76"/>
     <mergeCell ref="AF27:AK27"/>
     <mergeCell ref="AF51:AK51"/>
     <mergeCell ref="AF75:AK75"/>
     <mergeCell ref="AL52:AW52"/>
     <mergeCell ref="AR75:AW75"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A25:S25"/>
+    <mergeCell ref="A49:S49"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="I27:Y27"/>
+    <mergeCell ref="N28:Y28"/>
+    <mergeCell ref="T3:Y3"/>
+    <mergeCell ref="H3:M3"/>
+    <mergeCell ref="N76:Y76"/>
+    <mergeCell ref="I51:Y51"/>
+    <mergeCell ref="I75:Y75"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B52:M52"/>
+    <mergeCell ref="B76:M76"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="N52:Y52"/>
+    <mergeCell ref="AL76:AW76"/>
+    <mergeCell ref="AR3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AR27:AW27"/>
+    <mergeCell ref="AL28:AW28"/>
+    <mergeCell ref="AR51:AW51"/>
+    <mergeCell ref="AX52:BI52"/>
+    <mergeCell ref="BD75:BI75"/>
+    <mergeCell ref="AX76:BI76"/>
+    <mergeCell ref="BD3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BD27:BI27"/>
+    <mergeCell ref="AX28:BI28"/>
+    <mergeCell ref="BD51:BI51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="48" max="16383" man="1"/>
     <brk id="72" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="99" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>