--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1380" yWindow="5055" windowWidth="25440" windowHeight="9315" tabRatio="788"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="14" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="15" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="16" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="14" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="52">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>млн. АҚШ доллары</t>
   </si>
   <si>
     <t>тауар айналымы</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -90,200 +94,375 @@
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Сыртқы сауда айналымы</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2025 қаңтар-маусым</t>
+      <t>2025 қаңтар-шілде</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>**</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2026 қаңтар-маусым</t>
+      <t>2026 қаңтар-шілде</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>**</t>
     </r>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есептеулерді жүргізу үшін ресми статистикалық деректер пайдаланылады: Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС нысаны бойынша есептілік және Еуразиялық экономикалық одаққа мүше емес елдермен сыртқы саудаға қатысты Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті қалыптастыратын кедендік декларациялар деректері.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері және Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің ЕАЭО-ға кірмейтін өзге мемлекеттермен саудаға қатысты кедендік декларация деректері табылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/mangystau/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Миллион АҚШ доллары</t>
+  </si>
+  <si>
+    <t>Сыртқы сауда айналымы</t>
+  </si>
+  <si>
+    <t>2011 жылдан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -308,146 +487,250 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 14" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 4" xfId="10"/>
+    <cellStyle name="Обычный 2 4 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -690,272 +973,565 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A38" sqref="A38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="24" customWidth="1"/>
+    <col min="2" max="2" width="82" style="24" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="26">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="63.75">
+      <c r="A9" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="63.75">
+      <c r="A10" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="31"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A14" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="23"/>
+      <c r="B22" s="23"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="23"/>
+      <c r="B23" s="23"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="23"/>
+      <c r="B24" s="23"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="23"/>
+      <c r="B25" s="23"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="23"/>
+      <c r="B26" s="23"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" style="24" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" style="24" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="44" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="44" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="44" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="44"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="46"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="46"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="47"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="47"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="47"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="48" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AZ9"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="V2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AJ14" sqref="AJ14"/>
+      <selection pane="bottomRight" activeCell="AY11" sqref="AY11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="35" width="7.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
+    <col min="2" max="31" width="7.5703125" style="1" customWidth="1"/>
+    <col min="32" max="32" width="7.85546875" style="1" customWidth="1"/>
+    <col min="33" max="35" width="7.5703125" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="1"/>
     <col min="37" max="43" width="6.7109375" style="1" customWidth="1"/>
     <col min="44" max="46" width="9.140625" style="1"/>
-    <col min="47" max="49" width="9.140625" style="21"/>
+    <col min="47" max="49" width="9.140625" style="14"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" ht="12.75">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:52" ht="19.5" customHeight="1">
+      <c r="A1" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="29"/>
-[...55 lines deleted...]
-      <c r="AB2" s="19"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+    </row>
+    <row r="2" spans="1:52" ht="15" customHeight="1">
+      <c r="A2" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="3"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="2"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
-      <c r="AI3" s="16"/>
-[...2 lines deleted...]
-      <c r="AL3" s="16"/>
+      <c r="AI3" s="12"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="57"/>
+      <c r="AL3" s="12"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
-      <c r="AY3" s="32" t="s">
+      <c r="AY3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="AZ3" s="32"/>
-[...3 lines deleted...]
-      <c r="B4" s="25">
+      <c r="AZ3" s="52"/>
+    </row>
+    <row r="4" spans="1:52" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="58"/>
+      <c r="B4" s="53">
         <v>2011</v>
       </c>
-      <c r="C4" s="26"/>
-[...1 lines deleted...]
-      <c r="E4" s="25">
+      <c r="C4" s="54"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="53">
         <v>2012</v>
       </c>
-      <c r="F4" s="26"/>
-[...1 lines deleted...]
-      <c r="H4" s="25">
+      <c r="F4" s="54"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="53">
         <v>2013</v>
       </c>
-      <c r="I4" s="26"/>
-[...1 lines deleted...]
-      <c r="K4" s="25">
+      <c r="I4" s="54"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="53">
         <v>2014</v>
       </c>
-      <c r="L4" s="26"/>
-[...1 lines deleted...]
-      <c r="N4" s="25">
+      <c r="L4" s="54"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="53">
         <v>2015</v>
       </c>
-      <c r="O4" s="26"/>
-[...1 lines deleted...]
-      <c r="Q4" s="25">
+      <c r="O4" s="54"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="53">
         <v>2016</v>
       </c>
-      <c r="R4" s="26"/>
-[...1 lines deleted...]
-      <c r="T4" s="25">
+      <c r="R4" s="54"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="53">
         <v>2017</v>
       </c>
-      <c r="U4" s="26"/>
-[...1 lines deleted...]
-      <c r="W4" s="25">
+      <c r="U4" s="54"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="53">
         <v>2018</v>
       </c>
-      <c r="X4" s="26"/>
-[...1 lines deleted...]
-      <c r="Z4" s="25">
+      <c r="X4" s="54"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="53">
         <v>2019</v>
       </c>
-      <c r="AA4" s="26"/>
-[...1 lines deleted...]
-      <c r="AC4" s="25">
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="53">
         <v>2020</v>
       </c>
-      <c r="AD4" s="26"/>
-[...1 lines deleted...]
-      <c r="AF4" s="25">
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="53">
         <v>2021</v>
       </c>
-      <c r="AG4" s="26"/>
-[...1 lines deleted...]
-      <c r="AI4" s="25">
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="53">
         <v>2022</v>
       </c>
-      <c r="AJ4" s="26"/>
-[...1 lines deleted...]
-      <c r="AL4" s="25">
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="55"/>
+      <c r="AL4" s="53">
         <v>2023</v>
       </c>
-      <c r="AM4" s="26"/>
-[...1 lines deleted...]
-      <c r="AO4" s="25">
+      <c r="AM4" s="54"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="53">
         <v>2024</v>
       </c>
-      <c r="AP4" s="26"/>
-[...1 lines deleted...]
-      <c r="AR4" s="25">
+      <c r="AP4" s="54"/>
+      <c r="AQ4" s="54"/>
+      <c r="AR4" s="53">
         <v>2025</v>
       </c>
-      <c r="AS4" s="26"/>
-[...1 lines deleted...]
-      <c r="AU4" s="25" t="s">
+      <c r="AS4" s="54"/>
+      <c r="AT4" s="55"/>
+      <c r="AU4" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="AV4" s="26"/>
-[...1 lines deleted...]
-      <c r="AX4" s="25" t="s">
+      <c r="AV4" s="54"/>
+      <c r="AW4" s="55"/>
+      <c r="AX4" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="AY4" s="26"/>
-      <c r="AZ4" s="26"/>
+      <c r="AY4" s="54"/>
+      <c r="AZ4" s="54"/>
     </row>
     <row r="5" spans="1:52" ht="33.75">
-      <c r="A5" s="31"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1047,290 +1623,296 @@
       </c>
       <c r="AM5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AN5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AO5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AP5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AQ5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AR5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AT5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="AU5" s="22" t="s">
+      <c r="AU5" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="AV5" s="23" t="s">
+      <c r="AV5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AW5" s="24" t="s">
+      <c r="AW5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="22" t="s">
+      <c r="AX5" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="AY5" s="23" t="s">
+      <c r="AY5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AZ5" s="24" t="s">
+      <c r="AZ5" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:52" ht="22.5">
-      <c r="A6" s="17" t="s">
+    <row r="6" spans="1:52" s="12" customFormat="1">
+      <c r="A6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="20">
         <v>448</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="20">
         <v>8.9</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="20">
         <v>439.1</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="20">
         <v>192.4</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="20">
         <v>1.9</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G6" s="20">
         <v>190.5</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H6" s="20">
         <v>229.2</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I6" s="20">
         <v>19</v>
       </c>
-      <c r="J6" s="8">
+      <c r="J6" s="20">
         <v>210.2</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K6" s="20">
         <v>216.9</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L6" s="20">
         <v>12.3</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M6" s="20">
         <v>204.5</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N6" s="20">
         <v>159</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O6" s="20">
         <v>12.1</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P6" s="20">
         <v>146.9</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q6" s="20">
         <v>156</v>
       </c>
-      <c r="R6" s="8">
+      <c r="R6" s="20">
         <v>4.8</v>
       </c>
-      <c r="S6" s="8">
+      <c r="S6" s="20">
         <v>151.19999999999999</v>
       </c>
-      <c r="T6" s="8">
+      <c r="T6" s="20">
         <v>150.6</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U6" s="20">
         <v>15.6</v>
       </c>
-      <c r="V6" s="8">
+      <c r="V6" s="20">
         <v>135</v>
       </c>
-      <c r="W6" s="8">
+      <c r="W6" s="20">
         <v>183.2</v>
       </c>
-      <c r="X6" s="8">
+      <c r="X6" s="20">
         <v>18.3</v>
       </c>
-      <c r="Y6" s="8">
+      <c r="Y6" s="20">
         <v>164.9</v>
       </c>
-      <c r="Z6" s="9">
+      <c r="Z6" s="8">
         <v>193.2</v>
       </c>
-      <c r="AA6" s="9">
+      <c r="AA6" s="8">
         <v>20.399999999999999</v>
       </c>
-      <c r="AB6" s="9">
+      <c r="AB6" s="8">
         <v>172.8</v>
       </c>
-      <c r="AC6" s="9">
+      <c r="AC6" s="8">
         <v>181.4</v>
       </c>
-      <c r="AD6" s="9">
+      <c r="AD6" s="8">
         <v>31.9</v>
       </c>
-      <c r="AE6" s="9">
+      <c r="AE6" s="8">
         <v>149.5</v>
       </c>
-      <c r="AF6" s="8">
+      <c r="AF6" s="20">
         <v>183.2</v>
       </c>
-      <c r="AG6" s="10">
+      <c r="AG6" s="21">
         <v>21.6</v>
       </c>
-      <c r="AH6" s="11">
+      <c r="AH6" s="22">
         <v>161.6</v>
       </c>
-      <c r="AI6" s="15">
+      <c r="AI6" s="11">
         <v>210.2</v>
       </c>
-      <c r="AJ6" s="15">
+      <c r="AJ6" s="11">
         <v>29.9</v>
       </c>
-      <c r="AK6" s="15">
+      <c r="AK6" s="11">
         <v>180.3</v>
       </c>
-      <c r="AL6" s="15">
+      <c r="AL6" s="11">
         <v>256.5</v>
       </c>
-      <c r="AM6" s="15">
+      <c r="AM6" s="11">
         <v>59.3</v>
       </c>
-      <c r="AN6" s="15">
+      <c r="AN6" s="11">
         <v>197.2</v>
       </c>
-      <c r="AO6" s="15">
+      <c r="AO6" s="11">
         <v>224.3</v>
       </c>
-      <c r="AP6" s="15">
+      <c r="AP6" s="11">
         <v>26.6</v>
       </c>
-      <c r="AQ6" s="15">
+      <c r="AQ6" s="11">
         <v>197.7</v>
       </c>
-      <c r="AR6" s="33">
+      <c r="AR6" s="18">
         <v>209.9</v>
       </c>
-      <c r="AS6" s="33">
+      <c r="AS6" s="18">
         <v>18.100000000000001</v>
       </c>
-      <c r="AT6" s="33">
+      <c r="AT6" s="18">
         <v>191.8</v>
       </c>
-      <c r="AU6" s="33">
-[...19 lines deleted...]
-      <c r="A7" s="12" t="s">
+      <c r="AU6" s="18">
+        <v>119.1</v>
+      </c>
+      <c r="AV6" s="18">
+        <v>12.3</v>
+      </c>
+      <c r="AW6" s="18">
+        <v>106.8</v>
+      </c>
+      <c r="AX6" s="18">
+        <v>114.1</v>
+      </c>
+      <c r="AY6" s="18">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AZ6" s="18">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="7" spans="1:52" ht="24" customHeight="1">
+      <c r="A7" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="12"/>
-[...12 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="B7" s="49"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="10"/>
+      <c r="S7" s="10"/>
+      <c r="AR7" s="13"/>
+      <c r="AS7" s="13"/>
+      <c r="AT7" s="13"/>
+    </row>
+    <row r="9" spans="1:52" ht="15.75" customHeight="1">
+      <c r="A9" s="50" t="s">
         <v>6</v>
       </c>
+      <c r="B9" s="50"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="24">
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A2:AB2"/>
     <mergeCell ref="AY3:AZ3"/>
     <mergeCell ref="AR4:AT4"/>
     <mergeCell ref="AL4:AN4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="AU4:AW4"/>
     <mergeCell ref="AO4:AQ4"/>
     <mergeCell ref="AX4:AZ4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="AI4:AK4"/>
     <mergeCell ref="AF4:AH4"/>
-    <mergeCell ref="A1:AB1"/>
-[...7 lines deleted...]
-    <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>