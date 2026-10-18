--- v1 (2026-09-21)
+++ v2 (2026-10-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1380" yWindow="5055" windowWidth="25440" windowHeight="9315" tabRatio="788"/>
+    <workbookView xWindow="1380" yWindow="5055" windowWidth="25440" windowHeight="9315" tabRatio="788" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="15" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="16" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="14" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="52">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>млн. АҚШ доллары</t>
   </si>
   <si>
@@ -93,203 +93,203 @@
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Сыртқы сауда айналымы</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есептеулерді жүргізу үшін ресми статистикалық деректер пайдаланылады: Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС нысаны бойынша есептілік және Еуразиялық экономикалық одаққа мүше емес елдермен сыртқы саудаға қатысты Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті қалыптастыратын кедендік декларациялар деректері.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері және Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің ЕАЭО-ға кірмейтін өзге мемлекеттермен саудаға қатысты кедендік декларация деректері табылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/mangystau/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Миллион АҚШ доллары</t>
+  </si>
+  <si>
+    <t>Сыртқы сауда айналымы</t>
+  </si>
+  <si>
+    <t>2011 жылдан</t>
+  </si>
+  <si>
     <r>
-      <t>2025 қаңтар-шілде</t>
+      <t>2025 қаңтар-тамыз</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>**</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2026 қаңтар-шілде</t>
+      <t>2026 қаңтар-тамыз</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>**</t>
     </r>
   </si>
-  <si>
-[...124 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -339,56 +339,50 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -405,50 +399,56 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -514,201 +514,201 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="8"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 2 4" xfId="10"/>
     <cellStyle name="Обычный 2 4 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -984,466 +984,466 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="24" customWidth="1"/>
     <col min="2" max="2" width="82" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="23"/>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="25" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B2" s="26">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="25" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B3" s="26" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="25" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B4" s="27" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="28" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B5" s="26" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="28" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B6" s="26" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="28" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B7" s="26" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="25" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B8" s="29" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="63.75">
       <c r="A9" s="25" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B9" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="63.75">
       <c r="A10" s="25" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="25" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B11" s="31"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="32" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B12" s="33" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="34" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B13" s="35" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:7" s="23" customFormat="1" ht="20.25" customHeight="1">
       <c r="A14" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="23" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="38" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B15" s="35" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="25" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B16" s="39">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="25" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B17" s="39">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="25" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B18" s="40" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="25" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B20" s="42" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="25" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B21" s="43" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="23"/>
       <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="23"/>
       <c r="B23" s="23"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="23"/>
       <c r="B24" s="23"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="23"/>
       <c r="B25" s="23"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="23"/>
       <c r="B26" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" style="24" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="44" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="44" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="44" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="44" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="44" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="44"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="45" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="46"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="46"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="47"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="47"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="47"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="48" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AZ9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="V2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AY11" sqref="AY11"/>
+      <selection pane="bottomRight" activeCell="AN29" sqref="AN29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
     <col min="2" max="31" width="7.5703125" style="1" customWidth="1"/>
     <col min="32" max="32" width="7.85546875" style="1" customWidth="1"/>
     <col min="33" max="35" width="7.5703125" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="1"/>
     <col min="37" max="43" width="6.7109375" style="1" customWidth="1"/>
     <col min="44" max="46" width="9.140625" style="1"/>
     <col min="47" max="49" width="9.140625" style="14"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52" ht="19.5" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...25 lines deleted...]
-      <c r="AB1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
     </row>
     <row r="2" spans="1:52" ht="15" customHeight="1">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="51"/>
-[...25 lines deleted...]
-      <c r="AB2" s="51"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="3"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="2"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="12"/>
-      <c r="AJ3" s="57"/>
-      <c r="AK3" s="57"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="51"/>
       <c r="AL3" s="12"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
-      <c r="AY3" s="52" t="s">
+      <c r="AY3" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="AZ3" s="52"/>
+      <c r="AZ3" s="58"/>
     </row>
     <row r="4" spans="1:52" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="53">
         <v>2011</v>
       </c>
       <c r="C4" s="54"/>
       <c r="D4" s="55"/>
       <c r="E4" s="53">
         <v>2012</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="55"/>
       <c r="H4" s="53">
         <v>2013</v>
       </c>
       <c r="I4" s="54"/>
       <c r="J4" s="55"/>
       <c r="K4" s="53">
         <v>2014</v>
       </c>
       <c r="L4" s="54"/>
       <c r="M4" s="55"/>
       <c r="N4" s="53">
         <v>2015</v>
       </c>
       <c r="O4" s="54"/>
       <c r="P4" s="55"/>
@@ -1476,62 +1476,62 @@
         <v>2021</v>
       </c>
       <c r="AG4" s="54"/>
       <c r="AH4" s="55"/>
       <c r="AI4" s="53">
         <v>2022</v>
       </c>
       <c r="AJ4" s="54"/>
       <c r="AK4" s="55"/>
       <c r="AL4" s="53">
         <v>2023</v>
       </c>
       <c r="AM4" s="54"/>
       <c r="AN4" s="55"/>
       <c r="AO4" s="53">
         <v>2024</v>
       </c>
       <c r="AP4" s="54"/>
       <c r="AQ4" s="54"/>
       <c r="AR4" s="53">
         <v>2025</v>
       </c>
       <c r="AS4" s="54"/>
       <c r="AT4" s="55"/>
       <c r="AU4" s="53" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="AV4" s="54"/>
       <c r="AW4" s="55"/>
       <c r="AX4" s="53" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="AY4" s="54"/>
       <c r="AZ4" s="54"/>
     </row>
     <row r="5" spans="1:52" ht="33.75">
-      <c r="A5" s="58"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1782,116 +1782,116 @@
       <c r="AM6" s="11">
         <v>59.3</v>
       </c>
       <c r="AN6" s="11">
         <v>197.2</v>
       </c>
       <c r="AO6" s="11">
         <v>224.3</v>
       </c>
       <c r="AP6" s="11">
         <v>26.6</v>
       </c>
       <c r="AQ6" s="11">
         <v>197.7</v>
       </c>
       <c r="AR6" s="18">
         <v>209.9</v>
       </c>
       <c r="AS6" s="18">
         <v>18.100000000000001</v>
       </c>
       <c r="AT6" s="18">
         <v>191.8</v>
       </c>
       <c r="AU6" s="18">
-        <v>119.1</v>
+        <v>134.30000000000001</v>
       </c>
       <c r="AV6" s="18">
-        <v>12.3</v>
+        <v>13.2</v>
       </c>
       <c r="AW6" s="18">
-        <v>106.8</v>
+        <v>121.1</v>
       </c>
       <c r="AX6" s="18">
-        <v>114.1</v>
+        <v>127.6</v>
       </c>
       <c r="AY6" s="18">
-        <v>5.0999999999999996</v>
+        <v>5.5</v>
       </c>
       <c r="AZ6" s="18">
-        <v>109</v>
+        <v>122.1</v>
       </c>
     </row>
     <row r="7" spans="1:52" ht="24" customHeight="1">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="49"/>
+      <c r="B7" s="56"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="AR7" s="13"/>
       <c r="AS7" s="13"/>
       <c r="AT7" s="13"/>
     </row>
     <row r="9" spans="1:52" ht="15.75" customHeight="1">
-      <c r="A9" s="50" t="s">
+      <c r="A9" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="50"/>
+      <c r="B9" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="A1:AB1"/>
-[...7 lines deleted...]
-    <mergeCell ref="N4:P4"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A2:AB2"/>
     <mergeCell ref="AY3:AZ3"/>
     <mergeCell ref="AR4:AT4"/>
     <mergeCell ref="AL4:AN4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="AU4:AW4"/>
     <mergeCell ref="AO4:AQ4"/>
     <mergeCell ref="AX4:AZ4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="AI4:AK4"/>
     <mergeCell ref="AF4:AH4"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">