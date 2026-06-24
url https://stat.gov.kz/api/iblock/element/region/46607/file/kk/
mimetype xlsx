--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="6090" windowWidth="28830" windowHeight="6135"/>
   </bookViews>
   <sheets>
     <sheet name="Көші-қон айырымы" sheetId="7" r:id="rId1"/>
     <sheet name="Иммигранттар" sheetId="6" r:id="rId2"/>
     <sheet name="Эмигранттар" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1448" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1470" uniqueCount="57">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Елдер бойынша   Абай  облысы  халқының сыртқы көші-қон айырымы</t>
   </si>
   <si>
     <t>Елдер бойынша  Абай  облысына  келгендердің саны</t>
   </si>
   <si>
     <t>Елдер бойынша  Абай олысынан кеткендердің саны</t>
   </si>
   <si>
     <t>Әзірбайжан</t>
   </si>
   <si>
     <t>Армения</t>
   </si>
   <si>
     <t>Беларусь</t>
   </si>
   <si>
@@ -194,56 +194,62 @@
   </si>
   <si>
     <t>Нидерландтар</t>
   </si>
   <si>
     <t>Қатар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Иран</t>
   </si>
   <si>
     <t>Молдова</t>
   </si>
   <si>
     <t>Чехословакия</t>
   </si>
   <si>
     <t>Нидерландар</t>
   </si>
   <si>
     <t xml:space="preserve">Молдова </t>
   </si>
+  <si>
+    <t>Корея</t>
+  </si>
+  <si>
+    <t>Біріккен Араб Эмираттары</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -366,82 +372,63 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...11 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -540,51 +527,51 @@
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -714,50 +701,72 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -779,157 +788,202 @@
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="62">
     <cellStyle name="20% - Акцент1" xfId="44"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент2" xfId="45"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3" xfId="46"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент4" xfId="47"/>
     <cellStyle name="20% - Акцент4 2" xfId="6"/>
     <cellStyle name="20% - Акцент5" xfId="48"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент6" xfId="49"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="40% - Акцент1" xfId="50"/>
     <cellStyle name="40% - Акцент1 2" xfId="9"/>
     <cellStyle name="40% - Акцент2" xfId="51"/>
     <cellStyle name="40% - Акцент2 2" xfId="10"/>
     <cellStyle name="40% - Акцент3" xfId="52"/>
     <cellStyle name="40% - Акцент3 2" xfId="11"/>
     <cellStyle name="40% - Акцент4" xfId="53"/>
     <cellStyle name="40% - Акцент4 2" xfId="12"/>
     <cellStyle name="40% - Акцент5" xfId="54"/>
     <cellStyle name="40% - Акцент5 2" xfId="13"/>
@@ -970,201 +1024,234 @@
     <cellStyle name="Плохой 2" xfId="38"/>
     <cellStyle name="Пояснение 2" xfId="39"/>
     <cellStyle name="Примечание 2" xfId="40"/>
     <cellStyle name="Связанная ячейка 2" xfId="41"/>
     <cellStyle name="Текст предупреждения 2" xfId="42"/>
     <cellStyle name="Хороший 2" xfId="43"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>105075</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2590800</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="66675" y="28575"/>
-          <a:ext cx="2114550" cy="648000"/>
+          <a:off x="38100" y="47624"/>
+          <a:ext cx="2552700" cy="838201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>628650</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>114600</xdr:rowOff>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="38100"/>
-          <a:ext cx="2171700" cy="648000"/>
+          <a:off x="47625" y="57150"/>
+          <a:ext cx="2095500" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>85725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>619125</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="57150"/>
-          <a:ext cx="2238375" cy="628650"/>
+          <a:off x="85725" y="57150"/>
+          <a:ext cx="2085975" cy="809625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1427,8144 +1514,8326 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC55"/>
+  <dimension ref="A1:AC58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:Z2"/>
-      <selection pane="bottomLeft" activeCell="L2" sqref="L2:Z2"/>
+      <selection pane="bottomLeft" activeCell="K53" sqref="K53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="40.7109375" style="3" customWidth="1"/>
+    <col min="2" max="10" width="10" style="3" hidden="1" customWidth="1"/>
+    <col min="11" max="27" width="8.7109375" style="3" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="L2" s="42" t="s">
+    <row r="1" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="42"/>
-[...35 lines deleted...]
-      <c r="Z5" s="6" t="s">
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+    </row>
+    <row r="4" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="33"/>
+    </row>
+    <row r="6" spans="1:28" s="32" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z6" s="34"/>
+      <c r="AA6" s="34" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:28" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="8">
+    <row r="7" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A7" s="35"/>
+      <c r="B7" s="6">
         <v>2000</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C7" s="6">
         <v>2001</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D7" s="6">
         <v>2002</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E7" s="6">
         <v>2003</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F7" s="6">
         <v>2004</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G7" s="6">
         <v>2005</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H7" s="6">
         <v>2006</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="6">
         <v>2007</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J7" s="6">
         <v>2008</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K7" s="6">
         <v>2009</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="6">
         <v>2010</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="6">
         <v>2011</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="6">
         <v>2012</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="6">
         <v>2013</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="6">
         <v>2014</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="6">
         <v>2015</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R7" s="36">
         <v>2016</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S7" s="6">
         <v>2017</v>
       </c>
-      <c r="T6" s="8">
+      <c r="T7" s="6">
         <v>2018</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U7" s="6">
         <v>2019</v>
       </c>
-      <c r="V6" s="10">
+      <c r="V7" s="36">
         <v>2020</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W7" s="37">
         <v>2021</v>
       </c>
-      <c r="X6" s="12">
+      <c r="X7" s="9">
         <v>2022</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y7" s="9">
         <v>2023</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z7" s="30">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="13">
+      <c r="AA7" s="38">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="11">
         <v>-108307</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C8" s="11">
         <v>-88162</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D8" s="11">
         <v>-62012</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E8" s="11">
         <v>-8306</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F8" s="11">
         <v>2789</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G8" s="11">
         <v>22668</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H8" s="11">
         <v>33041</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="11">
         <v>10962</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J8" s="11">
         <v>1117</v>
       </c>
-      <c r="K7" s="23">
+      <c r="K8" s="24">
         <v>-191</v>
       </c>
-      <c r="L7" s="33">
+      <c r="L8" s="40">
         <v>-71</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M8" s="40">
         <v>-617</v>
       </c>
-      <c r="N7" s="25">
+      <c r="N8" s="40">
         <v>-1176</v>
       </c>
-      <c r="O7" s="25">
+      <c r="O8" s="40">
         <v>-709</v>
       </c>
-      <c r="P7" s="25">
+      <c r="P8" s="40">
         <v>-1053</v>
       </c>
-      <c r="Q7" s="25">
+      <c r="Q8" s="40">
         <v>-905</v>
       </c>
-      <c r="R7" s="25">
+      <c r="R8" s="40">
         <v>-1011</v>
       </c>
-      <c r="S7" s="25">
+      <c r="S8" s="40">
         <v>-1085</v>
       </c>
-      <c r="T7" s="25">
+      <c r="T8" s="40">
         <v>-1223</v>
       </c>
-      <c r="U7" s="25">
+      <c r="U8" s="40">
         <v>-1467</v>
       </c>
-      <c r="V7" s="25">
+      <c r="V8" s="40">
         <v>-973</v>
       </c>
-      <c r="W7" s="25">
+      <c r="W8" s="40">
         <v>-878</v>
       </c>
-      <c r="X7" s="25">
+      <c r="X8" s="40">
         <v>-660</v>
       </c>
-      <c r="Y7" s="25">
+      <c r="Y8" s="40">
         <v>-393</v>
       </c>
-      <c r="Z7" s="25">
+      <c r="Z8" s="40">
         <v>-436</v>
       </c>
-      <c r="AA7" s="24"/>
-[...3 lines deleted...]
-      <c r="A8" s="43" t="s">
+      <c r="AA8" s="32">
+        <v>-30</v>
+      </c>
+      <c r="AB8" s="32"/>
+    </row>
+    <row r="9" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="13"/>
-[...14 lines deleted...]
-      <c r="M8" s="26">
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="40">
+        <v>1</v>
+      </c>
+      <c r="L9" s="40">
+        <v>1</v>
+      </c>
+      <c r="M9" s="42">
         <v>-1</v>
       </c>
-      <c r="N8" s="25">
+      <c r="N9" s="40">
         <v>-1</v>
       </c>
-      <c r="O8" s="25">
+      <c r="O9" s="40">
         <v>2</v>
       </c>
-      <c r="P8" s="25">
+      <c r="P9" s="40">
         <v>3</v>
       </c>
-      <c r="Q8" s="25">
+      <c r="Q9" s="40">
         <v>4</v>
       </c>
-      <c r="R8" s="25">
+      <c r="R9" s="40">
         <v>-1</v>
       </c>
-      <c r="S8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="25">
+      <c r="S9" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T9" s="40">
         <v>5</v>
       </c>
-      <c r="U8" s="27" t="s">
-[...21 lines deleted...]
-      <c r="A9" s="43" t="s">
+      <c r="U9" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V9" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W9" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X9" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y9" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="32"/>
+    </row>
+    <row r="10" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="13"/>
-[...8 lines deleted...]
-      <c r="K9" s="25">
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="40">
         <v>2</v>
       </c>
-      <c r="L9" s="25">
+      <c r="L10" s="40">
         <v>2</v>
       </c>
-      <c r="M9" s="27" t="s">
-[...5 lines deleted...]
-      <c r="O9" s="25">
+      <c r="M10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N10" s="40">
+        <v>1</v>
+      </c>
+      <c r="O10" s="40">
         <v>-5</v>
       </c>
-      <c r="P9" s="25">
+      <c r="P10" s="40">
         <v>2</v>
       </c>
-      <c r="Q9" s="27" t="s">
-[...33 lines deleted...]
-      <c r="A10" s="43" t="s">
+      <c r="Q10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V10" s="40">
+        <v>1</v>
+      </c>
+      <c r="W10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X10" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA10" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB10" s="32"/>
+    </row>
+    <row r="11" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="13"/>
-[...11 lines deleted...]
-      <c r="L10" s="25">
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L11" s="40">
         <v>-7</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M11" s="42">
         <v>-4</v>
       </c>
-      <c r="N10" s="25">
+      <c r="N11" s="40">
         <v>-14</v>
       </c>
-      <c r="O10" s="25">
+      <c r="O11" s="40">
         <v>5</v>
       </c>
-      <c r="P10" s="25">
+      <c r="P11" s="40">
         <v>-5</v>
       </c>
-      <c r="Q10" s="25">
+      <c r="Q11" s="40">
         <v>-5</v>
       </c>
-      <c r="R10" s="27" t="s">
-[...2 lines deleted...]
-      <c r="S10" s="25">
+      <c r="R11" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S11" s="40">
         <v>-2</v>
       </c>
-      <c r="T10" s="25">
+      <c r="T11" s="40">
         <v>-4</v>
       </c>
-      <c r="U10" s="25">
+      <c r="U11" s="40">
         <v>-3</v>
       </c>
-      <c r="V10" s="25">
+      <c r="V11" s="40">
         <v>-9</v>
       </c>
-      <c r="W10" s="27" t="s">
-[...2 lines deleted...]
-      <c r="X10" s="25">
+      <c r="W11" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X11" s="40">
         <v>-8</v>
       </c>
-      <c r="Y10" s="25">
+      <c r="Y11" s="40">
         <v>-1</v>
       </c>
-      <c r="Z10" s="27" t="s">
-[...6 lines deleted...]
-      <c r="A11" s="43" t="s">
+      <c r="Z11" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA11" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="32"/>
+    </row>
+    <row r="12" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="13"/>
-[...8 lines deleted...]
-      <c r="K11" s="25">
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="40">
         <v>12</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L12" s="40">
         <v>14</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M12" s="42">
         <v>3</v>
       </c>
-      <c r="N11" s="25">
+      <c r="N12" s="40">
         <v>6</v>
       </c>
-      <c r="O11" s="27" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="25">
+      <c r="O12" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P12" s="40">
         <v>3</v>
       </c>
-      <c r="Q11" s="25">
-[...2 lines deleted...]
-      <c r="R11" s="25">
+      <c r="Q12" s="40">
+        <v>1</v>
+      </c>
+      <c r="R12" s="40">
         <v>-3</v>
       </c>
-      <c r="S11" s="25">
+      <c r="S12" s="40">
         <v>3</v>
       </c>
-      <c r="T11" s="25">
+      <c r="T12" s="40">
         <v>6</v>
       </c>
-      <c r="U11" s="25">
+      <c r="U12" s="40">
         <v>3</v>
       </c>
-      <c r="V11" s="25">
+      <c r="V12" s="40">
         <v>-1</v>
       </c>
-      <c r="W11" s="25">
+      <c r="W12" s="40">
         <v>2</v>
       </c>
-      <c r="X11" s="25">
-[...2 lines deleted...]
-      <c r="Y11" s="25">
+      <c r="X12" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="40">
         <v>2</v>
       </c>
-      <c r="Z11" s="25">
-[...6 lines deleted...]
-      <c r="A12" s="43" t="s">
+      <c r="Z12" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB12" s="32"/>
+    </row>
+    <row r="13" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="13"/>
-[...29 lines deleted...]
-      <c r="R12" s="25">
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O13" s="40">
+        <v>1</v>
+      </c>
+      <c r="P13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R13" s="40">
         <v>-6</v>
       </c>
-      <c r="S12" s="27" t="s">
-[...5 lines deleted...]
-      <c r="U12" s="25">
+      <c r="S13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="40">
         <v>-1</v>
       </c>
-      <c r="V12" s="27" t="s">
-[...18 lines deleted...]
-      <c r="A13" s="43" t="s">
+      <c r="V13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA13" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB13" s="32"/>
+    </row>
+    <row r="14" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="13"/>
-[...8 lines deleted...]
-      <c r="K13" s="25">
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="40">
         <v>-1176</v>
       </c>
-      <c r="L13" s="25">
+      <c r="L14" s="40">
         <v>-869</v>
       </c>
-      <c r="M13" s="26">
+      <c r="M14" s="42">
         <v>-1307</v>
       </c>
-      <c r="N13" s="25">
+      <c r="N14" s="40">
         <v>-1418</v>
       </c>
-      <c r="O13" s="25">
+      <c r="O14" s="40">
         <v>-784</v>
       </c>
-      <c r="P13" s="25">
+      <c r="P14" s="40">
         <v>-1047</v>
       </c>
-      <c r="Q13" s="25">
+      <c r="Q14" s="40">
         <v>-845</v>
       </c>
-      <c r="R13" s="25">
+      <c r="R14" s="40">
         <v>-975</v>
       </c>
-      <c r="S13" s="25">
+      <c r="S14" s="40">
         <v>-1068</v>
       </c>
-      <c r="T13" s="25">
+      <c r="T14" s="40">
         <v>-1222</v>
       </c>
-      <c r="U13" s="25">
+      <c r="U14" s="40">
         <v>-1382</v>
       </c>
-      <c r="V13" s="25">
+      <c r="V14" s="40">
         <v>-919</v>
       </c>
-      <c r="W13" s="25">
+      <c r="W14" s="40">
         <v>-841</v>
       </c>
-      <c r="X13" s="25">
+      <c r="X14" s="40">
         <v>-618</v>
       </c>
-      <c r="Y13" s="25">
+      <c r="Y14" s="40">
         <v>-390</v>
       </c>
-      <c r="Z13" s="25">
+      <c r="Z14" s="40">
         <v>-398</v>
       </c>
-      <c r="AA13" s="21"/>
-[...3 lines deleted...]
-      <c r="A14" s="43" t="s">
+      <c r="AA14" s="44">
+        <v>-79</v>
+      </c>
+      <c r="AB14" s="32"/>
+    </row>
+    <row r="15" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="13"/>
-[...23 lines deleted...]
-      <c r="P14" s="25">
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L15" s="40">
+        <v>1</v>
+      </c>
+      <c r="M15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O15" s="40">
+        <v>1</v>
+      </c>
+      <c r="P15" s="40">
         <v>3</v>
       </c>
-      <c r="Q14" s="25">
+      <c r="Q15" s="40">
         <v>3</v>
       </c>
-      <c r="R14" s="25">
+      <c r="R15" s="40">
         <v>-1</v>
       </c>
-      <c r="S14" s="25">
+      <c r="S15" s="40">
         <v>11</v>
       </c>
-      <c r="T14" s="25">
+      <c r="T15" s="40">
         <v>20</v>
       </c>
-      <c r="U14" s="25">
+      <c r="U15" s="40">
         <v>8</v>
       </c>
-      <c r="V14" s="27" t="s">
-[...2 lines deleted...]
-      <c r="W14" s="25">
+      <c r="V15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W15" s="40">
         <v>13</v>
       </c>
-      <c r="X14" s="25">
+      <c r="X15" s="40">
         <v>2</v>
       </c>
-      <c r="Y14" s="25">
-[...2 lines deleted...]
-      <c r="Z14" s="25">
+      <c r="Y15" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="40">
         <v>4</v>
       </c>
-      <c r="AA14" s="21"/>
-[...3 lines deleted...]
-      <c r="A15" s="43" t="s">
+      <c r="AA15" s="44">
+        <v>5</v>
+      </c>
+      <c r="AB15" s="32"/>
+    </row>
+    <row r="16" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="13"/>
-[...60 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U16" s="40">
+        <v>1</v>
+      </c>
+      <c r="V16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X16" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA16" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB16" s="32"/>
+    </row>
+    <row r="17" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="13"/>
-[...11 lines deleted...]
-      <c r="L16" s="25">
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="40">
+        <v>1</v>
+      </c>
+      <c r="L17" s="40">
         <v>-3</v>
       </c>
-      <c r="M16" s="26">
+      <c r="M17" s="42">
         <v>-6</v>
       </c>
-      <c r="N16" s="25">
+      <c r="N17" s="40">
         <v>-2</v>
       </c>
-      <c r="O16" s="25">
+      <c r="O17" s="40">
         <v>-1</v>
       </c>
-      <c r="P16" s="25">
+      <c r="P17" s="40">
         <v>-6</v>
       </c>
-      <c r="Q16" s="25">
+      <c r="Q17" s="40">
         <v>-5</v>
       </c>
-      <c r="R16" s="25">
+      <c r="R17" s="40">
         <v>3</v>
       </c>
-      <c r="S16" s="25">
+      <c r="S17" s="40">
         <v>3</v>
       </c>
-      <c r="T16" s="25">
+      <c r="T17" s="40">
         <v>-7</v>
       </c>
-      <c r="U16" s="25">
+      <c r="U17" s="40">
         <v>-2</v>
       </c>
-      <c r="V16" s="27" t="s">
-[...2 lines deleted...]
-      <c r="W16" s="25">
+      <c r="V17" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W17" s="40">
         <v>-1</v>
       </c>
-      <c r="X16" s="27" t="s">
-[...12 lines deleted...]
-      <c r="A17" s="43" t="s">
+      <c r="X17" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y17" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="44">
+        <v>2</v>
+      </c>
+      <c r="AB17" s="32"/>
+    </row>
+    <row r="18" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="13"/>
-[...8 lines deleted...]
-      <c r="K17" s="25">
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="40">
         <v>10</v>
       </c>
-      <c r="L17" s="25">
+      <c r="L18" s="40">
         <v>18</v>
       </c>
-      <c r="M17" s="26">
+      <c r="M18" s="42">
         <v>7</v>
       </c>
-      <c r="N17" s="25">
+      <c r="N18" s="40">
         <v>6</v>
       </c>
-      <c r="O17" s="25">
+      <c r="O18" s="40">
         <v>11</v>
       </c>
-      <c r="P17" s="25">
-[...2 lines deleted...]
-      <c r="Q17" s="25">
+      <c r="P18" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="40">
         <v>7</v>
       </c>
-      <c r="R17" s="25">
-[...2 lines deleted...]
-      <c r="S17" s="25">
+      <c r="R18" s="40">
+        <v>1</v>
+      </c>
+      <c r="S18" s="40">
         <v>5</v>
       </c>
-      <c r="T17" s="25">
+      <c r="T18" s="40">
         <v>2</v>
       </c>
-      <c r="U17" s="25">
-[...8 lines deleted...]
-      <c r="X17" s="25">
+      <c r="U18" s="40">
+        <v>1</v>
+      </c>
+      <c r="V18" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W18" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X18" s="40">
         <v>-2</v>
       </c>
-      <c r="Y17" s="25">
+      <c r="Y18" s="40">
         <v>2</v>
       </c>
-      <c r="Z17" s="25">
+      <c r="Z18" s="40">
         <v>2</v>
       </c>
-      <c r="AA17" s="21"/>
-[...3 lines deleted...]
-      <c r="A18" s="43" t="s">
+      <c r="AA18" s="44">
+        <v>6</v>
+      </c>
+      <c r="AB18" s="32"/>
+    </row>
+    <row r="19" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="13"/>
-[...47 lines deleted...]
-      <c r="X18" s="25">
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X19" s="40">
         <v>-1</v>
       </c>
-      <c r="Y18" s="27" t="s">
-[...9 lines deleted...]
-      <c r="A19" s="43" t="s">
+      <c r="Y19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA19" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB19" s="32"/>
+    </row>
+    <row r="20" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="13"/>
-[...11 lines deleted...]
-      <c r="L19" s="25">
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L20" s="40">
         <v>4</v>
       </c>
-      <c r="M19" s="26">
+      <c r="M20" s="42">
         <v>5</v>
       </c>
-      <c r="N19" s="25">
-[...5 lines deleted...]
-      <c r="P19" s="25">
+      <c r="N20" s="40">
+        <v>1</v>
+      </c>
+      <c r="O20" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="40">
         <v>2</v>
       </c>
-      <c r="Q19" s="27" t="s">
-[...5 lines deleted...]
-      <c r="S19" s="25">
+      <c r="Q20" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="40">
+        <v>1</v>
+      </c>
+      <c r="S20" s="40">
         <v>9</v>
       </c>
-      <c r="T19" s="25">
+      <c r="T20" s="40">
         <v>30</v>
       </c>
-      <c r="U19" s="25">
+      <c r="U20" s="40">
         <v>2</v>
       </c>
-      <c r="V19" s="27" t="s">
-[...18 lines deleted...]
-      <c r="A20" s="43" t="s">
+      <c r="V20" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W20" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X20" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z20" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA20" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB20" s="32"/>
+    </row>
+    <row r="21" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="13"/>
-[...41 lines deleted...]
-      <c r="V20" s="25">
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V21" s="40">
         <v>-1</v>
       </c>
-      <c r="W20" s="27" t="s">
-[...15 lines deleted...]
-      <c r="A21" s="43" t="s">
+      <c r="W21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z21" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA21" s="44">
+        <v>-1</v>
+      </c>
+      <c r="AB21" s="32"/>
+    </row>
+    <row r="22" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="13"/>
-[...29 lines deleted...]
-      <c r="R21" s="25">
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R22" s="40">
         <v>2</v>
       </c>
-      <c r="S21" s="27" t="s">
-[...27 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="S22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA22" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB22" s="32"/>
+    </row>
+    <row r="23" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="13"/>
-[...8 lines deleted...]
-      <c r="K22" s="25">
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="40">
         <v>-6</v>
       </c>
-      <c r="L22" s="25">
+      <c r="L23" s="40">
         <v>-1</v>
       </c>
-      <c r="M22" s="27" t="s">
-[...20 lines deleted...]
-      <c r="T22" s="25">
+      <c r="M23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T23" s="40">
         <v>-1</v>
       </c>
-      <c r="U22" s="25">
+      <c r="U23" s="40">
         <v>-1</v>
       </c>
-      <c r="V22" s="27" t="s">
-[...5 lines deleted...]
-      <c r="X22" s="25">
+      <c r="V23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X23" s="40">
         <v>-1</v>
       </c>
-      <c r="Y22" s="25">
+      <c r="Y23" s="40">
         <v>-1</v>
       </c>
-      <c r="Z22" s="27" t="s">
-[...6 lines deleted...]
-      <c r="A23" s="43" t="s">
+      <c r="Z23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA23" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB23" s="32"/>
+    </row>
+    <row r="24" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="13"/>
-[...8 lines deleted...]
-      <c r="K23" s="25">
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="40">
         <v>742</v>
       </c>
-      <c r="L23" s="25">
+      <c r="L24" s="40">
         <v>761</v>
       </c>
-      <c r="M23" s="26">
+      <c r="M24" s="42">
         <v>600</v>
       </c>
-      <c r="N23" s="25">
+      <c r="N24" s="40">
         <v>248</v>
       </c>
-      <c r="O23" s="25">
+      <c r="O24" s="40">
         <v>74</v>
       </c>
-      <c r="P23" s="25">
+      <c r="P24" s="40">
         <v>23</v>
       </c>
-      <c r="Q23" s="25">
+      <c r="Q24" s="40">
         <v>3</v>
       </c>
-      <c r="R23" s="25">
+      <c r="R24" s="40">
         <v>17</v>
       </c>
-      <c r="S23" s="25">
+      <c r="S24" s="40">
         <v>13</v>
       </c>
-      <c r="T23" s="25">
+      <c r="T24" s="40">
         <v>10</v>
       </c>
-      <c r="U23" s="25">
+      <c r="U24" s="40">
         <v>-1</v>
       </c>
-      <c r="V23" s="25">
+      <c r="V24" s="40">
         <v>-1</v>
       </c>
-      <c r="W23" s="25">
+      <c r="W24" s="40">
         <v>13</v>
       </c>
-      <c r="X23" s="25">
+      <c r="X24" s="40">
         <v>12</v>
       </c>
-      <c r="Y23" s="25">
+      <c r="Y24" s="40">
         <v>24</v>
       </c>
-      <c r="Z23" s="25">
+      <c r="Z24" s="40">
         <v>12</v>
       </c>
-      <c r="AA23" s="21"/>
-[...3 lines deleted...]
-      <c r="A24" s="43" t="s">
+      <c r="AA24" s="44">
+        <v>43</v>
+      </c>
+      <c r="AB24" s="32"/>
+    </row>
+    <row r="25" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="13"/>
-[...41 lines deleted...]
-      <c r="V24" s="25">
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V25" s="40">
         <v>-1</v>
       </c>
-      <c r="W24" s="27" t="s">
-[...15 lines deleted...]
-      <c r="A25" s="43" t="s">
+      <c r="W25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB25" s="32"/>
+    </row>
+    <row r="26" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="13"/>
-[...35 lines deleted...]
-      <c r="T25" s="25">
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T26" s="40">
         <v>-2</v>
       </c>
-      <c r="U25" s="27" t="s">
-[...5 lines deleted...]
-      <c r="W25" s="25">
+      <c r="U26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W26" s="40">
         <v>-1</v>
       </c>
-      <c r="X25" s="27" t="s">
-[...12 lines deleted...]
-      <c r="A26" s="43" t="s">
+      <c r="X26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA26" s="44">
+        <v>-1</v>
+      </c>
+      <c r="AB26" s="32"/>
+    </row>
+    <row r="27" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="B26" s="13"/>
-[...60 lines deleted...]
-      <c r="A27" s="43" t="s">
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q27" s="40">
+        <v>1</v>
+      </c>
+      <c r="R27" s="40">
+        <v>1</v>
+      </c>
+      <c r="S27" s="40">
+        <v>1</v>
+      </c>
+      <c r="T27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W27" s="40">
+        <v>1</v>
+      </c>
+      <c r="X27" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA27" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="32"/>
+    </row>
+    <row r="28" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="13"/>
-[...60 lines deleted...]
-      <c r="A28" s="43" t="s">
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N28" s="40">
+        <v>1</v>
+      </c>
+      <c r="O28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W28" s="25"/>
+      <c r="X28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA28" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="32"/>
+    </row>
+    <row r="29" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="13"/>
-[...14 lines deleted...]
-      <c r="M28" s="26">
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M29" s="42">
         <v>2</v>
       </c>
-      <c r="N28" s="23" t="s">
-[...8 lines deleted...]
-      <c r="Q28" s="25">
+      <c r="N29" s="24"/>
+      <c r="O29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q29" s="40">
         <v>3</v>
       </c>
-      <c r="R28" s="27" t="s">
-[...30 lines deleted...]
-      <c r="A29" s="43" t="s">
+      <c r="R29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S29" s="40">
+        <v>1</v>
+      </c>
+      <c r="T29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W29" s="40">
+        <v>1</v>
+      </c>
+      <c r="X29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA29" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB29" s="32"/>
+    </row>
+    <row r="30" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="13"/>
-[...17 lines deleted...]
-      <c r="N29" s="23">
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N30" s="24">
         <v>-2</v>
       </c>
-      <c r="O29" s="27" t="s">
-[...39 lines deleted...]
-      <c r="A30" s="43" t="s">
+      <c r="O30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA30" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB30" s="32"/>
+    </row>
+    <row r="31" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="13"/>
-[...8 lines deleted...]
-      <c r="K30" s="25">
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="40">
         <v>-27</v>
       </c>
-      <c r="L30" s="25">
+      <c r="L31" s="40">
         <v>-30</v>
       </c>
-      <c r="M30" s="26">
+      <c r="M31" s="42">
         <v>-30</v>
       </c>
-      <c r="N30" s="25">
+      <c r="N31" s="40">
         <v>-16</v>
       </c>
-      <c r="O30" s="25">
+      <c r="O31" s="40">
         <v>-20</v>
       </c>
-      <c r="P30" s="25">
+      <c r="P31" s="40">
         <v>-31</v>
       </c>
-      <c r="Q30" s="25">
+      <c r="Q31" s="40">
         <v>-64</v>
       </c>
-      <c r="R30" s="25">
+      <c r="R31" s="40">
         <v>-47</v>
       </c>
-      <c r="S30" s="25">
+      <c r="S31" s="40">
         <v>-62</v>
       </c>
-      <c r="T30" s="25">
+      <c r="T31" s="40">
         <v>-57</v>
       </c>
-      <c r="U30" s="25">
+      <c r="U31" s="40">
         <v>-83</v>
       </c>
-      <c r="V30" s="25">
+      <c r="V31" s="40">
         <v>-42</v>
       </c>
-      <c r="W30" s="25">
+      <c r="W31" s="40">
         <v>-61</v>
       </c>
-      <c r="X30" s="25">
+      <c r="X31" s="40">
         <v>-43</v>
       </c>
-      <c r="Y30" s="25">
+      <c r="Y31" s="40">
         <v>-24</v>
       </c>
-      <c r="Z30" s="25">
+      <c r="Z31" s="40">
         <v>-63</v>
       </c>
-      <c r="AA30" s="21"/>
-[...3 lines deleted...]
-      <c r="A31" s="43" t="s">
+      <c r="AA31" s="44">
+        <v>-13</v>
+      </c>
+      <c r="AB31" s="32"/>
+    </row>
+    <row r="32" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="13"/>
-[...50 lines deleted...]
-      <c r="Y31" s="25">
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y32" s="40">
         <v>-1</v>
       </c>
-      <c r="Z31" s="27" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="43" t="s">
+      <c r="Z32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA32" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB32" s="32"/>
+      <c r="AC32" s="16"/>
+    </row>
+    <row r="33" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="18"/>
-[...50 lines deleted...]
-      <c r="Y32" s="25">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y33" s="40">
         <v>-1</v>
       </c>
-      <c r="Z32" s="27" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="43" t="s">
+      <c r="Z33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA33" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="32"/>
+      <c r="AC33" s="16"/>
+    </row>
+    <row r="34" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="15"/>
-[...60 lines deleted...]
-      <c r="A34" s="43" t="s">
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y34" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA34" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB34" s="32"/>
+    </row>
+    <row r="35" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B34" s="16"/>
-[...44 lines deleted...]
-      <c r="W34" s="25">
+      <c r="B35" s="45"/>
+      <c r="C35" s="45"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W35" s="40">
         <v>2</v>
       </c>
-      <c r="X34" s="27" t="s">
-[...12 lines deleted...]
-      <c r="A35" s="43" t="s">
+      <c r="X35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB35" s="32"/>
+    </row>
+    <row r="36" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="16"/>
-[...41 lines deleted...]
-      <c r="V35" s="25">
+      <c r="B36" s="45"/>
+      <c r="C36" s="45"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="40">
         <v>-1</v>
       </c>
-      <c r="W35" s="27" t="s">
-[...15 lines deleted...]
-      <c r="A36" s="43" t="s">
+      <c r="W36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA36" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB36" s="32"/>
+    </row>
+    <row r="37" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="J36" s="1"/>
-[...52 lines deleted...]
-      <c r="A37" s="43" t="s">
+      <c r="K37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T37" s="40">
+        <v>1</v>
+      </c>
+      <c r="U37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA37" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB37" s="32"/>
+    </row>
+    <row r="38" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="K37" s="27" t="s">
-[...51 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="K38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P38" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA38" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB38" s="32"/>
+    </row>
+    <row r="39" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="K38" s="25">
+      <c r="K39" s="40">
         <v>-1</v>
       </c>
-      <c r="L38" s="27" t="s">
-[...48 lines deleted...]
-      <c r="A39" s="43" t="s">
+      <c r="L39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA39" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB39" s="32"/>
+    </row>
+    <row r="40" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="K39" s="25">
-[...51 lines deleted...]
-      <c r="A40" s="43" t="s">
+      <c r="K40" s="40">
+        <v>1</v>
+      </c>
+      <c r="L40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA40" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB40" s="32"/>
+    </row>
+    <row r="41" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="K40" s="25">
+      <c r="K41" s="40">
         <v>-5</v>
       </c>
-      <c r="L40" s="25">
-[...8 lines deleted...]
-      <c r="O40" s="25">
+      <c r="L41" s="40">
+        <v>1</v>
+      </c>
+      <c r="M41" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N41" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O41" s="40">
         <v>4</v>
       </c>
-      <c r="P40" s="27" t="s">
-[...5 lines deleted...]
-      <c r="R40" s="25">
+      <c r="P41" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q41" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R41" s="40">
         <v>-3</v>
       </c>
-      <c r="S40" s="25">
+      <c r="S41" s="40">
         <v>-3</v>
       </c>
-      <c r="T40" s="25">
+      <c r="T41" s="40">
         <v>-3</v>
       </c>
-      <c r="U40" s="25">
+      <c r="U41" s="40">
         <v>-6</v>
       </c>
-      <c r="V40" s="29" t="s">
-[...2 lines deleted...]
-      <c r="W40" s="25">
+      <c r="V41" s="24"/>
+      <c r="W41" s="40">
         <v>-6</v>
       </c>
-      <c r="X40" s="25">
+      <c r="X41" s="40">
         <v>-4</v>
       </c>
-      <c r="Y40" s="30" t="s">
-[...2 lines deleted...]
-      <c r="Z40" s="25">
+      <c r="Y41" s="25"/>
+      <c r="Z41" s="40">
         <v>-1</v>
       </c>
-      <c r="AA40" s="21"/>
-[...3 lines deleted...]
-      <c r="A41" s="43" t="s">
+      <c r="AA41" s="44">
+        <v>-1</v>
+      </c>
+      <c r="AB41" s="32"/>
+    </row>
+    <row r="42" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="K42" s="40"/>
+      <c r="L42" s="40"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="40"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="40"/>
+      <c r="S42" s="40"/>
+      <c r="T42" s="40"/>
+      <c r="U42" s="40"/>
+      <c r="V42" s="24"/>
+      <c r="W42" s="40"/>
+      <c r="X42" s="40"/>
+      <c r="Y42" s="25"/>
+      <c r="Z42" s="40"/>
+      <c r="AA42" s="44">
+        <v>2</v>
+      </c>
+      <c r="AB42" s="32"/>
+    </row>
+    <row r="43" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="K41" s="27" t="s">
-[...41 lines deleted...]
-      <c r="Y41" s="25">
+      <c r="K43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W43" s="40">
+        <v>1</v>
+      </c>
+      <c r="X43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y43" s="40">
         <v>2</v>
       </c>
-      <c r="Z41" s="27" t="s">
-[...6 lines deleted...]
-      <c r="A42" s="43" t="s">
+      <c r="Z43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA43" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB43" s="32"/>
+    </row>
+    <row r="44" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="K42" s="27" t="s">
-[...20 lines deleted...]
-      <c r="R42" s="25">
+      <c r="K44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R44" s="40">
         <v>-1</v>
       </c>
-      <c r="S42" s="27" t="s">
-[...27 lines deleted...]
-      <c r="A43" s="43" t="s">
+      <c r="S44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA44" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB44" s="32"/>
+    </row>
+    <row r="45" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="K43" s="27" t="s">
-[...51 lines deleted...]
-      <c r="A44" s="43" t="s">
+      <c r="K45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L45" s="40">
+        <v>1</v>
+      </c>
+      <c r="M45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA45" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB45" s="32"/>
+    </row>
+    <row r="46" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="K44" s="25">
+      <c r="K46" s="40">
         <v>264</v>
       </c>
-      <c r="L44" s="25">
+      <c r="L46" s="40">
         <v>36</v>
       </c>
-      <c r="M44" s="26">
+      <c r="M46" s="42">
         <v>123</v>
       </c>
-      <c r="N44" s="25">
+      <c r="N46" s="40">
         <v>13</v>
       </c>
-      <c r="O44" s="25">
+      <c r="O46" s="40">
         <v>3</v>
       </c>
-      <c r="P44" s="25">
+      <c r="P46" s="40">
         <v>3</v>
       </c>
-      <c r="Q44" s="25">
-[...2 lines deleted...]
-      <c r="R44" s="25">
+      <c r="Q46" s="40">
+        <v>1</v>
+      </c>
+      <c r="R46" s="40">
         <v>2</v>
       </c>
-      <c r="S44" s="25">
+      <c r="S46" s="40">
         <v>9</v>
       </c>
-      <c r="T44" s="25">
+      <c r="T46" s="40">
         <v>6</v>
       </c>
-      <c r="U44" s="25">
-[...8 lines deleted...]
-      <c r="X44" s="25">
+      <c r="U46" s="40">
+        <v>1</v>
+      </c>
+      <c r="V46" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W46" s="40">
+        <v>1</v>
+      </c>
+      <c r="X46" s="40">
         <v>-2</v>
       </c>
-      <c r="Y44" s="25">
-[...2 lines deleted...]
-      <c r="Z44" s="25">
+      <c r="Y46" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z46" s="40">
         <v>9</v>
       </c>
-      <c r="AA44" s="21"/>
-[...3 lines deleted...]
-      <c r="A45" s="43" t="s">
+      <c r="AA46" s="44">
+        <v>2</v>
+      </c>
+      <c r="AB46" s="32"/>
+    </row>
+    <row r="47" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="K47" s="40"/>
+      <c r="L47" s="40"/>
+      <c r="M47" s="42"/>
+      <c r="N47" s="40"/>
+      <c r="O47" s="40"/>
+      <c r="P47" s="40"/>
+      <c r="Q47" s="40"/>
+      <c r="R47" s="40"/>
+      <c r="S47" s="40"/>
+      <c r="T47" s="40"/>
+      <c r="U47" s="40"/>
+      <c r="V47" s="43"/>
+      <c r="W47" s="40"/>
+      <c r="X47" s="40"/>
+      <c r="Y47" s="40"/>
+      <c r="Z47" s="40"/>
+      <c r="AA47" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="32"/>
+    </row>
+    <row r="48" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="K45" s="27" t="s">
-[...41 lines deleted...]
-      <c r="Y45" s="25">
+      <c r="K48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y48" s="40">
         <v>-1</v>
       </c>
-      <c r="Z45" s="27" t="s">
-[...6 lines deleted...]
-      <c r="A46" s="43" t="s">
+      <c r="Z48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA48" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB48" s="32"/>
+    </row>
+    <row r="49" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="K46" s="27" t="s">
-[...51 lines deleted...]
-      <c r="A47" s="43" t="s">
+      <c r="K49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X49" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA49" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB49" s="32"/>
+    </row>
+    <row r="50" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="K47" s="27" t="s">
-[...51 lines deleted...]
-      <c r="A48" s="43" t="s">
+      <c r="K50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X50" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA50" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB50" s="32"/>
+    </row>
+    <row r="51" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="K48" s="27" t="s">
-[...51 lines deleted...]
-      <c r="A49" s="44" t="s">
+      <c r="K51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U51" s="40">
+        <v>1</v>
+      </c>
+      <c r="V51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA51" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB51" s="32"/>
+    </row>
+    <row r="52" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="K49" s="27" t="s">
-[...20 lines deleted...]
-      <c r="R49" s="26">
+      <c r="K52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R52" s="42">
         <v>-1</v>
       </c>
-      <c r="S49" s="25">
+      <c r="S52" s="40">
         <v>-3</v>
       </c>
-      <c r="T49" s="27" t="s">
-[...8 lines deleted...]
-      <c r="W49" s="25">
+      <c r="T52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W52" s="40">
         <v>-1</v>
       </c>
-      <c r="X49" s="25">
-[...12 lines deleted...]
-      <c r="A50" s="43" t="s">
+      <c r="X52" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA52" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB52" s="32"/>
+    </row>
+    <row r="53" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="K50" s="27" t="s">
-[...2 lines deleted...]
-      <c r="L50" s="26">
+      <c r="K53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L53" s="42">
         <v>3</v>
       </c>
-      <c r="M50" s="26">
-[...5 lines deleted...]
-      <c r="O50" s="25">
+      <c r="M53" s="42">
+        <v>1</v>
+      </c>
+      <c r="N53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O53" s="40">
         <v>2</v>
       </c>
-      <c r="P50" s="27" t="s">
-[...36 lines deleted...]
-      <c r="A51" s="43" t="s">
+      <c r="P53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA53" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB53" s="32"/>
+    </row>
+    <row r="54" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="K51" s="27" t="s">
-[...2 lines deleted...]
-      <c r="L51" s="26">
+      <c r="K54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L54" s="42">
         <v>-1</v>
       </c>
-      <c r="M51" s="27" t="s">
-[...35 lines deleted...]
-      <c r="Y51" s="25">
+      <c r="M54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y54" s="40">
         <v>-1</v>
       </c>
-      <c r="Z51" s="27" t="s">
-[...6 lines deleted...]
-      <c r="A52" s="43" t="s">
+      <c r="Z54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA54" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB54" s="32"/>
+    </row>
+    <row r="55" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="K52" s="27" t="s">
-[...35 lines deleted...]
-      <c r="W52" s="25">
+      <c r="K55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L55" s="42">
+        <v>1</v>
+      </c>
+      <c r="M55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O55" s="40">
+        <v>1</v>
+      </c>
+      <c r="P55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W55" s="40">
         <v>-1</v>
       </c>
-      <c r="X52" s="25">
+      <c r="X55" s="40">
         <v>-2</v>
       </c>
-      <c r="Y52" s="27" t="s">
-[...9 lines deleted...]
-      <c r="A53" s="43" t="s">
+      <c r="Y55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z55" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA55" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB55" s="32"/>
+    </row>
+    <row r="56" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="K53" s="27" t="s">
-[...51 lines deleted...]
-      <c r="A54" s="43" t="s">
+      <c r="K56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X56" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA56" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB56" s="32"/>
+    </row>
+    <row r="57" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="K54" s="25">
+      <c r="K57" s="40">
         <v>-4</v>
       </c>
-      <c r="L54" s="26">
+      <c r="L57" s="42">
         <v>-3</v>
       </c>
-      <c r="M54" s="26">
+      <c r="M57" s="42">
         <v>-10</v>
       </c>
-      <c r="N54" s="23">
-[...2 lines deleted...]
-      <c r="O54" s="26">
+      <c r="N57" s="24">
+        <v>1</v>
+      </c>
+      <c r="O57" s="42">
         <v>-3</v>
       </c>
-      <c r="P54" s="26">
+      <c r="P57" s="42">
         <v>-5</v>
       </c>
-      <c r="Q54" s="26">
+      <c r="Q57" s="42">
         <v>-9</v>
       </c>
-      <c r="R54" s="27" t="s">
-[...2 lines deleted...]
-      <c r="S54" s="26">
+      <c r="R57" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S57" s="42">
         <v>-2</v>
       </c>
-      <c r="T54" s="26">
+      <c r="T57" s="42">
         <v>-7</v>
       </c>
-      <c r="U54" s="26">
+      <c r="U57" s="42">
         <v>-5</v>
       </c>
-      <c r="V54" s="26">
-[...5 lines deleted...]
-      <c r="X54" s="26">
+      <c r="V57" s="42">
+        <v>1</v>
+      </c>
+      <c r="W57" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X57" s="42">
         <v>-1</v>
       </c>
-      <c r="Y54" s="26">
+      <c r="Y57" s="42">
         <v>-9</v>
       </c>
-      <c r="Z54" s="26">
+      <c r="Z57" s="42">
         <v>-4</v>
       </c>
-      <c r="AA54" s="21"/>
-[...3 lines deleted...]
-      <c r="A55" s="45" t="s">
+      <c r="AA57" s="44">
+        <v>-1</v>
+      </c>
+      <c r="AB57" s="32"/>
+    </row>
+    <row r="58" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="K55" s="31">
+      <c r="K58" s="48">
         <v>-5</v>
       </c>
-      <c r="L55" s="32" t="s">
-[...45 lines deleted...]
-      <c r="AB55" s="24"/>
+      <c r="L58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="M58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="N58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="O58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="P58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="R58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="S58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="T58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="U58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="V58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="W58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="X58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA58" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB58" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="L2:Z2"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC44"/>
+  <dimension ref="A1:AC47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Y100" sqref="Y100"/>
-      <selection pane="bottomLeft" activeCell="L2" sqref="L2:Z2"/>
+      <selection pane="bottomLeft" activeCell="AB6" sqref="AB6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="3" customWidth="1"/>
     <col min="20" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="L2" s="42" t="s">
+    <row r="1" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="M2" s="42"/>
-[...15 lines deleted...]
-      <c r="A4" s="2"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="U3" s="65"/>
+      <c r="V3" s="65"/>
+      <c r="W3" s="65"/>
+      <c r="X3" s="65"/>
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="65"/>
+      <c r="AA3" s="65"/>
     </row>
     <row r="5" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A5" s="4"/>
-[...16 lines deleted...]
-      <c r="Z5" s="6" t="s">
+      <c r="A5" s="2"/>
+    </row>
+    <row r="6" spans="1:29" s="19" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:29" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="8">
+    <row r="7" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5">
         <v>2000</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C7" s="5">
         <v>2001</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D7" s="5">
         <v>2002</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E7" s="5">
         <v>2003</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F7" s="5">
         <v>2004</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G7" s="5">
         <v>2005</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H7" s="5">
         <v>2006</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="5">
         <v>2007</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J7" s="6">
         <v>2008</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K7" s="5">
         <v>2009</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="5">
         <v>2010</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="5">
         <v>2011</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="5">
         <v>2012</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="5">
         <v>2013</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="5">
         <v>2014</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="5">
         <v>2015</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R7" s="7">
         <v>2016</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S7" s="6">
         <v>2017</v>
       </c>
-      <c r="T6" s="8">
+      <c r="T7" s="5">
         <v>2018</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U7" s="5">
         <v>2019</v>
       </c>
-      <c r="V6" s="10">
+      <c r="V7" s="7">
         <v>2020</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W7" s="8">
         <v>2021</v>
       </c>
-      <c r="X6" s="12">
+      <c r="X7" s="9">
         <v>2022</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y7" s="9">
         <v>2023</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z7" s="30">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="13">
+      <c r="AA7" s="56">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="11">
         <v>47442</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C8" s="11">
         <v>53548</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D8" s="11">
         <v>58211</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E8" s="11">
         <v>65584</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F8" s="11">
         <v>68319</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G8" s="11">
         <v>74807</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H8" s="11">
         <v>66731</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="11">
         <v>53397</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J8" s="11">
         <v>46404</v>
       </c>
-      <c r="K7" s="40">
+      <c r="K8" s="40">
         <v>1297</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L8" s="40">
         <v>1095</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M8" s="40">
         <v>879</v>
       </c>
-      <c r="N7" s="25">
+      <c r="N8" s="40">
         <v>389</v>
       </c>
-      <c r="O7" s="25">
+      <c r="O8" s="40">
         <v>186</v>
       </c>
-      <c r="P7" s="25">
+      <c r="P8" s="40">
         <v>131</v>
       </c>
-      <c r="Q7" s="25">
+      <c r="Q8" s="40">
         <v>139</v>
       </c>
-      <c r="R7" s="25">
+      <c r="R8" s="40">
         <v>95</v>
       </c>
-      <c r="S7" s="25">
+      <c r="S8" s="40">
         <v>202</v>
       </c>
-      <c r="T7" s="25">
+      <c r="T8" s="40">
         <v>217</v>
       </c>
-      <c r="U7" s="25">
+      <c r="U8" s="40">
         <v>137</v>
       </c>
-      <c r="V7" s="25">
+      <c r="V8" s="40">
         <v>68</v>
       </c>
-      <c r="W7" s="25">
+      <c r="W8" s="40">
         <v>130</v>
       </c>
-      <c r="X7" s="25">
+      <c r="X8" s="40">
         <v>171</v>
       </c>
-      <c r="Y7" s="25">
+      <c r="Y8" s="40">
         <v>168</v>
       </c>
-      <c r="Z7" s="25">
+      <c r="Z8" s="40">
         <v>106</v>
       </c>
-      <c r="AA7" s="21"/>
-[...4 lines deleted...]
-      <c r="A8" s="43" t="s">
+      <c r="AA8" s="44">
+        <v>175</v>
+      </c>
+      <c r="AB8" s="32"/>
+      <c r="AC8" s="32"/>
+    </row>
+    <row r="9" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="13"/>
-[...20 lines deleted...]
-      <c r="O8" s="25">
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="40">
+        <v>1</v>
+      </c>
+      <c r="L9" s="42">
+        <v>1</v>
+      </c>
+      <c r="M9" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O9" s="40">
         <v>2</v>
       </c>
-      <c r="P8" s="25">
+      <c r="P9" s="40">
         <v>3</v>
       </c>
-      <c r="Q8" s="25">
+      <c r="Q9" s="40">
         <v>4</v>
       </c>
-      <c r="R8" s="23" t="s">
-[...5 lines deleted...]
-      <c r="T8" s="25">
+      <c r="R9" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S9" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T9" s="40">
         <v>6</v>
       </c>
-      <c r="U8" s="23" t="s">
-[...22 lines deleted...]
-      <c r="A9" s="43" t="s">
+      <c r="U9" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V9" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W9" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X9" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y9" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="32"/>
+      <c r="AC9" s="32"/>
+    </row>
+    <row r="10" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="13"/>
-[...8 lines deleted...]
-      <c r="K9" s="25">
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="40">
         <v>2</v>
       </c>
-      <c r="L9" s="26">
+      <c r="L10" s="42">
         <v>2</v>
       </c>
-      <c r="M9" s="23" t="s">
-[...8 lines deleted...]
-      <c r="P9" s="25">
+      <c r="M10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N10" s="40">
+        <v>1</v>
+      </c>
+      <c r="O10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P10" s="40">
         <v>2</v>
       </c>
-      <c r="Q9" s="23" t="s">
-[...34 lines deleted...]
-      <c r="A10" s="43" t="s">
+      <c r="Q10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V10" s="40">
+        <v>1</v>
+      </c>
+      <c r="W10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X10" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA10" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB10" s="32"/>
+      <c r="AC10" s="32"/>
+    </row>
+    <row r="11" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="13"/>
-[...8 lines deleted...]
-      <c r="K10" s="25">
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="40">
         <v>4</v>
       </c>
-      <c r="L10" s="26">
-[...14 lines deleted...]
-      <c r="Q10" s="25">
+      <c r="L11" s="42">
+        <v>1</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N11" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O11" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P11" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="40">
         <v>3</v>
       </c>
-      <c r="R10" s="25">
+      <c r="R11" s="40">
         <v>2</v>
       </c>
-      <c r="S10" s="23" t="s">
-[...2 lines deleted...]
-      <c r="T10" s="25">
+      <c r="S11" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T11" s="40">
         <v>2</v>
       </c>
-      <c r="U10" s="23" t="s">
-[...22 lines deleted...]
-      <c r="A11" s="43" t="s">
+      <c r="U11" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V11" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W11" s="40">
+        <v>1</v>
+      </c>
+      <c r="X11" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA11" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="32"/>
+      <c r="AC11" s="32"/>
+    </row>
+    <row r="12" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="13"/>
-[...8 lines deleted...]
-      <c r="K11" s="25">
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="40">
         <v>12</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L12" s="42">
         <v>15</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M12" s="42">
         <v>3</v>
       </c>
-      <c r="N11" s="25">
+      <c r="N12" s="40">
         <v>6</v>
       </c>
-      <c r="O11" s="25">
+      <c r="O12" s="40">
         <v>6</v>
       </c>
-      <c r="P11" s="25">
+      <c r="P12" s="40">
         <v>3</v>
       </c>
-      <c r="Q11" s="25">
-[...5 lines deleted...]
-      <c r="S11" s="25">
+      <c r="Q12" s="40">
+        <v>1</v>
+      </c>
+      <c r="R12" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S12" s="40">
         <v>3</v>
       </c>
-      <c r="T11" s="25">
+      <c r="T12" s="40">
         <v>7</v>
       </c>
-      <c r="U11" s="25">
+      <c r="U12" s="40">
         <v>4</v>
       </c>
-      <c r="V11" s="23" t="s">
-[...2 lines deleted...]
-      <c r="W11" s="25">
+      <c r="V12" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W12" s="40">
         <v>3</v>
       </c>
-      <c r="X11" s="25">
+      <c r="X12" s="40">
         <v>2</v>
       </c>
-      <c r="Y11" s="25">
+      <c r="Y12" s="40">
         <v>2</v>
       </c>
-      <c r="Z11" s="25">
-[...7 lines deleted...]
-      <c r="A12" s="43" t="s">
+      <c r="Z12" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB12" s="32"/>
+      <c r="AC12" s="32"/>
+    </row>
+    <row r="13" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="13"/>
-[...61 lines deleted...]
-      <c r="A13" s="43" t="s">
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O13" s="40">
+        <v>1</v>
+      </c>
+      <c r="P13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA13" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB13" s="32"/>
+      <c r="AC13" s="32"/>
+    </row>
+    <row r="14" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="13"/>
-[...8 lines deleted...]
-      <c r="K13" s="25">
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="40">
         <v>233</v>
       </c>
-      <c r="L13" s="26">
+      <c r="L14" s="42">
         <v>228</v>
       </c>
-      <c r="M13" s="26">
+      <c r="M14" s="42">
         <v>127</v>
       </c>
-      <c r="N13" s="25">
+      <c r="N14" s="40">
         <v>104</v>
       </c>
-      <c r="O13" s="25">
+      <c r="O14" s="40">
         <v>72</v>
       </c>
-      <c r="P13" s="25">
+      <c r="P14" s="40">
         <v>84</v>
       </c>
-      <c r="Q13" s="25">
+      <c r="Q14" s="40">
         <v>94</v>
       </c>
-      <c r="R13" s="25">
+      <c r="R14" s="40">
         <v>56</v>
       </c>
-      <c r="S13" s="25">
+      <c r="S14" s="40">
         <v>139</v>
       </c>
-      <c r="T13" s="25">
+      <c r="T14" s="40">
         <v>123</v>
       </c>
-      <c r="U13" s="25">
+      <c r="U14" s="40">
         <v>112</v>
       </c>
-      <c r="V13" s="25">
+      <c r="V14" s="40">
         <v>61</v>
       </c>
-      <c r="W13" s="25">
+      <c r="W14" s="40">
         <v>87</v>
       </c>
-      <c r="X13" s="25">
+      <c r="X14" s="40">
         <v>137</v>
       </c>
-      <c r="Y13" s="25">
+      <c r="Y14" s="40">
         <v>121</v>
       </c>
-      <c r="Z13" s="25">
+      <c r="Z14" s="40">
         <v>70</v>
       </c>
-      <c r="AA13" s="21"/>
-[...4 lines deleted...]
-      <c r="A14" s="43" t="s">
+      <c r="AA14" s="44">
+        <v>100</v>
+      </c>
+      <c r="AB14" s="32"/>
+      <c r="AC14" s="32"/>
+    </row>
+    <row r="15" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="13"/>
-[...23 lines deleted...]
-      <c r="P14" s="25">
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L15" s="42">
+        <v>1</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N15" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O15" s="40">
+        <v>1</v>
+      </c>
+      <c r="P15" s="40">
         <v>3</v>
       </c>
-      <c r="Q14" s="25">
+      <c r="Q15" s="40">
         <v>3</v>
       </c>
-      <c r="R14" s="25">
+      <c r="R15" s="40">
         <v>3</v>
       </c>
-      <c r="S14" s="25">
+      <c r="S15" s="40">
         <v>11</v>
       </c>
-      <c r="T14" s="25">
+      <c r="T15" s="40">
         <v>20</v>
       </c>
-      <c r="U14" s="25">
+      <c r="U15" s="40">
         <v>8</v>
       </c>
-      <c r="V14" s="23" t="s">
-[...2 lines deleted...]
-      <c r="W14" s="25">
+      <c r="V15" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W15" s="40">
         <v>13</v>
       </c>
-      <c r="X14" s="25">
+      <c r="X15" s="40">
         <v>2</v>
       </c>
-      <c r="Y14" s="25">
-[...2 lines deleted...]
-      <c r="Z14" s="25">
+      <c r="Y15" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="40">
         <v>4</v>
       </c>
-      <c r="AA14" s="21"/>
-[...4 lines deleted...]
-      <c r="A15" s="43" t="s">
+      <c r="AA15" s="44">
+        <v>5</v>
+      </c>
+      <c r="AB15" s="32"/>
+      <c r="AC15" s="32"/>
+    </row>
+    <row r="16" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="13"/>
-[...61 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U16" s="40">
+        <v>1</v>
+      </c>
+      <c r="V16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X16" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="51"/>
+      <c r="Z16" s="52"/>
+      <c r="AA16" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB16" s="32"/>
+      <c r="AC16" s="32"/>
+    </row>
+    <row r="17" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="13"/>
-[...8 lines deleted...]
-      <c r="K16" s="25">
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="40">
         <v>5</v>
       </c>
-      <c r="L16" s="26">
+      <c r="L17" s="42">
         <v>7</v>
       </c>
-      <c r="M16" s="26">
+      <c r="M17" s="42">
         <v>2</v>
       </c>
-      <c r="N16" s="23" t="s">
-[...11 lines deleted...]
-      <c r="R16" s="25">
+      <c r="N17" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O17" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P17" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q17" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R17" s="40">
         <v>4</v>
       </c>
-      <c r="S16" s="25">
+      <c r="S17" s="40">
         <v>4</v>
       </c>
-      <c r="T16" s="25">
+      <c r="T17" s="40">
         <v>2</v>
       </c>
-      <c r="U16" s="25">
-[...22 lines deleted...]
-      <c r="A17" s="43" t="s">
+      <c r="U17" s="40">
+        <v>1</v>
+      </c>
+      <c r="V17" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W17" s="40">
+        <v>1</v>
+      </c>
+      <c r="X17" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="44">
+        <v>2</v>
+      </c>
+      <c r="AB17" s="32"/>
+      <c r="AC17" s="32"/>
+    </row>
+    <row r="18" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="13"/>
-[...8 lines deleted...]
-      <c r="K17" s="25">
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="40">
         <v>11</v>
       </c>
-      <c r="L17" s="26">
+      <c r="L18" s="42">
         <v>22</v>
       </c>
-      <c r="M17" s="26">
+      <c r="M18" s="42">
         <v>7</v>
       </c>
-      <c r="N17" s="25">
+      <c r="N18" s="40">
         <v>7</v>
       </c>
-      <c r="O17" s="25">
+      <c r="O18" s="40">
         <v>11</v>
       </c>
-      <c r="P17" s="25">
+      <c r="P18" s="40">
         <v>2</v>
       </c>
-      <c r="Q17" s="25">
+      <c r="Q18" s="40">
         <v>9</v>
       </c>
-      <c r="R17" s="25">
+      <c r="R18" s="40">
         <v>2</v>
       </c>
-      <c r="S17" s="25">
+      <c r="S18" s="40">
         <v>5</v>
       </c>
-      <c r="T17" s="25">
+      <c r="T18" s="40">
         <v>4</v>
       </c>
-      <c r="U17" s="25">
+      <c r="U18" s="40">
         <v>3</v>
       </c>
-      <c r="V17" s="23" t="s">
-[...8 lines deleted...]
-      <c r="Y17" s="25">
+      <c r="V18" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W18" s="40">
+        <v>1</v>
+      </c>
+      <c r="X18" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="40">
         <v>2</v>
       </c>
-      <c r="Z17" s="25">
+      <c r="Z18" s="40">
         <v>2</v>
       </c>
-      <c r="AA17" s="21"/>
-[...4 lines deleted...]
-      <c r="A18" s="43" t="s">
+      <c r="AA18" s="44">
+        <v>6</v>
+      </c>
+      <c r="AB18" s="32"/>
+      <c r="AC18" s="32"/>
+    </row>
+    <row r="19" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="13"/>
-[...11 lines deleted...]
-      <c r="L18" s="26">
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L19" s="42">
         <v>4</v>
       </c>
-      <c r="M18" s="26">
+      <c r="M19" s="42">
         <v>5</v>
       </c>
-      <c r="N18" s="25">
-[...5 lines deleted...]
-      <c r="P18" s="25">
+      <c r="N19" s="40">
+        <v>1</v>
+      </c>
+      <c r="O19" s="24"/>
+      <c r="P19" s="40">
         <v>2</v>
       </c>
-      <c r="Q18" s="23" t="s">
-[...5 lines deleted...]
-      <c r="S18" s="25">
+      <c r="Q19" s="24"/>
+      <c r="R19" s="40">
+        <v>1</v>
+      </c>
+      <c r="S19" s="40">
         <v>9</v>
       </c>
-      <c r="T18" s="25">
+      <c r="T19" s="40">
         <v>30</v>
       </c>
-      <c r="U18" s="25">
+      <c r="U19" s="40">
         <v>2</v>
       </c>
-      <c r="V18" s="23" t="s">
-[...19 lines deleted...]
-      <c r="A19" s="43" t="s">
+      <c r="V19" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W19" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X19" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y19" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z19" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA19" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB19" s="32"/>
+      <c r="AC19" s="32"/>
+    </row>
+    <row r="20" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="13"/>
-[...61 lines deleted...]
-      <c r="A20" s="43" t="s">
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S20" s="40">
+        <v>1</v>
+      </c>
+      <c r="T20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA20" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB20" s="32"/>
+      <c r="AC20" s="32"/>
+    </row>
+    <row r="21" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="13"/>
-[...29 lines deleted...]
-      <c r="R20" s="25">
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R21" s="40">
         <v>2</v>
       </c>
-      <c r="S20" s="23" t="s">
-[...28 lines deleted...]
-      <c r="A21" s="43" t="s">
+      <c r="S21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB21" s="32"/>
+      <c r="AC21" s="32"/>
+    </row>
+    <row r="22" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="13"/>
-[...61 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W22" s="40">
+        <v>1</v>
+      </c>
+      <c r="X22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA22" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB22" s="32"/>
+      <c r="AC22" s="32"/>
+    </row>
+    <row r="23" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="13"/>
-[...8 lines deleted...]
-      <c r="K22" s="25">
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="40">
         <v>745</v>
       </c>
-      <c r="L22" s="26">
+      <c r="L23" s="42">
         <v>761</v>
       </c>
-      <c r="M22" s="26">
+      <c r="M23" s="42">
         <v>600</v>
       </c>
-      <c r="N22" s="25">
+      <c r="N23" s="40">
         <v>248</v>
       </c>
-      <c r="O22" s="25">
+      <c r="O23" s="40">
         <v>74</v>
       </c>
-      <c r="P22" s="25">
+      <c r="P23" s="40">
         <v>23</v>
       </c>
-      <c r="Q22" s="25">
+      <c r="Q23" s="40">
         <v>13</v>
       </c>
-      <c r="R22" s="25">
+      <c r="R23" s="40">
         <v>20</v>
       </c>
-      <c r="S22" s="25">
+      <c r="S23" s="40">
         <v>16</v>
       </c>
-      <c r="T22" s="25">
+      <c r="T23" s="40">
         <v>10</v>
       </c>
-      <c r="U22" s="23" t="s">
-[...5 lines deleted...]
-      <c r="W22" s="25">
+      <c r="U23" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V23" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W23" s="40">
         <v>13</v>
       </c>
-      <c r="X22" s="25">
+      <c r="X23" s="40">
         <v>12</v>
       </c>
-      <c r="Y22" s="25">
+      <c r="Y23" s="40">
         <v>25</v>
       </c>
-      <c r="Z22" s="25">
+      <c r="Z23" s="40">
         <v>14</v>
       </c>
-      <c r="AA22" s="21"/>
-[...4 lines deleted...]
-      <c r="A23" s="43" t="s">
+      <c r="AA23" s="44">
+        <v>43</v>
+      </c>
+      <c r="AB23" s="32"/>
+      <c r="AC23" s="32"/>
+    </row>
+    <row r="24" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="B23" s="13"/>
-[...53 lines deleted...]
-      <c r="Z23" s="25">
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L24" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M24" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N24" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O24" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P24" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q24" s="40">
+        <v>1</v>
+      </c>
+      <c r="R24" s="40">
+        <v>1</v>
+      </c>
+      <c r="S24" s="40">
+        <v>1</v>
+      </c>
+      <c r="T24" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U24" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V24" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W24" s="40">
+        <v>1</v>
+      </c>
+      <c r="X24" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y24" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="40">
         <v>2</v>
       </c>
-      <c r="AA23" s="21"/>
-[...4 lines deleted...]
-      <c r="A24" s="43" t="s">
+      <c r="AA24" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB24" s="32"/>
+      <c r="AC24" s="32"/>
+    </row>
+    <row r="25" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="13"/>
-[...61 lines deleted...]
-      <c r="A25" s="43" t="s">
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N25" s="40">
+        <v>1</v>
+      </c>
+      <c r="O25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB25" s="32"/>
+      <c r="AC25" s="32"/>
+    </row>
+    <row r="26" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="13"/>
-[...14 lines deleted...]
-      <c r="M25" s="26">
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42">
         <v>2</v>
       </c>
-      <c r="N25" s="23" t="s">
-[...8 lines deleted...]
-      <c r="Q25" s="25">
+      <c r="N26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q26" s="40">
         <v>3</v>
       </c>
-      <c r="R25" s="23" t="s">
-[...31 lines deleted...]
-      <c r="A26" s="43" t="s">
+      <c r="R26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S26" s="40">
+        <v>1</v>
+      </c>
+      <c r="T26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W26" s="40">
+        <v>1</v>
+      </c>
+      <c r="X26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA26" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB26" s="32"/>
+      <c r="AC26" s="32"/>
+    </row>
+    <row r="27" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="13"/>
-[...8 lines deleted...]
-      <c r="K26" s="25">
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="40">
         <v>13</v>
       </c>
-      <c r="L26" s="26">
+      <c r="L27" s="42">
         <v>8</v>
       </c>
-      <c r="M26" s="26">
+      <c r="M27" s="42">
         <v>8</v>
       </c>
-      <c r="N26" s="25">
+      <c r="N27" s="40">
         <v>7</v>
       </c>
-      <c r="O26" s="25">
+      <c r="O27" s="40">
         <v>9</v>
       </c>
-      <c r="P26" s="25">
+      <c r="P27" s="40">
         <v>4</v>
       </c>
-      <c r="Q26" s="25">
+      <c r="Q27" s="40">
         <v>5</v>
       </c>
-      <c r="R26" s="25">
-[...2 lines deleted...]
-      <c r="S26" s="25">
+      <c r="R27" s="40">
+        <v>1</v>
+      </c>
+      <c r="S27" s="40">
         <v>3</v>
       </c>
-      <c r="T26" s="25">
+      <c r="T27" s="40">
         <v>4</v>
       </c>
-      <c r="U26" s="25">
+      <c r="U27" s="40">
         <v>4</v>
       </c>
-      <c r="V26" s="25">
+      <c r="V27" s="40">
         <v>5</v>
       </c>
-      <c r="W26" s="25">
+      <c r="W27" s="40">
         <v>2</v>
       </c>
-      <c r="X26" s="25">
+      <c r="X27" s="40">
         <v>5</v>
       </c>
-      <c r="Y26" s="25">
+      <c r="Y27" s="40">
         <v>8</v>
       </c>
-      <c r="Z26" s="25">
+      <c r="Z27" s="40">
         <v>2</v>
       </c>
-      <c r="AA26" s="21"/>
-[...4 lines deleted...]
-      <c r="A27" s="43" t="s">
+      <c r="AA27" s="44">
+        <v>8</v>
+      </c>
+      <c r="AB27" s="32"/>
+      <c r="AC27" s="32"/>
+    </row>
+    <row r="28" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="13"/>
-[...61 lines deleted...]
-      <c r="A28" s="43" t="s">
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y28" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA28" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="32"/>
+      <c r="AC28" s="32"/>
+    </row>
+    <row r="29" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="13"/>
-[...44 lines deleted...]
-      <c r="W28" s="25">
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W29" s="40">
         <v>2</v>
       </c>
-      <c r="X28" s="23" t="s">
-[...13 lines deleted...]
-      <c r="A29" s="43" t="s">
+      <c r="X29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA29" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB29" s="32"/>
+      <c r="AC29" s="32"/>
+    </row>
+    <row r="30" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="B29" s="13"/>
-[...61 lines deleted...]
-      <c r="A30" s="43" t="s">
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T30" s="40">
+        <v>1</v>
+      </c>
+      <c r="U30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA30" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB30" s="32"/>
+      <c r="AC30" s="32"/>
+    </row>
+    <row r="31" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="13"/>
-[...61 lines deleted...]
-      <c r="A31" s="43" t="s">
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P31" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB31" s="32"/>
+      <c r="AC31" s="32"/>
+    </row>
+    <row r="32" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="13"/>
-[...61 lines deleted...]
-      <c r="A32" s="43" t="s">
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="40">
+        <v>1</v>
+      </c>
+      <c r="L32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA32" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB32" s="32"/>
+      <c r="AC32" s="32"/>
+    </row>
+    <row r="33" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="20"/>
-[...11 lines deleted...]
-      <c r="L32" s="26">
+      <c r="B33" s="53"/>
+      <c r="C33" s="53"/>
+      <c r="D33" s="53"/>
+      <c r="E33" s="53"/>
+      <c r="F33" s="53"/>
+      <c r="G33" s="53"/>
+      <c r="H33" s="53"/>
+      <c r="I33" s="53"/>
+      <c r="J33" s="53"/>
+      <c r="K33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L33" s="42">
         <v>3</v>
       </c>
-      <c r="M32" s="23" t="s">
-[...5 lines deleted...]
-      <c r="O32" s="25">
+      <c r="M33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O33" s="40">
         <v>4</v>
       </c>
-      <c r="P32" s="23" t="s">
-[...37 lines deleted...]
-      <c r="A33" s="43" t="s">
+      <c r="P33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA33" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="32"/>
+      <c r="AC33" s="32"/>
+    </row>
+    <row r="34" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="53"/>
+      <c r="C34" s="53"/>
+      <c r="D34" s="53"/>
+      <c r="E34" s="53"/>
+      <c r="F34" s="53"/>
+      <c r="G34" s="53"/>
+      <c r="H34" s="53"/>
+      <c r="I34" s="53"/>
+      <c r="J34" s="53"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="42"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="24"/>
+      <c r="O34" s="40"/>
+      <c r="P34" s="24"/>
+      <c r="Q34" s="24"/>
+      <c r="R34" s="24"/>
+      <c r="S34" s="24"/>
+      <c r="T34" s="24"/>
+      <c r="U34" s="24"/>
+      <c r="V34" s="24"/>
+      <c r="W34" s="24"/>
+      <c r="X34" s="24"/>
+      <c r="Y34" s="24"/>
+      <c r="Z34" s="24"/>
+      <c r="AA34" s="44">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="32"/>
+      <c r="AC34" s="32"/>
+    </row>
+    <row r="35" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="14"/>
-[...50 lines deleted...]
-      <c r="Y33" s="25">
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="11"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="11"/>
+      <c r="K35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W35" s="40">
+        <v>1</v>
+      </c>
+      <c r="X35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y35" s="40">
         <v>2</v>
       </c>
-      <c r="Z33" s="23" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="43" t="s">
+      <c r="Z35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA35" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB35" s="32"/>
+      <c r="AC35" s="32"/>
+    </row>
+    <row r="36" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="B34" s="20"/>
-[...61 lines deleted...]
-      <c r="A35" s="43" t="s">
+      <c r="B36" s="53"/>
+      <c r="C36" s="53"/>
+      <c r="D36" s="53"/>
+      <c r="E36" s="53"/>
+      <c r="F36" s="53"/>
+      <c r="G36" s="53"/>
+      <c r="H36" s="53"/>
+      <c r="I36" s="53"/>
+      <c r="J36" s="53"/>
+      <c r="K36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L36" s="42">
+        <v>1</v>
+      </c>
+      <c r="M36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA36" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB36" s="32"/>
+      <c r="AC36" s="32"/>
+    </row>
+    <row r="37" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="20"/>
-[...8 lines deleted...]
-      <c r="K35" s="25">
+      <c r="B37" s="53"/>
+      <c r="C37" s="53"/>
+      <c r="D37" s="53"/>
+      <c r="E37" s="53"/>
+      <c r="F37" s="53"/>
+      <c r="G37" s="53"/>
+      <c r="H37" s="53"/>
+      <c r="I37" s="53"/>
+      <c r="J37" s="53"/>
+      <c r="K37" s="40">
         <v>269</v>
       </c>
-      <c r="L35" s="26">
+      <c r="L37" s="42">
         <v>36</v>
       </c>
-      <c r="M35" s="26">
+      <c r="M37" s="42">
         <v>123</v>
       </c>
-      <c r="N35" s="25">
+      <c r="N37" s="40">
         <v>13</v>
       </c>
-      <c r="O35" s="25">
+      <c r="O37" s="40">
         <v>3</v>
       </c>
-      <c r="P35" s="25">
+      <c r="P37" s="40">
         <v>3</v>
       </c>
-      <c r="Q35" s="25">
+      <c r="Q37" s="40">
         <v>3</v>
       </c>
-      <c r="R35" s="25">
+      <c r="R37" s="40">
         <v>3</v>
       </c>
-      <c r="S35" s="25">
+      <c r="S37" s="40">
         <v>9</v>
       </c>
-      <c r="T35" s="25">
+      <c r="T37" s="40">
         <v>6</v>
       </c>
-      <c r="U35" s="25">
-[...14 lines deleted...]
-      <c r="Z35" s="25">
+      <c r="U37" s="40">
+        <v>1</v>
+      </c>
+      <c r="V37" s="40">
+        <v>1</v>
+      </c>
+      <c r="W37" s="40">
+        <v>1</v>
+      </c>
+      <c r="X37" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="40">
         <v>9</v>
       </c>
-      <c r="AA35" s="21"/>
-[...4 lines deleted...]
-      <c r="A36" s="43" t="s">
+      <c r="AA37" s="44">
+        <v>2</v>
+      </c>
+      <c r="AB37" s="32"/>
+      <c r="AC37" s="32"/>
+    </row>
+    <row r="38" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="53"/>
+      <c r="C38" s="53"/>
+      <c r="D38" s="53"/>
+      <c r="E38" s="53"/>
+      <c r="F38" s="53"/>
+      <c r="G38" s="53"/>
+      <c r="H38" s="53"/>
+      <c r="I38" s="53"/>
+      <c r="J38" s="53"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+      <c r="R38" s="40"/>
+      <c r="S38" s="40"/>
+      <c r="T38" s="40"/>
+      <c r="U38" s="40"/>
+      <c r="V38" s="40"/>
+      <c r="W38" s="40"/>
+      <c r="X38" s="40"/>
+      <c r="Y38" s="40"/>
+      <c r="Z38" s="40"/>
+      <c r="AA38" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="32"/>
+      <c r="AC38" s="32"/>
+    </row>
+    <row r="39" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="K36" s="23" t="s">
-[...52 lines deleted...]
-      <c r="A37" s="43" t="s">
+      <c r="K39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X39" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA39" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB39" s="32"/>
+      <c r="AC39" s="32"/>
+    </row>
+    <row r="40" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="K37" s="23" t="s">
-[...52 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="K40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X40" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB40" s="32"/>
+      <c r="AC40" s="32"/>
+    </row>
+    <row r="41" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="K38" s="23" t="s">
-[...52 lines deleted...]
-      <c r="A39" s="43" t="s">
+      <c r="K41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U41" s="40">
+        <v>1</v>
+      </c>
+      <c r="V41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA41" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB41" s="32"/>
+      <c r="AC41" s="32"/>
+    </row>
+    <row r="42" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="K39" s="23" t="s">
-[...52 lines deleted...]
-      <c r="A40" s="43" t="s">
+      <c r="K42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T42" s="40">
+        <v>1</v>
+      </c>
+      <c r="U42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X42" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA42" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB42" s="32"/>
+      <c r="AC42" s="32"/>
+    </row>
+    <row r="43" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="K40" s="23" t="s">
-[...2 lines deleted...]
-      <c r="L40" s="26">
+      <c r="K43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L43" s="42">
         <v>3</v>
       </c>
-      <c r="M40" s="26">
-[...5 lines deleted...]
-      <c r="O40" s="25">
+      <c r="M43" s="42">
+        <v>1</v>
+      </c>
+      <c r="N43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O43" s="40">
         <v>2</v>
       </c>
-      <c r="P40" s="23" t="s">
-[...37 lines deleted...]
-      <c r="A41" s="43" t="s">
+      <c r="P43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA43" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB43" s="32"/>
+      <c r="AC43" s="32"/>
+    </row>
+    <row r="44" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="K41" s="23" t="s">
-[...52 lines deleted...]
-      <c r="A42" s="43" t="s">
+      <c r="K44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA44" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB44" s="32"/>
+      <c r="AC44" s="32"/>
+    </row>
+    <row r="45" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="K42" s="23" t="s">
-[...52 lines deleted...]
-      <c r="A43" s="43" t="s">
+      <c r="K45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L45" s="42">
+        <v>1</v>
+      </c>
+      <c r="M45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O45" s="40">
+        <v>1</v>
+      </c>
+      <c r="P45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X45" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA45" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB45" s="32"/>
+      <c r="AC45" s="32"/>
+    </row>
+    <row r="46" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="K43" s="23" t="s">
-[...52 lines deleted...]
-      <c r="A44" s="45" t="s">
+      <c r="K46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="L46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="M46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="O46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="P46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="R46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="S46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="W46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="X46" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB46" s="32"/>
+      <c r="AC46" s="32"/>
+    </row>
+    <row r="47" spans="1:29" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="K44" s="31">
-[...35 lines deleted...]
-      <c r="W44" s="31">
+      <c r="K47" s="48">
+        <v>1</v>
+      </c>
+      <c r="L47" s="48">
+        <v>1</v>
+      </c>
+      <c r="M47" s="48">
+        <v>1</v>
+      </c>
+      <c r="N47" s="48">
+        <v>1</v>
+      </c>
+      <c r="O47" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="P47" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q47" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="R47" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="S47" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="T47" s="48">
+        <v>1</v>
+      </c>
+      <c r="U47" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="V47" s="48">
+        <v>1</v>
+      </c>
+      <c r="W47" s="48">
         <v>2</v>
       </c>
-      <c r="X44" s="31">
-[...10 lines deleted...]
-      <c r="AC44" s="24"/>
+      <c r="X47" s="48">
+        <v>1</v>
+      </c>
+      <c r="Y47" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z47" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA47" s="54">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="32"/>
+      <c r="AC47" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="L2:Z2"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC41"/>
+  <dimension ref="A1:AC43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Y100" sqref="Y100"/>
-      <selection pane="bottomLeft" activeCell="L2" sqref="L2:Z2"/>
+      <selection pane="bottomLeft" activeCell="AB6" sqref="AB6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="3" customWidth="1"/>
     <col min="20" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="L2" s="42" t="s">
+    <row r="1" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="M2" s="42"/>
-[...35 lines deleted...]
-      <c r="Z5" s="6" t="s">
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="U3" s="65"/>
+      <c r="V3" s="65"/>
+      <c r="W3" s="65"/>
+      <c r="X3" s="65"/>
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="65"/>
+      <c r="AA3" s="65"/>
+    </row>
+    <row r="4" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="61"/>
+      <c r="J4" s="32"/>
+      <c r="S4" s="32"/>
+    </row>
+    <row r="5" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="61"/>
+      <c r="J5" s="32"/>
+      <c r="S5" s="32"/>
+    </row>
+    <row r="6" spans="1:28" s="19" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="8">
+      <c r="AB6" s="31"/>
+    </row>
+    <row r="7" spans="1:28" s="62" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5">
         <v>2000</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C7" s="5">
         <v>2001</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D7" s="5">
         <v>2002</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E7" s="5">
         <v>2003</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F7" s="5">
         <v>2004</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G7" s="5">
         <v>2005</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H7" s="5">
         <v>2006</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="5">
         <v>2007</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J7" s="6">
         <v>2008</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K7" s="5">
         <v>2009</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="5">
         <v>2010</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="5">
         <v>2011</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="5">
         <v>2012</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="5">
         <v>2013</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="5">
         <v>2014</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="5">
         <v>2015</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R7" s="7">
         <v>2016</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S7" s="6">
         <v>2017</v>
       </c>
-      <c r="T6" s="8">
+      <c r="T7" s="5">
         <v>2018</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U7" s="5">
         <v>2019</v>
       </c>
-      <c r="V6" s="10">
+      <c r="V7" s="7">
         <v>2020</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W7" s="8">
         <v>2021</v>
       </c>
-      <c r="X6" s="12">
+      <c r="X7" s="9">
         <v>2022</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y7" s="9">
         <v>2023</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z7" s="30">
         <v>2024</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="K7" s="40">
+      <c r="AA7" s="57">
+        <v>2025</v>
+      </c>
+      <c r="AB7" s="63"/>
+    </row>
+    <row r="8" spans="1:28" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="29">
         <v>1488</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L8" s="20">
         <v>1166</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M8" s="20">
         <v>1496</v>
       </c>
-      <c r="N7" s="25">
+      <c r="N8" s="20">
         <v>1565</v>
       </c>
-      <c r="O7" s="25">
+      <c r="O8" s="20">
         <v>895</v>
       </c>
-      <c r="P7" s="25">
+      <c r="P8" s="20">
         <v>1184</v>
       </c>
-      <c r="Q7" s="25">
+      <c r="Q8" s="20">
         <v>1110</v>
       </c>
-      <c r="R7" s="25">
+      <c r="R8" s="20">
         <v>1208</v>
       </c>
-      <c r="S7" s="25">
+      <c r="S8" s="20">
         <v>1287</v>
       </c>
-      <c r="T7" s="25">
+      <c r="T8" s="20">
         <v>1440</v>
       </c>
-      <c r="U7" s="25">
+      <c r="U8" s="20">
         <v>1604</v>
       </c>
-      <c r="V7" s="25">
+      <c r="V8" s="20">
         <v>1041</v>
       </c>
-      <c r="W7" s="25">
+      <c r="W8" s="20">
         <v>1008</v>
       </c>
-      <c r="X7" s="25">
+      <c r="X8" s="20">
         <v>831</v>
       </c>
-      <c r="Y7" s="25">
+      <c r="Y8" s="20">
         <v>561</v>
       </c>
-      <c r="Z7" s="25">
+      <c r="Z8" s="20">
         <v>542</v>
       </c>
-      <c r="AA7" s="24"/>
-[...4 lines deleted...]
-      <c r="A8" s="43" t="s">
+      <c r="AA8" s="19">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="13"/>
-[...61 lines deleted...]
-      <c r="A9" s="43" t="s">
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M9" s="21">
+        <v>1</v>
+      </c>
+      <c r="N9" s="20">
+        <v>1</v>
+      </c>
+      <c r="O9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R9" s="20">
+        <v>1</v>
+      </c>
+      <c r="S9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T9" s="20">
+        <v>1</v>
+      </c>
+      <c r="U9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z9" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA9" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="13"/>
-[...61 lines deleted...]
-      <c r="A10" s="43" t="s">
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z10" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA10" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="13"/>
-[...8 lines deleted...]
-      <c r="K10" s="27">
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="24"/>
+      <c r="K11" s="22">
         <v>4</v>
       </c>
-      <c r="L10" s="27">
+      <c r="L11" s="22">
         <v>8</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M11" s="21">
         <v>4</v>
       </c>
-      <c r="N10" s="25">
+      <c r="N11" s="20">
         <v>14</v>
       </c>
-      <c r="O10" s="25">
+      <c r="O11" s="20">
         <v>5</v>
       </c>
-      <c r="P10" s="25">
+      <c r="P11" s="20">
         <v>6</v>
       </c>
-      <c r="Q10" s="25">
+      <c r="Q11" s="20">
         <v>8</v>
       </c>
-      <c r="R10" s="25">
+      <c r="R11" s="20">
         <v>8</v>
       </c>
-      <c r="S10" s="25">
+      <c r="S11" s="20">
         <v>2</v>
       </c>
-      <c r="T10" s="25">
+      <c r="T11" s="20">
         <v>6</v>
       </c>
-      <c r="U10" s="25">
+      <c r="U11" s="20">
         <v>3</v>
       </c>
-      <c r="V10" s="25">
+      <c r="V11" s="20">
         <v>9</v>
       </c>
-      <c r="W10" s="25">
-[...2 lines deleted...]
-      <c r="X10" s="25">
+      <c r="W11" s="20">
+        <v>1</v>
+      </c>
+      <c r="X11" s="20">
         <v>9</v>
       </c>
-      <c r="Y10" s="25">
+      <c r="Y11" s="20">
         <v>2</v>
       </c>
-      <c r="Z10" s="27" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="43" t="s">
+      <c r="Z11" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA11" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="13"/>
-[...29 lines deleted...]
-      <c r="R11" s="25">
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L12" s="22">
+        <v>1</v>
+      </c>
+      <c r="M12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O12" s="20">
+        <v>1</v>
+      </c>
+      <c r="P12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R12" s="20">
         <v>3</v>
       </c>
-      <c r="S11" s="27" t="s">
-[...28 lines deleted...]
-      <c r="A12" s="43" t="s">
+      <c r="S12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T12" s="20">
+        <v>1</v>
+      </c>
+      <c r="U12" s="20">
+        <v>1</v>
+      </c>
+      <c r="V12" s="20">
+        <v>1</v>
+      </c>
+      <c r="W12" s="20">
+        <v>1</v>
+      </c>
+      <c r="X12" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA12" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="13"/>
-[...61 lines deleted...]
-      <c r="A13" s="43" t="s">
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="20">
+        <v>1</v>
+      </c>
+      <c r="V13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA13" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="13"/>
-[...8 lines deleted...]
-      <c r="K13" s="27">
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="22">
         <v>1409</v>
       </c>
-      <c r="L13" s="27">
+      <c r="L14" s="22">
         <v>1097</v>
       </c>
-      <c r="M13" s="26">
+      <c r="M14" s="21">
         <v>1434</v>
       </c>
-      <c r="N13" s="25">
+      <c r="N14" s="20">
         <v>1522</v>
       </c>
-      <c r="O13" s="25">
+      <c r="O14" s="20">
         <v>856</v>
       </c>
-      <c r="P13" s="25">
+      <c r="P14" s="20">
         <v>1131</v>
       </c>
-      <c r="Q13" s="25">
+      <c r="Q14" s="20">
         <v>1019</v>
       </c>
-      <c r="R13" s="25">
+      <c r="R14" s="20">
         <v>1137</v>
       </c>
-      <c r="S13" s="25">
+      <c r="S14" s="20">
         <v>1207</v>
       </c>
-      <c r="T13" s="25">
+      <c r="T14" s="20">
         <v>1345</v>
       </c>
-      <c r="U13" s="25">
+      <c r="U14" s="20">
         <v>1494</v>
       </c>
-      <c r="V13" s="25">
+      <c r="V14" s="20">
         <v>980</v>
       </c>
-      <c r="W13" s="25">
+      <c r="W14" s="20">
         <v>928</v>
       </c>
-      <c r="X13" s="25">
+      <c r="X14" s="20">
         <v>755</v>
       </c>
-      <c r="Y13" s="25">
+      <c r="Y14" s="20">
         <v>511</v>
       </c>
-      <c r="Z13" s="25">
+      <c r="Z14" s="20">
         <v>468</v>
       </c>
-      <c r="AA13" s="21"/>
-[...4 lines deleted...]
-      <c r="A14" s="43" t="s">
+      <c r="AA14" s="17">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="13"/>
-[...11 lines deleted...]
-      <c r="L14" s="27">
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L15" s="22">
         <v>0</v>
       </c>
-      <c r="M14" s="23" t="s">
-[...46 lines deleted...]
-      <c r="A15" s="43" t="s">
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="18"/>
+      <c r="R15" s="18"/>
+      <c r="S15" s="24"/>
+      <c r="T15" s="18"/>
+      <c r="U15" s="20"/>
+      <c r="V15" s="24"/>
+      <c r="W15" s="23"/>
+      <c r="X15" s="24"/>
+      <c r="Y15" s="23"/>
+      <c r="Z15" s="18"/>
+      <c r="AA15" s="17"/>
+    </row>
+    <row r="16" spans="1:28" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="13"/>
-[...8 lines deleted...]
-      <c r="K15" s="27">
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="22">
         <v>4</v>
       </c>
-      <c r="L15" s="27">
+      <c r="L16" s="22">
         <v>10</v>
       </c>
-      <c r="M15" s="26">
+      <c r="M16" s="21">
         <v>8</v>
       </c>
-      <c r="N15" s="25">
+      <c r="N16" s="20">
         <v>2</v>
       </c>
-      <c r="O15" s="25">
-[...2 lines deleted...]
-      <c r="P15" s="25">
+      <c r="O16" s="20">
+        <v>1</v>
+      </c>
+      <c r="P16" s="20">
         <v>6</v>
       </c>
-      <c r="Q15" s="25">
+      <c r="Q16" s="20">
         <v>5</v>
       </c>
-      <c r="R15" s="25">
-[...5 lines deleted...]
-      <c r="T15" s="25">
+      <c r="R16" s="20">
+        <v>1</v>
+      </c>
+      <c r="S16" s="20">
+        <v>1</v>
+      </c>
+      <c r="T16" s="20">
         <v>9</v>
       </c>
-      <c r="U15" s="25">
+      <c r="U16" s="20">
         <v>3</v>
       </c>
-      <c r="V15" s="27" t="s">
-[...2 lines deleted...]
-      <c r="W15" s="25">
+      <c r="V16" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W16" s="20">
         <v>2</v>
       </c>
-      <c r="X15" s="25">
-[...13 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="X16" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z16" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA16" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="13"/>
-[...11 lines deleted...]
-      <c r="L16" s="27">
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="22">
+        <v>1</v>
+      </c>
+      <c r="L17" s="22">
         <v>4</v>
       </c>
-      <c r="M16" s="27" t="s">
-[...20 lines deleted...]
-      <c r="T16" s="25">
+      <c r="M17" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N17" s="20">
+        <v>1</v>
+      </c>
+      <c r="O17" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P17" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R17" s="20">
+        <v>1</v>
+      </c>
+      <c r="S17" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T17" s="20">
         <v>2</v>
       </c>
-      <c r="U16" s="25">
+      <c r="U17" s="20">
         <v>2</v>
       </c>
-      <c r="V16" s="27" t="s">
-[...5 lines deleted...]
-      <c r="X16" s="25">
+      <c r="V17" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W17" s="20">
+        <v>1</v>
+      </c>
+      <c r="X17" s="20">
         <v>3</v>
       </c>
-      <c r="Y16" s="27" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="43" t="s">
+      <c r="Y17" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z17" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA17" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="13"/>
-[...61 lines deleted...]
-      <c r="A18" s="43" t="s">
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X18" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z18" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA18" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="13"/>
-[...11 lines deleted...]
-      <c r="L18" s="27">
+      <c r="B19" s="18"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="22"/>
+      <c r="L19" s="22">
         <v>0</v>
       </c>
-      <c r="M18" s="23" t="s">
-[...46 lines deleted...]
-      <c r="A19" s="43" t="s">
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="18"/>
+      <c r="R19" s="18"/>
+      <c r="S19" s="24"/>
+      <c r="T19" s="18"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="24"/>
+      <c r="W19" s="23"/>
+      <c r="X19" s="24"/>
+      <c r="Y19" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z19" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA19" s="17"/>
+    </row>
+    <row r="20" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="13"/>
-[...61 lines deleted...]
-      <c r="A20" s="43" t="s">
+      <c r="B20" s="18"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="18"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S20" s="24">
+        <v>1</v>
+      </c>
+      <c r="T20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V20" s="20">
+        <v>1</v>
+      </c>
+      <c r="W20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="13"/>
-[...8 lines deleted...]
-      <c r="K20" s="27">
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="22">
         <v>6</v>
       </c>
-      <c r="L20" s="27">
-[...49 lines deleted...]
-      <c r="A21" s="43" t="s">
+      <c r="L21" s="22">
+        <v>1</v>
+      </c>
+      <c r="M21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T21" s="20">
+        <v>1</v>
+      </c>
+      <c r="U21" s="20">
+        <v>1</v>
+      </c>
+      <c r="V21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W21" s="20">
+        <v>1</v>
+      </c>
+      <c r="X21" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA21" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="13"/>
-[...8 lines deleted...]
-      <c r="K21" s="27">
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="18"/>
+      <c r="G22" s="18"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="18"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="22">
         <v>3</v>
       </c>
-      <c r="L21" s="27" t="s">
-[...17 lines deleted...]
-      <c r="R21" s="25">
+      <c r="L22" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M22" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N22" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O22" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P22" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q22" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R22" s="20">
         <v>3</v>
       </c>
-      <c r="S21" s="25">
+      <c r="S22" s="20">
         <v>3</v>
       </c>
-      <c r="T21" s="27" t="s">
-[...17 lines deleted...]
-      <c r="Z21" s="25">
+      <c r="T22" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U22" s="20">
+        <v>1</v>
+      </c>
+      <c r="V22" s="20">
+        <v>1</v>
+      </c>
+      <c r="W22" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X22" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z22" s="20">
         <v>2</v>
       </c>
-      <c r="AA21" s="21"/>
-[...4 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="AA22" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="13"/>
-[...53 lines deleted...]
-      <c r="Z22" s="25">
+      <c r="B23" s="18"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y23" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z23" s="20">
         <v>2</v>
       </c>
-      <c r="AA22" s="21"/>
-[...4 lines deleted...]
-      <c r="A23" s="43" t="s">
+      <c r="AA23" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="13"/>
-[...61 lines deleted...]
-      <c r="A24" s="43" t="s">
+      <c r="B24" s="18"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V24" s="20">
+        <v>1</v>
+      </c>
+      <c r="W24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA24" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="13"/>
-[...35 lines deleted...]
-      <c r="T24" s="25">
+      <c r="B25" s="18"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="24"/>
+      <c r="K25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T25" s="20">
         <v>2</v>
       </c>
-      <c r="U24" s="27" t="s">
-[...22 lines deleted...]
-      <c r="A25" s="43" t="s">
+      <c r="U25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W25" s="20">
+        <v>1</v>
+      </c>
+      <c r="X25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA25" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="13"/>
-[...17 lines deleted...]
-      <c r="N25" s="23">
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N26" s="18">
         <v>2</v>
       </c>
-      <c r="O25" s="27" t="s">
-[...40 lines deleted...]
-      <c r="A26" s="43" t="s">
+      <c r="O26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA26" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="13"/>
-[...8 lines deleted...]
-      <c r="K26" s="27">
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="22">
         <v>40</v>
       </c>
-      <c r="L26" s="27">
+      <c r="L27" s="22">
         <v>38</v>
       </c>
-      <c r="M26" s="26">
+      <c r="M27" s="21">
         <v>38</v>
       </c>
-      <c r="N26" s="25">
+      <c r="N27" s="20">
         <v>23</v>
       </c>
-      <c r="O26" s="25">
+      <c r="O27" s="20">
         <v>29</v>
       </c>
-      <c r="P26" s="25">
+      <c r="P27" s="20">
         <v>35</v>
       </c>
-      <c r="Q26" s="25">
+      <c r="Q27" s="20">
         <v>69</v>
       </c>
-      <c r="R26" s="25">
+      <c r="R27" s="20">
         <v>48</v>
       </c>
-      <c r="S26" s="25">
+      <c r="S27" s="20">
         <v>65</v>
       </c>
-      <c r="T26" s="25">
+      <c r="T27" s="20">
         <v>61</v>
       </c>
-      <c r="U26" s="25">
+      <c r="U27" s="20">
         <v>87</v>
       </c>
-      <c r="V26" s="25">
+      <c r="V27" s="20">
         <v>47</v>
       </c>
-      <c r="W26" s="25">
+      <c r="W27" s="20">
         <v>63</v>
       </c>
-      <c r="X26" s="25">
+      <c r="X27" s="20">
         <v>48</v>
       </c>
-      <c r="Y26" s="25">
+      <c r="Y27" s="20">
         <v>32</v>
       </c>
-      <c r="Z26" s="25">
+      <c r="Z27" s="20">
         <v>65</v>
       </c>
-      <c r="AA26" s="21"/>
-[...4 lines deleted...]
-      <c r="A27" s="43" t="s">
+      <c r="AA27" s="17">
+        <v>21</v>
+      </c>
+      <c r="AB27" s="19"/>
+      <c r="AC27" s="19"/>
+    </row>
+    <row r="28" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="13"/>
-[...61 lines deleted...]
-      <c r="A28" s="43" t="s">
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="10"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA28" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="19"/>
+      <c r="AC28" s="19"/>
+    </row>
+    <row r="29" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="13"/>
-[...61 lines deleted...]
-      <c r="A29" s="43" t="s">
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA29" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB29" s="19"/>
+      <c r="AC29" s="19"/>
+    </row>
+    <row r="30" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="13"/>
-[...61 lines deleted...]
-      <c r="A30" s="43" t="s">
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="22">
+        <v>1</v>
+      </c>
+      <c r="L30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA30" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB30" s="19"/>
+      <c r="AC30" s="19"/>
+    </row>
+    <row r="31" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="13"/>
-[...8 lines deleted...]
-      <c r="K30" s="27">
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="22">
         <v>0</v>
       </c>
-      <c r="L30" s="27" t="s">
-[...49 lines deleted...]
-      <c r="A31" s="43" t="s">
+      <c r="L31" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="18"/>
+      <c r="N31" s="18"/>
+      <c r="O31" s="18"/>
+      <c r="P31" s="18"/>
+      <c r="Q31" s="18"/>
+      <c r="R31" s="18"/>
+      <c r="S31" s="24"/>
+      <c r="T31" s="18"/>
+      <c r="U31" s="18"/>
+      <c r="V31" s="24"/>
+      <c r="W31" s="23"/>
+      <c r="X31" s="24"/>
+      <c r="Y31" s="23"/>
+      <c r="Z31" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA31" s="17"/>
+      <c r="AB31" s="19"/>
+      <c r="AC31" s="19"/>
+    </row>
+    <row r="32" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B31" s="13"/>
-[...8 lines deleted...]
-      <c r="K31" s="27">
+      <c r="B32" s="10"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="22">
         <v>5</v>
       </c>
-      <c r="L31" s="27">
+      <c r="L32" s="22">
         <v>2</v>
       </c>
-      <c r="M31" s="27" t="s">
-[...14 lines deleted...]
-      <c r="R31" s="25">
+      <c r="M32" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N32" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O32" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P32" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q32" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R32" s="20">
         <v>3</v>
       </c>
-      <c r="S31" s="25">
+      <c r="S32" s="20">
         <v>3</v>
       </c>
-      <c r="T31" s="25">
+      <c r="T32" s="20">
         <v>3</v>
       </c>
-      <c r="U31" s="25">
+      <c r="U32" s="20">
         <v>6</v>
       </c>
-      <c r="V31" s="27" t="s">
-[...2 lines deleted...]
-      <c r="W31" s="25">
+      <c r="V32" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W32" s="20">
         <v>6</v>
       </c>
-      <c r="X31" s="25">
+      <c r="X32" s="20">
         <v>4</v>
       </c>
-      <c r="Y31" s="27" t="s">
-[...10 lines deleted...]
-      <c r="A32" s="43" t="s">
+      <c r="Y32" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z32" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="17">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="19"/>
+      <c r="AC32" s="19"/>
+    </row>
+    <row r="33" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="58" t="s">
         <v>36</v>
-      </c>
-[...63 lines deleted...]
-        <v>37</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
-      <c r="J33" s="15"/>
-[...3 lines deleted...]
-      <c r="L33" s="27">
+      <c r="J33" s="16"/>
+      <c r="K33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R33" s="20">
+        <v>1</v>
+      </c>
+      <c r="S33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA33" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="19"/>
+      <c r="AC33" s="19"/>
+    </row>
+    <row r="34" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L34" s="22">
         <v>0</v>
       </c>
-      <c r="M33" s="23" t="s">
-[...46 lines deleted...]
-      <c r="A34" s="43" t="s">
+      <c r="M34" s="18"/>
+      <c r="N34" s="18"/>
+      <c r="O34" s="18"/>
+      <c r="P34" s="18"/>
+      <c r="Q34" s="18"/>
+      <c r="R34" s="18"/>
+      <c r="S34" s="24"/>
+      <c r="T34" s="18"/>
+      <c r="U34" s="18"/>
+      <c r="V34" s="24"/>
+      <c r="W34" s="23"/>
+      <c r="X34" s="24"/>
+      <c r="Y34" s="23"/>
+      <c r="Z34" s="18"/>
+      <c r="AA34" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB34" s="19"/>
+      <c r="AC34" s="19"/>
+    </row>
+    <row r="35" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="16"/>
-[...8 lines deleted...]
-      <c r="K34" s="27">
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="22">
         <v>5</v>
       </c>
-      <c r="L34" s="27" t="s">
-[...35 lines deleted...]
-      <c r="X34" s="25">
+      <c r="L35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R35" s="20">
+        <v>1</v>
+      </c>
+      <c r="S35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X35" s="20">
         <v>3</v>
       </c>
-      <c r="Y34" s="27" t="s">
-[...10 lines deleted...]
-      <c r="A35" s="43" t="s">
+      <c r="Y35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB35" s="19"/>
+      <c r="AC35" s="19"/>
+    </row>
+    <row r="36" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="16"/>
-[...61 lines deleted...]
-      <c r="A36" s="44" t="s">
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA36" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB36" s="19"/>
+      <c r="AC36" s="19"/>
+    </row>
+    <row r="37" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="16"/>
-[...32 lines deleted...]
-      <c r="S36" s="25">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R37" s="21">
+        <v>1</v>
+      </c>
+      <c r="S37" s="20">
         <v>3</v>
       </c>
-      <c r="T36" s="25">
-[...25 lines deleted...]
-      <c r="A37" s="43" t="s">
+      <c r="T37" s="20">
+        <v>1</v>
+      </c>
+      <c r="U37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W37" s="20">
+        <v>1</v>
+      </c>
+      <c r="X37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB37" s="19"/>
+      <c r="AC37" s="19"/>
+    </row>
+    <row r="38" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="K37" s="27" t="s">
-[...52 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="K38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA38" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB38" s="19"/>
+      <c r="AC38" s="19"/>
+    </row>
+    <row r="39" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="K38" s="27" t="s">
-[...52 lines deleted...]
-      <c r="A39" s="43" t="s">
+      <c r="K39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L39" s="22">
+        <v>1</v>
+      </c>
+      <c r="M39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V39" s="20">
+        <v>1</v>
+      </c>
+      <c r="W39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="X39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y39" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA39" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB39" s="19"/>
+      <c r="AC39" s="19"/>
+    </row>
+    <row r="40" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="K39" s="27" t="s">
-[...38 lines deleted...]
-      <c r="X39" s="25">
+      <c r="K40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="L40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="P40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="R40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="T40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="U40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="V40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W40" s="20">
+        <v>1</v>
+      </c>
+      <c r="X40" s="20">
         <v>3</v>
       </c>
-      <c r="Y39" s="27" t="s">
-[...10 lines deleted...]
-      <c r="A40" s="43" t="s">
+      <c r="Y40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA40" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB40" s="19"/>
+      <c r="AC40" s="19"/>
+    </row>
+    <row r="41" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="K40" s="27">
+      <c r="K41" s="22">
         <v>5</v>
       </c>
-      <c r="L40" s="38">
+      <c r="L41" s="27">
         <v>4</v>
       </c>
-      <c r="M40" s="26">
+      <c r="M41" s="21">
         <v>11</v>
       </c>
-      <c r="N40" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O40" s="26">
+      <c r="N41" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O41" s="21">
         <v>3</v>
       </c>
-      <c r="P40" s="26">
+      <c r="P41" s="21">
         <v>5</v>
       </c>
-      <c r="Q40" s="26">
+      <c r="Q41" s="21">
         <v>9</v>
       </c>
-      <c r="R40" s="27" t="s">
-[...2 lines deleted...]
-      <c r="S40" s="26">
+      <c r="R41" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S41" s="21">
         <v>2</v>
       </c>
-      <c r="T40" s="26">
+      <c r="T41" s="21">
         <v>8</v>
       </c>
-      <c r="U40" s="26">
+      <c r="U41" s="21">
         <v>5</v>
       </c>
-      <c r="V40" s="27" t="s">
-[...2 lines deleted...]
-      <c r="W40" s="26">
+      <c r="V41" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="W41" s="21">
         <v>2</v>
       </c>
-      <c r="X40" s="26">
+      <c r="X41" s="21">
         <v>2</v>
       </c>
-      <c r="Y40" s="26">
+      <c r="Y41" s="21">
         <v>10</v>
       </c>
-      <c r="Z40" s="26">
+      <c r="Z41" s="21">
         <v>4</v>
       </c>
-      <c r="AA40" s="21"/>
-[...4 lines deleted...]
-      <c r="A41" s="45" t="s">
+      <c r="AA41" s="17">
+        <v>2</v>
+      </c>
+      <c r="AB41" s="19"/>
+      <c r="AC41" s="19"/>
+    </row>
+    <row r="42" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="K41" s="32">
+      <c r="K42" s="26">
         <v>5</v>
       </c>
-      <c r="L41" s="32" t="s">
-[...46 lines deleted...]
-      <c r="AC41" s="24"/>
+      <c r="L42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="M42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="N42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="O42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="P42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="R42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="S42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="T42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="U42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="V42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="W42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="X42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB42" s="31"/>
+      <c r="AC42" s="19"/>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AB43" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="L2:Z2"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>