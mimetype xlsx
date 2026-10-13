--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7515" yWindow="675" windowWidth="18450" windowHeight="12465"/>
+    <workbookView xWindow="7512" yWindow="672" windowWidth="18456" windowHeight="12468"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
-    <sheet name="Жалпы коэффициенті" sheetId="5" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Барлық халық" sheetId="3" r:id="rId3"/>
+    <sheet name="Жалпы коэффициенті" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J8" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="68">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>1000 адамға</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан облысыңдағы халқының табиғи өсімі (кему)</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан облысы</t>
   </si>
   <si>
@@ -131,59 +135,185 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – елеусіз шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Кейбір жағдайларда толық шама мен шамалар сомасы арасындағы сәйкессіздіктер деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>ҚР халқының табиғи өсімі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткішті анықтау</t>
+  </si>
+  <si>
+    <t>Аймақтар бойынша туылғандар мен қайтыс болғандар санының айырмашылығы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есеп айырысу</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Қазақстан Республикасындағы табиғи өсім статистикасы туу және қайтыс болу туралы актілерді азаматтық хал актілерін тіркеу органдарында тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Халықтың табиғи өсу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Соңғы жаңарту күні</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="39">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -377,50 +507,102 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -486,51 +668,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -658,52 +840,104 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1769">
+  <cellStyleXfs count="1772">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2432,52 +2666,58 @@
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2568,86 +2808,137 @@
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="1629" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1640" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1648" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1648" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1640" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1648" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1648" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1640" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1640" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1640" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="18" xfId="1769" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1637" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="1" xfId="1637" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="1" xfId="1771" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="5" xfId="1771" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1648" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1769">
+  <cellStyles count="1772">
     <cellStyle name="20% - Акцент1 2" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="51"/>
@@ -4213,99 +4504,102 @@
     <cellStyle name="60% - Акцент6 9 18" xfId="1611"/>
     <cellStyle name="60% - Акцент6 9 19" xfId="1612"/>
     <cellStyle name="60% - Акцент6 9 2" xfId="1613"/>
     <cellStyle name="60% - Акцент6 9 20" xfId="1614"/>
     <cellStyle name="60% - Акцент6 9 21" xfId="1615"/>
     <cellStyle name="60% - Акцент6 9 22" xfId="1616"/>
     <cellStyle name="60% - Акцент6 9 23" xfId="1617"/>
     <cellStyle name="60% - Акцент6 9 24" xfId="1618"/>
     <cellStyle name="60% - Акцент6 9 25" xfId="1619"/>
     <cellStyle name="60% - Акцент6 9 3" xfId="1620"/>
     <cellStyle name="60% - Акцент6 9 4" xfId="1621"/>
     <cellStyle name="60% - Акцент6 9 5" xfId="1622"/>
     <cellStyle name="60% - Акцент6 9 6" xfId="1623"/>
     <cellStyle name="60% - Акцент6 9 7" xfId="1624"/>
     <cellStyle name="60% - Акцент6 9 8" xfId="1625"/>
     <cellStyle name="60% - Акцент6 9 9" xfId="1626"/>
     <cellStyle name="Акцент1" xfId="20" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="21" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="22" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="23" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="24" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="25" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="12" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="13" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="14" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="1771" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1627"/>
+    <cellStyle name="Гиперссылка 3" xfId="1770"/>
     <cellStyle name="Денежный 2" xfId="1628"/>
     <cellStyle name="Заголовок 1" xfId="5" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="6" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="7" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="8" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="19" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="16" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="4" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="11" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="1629"/>
     <cellStyle name="Обычный 10 3" xfId="1630"/>
     <cellStyle name="Обычный 10 4" xfId="1631"/>
     <cellStyle name="Обычный 10 5" xfId="1632"/>
     <cellStyle name="Обычный 10 6" xfId="1633"/>
     <cellStyle name="Обычный 10 7" xfId="1634"/>
     <cellStyle name="Обычный 17" xfId="1635"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="1637"/>
     <cellStyle name="Обычный 2 2 2" xfId="1638"/>
     <cellStyle name="Обычный 2 3" xfId="1639"/>
     <cellStyle name="Обычный 2 4" xfId="1640"/>
     <cellStyle name="Обычный 2 5" xfId="1641"/>
     <cellStyle name="Обычный 2 6" xfId="1642"/>
     <cellStyle name="Обычный 2 7" xfId="1643"/>
     <cellStyle name="Обычный 2 8" xfId="1644"/>
     <cellStyle name="Обычный 2 9" xfId="1636"/>
     <cellStyle name="Обычный 3" xfId="26"/>
     <cellStyle name="Обычный 3 10" xfId="1645"/>
     <cellStyle name="Обычный 3 11" xfId="1646"/>
     <cellStyle name="Обычный 3 12" xfId="1647"/>
     <cellStyle name="Обычный 3 2" xfId="1648"/>
     <cellStyle name="Обычный 3 3" xfId="1649"/>
     <cellStyle name="Обычный 3 4" xfId="1650"/>
     <cellStyle name="Обычный 3 5" xfId="1651"/>
     <cellStyle name="Обычный 3 6" xfId="1652"/>
     <cellStyle name="Обычный 3 7" xfId="1653"/>
     <cellStyle name="Обычный 3 8" xfId="1654"/>
     <cellStyle name="Обычный 3 9" xfId="1655"/>
     <cellStyle name="Обычный 4 2" xfId="1656"/>
     <cellStyle name="Обычный 4 3" xfId="1657"/>
     <cellStyle name="Обычный 4 4" xfId="1658"/>
     <cellStyle name="Обычный 4 5" xfId="1659"/>
     <cellStyle name="Обычный 4 6" xfId="1660"/>
     <cellStyle name="Обычный 4 7" xfId="1661"/>
     <cellStyle name="Обычный 4 8" xfId="1662"/>
     <cellStyle name="Обычный 5 2" xfId="1663"/>
     <cellStyle name="Обычный 5 3" xfId="1664"/>
+    <cellStyle name="Обычный 5 5" xfId="1769"/>
     <cellStyle name="Обычный 6 2" xfId="1665"/>
     <cellStyle name="Обычный 7 10" xfId="1666"/>
     <cellStyle name="Обычный 7 2" xfId="1667"/>
     <cellStyle name="Обычный 7 3" xfId="1668"/>
     <cellStyle name="Обычный 7 4" xfId="1669"/>
     <cellStyle name="Обычный 7 5" xfId="1670"/>
     <cellStyle name="Обычный 7 6" xfId="1671"/>
     <cellStyle name="Обычный 7 7" xfId="1672"/>
     <cellStyle name="Обычный 7 8" xfId="1673"/>
     <cellStyle name="Обычный 7 9" xfId="1674"/>
     <cellStyle name="Обычный 8 2" xfId="1675"/>
     <cellStyle name="Обычный 8 3" xfId="1676"/>
     <cellStyle name="Обычный 8 4" xfId="1677"/>
     <cellStyle name="Обычный 8 5" xfId="1678"/>
     <cellStyle name="Обычный 8 6" xfId="1679"/>
     <cellStyle name="Обычный 8 7" xfId="1680"/>
     <cellStyle name="Обычный 8 8" xfId="1681"/>
     <cellStyle name="Обычный 8 9" xfId="1682"/>
     <cellStyle name="Обычный 9 2" xfId="1683"/>
     <cellStyle name="Обычный 9 3" xfId="1684"/>
     <cellStyle name="Обычный 9 4" xfId="1685"/>
     <cellStyle name="Обычный 9 5" xfId="1686"/>
     <cellStyle name="Обычный 9 6" xfId="1687"/>
     <cellStyle name="Обычный 9 7" xfId="1688"/>
     <cellStyle name="Обычный 9 8" xfId="1689"/>
@@ -4385,51 +4679,51 @@
     <cellStyle name="Примечание 4 32" xfId="1759"/>
     <cellStyle name="Примечание 4 33" xfId="1760"/>
     <cellStyle name="Примечание 4 34" xfId="1761"/>
     <cellStyle name="Примечание 4 35" xfId="1762"/>
     <cellStyle name="Примечание 4 4" xfId="1763"/>
     <cellStyle name="Примечание 4 5" xfId="1764"/>
     <cellStyle name="Примечание 4 6" xfId="1765"/>
     <cellStyle name="Примечание 4 7" xfId="1766"/>
     <cellStyle name="Примечание 4 8" xfId="1767"/>
     <cellStyle name="Примечание 4 9" xfId="1768"/>
     <cellStyle name="Связанная ячейка" xfId="15" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="17" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="9" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4672,120 +4966,746 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="34.6640625" style="70" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="87.88671875" style="70" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="70"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="69">
+        <v>612301</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="71" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="72" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="73" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="72" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="72" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="72" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="72" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="72" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="26.4">
+      <c r="A8" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="74" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="66">
+      <c r="A9" s="73" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="74" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="73" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="74"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="74" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="73" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="74" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="73" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="80" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="73" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="74" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="73" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="75">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="73" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="75">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="76" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="77" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="78" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="79" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D19"/>
+  <sheetViews>
+    <sheetView topLeftCell="A2" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.5546875" style="60" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="60"/>
+    <col min="4" max="4" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5" max="256" width="8.88671875" style="61"/>
+    <col min="257" max="257" width="4.5546875" style="61" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="61" customWidth="1"/>
+    <col min="259" max="259" width="8.88671875" style="61"/>
+    <col min="260" max="260" width="51.6640625" style="61" customWidth="1"/>
+    <col min="261" max="512" width="8.88671875" style="61"/>
+    <col min="513" max="513" width="4.5546875" style="61" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="61" customWidth="1"/>
+    <col min="515" max="515" width="8.88671875" style="61"/>
+    <col min="516" max="516" width="51.6640625" style="61" customWidth="1"/>
+    <col min="517" max="768" width="8.88671875" style="61"/>
+    <col min="769" max="769" width="4.5546875" style="61" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="61" customWidth="1"/>
+    <col min="771" max="771" width="8.88671875" style="61"/>
+    <col min="772" max="772" width="51.6640625" style="61" customWidth="1"/>
+    <col min="773" max="1024" width="8.88671875" style="61"/>
+    <col min="1025" max="1025" width="4.5546875" style="61" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1027" max="1027" width="8.88671875" style="61"/>
+    <col min="1028" max="1028" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1029" max="1280" width="8.88671875" style="61"/>
+    <col min="1281" max="1281" width="4.5546875" style="61" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1283" max="1283" width="8.88671875" style="61"/>
+    <col min="1284" max="1284" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1285" max="1536" width="8.88671875" style="61"/>
+    <col min="1537" max="1537" width="4.5546875" style="61" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1539" max="1539" width="8.88671875" style="61"/>
+    <col min="1540" max="1540" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1541" max="1792" width="8.88671875" style="61"/>
+    <col min="1793" max="1793" width="4.5546875" style="61" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1795" max="1795" width="8.88671875" style="61"/>
+    <col min="1796" max="1796" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1797" max="2048" width="8.88671875" style="61"/>
+    <col min="2049" max="2049" width="4.5546875" style="61" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2051" max="2051" width="8.88671875" style="61"/>
+    <col min="2052" max="2052" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2053" max="2304" width="8.88671875" style="61"/>
+    <col min="2305" max="2305" width="4.5546875" style="61" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2307" max="2307" width="8.88671875" style="61"/>
+    <col min="2308" max="2308" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2309" max="2560" width="8.88671875" style="61"/>
+    <col min="2561" max="2561" width="4.5546875" style="61" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2563" max="2563" width="8.88671875" style="61"/>
+    <col min="2564" max="2564" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2565" max="2816" width="8.88671875" style="61"/>
+    <col min="2817" max="2817" width="4.5546875" style="61" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2819" max="2819" width="8.88671875" style="61"/>
+    <col min="2820" max="2820" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2821" max="3072" width="8.88671875" style="61"/>
+    <col min="3073" max="3073" width="4.5546875" style="61" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3075" max="3075" width="8.88671875" style="61"/>
+    <col min="3076" max="3076" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3077" max="3328" width="8.88671875" style="61"/>
+    <col min="3329" max="3329" width="4.5546875" style="61" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3331" max="3331" width="8.88671875" style="61"/>
+    <col min="3332" max="3332" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3333" max="3584" width="8.88671875" style="61"/>
+    <col min="3585" max="3585" width="4.5546875" style="61" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3587" max="3587" width="8.88671875" style="61"/>
+    <col min="3588" max="3588" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3589" max="3840" width="8.88671875" style="61"/>
+    <col min="3841" max="3841" width="4.5546875" style="61" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3843" max="3843" width="8.88671875" style="61"/>
+    <col min="3844" max="3844" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3845" max="4096" width="8.88671875" style="61"/>
+    <col min="4097" max="4097" width="4.5546875" style="61" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4099" max="4099" width="8.88671875" style="61"/>
+    <col min="4100" max="4100" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4101" max="4352" width="8.88671875" style="61"/>
+    <col min="4353" max="4353" width="4.5546875" style="61" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4355" max="4355" width="8.88671875" style="61"/>
+    <col min="4356" max="4356" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4357" max="4608" width="8.88671875" style="61"/>
+    <col min="4609" max="4609" width="4.5546875" style="61" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4611" max="4611" width="8.88671875" style="61"/>
+    <col min="4612" max="4612" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4613" max="4864" width="8.88671875" style="61"/>
+    <col min="4865" max="4865" width="4.5546875" style="61" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4867" max="4867" width="8.88671875" style="61"/>
+    <col min="4868" max="4868" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4869" max="5120" width="8.88671875" style="61"/>
+    <col min="5121" max="5121" width="4.5546875" style="61" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5123" max="5123" width="8.88671875" style="61"/>
+    <col min="5124" max="5124" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5125" max="5376" width="8.88671875" style="61"/>
+    <col min="5377" max="5377" width="4.5546875" style="61" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5379" max="5379" width="8.88671875" style="61"/>
+    <col min="5380" max="5380" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5381" max="5632" width="8.88671875" style="61"/>
+    <col min="5633" max="5633" width="4.5546875" style="61" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5635" max="5635" width="8.88671875" style="61"/>
+    <col min="5636" max="5636" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5637" max="5888" width="8.88671875" style="61"/>
+    <col min="5889" max="5889" width="4.5546875" style="61" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5891" max="5891" width="8.88671875" style="61"/>
+    <col min="5892" max="5892" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5893" max="6144" width="8.88671875" style="61"/>
+    <col min="6145" max="6145" width="4.5546875" style="61" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6147" max="6147" width="8.88671875" style="61"/>
+    <col min="6148" max="6148" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6149" max="6400" width="8.88671875" style="61"/>
+    <col min="6401" max="6401" width="4.5546875" style="61" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6403" max="6403" width="8.88671875" style="61"/>
+    <col min="6404" max="6404" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6405" max="6656" width="8.88671875" style="61"/>
+    <col min="6657" max="6657" width="4.5546875" style="61" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6659" max="6659" width="8.88671875" style="61"/>
+    <col min="6660" max="6660" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6661" max="6912" width="8.88671875" style="61"/>
+    <col min="6913" max="6913" width="4.5546875" style="61" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6915" max="6915" width="8.88671875" style="61"/>
+    <col min="6916" max="6916" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6917" max="7168" width="8.88671875" style="61"/>
+    <col min="7169" max="7169" width="4.5546875" style="61" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7171" max="7171" width="8.88671875" style="61"/>
+    <col min="7172" max="7172" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7173" max="7424" width="8.88671875" style="61"/>
+    <col min="7425" max="7425" width="4.5546875" style="61" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7427" max="7427" width="8.88671875" style="61"/>
+    <col min="7428" max="7428" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7429" max="7680" width="8.88671875" style="61"/>
+    <col min="7681" max="7681" width="4.5546875" style="61" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7683" max="7683" width="8.88671875" style="61"/>
+    <col min="7684" max="7684" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7685" max="7936" width="8.88671875" style="61"/>
+    <col min="7937" max="7937" width="4.5546875" style="61" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7939" max="7939" width="8.88671875" style="61"/>
+    <col min="7940" max="7940" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7941" max="8192" width="8.88671875" style="61"/>
+    <col min="8193" max="8193" width="4.5546875" style="61" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8195" max="8195" width="8.88671875" style="61"/>
+    <col min="8196" max="8196" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8197" max="8448" width="8.88671875" style="61"/>
+    <col min="8449" max="8449" width="4.5546875" style="61" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8451" max="8451" width="8.88671875" style="61"/>
+    <col min="8452" max="8452" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8453" max="8704" width="8.88671875" style="61"/>
+    <col min="8705" max="8705" width="4.5546875" style="61" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8707" max="8707" width="8.88671875" style="61"/>
+    <col min="8708" max="8708" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8709" max="8960" width="8.88671875" style="61"/>
+    <col min="8961" max="8961" width="4.5546875" style="61" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8963" max="8963" width="8.88671875" style="61"/>
+    <col min="8964" max="8964" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8965" max="9216" width="8.88671875" style="61"/>
+    <col min="9217" max="9217" width="4.5546875" style="61" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9219" max="9219" width="8.88671875" style="61"/>
+    <col min="9220" max="9220" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9221" max="9472" width="8.88671875" style="61"/>
+    <col min="9473" max="9473" width="4.5546875" style="61" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9475" max="9475" width="8.88671875" style="61"/>
+    <col min="9476" max="9476" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9477" max="9728" width="8.88671875" style="61"/>
+    <col min="9729" max="9729" width="4.5546875" style="61" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9731" max="9731" width="8.88671875" style="61"/>
+    <col min="9732" max="9732" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9733" max="9984" width="8.88671875" style="61"/>
+    <col min="9985" max="9985" width="4.5546875" style="61" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9987" max="9987" width="8.88671875" style="61"/>
+    <col min="9988" max="9988" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9989" max="10240" width="8.88671875" style="61"/>
+    <col min="10241" max="10241" width="4.5546875" style="61" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10243" max="10243" width="8.88671875" style="61"/>
+    <col min="10244" max="10244" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10245" max="10496" width="8.88671875" style="61"/>
+    <col min="10497" max="10497" width="4.5546875" style="61" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10499" max="10499" width="8.88671875" style="61"/>
+    <col min="10500" max="10500" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10501" max="10752" width="8.88671875" style="61"/>
+    <col min="10753" max="10753" width="4.5546875" style="61" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10755" max="10755" width="8.88671875" style="61"/>
+    <col min="10756" max="10756" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10757" max="11008" width="8.88671875" style="61"/>
+    <col min="11009" max="11009" width="4.5546875" style="61" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11011" max="11011" width="8.88671875" style="61"/>
+    <col min="11012" max="11012" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11013" max="11264" width="8.88671875" style="61"/>
+    <col min="11265" max="11265" width="4.5546875" style="61" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11267" max="11267" width="8.88671875" style="61"/>
+    <col min="11268" max="11268" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11269" max="11520" width="8.88671875" style="61"/>
+    <col min="11521" max="11521" width="4.5546875" style="61" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11523" max="11523" width="8.88671875" style="61"/>
+    <col min="11524" max="11524" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11525" max="11776" width="8.88671875" style="61"/>
+    <col min="11777" max="11777" width="4.5546875" style="61" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11779" max="11779" width="8.88671875" style="61"/>
+    <col min="11780" max="11780" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11781" max="12032" width="8.88671875" style="61"/>
+    <col min="12033" max="12033" width="4.5546875" style="61" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12035" max="12035" width="8.88671875" style="61"/>
+    <col min="12036" max="12036" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12037" max="12288" width="8.88671875" style="61"/>
+    <col min="12289" max="12289" width="4.5546875" style="61" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12291" max="12291" width="8.88671875" style="61"/>
+    <col min="12292" max="12292" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12293" max="12544" width="8.88671875" style="61"/>
+    <col min="12545" max="12545" width="4.5546875" style="61" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12547" max="12547" width="8.88671875" style="61"/>
+    <col min="12548" max="12548" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12549" max="12800" width="8.88671875" style="61"/>
+    <col min="12801" max="12801" width="4.5546875" style="61" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12803" max="12803" width="8.88671875" style="61"/>
+    <col min="12804" max="12804" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12805" max="13056" width="8.88671875" style="61"/>
+    <col min="13057" max="13057" width="4.5546875" style="61" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13059" max="13059" width="8.88671875" style="61"/>
+    <col min="13060" max="13060" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13061" max="13312" width="8.88671875" style="61"/>
+    <col min="13313" max="13313" width="4.5546875" style="61" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13315" max="13315" width="8.88671875" style="61"/>
+    <col min="13316" max="13316" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13317" max="13568" width="8.88671875" style="61"/>
+    <col min="13569" max="13569" width="4.5546875" style="61" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13571" max="13571" width="8.88671875" style="61"/>
+    <col min="13572" max="13572" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13573" max="13824" width="8.88671875" style="61"/>
+    <col min="13825" max="13825" width="4.5546875" style="61" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13827" max="13827" width="8.88671875" style="61"/>
+    <col min="13828" max="13828" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13829" max="14080" width="8.88671875" style="61"/>
+    <col min="14081" max="14081" width="4.5546875" style="61" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14083" max="14083" width="8.88671875" style="61"/>
+    <col min="14084" max="14084" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14085" max="14336" width="8.88671875" style="61"/>
+    <col min="14337" max="14337" width="4.5546875" style="61" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14339" max="14339" width="8.88671875" style="61"/>
+    <col min="14340" max="14340" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14341" max="14592" width="8.88671875" style="61"/>
+    <col min="14593" max="14593" width="4.5546875" style="61" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14595" max="14595" width="8.88671875" style="61"/>
+    <col min="14596" max="14596" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14597" max="14848" width="8.88671875" style="61"/>
+    <col min="14849" max="14849" width="4.5546875" style="61" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14851" max="14851" width="8.88671875" style="61"/>
+    <col min="14852" max="14852" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14853" max="15104" width="8.88671875" style="61"/>
+    <col min="15105" max="15105" width="4.5546875" style="61" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15107" max="15107" width="8.88671875" style="61"/>
+    <col min="15108" max="15108" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15109" max="15360" width="8.88671875" style="61"/>
+    <col min="15361" max="15361" width="4.5546875" style="61" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15363" max="15363" width="8.88671875" style="61"/>
+    <col min="15364" max="15364" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15365" max="15616" width="8.88671875" style="61"/>
+    <col min="15617" max="15617" width="4.5546875" style="61" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15619" max="15619" width="8.88671875" style="61"/>
+    <col min="15620" max="15620" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15621" max="15872" width="8.88671875" style="61"/>
+    <col min="15873" max="15873" width="4.5546875" style="61" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15875" max="15875" width="8.88671875" style="61"/>
+    <col min="15876" max="15876" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15877" max="16128" width="8.88671875" style="61"/>
+    <col min="16129" max="16129" width="4.5546875" style="61" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="61" customWidth="1"/>
+    <col min="16131" max="16131" width="8.88671875" style="61"/>
+    <col min="16132" max="16132" width="51.6640625" style="61" customWidth="1"/>
+    <col min="16133" max="16384" width="8.88671875" style="61"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="12.75" hidden="1" customHeight="1">
+      <c r="A1" s="59"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="59"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="59"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="59"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="63"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="59"/>
+      <c r="B5" s="62" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="62"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="59"/>
+      <c r="B6" s="62" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="62"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="59"/>
+      <c r="B7" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="62"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="59"/>
+      <c r="B8" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="62"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="59"/>
+      <c r="B9" s="62" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="62"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="59"/>
+      <c r="B10" s="59"/>
+      <c r="C10" s="62"/>
+      <c r="D10" s="64"/>
+    </row>
+    <row r="11" spans="1:4" ht="39.6">
+      <c r="A11" s="59"/>
+      <c r="B11" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="62"/>
+      <c r="D11" s="64"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="59"/>
+      <c r="B12" s="59"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="64"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="59"/>
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="64"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="67"/>
+      <c r="D14" s="67"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="63"/>
+      <c r="D15" s="63"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="81"/>
+      <c r="B19" s="81"/>
+      <c r="C19" s="81"/>
+      <c r="D19" s="81"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="AD37" sqref="AD37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="3" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="25" max="26" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="4" width="5.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="10" width="4.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="15" width="4.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="4.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="21" width="4.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="4.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="4.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="26" width="4.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="6" style="2" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="2"/>
+    <col min="28" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="52"/>
-[...23 lines deleted...]
-      <c r="Z1" s="52"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
+      <c r="N1" s="82"/>
+      <c r="O1" s="82"/>
+      <c r="P1" s="82"/>
+      <c r="Q1" s="82"/>
+      <c r="R1" s="82"/>
+      <c r="S1" s="82"/>
+      <c r="T1" s="82"/>
+      <c r="U1" s="82"/>
+      <c r="V1" s="82"/>
+      <c r="W1" s="82"/>
+      <c r="X1" s="82"/>
+      <c r="Y1" s="82"/>
+      <c r="Z1" s="82"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:27">
       <c r="V3" s="4"/>
       <c r="Y3" s="5"/>
       <c r="AA3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:27" s="3" customFormat="1" ht="12.75">
+    <row r="4" spans="1:27" s="3" customFormat="1" ht="12">
       <c r="A4" s="6"/>
       <c r="B4" s="43">
         <v>2000</v>
       </c>
       <c r="C4" s="43">
         <v>2001</v>
       </c>
       <c r="D4" s="43">
         <v>2002</v>
       </c>
       <c r="E4" s="43">
         <v>2003</v>
       </c>
       <c r="F4" s="43">
         <v>2004</v>
       </c>
       <c r="G4" s="43">
         <v>2005</v>
       </c>
       <c r="H4" s="43">
         <v>2006</v>
       </c>
       <c r="I4" s="43">
         <v>2007</v>
       </c>
@@ -4823,78 +5743,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="43">
         <v>2019</v>
       </c>
       <c r="V4" s="43">
         <v>2020</v>
       </c>
       <c r="W4" s="43">
         <v>2021</v>
       </c>
       <c r="X4" s="44">
         <v>2022</v>
       </c>
       <c r="Y4" s="45">
         <v>2023</v>
       </c>
       <c r="Z4" s="45">
         <v>2024</v>
       </c>
       <c r="AA4" s="50">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="3" customFormat="1">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="83" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="53"/>
-[...23 lines deleted...]
-      <c r="Z5" s="53"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="83"/>
+      <c r="T5" s="83"/>
+      <c r="U5" s="83"/>
+      <c r="V5" s="83"/>
+      <c r="W5" s="83"/>
+      <c r="X5" s="83"/>
+      <c r="Y5" s="83"/>
+      <c r="Z5" s="83"/>
     </row>
     <row r="6" spans="1:27" s="3" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="8">
         <v>-912</v>
       </c>
       <c r="C6" s="8">
         <v>-1026</v>
       </c>
       <c r="D6" s="8">
         <v>-1102</v>
       </c>
       <c r="E6" s="8">
         <v>-995</v>
       </c>
       <c r="F6" s="8">
         <v>-678</v>
       </c>
       <c r="G6" s="8">
         <v>-470</v>
       </c>
       <c r="H6" s="9">
         <v>-914</v>
@@ -6098,78 +7018,78 @@
         <v>29</v>
       </c>
       <c r="U20" s="11">
         <v>8</v>
       </c>
       <c r="V20" s="11">
         <v>-40</v>
       </c>
       <c r="W20" s="11">
         <v>-164</v>
       </c>
       <c r="X20" s="12">
         <v>4</v>
       </c>
       <c r="Y20" s="12">
         <v>-85</v>
       </c>
       <c r="Z20" s="35">
         <v>-58</v>
       </c>
       <c r="AA20" s="11">
         <v>-107</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="54" t="s">
+      <c r="A21" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="54"/>
-[...23 lines deleted...]
-      <c r="Z21" s="54"/>
+      <c r="B21" s="84"/>
+      <c r="C21" s="84"/>
+      <c r="D21" s="84"/>
+      <c r="E21" s="84"/>
+      <c r="F21" s="84"/>
+      <c r="G21" s="84"/>
+      <c r="H21" s="84"/>
+      <c r="I21" s="84"/>
+      <c r="J21" s="84"/>
+      <c r="K21" s="84"/>
+      <c r="L21" s="84"/>
+      <c r="M21" s="84"/>
+      <c r="N21" s="84"/>
+      <c r="O21" s="84"/>
+      <c r="P21" s="84"/>
+      <c r="Q21" s="84"/>
+      <c r="R21" s="84"/>
+      <c r="S21" s="84"/>
+      <c r="T21" s="84"/>
+      <c r="U21" s="84"/>
+      <c r="V21" s="84"/>
+      <c r="W21" s="84"/>
+      <c r="X21" s="84"/>
+      <c r="Y21" s="84"/>
+      <c r="Z21" s="84"/>
       <c r="AA21" s="3"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8">
         <v>-1226</v>
       </c>
       <c r="C22" s="8">
         <v>-1371</v>
       </c>
       <c r="D22" s="8">
         <v>-1443</v>
       </c>
       <c r="E22" s="16">
         <v>-1146</v>
       </c>
       <c r="F22" s="8">
         <v>-950</v>
       </c>
       <c r="G22" s="8">
         <v>-629</v>
       </c>
       <c r="H22" s="8">
@@ -6207,51 +7127,51 @@
       </c>
       <c r="S22" s="17">
         <v>640</v>
       </c>
       <c r="T22" s="17">
         <v>638</v>
       </c>
       <c r="U22" s="17">
         <v>350</v>
       </c>
       <c r="V22" s="18">
         <v>-284</v>
       </c>
       <c r="W22" s="18">
         <v>-898</v>
       </c>
       <c r="X22" s="12">
         <v>-164</v>
       </c>
       <c r="Y22" s="12">
         <v>-42</v>
       </c>
       <c r="Z22" s="36">
         <v>-565</v>
       </c>
-      <c r="AA22" s="57">
+      <c r="AA22" s="52">
         <v>-737</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="8">
         <v>-940</v>
       </c>
       <c r="F23" s="8">
         <v>-826</v>
       </c>
       <c r="G23" s="8">
         <v>-524</v>
       </c>
@@ -6290,51 +7210,51 @@
       </c>
       <c r="S23" s="17">
         <v>638</v>
       </c>
       <c r="T23" s="17">
         <v>673</v>
       </c>
       <c r="U23" s="17">
         <v>387</v>
       </c>
       <c r="V23" s="18">
         <v>-211</v>
       </c>
       <c r="W23" s="18">
         <v>-694</v>
       </c>
       <c r="X23" s="12">
         <v>-83</v>
       </c>
       <c r="Y23" s="12">
         <v>38</v>
       </c>
       <c r="Z23" s="36">
         <v>-452</v>
       </c>
-      <c r="AA23" s="57">
+      <c r="AA23" s="52">
         <v>-596</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="8">
         <v>-87</v>
       </c>
       <c r="F24" s="8">
         <v>-47</v>
       </c>
       <c r="G24" s="8">
         <v>-62</v>
       </c>
@@ -6373,51 +7293,51 @@
       </c>
       <c r="S24" s="17">
         <v>10</v>
       </c>
       <c r="T24" s="17">
         <v>-22</v>
       </c>
       <c r="U24" s="17">
         <v>-16</v>
       </c>
       <c r="V24" s="18">
         <v>-57</v>
       </c>
       <c r="W24" s="18">
         <v>-81</v>
       </c>
       <c r="X24" s="12">
         <v>-12</v>
       </c>
       <c r="Y24" s="12">
         <v>-20</v>
       </c>
       <c r="Z24" s="36">
         <v>-14</v>
       </c>
-      <c r="AA24" s="57">
+      <c r="AA24" s="52">
         <v>-39</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="8">
         <v>-47</v>
       </c>
       <c r="F25" s="8">
         <v>-58</v>
       </c>
       <c r="G25" s="8">
         <v>-36</v>
       </c>
@@ -6456,51 +7376,51 @@
       </c>
       <c r="S25" s="17">
         <v>-35</v>
       </c>
       <c r="T25" s="17">
         <v>-5</v>
       </c>
       <c r="U25" s="17">
         <v>-27</v>
       </c>
       <c r="V25" s="18">
         <v>-28</v>
       </c>
       <c r="W25" s="18">
         <v>-42</v>
       </c>
       <c r="X25" s="12">
         <v>-37</v>
       </c>
       <c r="Y25" s="12">
         <v>-25</v>
       </c>
       <c r="Z25" s="36">
         <v>-41</v>
       </c>
-      <c r="AA25" s="57">
+      <c r="AA25" s="52">
         <v>-44</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="8">
         <v>-27</v>
       </c>
       <c r="F26" s="8">
         <v>-35</v>
       </c>
       <c r="G26" s="8">
         <v>-9</v>
       </c>
@@ -6539,51 +7459,51 @@
       </c>
       <c r="S26" s="17">
         <v>5</v>
       </c>
       <c r="T26" s="17">
         <v>8</v>
       </c>
       <c r="U26" s="17">
         <v>7</v>
       </c>
       <c r="V26" s="18">
         <v>20</v>
       </c>
       <c r="W26" s="18">
         <v>-23</v>
       </c>
       <c r="X26" s="12">
         <v>-7</v>
       </c>
       <c r="Y26" s="12">
         <v>-10</v>
       </c>
       <c r="Z26" s="36">
         <v>-34</v>
       </c>
-      <c r="AA26" s="57">
+      <c r="AA26" s="52">
         <v>-20</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="8">
         <v>-85</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>2</v>
       </c>
@@ -6622,51 +7542,51 @@
       </c>
       <c r="S27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="51" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AA27" s="57" t="s">
+      <c r="AA27" s="52" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="8">
         <v>17</v>
       </c>
       <c r="F28" s="8">
         <v>16</v>
       </c>
       <c r="G28" s="31" t="s">
         <v>0</v>
       </c>
@@ -6705,51 +7625,51 @@
       </c>
       <c r="S28" s="17">
         <v>22</v>
       </c>
       <c r="T28" s="17">
         <v>-16</v>
       </c>
       <c r="U28" s="17">
         <v>-1</v>
       </c>
       <c r="V28" s="18">
         <v>-8</v>
       </c>
       <c r="W28" s="18">
         <v>-58</v>
       </c>
       <c r="X28" s="12">
         <v>-25</v>
       </c>
       <c r="Y28" s="12">
         <v>-25</v>
       </c>
       <c r="Z28" s="36">
         <v>-24</v>
       </c>
-      <c r="AA28" s="57">
+      <c r="AA28" s="52">
         <v>-38</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="8">
         <v>23</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>0</v>
       </c>
@@ -6788,83 +7708,83 @@
       </c>
       <c r="S29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="51" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AA29" s="57" t="s">
+      <c r="AA29" s="52" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
-      <c r="A30" s="54" t="s">
+      <c r="A30" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="B30" s="54"/>
-[...23 lines deleted...]
-      <c r="Z30" s="54"/>
+      <c r="B30" s="84"/>
+      <c r="C30" s="84"/>
+      <c r="D30" s="84"/>
+      <c r="E30" s="84"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="84"/>
+      <c r="H30" s="84"/>
+      <c r="I30" s="84"/>
+      <c r="J30" s="84"/>
+      <c r="K30" s="84"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="84"/>
+      <c r="N30" s="84"/>
+      <c r="O30" s="84"/>
+      <c r="P30" s="84"/>
+      <c r="Q30" s="84"/>
+      <c r="R30" s="84"/>
+      <c r="S30" s="84"/>
+      <c r="T30" s="84"/>
+      <c r="U30" s="84"/>
+      <c r="V30" s="84"/>
+      <c r="W30" s="84"/>
+      <c r="X30" s="84"/>
+      <c r="Y30" s="84"/>
+      <c r="Z30" s="84"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8">
         <v>314</v>
       </c>
       <c r="C31" s="8">
         <v>345</v>
       </c>
       <c r="D31" s="8">
         <v>341</v>
       </c>
       <c r="E31" s="16">
         <v>151</v>
       </c>
       <c r="F31" s="8">
         <v>272</v>
       </c>
       <c r="G31" s="8">
         <v>159</v>
       </c>
       <c r="H31" s="8">
@@ -6902,51 +7822,51 @@
       </c>
       <c r="S31" s="17">
         <v>157</v>
       </c>
       <c r="T31" s="17">
         <v>-5</v>
       </c>
       <c r="U31" s="19">
         <v>-168</v>
       </c>
       <c r="V31" s="17">
         <v>-333</v>
       </c>
       <c r="W31" s="18">
         <v>-993</v>
       </c>
       <c r="X31" s="12">
         <v>-202</v>
       </c>
       <c r="Y31" s="12">
         <v>-317</v>
       </c>
       <c r="Z31" s="32">
         <v>-407</v>
       </c>
-      <c r="AA31" s="58">
+      <c r="AA31" s="53">
         <v>-665</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="8">
         <v>-1</v>
       </c>
       <c r="G32" s="8">
         <v>1</v>
       </c>
@@ -7068,51 +7988,51 @@
       </c>
       <c r="S33" s="17">
         <v>-43</v>
       </c>
       <c r="T33" s="17">
         <v>22</v>
       </c>
       <c r="U33" s="19">
         <v>-27</v>
       </c>
       <c r="V33" s="18">
         <v>-31</v>
       </c>
       <c r="W33" s="18">
         <v>-63</v>
       </c>
       <c r="X33" s="12">
         <v>-74</v>
       </c>
       <c r="Y33" s="12">
         <v>-32</v>
       </c>
       <c r="Z33" s="32">
         <v>-76</v>
       </c>
-      <c r="AA33" s="58">
+      <c r="AA33" s="53">
         <v>-51</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E34" s="8">
         <v>160</v>
       </c>
       <c r="F34" s="8">
         <v>95</v>
       </c>
       <c r="G34" s="8">
         <v>107</v>
       </c>
@@ -7151,51 +8071,51 @@
       </c>
       <c r="S34" s="17">
         <v>87</v>
       </c>
       <c r="T34" s="17">
         <v>41</v>
       </c>
       <c r="U34" s="19">
         <v>54</v>
       </c>
       <c r="V34" s="18">
         <v>57</v>
       </c>
       <c r="W34" s="18">
         <v>23</v>
       </c>
       <c r="X34" s="12">
         <v>81</v>
       </c>
       <c r="Y34" s="12">
         <v>65</v>
       </c>
       <c r="Z34" s="32">
         <v>54</v>
       </c>
-      <c r="AA34" s="58">
+      <c r="AA34" s="53">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="8">
         <v>-81</v>
       </c>
       <c r="F35" s="8">
         <v>-26</v>
       </c>
       <c r="G35" s="8">
         <v>-24</v>
       </c>
@@ -7234,51 +8154,51 @@
       </c>
       <c r="S35" s="17">
         <v>-56</v>
       </c>
       <c r="T35" s="17">
         <v>-58</v>
       </c>
       <c r="U35" s="19">
         <v>-91</v>
       </c>
       <c r="V35" s="18">
         <v>-84</v>
       </c>
       <c r="W35" s="18">
         <v>-132</v>
       </c>
       <c r="X35" s="12">
         <v>-55</v>
       </c>
       <c r="Y35" s="12">
         <v>-83</v>
       </c>
       <c r="Z35" s="32">
         <v>-76</v>
       </c>
-      <c r="AA35" s="58">
+      <c r="AA35" s="53">
         <v>-64</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E36" s="8">
         <v>2</v>
       </c>
       <c r="F36" s="8">
         <v>-56</v>
       </c>
       <c r="G36" s="8">
         <v>-23</v>
       </c>
@@ -7317,51 +8237,51 @@
       </c>
       <c r="S36" s="17">
         <v>-35</v>
       </c>
       <c r="T36" s="17">
         <v>-21</v>
       </c>
       <c r="U36" s="19">
         <v>-58</v>
       </c>
       <c r="V36" s="18">
         <v>-72</v>
       </c>
       <c r="W36" s="18">
         <v>-173</v>
       </c>
       <c r="X36" s="12">
         <v>-100</v>
       </c>
       <c r="Y36" s="12">
         <v>-81</v>
       </c>
       <c r="Z36" s="32">
         <v>-58</v>
       </c>
-      <c r="AA36" s="58">
+      <c r="AA36" s="53">
         <v>-78</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="8">
         <v>33</v>
       </c>
       <c r="F37" s="8">
         <v>94</v>
       </c>
       <c r="G37" s="8">
         <v>8</v>
       </c>
@@ -7400,51 +8320,51 @@
       </c>
       <c r="S37" s="17">
         <v>8</v>
       </c>
       <c r="T37" s="17">
         <v>-40</v>
       </c>
       <c r="U37" s="19">
         <v>-30</v>
       </c>
       <c r="V37" s="18">
         <v>-74</v>
       </c>
       <c r="W37" s="18">
         <v>-88</v>
       </c>
       <c r="X37" s="12">
         <v>12</v>
       </c>
       <c r="Y37" s="12">
         <v>-4</v>
       </c>
       <c r="Z37" s="32">
         <v>-21</v>
       </c>
-      <c r="AA37" s="58">
+      <c r="AA37" s="53">
         <v>-67</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="8">
         <v>-118</v>
       </c>
       <c r="F38" s="8">
         <v>-119</v>
       </c>
       <c r="G38" s="8">
         <v>-177</v>
       </c>
@@ -7483,51 +8403,51 @@
       </c>
       <c r="S38" s="17">
         <v>17</v>
       </c>
       <c r="T38" s="17">
         <v>36</v>
       </c>
       <c r="U38" s="19">
         <v>-56</v>
       </c>
       <c r="V38" s="18">
         <v>-68</v>
       </c>
       <c r="W38" s="18">
         <v>-159</v>
       </c>
       <c r="X38" s="12">
         <v>-74</v>
       </c>
       <c r="Y38" s="12">
         <v>-24</v>
       </c>
       <c r="Z38" s="32">
         <v>-38</v>
       </c>
-      <c r="AA38" s="58">
+      <c r="AA38" s="53">
         <v>-148</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E39" s="8">
         <v>-10</v>
       </c>
       <c r="F39" s="8">
         <v>28</v>
       </c>
       <c r="G39" s="8">
         <v>-32</v>
       </c>
@@ -7566,51 +8486,51 @@
       </c>
       <c r="S39" s="17">
         <v>-1</v>
       </c>
       <c r="T39" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U39" s="19">
         <v>5</v>
       </c>
       <c r="V39" s="18">
         <v>1</v>
       </c>
       <c r="W39" s="18">
         <v>-9</v>
       </c>
       <c r="X39" s="12">
         <v>-18</v>
       </c>
       <c r="Y39" s="12">
         <v>-18</v>
       </c>
       <c r="Z39" s="32">
         <v>-20</v>
       </c>
-      <c r="AA39" s="58">
+      <c r="AA39" s="53">
         <v>-76</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E40" s="8">
         <v>6</v>
       </c>
       <c r="F40" s="8">
         <v>77</v>
       </c>
       <c r="G40" s="8">
         <v>31</v>
       </c>
@@ -7649,51 +8569,51 @@
       </c>
       <c r="S40" s="17">
         <v>-27</v>
       </c>
       <c r="T40" s="17">
         <v>-36</v>
       </c>
       <c r="U40" s="19">
         <v>-19</v>
       </c>
       <c r="V40" s="18">
         <v>-2</v>
       </c>
       <c r="W40" s="18">
         <v>-61</v>
       </c>
       <c r="X40" s="12">
         <v>-42</v>
       </c>
       <c r="Y40" s="12">
         <v>-22</v>
       </c>
       <c r="Z40" s="32">
         <v>-42</v>
       </c>
-      <c r="AA40" s="58">
+      <c r="AA40" s="53">
         <v>-36</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="8">
         <v>-42</v>
       </c>
       <c r="F41" s="8">
         <v>-121</v>
       </c>
       <c r="G41" s="8">
         <v>-81</v>
       </c>
@@ -7732,51 +8652,51 @@
       </c>
       <c r="S41" s="17">
         <v>-75</v>
       </c>
       <c r="T41" s="17">
         <v>-80</v>
       </c>
       <c r="U41" s="19">
         <v>-124</v>
       </c>
       <c r="V41" s="18">
         <v>-121</v>
       </c>
       <c r="W41" s="18">
         <v>-176</v>
       </c>
       <c r="X41" s="12">
         <v>-75</v>
       </c>
       <c r="Y41" s="12">
         <v>-74</v>
       </c>
       <c r="Z41" s="32">
         <v>-125</v>
       </c>
-      <c r="AA41" s="58">
+      <c r="AA41" s="53">
         <v>-105</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E42" s="8">
         <v>134</v>
       </c>
       <c r="F42" s="8">
         <v>174</v>
       </c>
       <c r="G42" s="8">
         <v>120</v>
       </c>
@@ -7815,51 +8735,51 @@
       </c>
       <c r="S42" s="17">
         <v>4</v>
       </c>
       <c r="T42" s="17">
         <v>-39</v>
       </c>
       <c r="U42" s="19">
         <v>23</v>
       </c>
       <c r="V42" s="18">
         <v>-4</v>
       </c>
       <c r="W42" s="18">
         <v>-76</v>
       </c>
       <c r="X42" s="12">
         <v>23</v>
       </c>
       <c r="Y42" s="12">
         <v>-36</v>
       </c>
       <c r="Z42" s="32">
         <v>-9</v>
       </c>
-      <c r="AA42" s="58">
+      <c r="AA42" s="53">
         <v>-68</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="8">
         <v>-51</v>
       </c>
       <c r="F43" s="8">
         <v>-40</v>
       </c>
       <c r="G43" s="8">
         <v>42</v>
       </c>
@@ -7898,51 +8818,51 @@
       </c>
       <c r="S43" s="17">
         <v>36</v>
       </c>
       <c r="T43" s="17">
         <v>26</v>
       </c>
       <c r="U43" s="19">
         <v>5</v>
       </c>
       <c r="V43" s="18">
         <v>-1</v>
       </c>
       <c r="W43" s="18">
         <v>-27</v>
       </c>
       <c r="X43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="12">
         <v>-22</v>
       </c>
       <c r="Z43" s="32">
         <v>-16</v>
       </c>
-      <c r="AA43" s="58">
+      <c r="AA43" s="53">
         <v>-19</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="8">
         <v>147</v>
       </c>
       <c r="F44" s="8">
         <v>171</v>
       </c>
       <c r="G44" s="8">
         <v>175</v>
       </c>
@@ -7981,51 +8901,51 @@
       </c>
       <c r="S44" s="17">
         <v>145</v>
       </c>
       <c r="T44" s="17">
         <v>115</v>
       </c>
       <c r="U44" s="19">
         <v>142</v>
       </c>
       <c r="V44" s="18">
         <v>106</v>
       </c>
       <c r="W44" s="18">
         <v>112</v>
       </c>
       <c r="X44" s="12">
         <v>116</v>
       </c>
       <c r="Y44" s="12">
         <v>99</v>
       </c>
       <c r="Z44" s="32">
         <v>78</v>
       </c>
-      <c r="AA44" s="58">
+      <c r="AA44" s="53">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C45" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="21" t="s">
         <v>8</v>
       </c>
       <c r="E45" s="22">
         <v>57</v>
       </c>
       <c r="F45" s="22">
         <v>45</v>
       </c>
       <c r="G45" s="22">
         <v>115</v>
       </c>
@@ -8064,155 +8984,155 @@
       </c>
       <c r="S45" s="23">
         <v>97</v>
       </c>
       <c r="T45" s="23">
         <v>29</v>
       </c>
       <c r="U45" s="23">
         <v>8</v>
       </c>
       <c r="V45" s="24">
         <v>-40</v>
       </c>
       <c r="W45" s="24">
         <v>-164</v>
       </c>
       <c r="X45" s="25">
         <v>4</v>
       </c>
       <c r="Y45" s="25">
         <v>-85</v>
       </c>
       <c r="Z45" s="34">
         <v>-58</v>
       </c>
-      <c r="AA45" s="59">
+      <c r="AA45" s="54">
         <v>-107</v>
       </c>
     </row>
     <row r="46" spans="1:27" ht="11.25" customHeight="1">
       <c r="A46" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="47"/>
       <c r="C46" s="47"/>
       <c r="D46" s="47"/>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="47"/>
       <c r="H46" s="47"/>
       <c r="I46" s="47"/>
       <c r="J46" s="47"/>
       <c r="K46" s="47"/>
       <c r="L46" s="47"/>
       <c r="M46" s="47"/>
       <c r="N46" s="47"/>
       <c r="O46" s="47"/>
       <c r="P46" s="47"/>
       <c r="Q46" s="47"/>
       <c r="R46" s="47"/>
       <c r="S46" s="47"/>
       <c r="T46" s="47"/>
       <c r="U46" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A30:Z30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AE25" sqref="AE25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="26" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="23.88671875" style="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="4.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="9" width="4.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="4.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="4.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="22" width="4.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="4.5546875" style="2" customWidth="1"/>
+    <col min="24" max="26" width="4.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.44140625" style="2" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="55"/>
-[...23 lines deleted...]
-      <c r="Z1" s="55"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
+      <c r="Z1" s="85"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="X3" s="63"/>
-      <c r="Y3" s="63" t="s">
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="Z3" s="63"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="58"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="27"/>
       <c r="B4" s="43">
         <v>2000</v>
       </c>
       <c r="C4" s="43">
         <v>2001</v>
       </c>
       <c r="D4" s="43">
         <v>2002</v>
       </c>
       <c r="E4" s="43">
         <v>2003</v>
       </c>
       <c r="F4" s="43">
         <v>2004</v>
       </c>
       <c r="G4" s="43">
         <v>2005</v>
       </c>
       <c r="H4" s="43">
         <v>2006</v>
       </c>
       <c r="I4" s="43">
         <v>2007</v>
       </c>
@@ -8250,78 +9170,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="43">
         <v>2019</v>
       </c>
       <c r="V4" s="43">
         <v>2020</v>
       </c>
       <c r="W4" s="43">
         <v>2021</v>
       </c>
       <c r="X4" s="43">
         <v>2022</v>
       </c>
       <c r="Y4" s="50">
         <v>2023</v>
       </c>
       <c r="Z4" s="50">
         <v>2024</v>
       </c>
       <c r="AA4" s="50">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="86" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="56"/>
-[...23 lines deleted...]
-      <c r="Z5" s="56"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86"/>
+      <c r="D5" s="86"/>
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86"/>
+      <c r="H5" s="86"/>
+      <c r="I5" s="86"/>
+      <c r="J5" s="86"/>
+      <c r="K5" s="86"/>
+      <c r="L5" s="86"/>
+      <c r="M5" s="86"/>
+      <c r="N5" s="86"/>
+      <c r="O5" s="86"/>
+      <c r="P5" s="86"/>
+      <c r="Q5" s="86"/>
+      <c r="R5" s="86"/>
+      <c r="S5" s="86"/>
+      <c r="T5" s="86"/>
+      <c r="U5" s="86"/>
+      <c r="V5" s="86"/>
+      <c r="W5" s="86"/>
+      <c r="X5" s="86"/>
+      <c r="Y5" s="86"/>
+      <c r="Z5" s="86"/>
       <c r="AA5" s="3"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="38">
         <v>-1.29</v>
       </c>
       <c r="C6" s="38">
         <v>-1.47</v>
       </c>
       <c r="D6" s="38">
         <v>-1.6</v>
       </c>
       <c r="E6" s="38">
         <v>-1.47</v>
       </c>
       <c r="F6" s="38">
         <v>-1.01</v>
       </c>
       <c r="G6" s="38">
         <v>-0.71</v>
       </c>
       <c r="H6" s="38">
@@ -8359,51 +9279,51 @@
       </c>
       <c r="S6" s="38">
         <v>1.42</v>
       </c>
       <c r="T6" s="38">
         <v>1.1399999999999999</v>
       </c>
       <c r="U6" s="38">
         <v>0.33</v>
       </c>
       <c r="V6" s="38">
         <v>-1.1299999999999999</v>
       </c>
       <c r="W6" s="38">
         <v>-3.5</v>
       </c>
       <c r="X6" s="38">
         <v>-0.68</v>
       </c>
       <c r="Y6" s="38">
         <v>-0.67</v>
       </c>
       <c r="Z6" s="38">
         <v>-1.85</v>
       </c>
-      <c r="AA6" s="60">
+      <c r="AA6" s="55">
         <v>-2.71</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="38">
         <v>-5.6</v>
       </c>
       <c r="C7" s="38">
         <v>-6.1</v>
       </c>
       <c r="D7" s="38">
         <v>-6.5</v>
       </c>
       <c r="E7" s="38">
         <v>-4.8</v>
       </c>
       <c r="F7" s="38">
         <v>-4.3</v>
       </c>
       <c r="G7" s="38">
         <v>-2.7</v>
       </c>
@@ -8442,51 +9362,51 @@
       </c>
       <c r="S7" s="38">
         <v>2.93</v>
       </c>
       <c r="T7" s="38">
         <v>3.08</v>
       </c>
       <c r="U7" s="38">
         <v>1.76</v>
       </c>
       <c r="V7" s="38">
         <v>-0.96</v>
       </c>
       <c r="W7" s="38">
         <v>-3.16</v>
       </c>
       <c r="X7" s="38">
         <v>-0.37</v>
       </c>
       <c r="Y7" s="38">
         <v>0.17</v>
       </c>
       <c r="Z7" s="38">
         <v>-2.0299999999999998</v>
       </c>
-      <c r="AA7" s="60">
+      <c r="AA7" s="55">
         <v>-2.68</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="38">
         <v>0.1</v>
       </c>
       <c r="C8" s="38">
         <v>-1</v>
       </c>
       <c r="D8" s="38">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E8" s="38">
         <v>-1.7</v>
       </c>
       <c r="F8" s="38">
         <v>-1</v>
       </c>
       <c r="G8" s="38">
         <v>-2</v>
       </c>
@@ -8526,51 +9446,51 @@
       </c>
       <c r="S8" s="38">
         <v>-1.1399999999999999</v>
       </c>
       <c r="T8" s="38">
         <v>0.59</v>
       </c>
       <c r="U8" s="38">
         <v>-0.74</v>
       </c>
       <c r="V8" s="38">
         <v>-0.86</v>
       </c>
       <c r="W8" s="38">
         <v>-1.78</v>
       </c>
       <c r="X8" s="38">
         <v>-2.2400000000000002</v>
       </c>
       <c r="Y8" s="38">
         <v>-0.99</v>
       </c>
       <c r="Z8" s="38">
         <v>-2.42</v>
       </c>
-      <c r="AA8" s="60">
+      <c r="AA8" s="55">
         <v>-1.68</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="38">
         <v>5</v>
       </c>
       <c r="C9" s="38">
         <v>3.5</v>
       </c>
       <c r="D9" s="38">
         <v>5.4</v>
       </c>
       <c r="E9" s="38">
         <v>6.7</v>
       </c>
       <c r="F9" s="38">
         <v>4.0999999999999996</v>
       </c>
       <c r="G9" s="38">
         <v>4.8</v>
       </c>
@@ -8609,51 +9529,51 @@
       </c>
       <c r="S9" s="38">
         <v>5.43</v>
       </c>
       <c r="T9" s="38">
         <v>2.61</v>
       </c>
       <c r="U9" s="38">
         <v>3.49</v>
       </c>
       <c r="V9" s="38">
         <v>3.77</v>
       </c>
       <c r="W9" s="38">
         <v>1.55</v>
       </c>
       <c r="X9" s="38">
         <v>5.96</v>
       </c>
       <c r="Y9" s="38">
         <v>4.88</v>
       </c>
       <c r="Z9" s="38">
         <v>4.17</v>
       </c>
-      <c r="AA9" s="60">
+      <c r="AA9" s="55">
         <v>5.62</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="38">
         <v>-1.8</v>
       </c>
       <c r="C10" s="38">
         <v>-2</v>
       </c>
       <c r="D10" s="38">
         <v>-2.4</v>
       </c>
       <c r="E10" s="38">
         <v>-3.6</v>
       </c>
       <c r="F10" s="38">
         <v>-1.6</v>
       </c>
       <c r="G10" s="38">
         <v>-1.8</v>
       </c>
@@ -8692,51 +9612,51 @@
       </c>
       <c r="S10" s="38">
         <v>-1.5</v>
       </c>
       <c r="T10" s="38">
         <v>-2.66</v>
       </c>
       <c r="U10" s="38">
         <v>-3.64</v>
       </c>
       <c r="V10" s="38">
         <v>-4.91</v>
       </c>
       <c r="W10" s="38">
         <v>-7.59</v>
       </c>
       <c r="X10" s="38">
         <v>-2.4300000000000002</v>
       </c>
       <c r="Y10" s="38">
         <v>-3.8</v>
       </c>
       <c r="Z10" s="38">
         <v>-3.39</v>
       </c>
-      <c r="AA10" s="60">
+      <c r="AA10" s="55">
         <v>-3.96</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="38">
         <v>-0.6</v>
       </c>
       <c r="C11" s="38">
         <v>0.1</v>
       </c>
       <c r="D11" s="38">
         <v>1.2</v>
       </c>
       <c r="E11" s="38">
         <v>0.1</v>
       </c>
       <c r="F11" s="38">
         <v>-1.6</v>
       </c>
       <c r="G11" s="38">
         <v>-0.6</v>
       </c>
@@ -8775,51 +9695,51 @@
       </c>
       <c r="S11" s="38">
         <v>-1.49</v>
       </c>
       <c r="T11" s="38">
         <v>-0.92</v>
       </c>
       <c r="U11" s="38">
         <v>-2.63</v>
       </c>
       <c r="V11" s="38">
         <v>-3.34</v>
       </c>
       <c r="W11" s="38">
         <v>-8.23</v>
       </c>
       <c r="X11" s="38">
         <v>-4.6500000000000004</v>
       </c>
       <c r="Y11" s="38">
         <v>-3.83</v>
       </c>
       <c r="Z11" s="38">
         <v>-2.8</v>
       </c>
-      <c r="AA11" s="60">
+      <c r="AA11" s="55">
         <v>-3.85</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="38">
         <v>2.8</v>
       </c>
       <c r="C12" s="38">
         <v>1.9</v>
       </c>
       <c r="D12" s="38">
         <v>1.6</v>
       </c>
       <c r="E12" s="38">
         <v>0.9</v>
       </c>
       <c r="F12" s="38">
         <v>2.7</v>
       </c>
       <c r="G12" s="38">
         <v>0.2</v>
       </c>
@@ -8858,51 +9778,51 @@
       </c>
       <c r="S12" s="38">
         <v>0.4</v>
       </c>
       <c r="T12" s="38">
         <v>-2.04</v>
       </c>
       <c r="U12" s="38">
         <v>-1.58</v>
       </c>
       <c r="V12" s="38">
         <v>-4.0199999999999996</v>
       </c>
       <c r="W12" s="38">
         <v>-4.95</v>
       </c>
       <c r="X12" s="38">
         <v>0.66</v>
       </c>
       <c r="Y12" s="38">
         <v>-0.22</v>
       </c>
       <c r="Z12" s="38">
         <v>-1.2</v>
       </c>
-      <c r="AA12" s="60">
+      <c r="AA12" s="55">
         <v>-3.97</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="38">
         <v>-2.6</v>
       </c>
       <c r="C13" s="38">
         <v>-1.3</v>
       </c>
       <c r="D13" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E13" s="38">
         <v>-2.4</v>
       </c>
       <c r="F13" s="38">
         <v>-2.4</v>
       </c>
       <c r="G13" s="38">
         <v>-3.5</v>
       </c>
@@ -8941,51 +9861,51 @@
       </c>
       <c r="S13" s="38">
         <v>0.38</v>
       </c>
       <c r="T13" s="38">
         <v>0.81</v>
       </c>
       <c r="U13" s="38">
         <v>-1.27</v>
       </c>
       <c r="V13" s="38">
         <v>-1.54</v>
       </c>
       <c r="W13" s="38">
         <v>-3.59</v>
       </c>
       <c r="X13" s="38">
         <v>-1.59</v>
       </c>
       <c r="Y13" s="38">
         <v>-0.52</v>
       </c>
       <c r="Z13" s="38">
         <v>-0.82</v>
       </c>
-      <c r="AA13" s="60">
+      <c r="AA13" s="55">
         <v>-3.21</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="38">
         <v>-1.4</v>
       </c>
       <c r="C14" s="38">
         <v>-0.7</v>
       </c>
       <c r="D14" s="38">
         <v>-1.4</v>
       </c>
       <c r="E14" s="38">
         <v>-2.1</v>
       </c>
       <c r="F14" s="38">
         <v>-1.1000000000000001</v>
       </c>
       <c r="G14" s="38">
         <v>-2.5</v>
       </c>
@@ -9024,51 +9944,51 @@
       </c>
       <c r="S14" s="38">
         <v>-1.96</v>
       </c>
       <c r="T14" s="38">
         <v>-0.28000000000000003</v>
       </c>
       <c r="U14" s="38">
         <v>-1.25</v>
       </c>
       <c r="V14" s="38">
         <v>-1.56</v>
       </c>
       <c r="W14" s="38">
         <v>-3.02</v>
       </c>
       <c r="X14" s="38">
         <v>-3.12</v>
       </c>
       <c r="Y14" s="38">
         <v>-2.4700000000000002</v>
       </c>
       <c r="Z14" s="38">
         <v>-3.58</v>
       </c>
-      <c r="AA14" s="60">
+      <c r="AA14" s="55">
         <v>-7.21</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="38">
         <v>0.8</v>
       </c>
       <c r="C15" s="38">
         <v>0.1</v>
       </c>
       <c r="D15" s="38">
         <v>-0.6</v>
       </c>
       <c r="E15" s="38">
         <v>-0.7</v>
       </c>
       <c r="F15" s="38">
         <v>1.6</v>
       </c>
       <c r="G15" s="38">
         <v>0.8</v>
       </c>
@@ -9107,51 +10027,51 @@
       </c>
       <c r="S15" s="38">
         <v>-1.1599999999999999</v>
       </c>
       <c r="T15" s="38">
         <v>-1.5</v>
       </c>
       <c r="U15" s="38">
         <v>-0.66</v>
       </c>
       <c r="V15" s="38">
         <v>1.01</v>
       </c>
       <c r="W15" s="38">
         <v>-4.84</v>
       </c>
       <c r="X15" s="38">
         <v>-2.71</v>
       </c>
       <c r="Y15" s="38">
         <v>-1.8</v>
       </c>
       <c r="Z15" s="38">
         <v>-4.3499999999999996</v>
       </c>
-      <c r="AA15" s="60">
+      <c r="AA15" s="55">
         <v>-3.29</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="38">
         <v>-5</v>
       </c>
       <c r="C16" s="38">
         <v>-4.4000000000000004</v>
       </c>
       <c r="D16" s="38">
         <v>-6.4</v>
       </c>
       <c r="E16" s="38">
         <v>-4.3</v>
       </c>
       <c r="F16" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="G16" s="38">
         <v>-2.7</v>
       </c>
@@ -9190,51 +10110,51 @@
       </c>
       <c r="S16" s="38">
         <v>-3.83</v>
       </c>
       <c r="T16" s="38">
         <v>-4.18</v>
       </c>
       <c r="U16" s="38">
         <v>-6.6</v>
       </c>
       <c r="V16" s="38">
         <v>-6.57</v>
       </c>
       <c r="W16" s="38">
         <v>-9.77</v>
       </c>
       <c r="X16" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Y16" s="38">
         <v>-4.1100000000000003</v>
       </c>
       <c r="Z16" s="38">
         <v>-7.09</v>
       </c>
-      <c r="AA16" s="60">
+      <c r="AA16" s="55">
         <v>-6.09</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="38">
         <v>3.2</v>
       </c>
       <c r="C17" s="38">
         <v>1.8</v>
       </c>
       <c r="D17" s="38">
         <v>2.8</v>
       </c>
       <c r="E17" s="38">
         <v>2.5</v>
       </c>
       <c r="F17" s="38">
         <v>3.2</v>
       </c>
       <c r="G17" s="38">
         <v>2.1</v>
       </c>
@@ -9273,51 +10193,51 @@
       </c>
       <c r="S17" s="38">
         <v>0.59</v>
       </c>
       <c r="T17" s="38">
         <v>-1.27</v>
       </c>
       <c r="U17" s="38">
         <v>0.52</v>
       </c>
       <c r="V17" s="38">
         <v>-0.28999999999999998</v>
       </c>
       <c r="W17" s="38">
         <v>-3.27</v>
       </c>
       <c r="X17" s="38">
         <v>-0.05</v>
       </c>
       <c r="Y17" s="38">
         <v>-1.53</v>
       </c>
       <c r="Z17" s="38">
         <v>-0.84</v>
       </c>
-      <c r="AA17" s="60">
+      <c r="AA17" s="55">
         <v>-2.79</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="38">
         <v>-1.5</v>
       </c>
       <c r="C18" s="38">
         <v>-0.3</v>
       </c>
       <c r="D18" s="38">
         <v>0.9</v>
       </c>
       <c r="E18" s="38">
         <v>-2.7</v>
       </c>
       <c r="F18" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G18" s="38">
         <v>2.4</v>
       </c>
@@ -9356,51 +10276,51 @@
       </c>
       <c r="S18" s="38">
         <v>3.09</v>
       </c>
       <c r="T18" s="38">
         <v>2.29</v>
       </c>
       <c r="U18" s="38">
         <v>0.45</v>
       </c>
       <c r="V18" s="38">
         <v>-0.09</v>
       </c>
       <c r="W18" s="38">
         <v>-2.59</v>
       </c>
       <c r="X18" s="38" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="38">
         <v>-2.25</v>
       </c>
       <c r="Z18" s="38">
         <v>-1.68</v>
       </c>
-      <c r="AA18" s="60">
+      <c r="AA18" s="55">
         <v>-2.06</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="38">
         <v>5.6</v>
       </c>
       <c r="C19" s="38">
         <v>7</v>
       </c>
       <c r="D19" s="38">
         <v>7</v>
       </c>
       <c r="E19" s="38">
         <v>6.1</v>
       </c>
       <c r="F19" s="38">
         <v>7.1</v>
       </c>
       <c r="G19" s="38">
         <v>7.4</v>
       </c>
@@ -9439,51 +10359,51 @@
       </c>
       <c r="S19" s="38">
         <v>8.8000000000000007</v>
       </c>
       <c r="T19" s="38">
         <v>7.05</v>
       </c>
       <c r="U19" s="38">
         <v>8.7899999999999991</v>
       </c>
       <c r="V19" s="38">
         <v>6.65</v>
       </c>
       <c r="W19" s="38">
         <v>7.14</v>
       </c>
       <c r="X19" s="38">
         <v>8.6999999999999993</v>
       </c>
       <c r="Y19" s="38">
         <v>7.59</v>
       </c>
       <c r="Z19" s="38">
         <v>6.2</v>
       </c>
-      <c r="AA19" s="60">
+      <c r="AA19" s="55">
         <v>7.07</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="38">
         <v>1.3</v>
       </c>
       <c r="C20" s="38">
         <v>2</v>
       </c>
       <c r="D20" s="38">
         <v>1.8</v>
       </c>
       <c r="E20" s="38">
         <v>1.5</v>
       </c>
       <c r="F20" s="38">
         <v>0.9</v>
       </c>
       <c r="G20" s="38">
         <v>2.2999999999999998</v>
       </c>
@@ -9522,83 +10442,83 @@
       </c>
       <c r="S20" s="38">
         <v>2.35</v>
       </c>
       <c r="T20" s="38">
         <v>0.71</v>
       </c>
       <c r="U20" s="38">
         <v>0.2</v>
       </c>
       <c r="V20" s="38">
         <v>-1</v>
       </c>
       <c r="W20" s="38">
         <v>-4.18</v>
       </c>
       <c r="X20" s="38">
         <v>0.11</v>
       </c>
       <c r="Y20" s="38">
         <v>-2.4</v>
       </c>
       <c r="Z20" s="38">
         <v>-1.66</v>
       </c>
-      <c r="AA20" s="60">
+      <c r="AA20" s="55">
         <v>-3.14</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="54" t="s">
+      <c r="A21" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="54"/>
-[...23 lines deleted...]
-      <c r="Z21" s="54"/>
+      <c r="B21" s="84"/>
+      <c r="C21" s="84"/>
+      <c r="D21" s="84"/>
+      <c r="E21" s="84"/>
+      <c r="F21" s="84"/>
+      <c r="G21" s="84"/>
+      <c r="H21" s="84"/>
+      <c r="I21" s="84"/>
+      <c r="J21" s="84"/>
+      <c r="K21" s="84"/>
+      <c r="L21" s="84"/>
+      <c r="M21" s="84"/>
+      <c r="N21" s="84"/>
+      <c r="O21" s="84"/>
+      <c r="P21" s="84"/>
+      <c r="Q21" s="84"/>
+      <c r="R21" s="84"/>
+      <c r="S21" s="84"/>
+      <c r="T21" s="84"/>
+      <c r="U21" s="84"/>
+      <c r="V21" s="84"/>
+      <c r="W21" s="84"/>
+      <c r="X21" s="84"/>
+      <c r="Y21" s="84"/>
+      <c r="Z21" s="84"/>
       <c r="AA21" s="3"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="39">
         <v>-4.57</v>
       </c>
       <c r="C22" s="39">
         <v>-5.19</v>
       </c>
       <c r="D22" s="39">
         <v>-5.58</v>
       </c>
       <c r="E22" s="39">
         <v>-4.5599999999999996</v>
       </c>
       <c r="F22" s="39">
         <v>-4.01</v>
       </c>
       <c r="G22" s="39">
         <v>-2.76</v>
       </c>
       <c r="H22" s="39">
@@ -9636,51 +10556,51 @@
       </c>
       <c r="S22" s="39">
         <v>2.5499999999999998</v>
       </c>
       <c r="T22" s="39">
         <v>2.5299999999999998</v>
       </c>
       <c r="U22" s="39">
         <v>1.38</v>
       </c>
       <c r="V22" s="39">
         <v>-1.1200000000000001</v>
       </c>
       <c r="W22" s="39">
         <v>-3.55</v>
       </c>
       <c r="X22" s="39">
         <v>-0.63</v>
       </c>
       <c r="Y22" s="39">
         <v>-0.16</v>
       </c>
       <c r="Z22" s="39">
         <v>-2.1800000000000002</v>
       </c>
-      <c r="AA22" s="60">
+      <c r="AA22" s="55">
         <v>-2.85</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="39" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="39" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="39" t="s">
         <v>8</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="39" t="s">
         <v>8</v>
       </c>
@@ -9719,51 +10639,51 @@
       </c>
       <c r="S23" s="39">
         <v>2.93</v>
       </c>
       <c r="T23" s="39">
         <v>3.08</v>
       </c>
       <c r="U23" s="39">
         <v>1.76</v>
       </c>
       <c r="V23" s="39">
         <v>-0.96</v>
       </c>
       <c r="W23" s="39">
         <v>-3.16</v>
       </c>
       <c r="X23" s="39">
         <v>-0.37</v>
       </c>
       <c r="Y23" s="39">
         <v>0.17</v>
       </c>
       <c r="Z23" s="39">
         <v>-2.0299999999999998</v>
       </c>
-      <c r="AA23" s="60">
+      <c r="AA23" s="55">
         <v>-2.68</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="39" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>8</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>8</v>
       </c>
@@ -9802,51 +10722,51 @@
       </c>
       <c r="S24" s="39">
         <v>1.3</v>
       </c>
       <c r="T24" s="39">
         <v>-2.85</v>
       </c>
       <c r="U24" s="39">
         <v>-2.08</v>
       </c>
       <c r="V24" s="39">
         <v>-7.44</v>
       </c>
       <c r="W24" s="39">
         <v>-10.7</v>
       </c>
       <c r="X24" s="39">
         <v>-1.39</v>
       </c>
       <c r="Y24" s="39">
         <v>-2.33</v>
       </c>
       <c r="Z24" s="39">
         <v>-1.64</v>
       </c>
-      <c r="AA24" s="60">
+      <c r="AA24" s="55">
         <v>-4.58</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="39" t="s">
         <v>8</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="39" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>8</v>
       </c>
       <c r="F25" s="39" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>8</v>
       </c>
@@ -9885,51 +10805,51 @@
       </c>
       <c r="S25" s="39">
         <v>-4.99</v>
       </c>
       <c r="T25" s="39">
         <v>-0.72</v>
       </c>
       <c r="U25" s="39">
         <v>-3.93</v>
       </c>
       <c r="V25" s="39">
         <v>-4.12</v>
       </c>
       <c r="W25" s="39">
         <v>-6.26</v>
       </c>
       <c r="X25" s="39">
         <v>-5.23</v>
       </c>
       <c r="Y25" s="39">
         <v>-3.58</v>
       </c>
       <c r="Z25" s="39">
         <v>-5.97</v>
       </c>
-      <c r="AA25" s="60">
+      <c r="AA25" s="55">
         <v>-6.56</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="39" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="39" t="s">
         <v>8</v>
       </c>
       <c r="F26" s="39" t="s">
         <v>8</v>
       </c>
       <c r="G26" s="39" t="s">
         <v>8</v>
       </c>
@@ -9968,51 +10888,51 @@
       </c>
       <c r="S26" s="39">
         <v>0.67</v>
       </c>
       <c r="T26" s="39">
         <v>1.05</v>
       </c>
       <c r="U26" s="39">
         <v>0.92</v>
       </c>
       <c r="V26" s="39">
         <v>2.63</v>
       </c>
       <c r="W26" s="39">
         <v>-3.05</v>
       </c>
       <c r="X26" s="39">
         <v>-0.86</v>
       </c>
       <c r="Y26" s="39">
         <v>-1.23</v>
       </c>
       <c r="Z26" s="39">
         <v>-4.21</v>
       </c>
-      <c r="AA26" s="60">
+      <c r="AA26" s="55">
         <v>-2.4900000000000002</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>8</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>8</v>
       </c>
@@ -10051,83 +10971,83 @@
       </c>
       <c r="S27" s="39">
         <v>1.94</v>
       </c>
       <c r="T27" s="39">
         <v>-1.41</v>
       </c>
       <c r="U27" s="39">
         <v>-0.09</v>
       </c>
       <c r="V27" s="39">
         <v>-0.7</v>
       </c>
       <c r="W27" s="39">
         <v>-5.12</v>
       </c>
       <c r="X27" s="39">
         <v>-1.91</v>
       </c>
       <c r="Y27" s="39">
         <v>-1.92</v>
       </c>
       <c r="Z27" s="39">
         <v>-1.85</v>
       </c>
-      <c r="AA27" s="60">
+      <c r="AA27" s="55">
         <v>-2.95</v>
       </c>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28" s="54" t="s">
+      <c r="A28" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="54"/>
-[...23 lines deleted...]
-      <c r="Z28" s="54"/>
+      <c r="B28" s="84"/>
+      <c r="C28" s="84"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="84"/>
+      <c r="F28" s="84"/>
+      <c r="G28" s="84"/>
+      <c r="H28" s="84"/>
+      <c r="I28" s="84"/>
+      <c r="J28" s="84"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="84"/>
+      <c r="M28" s="84"/>
+      <c r="N28" s="84"/>
+      <c r="O28" s="84"/>
+      <c r="P28" s="84"/>
+      <c r="Q28" s="84"/>
+      <c r="R28" s="84"/>
+      <c r="S28" s="84"/>
+      <c r="T28" s="84"/>
+      <c r="U28" s="84"/>
+      <c r="V28" s="84"/>
+      <c r="W28" s="84"/>
+      <c r="X28" s="84"/>
+      <c r="Y28" s="84"/>
+      <c r="Z28" s="84"/>
       <c r="AA28" s="3"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="29">
         <v>0.72</v>
       </c>
       <c r="C29" s="29">
         <v>0.8</v>
       </c>
       <c r="D29" s="29">
         <v>0.79</v>
       </c>
       <c r="E29" s="29">
         <v>0.35</v>
       </c>
       <c r="F29" s="29">
         <v>0.63</v>
       </c>
       <c r="G29" s="29">
         <v>0.36</v>
       </c>
       <c r="H29" s="29">
@@ -10165,51 +11085,51 @@
       </c>
       <c r="S29" s="29">
         <v>0.51</v>
       </c>
       <c r="T29" s="29">
         <v>-0.02</v>
       </c>
       <c r="U29" s="29">
         <v>-0.56000000000000005</v>
       </c>
       <c r="V29" s="29">
         <v>-1.1399999999999999</v>
       </c>
       <c r="W29" s="29">
         <v>-3.46</v>
       </c>
       <c r="X29" s="29">
         <v>-0.73</v>
       </c>
       <c r="Y29" s="29">
         <v>-1.1599999999999999</v>
       </c>
       <c r="Z29" s="29">
         <v>-1.52</v>
       </c>
-      <c r="AA29" s="61">
+      <c r="AA29" s="56">
         <v>-2.56</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F30" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>8</v>
       </c>
@@ -10248,51 +11168,51 @@
       </c>
       <c r="S30" s="29" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="29" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="29" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="29" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="29" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="61" t="s">
+      <c r="AA30" s="56" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E31" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F31" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="29" t="s">
         <v>8</v>
       </c>
@@ -10331,51 +11251,51 @@
       </c>
       <c r="S31" s="29">
         <v>-1.1399999999999999</v>
       </c>
       <c r="T31" s="29">
         <v>0.59</v>
       </c>
       <c r="U31" s="29">
         <v>-0.74</v>
       </c>
       <c r="V31" s="29">
         <v>-0.86</v>
       </c>
       <c r="W31" s="29">
         <v>-1.78</v>
       </c>
       <c r="X31" s="29">
         <v>-2.2400000000000002</v>
       </c>
       <c r="Y31" s="29">
         <v>-0.99</v>
       </c>
       <c r="Z31" s="29">
         <v>-2.42</v>
       </c>
-      <c r="AA31" s="61">
+      <c r="AA31" s="56">
         <v>-1.68</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E32" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F32" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="29" t="s">
         <v>8</v>
       </c>
@@ -10414,51 +11334,51 @@
       </c>
       <c r="S32" s="29">
         <v>5.43</v>
       </c>
       <c r="T32" s="29">
         <v>2.61</v>
       </c>
       <c r="U32" s="29">
         <v>3.49</v>
       </c>
       <c r="V32" s="29">
         <v>3.77</v>
       </c>
       <c r="W32" s="29">
         <v>1.55</v>
       </c>
       <c r="X32" s="29">
         <v>5.96</v>
       </c>
       <c r="Y32" s="29">
         <v>4.88</v>
       </c>
       <c r="Z32" s="29">
         <v>4.17</v>
       </c>
-      <c r="AA32" s="61">
+      <c r="AA32" s="56">
         <v>5.62</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E33" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F33" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G33" s="29" t="s">
         <v>8</v>
       </c>
@@ -10497,51 +11417,51 @@
       </c>
       <c r="S33" s="29">
         <v>-2.4500000000000002</v>
       </c>
       <c r="T33" s="29">
         <v>-2.59</v>
       </c>
       <c r="U33" s="29">
         <v>-4.1900000000000004</v>
       </c>
       <c r="V33" s="29">
         <v>-3.99</v>
       </c>
       <c r="W33" s="29">
         <v>-6.44</v>
       </c>
       <c r="X33" s="29">
         <v>-2.9</v>
       </c>
       <c r="Y33" s="29">
         <v>-4.4800000000000004</v>
       </c>
       <c r="Z33" s="29">
         <v>-4.22</v>
       </c>
-      <c r="AA33" s="61">
+      <c r="AA33" s="56">
         <v>-3.65</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E34" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F34" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G34" s="29" t="s">
         <v>8</v>
       </c>
@@ -10580,51 +11500,51 @@
       </c>
       <c r="S34" s="29">
         <v>-1.49</v>
       </c>
       <c r="T34" s="29">
         <v>-0.92</v>
       </c>
       <c r="U34" s="29">
         <v>-2.63</v>
       </c>
       <c r="V34" s="29">
         <v>-3.34</v>
       </c>
       <c r="W34" s="29">
         <v>-8.23</v>
       </c>
       <c r="X34" s="29">
         <v>-4.6500000000000004</v>
       </c>
       <c r="Y34" s="29">
         <v>-3.83</v>
       </c>
       <c r="Z34" s="29">
         <v>-2.8</v>
       </c>
-      <c r="AA34" s="61">
+      <c r="AA34" s="56">
         <v>-3.85</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G35" s="29" t="s">
         <v>8</v>
       </c>
@@ -10663,51 +11583,51 @@
       </c>
       <c r="S35" s="29">
         <v>0.4</v>
       </c>
       <c r="T35" s="29">
         <v>-2.04</v>
       </c>
       <c r="U35" s="29">
         <v>-1.58</v>
       </c>
       <c r="V35" s="29">
         <v>-4.0199999999999996</v>
       </c>
       <c r="W35" s="29">
         <v>-4.95</v>
       </c>
       <c r="X35" s="29">
         <v>0.66</v>
       </c>
       <c r="Y35" s="29">
         <v>-0.22</v>
       </c>
       <c r="Z35" s="29">
         <v>-1.2</v>
       </c>
-      <c r="AA35" s="61">
+      <c r="AA35" s="56">
         <v>-3.97</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E36" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F36" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G36" s="29" t="s">
         <v>8</v>
       </c>
@@ -10746,51 +11666,51 @@
       </c>
       <c r="S36" s="29">
         <v>0.38</v>
       </c>
       <c r="T36" s="29">
         <v>0.81</v>
       </c>
       <c r="U36" s="29">
         <v>-1.27</v>
       </c>
       <c r="V36" s="29">
         <v>-1.54</v>
       </c>
       <c r="W36" s="29">
         <v>-3.59</v>
       </c>
       <c r="X36" s="29">
         <v>-1.59</v>
       </c>
       <c r="Y36" s="29">
         <v>-0.52</v>
       </c>
       <c r="Z36" s="29">
         <v>-0.82</v>
       </c>
-      <c r="AA36" s="61">
+      <c r="AA36" s="56">
         <v>-3.21</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C37" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G37" s="29" t="s">
         <v>8</v>
       </c>
@@ -10829,51 +11749,51 @@
       </c>
       <c r="S37" s="29">
         <v>-0.09</v>
       </c>
       <c r="T37" s="29" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="29">
         <v>0.46</v>
       </c>
       <c r="V37" s="29">
         <v>0.1</v>
       </c>
       <c r="W37" s="29">
         <v>-0.88</v>
       </c>
       <c r="X37" s="29">
         <v>-1.7</v>
       </c>
       <c r="Y37" s="29">
         <v>-1.73</v>
       </c>
       <c r="Z37" s="29">
         <v>-1.96</v>
       </c>
-      <c r="AA37" s="61">
+      <c r="AA37" s="56">
         <v>-7.65</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C38" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F38" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G38" s="29" t="s">
         <v>8</v>
       </c>
@@ -10912,51 +11832,51 @@
       </c>
       <c r="S38" s="29">
         <v>-2.36</v>
       </c>
       <c r="T38" s="29">
         <v>-3.27</v>
       </c>
       <c r="U38" s="29">
         <v>-1.79</v>
       </c>
       <c r="V38" s="29">
         <v>-0.2</v>
       </c>
       <c r="W38" s="29">
         <v>-6.21</v>
       </c>
       <c r="X38" s="29">
         <v>-4.2300000000000004</v>
       </c>
       <c r="Y38" s="29">
         <v>-2.27</v>
       </c>
       <c r="Z38" s="29">
         <v>-4.4800000000000004</v>
       </c>
-      <c r="AA38" s="61">
+      <c r="AA38" s="56">
         <v>-4.01</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E39" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F39" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G39" s="29" t="s">
         <v>8</v>
       </c>
@@ -10995,51 +11915,51 @@
       </c>
       <c r="S39" s="29">
         <v>-3.83</v>
       </c>
       <c r="T39" s="29">
         <v>-4.18</v>
       </c>
       <c r="U39" s="29">
         <v>-6.6</v>
       </c>
       <c r="V39" s="29">
         <v>-6.57</v>
       </c>
       <c r="W39" s="29">
         <v>-9.77</v>
       </c>
       <c r="X39" s="29">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Y39" s="29">
         <v>-4.1100000000000003</v>
       </c>
       <c r="Z39" s="29">
         <v>-7.09</v>
       </c>
-      <c r="AA39" s="61">
+      <c r="AA39" s="56">
         <v>-6.09</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E40" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F40" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G40" s="29" t="s">
         <v>8</v>
       </c>
@@ -11078,51 +11998,51 @@
       </c>
       <c r="S40" s="29">
         <v>0.12</v>
       </c>
       <c r="T40" s="29">
         <v>-1.22</v>
       </c>
       <c r="U40" s="29">
         <v>0.74</v>
       </c>
       <c r="V40" s="29">
         <v>-0.13</v>
       </c>
       <c r="W40" s="29">
         <v>-2.56</v>
       </c>
       <c r="X40" s="29">
         <v>0.83</v>
       </c>
       <c r="Y40" s="29">
         <v>-1.34</v>
       </c>
       <c r="Z40" s="29">
         <v>-0.35</v>
       </c>
-      <c r="AA40" s="61">
+      <c r="AA40" s="56">
         <v>-2.71</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F41" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G41" s="29" t="s">
         <v>8</v>
       </c>
@@ -11161,51 +12081,51 @@
       </c>
       <c r="S41" s="29">
         <v>3.09</v>
       </c>
       <c r="T41" s="29">
         <v>2.29</v>
       </c>
       <c r="U41" s="29">
         <v>0.45</v>
       </c>
       <c r="V41" s="29">
         <v>-0.09</v>
       </c>
       <c r="W41" s="29">
         <v>-2.59</v>
       </c>
       <c r="X41" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Y41" s="29">
         <v>-2.25</v>
       </c>
       <c r="Z41" s="29">
         <v>-1.68</v>
       </c>
-      <c r="AA41" s="61">
+      <c r="AA41" s="56">
         <v>-2.06</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E42" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F42" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G42" s="29" t="s">
         <v>8</v>
       </c>
@@ -11244,51 +12164,51 @@
       </c>
       <c r="S42" s="29">
         <v>8.8000000000000007</v>
       </c>
       <c r="T42" s="29">
         <v>7.05</v>
       </c>
       <c r="U42" s="29">
         <v>8.7899999999999991</v>
       </c>
       <c r="V42" s="29">
         <v>6.65</v>
       </c>
       <c r="W42" s="29">
         <v>7.14</v>
       </c>
       <c r="X42" s="29">
         <v>8.6999999999999993</v>
       </c>
       <c r="Y42" s="29">
         <v>7.59</v>
       </c>
       <c r="Z42" s="29">
         <v>6.2</v>
       </c>
-      <c r="AA42" s="61">
+      <c r="AA42" s="56">
         <v>7.07</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="30" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F43" s="30" t="s">
         <v>8</v>
       </c>
       <c r="G43" s="30" t="s">
         <v>8</v>
       </c>
@@ -11327,102 +12247,104 @@
       </c>
       <c r="S43" s="40">
         <v>2.35</v>
       </c>
       <c r="T43" s="40">
         <v>0.71</v>
       </c>
       <c r="U43" s="40">
         <v>0.2</v>
       </c>
       <c r="V43" s="41">
         <v>-1</v>
       </c>
       <c r="W43" s="41">
         <v>-4.18</v>
       </c>
       <c r="X43" s="42">
         <v>0.11</v>
       </c>
       <c r="Y43" s="42">
         <v>-2.4</v>
       </c>
       <c r="Z43" s="37">
         <v>-1.66</v>
       </c>
-      <c r="AA43" s="62">
+      <c r="AA43" s="57">
         <v>-3.14</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="49"/>
       <c r="C44" s="49"/>
       <c r="D44" s="49"/>
       <c r="E44" s="49"/>
       <c r="F44" s="49"/>
       <c r="G44" s="49"/>
       <c r="H44" s="49"/>
       <c r="I44" s="49"/>
       <c r="J44" s="49"/>
       <c r="K44" s="49"/>
       <c r="L44" s="49"/>
       <c r="M44" s="49"/>
       <c r="N44" s="49"/>
       <c r="O44" s="49"/>
       <c r="P44" s="49"/>
       <c r="Q44" s="49"/>
       <c r="R44" s="49"/>
       <c r="S44" s="49"/>
       <c r="T44" s="49"/>
       <c r="U44" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A28:Z28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Жалпы коэффициенті</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>