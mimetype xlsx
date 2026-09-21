--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -1,82 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-1425" yWindow="2580" windowWidth="25440" windowHeight="11535" tabRatio="817"/>
   </bookViews>
   <sheets>
-    <sheet name="Маңғыстау" sheetId="13" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="15" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="16" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="13" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BA6" i="13"/>
-[...13 lines deleted...]
-  <c r="AP6"/>
+  <c r="BA7" i="13"/>
+  <c r="AZ7"/>
+  <c r="AY7"/>
+  <c r="AY11" s="1"/>
+  <c r="AX7"/>
+  <c r="AW7"/>
+  <c r="AV7"/>
+  <c r="AU7"/>
+  <c r="AU11" s="1"/>
+  <c r="AT7"/>
+  <c r="AS7"/>
+  <c r="AR7"/>
+  <c r="AQ7"/>
+  <c r="AQ11" s="1"/>
+  <c r="AP7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="56">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
@@ -89,169 +93,366 @@
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер.</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2025 жылғы қаңтар-маусым</t>
+      <t>2025 жылғы қаңтар-шілде</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеулерді жүргізу үшін ресми статистикалық деректер пайдаланылады: Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС нысаны бойынша есептілік және Еуразиялық экономикалық одаққа мүше емес елдермен сыртқы саудаға қатысты Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті қалыптастыратын кедендік декларациялар деректері.</t>
+  </si>
+  <si>
+    <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері және Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің ЕАЭО-ға кірмейтін өзге мемлекеттермен саудаға қатысты кедендік декларация деректері табылады.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>2015 жылдан</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/mangystau/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <r>
+      <t>2026 жылғы қаңтар-шілде</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -316,156 +517,255 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 14" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="10"/>
+    <cellStyle name="Обычный 2 3" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="9"/>
+    <cellStyle name="Обычный 2 4 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -708,1273 +1008,1618 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <sheetPr codeName="Лист13"/>
-  <dimension ref="A1:BA12"/>
+  <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A36" sqref="A36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="82" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="20"/>
+      <c r="B1" s="20"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="41" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="41" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="63.75">
+      <c r="A9" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="63.75">
+      <c r="A10" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="44"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="20" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A14" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="20"/>
+      <c r="B22" s="20"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="20"/>
+      <c r="B23" s="20"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="20"/>
+      <c r="B24" s="20"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="20"/>
+      <c r="B25" s="20"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="20"/>
+      <c r="B26" s="20"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B38" sqref="B38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" style="21" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="32" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="32" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="32" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="32" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="32"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="33" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="27"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="28"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="28"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="28"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="34" t="s">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист13"/>
+  <dimension ref="A1:BA13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="AF7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AR17" sqref="AR17"/>
+      <selection pane="bottomRight" activeCell="AP21" sqref="AP21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="19.7109375" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="31" style="21" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="54" max="16384" width="19.7109375" style="21"/>
+    <col min="1" max="1" width="31" style="17" bestFit="1" customWidth="1"/>
+    <col min="2" max="44" width="11" style="17" customWidth="1"/>
+    <col min="45" max="45" width="12.5703125" style="17" customWidth="1"/>
+    <col min="46" max="53" width="9.28515625" style="17" customWidth="1"/>
+    <col min="54" max="16384" width="19.7109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:53" ht="18" customHeight="1">
+      <c r="A1" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="31"/>
+      <c r="AM1" s="31"/>
+      <c r="AN1" s="31"/>
+      <c r="AO1" s="31"/>
+      <c r="AP1" s="31"/>
+      <c r="AQ1" s="31"/>
+      <c r="AR1" s="31"/>
+      <c r="AS1" s="31"/>
+      <c r="AT1" s="31"/>
+      <c r="AU1" s="31"/>
+      <c r="AV1" s="31"/>
+      <c r="AW1" s="31"/>
+      <c r="AX1" s="31"/>
+      <c r="AY1" s="31"/>
+      <c r="AZ1" s="31"/>
+      <c r="BA1" s="31"/>
+    </row>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="27"/>
-[...38 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="53"/>
+      <c r="AH2" s="53"/>
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="53"/>
+    </row>
+    <row r="3" spans="1:53" s="16" customFormat="1"/>
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A4" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="23">
+      <c r="B4" s="51">
         <v>2015</v>
       </c>
-      <c r="C3" s="23"/>
-[...2 lines deleted...]
-      <c r="F3" s="23">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51">
         <v>2016</v>
       </c>
-      <c r="G3" s="23"/>
-[...2 lines deleted...]
-      <c r="J3" s="23">
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51">
         <v>2017</v>
       </c>
-      <c r="K3" s="23"/>
-[...2 lines deleted...]
-      <c r="N3" s="23">
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51">
         <v>2018</v>
       </c>
-      <c r="O3" s="23"/>
-[...2 lines deleted...]
-      <c r="R3" s="23">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51">
         <v>2019</v>
       </c>
-      <c r="S3" s="23"/>
-[...2 lines deleted...]
-      <c r="V3" s="23">
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51">
         <v>2020</v>
       </c>
-      <c r="W3" s="23"/>
-[...2 lines deleted...]
-      <c r="Z3" s="28">
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="54">
         <v>2021</v>
       </c>
-      <c r="AA3" s="28"/>
-[...2 lines deleted...]
-      <c r="AD3" s="34">
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="57">
         <v>2022</v>
       </c>
-      <c r="AE3" s="35"/>
-[...2 lines deleted...]
-      <c r="AH3" s="32">
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="55">
         <v>2023</v>
       </c>
-      <c r="AI3" s="28"/>
-[...2 lines deleted...]
-      <c r="AL3" s="32">
+      <c r="AI4" s="54"/>
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="55">
         <v>2024</v>
       </c>
-      <c r="AM3" s="28"/>
-[...2 lines deleted...]
-      <c r="AP3" s="22">
+      <c r="AM4" s="54"/>
+      <c r="AN4" s="54"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="50">
         <v>2025</v>
       </c>
-      <c r="AQ3" s="23"/>
-[...2 lines deleted...]
-      <c r="AT3" s="22" t="s">
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="AU3" s="23"/>
-[...11 lines deleted...]
-      <c r="B4" s="24" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+    </row>
+    <row r="5" spans="1:53" s="3" customFormat="1">
+      <c r="A5" s="63"/>
+      <c r="B5" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="26"/>
-      <c r="D4" s="23" t="s">
+      <c r="C5" s="61"/>
+      <c r="D5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="23"/>
-      <c r="F4" s="24" t="s">
+      <c r="E5" s="51"/>
+      <c r="F5" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="26"/>
-      <c r="H4" s="23" t="s">
+      <c r="G5" s="61"/>
+      <c r="H5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="23"/>
-      <c r="J4" s="24" t="s">
+      <c r="I5" s="51"/>
+      <c r="J5" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="26"/>
-      <c r="L4" s="23" t="s">
+      <c r="K5" s="61"/>
+      <c r="L5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="23"/>
-      <c r="N4" s="24" t="s">
+      <c r="M5" s="51"/>
+      <c r="N5" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="26"/>
-      <c r="P4" s="23" t="s">
+      <c r="O5" s="61"/>
+      <c r="P5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="23"/>
-      <c r="R4" s="23" t="s">
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="S4" s="23"/>
-      <c r="T4" s="23" t="s">
+      <c r="S5" s="51"/>
+      <c r="T5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="23"/>
-      <c r="V4" s="23" t="s">
+      <c r="U5" s="51"/>
+      <c r="V5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="W4" s="23"/>
-      <c r="X4" s="23" t="s">
+      <c r="W5" s="51"/>
+      <c r="X5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="23"/>
-      <c r="Z4" s="23" t="s">
+      <c r="Y5" s="51"/>
+      <c r="Z5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AA4" s="23"/>
-      <c r="AB4" s="23" t="s">
+      <c r="AA5" s="51"/>
+      <c r="AB5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="23"/>
-      <c r="AD4" s="23" t="s">
+      <c r="AC5" s="51"/>
+      <c r="AD5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AE4" s="23"/>
-      <c r="AF4" s="23" t="s">
+      <c r="AE5" s="51"/>
+      <c r="AF5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="23"/>
-      <c r="AH4" s="23" t="s">
+      <c r="AG5" s="51"/>
+      <c r="AH5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AI4" s="23"/>
-      <c r="AJ4" s="23" t="s">
+      <c r="AI5" s="51"/>
+      <c r="AJ5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="24"/>
-      <c r="AL4" s="23" t="s">
+      <c r="AK5" s="52"/>
+      <c r="AL5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AM4" s="23"/>
-      <c r="AN4" s="23" t="s">
+      <c r="AM5" s="51"/>
+      <c r="AN5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="24"/>
-[...2 lines deleted...]
-      <c r="AR4" s="23" t="s">
+      <c r="AO5" s="52"/>
+      <c r="AP5" s="51"/>
+      <c r="AQ5" s="51"/>
+      <c r="AR5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AS4" s="24"/>
-[...2 lines deleted...]
-      <c r="AV4" s="23" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="51"/>
+      <c r="AU5" s="51"/>
+      <c r="AV5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AW4" s="24"/>
-[...2 lines deleted...]
-      <c r="AZ4" s="23" t="s">
+      <c r="AW5" s="52"/>
+      <c r="AX5" s="51"/>
+      <c r="AY5" s="51"/>
+      <c r="AZ5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="BA4" s="24"/>
-[...3 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="BA5" s="52"/>
+    </row>
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="22.5">
+      <c r="A6" s="64"/>
+      <c r="B6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="E6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="F6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="4" t="s">
+      <c r="G6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="4" t="s">
+      <c r="H6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="I6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="4" t="s">
+      <c r="J6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="K6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="P5" s="4" t="s">
+      <c r="P6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="4" t="s">
+      <c r="Q6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="4" t="s">
+      <c r="R6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="S5" s="4" t="s">
+      <c r="S6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="T5" s="4" t="s">
+      <c r="T6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="4" t="s">
+      <c r="U6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="V5" s="4" t="s">
+      <c r="V6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="W5" s="4" t="s">
+      <c r="W6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="X5" s="4" t="s">
+      <c r="X6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="4" t="s">
+      <c r="Y6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="Z5" s="4" t="s">
+      <c r="Z6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AA5" s="4" t="s">
+      <c r="AA6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AB5" s="4" t="s">
+      <c r="AB6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="4" t="s">
+      <c r="AC6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AD5" s="4" t="s">
+      <c r="AD6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AE5" s="4" t="s">
+      <c r="AE6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AF5" s="4" t="s">
+      <c r="AF6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="4" t="s">
+      <c r="AG6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AH5" s="4" t="s">
+      <c r="AH6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AI5" s="4" t="s">
+      <c r="AI6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AJ5" s="4" t="s">
+      <c r="AJ6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AK5" s="5" t="s">
+      <c r="AK6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AL5" s="4" t="s">
+      <c r="AL6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AM5" s="4" t="s">
+      <c r="AM6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AN5" s="4" t="s">
+      <c r="AN6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="5" t="s">
+      <c r="AO6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AP5" s="4" t="s">
+      <c r="AP6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AQ5" s="4" t="s">
+      <c r="AQ6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AR5" s="4" t="s">
+      <c r="AR6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AS5" s="5" t="s">
+      <c r="AS6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AT5" s="4" t="s">
+      <c r="AT6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AU5" s="4" t="s">
+      <c r="AU6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AV5" s="4" t="s">
+      <c r="AV6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AW5" s="5" t="s">
+      <c r="AW6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AX5" s="4" t="s">
+      <c r="AX6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AY5" s="4" t="s">
+      <c r="AY6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AZ5" s="4" t="s">
+      <c r="AZ6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="BA5" s="5" t="s">
+      <c r="BA6" s="5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:53" s="7" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A6" s="6" t="s">
+    <row r="7" spans="1:53" s="7" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B7" s="7">
         <v>256.05500000000001</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C7" s="7">
         <v>177.61099999999999</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D7" s="7">
         <v>10105.639450000001</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E7" s="7">
         <v>13406.030769999994</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F7" s="7">
         <v>37.121000000000002</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G7" s="7">
         <v>11.161</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H7" s="7">
         <v>8134.1395399999992</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I7" s="7">
         <v>11061.49077</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J7" s="7">
         <v>427.63400000000001</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K7" s="7">
         <v>269.32529</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L7" s="7">
         <v>10951.037070000002</v>
       </c>
-      <c r="M6" s="7">
+      <c r="M7" s="7">
         <v>17475.564460000001</v>
       </c>
-      <c r="N6" s="7">
+      <c r="N7" s="7">
         <v>943.47766000000001</v>
       </c>
-      <c r="O6" s="7">
+      <c r="O7" s="7">
         <v>752.95501000000013</v>
       </c>
-      <c r="P6" s="7">
+      <c r="P7" s="7">
         <v>11657.536389999997</v>
       </c>
-      <c r="Q6" s="7">
+      <c r="Q7" s="7">
         <v>19994.211030000006</v>
       </c>
-      <c r="R6" s="7">
+      <c r="R7" s="7">
         <v>257.99199999999996</v>
       </c>
-      <c r="S6" s="7">
+      <c r="S7" s="7">
         <v>132.63106999999999</v>
       </c>
-      <c r="T6" s="7">
+      <c r="T7" s="7">
         <v>14613.155280000003</v>
       </c>
-      <c r="U6" s="7">
+      <c r="U7" s="7">
         <v>23037.51338</v>
       </c>
-      <c r="V6" s="7">
+      <c r="V7" s="7">
         <v>4646.9247800000003</v>
       </c>
-      <c r="W6" s="7">
+      <c r="W7" s="7">
         <v>4612.9597099999992</v>
       </c>
-      <c r="X6" s="7">
+      <c r="X7" s="7">
         <v>20789.518489999999</v>
       </c>
-      <c r="Y6" s="7">
+      <c r="Y7" s="7">
         <v>30768.094599999986</v>
       </c>
-      <c r="Z6" s="7">
+      <c r="Z7" s="7">
         <v>3019.0955700000004</v>
       </c>
-      <c r="AA6" s="7">
+      <c r="AA7" s="7">
         <v>1515.1694599999998</v>
       </c>
-      <c r="AB6" s="7">
+      <c r="AB7" s="7">
         <v>24235.292909999996</v>
       </c>
-      <c r="AC6" s="7">
+      <c r="AC7" s="7">
         <v>35629.687899999997</v>
       </c>
-      <c r="AD6" s="8">
+      <c r="AD7" s="48">
         <v>2768.1606199999997</v>
       </c>
-      <c r="AE6" s="8">
+      <c r="AE7" s="48">
         <v>1468.02134</v>
       </c>
-      <c r="AF6" s="9">
+      <c r="AF7" s="8">
         <v>20210.3992</v>
       </c>
-      <c r="AG6" s="9">
+      <c r="AG7" s="8">
         <v>36365.567819999997</v>
       </c>
-      <c r="AH6" s="8">
+      <c r="AH7" s="48">
         <v>962.53425000000004</v>
       </c>
-      <c r="AI6" s="8">
+      <c r="AI7" s="48">
         <v>565.99312999999995</v>
       </c>
-      <c r="AJ6" s="9">
+      <c r="AJ7" s="8">
         <v>31147.718380000002</v>
       </c>
-      <c r="AK6" s="8">
+      <c r="AK7" s="48">
         <v>38528.351739999991</v>
       </c>
-      <c r="AL6" s="8">
+      <c r="AL7" s="48">
         <v>1044.1016500000001</v>
       </c>
-      <c r="AM6" s="8">
+      <c r="AM7" s="48">
         <v>782.13368000000003</v>
       </c>
-      <c r="AN6" s="9">
+      <c r="AN7" s="8">
         <v>50507.346519999992</v>
       </c>
-      <c r="AO6" s="8">
+      <c r="AO7" s="48">
         <v>49712.125799999994</v>
       </c>
-      <c r="AP6" s="37">
-        <f>SUM(AP7:AP9)</f>
+      <c r="AP7" s="18">
+        <f>SUM(AP8:AP10)</f>
         <v>1266.7</v>
       </c>
-      <c r="AQ6" s="37">
-        <f>SUM(AQ7:AQ9)</f>
+      <c r="AQ7" s="18">
+        <f>SUM(AQ8:AQ10)</f>
         <v>788</v>
       </c>
-      <c r="AR6" s="37">
-        <f>SUM(AR7:AR9)</f>
+      <c r="AR7" s="18">
+        <f>SUM(AR8:AR10)</f>
         <v>29637.200000000001</v>
       </c>
-      <c r="AS6" s="37">
-        <f>SUM(AS7:AS9)</f>
+      <c r="AS7" s="18">
+        <f>SUM(AS8:AS10)</f>
         <v>55389.4</v>
       </c>
-      <c r="AT6" s="37">
-[...3 lines deleted...]
-      <c r="AU6" s="37">
+      <c r="AT7" s="18">
+        <f t="shared" ref="AT7:BA7" si="0">SUM(AT8:AT10)</f>
+        <v>1074.1000000000001</v>
+      </c>
+      <c r="AU7" s="18">
         <f t="shared" si="0"/>
-        <v>556.5</v>
-[...1 lines deleted...]
-      <c r="AV6" s="37">
+        <v>691.5</v>
+      </c>
+      <c r="AV7" s="18">
         <f t="shared" si="0"/>
-        <v>14412.9</v>
-[...1 lines deleted...]
-      <c r="AW6" s="37">
+        <v>16642.5</v>
+      </c>
+      <c r="AW7" s="18">
         <f t="shared" si="0"/>
-        <v>27581.9</v>
-[...1 lines deleted...]
-      <c r="AX6" s="37">
+        <v>31830.300000000003</v>
+      </c>
+      <c r="AX7" s="18">
         <f t="shared" si="0"/>
         <v>514.79999999999995</v>
       </c>
-      <c r="AY6" s="37">
+      <c r="AY7" s="18">
         <f t="shared" si="0"/>
         <v>651.79999999999995</v>
       </c>
-      <c r="AZ6" s="37">
+      <c r="AZ7" s="18">
         <f t="shared" si="0"/>
-        <v>16167.5</v>
-[...1 lines deleted...]
-      <c r="BA6" s="37">
+        <v>19338.900000000001</v>
+      </c>
+      <c r="BA7" s="18">
         <f t="shared" si="0"/>
-        <v>32441.8</v>
-[...3 lines deleted...]
-      <c r="A7" s="10" t="s">
+        <v>38424.699999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="7" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B8" s="7">
         <v>219.92500000000001</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C8" s="7">
         <v>162.721</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D8" s="7">
         <v>1083.3129599999995</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E8" s="7">
         <v>1096.0209299999999</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F8" s="7">
         <v>0</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G8" s="7">
         <v>0</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H8" s="7">
         <v>1165.3289799999993</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I8" s="7">
         <v>675.19265999999982</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J8" s="7">
         <v>242.553</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K8" s="7">
         <v>163.18800000000002</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L8" s="7">
         <v>1742.1685799999996</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M8" s="7">
         <v>1084.4228800000001</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N8" s="7">
         <v>762.93799999999999</v>
       </c>
-      <c r="O7" s="11">
+      <c r="O8" s="7">
         <v>582.75800000000004</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P8" s="7">
         <v>1324.7147600000001</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q8" s="7">
         <v>1097.6963800000001</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R8" s="7">
         <v>139.85</v>
       </c>
-      <c r="S7" s="11">
+      <c r="S8" s="7">
         <v>69.180000000000007</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T8" s="7">
         <v>2714.1240300000009</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U8" s="7">
         <v>2887.8285200000005</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V8" s="7">
         <v>3875.1357000000003</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W8" s="7">
         <v>3598.5133199999996</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X8" s="7">
         <v>4508.1761899999992</v>
       </c>
-      <c r="Y7" s="11">
+      <c r="Y8" s="7">
         <v>3651.0124900000005</v>
       </c>
-      <c r="Z7" s="12">
+      <c r="Z8" s="8">
         <v>2584.6773100000005</v>
       </c>
-      <c r="AA7" s="12">
+      <c r="AA8" s="8">
         <v>757.01078999999993</v>
       </c>
-      <c r="AB7" s="12">
+      <c r="AB8" s="8">
         <v>6059.8305</v>
       </c>
-      <c r="AC7" s="12">
+      <c r="AC8" s="8">
         <v>5034.1499300000005</v>
       </c>
-      <c r="AD7" s="12">
+      <c r="AD8" s="8">
         <v>2476.3109999999997</v>
       </c>
-      <c r="AE7" s="12">
+      <c r="AE8" s="8">
         <v>1199.28188</v>
       </c>
-      <c r="AF7" s="12">
+      <c r="AF8" s="8">
         <v>3938.42668</v>
       </c>
-      <c r="AG7" s="12">
+      <c r="AG8" s="8">
         <v>3753.5970400000006</v>
       </c>
-      <c r="AH7" s="13">
+      <c r="AH8" s="9">
         <v>834.82299999999998</v>
       </c>
-      <c r="AI7" s="13">
+      <c r="AI8" s="9">
         <v>481.72548</v>
       </c>
-      <c r="AJ7" s="13">
+      <c r="AJ8" s="9">
         <v>10924.605909999998</v>
       </c>
-      <c r="AK7" s="13">
+      <c r="AK8" s="9">
         <v>3153.4225299999998</v>
       </c>
-      <c r="AL7" s="11">
+      <c r="AL8" s="7">
         <v>453.47109999999998</v>
       </c>
-      <c r="AM7" s="11">
+      <c r="AM8" s="7">
         <v>460.97966000000002</v>
       </c>
-      <c r="AN7" s="11">
+      <c r="AN8" s="7">
         <v>25781.190539999996</v>
       </c>
-      <c r="AO7" s="11">
+      <c r="AO8" s="7">
         <v>4613.4653900000003</v>
       </c>
-      <c r="AP7" s="38">
+      <c r="AP8" s="18">
         <v>598</v>
       </c>
-      <c r="AQ7" s="38">
+      <c r="AQ8" s="18">
         <v>272.60000000000002</v>
       </c>
-      <c r="AR7" s="38">
+      <c r="AR8" s="18">
         <v>2081</v>
       </c>
-      <c r="AS7" s="38">
+      <c r="AS8" s="18">
         <v>2024.7</v>
       </c>
-      <c r="AT7" s="38">
-[...11 lines deleted...]
-      <c r="AX7" s="38">
+      <c r="AT8" s="18">
+        <v>530.5</v>
+      </c>
+      <c r="AU8" s="18">
+        <v>235.5</v>
+      </c>
+      <c r="AV8" s="18">
+        <v>581.4</v>
+      </c>
+      <c r="AW8" s="18">
+        <v>886.8</v>
+      </c>
+      <c r="AX8" s="18">
         <v>0</v>
       </c>
-      <c r="AY7" s="38">
+      <c r="AY8" s="18">
         <v>0</v>
       </c>
-      <c r="AZ7" s="38">
-[...7 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="AZ8" s="18">
+        <v>2386.9</v>
+      </c>
+      <c r="BA8" s="18">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="7" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B9" s="7">
         <v>36.130000000000003</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C9" s="7">
         <v>14.89</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D9" s="7">
         <v>854.79106000000013</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E9" s="7">
         <v>2505.0159599999997</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F9" s="7">
         <v>37.121000000000002</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G9" s="7">
         <v>11.161</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H9" s="7">
         <v>433.92565999999994</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I9" s="7">
         <v>1419.6498800000002</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J9" s="7">
         <v>82.265000000000001</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K9" s="7">
         <v>35.902000000000001</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L9" s="7">
         <v>824.38662999999985</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M9" s="7">
         <v>2672.8143099999993</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N9" s="7">
         <v>37.539659999999998</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O9" s="7">
         <v>123.60954</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P9" s="7">
         <v>761.66401000000019</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q9" s="7">
         <v>2592.7129499999996</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R9" s="7">
         <v>78.141999999999996</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S9" s="7">
         <v>43.513829999999999</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T9" s="7">
         <v>1032.3386899999998</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U9" s="7">
         <v>3068.1309500000002</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V9" s="7">
         <v>80.659400000000005</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W9" s="7">
         <v>340.98455999999999</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X9" s="7">
         <v>1732.0909200000003</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y9" s="7">
         <v>5097.3409399999982</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z9" s="8">
         <v>134.13400000000001</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA9" s="8">
         <v>630.93280000000004</v>
       </c>
-      <c r="AB8" s="12">
+      <c r="AB9" s="8">
         <v>1763.4781899999998</v>
       </c>
-      <c r="AC8" s="12">
+      <c r="AC9" s="8">
         <v>5851.2739599999995</v>
       </c>
-      <c r="AD8" s="12">
+      <c r="AD9" s="8">
         <v>110.904</v>
       </c>
-      <c r="AE8" s="12">
+      <c r="AE9" s="8">
         <v>58.510000000000005</v>
       </c>
-      <c r="AF8" s="12">
+      <c r="AF9" s="8">
         <v>652.74976000000004</v>
       </c>
-      <c r="AG8" s="12">
+      <c r="AG9" s="8">
         <v>2445.9660799999992</v>
       </c>
-      <c r="AH8" s="12">
+      <c r="AH9" s="8">
         <v>55.56</v>
       </c>
-      <c r="AI8" s="12">
+      <c r="AI9" s="8">
         <v>27.349</v>
       </c>
-      <c r="AJ8" s="12">
+      <c r="AJ9" s="8">
         <v>1765.44228</v>
       </c>
-      <c r="AK8" s="12">
+      <c r="AK9" s="8">
         <v>6393.5827900000004</v>
       </c>
-      <c r="AL8" s="11">
+      <c r="AL9" s="7">
         <v>46.51</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AM9" s="7">
         <v>21.875</v>
       </c>
-      <c r="AN8" s="11">
+      <c r="AN9" s="7">
         <v>2621.1159699999989</v>
       </c>
-      <c r="AO8" s="11">
+      <c r="AO9" s="7">
         <v>9577.9991900000023</v>
       </c>
-      <c r="AP8" s="38">
+      <c r="AP9" s="18">
         <v>498.8</v>
       </c>
-      <c r="AQ8" s="38">
+      <c r="AQ9" s="18">
         <v>396.7</v>
       </c>
-      <c r="AR8" s="38">
+      <c r="AR9" s="18">
         <v>2546.5</v>
       </c>
-      <c r="AS8" s="38">
+      <c r="AS9" s="18">
         <v>8270.7000000000007</v>
       </c>
-      <c r="AT8" s="38">
+      <c r="AT9" s="18">
         <v>374.2</v>
       </c>
-      <c r="AU8" s="38">
+      <c r="AU9" s="18">
         <v>369.9</v>
       </c>
-      <c r="AV8" s="38">
-[...5 lines deleted...]
-      <c r="AX8" s="38">
+      <c r="AV9" s="18">
+        <v>1495.1</v>
+      </c>
+      <c r="AW9" s="18">
+        <v>5349.8</v>
+      </c>
+      <c r="AX9" s="18">
         <v>514.79999999999995</v>
       </c>
-      <c r="AY8" s="38">
+      <c r="AY9" s="18">
         <v>651.79999999999995</v>
       </c>
-      <c r="AZ8" s="38">
-[...7 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="AZ9" s="18">
+        <v>2815.1</v>
+      </c>
+      <c r="BA9" s="18">
+        <v>10207.200000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="7" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A10" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B10" s="7">
         <v>0</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C10" s="7">
         <v>0</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D10" s="7">
         <v>8167.5354300000008</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E10" s="7">
         <v>9804.9938799999945</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F10" s="7">
         <v>0</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G10" s="7">
         <v>0</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H10" s="7">
         <v>6534.8849</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I10" s="7">
         <v>8966.6482300000007</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J10" s="7">
         <v>102.816</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K10" s="7">
         <v>70.235289999999992</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L10" s="7">
         <v>8384.4818600000017</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M10" s="7">
         <v>13718.327270000002</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N10" s="7">
         <v>143</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O10" s="7">
         <v>46.587469999999996</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P10" s="7">
         <v>9571.1576199999981</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q10" s="7">
         <v>16303.801700000007</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R10" s="7">
         <v>40</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S10" s="7">
         <v>19.937239999999999</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T10" s="7">
         <v>10866.692560000001</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U10" s="7">
         <v>17081.553909999999</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V10" s="7">
         <v>691.12968000000001</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W10" s="7">
         <v>673.46182999999996</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X10" s="7">
         <v>14549.251379999998</v>
       </c>
-      <c r="Y9" s="11">
+      <c r="Y10" s="7">
         <v>22019.741169999987</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z10" s="8">
         <v>300.28425999999996</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA10" s="8">
         <v>127.22586999999997</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB10" s="8">
         <v>16411.984219999998</v>
       </c>
-      <c r="AC9" s="12">
+      <c r="AC10" s="8">
         <v>24744.264009999999</v>
       </c>
-      <c r="AD9" s="12">
+      <c r="AD10" s="8">
         <v>180.94561999999999</v>
       </c>
-      <c r="AE9" s="12">
+      <c r="AE10" s="8">
         <v>210.22946000000002</v>
       </c>
-      <c r="AF9" s="12">
+      <c r="AF10" s="8">
         <v>15619.222760000001</v>
       </c>
-      <c r="AG9" s="12">
+      <c r="AG10" s="8">
         <v>30166.004699999998</v>
       </c>
-      <c r="AH9" s="12">
+      <c r="AH10" s="8">
         <v>72.151250000000005</v>
       </c>
-      <c r="AI9" s="12">
+      <c r="AI10" s="8">
         <v>56.91865</v>
       </c>
-      <c r="AJ9" s="12">
+      <c r="AJ10" s="8">
         <v>18457.670190000004</v>
       </c>
-      <c r="AK9" s="12">
+      <c r="AK10" s="8">
         <v>28981.346419999991</v>
       </c>
-      <c r="AL9" s="11">
+      <c r="AL10" s="7">
         <v>544.12054999999998</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AM10" s="7">
         <v>299.27902</v>
       </c>
-      <c r="AN9" s="11">
+      <c r="AN10" s="7">
         <v>22105.040009999997</v>
       </c>
-      <c r="AO9" s="11">
+      <c r="AO10" s="7">
         <v>35520.661219999987</v>
       </c>
-      <c r="AP9" s="38">
+      <c r="AP10" s="18">
         <v>169.9</v>
       </c>
-      <c r="AQ9" s="38">
+      <c r="AQ10" s="18">
         <v>118.7</v>
       </c>
-      <c r="AR9" s="38">
+      <c r="AR10" s="18">
         <v>25009.7</v>
       </c>
-      <c r="AS9" s="38">
+      <c r="AS10" s="18">
         <v>45094</v>
       </c>
-      <c r="AT9" s="38">
+      <c r="AT10" s="18">
         <v>169.4</v>
       </c>
-      <c r="AU9" s="38">
+      <c r="AU10" s="18">
         <v>86.1</v>
       </c>
-      <c r="AV9" s="38">
-[...5 lines deleted...]
-      <c r="AX9" s="38">
+      <c r="AV10" s="18">
+        <v>14566</v>
+      </c>
+      <c r="AW10" s="18">
+        <v>25593.7</v>
+      </c>
+      <c r="AX10" s="18">
         <v>0</v>
       </c>
-      <c r="AY9" s="38">
+      <c r="AY10" s="18">
         <v>0</v>
       </c>
-      <c r="AZ9" s="38">
-[...7 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="AZ10" s="18">
+        <v>14136.9</v>
+      </c>
+      <c r="BA10" s="18">
+        <v>26873.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="14" customFormat="1" ht="22.5">
+      <c r="A11" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="17"/>
-      <c r="C10" s="17">
+      <c r="B11" s="13"/>
+      <c r="C11" s="13">
         <v>0</v>
       </c>
-      <c r="D10" s="17"/>
-[...2 lines deleted...]
-      <c r="G10" s="17">
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="13">
         <v>0</v>
       </c>
-      <c r="H10" s="17"/>
-[...2 lines deleted...]
-      <c r="K10" s="17">
+      <c r="H11" s="13"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13">
         <v>26.078237955299333</v>
       </c>
-      <c r="L10" s="17"/>
-[...2 lines deleted...]
-      <c r="O10" s="17">
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="13"/>
+      <c r="O11" s="13">
         <v>6.1872846825204055</v>
       </c>
-      <c r="P10" s="17"/>
-[...2 lines deleted...]
-      <c r="S10" s="17">
+      <c r="P11" s="13"/>
+      <c r="Q11" s="13"/>
+      <c r="R11" s="13"/>
+      <c r="S11" s="13">
         <v>15.032103714461476</v>
       </c>
-      <c r="T10" s="17"/>
-[...2 lines deleted...]
-      <c r="W10" s="17">
+      <c r="T11" s="13"/>
+      <c r="U11" s="13"/>
+      <c r="V11" s="13"/>
+      <c r="W11" s="13">
         <v>14.599343422403315</v>
       </c>
-      <c r="X10" s="17"/>
-[...2 lines deleted...]
-      <c r="AA10" s="17">
+      <c r="X11" s="13"/>
+      <c r="Y11" s="13"/>
+      <c r="Z11" s="13"/>
+      <c r="AA11" s="13">
         <v>8.3968079715651065</v>
       </c>
-      <c r="AB10" s="17"/>
-[...2 lines deleted...]
-      <c r="AE10" s="17">
+      <c r="AB11" s="13"/>
+      <c r="AC11" s="13"/>
+      <c r="AD11" s="13"/>
+      <c r="AE11" s="13">
         <v>14.320599726431771</v>
       </c>
-      <c r="AF10" s="17"/>
-[...2 lines deleted...]
-      <c r="AI10" s="17">
+      <c r="AF11" s="13"/>
+      <c r="AG11" s="13"/>
+      <c r="AH11" s="13"/>
+      <c r="AI11" s="13">
         <v>10.056420649487389</v>
       </c>
-      <c r="AJ10" s="17"/>
-[...2 lines deleted...]
-      <c r="AM10" s="17">
+      <c r="AJ11" s="13"/>
+      <c r="AK11" s="13"/>
+      <c r="AL11" s="13"/>
+      <c r="AM11" s="13">
         <v>38.264433261587712</v>
       </c>
-      <c r="AN10" s="17"/>
-[...3 lines deleted...]
-        <f>AQ9/AQ6*100</f>
+      <c r="AN11" s="13"/>
+      <c r="AO11" s="13"/>
+      <c r="AP11" s="19"/>
+      <c r="AQ11" s="19">
+        <f>AQ10/AQ7*100</f>
         <v>15.063451776649748</v>
       </c>
-      <c r="AR10" s="39"/>
-[...10 lines deleted...]
-        <f>AY9/AY6*100</f>
+      <c r="AR11" s="19"/>
+      <c r="AS11" s="19"/>
+      <c r="AT11" s="19"/>
+      <c r="AU11" s="19">
+        <f>AU10/AU7*100</f>
+        <v>12.451193058568329</v>
+      </c>
+      <c r="AV11" s="19"/>
+      <c r="AW11" s="19"/>
+      <c r="AX11" s="19"/>
+      <c r="AY11" s="19">
+        <f>AY10/AY7*100</f>
         <v>0</v>
       </c>
-      <c r="AZ10" s="39"/>
-[...3 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="AZ11" s="19"/>
+      <c r="BA11" s="19"/>
+    </row>
+    <row r="13" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A13" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="25"/>
-[...3 lines deleted...]
-      <c r="AK12" s="19"/>
+      <c r="B13" s="60"/>
+      <c r="AH13" s="15"/>
+      <c r="AI13" s="15"/>
+      <c r="AJ13" s="15"/>
+      <c r="AK13" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="42">
-[...21 lines deleted...]
-    <mergeCell ref="AH4:AI4"/>
+  <mergeCells count="43">
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="J4:M4"/>
     <mergeCell ref="A1:AK1"/>
-    <mergeCell ref="R3:U3"/>
-[...17 lines deleted...]
-    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AB5:AC5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Маңғыстау</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>