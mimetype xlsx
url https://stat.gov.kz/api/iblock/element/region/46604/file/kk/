--- v1 (2026-09-21)
+++ v2 (2026-10-18)
@@ -4,72 +4,72 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1425" yWindow="2580" windowWidth="25440" windowHeight="11535" tabRatio="817"/>
+    <workbookView xWindow="-1425" yWindow="2580" windowWidth="25440" windowHeight="11535" tabRatio="817" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="15" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="16" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="13" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BA7" i="13"/>
+  <c r="AU11" i="13"/>
+  <c r="BA7"/>
   <c r="AZ7"/>
   <c r="AY7"/>
   <c r="AY11" s="1"/>
   <c r="AX7"/>
   <c r="AW7"/>
   <c r="AV7"/>
   <c r="AU7"/>
-  <c r="AU11" s="1"/>
   <c r="AT7"/>
   <c r="AS7"/>
   <c r="AR7"/>
   <c r="AQ7"/>
   <c r="AQ11" s="1"/>
   <c r="AP7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="56">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
@@ -92,192 +92,192 @@
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер.</t>
     </r>
   </si>
   <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеулерді жүргізу үшін ресми статистикалық деректер пайдаланылады: Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС нысаны бойынша есептілік және Еуразиялық экономикалық одаққа мүше емес елдермен сыртқы саудаға қатысты Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті қалыптастыратын кедендік декларациялар деректері.</t>
+  </si>
+  <si>
+    <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері және Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің ЕАЭО-ға кірмейтін өзге мемлекеттермен саудаға қатысты кедендік декларация деректері табылады.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>2015 жылдан</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/mangystau/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
     <r>
-      <t>2025 жылғы қаңтар-шілде</t>
+      <t>2025 жылғы қаңтар-тамыз</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
-    <t>Статистикалық көрсеткіштің коды</t>
-[...124 lines deleted...]
-  <si>
     <r>
-      <t>2026 жылғы қаңтар-шілде</t>
+      <t>2026 жылғы қаңтар-тамыз</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -307,56 +307,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -396,50 +390,56 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -536,214 +536,214 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="10"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="9"/>
     <cellStyle name="Обычный 2 4 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1019,634 +1019,634 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A36" sqref="A36"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="82" style="21" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B2" s="41" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B3" s="41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B4" s="35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B5" s="41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="23" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B6" s="41" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B7" s="41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B8" s="29" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="63.75">
       <c r="A9" s="22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B9" s="42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="63.75">
       <c r="A10" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="22" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B11" s="44"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="24" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B12" s="45" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="25" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B13" s="46" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="20" customFormat="1" ht="20.25" customHeight="1">
       <c r="A14" s="30" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B15" s="46" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="22" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B16" s="39">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B17" s="39">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B18" s="40" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="22" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="22" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="22" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="20"/>
       <c r="B23" s="20"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="20"/>
       <c r="B24" s="20"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="20"/>
       <c r="B25" s="20"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="20"/>
       <c r="B26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" style="21" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" style="21" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="32" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="32" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="32" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="32" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="32"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="33" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="27"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="28"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="28"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="28"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="34" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист13"/>
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AF7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AP21" sqref="AP21"/>
+      <selection pane="bottomRight" activeCell="AT19" sqref="AT19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="19.7109375" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="44" width="11" style="17" customWidth="1"/>
     <col min="45" max="45" width="12.5703125" style="17" customWidth="1"/>
     <col min="46" max="53" width="9.28515625" style="17" customWidth="1"/>
     <col min="54" max="16384" width="19.7109375" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="18" customHeight="1">
-      <c r="A1" s="49" t="s">
-[...37 lines deleted...]
-      <c r="AK1" s="49"/>
+      <c r="A1" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
+      <c r="AE1" s="60"/>
+      <c r="AF1" s="60"/>
+      <c r="AG1" s="60"/>
+      <c r="AH1" s="60"/>
+      <c r="AI1" s="60"/>
+      <c r="AJ1" s="60"/>
+      <c r="AK1" s="60"/>
       <c r="AL1" s="31"/>
       <c r="AM1" s="31"/>
       <c r="AN1" s="31"/>
       <c r="AO1" s="31"/>
       <c r="AP1" s="31"/>
       <c r="AQ1" s="31"/>
       <c r="AR1" s="31"/>
       <c r="AS1" s="31"/>
       <c r="AT1" s="31"/>
       <c r="AU1" s="31"/>
       <c r="AV1" s="31"/>
       <c r="AW1" s="31"/>
       <c r="AX1" s="31"/>
       <c r="AY1" s="31"/>
       <c r="AZ1" s="31"/>
       <c r="BA1" s="31"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="53"/>
-[...34 lines deleted...]
-      <c r="AK2" s="53"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
     </row>
     <row r="3" spans="1:53" s="16" customFormat="1"/>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A4" s="62" t="s">
+      <c r="A4" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="51">
+      <c r="B4" s="50">
         <v>2015</v>
       </c>
-      <c r="C4" s="51"/>
-[...2 lines deleted...]
-      <c r="F4" s="51">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50">
         <v>2016</v>
       </c>
-      <c r="G4" s="51"/>
-[...2 lines deleted...]
-      <c r="J4" s="51">
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50">
         <v>2017</v>
       </c>
-      <c r="K4" s="51"/>
-[...2 lines deleted...]
-      <c r="N4" s="51">
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50">
         <v>2018</v>
       </c>
-      <c r="O4" s="51"/>
-[...2 lines deleted...]
-      <c r="R4" s="51">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50">
         <v>2019</v>
       </c>
-      <c r="S4" s="51"/>
-[...2 lines deleted...]
-      <c r="V4" s="51">
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50">
         <v>2020</v>
       </c>
-      <c r="W4" s="51"/>
-[...2 lines deleted...]
-      <c r="Z4" s="54">
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="54"/>
-[...2 lines deleted...]
-      <c r="AD4" s="57">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="62">
         <v>2022</v>
       </c>
-      <c r="AE4" s="58"/>
-[...2 lines deleted...]
-      <c r="AH4" s="55">
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="52">
         <v>2023</v>
       </c>
-      <c r="AI4" s="54"/>
-[...2 lines deleted...]
-      <c r="AL4" s="55">
+      <c r="AI4" s="53"/>
+      <c r="AJ4" s="53"/>
+      <c r="AK4" s="54"/>
+      <c r="AL4" s="52">
         <v>2024</v>
       </c>
-      <c r="AM4" s="54"/>
-[...2 lines deleted...]
-      <c r="AP4" s="50">
+      <c r="AM4" s="53"/>
+      <c r="AN4" s="53"/>
+      <c r="AO4" s="54"/>
+      <c r="AP4" s="49">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="51"/>
-[...8 lines deleted...]
-      <c r="AX4" s="50" t="s">
+      <c r="AQ4" s="50"/>
+      <c r="AR4" s="50"/>
+      <c r="AS4" s="51"/>
+      <c r="AT4" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AU4" s="50"/>
+      <c r="AV4" s="50"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="AY4" s="51"/>
-[...1 lines deleted...]
-      <c r="BA4" s="52"/>
+      <c r="AY4" s="50"/>
+      <c r="AZ4" s="50"/>
+      <c r="BA4" s="51"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1">
-      <c r="A5" s="63"/>
-      <c r="B5" s="52" t="s">
+      <c r="A5" s="58"/>
+      <c r="B5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="61"/>
-      <c r="D5" s="51" t="s">
+      <c r="C5" s="56"/>
+      <c r="D5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="51"/>
-      <c r="F5" s="52" t="s">
+      <c r="E5" s="50"/>
+      <c r="F5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="61"/>
-      <c r="H5" s="51" t="s">
+      <c r="G5" s="56"/>
+      <c r="H5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="51"/>
-      <c r="J5" s="52" t="s">
+      <c r="I5" s="50"/>
+      <c r="J5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="61"/>
-      <c r="L5" s="51" t="s">
+      <c r="K5" s="56"/>
+      <c r="L5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="51"/>
-      <c r="N5" s="52" t="s">
+      <c r="M5" s="50"/>
+      <c r="N5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="61"/>
-      <c r="P5" s="51" t="s">
+      <c r="O5" s="56"/>
+      <c r="P5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="51"/>
-      <c r="R5" s="51" t="s">
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="51"/>
-      <c r="T5" s="51" t="s">
+      <c r="S5" s="50"/>
+      <c r="T5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="51"/>
-      <c r="V5" s="51" t="s">
+      <c r="U5" s="50"/>
+      <c r="V5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="51"/>
-      <c r="X5" s="51" t="s">
+      <c r="W5" s="50"/>
+      <c r="X5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="51"/>
-      <c r="Z5" s="51" t="s">
+      <c r="Y5" s="50"/>
+      <c r="Z5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="51"/>
-      <c r="AB5" s="51" t="s">
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="51"/>
-      <c r="AD5" s="51" t="s">
+      <c r="AC5" s="50"/>
+      <c r="AD5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="51"/>
-      <c r="AF5" s="51" t="s">
+      <c r="AE5" s="50"/>
+      <c r="AF5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="51"/>
-      <c r="AH5" s="51" t="s">
+      <c r="AG5" s="50"/>
+      <c r="AH5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="51"/>
-      <c r="AJ5" s="51" t="s">
+      <c r="AI5" s="50"/>
+      <c r="AJ5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="52"/>
-      <c r="AL5" s="51" t="s">
+      <c r="AK5" s="51"/>
+      <c r="AL5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="51"/>
-      <c r="AN5" s="51" t="s">
+      <c r="AM5" s="50"/>
+      <c r="AN5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="52"/>
-[...2 lines deleted...]
-      <c r="AR5" s="51" t="s">
+      <c r="AO5" s="51"/>
+      <c r="AP5" s="50"/>
+      <c r="AQ5" s="50"/>
+      <c r="AR5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="52"/>
-[...2 lines deleted...]
-      <c r="AV5" s="51" t="s">
+      <c r="AS5" s="51"/>
+      <c r="AT5" s="50"/>
+      <c r="AU5" s="50"/>
+      <c r="AV5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="52"/>
-[...2 lines deleted...]
-      <c r="AZ5" s="51" t="s">
+      <c r="AW5" s="51"/>
+      <c r="AX5" s="50"/>
+      <c r="AY5" s="50"/>
+      <c r="AZ5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="52"/>
+      <c r="BA5" s="51"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="64"/>
+      <c r="A6" s="59"/>
       <c r="B6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1902,79 +1902,79 @@
       </c>
       <c r="AN7" s="8">
         <v>50507.346519999992</v>
       </c>
       <c r="AO7" s="48">
         <v>49712.125799999994</v>
       </c>
       <c r="AP7" s="18">
         <f>SUM(AP8:AP10)</f>
         <v>1266.7</v>
       </c>
       <c r="AQ7" s="18">
         <f>SUM(AQ8:AQ10)</f>
         <v>788</v>
       </c>
       <c r="AR7" s="18">
         <f>SUM(AR8:AR10)</f>
         <v>29637.200000000001</v>
       </c>
       <c r="AS7" s="18">
         <f>SUM(AS8:AS10)</f>
         <v>55389.4</v>
       </c>
       <c r="AT7" s="18">
         <f t="shared" ref="AT7:BA7" si="0">SUM(AT8:AT10)</f>
-        <v>1074.1000000000001</v>
+        <v>1094.6000000000001</v>
       </c>
       <c r="AU7" s="18">
         <f t="shared" si="0"/>
-        <v>691.5</v>
+        <v>702.69999999999993</v>
       </c>
       <c r="AV7" s="18">
         <f t="shared" si="0"/>
-        <v>16642.5</v>
+        <v>18659.7</v>
       </c>
       <c r="AW7" s="18">
         <f t="shared" si="0"/>
-        <v>31830.300000000003</v>
+        <v>36078.5</v>
       </c>
       <c r="AX7" s="18">
         <f t="shared" si="0"/>
         <v>514.79999999999995</v>
       </c>
       <c r="AY7" s="18">
         <f t="shared" si="0"/>
         <v>651.79999999999995</v>
       </c>
       <c r="AZ7" s="18">
         <f t="shared" si="0"/>
-        <v>19338.900000000001</v>
+        <v>20315</v>
       </c>
       <c r="BA7" s="18">
         <f t="shared" si="0"/>
-        <v>38424.699999999997</v>
+        <v>42400</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="7" customFormat="1" ht="21.75" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>219.92500000000001</v>
       </c>
       <c r="C8" s="7">
         <v>162.721</v>
       </c>
       <c r="D8" s="7">
         <v>1083.3129599999995</v>
       </c>
       <c r="E8" s="7">
         <v>1096.0209299999999</v>
       </c>
       <c r="F8" s="7">
         <v>0</v>
       </c>
       <c r="G8" s="7">
         <v>0</v>
       </c>
       <c r="H8" s="7">
@@ -2070,72 +2070,72 @@
       <c r="AL8" s="7">
         <v>453.47109999999998</v>
       </c>
       <c r="AM8" s="7">
         <v>460.97966000000002</v>
       </c>
       <c r="AN8" s="7">
         <v>25781.190539999996</v>
       </c>
       <c r="AO8" s="7">
         <v>4613.4653900000003</v>
       </c>
       <c r="AP8" s="18">
         <v>598</v>
       </c>
       <c r="AQ8" s="18">
         <v>272.60000000000002</v>
       </c>
       <c r="AR8" s="18">
         <v>2081</v>
       </c>
       <c r="AS8" s="18">
         <v>2024.7</v>
       </c>
       <c r="AT8" s="18">
-        <v>530.5</v>
+        <v>551</v>
       </c>
       <c r="AU8" s="18">
-        <v>235.5</v>
+        <v>246.7</v>
       </c>
       <c r="AV8" s="18">
-        <v>581.4</v>
+        <v>628.20000000000005</v>
       </c>
       <c r="AW8" s="18">
-        <v>886.8</v>
+        <v>987.2</v>
       </c>
       <c r="AX8" s="18">
         <v>0</v>
       </c>
       <c r="AY8" s="18">
         <v>0</v>
       </c>
       <c r="AZ8" s="18">
-        <v>2386.9</v>
+        <v>2424</v>
       </c>
       <c r="BA8" s="18">
-        <v>1344</v>
+        <v>1531.4</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="7" customFormat="1" ht="21.75" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>36.130000000000003</v>
       </c>
       <c r="C9" s="7">
         <v>14.89</v>
       </c>
       <c r="D9" s="7">
         <v>854.79106000000013</v>
       </c>
       <c r="E9" s="7">
         <v>2505.0159599999997</v>
       </c>
       <c r="F9" s="7">
         <v>37.121000000000002</v>
       </c>
       <c r="G9" s="7">
         <v>11.161</v>
       </c>
       <c r="H9" s="7">
@@ -2237,66 +2237,66 @@
       <c r="AN9" s="7">
         <v>2621.1159699999989</v>
       </c>
       <c r="AO9" s="7">
         <v>9577.9991900000023</v>
       </c>
       <c r="AP9" s="18">
         <v>498.8</v>
       </c>
       <c r="AQ9" s="18">
         <v>396.7</v>
       </c>
       <c r="AR9" s="18">
         <v>2546.5</v>
       </c>
       <c r="AS9" s="18">
         <v>8270.7000000000007</v>
       </c>
       <c r="AT9" s="18">
         <v>374.2</v>
       </c>
       <c r="AU9" s="18">
         <v>369.9</v>
       </c>
       <c r="AV9" s="18">
-        <v>1495.1</v>
+        <v>1671.5</v>
       </c>
       <c r="AW9" s="18">
-        <v>5349.8</v>
+        <v>6118.5</v>
       </c>
       <c r="AX9" s="18">
         <v>514.79999999999995</v>
       </c>
       <c r="AY9" s="18">
         <v>651.79999999999995</v>
       </c>
       <c r="AZ9" s="18">
-        <v>2815.1</v>
+        <v>2288.6</v>
       </c>
       <c r="BA9" s="18">
-        <v>10207.200000000001</v>
+        <v>10882.5</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="7" customFormat="1" ht="21.75" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7">
         <v>0</v>
       </c>
       <c r="C10" s="7">
         <v>0</v>
       </c>
       <c r="D10" s="7">
         <v>8167.5354300000008</v>
       </c>
       <c r="E10" s="7">
         <v>9804.9938799999945</v>
       </c>
       <c r="F10" s="7">
         <v>0</v>
       </c>
       <c r="G10" s="7">
         <v>0</v>
       </c>
       <c r="H10" s="7">
@@ -2398,66 +2398,66 @@
       <c r="AN10" s="7">
         <v>22105.040009999997</v>
       </c>
       <c r="AO10" s="7">
         <v>35520.661219999987</v>
       </c>
       <c r="AP10" s="18">
         <v>169.9</v>
       </c>
       <c r="AQ10" s="18">
         <v>118.7</v>
       </c>
       <c r="AR10" s="18">
         <v>25009.7</v>
       </c>
       <c r="AS10" s="18">
         <v>45094</v>
       </c>
       <c r="AT10" s="18">
         <v>169.4</v>
       </c>
       <c r="AU10" s="18">
         <v>86.1</v>
       </c>
       <c r="AV10" s="18">
-        <v>14566</v>
+        <v>16360</v>
       </c>
       <c r="AW10" s="18">
-        <v>25593.7</v>
+        <v>28972.799999999999</v>
       </c>
       <c r="AX10" s="18">
         <v>0</v>
       </c>
       <c r="AY10" s="18">
         <v>0</v>
       </c>
       <c r="AZ10" s="18">
-        <v>14136.9</v>
+        <v>15602.4</v>
       </c>
       <c r="BA10" s="18">
-        <v>26873.5</v>
+        <v>29986.1</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="14" customFormat="1" ht="22.5">
       <c r="A11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13">
         <v>0</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13">
         <v>26.078237955299333</v>
       </c>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="13"/>
@@ -2490,117 +2490,117 @@
       </c>
       <c r="AF11" s="13"/>
       <c r="AG11" s="13"/>
       <c r="AH11" s="13"/>
       <c r="AI11" s="13">
         <v>10.056420649487389</v>
       </c>
       <c r="AJ11" s="13"/>
       <c r="AK11" s="13"/>
       <c r="AL11" s="13"/>
       <c r="AM11" s="13">
         <v>38.264433261587712</v>
       </c>
       <c r="AN11" s="13"/>
       <c r="AO11" s="13"/>
       <c r="AP11" s="19"/>
       <c r="AQ11" s="19">
         <f>AQ10/AQ7*100</f>
         <v>15.063451776649748</v>
       </c>
       <c r="AR11" s="19"/>
       <c r="AS11" s="19"/>
       <c r="AT11" s="19"/>
       <c r="AU11" s="19">
         <f>AU10/AU7*100</f>
-        <v>12.451193058568329</v>
+        <v>12.252739433613206</v>
       </c>
       <c r="AV11" s="19"/>
       <c r="AW11" s="19"/>
       <c r="AX11" s="19"/>
       <c r="AY11" s="19">
         <f>AY10/AY7*100</f>
         <v>0</v>
       </c>
       <c r="AZ11" s="19"/>
       <c r="BA11" s="19"/>
     </row>
     <row r="13" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="60" t="s">
+      <c r="A13" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="60"/>
+      <c r="B13" s="55"/>
       <c r="AH13" s="15"/>
       <c r="AI13" s="15"/>
       <c r="AJ13" s="15"/>
       <c r="AK13" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AT4:AW4"/>
-[...25 lines deleted...]
-    <mergeCell ref="J4:M4"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AL4:AO4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>