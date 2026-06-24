--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,119 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12240"/>
+    <workbookView xWindow="120" yWindow="-330" windowWidth="28620" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо миграции" sheetId="7" r:id="rId1"/>
     <sheet name="Иммигранты" sheetId="6" r:id="rId2"/>
     <sheet name="Эмигранты" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1435" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="55">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Армения</t>
   </si>
   <si>
     <t>Украина</t>
   </si>
   <si>
     <t>Грузия</t>
   </si>
   <si>
     <t>Польша</t>
   </si>
   <si>
     <t>Канада</t>
   </si>
   <si>
     <t>Германия</t>
   </si>
   <si>
     <t>Исландия</t>
   </si>
   <si>
-    <t>Үндістан</t>
-[...1 lines deleted...]
-  <si>
     <t>Израйль</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ауғанстан</t>
   </si>
   <si>
     <t>Иордания</t>
   </si>
   <si>
     <t>Швейцария</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Финляндия</t>
   </si>
   <si>
     <t>Куба</t>
   </si>
   <si>
     <t>Болгария</t>
   </si>
   <si>
     <t>Латвия</t>
   </si>
   <si>
     <t>Испания</t>
   </si>
@@ -135,56 +123,50 @@
   <si>
     <t>Мажарстан</t>
   </si>
   <si>
     <t>Малайзия</t>
   </si>
   <si>
     <t>Бразилия</t>
   </si>
   <si>
     <t>Марокко</t>
   </si>
   <si>
     <t>Египет</t>
   </si>
   <si>
     <t>Греция</t>
   </si>
   <si>
     <t>Италия</t>
   </si>
   <si>
     <t>Япония</t>
   </si>
   <si>
-    <t>Число прибывших в область  Абай  по странам прибытия</t>
-[...4 lines deleted...]
-  <si>
     <t>Азербайжан</t>
   </si>
   <si>
     <t>Беларуссия</t>
   </si>
   <si>
     <t>Кыргызстан</t>
   </si>
   <si>
     <t>Молдовия</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Таджикистан</t>
   </si>
   <si>
     <t>Туркменистан</t>
   </si>
   <si>
     <t>Узбекистан</t>
   </si>
   <si>
     <t>Авганистан</t>
@@ -199,50 +181,62 @@
     <t>Индия</t>
   </si>
   <si>
     <t>Монголия</t>
   </si>
   <si>
     <t>Пакистан</t>
   </si>
   <si>
     <t>Турция</t>
   </si>
   <si>
     <t>Соединенные штаты Америки</t>
   </si>
   <si>
     <t xml:space="preserve">Не указавшие </t>
   </si>
   <si>
     <t>Нидерландия</t>
   </si>
   <si>
     <t>Сальдо внешней миграции населения области  Абай  по странам</t>
   </si>
   <si>
     <t>Иран</t>
+  </si>
+  <si>
+    <t>Корея</t>
+  </si>
+  <si>
+    <t>Объединенные Арабские Эмираты</t>
+  </si>
+  <si>
+    <t>Число прибывших внешней миграции  в область  Абай  по странам прибытия</t>
+  </si>
+  <si>
+    <t>Число выбывших  внешней  миграции за пределы  области  Абай  по странам выбытия</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -365,114 +359,113 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="25">
+  <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -545,58 +538,52 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="15">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -726,50 +713,72 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -791,207 +800,202 @@
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...97 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="62">
     <cellStyle name="20% - Акцент1" xfId="44"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент2" xfId="45"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3" xfId="46"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент4" xfId="47"/>
     <cellStyle name="20% - Акцент4 2" xfId="6"/>
     <cellStyle name="20% - Акцент5" xfId="48"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент6" xfId="49"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="40% - Акцент1" xfId="50"/>
     <cellStyle name="40% - Акцент1 2" xfId="9"/>
     <cellStyle name="40% - Акцент2" xfId="51"/>
     <cellStyle name="40% - Акцент2 2" xfId="10"/>
     <cellStyle name="40% - Акцент3" xfId="52"/>
     <cellStyle name="40% - Акцент3 2" xfId="11"/>
     <cellStyle name="40% - Акцент4" xfId="53"/>
     <cellStyle name="40% - Акцент4 2" xfId="12"/>
     <cellStyle name="40% - Акцент5" xfId="54"/>
     <cellStyle name="40% - Акцент5 2" xfId="13"/>
@@ -1032,271 +1036,232 @@
     <cellStyle name="Плохой 2" xfId="38"/>
     <cellStyle name="Пояснение 2" xfId="39"/>
     <cellStyle name="Примечание 2" xfId="40"/>
     <cellStyle name="Связанная ячейка 2" xfId="41"/>
     <cellStyle name="Текст предупреждения 2" xfId="42"/>
     <cellStyle name="Хороший 2" xfId="43"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>76199</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>105075</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2667000</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>142874</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 3" descr="Group 17068"/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="66675" y="28575"/>
-          <a:ext cx="2200275" cy="648000"/>
+          <a:off x="28575" y="76199"/>
+          <a:ext cx="2638425" cy="828675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln>
-[...1 lines deleted...]
-        </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
-          </a:ext>
-[...8 lines deleted...]
-            </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>609600</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>105075</xdr:rowOff>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3" descr="Group 17068"/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="85725" y="28575"/>
-          <a:ext cx="2171700" cy="648000"/>
+          <a:off x="28575" y="19050"/>
+          <a:ext cx="2133600" cy="895350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln>
-[...1 lines deleted...]
-        </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
-          </a:ext>
-[...8 lines deleted...]
-            </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>552450</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>133650</xdr:rowOff>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152399</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3" descr="Group 17068"/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="38100" y="57150"/>
-          <a:ext cx="2266950" cy="648000"/>
+          <a:off x="47625" y="47624"/>
+          <a:ext cx="2171700" cy="866775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln>
-[...1 lines deleted...]
-        </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
-          </a:ext>
-[...8 lines deleted...]
-            </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1561,8004 +1526,8056 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:V76"/>
+  <dimension ref="A1:W80"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A96" sqref="A96"/>
-      <selection pane="bottomLeft" activeCell="C2" sqref="C2:Q2"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:R3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="30.7109375" style="2" customWidth="1"/>
+    <col min="2" max="18" width="8.7109375" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="Q5" s="5" t="s">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A1" s="1"/>
+    </row>
+    <row r="2" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+    </row>
+    <row r="4" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="19"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+    </row>
+    <row r="5" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="19"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
+    </row>
+    <row r="6" spans="1:22" s="20" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q6" s="21"/>
+      <c r="R6" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="7">
+    <row r="7" spans="1:22" s="16" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A7" s="22"/>
+      <c r="B7" s="23">
         <v>2009</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C7" s="23">
         <v>2010</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D7" s="23">
         <v>2011</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E7" s="23">
         <v>2012</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F7" s="23">
         <v>2013</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G7" s="23">
         <v>2014</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H7" s="23">
         <v>2015</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I7" s="24">
         <v>2016</v>
       </c>
-      <c r="J6" s="8">
+      <c r="J7" s="23">
         <v>2017</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K7" s="23">
         <v>2018</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L7" s="23">
         <v>2019</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M7" s="24">
         <v>2020</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N7" s="25">
         <v>2021</v>
       </c>
-      <c r="O6" s="11">
+      <c r="O7" s="26">
         <v>2022</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P7" s="26">
         <v>2023</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="Q7" s="27">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="42">
+      <c r="R7" s="28">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="14">
         <v>-191</v>
       </c>
-      <c r="C7" s="47">
+      <c r="C8" s="38">
         <v>-71</v>
       </c>
-      <c r="D7" s="47">
+      <c r="D8" s="38">
         <v>-617</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E8" s="38">
         <v>-1176</v>
       </c>
-      <c r="F7" s="47">
+      <c r="F8" s="38">
         <v>-709</v>
       </c>
-      <c r="G7" s="47">
+      <c r="G8" s="38">
         <v>-1053</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H8" s="38">
         <v>-905</v>
       </c>
-      <c r="I7" s="47">
+      <c r="I8" s="38">
         <v>-1011</v>
       </c>
-      <c r="J7" s="47">
+      <c r="J8" s="38">
         <v>-1085</v>
       </c>
-      <c r="K7" s="47">
+      <c r="K8" s="38">
         <v>-1223</v>
       </c>
-      <c r="L7" s="47">
+      <c r="L8" s="38">
         <v>-1467</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M8" s="38">
         <v>-973</v>
       </c>
-      <c r="N7" s="47">
+      <c r="N8" s="38">
         <v>-878</v>
       </c>
-      <c r="O7" s="47">
+      <c r="O8" s="38">
         <v>-660</v>
       </c>
-      <c r="P7" s="47">
+      <c r="P8" s="38">
         <v>-393</v>
       </c>
-      <c r="Q7" s="47">
+      <c r="Q8" s="38">
         <v>-436</v>
       </c>
-      <c r="R7" s="43"/>
-[...6 lines deleted...]
-      <c r="A8" s="68" t="s">
+      <c r="R8" s="32">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="38">
+        <v>1</v>
+      </c>
+      <c r="C9" s="38">
+        <v>1</v>
+      </c>
+      <c r="D9" s="40">
+        <v>-1</v>
+      </c>
+      <c r="E9" s="38">
+        <v>-1</v>
+      </c>
+      <c r="F9" s="38">
+        <v>2</v>
+      </c>
+      <c r="G9" s="38">
+        <v>3</v>
+      </c>
+      <c r="H9" s="38">
+        <v>4</v>
+      </c>
+      <c r="I9" s="38">
+        <v>-1</v>
+      </c>
+      <c r="J9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="38">
+        <v>5</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P9" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>1</v>
+      </c>
+      <c r="R9" s="39">
+        <v>1</v>
+      </c>
+      <c r="V9" s="41"/>
+    </row>
+    <row r="10" spans="1:22" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="38">
+        <v>2</v>
+      </c>
+      <c r="C10" s="38">
+        <v>2</v>
+      </c>
+      <c r="D10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="38">
+        <v>1</v>
+      </c>
+      <c r="F10" s="38">
+        <v>-5</v>
+      </c>
+      <c r="G10" s="38">
+        <v>2</v>
+      </c>
+      <c r="H10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M10" s="38">
+        <v>1</v>
+      </c>
+      <c r="N10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O10" s="38">
+        <v>1</v>
+      </c>
+      <c r="P10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R10" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="38">
+        <v>-7</v>
+      </c>
+      <c r="D11" s="40">
+        <v>-4</v>
+      </c>
+      <c r="E11" s="38">
+        <v>-14</v>
+      </c>
+      <c r="F11" s="38">
+        <v>5</v>
+      </c>
+      <c r="G11" s="38">
+        <v>-5</v>
+      </c>
+      <c r="H11" s="38">
+        <v>-5</v>
+      </c>
+      <c r="I11" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J11" s="38">
+        <v>-2</v>
+      </c>
+      <c r="K11" s="38">
+        <v>-4</v>
+      </c>
+      <c r="L11" s="38">
+        <v>-3</v>
+      </c>
+      <c r="M11" s="38">
+        <v>-9</v>
+      </c>
+      <c r="N11" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O11" s="38">
+        <v>-8</v>
+      </c>
+      <c r="P11" s="38">
+        <v>-1</v>
+      </c>
+      <c r="Q11" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R11" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="38">
+        <v>12</v>
+      </c>
+      <c r="C12" s="38">
+        <v>14</v>
+      </c>
+      <c r="D12" s="40">
+        <v>3</v>
+      </c>
+      <c r="E12" s="38">
+        <v>6</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="38">
+        <v>3</v>
+      </c>
+      <c r="H12" s="38">
+        <v>1</v>
+      </c>
+      <c r="I12" s="38">
+        <v>-3</v>
+      </c>
+      <c r="J12" s="38">
+        <v>3</v>
+      </c>
+      <c r="K12" s="38">
+        <v>6</v>
+      </c>
+      <c r="L12" s="38">
+        <v>3</v>
+      </c>
+      <c r="M12" s="38">
+        <v>-1</v>
+      </c>
+      <c r="N12" s="38">
+        <v>2</v>
+      </c>
+      <c r="O12" s="38">
+        <v>1</v>
+      </c>
+      <c r="P12" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>1</v>
+      </c>
+      <c r="R12" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="38">
+        <v>1</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="38">
+        <v>-6</v>
+      </c>
+      <c r="J13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L13" s="38">
+        <v>-1</v>
+      </c>
+      <c r="M13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R13" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="38">
+        <v>-1176</v>
+      </c>
+      <c r="C14" s="38">
+        <v>-869</v>
+      </c>
+      <c r="D14" s="40">
+        <v>-1307</v>
+      </c>
+      <c r="E14" s="38">
+        <v>-1418</v>
+      </c>
+      <c r="F14" s="38">
+        <v>-784</v>
+      </c>
+      <c r="G14" s="38">
+        <v>-1047</v>
+      </c>
+      <c r="H14" s="38">
+        <v>-845</v>
+      </c>
+      <c r="I14" s="38">
+        <v>-975</v>
+      </c>
+      <c r="J14" s="38">
+        <v>-1068</v>
+      </c>
+      <c r="K14" s="38">
+        <v>-1222</v>
+      </c>
+      <c r="L14" s="38">
+        <v>-1382</v>
+      </c>
+      <c r="M14" s="38">
+        <v>-919</v>
+      </c>
+      <c r="N14" s="38">
+        <v>-841</v>
+      </c>
+      <c r="O14" s="38">
+        <v>-618</v>
+      </c>
+      <c r="P14" s="38">
+        <v>-390</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>-398</v>
+      </c>
+      <c r="R14" s="39">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="38">
+        <v>1</v>
+      </c>
+      <c r="D15" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="38">
+        <v>1</v>
+      </c>
+      <c r="G15" s="38">
+        <v>3</v>
+      </c>
+      <c r="H15" s="38">
+        <v>3</v>
+      </c>
+      <c r="I15" s="38">
+        <v>-1</v>
+      </c>
+      <c r="J15" s="38">
+        <v>11</v>
+      </c>
+      <c r="K15" s="38">
+        <v>20</v>
+      </c>
+      <c r="L15" s="38">
+        <v>8</v>
+      </c>
+      <c r="M15" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N15" s="38">
+        <v>13</v>
+      </c>
+      <c r="O15" s="38">
+        <v>2</v>
+      </c>
+      <c r="P15" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>4</v>
+      </c>
+      <c r="R15" s="39">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="47">
-[...5 lines deleted...]
-      <c r="D8" s="48">
+      <c r="B16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L16" s="38">
+        <v>1</v>
+      </c>
+      <c r="M16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O16" s="38">
+        <v>1</v>
+      </c>
+      <c r="P16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R16" s="39">
+        <v>1</v>
+      </c>
+      <c r="S16" s="41"/>
+    </row>
+    <row r="17" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="38">
+        <v>1</v>
+      </c>
+      <c r="C17" s="38">
+        <v>-3</v>
+      </c>
+      <c r="D17" s="40">
+        <v>-6</v>
+      </c>
+      <c r="E17" s="38">
+        <v>-2</v>
+      </c>
+      <c r="F17" s="38">
         <v>-1</v>
       </c>
-      <c r="E8" s="47">
+      <c r="G17" s="38">
+        <v>-6</v>
+      </c>
+      <c r="H17" s="38">
+        <v>-5</v>
+      </c>
+      <c r="I17" s="38">
+        <v>3</v>
+      </c>
+      <c r="J17" s="38">
+        <v>3</v>
+      </c>
+      <c r="K17" s="38">
+        <v>-7</v>
+      </c>
+      <c r="L17" s="38">
+        <v>-2</v>
+      </c>
+      <c r="M17" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N17" s="38">
         <v>-1</v>
       </c>
-      <c r="F8" s="47">
+      <c r="O17" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P17" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>1</v>
+      </c>
+      <c r="R17" s="39">
         <v>2</v>
       </c>
-      <c r="G8" s="47">
+    </row>
+    <row r="18" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="38">
+        <v>10</v>
+      </c>
+      <c r="C18" s="38">
+        <v>18</v>
+      </c>
+      <c r="D18" s="40">
+        <v>7</v>
+      </c>
+      <c r="E18" s="38">
+        <v>6</v>
+      </c>
+      <c r="F18" s="38">
+        <v>11</v>
+      </c>
+      <c r="G18" s="38">
+        <v>1</v>
+      </c>
+      <c r="H18" s="38">
+        <v>7</v>
+      </c>
+      <c r="I18" s="38">
+        <v>1</v>
+      </c>
+      <c r="J18" s="38">
+        <v>5</v>
+      </c>
+      <c r="K18" s="38">
+        <v>2</v>
+      </c>
+      <c r="L18" s="38">
+        <v>1</v>
+      </c>
+      <c r="M18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O18" s="38">
+        <v>-2</v>
+      </c>
+      <c r="P18" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>2</v>
+      </c>
+      <c r="R18" s="39">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O19" s="38">
+        <v>-1</v>
+      </c>
+      <c r="P19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R19" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="38">
+        <v>4</v>
+      </c>
+      <c r="D20" s="40">
+        <v>5</v>
+      </c>
+      <c r="E20" s="38">
+        <v>1</v>
+      </c>
+      <c r="F20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="38">
+        <v>2</v>
+      </c>
+      <c r="H20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="38">
+        <v>1</v>
+      </c>
+      <c r="J20" s="38">
+        <v>9</v>
+      </c>
+      <c r="K20" s="38">
+        <v>30</v>
+      </c>
+      <c r="L20" s="38">
+        <v>2</v>
+      </c>
+      <c r="M20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R20" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M21" s="38">
+        <v>-1</v>
+      </c>
+      <c r="N21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R21" s="39">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="38">
+        <v>2</v>
+      </c>
+      <c r="J22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R22" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="38">
+        <v>-6</v>
+      </c>
+      <c r="C23" s="38">
+        <v>-1</v>
+      </c>
+      <c r="D23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K23" s="38">
+        <v>-1</v>
+      </c>
+      <c r="L23" s="38">
+        <v>-1</v>
+      </c>
+      <c r="M23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O23" s="38">
+        <v>-1</v>
+      </c>
+      <c r="P23" s="38">
+        <v>-1</v>
+      </c>
+      <c r="Q23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R23" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="38">
+        <v>742</v>
+      </c>
+      <c r="C24" s="38">
+        <v>761</v>
+      </c>
+      <c r="D24" s="40">
+        <v>600</v>
+      </c>
+      <c r="E24" s="38">
+        <v>248</v>
+      </c>
+      <c r="F24" s="38">
+        <v>74</v>
+      </c>
+      <c r="G24" s="38">
+        <v>23</v>
+      </c>
+      <c r="H24" s="38">
         <v>3</v>
       </c>
-      <c r="H8" s="47">
+      <c r="I24" s="38">
+        <v>17</v>
+      </c>
+      <c r="J24" s="38">
+        <v>13</v>
+      </c>
+      <c r="K24" s="38">
+        <v>10</v>
+      </c>
+      <c r="L24" s="38">
+        <v>-1</v>
+      </c>
+      <c r="M24" s="38">
+        <v>-1</v>
+      </c>
+      <c r="N24" s="38">
+        <v>13</v>
+      </c>
+      <c r="O24" s="38">
+        <v>12</v>
+      </c>
+      <c r="P24" s="38">
+        <v>24</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>12</v>
+      </c>
+      <c r="R24" s="39">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M25" s="38">
+        <v>-1</v>
+      </c>
+      <c r="N25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R25" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K26" s="38">
+        <v>-2</v>
+      </c>
+      <c r="L26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N26" s="38">
+        <v>-1</v>
+      </c>
+      <c r="O26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q26" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R26" s="39">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H27" s="38">
+        <v>1</v>
+      </c>
+      <c r="I27" s="38">
+        <v>1</v>
+      </c>
+      <c r="J27" s="38">
+        <v>1</v>
+      </c>
+      <c r="K27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N27" s="38">
+        <v>1</v>
+      </c>
+      <c r="O27" s="38">
+        <v>1</v>
+      </c>
+      <c r="P27" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R27" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="38">
+        <v>1</v>
+      </c>
+      <c r="F28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N28" s="42"/>
+      <c r="O28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R28" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="I8" s="47">
+      <c r="B29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="40">
+        <v>2</v>
+      </c>
+      <c r="E29" s="14"/>
+      <c r="F29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="38">
+        <v>3</v>
+      </c>
+      <c r="I29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J29" s="38">
+        <v>1</v>
+      </c>
+      <c r="K29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N29" s="38">
+        <v>1</v>
+      </c>
+      <c r="O29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="W29" s="41"/>
+    </row>
+    <row r="30" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="14">
+        <v>-2</v>
+      </c>
+      <c r="F30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R30" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="38">
+        <v>-27</v>
+      </c>
+      <c r="C31" s="38">
+        <v>-30</v>
+      </c>
+      <c r="D31" s="40">
+        <v>-30</v>
+      </c>
+      <c r="E31" s="38">
+        <v>-16</v>
+      </c>
+      <c r="F31" s="38">
+        <v>-20</v>
+      </c>
+      <c r="G31" s="38">
+        <v>-31</v>
+      </c>
+      <c r="H31" s="38">
+        <v>-64</v>
+      </c>
+      <c r="I31" s="38">
+        <v>-47</v>
+      </c>
+      <c r="J31" s="38">
+        <v>-62</v>
+      </c>
+      <c r="K31" s="38">
+        <v>-57</v>
+      </c>
+      <c r="L31" s="38">
+        <v>-83</v>
+      </c>
+      <c r="M31" s="38">
+        <v>-42</v>
+      </c>
+      <c r="N31" s="38">
+        <v>-61</v>
+      </c>
+      <c r="O31" s="38">
+        <v>-43</v>
+      </c>
+      <c r="P31" s="38">
+        <v>-24</v>
+      </c>
+      <c r="Q31" s="38">
+        <v>-63</v>
+      </c>
+      <c r="R31" s="39">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P32" s="38">
         <v>-1</v>
       </c>
-      <c r="J8" s="49" t="s">
+      <c r="Q32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R32" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P33" s="38">
+        <v>-1</v>
+      </c>
+      <c r="Q33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R33" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P34" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R34" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N35" s="38">
+        <v>2</v>
+      </c>
+      <c r="O35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R35" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M36" s="38">
+        <v>-1</v>
+      </c>
+      <c r="N36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R36" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K37" s="38">
+        <v>1</v>
+      </c>
+      <c r="L37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R37" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="38">
+        <v>1</v>
+      </c>
+      <c r="H38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R38" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="38">
+        <v>-1</v>
+      </c>
+      <c r="C39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R39" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="B40" s="38">
+        <v>1</v>
+      </c>
+      <c r="C40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q40" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R40" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="38">
+        <v>-5</v>
+      </c>
+      <c r="C41" s="38">
+        <v>1</v>
+      </c>
+      <c r="D41" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" s="38">
+        <v>4</v>
+      </c>
+      <c r="G41" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="38">
+        <v>-3</v>
+      </c>
+      <c r="J41" s="38">
+        <v>-3</v>
+      </c>
+      <c r="K41" s="38">
+        <v>-3</v>
+      </c>
+      <c r="L41" s="38">
+        <v>-6</v>
+      </c>
+      <c r="M41" s="14"/>
+      <c r="N41" s="38">
+        <v>-6</v>
+      </c>
+      <c r="O41" s="38">
+        <v>-4</v>
+      </c>
+      <c r="P41" s="42"/>
+      <c r="Q41" s="38">
+        <v>-1</v>
+      </c>
+      <c r="R41" s="39">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R42" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="48" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N43" s="38">
+        <v>1</v>
+      </c>
+      <c r="O43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P43" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R43" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="K8" s="47">
+      <c r="B44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="38">
+        <v>-1</v>
+      </c>
+      <c r="J44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q44" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R44" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="38">
+        <v>1</v>
+      </c>
+      <c r="D45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q45" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R45" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="38">
+        <v>264</v>
+      </c>
+      <c r="C46" s="38">
+        <v>36</v>
+      </c>
+      <c r="D46" s="40">
+        <v>123</v>
+      </c>
+      <c r="E46" s="38">
+        <v>13</v>
+      </c>
+      <c r="F46" s="38">
+        <v>3</v>
+      </c>
+      <c r="G46" s="38">
+        <v>3</v>
+      </c>
+      <c r="H46" s="38">
+        <v>1</v>
+      </c>
+      <c r="I46" s="38">
+        <v>2</v>
+      </c>
+      <c r="J46" s="38">
+        <v>9</v>
+      </c>
+      <c r="K46" s="38">
+        <v>6</v>
+      </c>
+      <c r="L46" s="38">
+        <v>1</v>
+      </c>
+      <c r="M46" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N46" s="38">
+        <v>1</v>
+      </c>
+      <c r="O46" s="38">
+        <v>-2</v>
+      </c>
+      <c r="P46" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="38">
+        <v>9</v>
+      </c>
+      <c r="R46" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R47" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P48" s="38">
+        <v>-1</v>
+      </c>
+      <c r="Q48" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R48" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="B49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O49" s="38">
+        <v>1</v>
+      </c>
+      <c r="P49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q49" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R49" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="L8" s="49" t="s">
-[...24 lines deleted...]
-      <c r="A9" s="68" t="s">
+      <c r="B50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O50" s="38">
+        <v>1</v>
+      </c>
+      <c r="P50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q50" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R50" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L51" s="38">
+        <v>1</v>
+      </c>
+      <c r="M51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R51" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="B52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I52" s="40">
+        <v>-1</v>
+      </c>
+      <c r="J52" s="38">
+        <v>-3</v>
+      </c>
+      <c r="K52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N52" s="38">
+        <v>-1</v>
+      </c>
+      <c r="O52" s="38">
+        <v>1</v>
+      </c>
+      <c r="P52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q52" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R52" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="B53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="40">
+        <v>3</v>
+      </c>
+      <c r="D53" s="40">
+        <v>1</v>
+      </c>
+      <c r="E53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" s="38">
         <v>2</v>
       </c>
-      <c r="B9" s="47">
-[...11 lines deleted...]
-      <c r="F9" s="47">
+      <c r="G53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q53" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R53" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="40">
+        <v>-1</v>
+      </c>
+      <c r="D54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M54" s="38">
+        <v>-1</v>
+      </c>
+      <c r="N54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P54" s="38">
+        <v>-1</v>
+      </c>
+      <c r="Q54" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R54" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="40">
+        <v>1</v>
+      </c>
+      <c r="D55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="38">
+        <v>1</v>
+      </c>
+      <c r="G55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N55" s="38">
+        <v>-1</v>
+      </c>
+      <c r="O55" s="38">
+        <v>-2</v>
+      </c>
+      <c r="P55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q55" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R55" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O56" s="38">
+        <v>1</v>
+      </c>
+      <c r="P56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q56" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R56" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="B57" s="38">
+        <v>-4</v>
+      </c>
+      <c r="C57" s="40">
+        <v>-3</v>
+      </c>
+      <c r="D57" s="40">
+        <v>-10</v>
+      </c>
+      <c r="E57" s="14">
+        <v>1</v>
+      </c>
+      <c r="F57" s="40">
+        <v>-3</v>
+      </c>
+      <c r="G57" s="40">
         <v>-5</v>
       </c>
-      <c r="G9" s="47">
-[...45 lines deleted...]
-      <c r="C10" s="47">
+      <c r="H57" s="40">
+        <v>-9</v>
+      </c>
+      <c r="I57" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J57" s="40">
+        <v>-2</v>
+      </c>
+      <c r="K57" s="40">
         <v>-7</v>
       </c>
-      <c r="D10" s="48">
+      <c r="L57" s="40">
+        <v>-5</v>
+      </c>
+      <c r="M57" s="40">
+        <v>1</v>
+      </c>
+      <c r="N57" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O57" s="40">
+        <v>-1</v>
+      </c>
+      <c r="P57" s="40">
+        <v>-9</v>
+      </c>
+      <c r="Q57" s="40">
         <v>-4</v>
       </c>
-      <c r="E10" s="47">
-[...5 lines deleted...]
-      <c r="G10" s="47">
+      <c r="R57" s="39">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="B58" s="52">
         <v>-5</v>
       </c>
-      <c r="H10" s="47">
-[...2780 lines deleted...]
-      <c r="R64" s="33"/>
+      <c r="C58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="H58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="I58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="J58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="K58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="L58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="M58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="N58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="O58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="P58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q58" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="R58" s="58" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" s="16" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A59" s="31"/>
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="29"/>
+      <c r="N59" s="30"/>
+      <c r="O59" s="30"/>
+      <c r="P59" s="30"/>
+      <c r="Q59" s="29"/>
+      <c r="R59" s="31"/>
+    </row>
+    <row r="60" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A60" s="10"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="6"/>
+      <c r="O60" s="6"/>
+      <c r="P60" s="6"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="10"/>
+    </row>
+    <row r="61" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A61" s="10"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="5"/>
+      <c r="D61" s="5"/>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="5"/>
+      <c r="L61" s="5"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="6"/>
+      <c r="O61" s="6"/>
+      <c r="P61" s="6"/>
+      <c r="Q61" s="5"/>
+    </row>
+    <row r="62" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A62" s="10"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="5"/>
+      <c r="D62" s="5"/>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5"/>
+      <c r="K62" s="5"/>
+      <c r="L62" s="5"/>
+      <c r="M62" s="5"/>
+      <c r="N62" s="6"/>
+      <c r="O62" s="6"/>
+      <c r="P62" s="6"/>
+      <c r="Q62" s="5"/>
+    </row>
+    <row r="63" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A63" s="10"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="6"/>
+      <c r="O63" s="6"/>
+      <c r="P63" s="6"/>
+      <c r="Q63" s="5"/>
+    </row>
+    <row r="64" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A64" s="10"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="6"/>
+      <c r="O64" s="6"/>
+      <c r="P64" s="6"/>
+      <c r="Q64" s="5"/>
     </row>
     <row r="65" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A65" s="20"/>
-[...39 lines deleted...]
-      <c r="A68" s="20"/>
+      <c r="A65" s="10"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="6"/>
+      <c r="O65" s="6"/>
+      <c r="P65" s="6"/>
+      <c r="Q65" s="5"/>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A66" s="10"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="5"/>
+      <c r="O66" s="5"/>
+      <c r="P66" s="5"/>
+      <c r="Q66" s="5"/>
+      <c r="R66" s="9"/>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A67" s="9"/>
+      <c r="B67" s="9"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="9"/>
+      <c r="E67" s="9"/>
+      <c r="F67" s="9"/>
+      <c r="G67" s="9"/>
+      <c r="H67" s="9"/>
+      <c r="I67" s="9"/>
+      <c r="J67" s="9"/>
+      <c r="K67" s="9"/>
+      <c r="L67" s="9"/>
+      <c r="M67" s="9"/>
+      <c r="N67" s="9"/>
+      <c r="O67" s="9"/>
+      <c r="P67" s="9"/>
+      <c r="Q67" s="9"/>
+      <c r="R67" s="9"/>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A68" s="9"/>
+      <c r="B68" s="11"/>
+      <c r="C68" s="11"/>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="11"/>
+      <c r="G68" s="12"/>
+      <c r="H68" s="12"/>
+      <c r="I68" s="12"/>
+      <c r="J68" s="11"/>
+      <c r="K68" s="12"/>
+      <c r="L68" s="13"/>
+      <c r="M68" s="9"/>
+      <c r="N68" s="9"/>
+      <c r="O68" s="9"/>
+      <c r="P68" s="9"/>
+      <c r="Q68" s="9"/>
+      <c r="R68" s="9"/>
     </row>
     <row r="69" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A69" s="20"/>
-[...8 lines deleted...]
-      <c r="A72" s="20"/>
+      <c r="A69" s="7"/>
+      <c r="B69" s="17"/>
+      <c r="C69" s="17"/>
+      <c r="D69" s="17"/>
+      <c r="E69" s="17"/>
+      <c r="F69" s="17"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="17"/>
+      <c r="I69" s="17"/>
+      <c r="J69" s="17"/>
+      <c r="K69" s="17"/>
+      <c r="L69" s="17"/>
+      <c r="M69" s="17"/>
+      <c r="N69" s="17"/>
+      <c r="O69" s="9"/>
+      <c r="P69" s="9"/>
+      <c r="Q69" s="9"/>
+      <c r="R69" s="9"/>
+    </row>
+    <row r="70" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="7"/>
+      <c r="B70" s="18"/>
+      <c r="C70" s="18"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="18"/>
+      <c r="F70" s="18"/>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="18"/>
+      <c r="N70" s="18"/>
+    </row>
+    <row r="71" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="7"/>
+    </row>
+    <row r="72" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="7"/>
     </row>
     <row r="73" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A73" s="20"/>
+      <c r="A73" s="7"/>
     </row>
     <row r="74" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A74" s="20"/>
+      <c r="A74" s="7"/>
     </row>
     <row r="75" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A75" s="20"/>
+      <c r="A75" s="7"/>
     </row>
     <row r="76" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A76" s="21"/>
+      <c r="A76" s="7"/>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A77" s="7"/>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A78" s="7"/>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A79" s="7"/>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A80" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:T57"/>
+  <dimension ref="A1:W59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A111" sqref="A111"/>
-      <selection pane="bottomLeft" activeCell="C2" sqref="C2:Q2"/>
+      <selection pane="bottomLeft" activeCell="R7" sqref="R7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="30.7109375" style="2" customWidth="1"/>
+    <col min="2" max="18" width="8.7109375" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C2" s="67" t="s">
+    <row r="1" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+    </row>
+    <row r="4" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="19"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+    </row>
+    <row r="5" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="19"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
+    </row>
+    <row r="6" spans="1:23" s="32" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A7" s="34"/>
+      <c r="B7" s="3">
+        <v>2009</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="3">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="3">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="3">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="3">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="35">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="3">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="3">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="3">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="35">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="36">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="4">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="4">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="15">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="38">
+        <v>1297</v>
+      </c>
+      <c r="C8" s="38">
+        <v>1095</v>
+      </c>
+      <c r="D8" s="38">
+        <v>879</v>
+      </c>
+      <c r="E8" s="38">
+        <v>389</v>
+      </c>
+      <c r="F8" s="38">
+        <v>186</v>
+      </c>
+      <c r="G8" s="38">
+        <v>131</v>
+      </c>
+      <c r="H8" s="38">
+        <v>139</v>
+      </c>
+      <c r="I8" s="38">
+        <v>95</v>
+      </c>
+      <c r="J8" s="38">
+        <v>202</v>
+      </c>
+      <c r="K8" s="38">
+        <v>217</v>
+      </c>
+      <c r="L8" s="38">
+        <v>137</v>
+      </c>
+      <c r="M8" s="38">
+        <v>68</v>
+      </c>
+      <c r="N8" s="38">
+        <v>130</v>
+      </c>
+      <c r="O8" s="38">
+        <v>171</v>
+      </c>
+      <c r="P8" s="38">
+        <v>168</v>
+      </c>
+      <c r="Q8" s="38">
+        <v>106</v>
+      </c>
+      <c r="R8" s="39">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="38">
+        <v>1</v>
+      </c>
+      <c r="C9" s="40">
+        <v>1</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="38">
+        <v>2</v>
+      </c>
+      <c r="G9" s="38">
+        <v>3</v>
+      </c>
+      <c r="H9" s="38">
+        <v>4</v>
+      </c>
+      <c r="I9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="38">
+        <v>6</v>
+      </c>
+      <c r="L9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P9" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>1</v>
+      </c>
+      <c r="R9" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="38">
+        <v>2</v>
+      </c>
+      <c r="C10" s="40">
+        <v>2</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="38">
+        <v>1</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="38">
+        <v>2</v>
+      </c>
+      <c r="H10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M10" s="38">
+        <v>1</v>
+      </c>
+      <c r="N10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O10" s="38">
+        <v>1</v>
+      </c>
+      <c r="P10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="W10" s="41"/>
+    </row>
+    <row r="11" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="38">
+        <v>4</v>
+      </c>
+      <c r="C11" s="40">
+        <v>1</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="38">
+        <v>1</v>
+      </c>
+      <c r="H11" s="38">
+        <v>3</v>
+      </c>
+      <c r="I11" s="38">
+        <v>2</v>
+      </c>
+      <c r="J11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="38">
+        <v>2</v>
+      </c>
+      <c r="L11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N11" s="38">
+        <v>1</v>
+      </c>
+      <c r="O11" s="38">
+        <v>1</v>
+      </c>
+      <c r="P11" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R11" s="39">
+        <v>1</v>
+      </c>
+      <c r="T11" s="41"/>
+    </row>
+    <row r="12" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="38">
+        <v>12</v>
+      </c>
+      <c r="C12" s="40">
+        <v>15</v>
+      </c>
+      <c r="D12" s="40">
+        <v>3</v>
+      </c>
+      <c r="E12" s="38">
+        <v>6</v>
+      </c>
+      <c r="F12" s="38">
+        <v>6</v>
+      </c>
+      <c r="G12" s="38">
+        <v>3</v>
+      </c>
+      <c r="H12" s="38">
+        <v>1</v>
+      </c>
+      <c r="I12" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J12" s="38">
+        <v>3</v>
+      </c>
+      <c r="K12" s="38">
+        <v>7</v>
+      </c>
+      <c r="L12" s="38">
+        <v>4</v>
+      </c>
+      <c r="M12" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N12" s="38">
+        <v>3</v>
+      </c>
+      <c r="O12" s="38">
+        <v>2</v>
+      </c>
+      <c r="P12" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>1</v>
+      </c>
+      <c r="R12" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="38">
+        <v>1</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R13" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="D2" s="67"/>
-[...103 lines deleted...]
-      <c r="H7" s="47">
+      <c r="B14" s="38">
+        <v>233</v>
+      </c>
+      <c r="C14" s="40">
+        <v>228</v>
+      </c>
+      <c r="D14" s="40">
+        <v>127</v>
+      </c>
+      <c r="E14" s="38">
+        <v>104</v>
+      </c>
+      <c r="F14" s="38">
+        <v>72</v>
+      </c>
+      <c r="G14" s="38">
+        <v>84</v>
+      </c>
+      <c r="H14" s="38">
+        <v>94</v>
+      </c>
+      <c r="I14" s="38">
+        <v>56</v>
+      </c>
+      <c r="J14" s="38">
         <v>139</v>
       </c>
-      <c r="I7" s="47">
-[...8 lines deleted...]
-      <c r="L7" s="47">
+      <c r="K14" s="38">
+        <v>123</v>
+      </c>
+      <c r="L14" s="38">
+        <v>112</v>
+      </c>
+      <c r="M14" s="38">
+        <v>61</v>
+      </c>
+      <c r="N14" s="38">
+        <v>87</v>
+      </c>
+      <c r="O14" s="38">
         <v>137</v>
       </c>
-      <c r="M7" s="47">
-[...19 lines deleted...]
-      <c r="A8" s="68" t="s">
+      <c r="P14" s="38">
+        <v>121</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>70</v>
+      </c>
+      <c r="R14" s="39">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="40">
+        <v>1</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="38">
+        <v>1</v>
+      </c>
+      <c r="G15" s="38">
+        <v>3</v>
+      </c>
+      <c r="H15" s="38">
+        <v>3</v>
+      </c>
+      <c r="I15" s="38">
+        <v>3</v>
+      </c>
+      <c r="J15" s="38">
+        <v>11</v>
+      </c>
+      <c r="K15" s="38">
+        <v>20</v>
+      </c>
+      <c r="L15" s="38">
+        <v>8</v>
+      </c>
+      <c r="M15" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N15" s="38">
+        <v>13</v>
+      </c>
+      <c r="O15" s="38">
+        <v>2</v>
+      </c>
+      <c r="P15" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>4</v>
+      </c>
+      <c r="R15" s="39">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="47">
-[...5 lines deleted...]
-      <c r="D8" s="42" t="s">
+      <c r="B16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L16" s="38">
+        <v>1</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O16" s="38">
+        <v>1</v>
+      </c>
+      <c r="P16" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R16" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="38">
+        <v>5</v>
+      </c>
+      <c r="C17" s="40">
+        <v>7</v>
+      </c>
+      <c r="D17" s="40">
+        <v>2</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="38">
+        <v>4</v>
+      </c>
+      <c r="J17" s="38">
+        <v>4</v>
+      </c>
+      <c r="K17" s="38">
+        <v>2</v>
+      </c>
+      <c r="L17" s="38">
+        <v>1</v>
+      </c>
+      <c r="M17" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N17" s="38">
+        <v>1</v>
+      </c>
+      <c r="O17" s="38">
+        <v>1</v>
+      </c>
+      <c r="P17" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>1</v>
+      </c>
+      <c r="R17" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="38">
+        <v>11</v>
+      </c>
+      <c r="C18" s="40">
+        <v>22</v>
+      </c>
+      <c r="D18" s="40">
+        <v>7</v>
+      </c>
+      <c r="E18" s="38">
+        <v>7</v>
+      </c>
+      <c r="F18" s="38">
+        <v>11</v>
+      </c>
+      <c r="G18" s="38">
+        <v>2</v>
+      </c>
+      <c r="H18" s="38">
+        <v>9</v>
+      </c>
+      <c r="I18" s="38">
+        <v>2</v>
+      </c>
+      <c r="J18" s="38">
+        <v>5</v>
+      </c>
+      <c r="K18" s="38">
+        <v>4</v>
+      </c>
+      <c r="L18" s="38">
+        <v>3</v>
+      </c>
+      <c r="M18" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N18" s="38">
+        <v>1</v>
+      </c>
+      <c r="O18" s="38">
+        <v>1</v>
+      </c>
+      <c r="P18" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>2</v>
+      </c>
+      <c r="R18" s="39">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="40">
+        <v>4</v>
+      </c>
+      <c r="D19" s="40">
+        <v>5</v>
+      </c>
+      <c r="E19" s="38">
+        <v>1</v>
+      </c>
+      <c r="F19" s="14"/>
+      <c r="G19" s="38">
+        <v>2</v>
+      </c>
+      <c r="H19" s="14"/>
+      <c r="I19" s="38">
+        <v>1</v>
+      </c>
+      <c r="J19" s="38">
+        <v>9</v>
+      </c>
+      <c r="K19" s="38">
+        <v>30</v>
+      </c>
+      <c r="L19" s="38">
+        <v>2</v>
+      </c>
+      <c r="M19" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O19" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P19" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q19" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R19" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J20" s="38">
+        <v>1</v>
+      </c>
+      <c r="K20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R20" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="38">
+        <v>2</v>
+      </c>
+      <c r="J21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q21" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R21" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N22" s="38">
+        <v>1</v>
+      </c>
+      <c r="O22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R22" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="38">
+        <v>745</v>
+      </c>
+      <c r="C23" s="40">
+        <v>761</v>
+      </c>
+      <c r="D23" s="40">
+        <v>600</v>
+      </c>
+      <c r="E23" s="38">
+        <v>248</v>
+      </c>
+      <c r="F23" s="38">
+        <v>74</v>
+      </c>
+      <c r="G23" s="38">
+        <v>23</v>
+      </c>
+      <c r="H23" s="38">
+        <v>13</v>
+      </c>
+      <c r="I23" s="38">
+        <v>20</v>
+      </c>
+      <c r="J23" s="38">
         <v>16</v>
       </c>
-      <c r="E8" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="47">
+      <c r="K23" s="38">
+        <v>10</v>
+      </c>
+      <c r="L23" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M23" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N23" s="38">
+        <v>13</v>
+      </c>
+      <c r="O23" s="38">
+        <v>12</v>
+      </c>
+      <c r="P23" s="38">
+        <v>25</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>14</v>
+      </c>
+      <c r="R23" s="39">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" s="38">
+        <v>1</v>
+      </c>
+      <c r="I24" s="38">
+        <v>1</v>
+      </c>
+      <c r="J24" s="38">
+        <v>1</v>
+      </c>
+      <c r="K24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N24" s="38">
+        <v>1</v>
+      </c>
+      <c r="O24" s="38">
+        <v>1</v>
+      </c>
+      <c r="P24" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="38">
         <v>2</v>
       </c>
-      <c r="G8" s="47">
+      <c r="R24" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="38">
+        <v>1</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R25" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="40">
+        <v>2</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H26" s="38">
         <v>3</v>
       </c>
-      <c r="H8" s="47">
+      <c r="I26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J26" s="38">
+        <v>1</v>
+      </c>
+      <c r="K26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N26" s="38">
+        <v>1</v>
+      </c>
+      <c r="O26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R26" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="38">
+        <v>13</v>
+      </c>
+      <c r="C27" s="40">
+        <v>8</v>
+      </c>
+      <c r="D27" s="40">
+        <v>8</v>
+      </c>
+      <c r="E27" s="38">
+        <v>7</v>
+      </c>
+      <c r="F27" s="38">
+        <v>9</v>
+      </c>
+      <c r="G27" s="38">
         <v>4</v>
       </c>
-      <c r="I8" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="47">
+      <c r="H27" s="38">
+        <v>5</v>
+      </c>
+      <c r="I27" s="38">
+        <v>1</v>
+      </c>
+      <c r="J27" s="38">
+        <v>3</v>
+      </c>
+      <c r="K27" s="38">
+        <v>4</v>
+      </c>
+      <c r="L27" s="38">
+        <v>4</v>
+      </c>
+      <c r="M27" s="38">
+        <v>5</v>
+      </c>
+      <c r="N27" s="38">
+        <v>2</v>
+      </c>
+      <c r="O27" s="38">
+        <v>5</v>
+      </c>
+      <c r="P27" s="38">
+        <v>8</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>2</v>
+      </c>
+      <c r="R27" s="39">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P28" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R28" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N29" s="38">
+        <v>2</v>
+      </c>
+      <c r="O29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R29" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K30" s="38">
+        <v>1</v>
+      </c>
+      <c r="L30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R30" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="38">
+        <v>1</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R31" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="38">
+        <v>1</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R32" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="40">
+        <v>3</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" s="38">
+        <v>4</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R33" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R34" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="48" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N35" s="38">
+        <v>1</v>
+      </c>
+      <c r="O35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P35" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R35" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="40">
+        <v>1</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R36" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="38">
+        <v>269</v>
+      </c>
+      <c r="C37" s="40">
+        <v>36</v>
+      </c>
+      <c r="D37" s="40">
+        <v>123</v>
+      </c>
+      <c r="E37" s="38">
+        <v>13</v>
+      </c>
+      <c r="F37" s="38">
+        <v>3</v>
+      </c>
+      <c r="G37" s="38">
+        <v>3</v>
+      </c>
+      <c r="H37" s="38">
+        <v>3</v>
+      </c>
+      <c r="I37" s="38">
+        <v>3</v>
+      </c>
+      <c r="J37" s="38">
+        <v>9</v>
+      </c>
+      <c r="K37" s="38">
         <v>6</v>
       </c>
-      <c r="L8" s="42" t="s">
-[...22 lines deleted...]
-      <c r="A9" s="68" t="s">
+      <c r="L37" s="38">
+        <v>1</v>
+      </c>
+      <c r="M37" s="38">
+        <v>1</v>
+      </c>
+      <c r="N37" s="38">
+        <v>1</v>
+      </c>
+      <c r="O37" s="38">
+        <v>1</v>
+      </c>
+      <c r="P37" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="38">
+        <v>9</v>
+      </c>
+      <c r="R37" s="39">
         <v>2</v>
       </c>
-      <c r="B9" s="47">
+    </row>
+    <row r="38" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q38" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R38" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O39" s="38">
+        <v>1</v>
+      </c>
+      <c r="P39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q39" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R39" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O40" s="38">
+        <v>1</v>
+      </c>
+      <c r="P40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q40" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R40" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L41" s="38">
+        <v>1</v>
+      </c>
+      <c r="M41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R41" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K42" s="38">
+        <v>1</v>
+      </c>
+      <c r="L42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O42" s="38">
+        <v>1</v>
+      </c>
+      <c r="P42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q42" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R42" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="40">
+        <v>3</v>
+      </c>
+      <c r="D43" s="40">
+        <v>1</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" s="38">
         <v>2</v>
       </c>
-      <c r="C9" s="48">
+      <c r="G43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q43" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R43" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="P44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R44" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="40">
+        <v>1</v>
+      </c>
+      <c r="D45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" s="38">
+        <v>1</v>
+      </c>
+      <c r="G45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O45" s="38">
+        <v>1</v>
+      </c>
+      <c r="P45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R45" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="L46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="M46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="N46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="O46" s="38">
+        <v>1</v>
+      </c>
+      <c r="P46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="R46" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" s="50" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="B47" s="52">
+        <v>1</v>
+      </c>
+      <c r="C47" s="52">
+        <v>1</v>
+      </c>
+      <c r="D47" s="52">
+        <v>1</v>
+      </c>
+      <c r="E47" s="52">
+        <v>1</v>
+      </c>
+      <c r="F47" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="H47" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="J47" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="K47" s="52">
+        <v>1</v>
+      </c>
+      <c r="L47" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="M47" s="52">
+        <v>1</v>
+      </c>
+      <c r="N47" s="52">
         <v>2</v>
       </c>
-      <c r="D9" s="42" t="s">
-[...2129 lines deleted...]
-      <c r="R50" s="33"/>
+      <c r="O47" s="52">
+        <v>1</v>
+      </c>
+      <c r="P47" s="52">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="R47" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="60"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="14"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="42"/>
+      <c r="N48" s="61"/>
+      <c r="O48" s="14"/>
+      <c r="P48" s="62"/>
+      <c r="Q48" s="63"/>
+      <c r="R48" s="64"/>
+    </row>
+    <row r="49" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="60"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="14"/>
+      <c r="L49" s="14"/>
+      <c r="M49" s="42"/>
+      <c r="N49" s="61"/>
+      <c r="O49" s="14"/>
+      <c r="P49" s="62"/>
+      <c r="Q49" s="63"/>
+      <c r="R49" s="64"/>
+    </row>
+    <row r="50" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="60"/>
+      <c r="B50" s="14"/>
+      <c r="C50" s="14"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="14"/>
+      <c r="F50" s="14"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14"/>
+      <c r="K50" s="14"/>
+      <c r="L50" s="14"/>
+      <c r="M50" s="42"/>
+      <c r="N50" s="61"/>
+      <c r="O50" s="14"/>
+      <c r="P50" s="62"/>
+      <c r="Q50" s="63"/>
+      <c r="R50" s="64"/>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A51" s="16"/>
-[...16 lines deleted...]
-      <c r="R51" s="33"/>
+      <c r="A51" s="10"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="44"/>
+      <c r="O51" s="6"/>
+      <c r="P51" s="45"/>
+      <c r="Q51" s="46"/>
+      <c r="R51" s="43"/>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A52" s="16"/>
-[...15 lines deleted...]
-      <c r="Q52" s="26"/>
+      <c r="A52" s="10"/>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="6"/>
+      <c r="N52" s="44"/>
+      <c r="O52" s="6"/>
+      <c r="P52" s="45"/>
+      <c r="Q52" s="46"/>
+      <c r="R52" s="9"/>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A53" s="16"/>
-[...16 lines deleted...]
-      <c r="R53" s="33"/>
+      <c r="A53" s="10"/>
+      <c r="B53" s="5"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="5"/>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="6"/>
+      <c r="N53" s="44"/>
+      <c r="O53" s="6"/>
+      <c r="P53" s="45"/>
+      <c r="Q53" s="46"/>
+      <c r="R53" s="9"/>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A54" s="33"/>
-[...16 lines deleted...]
-      <c r="R54" s="33"/>
+      <c r="A54" s="10"/>
+      <c r="B54" s="5"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="5"/>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="6"/>
+      <c r="N54" s="44"/>
+      <c r="O54" s="6"/>
+      <c r="P54" s="45"/>
+      <c r="Q54" s="46"/>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="B55" s="15"/>
-[...9 lines deleted...]
-      <c r="L55" s="15"/>
+      <c r="A55" s="10"/>
+      <c r="B55" s="5"/>
+      <c r="C55" s="5"/>
+      <c r="D55" s="5"/>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="47"/>
+      <c r="O55" s="8"/>
+      <c r="P55" s="46"/>
+      <c r="Q55" s="46"/>
+      <c r="R55" s="9"/>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A56" s="9"/>
       <c r="B56" s="17"/>
       <c r="C56" s="17"/>
       <c r="D56" s="17"/>
       <c r="E56" s="17"/>
       <c r="F56" s="17"/>
       <c r="G56" s="17"/>
       <c r="H56" s="17"/>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
-      <c r="M56" s="17"/>
+      <c r="M56" s="9"/>
+      <c r="N56" s="9"/>
+      <c r="O56" s="9"/>
+      <c r="P56" s="46"/>
+      <c r="Q56" s="9"/>
+      <c r="R56" s="9"/>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="B57" s="17"/>
-[...11 lines deleted...]
-      <c r="N57" s="17"/>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="6"/>
+      <c r="K57" s="6"/>
+      <c r="L57" s="6"/>
+    </row>
+    <row r="58" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="B58" s="18"/>
+      <c r="C58" s="18"/>
+      <c r="D58" s="18"/>
+      <c r="E58" s="18"/>
+      <c r="F58" s="18"/>
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="18"/>
+    </row>
+    <row r="59" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="18"/>
+      <c r="F59" s="18"/>
+      <c r="G59" s="18"/>
+      <c r="H59" s="18"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
+      <c r="N59" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="B3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:U53"/>
+  <dimension ref="A1:W51"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A111" sqref="A111"/>
-      <selection pane="bottomLeft" activeCell="C2" sqref="C2:Q2"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:R3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="30.7109375" style="2" customWidth="1"/>
+    <col min="2" max="18" width="8.7109375" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C2" s="67" t="s">
+    <row r="1" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+    </row>
+    <row r="4" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="19"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+    </row>
+    <row r="5" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="19"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
+    </row>
+    <row r="6" spans="1:23" s="32" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="22"/>
+      <c r="B7" s="23">
+        <v>2009</v>
+      </c>
+      <c r="C7" s="23">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="23">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="23">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="23">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="23">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="23">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="24">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="23">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="23">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="23">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="24">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="25">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="26">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="26">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="27">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="65">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="38">
+        <v>1488</v>
+      </c>
+      <c r="C8" s="38">
+        <v>1166</v>
+      </c>
+      <c r="D8" s="38">
+        <v>1496</v>
+      </c>
+      <c r="E8" s="38">
+        <v>1565</v>
+      </c>
+      <c r="F8" s="38">
+        <v>895</v>
+      </c>
+      <c r="G8" s="38">
+        <v>1184</v>
+      </c>
+      <c r="H8" s="38">
+        <v>1110</v>
+      </c>
+      <c r="I8" s="38">
+        <v>1208</v>
+      </c>
+      <c r="J8" s="38">
+        <v>1287</v>
+      </c>
+      <c r="K8" s="38">
+        <v>1440</v>
+      </c>
+      <c r="L8" s="38">
+        <v>1604</v>
+      </c>
+      <c r="M8" s="38">
+        <v>1041</v>
+      </c>
+      <c r="N8" s="38">
+        <v>1008</v>
+      </c>
+      <c r="O8" s="38">
+        <v>831</v>
+      </c>
+      <c r="P8" s="38">
+        <v>561</v>
+      </c>
+      <c r="Q8" s="38">
+        <v>542</v>
+      </c>
+      <c r="R8" s="32">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="40">
+        <v>1</v>
+      </c>
+      <c r="E9" s="38">
+        <v>1</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="38">
+        <v>1</v>
+      </c>
+      <c r="J9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="38">
+        <v>1</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R9" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q10" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R10" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="56">
+        <v>4</v>
+      </c>
+      <c r="C11" s="56">
+        <v>8</v>
+      </c>
+      <c r="D11" s="40">
+        <v>4</v>
+      </c>
+      <c r="E11" s="38">
+        <v>14</v>
+      </c>
+      <c r="F11" s="38">
+        <v>5</v>
+      </c>
+      <c r="G11" s="38">
+        <v>6</v>
+      </c>
+      <c r="H11" s="38">
+        <v>8</v>
+      </c>
+      <c r="I11" s="38">
+        <v>8</v>
+      </c>
+      <c r="J11" s="38">
+        <v>2</v>
+      </c>
+      <c r="K11" s="38">
+        <v>6</v>
+      </c>
+      <c r="L11" s="38">
+        <v>3</v>
+      </c>
+      <c r="M11" s="38">
+        <v>9</v>
+      </c>
+      <c r="N11" s="38">
+        <v>1</v>
+      </c>
+      <c r="O11" s="38">
+        <v>9</v>
+      </c>
+      <c r="P11" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R11" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="W11" s="41"/>
+    </row>
+    <row r="12" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="56">
+        <v>1</v>
+      </c>
+      <c r="D12" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="38">
+        <v>1</v>
+      </c>
+      <c r="G12" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="38">
+        <v>3</v>
+      </c>
+      <c r="J12" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K12" s="38">
+        <v>1</v>
+      </c>
+      <c r="L12" s="38">
+        <v>1</v>
+      </c>
+      <c r="M12" s="38">
+        <v>1</v>
+      </c>
+      <c r="N12" s="38">
+        <v>1</v>
+      </c>
+      <c r="O12" s="38">
+        <v>1</v>
+      </c>
+      <c r="P12" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q12" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R12" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L13" s="38">
+        <v>1</v>
+      </c>
+      <c r="M13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q13" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R13" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="56">
+        <v>1409</v>
+      </c>
+      <c r="C14" s="56">
+        <v>1097</v>
+      </c>
+      <c r="D14" s="40">
+        <v>1434</v>
+      </c>
+      <c r="E14" s="38">
+        <v>1522</v>
+      </c>
+      <c r="F14" s="38">
+        <v>856</v>
+      </c>
+      <c r="G14" s="38">
+        <v>1131</v>
+      </c>
+      <c r="H14" s="38">
+        <v>1019</v>
+      </c>
+      <c r="I14" s="38">
+        <v>1137</v>
+      </c>
+      <c r="J14" s="38">
+        <v>1207</v>
+      </c>
+      <c r="K14" s="38">
+        <v>1345</v>
+      </c>
+      <c r="L14" s="38">
+        <v>1494</v>
+      </c>
+      <c r="M14" s="38">
+        <v>980</v>
+      </c>
+      <c r="N14" s="38">
+        <v>928</v>
+      </c>
+      <c r="O14" s="38">
+        <v>755</v>
+      </c>
+      <c r="P14" s="38">
+        <v>511</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>468</v>
+      </c>
+      <c r="R14" s="39">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="D2" s="67"/>
-[...26 lines deleted...]
-      <c r="Q5" s="5" t="s">
+      <c r="B15" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="56">
         <v>0</v>
       </c>
-    </row>
-[...111 lines deleted...]
-      <c r="B8" s="49" t="s">
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="42"/>
+      <c r="O15" s="14"/>
+      <c r="P15" s="42"/>
+      <c r="Q15" s="14"/>
+      <c r="R15" s="39"/>
+    </row>
+    <row r="16" spans="1:23" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="56">
+        <v>4</v>
+      </c>
+      <c r="C16" s="56">
+        <v>10</v>
+      </c>
+      <c r="D16" s="40">
+        <v>8</v>
+      </c>
+      <c r="E16" s="38">
+        <v>2</v>
+      </c>
+      <c r="F16" s="38">
+        <v>1</v>
+      </c>
+      <c r="G16" s="38">
+        <v>6</v>
+      </c>
+      <c r="H16" s="38">
+        <v>5</v>
+      </c>
+      <c r="I16" s="38">
+        <v>1</v>
+      </c>
+      <c r="J16" s="38">
+        <v>1</v>
+      </c>
+      <c r="K16" s="38">
+        <v>9</v>
+      </c>
+      <c r="L16" s="38">
+        <v>3</v>
+      </c>
+      <c r="M16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N16" s="38">
+        <v>2</v>
+      </c>
+      <c r="O16" s="38">
+        <v>1</v>
+      </c>
+      <c r="P16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R16" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="56">
+        <v>1</v>
+      </c>
+      <c r="C17" s="56">
+        <v>4</v>
+      </c>
+      <c r="D17" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="38">
+        <v>1</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="38">
+        <v>1</v>
+      </c>
+      <c r="H17" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="38">
+        <v>1</v>
+      </c>
+      <c r="J17" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K17" s="38">
+        <v>2</v>
+      </c>
+      <c r="L17" s="38">
+        <v>2</v>
+      </c>
+      <c r="M17" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N17" s="38">
+        <v>1</v>
+      </c>
+      <c r="O17" s="38">
+        <v>3</v>
+      </c>
+      <c r="P17" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q17" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R17" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O18" s="38">
+        <v>1</v>
+      </c>
+      <c r="P18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R18" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="14">
+        <v>1</v>
+      </c>
+      <c r="K19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M19" s="38">
+        <v>1</v>
+      </c>
+      <c r="N19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R19" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="56">
+        <v>6</v>
+      </c>
+      <c r="C20" s="56">
+        <v>1</v>
+      </c>
+      <c r="D20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K20" s="38">
+        <v>1</v>
+      </c>
+      <c r="L20" s="38">
+        <v>1</v>
+      </c>
+      <c r="M20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N20" s="38">
+        <v>1</v>
+      </c>
+      <c r="O20" s="38">
+        <v>1</v>
+      </c>
+      <c r="P20" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R20" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="56">
+        <v>3</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="38">
+        <v>3</v>
+      </c>
+      <c r="J21" s="38">
+        <v>3</v>
+      </c>
+      <c r="K21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L21" s="38">
+        <v>1</v>
+      </c>
+      <c r="M21" s="38">
+        <v>1</v>
+      </c>
+      <c r="N21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O21" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P21" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>2</v>
+      </c>
+      <c r="R21" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P22" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>2</v>
+      </c>
+      <c r="R22" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M23" s="38">
+        <v>1</v>
+      </c>
+      <c r="N23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R23" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="38">
+        <v>2</v>
+      </c>
+      <c r="L24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N24" s="38">
+        <v>1</v>
+      </c>
+      <c r="O24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q24" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R24" s="39">
+        <v>1</v>
+      </c>
+      <c r="T24" s="41"/>
+    </row>
+    <row r="25" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="14">
+        <v>2</v>
+      </c>
+      <c r="F25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q25" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R25" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="56">
+        <v>40</v>
+      </c>
+      <c r="C26" s="56">
+        <v>38</v>
+      </c>
+      <c r="D26" s="40">
+        <v>38</v>
+      </c>
+      <c r="E26" s="38">
+        <v>23</v>
+      </c>
+      <c r="F26" s="38">
+        <v>29</v>
+      </c>
+      <c r="G26" s="38">
+        <v>35</v>
+      </c>
+      <c r="H26" s="38">
+        <v>69</v>
+      </c>
+      <c r="I26" s="38">
+        <v>48</v>
+      </c>
+      <c r="J26" s="38">
+        <v>65</v>
+      </c>
+      <c r="K26" s="38">
+        <v>61</v>
+      </c>
+      <c r="L26" s="38">
+        <v>87</v>
+      </c>
+      <c r="M26" s="38">
+        <v>47</v>
+      </c>
+      <c r="N26" s="38">
+        <v>63</v>
+      </c>
+      <c r="O26" s="38">
+        <v>48</v>
+      </c>
+      <c r="P26" s="38">
+        <v>32</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>65</v>
+      </c>
+      <c r="R26" s="39">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P27" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R27" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P28" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R28" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="56">
+        <v>1</v>
+      </c>
+      <c r="C29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q29" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R29" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="56">
+        <v>5</v>
+      </c>
+      <c r="C30" s="56">
+        <v>2</v>
+      </c>
+      <c r="D30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="38">
+        <v>3</v>
+      </c>
+      <c r="J30" s="38">
+        <v>3</v>
+      </c>
+      <c r="K30" s="38">
+        <v>3</v>
+      </c>
+      <c r="L30" s="38">
+        <v>6</v>
+      </c>
+      <c r="M30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N30" s="38">
+        <v>6</v>
+      </c>
+      <c r="O30" s="38">
+        <v>4</v>
+      </c>
+      <c r="P30" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>1</v>
+      </c>
+      <c r="R30" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="49" t="s">
-[...49 lines deleted...]
-      <c r="A9" s="68" t="s">
+      <c r="B31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="38">
+        <v>1</v>
+      </c>
+      <c r="J31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R31" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="56">
+        <v>5</v>
+      </c>
+      <c r="C32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="38">
+        <v>1</v>
+      </c>
+      <c r="J32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O32" s="38">
+        <v>3</v>
+      </c>
+      <c r="P32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R32" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P33" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q33" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R33" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="40">
+        <v>1</v>
+      </c>
+      <c r="J34" s="38">
+        <v>3</v>
+      </c>
+      <c r="K34" s="38">
+        <v>1</v>
+      </c>
+      <c r="L34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N34" s="38">
+        <v>1</v>
+      </c>
+      <c r="O34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q34" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R34" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q35" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R35" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="56">
+        <v>1</v>
+      </c>
+      <c r="D36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M36" s="38">
+        <v>1</v>
+      </c>
+      <c r="N36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="O36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="P36" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R36" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="K37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="L37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N37" s="38">
+        <v>1</v>
+      </c>
+      <c r="O37" s="38">
+        <v>3</v>
+      </c>
+      <c r="P37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="R37" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="56">
+        <v>5</v>
+      </c>
+      <c r="C38" s="59">
+        <v>4</v>
+      </c>
+      <c r="D38" s="40">
+        <v>11</v>
+      </c>
+      <c r="E38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="40">
+        <v>3</v>
+      </c>
+      <c r="G38" s="40">
+        <v>5</v>
+      </c>
+      <c r="H38" s="40">
+        <v>9</v>
+      </c>
+      <c r="I38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J38" s="40">
         <v>2</v>
       </c>
-      <c r="B9" s="49" t="s">
-[...55 lines deleted...]
-      <c r="B10" s="49">
+      <c r="K38" s="40">
+        <v>8</v>
+      </c>
+      <c r="L38" s="40">
+        <v>5</v>
+      </c>
+      <c r="M38" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="N38" s="40">
+        <v>2</v>
+      </c>
+      <c r="O38" s="40">
+        <v>2</v>
+      </c>
+      <c r="P38" s="40">
+        <v>10</v>
+      </c>
+      <c r="Q38" s="40">
         <v>4</v>
       </c>
-      <c r="C10" s="49">
-[...8 lines deleted...]
-      <c r="F10" s="47">
+      <c r="R38" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" s="58">
         <v>5</v>
       </c>
-      <c r="G10" s="47">
-[...1790 lines deleted...]
-      <c r="R42" s="31"/>
+      <c r="C39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="J39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="L39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="M39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="N39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="O39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="P39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q39" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="R39" s="58" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" s="32" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="60"/>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="14"/>
+      <c r="N40" s="42"/>
+      <c r="O40" s="14"/>
+      <c r="P40" s="42"/>
+      <c r="Q40" s="14"/>
+      <c r="R40" s="39"/>
+    </row>
+    <row r="41" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A41" s="10"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="55"/>
+    </row>
+    <row r="42" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A42" s="10"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="5"/>
+      <c r="R42" s="55"/>
     </row>
     <row r="43" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A43" s="16"/>
-[...16 lines deleted...]
-      <c r="R43" s="28"/>
+      <c r="A43" s="10"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="55"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A44" s="16"/>
-[...16 lines deleted...]
-      <c r="R44" s="28"/>
+      <c r="A44" s="10"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="55"/>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A45" s="16"/>
-[...16 lines deleted...]
-      <c r="R45" s="28"/>
+      <c r="A45" s="10"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="43"/>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A46" s="16"/>
-[...16 lines deleted...]
-      <c r="R46" s="28"/>
+      <c r="A46" s="10"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="8"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="9"/>
+      <c r="S46" s="9"/>
+      <c r="T46" s="9"/>
+      <c r="U46" s="9"/>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A47" s="16"/>
-[...16 lines deleted...]
-      <c r="R47" s="32"/>
+      <c r="A47" s="9"/>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
+      <c r="L47" s="9"/>
+      <c r="M47" s="9"/>
+      <c r="N47" s="9"/>
+      <c r="O47" s="9"/>
+      <c r="P47" s="9"/>
+      <c r="Q47" s="9"/>
+      <c r="R47" s="9"/>
+      <c r="S47" s="9"/>
+      <c r="T47" s="9"/>
+      <c r="U47" s="9"/>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A48" s="16"/>
-[...105 lines deleted...]
-      <c r="L53" s="17"/>
+      <c r="A48" s="9"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="9"/>
+      <c r="O48" s="9"/>
+      <c r="P48" s="9"/>
+      <c r="Q48" s="9"/>
+      <c r="R48" s="9"/>
+      <c r="S48" s="9"/>
+      <c r="T48" s="9"/>
+      <c r="U48" s="9"/>
+    </row>
+    <row r="49" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B49" s="18"/>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="18"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="L49" s="18"/>
+      <c r="M49" s="18"/>
+    </row>
+    <row r="50" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B50" s="18"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="18"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="18"/>
+      <c r="L50" s="18"/>
+    </row>
+    <row r="51" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B51" s="18"/>
+      <c r="C51" s="18"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="18"/>
+      <c r="H51" s="18"/>
+      <c r="I51" s="18"/>
+      <c r="J51" s="18"/>
+      <c r="K51" s="18"/>
+      <c r="L51" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Сальдо миграции</vt:lpstr>