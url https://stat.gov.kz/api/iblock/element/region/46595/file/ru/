--- v0 (2026-09-21)
+++ v1 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="3930" windowWidth="29040" windowHeight="9315" tabRatio="788"/>
+    <workbookView xWindow="32760" yWindow="3930" windowWidth="29040" windowHeight="9315" tabRatio="788" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="14" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="15" r:id="rId2"/>
     <sheet name="Показатель" sheetId="13" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AZ7" i="13"/>
   <c r="AV7"/>
   <c r="BA7"/>
   <c r="AX7"/>
   <c r="AW7"/>
   <c r="AT7"/>
   <c r="AP7"/>
   <c r="AR7"/>
   <c r="AS7"/>
   <c r="AU7"/>
   <c r="AU11" s="1"/>
   <c r="AY7"/>
   <c r="AY11" s="1"/>
@@ -101,189 +101,189 @@
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Предварительные данные.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2025г.</t>
   </si>
   <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Для проведения расчетов используются официальные статистические данные: отчетность по форме 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» и сведения таможенных деклараций, формируемых Комитетом государственных доходов Министерства финансов Республики Казахстан по внешней торговле со странами, не являющимися членами Евразийского экономического союза.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС и  данные таможенных деклараций Комитета государственных доходов Министерства финансов Республики Казахстан с остальными странами мира (не входящими в ЕАЭС).</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t>Тысяча долларов США, тонн</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>январь-август 2026г.*</t>
+  </si>
+  <si>
     <r>
-      <t>январь-июль 2025г.</t>
+      <t>январь-август 2025г.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
-  <si>
-[...124 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="56">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -320,56 +320,50 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -633,50 +627,56 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
@@ -1155,408 +1155,408 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="53"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="4" fontId="21" fillId="22" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="20" fillId="22" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="23" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="21" fillId="23" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="21" fillId="23" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="20" fillId="23" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="23" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="23" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="21" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="20" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="5" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="5" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="4" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="4" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="25" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="25" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="17" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="17" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="21" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="21" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="26" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="26" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="14" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="14" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="27" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="27" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="15" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="15" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="21" fillId="28" borderId="13" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="20" fillId="28" borderId="13" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="2" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="2" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="25" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="25" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="30" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="30" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="30" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="30" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="24" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="24" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="31" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="31" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="31" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="31" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="32" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="32" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="32" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="32" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="33" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="33" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="33" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="33" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="33" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="33" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="29" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="29" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="29" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="29" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="2" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="2" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="24" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="28" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="29" borderId="12" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="29" borderId="12" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="37" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="37" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="6" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="51" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-    </xf>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="2" xfId="107" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="2" xfId="107" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="51" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...48 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="122">
     <cellStyle name="20% - Акцент1 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="6"/>
     <cellStyle name="20% - Акцент2 2" xfId="7"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 2" xfId="9"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент5 2" xfId="13"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент6 2" xfId="15"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="16"/>
     <cellStyle name="40% - Акцент1 2" xfId="17"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="18"/>
     <cellStyle name="40% - Акцент2 2" xfId="19"/>
     <cellStyle name="40% - Акцент3 2" xfId="20"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="21"/>
     <cellStyle name="40% - Акцент4 2" xfId="22"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="23"/>
     <cellStyle name="40% - Акцент5 2" xfId="24"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент6 2" xfId="26"/>
@@ -1947,262 +1947,262 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B44" sqref="B44"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="37" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="37" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23"/>
       <c r="B1" s="24"/>
     </row>
     <row r="2" spans="1:13" s="28" customFormat="1">
       <c r="A2" s="26" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B2" s="43" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="28" customFormat="1">
       <c r="A3" s="26" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="28" customFormat="1">
       <c r="A4" s="26" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B4" s="46" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="28" customFormat="1">
       <c r="A5" s="29" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="44"/>
       <c r="H5" s="44"/>
       <c r="I5" s="44"/>
       <c r="J5" s="44"/>
     </row>
     <row r="6" spans="1:13" s="28" customFormat="1">
       <c r="A6" s="29" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B6" s="43" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
     </row>
     <row r="7" spans="1:13" s="28" customFormat="1">
       <c r="A7" s="26" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="44"/>
       <c r="H7" s="44"/>
       <c r="I7" s="44"/>
       <c r="J7" s="44"/>
     </row>
     <row r="8" spans="1:13" s="28" customFormat="1">
       <c r="A8" s="26" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B8" s="30" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G8" s="44"/>
       <c r="H8" s="44"/>
       <c r="I8" s="44"/>
       <c r="J8" s="44"/>
     </row>
     <row r="9" spans="1:13" s="28" customFormat="1" ht="51">
       <c r="A9" s="26" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B9" s="53" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="44"/>
       <c r="J9" s="44"/>
     </row>
     <row r="10" spans="1:13" s="28" customFormat="1" ht="39.75" customHeight="1">
       <c r="A10" s="26" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B10" s="53" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G10" s="44"/>
       <c r="H10" s="44"/>
       <c r="I10" s="44"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:13" s="28" customFormat="1">
       <c r="A11" s="26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B11" s="27"/>
       <c r="G11" s="44"/>
       <c r="H11" s="44"/>
       <c r="I11" s="44"/>
       <c r="J11" s="44"/>
       <c r="K11" s="28" t="s">
         <v>13</v>
       </c>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="26" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B12" s="52" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="32" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B13" s="52" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="32" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B14" s="52" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M14" s="31"/>
     </row>
     <row r="15" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="32" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B15" s="52" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M15" s="31"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="26" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B16" s="51">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B17" s="51">
-        <v>46310</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="26" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B18" s="47" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="M18" s="33"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="26" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B19" s="48" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="26" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B20" s="49" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M20" s="33"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="26" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="35"/>
       <c r="B22" s="36"/>
     </row>
     <row r="23" spans="1:13">
       <c r="B23" s="54"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="33"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="34"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="33"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
@@ -2210,394 +2210,394 @@
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B51" sqref="B51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="39" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="38"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="40" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="40" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="40" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="40" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="40" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="40"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="41" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="40"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="42" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AM26" sqref="AM26"/>
+      <selection pane="bottomRight" activeCell="AQ26" sqref="AQ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="17" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="17"/>
     <col min="24" max="29" width="9.28515625" style="17" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="17"/>
     <col min="33" max="33" width="10" style="17" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="16" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="60"/>
-[...34 lines deleted...]
-      <c r="AK1" s="60"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
+      <c r="AA1" s="64"/>
+      <c r="AB1" s="64"/>
+      <c r="AC1" s="64"/>
+      <c r="AD1" s="64"/>
+      <c r="AE1" s="64"/>
+      <c r="AF1" s="64"/>
+      <c r="AG1" s="64"/>
+      <c r="AH1" s="64"/>
+      <c r="AI1" s="64"/>
+      <c r="AJ1" s="64"/>
+      <c r="AK1" s="64"/>
     </row>
     <row r="2" spans="1:53" s="16" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="60"/>
-[...34 lines deleted...]
-      <c r="AK2" s="60"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
     </row>
     <row r="3" spans="1:53" s="16" customFormat="1"/>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="18" customHeight="1">
-      <c r="A4" s="65" t="s">
+      <c r="A4" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="57">
+      <c r="B4" s="58">
         <v>2015</v>
       </c>
-      <c r="C4" s="57"/>
-[...2 lines deleted...]
-      <c r="F4" s="57">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58">
         <v>2016</v>
       </c>
-      <c r="G4" s="57"/>
-[...2 lines deleted...]
-      <c r="J4" s="57">
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58">
         <v>2017</v>
       </c>
-      <c r="K4" s="57"/>
-[...2 lines deleted...]
-      <c r="N4" s="57">
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="58">
         <v>2018</v>
       </c>
-      <c r="O4" s="57"/>
-[...2 lines deleted...]
-      <c r="R4" s="57">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58">
         <v>2019</v>
       </c>
-      <c r="S4" s="57"/>
-[...2 lines deleted...]
-      <c r="V4" s="57">
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58">
         <v>2020</v>
       </c>
-      <c r="W4" s="57"/>
-[...2 lines deleted...]
-      <c r="Z4" s="57">
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="58">
         <v>2021</v>
       </c>
-      <c r="AA4" s="57"/>
-[...2 lines deleted...]
-      <c r="AD4" s="61">
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="65">
         <v>2022</v>
       </c>
-      <c r="AE4" s="62"/>
-[...2 lines deleted...]
-      <c r="AH4" s="58">
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="57">
         <v>2023</v>
       </c>
-      <c r="AI4" s="57"/>
-      <c r="AJ4" s="57"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
       <c r="AK4" s="59"/>
-      <c r="AL4" s="58">
+      <c r="AL4" s="57">
         <v>2024</v>
       </c>
-      <c r="AM4" s="57"/>
-      <c r="AN4" s="57"/>
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
       <c r="AO4" s="59"/>
-      <c r="AP4" s="58" t="s">
+      <c r="AP4" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="AQ4" s="57"/>
-      <c r="AR4" s="57"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
       <c r="AS4" s="59"/>
-      <c r="AT4" s="58" t="s">
-[...3 lines deleted...]
-      <c r="AV4" s="57"/>
+      <c r="AT4" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
       <c r="AW4" s="59"/>
-      <c r="AX4" s="58" t="s">
-[...3 lines deleted...]
-      <c r="AZ4" s="57"/>
+      <c r="AX4" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
       <c r="BA4" s="59"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1">
-      <c r="A5" s="66"/>
-      <c r="B5" s="57" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="57"/>
-      <c r="D5" s="57" t="s">
+      <c r="C5" s="58"/>
+      <c r="D5" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="57"/>
-      <c r="F5" s="57" t="s">
+      <c r="E5" s="58"/>
+      <c r="F5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="57"/>
-      <c r="H5" s="57" t="s">
+      <c r="G5" s="58"/>
+      <c r="H5" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57" t="s">
+      <c r="I5" s="58"/>
+      <c r="J5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="57"/>
-      <c r="L5" s="57" t="s">
+      <c r="K5" s="58"/>
+      <c r="L5" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="57"/>
-      <c r="N5" s="57" t="s">
+      <c r="M5" s="58"/>
+      <c r="N5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="57"/>
-      <c r="P5" s="57" t="s">
+      <c r="O5" s="58"/>
+      <c r="P5" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="57"/>
-      <c r="R5" s="57" t="s">
+      <c r="Q5" s="58"/>
+      <c r="R5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="57"/>
-      <c r="T5" s="57" t="s">
+      <c r="S5" s="58"/>
+      <c r="T5" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="57"/>
-      <c r="V5" s="57" t="s">
+      <c r="U5" s="58"/>
+      <c r="V5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="57"/>
-      <c r="X5" s="57" t="s">
+      <c r="W5" s="58"/>
+      <c r="X5" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="57"/>
-      <c r="Z5" s="57" t="s">
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="57"/>
-      <c r="AB5" s="57" t="s">
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="57"/>
-      <c r="AD5" s="57" t="s">
+      <c r="AC5" s="58"/>
+      <c r="AD5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="57"/>
-      <c r="AF5" s="57" t="s">
+      <c r="AE5" s="58"/>
+      <c r="AF5" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="57"/>
-      <c r="AH5" s="57" t="s">
+      <c r="AG5" s="58"/>
+      <c r="AH5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="57"/>
-      <c r="AJ5" s="57" t="s">
+      <c r="AI5" s="58"/>
+      <c r="AJ5" s="58" t="s">
         <v>1</v>
       </c>
       <c r="AK5" s="59"/>
-      <c r="AL5" s="57" t="s">
+      <c r="AL5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="57"/>
-      <c r="AN5" s="57" t="s">
+      <c r="AM5" s="58"/>
+      <c r="AN5" s="58" t="s">
         <v>1</v>
       </c>
       <c r="AO5" s="59"/>
-      <c r="AP5" s="57" t="s">
+      <c r="AP5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="57"/>
-      <c r="AR5" s="57" t="s">
+      <c r="AQ5" s="58"/>
+      <c r="AR5" s="58" t="s">
         <v>1</v>
       </c>
       <c r="AS5" s="59"/>
-      <c r="AT5" s="57" t="s">
+      <c r="AT5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="57"/>
-      <c r="AV5" s="57" t="s">
+      <c r="AU5" s="58"/>
+      <c r="AV5" s="58" t="s">
         <v>1</v>
       </c>
       <c r="AW5" s="59"/>
-      <c r="AX5" s="57" t="s">
+      <c r="AX5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="57"/>
-      <c r="AZ5" s="57" t="s">
+      <c r="AY5" s="58"/>
+      <c r="AZ5" s="58" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="59"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="67"/>
+      <c r="A6" s="63"/>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="2" t="s">
@@ -2853,79 +2853,79 @@
       </c>
       <c r="AN7" s="7">
         <v>50507.346519999992</v>
       </c>
       <c r="AO7" s="7">
         <v>49712.125799999994</v>
       </c>
       <c r="AP7" s="21">
         <f>SUM(AP8:AP10)</f>
         <v>1266.7</v>
       </c>
       <c r="AQ7" s="21">
         <f>SUM(AQ8:AQ10)</f>
         <v>788</v>
       </c>
       <c r="AR7" s="21">
         <f>SUM(AR8:AR10)</f>
         <v>29637.200000000001</v>
       </c>
       <c r="AS7" s="21">
         <f>SUM(AS8:AS10)</f>
         <v>55389.4</v>
       </c>
       <c r="AT7" s="21">
         <f t="shared" ref="AT7:BA7" si="0">SUM(AT8:AT10)</f>
-        <v>1074.1000000000001</v>
+        <v>1094.6000000000001</v>
       </c>
       <c r="AU7" s="21">
         <f t="shared" si="0"/>
-        <v>691.5</v>
+        <v>702.69999999999993</v>
       </c>
       <c r="AV7" s="21">
         <f t="shared" si="0"/>
-        <v>16642.5</v>
+        <v>18659.7</v>
       </c>
       <c r="AW7" s="21">
         <f t="shared" si="0"/>
-        <v>31830.300000000003</v>
+        <v>36078.5</v>
       </c>
       <c r="AX7" s="21">
         <f t="shared" si="0"/>
         <v>514.79999999999995</v>
       </c>
       <c r="AY7" s="21">
         <f t="shared" si="0"/>
         <v>651.79999999999995</v>
       </c>
       <c r="AZ7" s="21">
         <f t="shared" si="0"/>
-        <v>19338.900000000001</v>
+        <v>20315</v>
       </c>
       <c r="BA7" s="21">
         <f t="shared" si="0"/>
-        <v>38424.699999999997</v>
+        <v>42400</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>219.92500000000001</v>
       </c>
       <c r="C8" s="6">
         <v>162.721</v>
       </c>
       <c r="D8" s="6">
         <v>1083.3129599999995</v>
       </c>
       <c r="E8" s="6">
         <v>1096.0209299999999</v>
       </c>
       <c r="F8" s="6">
         <v>0</v>
       </c>
       <c r="G8" s="6">
         <v>0</v>
       </c>
       <c r="H8" s="6">
@@ -3021,72 +3021,72 @@
       <c r="AL8" s="6">
         <v>453.47109999999998</v>
       </c>
       <c r="AM8" s="6">
         <v>460.97966000000002</v>
       </c>
       <c r="AN8" s="6">
         <v>25781.190539999996</v>
       </c>
       <c r="AO8" s="7">
         <v>4613.4653900000003</v>
       </c>
       <c r="AP8" s="21">
         <v>598</v>
       </c>
       <c r="AQ8" s="21">
         <v>272.60000000000002</v>
       </c>
       <c r="AR8" s="21">
         <v>2081</v>
       </c>
       <c r="AS8" s="21">
         <v>2024.7</v>
       </c>
       <c r="AT8" s="21">
-        <v>530.5</v>
+        <v>551</v>
       </c>
       <c r="AU8" s="21">
-        <v>235.5</v>
+        <v>246.7</v>
       </c>
       <c r="AV8" s="21">
-        <v>581.4</v>
+        <v>628.20000000000005</v>
       </c>
       <c r="AW8" s="21">
-        <v>886.8</v>
+        <v>987.2</v>
       </c>
       <c r="AX8" s="21">
         <v>0</v>
       </c>
       <c r="AY8" s="21">
         <v>0</v>
       </c>
       <c r="AZ8" s="21">
-        <v>2386.9</v>
+        <v>2424</v>
       </c>
       <c r="BA8" s="21">
-        <v>1344</v>
+        <v>1531.4</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
         <v>36.130000000000003</v>
       </c>
       <c r="C9" s="6">
         <v>14.89</v>
       </c>
       <c r="D9" s="6">
         <v>854.79106000000013</v>
       </c>
       <c r="E9" s="6">
         <v>2505.0159599999997</v>
       </c>
       <c r="F9" s="6">
         <v>37.121000000000002</v>
       </c>
       <c r="G9" s="6">
         <v>11.161</v>
       </c>
       <c r="H9" s="6">
@@ -3188,66 +3188,66 @@
       <c r="AN9" s="6">
         <v>2621.1159699999989</v>
       </c>
       <c r="AO9" s="7">
         <v>9577.9991900000023</v>
       </c>
       <c r="AP9" s="21">
         <v>498.8</v>
       </c>
       <c r="AQ9" s="21">
         <v>396.7</v>
       </c>
       <c r="AR9" s="21">
         <v>2546.5</v>
       </c>
       <c r="AS9" s="21">
         <v>8270.7000000000007</v>
       </c>
       <c r="AT9" s="21">
         <v>374.2</v>
       </c>
       <c r="AU9" s="21">
         <v>369.9</v>
       </c>
       <c r="AV9" s="21">
-        <v>1495.1</v>
+        <v>1671.5</v>
       </c>
       <c r="AW9" s="21">
-        <v>5349.8</v>
+        <v>6118.5</v>
       </c>
       <c r="AX9" s="21">
         <v>514.79999999999995</v>
       </c>
       <c r="AY9" s="21">
         <v>651.79999999999995</v>
       </c>
       <c r="AZ9" s="21">
-        <v>2815.1</v>
+        <v>2288.6</v>
       </c>
       <c r="BA9" s="21">
-        <v>10207.200000000001</v>
+        <v>10882.5</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="6" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
         <v>0</v>
       </c>
       <c r="C10" s="6">
         <v>0</v>
       </c>
       <c r="D10" s="6">
         <v>8167.5354300000008</v>
       </c>
       <c r="E10" s="6">
         <v>9804.9938799999945</v>
       </c>
       <c r="F10" s="6">
         <v>0</v>
       </c>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="6">
@@ -3349,66 +3349,66 @@
       <c r="AN10" s="6">
         <v>22105.040009999997</v>
       </c>
       <c r="AO10" s="7">
         <v>35520.661219999987</v>
       </c>
       <c r="AP10" s="21">
         <v>169.9</v>
       </c>
       <c r="AQ10" s="21">
         <v>118.7</v>
       </c>
       <c r="AR10" s="21">
         <v>25009.7</v>
       </c>
       <c r="AS10" s="21">
         <v>45094</v>
       </c>
       <c r="AT10" s="21">
         <v>169.4</v>
       </c>
       <c r="AU10" s="21">
         <v>86.1</v>
       </c>
       <c r="AV10" s="21">
-        <v>14566</v>
+        <v>16360</v>
       </c>
       <c r="AW10" s="21">
-        <v>25593.7</v>
+        <v>28972.799999999999</v>
       </c>
       <c r="AX10" s="21">
         <v>0</v>
       </c>
       <c r="AY10" s="21">
         <v>0</v>
       </c>
       <c r="AZ10" s="21">
-        <v>14136.9</v>
+        <v>15602.4</v>
       </c>
       <c r="BA10" s="21">
-        <v>26873.5</v>
+        <v>29986.1</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A11" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12">
         <v>0</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12">
         <v>26.078237955299333</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
@@ -3441,122 +3441,122 @@
       </c>
       <c r="AF11" s="12"/>
       <c r="AG11" s="12"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12">
         <v>10.056420649487389</v>
       </c>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
       <c r="AL11" s="18"/>
       <c r="AM11" s="18">
         <v>38.264433261587712</v>
       </c>
       <c r="AN11" s="18"/>
       <c r="AO11" s="18"/>
       <c r="AP11" s="22"/>
       <c r="AQ11" s="22">
         <f>AQ10/AQ7*100</f>
         <v>15.063451776649748</v>
       </c>
       <c r="AR11" s="22"/>
       <c r="AS11" s="22"/>
       <c r="AT11" s="22"/>
       <c r="AU11" s="22">
         <f>AU10/AU7*100</f>
-        <v>12.451193058568329</v>
+        <v>12.252739433613206</v>
       </c>
       <c r="AV11" s="22"/>
       <c r="AW11" s="22"/>
       <c r="AX11" s="22"/>
       <c r="AY11" s="22">
         <f>AY10/AY7*100</f>
         <v>0</v>
       </c>
       <c r="AZ11" s="22"/>
       <c r="BA11" s="22"/>
     </row>
     <row r="12" spans="1:53" s="14" customFormat="1" ht="21" customHeight="1">
-      <c r="A12" s="64" t="s">
+      <c r="A12" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="64"/>
+      <c r="B12" s="60"/>
       <c r="AH12" s="15"/>
       <c r="AI12" s="15"/>
       <c r="AJ12" s="15"/>
       <c r="AK12" s="15"/>
     </row>
     <row r="22" spans="53:53">
       <c r="BA22" s="16" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AP4:AS4"/>
-[...10 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="Z5:AA5"/>
-[...13 lines deleted...]
-    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>