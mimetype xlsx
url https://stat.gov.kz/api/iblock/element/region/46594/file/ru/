--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-435" yWindow="-300" windowWidth="29040" windowHeight="13065"/>
+    <workbookView xWindow="-432" yWindow="-300" windowWidth="23256" windowHeight="13068"/>
   </bookViews>
   <sheets>
-    <sheet name="Число зарег.браков" sheetId="3" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Число зарег.браков" sheetId="3" r:id="rId3"/>
+    <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId4"/>
+    <sheet name="Число зарег.разводов" sheetId="5" r:id="rId5"/>
+    <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="655" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="75">
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Число зарегистрированных браков в Северо-Казахстанской области</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
     <t xml:space="preserve">Айыртауский </t>
   </si>
   <si>
     <t>Акжарский</t>
   </si>
   <si>
@@ -143,59 +147,191 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">Условные обозначения:                                        </t>
+  </si>
+  <si>
+    <t>"-"  явление отсутствует</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,0 - незначительная величина                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">х- данные конфиденциальны                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">...- данные отсутствуют                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан    </t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Разводы</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Числовой</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике браков и разводов  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число зарегистрированных браков и разводов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число зарегистрированных браков,  разводов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ежегодное число зарегистрированных браков,  разводов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика зарегистрированныхбаков и разводов   основывается на учете актов о регистрации развода в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -400,50 +536,73 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -509,51 +668,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -681,52 +840,67 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1768">
+  <cellStyleXfs count="1769">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2454,52 +2628,53 @@
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -2668,73 +2843,99 @@
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1636" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="1628" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="1" xfId="1637" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1768" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1636" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="1" xfId="1636" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="1" xfId="1768" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="1628" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1768">
+  <cellStyles count="1769">
     <cellStyle name="20% - Акцент1 2" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="50"/>
@@ -4300,50 +4501,51 @@
     <cellStyle name="60% - Акцент6 9 18" xfId="1610"/>
     <cellStyle name="60% - Акцент6 9 19" xfId="1611"/>
     <cellStyle name="60% - Акцент6 9 2" xfId="1612"/>
     <cellStyle name="60% - Акцент6 9 20" xfId="1613"/>
     <cellStyle name="60% - Акцент6 9 21" xfId="1614"/>
     <cellStyle name="60% - Акцент6 9 22" xfId="1615"/>
     <cellStyle name="60% - Акцент6 9 23" xfId="1616"/>
     <cellStyle name="60% - Акцент6 9 24" xfId="1617"/>
     <cellStyle name="60% - Акцент6 9 25" xfId="1618"/>
     <cellStyle name="60% - Акцент6 9 3" xfId="1619"/>
     <cellStyle name="60% - Акцент6 9 4" xfId="1620"/>
     <cellStyle name="60% - Акцент6 9 5" xfId="1621"/>
     <cellStyle name="60% - Акцент6 9 6" xfId="1622"/>
     <cellStyle name="60% - Акцент6 9 7" xfId="1623"/>
     <cellStyle name="60% - Акцент6 9 8" xfId="1624"/>
     <cellStyle name="60% - Акцент6 9 9" xfId="1625"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="11" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="12" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="13" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="1768" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1626"/>
     <cellStyle name="Денежный 2" xfId="1627"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="3" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="10" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="1628"/>
     <cellStyle name="Обычный 10 3" xfId="1629"/>
     <cellStyle name="Обычный 10 4" xfId="1630"/>
     <cellStyle name="Обычный 10 5" xfId="1631"/>
     <cellStyle name="Обычный 10 6" xfId="1632"/>
     <cellStyle name="Обычный 10 7" xfId="1633"/>
     <cellStyle name="Обычный 17" xfId="1634"/>
     <cellStyle name="Обычный 2" xfId="1635"/>
     <cellStyle name="Обычный 2 2" xfId="1636"/>
     <cellStyle name="Обычный 2 2 2" xfId="1637"/>
     <cellStyle name="Обычный 2 3" xfId="1638"/>
     <cellStyle name="Обычный 2 4" xfId="1639"/>
     <cellStyle name="Обычный 2 5" xfId="1640"/>
     <cellStyle name="Обычный 2 6" xfId="1641"/>
@@ -4471,51 +4673,51 @@
     <cellStyle name="Примечание 4 32" xfId="1758"/>
     <cellStyle name="Примечание 4 33" xfId="1759"/>
     <cellStyle name="Примечание 4 34" xfId="1760"/>
     <cellStyle name="Примечание 4 35" xfId="1761"/>
     <cellStyle name="Примечание 4 4" xfId="1762"/>
     <cellStyle name="Примечание 4 5" xfId="1763"/>
     <cellStyle name="Примечание 4 6" xfId="1764"/>
     <cellStyle name="Примечание 4 7" xfId="1765"/>
     <cellStyle name="Примечание 4 8" xfId="1766"/>
     <cellStyle name="Примечание 4 9" xfId="1767"/>
     <cellStyle name="Связанная ячейка" xfId="14" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="16" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="8" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4758,118 +4960,373 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.8"/>
+  <cols>
+    <col min="1" max="1" width="43.5546875" style="94" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="83.5546875" style="94" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="94"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="86">
+        <v>612501</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="85" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="87" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="85" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="87" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="87" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="85" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="87" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="85" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="87" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="85" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="87" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="27">
+      <c r="A8" s="85" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="88" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="66.599999999999994">
+      <c r="A9" s="85" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="88" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="88"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="88" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="85" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="88" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="85" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="90" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="85" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="88" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="85" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="89">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="85" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="89">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="91" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="91" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="85" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="92" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="85" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="93" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="16384" width="9.109375" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="83" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="83" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="83" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="83" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="83" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="83" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="83" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="83" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="83" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="83" t="s">
+        <v>38</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA50"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="AD47" sqref="AD47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="10" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="10" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.109375" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="81"/>
-[...23 lines deleted...]
-      <c r="Z1" s="81"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
+      <c r="P1" s="95"/>
+      <c r="Q1" s="95"/>
+      <c r="R1" s="95"/>
+      <c r="S1" s="95"/>
+      <c r="T1" s="95"/>
+      <c r="U1" s="95"/>
+      <c r="V1" s="95"/>
+      <c r="W1" s="95"/>
+      <c r="X1" s="95"/>
+      <c r="Y1" s="95"/>
+      <c r="Z1" s="95"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="54"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
     </row>
     <row r="3" spans="1:27" ht="15" customHeight="1">
       <c r="V3" s="55"/>
-      <c r="W3" s="80" t="s">
+      <c r="W3" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="X3" s="80"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="X3" s="98"/>
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="98"/>
+      <c r="AA3" s="98"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="6"/>
       <c r="B4" s="2">
         <v>2000</v>
       </c>
       <c r="C4" s="2">
         <v>2001</v>
       </c>
       <c r="D4" s="2">
         <v>2002</v>
       </c>
       <c r="E4" s="2">
         <v>2003</v>
       </c>
       <c r="F4" s="2">
         <v>2004</v>
       </c>
       <c r="G4" s="2">
         <v>2005</v>
       </c>
       <c r="H4" s="2">
         <v>2006</v>
       </c>
       <c r="I4" s="2">
         <v>2007</v>
       </c>
@@ -4907,78 +5364,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="7">
         <v>2019</v>
       </c>
       <c r="V4" s="3">
         <v>2020</v>
       </c>
       <c r="W4" s="2">
         <v>2021</v>
       </c>
       <c r="X4" s="2">
         <v>2022</v>
       </c>
       <c r="Y4" s="3">
         <v>2023</v>
       </c>
       <c r="Z4" s="3">
         <v>2024</v>
       </c>
       <c r="AA4" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="83"/>
-[...23 lines deleted...]
-      <c r="Z5" s="83"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+      <c r="G5" s="97"/>
+      <c r="H5" s="97"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="97"/>
+      <c r="K5" s="97"/>
+      <c r="L5" s="97"/>
+      <c r="M5" s="97"/>
+      <c r="N5" s="97"/>
+      <c r="O5" s="97"/>
+      <c r="P5" s="97"/>
+      <c r="Q5" s="97"/>
+      <c r="R5" s="97"/>
+      <c r="S5" s="97"/>
+      <c r="T5" s="97"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="97"/>
+      <c r="W5" s="97"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="97"/>
+      <c r="Z5" s="97"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="4">
         <v>3930</v>
       </c>
       <c r="C6" s="35">
         <v>3647</v>
       </c>
       <c r="D6" s="35">
         <v>3813</v>
       </c>
       <c r="E6" s="35">
         <v>4255</v>
       </c>
       <c r="F6" s="36">
         <v>4357</v>
       </c>
       <c r="G6" s="35">
         <v>5030</v>
       </c>
       <c r="H6" s="35">
         <v>4961</v>
@@ -6182,78 +6639,78 @@
         <v>223</v>
       </c>
       <c r="U20" s="35">
         <v>172</v>
       </c>
       <c r="V20" s="35">
         <v>146</v>
       </c>
       <c r="W20" s="35">
         <v>183</v>
       </c>
       <c r="X20" s="35">
         <v>203</v>
       </c>
       <c r="Y20" s="35">
         <v>189</v>
       </c>
       <c r="Z20" s="75">
         <v>180</v>
       </c>
       <c r="AA20" s="37">
         <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="82" t="s">
+      <c r="A21" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="82"/>
-[...23 lines deleted...]
-      <c r="Z21" s="82"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="96"/>
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="96"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="96"/>
+      <c r="P21" s="96"/>
+      <c r="Q21" s="96"/>
+      <c r="R21" s="96"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="96"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="96"/>
+      <c r="W21" s="96"/>
+      <c r="X21" s="96"/>
+      <c r="Y21" s="96"/>
+      <c r="Z21" s="96"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="4">
         <v>1365</v>
       </c>
       <c r="C22" s="4">
         <v>1447</v>
       </c>
       <c r="D22" s="4">
         <v>1565</v>
       </c>
       <c r="E22" s="4">
         <v>1778</v>
       </c>
       <c r="F22" s="4">
         <v>1659</v>
       </c>
       <c r="G22" s="4">
         <v>2093</v>
       </c>
       <c r="H22" s="4">
         <v>2086</v>
@@ -7032,78 +7489,78 @@
         <v>19</v>
       </c>
       <c r="U31" s="58" t="s">
         <v>19</v>
       </c>
       <c r="V31" s="58" t="s">
         <v>19</v>
       </c>
       <c r="W31" s="35" t="s">
         <v>19</v>
       </c>
       <c r="X31" s="35" t="s">
         <v>19</v>
       </c>
       <c r="Y31" s="35" t="s">
         <v>19</v>
       </c>
       <c r="Z31" s="35" t="s">
         <v>19</v>
       </c>
       <c r="AA31" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="82" t="s">
+      <c r="A32" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="B32" s="82"/>
-[...23 lines deleted...]
-      <c r="Z32" s="82"/>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="96"/>
+      <c r="O32" s="96"/>
+      <c r="P32" s="96"/>
+      <c r="Q32" s="96"/>
+      <c r="R32" s="96"/>
+      <c r="S32" s="96"/>
+      <c r="T32" s="96"/>
+      <c r="U32" s="96"/>
+      <c r="V32" s="96"/>
+      <c r="W32" s="96"/>
+      <c r="X32" s="96"/>
+      <c r="Y32" s="96"/>
+      <c r="Z32" s="96"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="4">
         <v>2565</v>
       </c>
       <c r="C33" s="4">
         <v>2200</v>
       </c>
       <c r="D33" s="4">
         <v>2248</v>
       </c>
       <c r="E33" s="4">
         <v>2477</v>
       </c>
       <c r="F33" s="4">
         <v>2698</v>
       </c>
       <c r="G33" s="4">
         <v>2937</v>
       </c>
       <c r="H33" s="4">
         <v>2875</v>
@@ -8302,55 +8759,55 @@
       </c>
       <c r="S47" s="67">
         <v>262</v>
       </c>
       <c r="T47" s="67">
         <v>223</v>
       </c>
       <c r="U47" s="67">
         <v>172</v>
       </c>
       <c r="V47" s="67">
         <v>146</v>
       </c>
       <c r="W47" s="77">
         <v>183</v>
       </c>
       <c r="X47" s="77">
         <v>203</v>
       </c>
       <c r="Y47" s="77">
         <v>189</v>
       </c>
       <c r="Z47" s="69">
         <v>180</v>
       </c>
-      <c r="AA47" s="84">
+      <c r="AA47" s="80">
         <v>158</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="42" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="49" spans="2:26">
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="78"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="78"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="78"/>
       <c r="R49" s="20"/>
       <c r="S49" s="79"/>
       <c r="T49" s="79"/>
       <c r="U49" s="57"/>
@@ -8374,117 +8831,117 @@
       <c r="P50" s="60"/>
       <c r="Q50" s="60"/>
       <c r="R50" s="60"/>
       <c r="S50" s="60"/>
       <c r="T50" s="60"/>
       <c r="U50" s="60"/>
       <c r="V50" s="60"/>
       <c r="W50" s="60"/>
       <c r="X50" s="60"/>
       <c r="Y50" s="60"/>
       <c r="Z50" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="W3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AD27" sqref="AD27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="6" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="6" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="10" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="16" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="25" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="6.33203125" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="81"/>
-[...23 lines deleted...]
-      <c r="Z1" s="81"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
+      <c r="P1" s="95"/>
+      <c r="Q1" s="95"/>
+      <c r="R1" s="95"/>
+      <c r="S1" s="95"/>
+      <c r="T1" s="95"/>
+      <c r="U1" s="95"/>
+      <c r="V1" s="95"/>
+      <c r="W1" s="95"/>
+      <c r="X1" s="95"/>
+      <c r="Y1" s="95"/>
+      <c r="Z1" s="95"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="5"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="W3" s="80" t="s">
+      <c r="W3" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="X3" s="80"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="X3" s="98"/>
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="98"/>
+      <c r="AA3" s="98"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="6"/>
       <c r="B4" s="2">
         <v>2000</v>
       </c>
       <c r="C4" s="2">
         <v>2001</v>
       </c>
       <c r="D4" s="2">
         <v>2002</v>
       </c>
       <c r="E4" s="2">
         <v>2003</v>
       </c>
       <c r="F4" s="2">
         <v>2004</v>
       </c>
       <c r="G4" s="2">
         <v>2005</v>
       </c>
       <c r="H4" s="2">
         <v>2006</v>
       </c>
       <c r="I4" s="2">
         <v>2007</v>
       </c>
@@ -8522,78 +8979,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="7">
         <v>2019</v>
       </c>
       <c r="V4" s="3">
         <v>2020</v>
       </c>
       <c r="W4" s="3">
         <v>2021</v>
       </c>
       <c r="X4" s="2">
         <v>2022</v>
       </c>
       <c r="Y4" s="3">
         <v>2023</v>
       </c>
       <c r="Z4" s="3">
         <v>2024</v>
       </c>
       <c r="AA4" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="83"/>
-[...23 lines deleted...]
-      <c r="Z5" s="83"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+      <c r="G5" s="97"/>
+      <c r="H5" s="97"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="97"/>
+      <c r="K5" s="97"/>
+      <c r="L5" s="97"/>
+      <c r="M5" s="97"/>
+      <c r="N5" s="97"/>
+      <c r="O5" s="97"/>
+      <c r="P5" s="97"/>
+      <c r="Q5" s="97"/>
+      <c r="R5" s="97"/>
+      <c r="S5" s="97"/>
+      <c r="T5" s="97"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="97"/>
+      <c r="W5" s="97"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="97"/>
+      <c r="Z5" s="97"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="8">
         <v>5.5498676081200351</v>
       </c>
       <c r="C6" s="8">
         <v>5.2328526149197279</v>
       </c>
       <c r="D6" s="8">
         <v>5.5526026459687925</v>
       </c>
       <c r="E6" s="8">
         <v>6.2728274530182908</v>
       </c>
       <c r="F6" s="8">
         <v>6.5008844157074615</v>
       </c>
       <c r="G6" s="8">
         <v>7.5692594766225758</v>
       </c>
       <c r="H6" s="9">
         <v>7.4935388807574199</v>
@@ -9797,78 +10254,78 @@
         <v>5.45</v>
       </c>
       <c r="U20" s="8">
         <v>4.25</v>
       </c>
       <c r="V20" s="8">
         <v>3.66</v>
       </c>
       <c r="W20" s="8">
         <v>4.67</v>
       </c>
       <c r="X20" s="8">
         <v>5.63</v>
       </c>
       <c r="Y20" s="8">
         <v>5.33</v>
       </c>
       <c r="Z20" s="44">
         <v>5.17</v>
       </c>
       <c r="AA20" s="44">
         <v>4.63</v>
       </c>
     </row>
     <row r="21" spans="1:28">
-      <c r="A21" s="82" t="s">
+      <c r="A21" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="82"/>
-[...23 lines deleted...]
-      <c r="Z21" s="82"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="96"/>
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="96"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="96"/>
+      <c r="P21" s="96"/>
+      <c r="Q21" s="96"/>
+      <c r="R21" s="96"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="96"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="96"/>
+      <c r="W21" s="96"/>
+      <c r="X21" s="96"/>
+      <c r="Y21" s="96"/>
+      <c r="Z21" s="96"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="8">
         <v>5.0890300644237652</v>
       </c>
       <c r="C22" s="8">
         <v>5.4832206626853006</v>
       </c>
       <c r="D22" s="8">
         <v>6.0554470003288898</v>
       </c>
       <c r="E22" s="8">
         <v>7.0821699003796006</v>
       </c>
       <c r="F22" s="8">
         <v>6.9961034360609275</v>
       </c>
       <c r="G22" s="8">
         <v>9.1962406576652196</v>
       </c>
       <c r="H22" s="8">
         <v>9.1115576133484755</v>
@@ -9905,54 +10362,54 @@
       </c>
       <c r="S22" s="8">
         <v>8.7799999999999994</v>
       </c>
       <c r="T22" s="8">
         <v>8.06</v>
       </c>
       <c r="U22" s="8">
         <v>7.74</v>
       </c>
       <c r="V22" s="8">
         <v>6.75</v>
       </c>
       <c r="W22" s="8">
         <v>8.11</v>
       </c>
       <c r="X22" s="8">
         <v>7.65</v>
       </c>
       <c r="Y22" s="8">
         <v>6.96</v>
       </c>
       <c r="Z22" s="44">
         <v>6.61</v>
       </c>
-      <c r="AA22" s="85">
+      <c r="AA22" s="81">
         <v>6.58</v>
       </c>
-      <c r="AB22" s="85"/>
+      <c r="AB22" s="81"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="8">
         <v>4.8054713077711053</v>
       </c>
       <c r="C23" s="8">
         <v>5.3350590321479343</v>
       </c>
       <c r="D23" s="8">
         <v>6.1000154822727977</v>
       </c>
       <c r="E23" s="8">
         <v>7.0000519291686141</v>
       </c>
       <c r="F23" s="8">
         <v>7.1228575166819317</v>
       </c>
       <c r="G23" s="8">
         <v>9.1229252320213092</v>
       </c>
       <c r="H23" s="8">
         <v>9.133685366236211</v>
@@ -9989,54 +10446,54 @@
       </c>
       <c r="S23" s="8">
         <v>8.86</v>
       </c>
       <c r="T23" s="8">
         <v>8.1999999999999993</v>
       </c>
       <c r="U23" s="8">
         <v>7.85</v>
       </c>
       <c r="V23" s="8">
         <v>6.77</v>
       </c>
       <c r="W23" s="8">
         <v>8.08</v>
       </c>
       <c r="X23" s="8">
         <v>7.72</v>
       </c>
       <c r="Y23" s="8">
         <v>7.1</v>
       </c>
       <c r="Z23" s="44">
         <v>6.82</v>
       </c>
-      <c r="AA23" s="85">
+      <c r="AA23" s="81">
         <v>6.77</v>
       </c>
-      <c r="AB23" s="85"/>
+      <c r="AB23" s="81"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" s="73" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8">
         <v>6.3357972544878569</v>
       </c>
       <c r="C24" s="8">
         <v>6.4534231200897869</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>19</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>19</v>
@@ -10076,51 +10533,51 @@
       </c>
       <c r="T24" s="58" t="s">
         <v>19</v>
       </c>
       <c r="U24" s="58" t="s">
         <v>19</v>
       </c>
       <c r="V24" s="58" t="s">
         <v>19</v>
       </c>
       <c r="W24" s="58" t="s">
         <v>19</v>
       </c>
       <c r="X24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="Y24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="Z24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="AA24" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="AB24" s="85"/>
+      <c r="AB24" s="81"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" s="73" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="8">
         <v>6.0253699788583512</v>
       </c>
       <c r="C25" s="8">
         <v>5.787781350482315</v>
       </c>
       <c r="D25" s="8">
         <v>4.9745863523304852</v>
       </c>
       <c r="E25" s="8">
         <v>6.7332754126846224</v>
       </c>
       <c r="F25" s="8">
         <v>7.4756229685807147</v>
       </c>
       <c r="G25" s="8">
         <v>8.1498729889923798</v>
       </c>
       <c r="H25" s="8">
         <v>7.277263748830439</v>
@@ -10157,54 +10614,54 @@
       </c>
       <c r="S25" s="8">
         <v>9.49</v>
       </c>
       <c r="T25" s="8">
         <v>8.0399999999999991</v>
       </c>
       <c r="U25" s="8">
         <v>7.4</v>
       </c>
       <c r="V25" s="8">
         <v>4.83</v>
       </c>
       <c r="W25" s="8">
         <v>8.85</v>
       </c>
       <c r="X25" s="8">
         <v>7.55</v>
       </c>
       <c r="Y25" s="8">
         <v>7.35</v>
       </c>
       <c r="Z25" s="44">
         <v>5.03</v>
       </c>
-      <c r="AA25" s="85">
+      <c r="AA25" s="81">
         <v>5.05</v>
       </c>
-      <c r="AB25" s="85"/>
+      <c r="AB25" s="81"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" s="73" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="8">
         <v>5.023442732752847</v>
       </c>
       <c r="C26" s="8">
         <v>5.0824486107973792</v>
       </c>
       <c r="D26" s="8">
         <v>4.7939732907202375</v>
       </c>
       <c r="E26" s="8">
         <v>6.4397424103035883</v>
       </c>
       <c r="F26" s="8">
         <v>5.7109557109557114</v>
       </c>
       <c r="G26" s="8">
         <v>9.5148596264536582</v>
       </c>
       <c r="H26" s="8">
         <v>9.5383890720678295</v>
@@ -10241,54 +10698,54 @@
       </c>
       <c r="S26" s="8">
         <v>6.84</v>
       </c>
       <c r="T26" s="8">
         <v>5.63</v>
       </c>
       <c r="U26" s="8">
         <v>5.68</v>
       </c>
       <c r="V26" s="8">
         <v>6.48</v>
       </c>
       <c r="W26" s="8">
         <v>7.75</v>
       </c>
       <c r="X26" s="8">
         <v>6.64</v>
       </c>
       <c r="Y26" s="8">
         <v>5.72</v>
       </c>
       <c r="Z26" s="44">
         <v>5.53</v>
       </c>
-      <c r="AA26" s="85">
+      <c r="AA26" s="81">
         <v>5.37</v>
       </c>
-      <c r="AB26" s="85"/>
+      <c r="AB26" s="81"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" s="73" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="8">
         <v>4.6189376443418011</v>
       </c>
       <c r="C27" s="8">
         <v>6.5961560332082332</v>
       </c>
       <c r="D27" s="8">
         <v>5.9950628893852116</v>
       </c>
       <c r="E27" s="8">
         <v>8.0966767371601218</v>
       </c>
       <c r="F27" s="8">
         <v>8.716224629560454</v>
       </c>
       <c r="G27" s="8">
         <v>11.079979623025981</v>
       </c>
       <c r="H27" s="8">
         <v>10.695187165775401</v>
@@ -10325,54 +10782,54 @@
       </c>
       <c r="S27" s="8">
         <v>5.59</v>
       </c>
       <c r="T27" s="8">
         <v>7.85</v>
       </c>
       <c r="U27" s="8">
         <v>7.2</v>
       </c>
       <c r="V27" s="8">
         <v>8.3000000000000007</v>
       </c>
       <c r="W27" s="8">
         <v>8.08</v>
       </c>
       <c r="X27" s="8">
         <v>6.74</v>
       </c>
       <c r="Y27" s="8">
         <v>5.41</v>
       </c>
       <c r="Z27" s="44">
         <v>4.21</v>
       </c>
-      <c r="AA27" s="85">
+      <c r="AA27" s="81">
         <v>5.35</v>
       </c>
-      <c r="AB27" s="85"/>
+      <c r="AB27" s="81"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" s="73" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="8">
         <v>4.8510048510048511</v>
       </c>
       <c r="C28" s="8">
         <v>4.2857142857142856</v>
       </c>
       <c r="D28" s="8">
         <v>4.8686928297432868</v>
       </c>
       <c r="E28" s="8">
         <v>6.4974312481112122</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>19</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>19</v>
@@ -10492,51 +10949,51 @@
       </c>
       <c r="S29" s="8">
         <v>10.039999999999999</v>
       </c>
       <c r="T29" s="8">
         <v>7.12</v>
       </c>
       <c r="U29" s="8">
         <v>7.37</v>
       </c>
       <c r="V29" s="8">
         <v>6.85</v>
       </c>
       <c r="W29" s="8">
         <v>8.3000000000000007</v>
       </c>
       <c r="X29" s="8">
         <v>7.56</v>
       </c>
       <c r="Y29" s="8">
         <v>5.98</v>
       </c>
       <c r="Z29" s="44">
         <v>6.23</v>
       </c>
-      <c r="AA29" s="85">
+      <c r="AA29" s="81">
         <v>5.74</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" s="73" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="8">
         <v>6.7296492817393556</v>
       </c>
       <c r="C30" s="8">
         <v>7.6035658101730466</v>
       </c>
       <c r="D30" s="8">
         <v>6.147267138848056</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>19</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>19</v>
       </c>
@@ -10663,78 +11120,78 @@
         <v>19</v>
       </c>
       <c r="U31" s="59" t="s">
         <v>19</v>
       </c>
       <c r="V31" s="58" t="s">
         <v>19</v>
       </c>
       <c r="W31" s="58" t="s">
         <v>19</v>
       </c>
       <c r="X31" s="58" t="s">
         <v>19</v>
       </c>
       <c r="Y31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="Z31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="AA31" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:28">
-      <c r="A32" s="82" t="s">
+      <c r="A32" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="B32" s="82"/>
-[...23 lines deleted...]
-      <c r="Z32" s="82"/>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="96"/>
+      <c r="O32" s="96"/>
+      <c r="P32" s="96"/>
+      <c r="Q32" s="96"/>
+      <c r="R32" s="96"/>
+      <c r="S32" s="96"/>
+      <c r="T32" s="96"/>
+      <c r="U32" s="96"/>
+      <c r="V32" s="96"/>
+      <c r="W32" s="96"/>
+      <c r="X32" s="96"/>
+      <c r="Y32" s="96"/>
+      <c r="Z32" s="96"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="12">
         <v>5.8308573974598827</v>
       </c>
       <c r="C33" s="12">
         <v>5.0802799696106886</v>
       </c>
       <c r="D33" s="12">
         <v>5.2491477140055114</v>
       </c>
       <c r="E33" s="12">
         <v>5.7972778305027619</v>
       </c>
       <c r="F33" s="12">
         <v>6.2297311494639036</v>
       </c>
       <c r="G33" s="12">
         <v>6.7217928442773216</v>
       </c>
       <c r="H33" s="12">
         <v>6.6382357762810642</v>
@@ -10771,51 +11228,51 @@
       </c>
       <c r="S33" s="12">
         <v>5.26</v>
       </c>
       <c r="T33" s="12">
         <v>5.17</v>
       </c>
       <c r="U33" s="12">
         <v>5</v>
       </c>
       <c r="V33" s="12">
         <v>4.18</v>
       </c>
       <c r="W33" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="X33" s="12">
         <v>5.52</v>
       </c>
       <c r="Y33" s="12">
         <v>4.82</v>
       </c>
       <c r="Z33" s="44">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AA33" s="85">
+      <c r="AA33" s="81">
         <v>4.7</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="13">
         <v>1.1641443538998835</v>
       </c>
@@ -10937,51 +11394,51 @@
       </c>
       <c r="S35" s="12">
         <v>4.79</v>
       </c>
       <c r="T35" s="12">
         <v>4.62</v>
       </c>
       <c r="U35" s="12">
         <v>4.13</v>
       </c>
       <c r="V35" s="12">
         <v>4.28</v>
       </c>
       <c r="W35" s="12">
         <v>4.84</v>
       </c>
       <c r="X35" s="12">
         <v>5.39</v>
       </c>
       <c r="Y35" s="12">
         <v>4.95</v>
       </c>
       <c r="Z35" s="44">
         <v>5.13</v>
       </c>
-      <c r="AA35" s="85">
+      <c r="AA35" s="81">
         <v>4.8499999999999996</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="73" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="13">
         <v>5.9509050334738411</v>
       </c>
       <c r="C36" s="13">
         <v>5.3200101774107749</v>
       </c>
       <c r="D36" s="13">
         <v>5.4923327035458502</v>
       </c>
       <c r="E36" s="13">
         <v>5.7925997439503014</v>
       </c>
       <c r="F36" s="13">
         <v>6.7016883931080704</v>
       </c>
       <c r="G36" s="13">
         <v>8.7186672894286161</v>
       </c>
@@ -11020,51 +11477,51 @@
       </c>
       <c r="S36" s="12">
         <v>3.68</v>
       </c>
       <c r="T36" s="12">
         <v>3.37</v>
       </c>
       <c r="U36" s="12">
         <v>4.2</v>
       </c>
       <c r="V36" s="12">
         <v>4.8899999999999997</v>
       </c>
       <c r="W36" s="12">
         <v>4.66</v>
       </c>
       <c r="X36" s="12">
         <v>5.22</v>
       </c>
       <c r="Y36" s="12">
         <v>4.58</v>
       </c>
       <c r="Z36" s="44">
         <v>5.17</v>
       </c>
-      <c r="AA36" s="85">
+      <c r="AA36" s="81">
         <v>4.34</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="73" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="13">
         <v>5.28999605793563</v>
       </c>
       <c r="C37" s="13">
         <v>4.5335703154180029</v>
       </c>
       <c r="D37" s="13">
         <v>4.8435659117685557</v>
       </c>
       <c r="E37" s="13">
         <v>3.7812217074079992</v>
       </c>
       <c r="F37" s="13">
         <v>4.4175237475778149</v>
       </c>
       <c r="G37" s="13">
         <v>5.6061087253697135</v>
       </c>
@@ -11103,51 +11560,51 @@
       </c>
       <c r="S37" s="12">
         <v>4.5</v>
       </c>
       <c r="T37" s="12">
         <v>4.83</v>
       </c>
       <c r="U37" s="12">
         <v>4.79</v>
       </c>
       <c r="V37" s="12">
         <v>3.85</v>
       </c>
       <c r="W37" s="12">
         <v>5.22</v>
       </c>
       <c r="X37" s="12">
         <v>5.65</v>
       </c>
       <c r="Y37" s="12">
         <v>3.89</v>
       </c>
       <c r="Z37" s="44">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AA37" s="85">
+      <c r="AA37" s="81">
         <v>4.1100000000000003</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="73" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="13">
         <v>5.5194587715185204</v>
       </c>
       <c r="C38" s="13">
         <v>5.0293605915615478</v>
       </c>
       <c r="D38" s="13">
         <v>4.8482845061498834</v>
       </c>
       <c r="E38" s="13">
         <v>6.0672687549574871</v>
       </c>
       <c r="F38" s="13">
         <v>5.7818880952046818</v>
       </c>
       <c r="G38" s="13">
         <v>7.3672622576001352</v>
       </c>
@@ -11186,51 +11643,51 @@
       </c>
       <c r="S38" s="12">
         <v>5.83</v>
       </c>
       <c r="T38" s="12">
         <v>5.81</v>
       </c>
       <c r="U38" s="12">
         <v>5.49</v>
       </c>
       <c r="V38" s="12">
         <v>4.41</v>
       </c>
       <c r="W38" s="12">
         <v>6.47</v>
       </c>
       <c r="X38" s="12">
         <v>6.55</v>
       </c>
       <c r="Y38" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="Z38" s="44">
         <v>5.16</v>
       </c>
-      <c r="AA38" s="85">
+      <c r="AA38" s="81">
         <v>5.28</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="73" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="13">
         <v>5.0537827425746675</v>
       </c>
       <c r="C39" s="13">
         <v>4.27972027972028</v>
       </c>
       <c r="D39" s="13">
         <v>5.011608811370972</v>
       </c>
       <c r="E39" s="13">
         <v>6.3038152409060304</v>
       </c>
       <c r="F39" s="13">
         <v>6.3505872118312308</v>
       </c>
       <c r="G39" s="13">
         <v>5.7408661347778729</v>
       </c>
@@ -11269,51 +11726,51 @@
       </c>
       <c r="S39" s="12">
         <v>5.89</v>
       </c>
       <c r="T39" s="12">
         <v>5.88</v>
       </c>
       <c r="U39" s="12">
         <v>6.41</v>
       </c>
       <c r="V39" s="12">
         <v>4.41</v>
       </c>
       <c r="W39" s="12">
         <v>6.07</v>
       </c>
       <c r="X39" s="12">
         <v>5.14</v>
       </c>
       <c r="Y39" s="12">
         <v>5.24</v>
       </c>
       <c r="Z39" s="44">
         <v>4.46</v>
       </c>
-      <c r="AA39" s="85">
+      <c r="AA39" s="81">
         <v>4.45</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="73" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="13">
         <v>6.0064268767581313</v>
       </c>
       <c r="C40" s="13">
         <v>4.2211055276381915</v>
       </c>
       <c r="D40" s="13">
         <v>4.7851237166479903</v>
       </c>
       <c r="E40" s="13">
         <v>4.86152782156769</v>
       </c>
       <c r="F40" s="13">
         <v>5.921704157319267</v>
       </c>
       <c r="G40" s="13">
         <v>6.7090043996735078</v>
       </c>
@@ -11352,51 +11809,51 @@
       </c>
       <c r="S40" s="12">
         <v>5.27</v>
       </c>
       <c r="T40" s="12">
         <v>5.92</v>
       </c>
       <c r="U40" s="12">
         <v>5.78</v>
       </c>
       <c r="V40" s="12">
         <v>4.45</v>
       </c>
       <c r="W40" s="12">
         <v>5.44</v>
       </c>
       <c r="X40" s="12">
         <v>5.88</v>
       </c>
       <c r="Y40" s="12">
         <v>4.62</v>
       </c>
       <c r="Z40" s="44">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AA40" s="85">
+      <c r="AA40" s="81">
         <v>4.42</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="73" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="13">
         <v>3.7765699558549595</v>
       </c>
       <c r="C41" s="13">
         <v>6.1354437885076436</v>
       </c>
       <c r="D41" s="13">
         <v>5.933173727490372</v>
       </c>
       <c r="E41" s="13">
         <v>5.1466533623926694</v>
       </c>
       <c r="F41" s="13">
         <v>5.926163209738128</v>
       </c>
       <c r="G41" s="13">
         <v>6.3352826510721245</v>
       </c>
@@ -11435,51 +11892,51 @@
       </c>
       <c r="S41" s="12">
         <v>6.18</v>
       </c>
       <c r="T41" s="12">
         <v>6.24</v>
       </c>
       <c r="U41" s="12">
         <v>4.46</v>
       </c>
       <c r="V41" s="12">
         <v>3.82</v>
       </c>
       <c r="W41" s="12">
         <v>5.1100000000000003</v>
       </c>
       <c r="X41" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="Y41" s="12">
         <v>5.2</v>
       </c>
       <c r="Z41" s="44">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AA41" s="85">
+      <c r="AA41" s="81">
         <v>4.33</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="73" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="13">
         <v>6.4360061253023817</v>
       </c>
       <c r="C42" s="13">
         <v>5.0014643927276001</v>
       </c>
       <c r="D42" s="13">
         <v>6.0086230621043937</v>
       </c>
       <c r="E42" s="13">
         <v>4.9551234106207929</v>
       </c>
       <c r="F42" s="13">
         <v>4.6713380046713375</v>
       </c>
       <c r="G42" s="13">
         <v>6.8043742405832326</v>
       </c>
@@ -11518,51 +11975,51 @@
       </c>
       <c r="S42" s="12">
         <v>4.9800000000000004</v>
       </c>
       <c r="T42" s="12">
         <v>6.26</v>
       </c>
       <c r="U42" s="12">
         <v>5.47</v>
       </c>
       <c r="V42" s="12">
         <v>4.8</v>
       </c>
       <c r="W42" s="12">
         <v>5.6</v>
       </c>
       <c r="X42" s="12">
         <v>5.34</v>
       </c>
       <c r="Y42" s="12">
         <v>4.8600000000000003</v>
       </c>
       <c r="Z42" s="44">
         <v>6.4</v>
       </c>
-      <c r="AA42" s="85">
+      <c r="AA42" s="81">
         <v>4.68</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="73" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="13">
         <v>5.4188019826934388</v>
       </c>
       <c r="C43" s="13">
         <v>4.7013569825836097</v>
       </c>
       <c r="D43" s="13">
         <v>4.9100547492830451</v>
       </c>
       <c r="E43" s="13">
         <v>6.244777694709529</v>
       </c>
       <c r="F43" s="13">
         <v>6.7837579679915789</v>
       </c>
       <c r="G43" s="13">
         <v>7.7721567735046468</v>
       </c>
@@ -11601,51 +12058,51 @@
       </c>
       <c r="S43" s="12">
         <v>6.17</v>
       </c>
       <c r="T43" s="12">
         <v>5.22</v>
       </c>
       <c r="U43" s="12">
         <v>5.16</v>
       </c>
       <c r="V43" s="12">
         <v>4.7300000000000004</v>
       </c>
       <c r="W43" s="12">
         <v>4.99</v>
       </c>
       <c r="X43" s="12">
         <v>5.63</v>
       </c>
       <c r="Y43" s="12">
         <v>4.45</v>
       </c>
       <c r="Z43" s="44">
         <v>4.42</v>
       </c>
-      <c r="AA43" s="85">
+      <c r="AA43" s="81">
         <v>4.99</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="73" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="13">
         <v>6.6339185837264729</v>
       </c>
       <c r="C44" s="13">
         <v>5.5372970819639482</v>
       </c>
       <c r="D44" s="13">
         <v>5.9242427316439779</v>
       </c>
       <c r="E44" s="13">
         <v>6.2385472214787212</v>
       </c>
       <c r="F44" s="13">
         <v>6.5362889332066452</v>
       </c>
       <c r="G44" s="13">
         <v>5.8890577507598785</v>
       </c>
@@ -11684,51 +12141,51 @@
       </c>
       <c r="S44" s="12">
         <v>4.74</v>
       </c>
       <c r="T44" s="12">
         <v>4.09</v>
       </c>
       <c r="U44" s="12">
         <v>5.26</v>
       </c>
       <c r="V44" s="12">
         <v>3.39</v>
       </c>
       <c r="W44" s="12">
         <v>4.04</v>
       </c>
       <c r="X44" s="12">
         <v>4.8600000000000003</v>
       </c>
       <c r="Y44" s="12">
         <v>4.68</v>
       </c>
       <c r="Z44" s="44">
         <v>4.99</v>
       </c>
-      <c r="AA44" s="85">
+      <c r="AA44" s="81">
         <v>5.39</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="73" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="13">
         <v>4.2009272778503552</v>
       </c>
       <c r="C45" s="13">
         <v>5.0031269543464667</v>
       </c>
       <c r="D45" s="13">
         <v>4.4541067925128583</v>
       </c>
       <c r="E45" s="13">
         <v>4.7693891929976697</v>
       </c>
       <c r="F45" s="13">
         <v>5.4682922746421898</v>
       </c>
       <c r="G45" s="13">
         <v>6.7470692417980942</v>
       </c>
@@ -11767,51 +12224,51 @@
       </c>
       <c r="S45" s="12">
         <v>6.19</v>
       </c>
       <c r="T45" s="12">
         <v>7.12</v>
       </c>
       <c r="U45" s="12">
         <v>6.15</v>
       </c>
       <c r="V45" s="12">
         <v>4.76</v>
       </c>
       <c r="W45" s="12">
         <v>5.38</v>
       </c>
       <c r="X45" s="12">
         <v>5.8</v>
       </c>
       <c r="Y45" s="12">
         <v>5.22</v>
       </c>
       <c r="Z45" s="44">
         <v>4.5</v>
       </c>
-      <c r="AA45" s="85">
+      <c r="AA45" s="81">
         <v>5.31</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="73" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="13">
         <v>6.1418362368337975</v>
       </c>
       <c r="C46" s="13">
         <v>5.1069262687519954</v>
       </c>
       <c r="D46" s="13">
         <v>4.6890569134282867</v>
       </c>
       <c r="E46" s="13">
         <v>8.3086923584467627</v>
       </c>
       <c r="F46" s="13">
         <v>7.2306277689542764</v>
       </c>
       <c r="G46" s="13">
         <v>6.962211131149604</v>
       </c>
@@ -11850,51 +12307,51 @@
       </c>
       <c r="S46" s="12">
         <v>3.4</v>
       </c>
       <c r="T46" s="12">
         <v>3.44</v>
       </c>
       <c r="U46" s="12">
         <v>3.96</v>
       </c>
       <c r="V46" s="12">
         <v>4.01</v>
       </c>
       <c r="W46" s="12">
         <v>4.8499999999999996</v>
       </c>
       <c r="X46" s="12">
         <v>5.33</v>
       </c>
       <c r="Y46" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z46" s="44">
         <v>4.29</v>
       </c>
-      <c r="AA46" s="85">
+      <c r="AA46" s="81">
         <v>4.21</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="74" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="14">
         <v>6.1135876801945237</v>
       </c>
       <c r="C47" s="14">
         <v>5.6271705221025377</v>
       </c>
       <c r="D47" s="14">
         <v>5.4202483285577845</v>
       </c>
       <c r="E47" s="14">
         <v>5.8410369047331709</v>
       </c>
       <c r="F47" s="14">
         <v>7.0739269027553382</v>
       </c>
       <c r="G47" s="14">
         <v>7.481643183171264</v>
       </c>
@@ -11933,135 +12390,135 @@
       </c>
       <c r="S47" s="14">
         <v>6.34</v>
       </c>
       <c r="T47" s="14">
         <v>5.45</v>
       </c>
       <c r="U47" s="14">
         <v>4.25</v>
       </c>
       <c r="V47" s="14">
         <v>3.66</v>
       </c>
       <c r="W47" s="14">
         <v>4.67</v>
       </c>
       <c r="X47" s="14">
         <v>5.63</v>
       </c>
       <c r="Y47" s="14">
         <v>5.33</v>
       </c>
       <c r="Z47" s="51">
         <v>5.17</v>
       </c>
-      <c r="AA47" s="86">
+      <c r="AA47" s="82">
         <v>4.63</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="42" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="W3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AE24" sqref="AE24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="26" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="10" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="7" style="1" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="95" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="81"/>
-[...23 lines deleted...]
-      <c r="Z1" s="81"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
+      <c r="P1" s="95"/>
+      <c r="Q1" s="95"/>
+      <c r="R1" s="95"/>
+      <c r="S1" s="95"/>
+      <c r="T1" s="95"/>
+      <c r="U1" s="95"/>
+      <c r="V1" s="95"/>
+      <c r="W1" s="95"/>
+      <c r="X1" s="95"/>
+      <c r="Y1" s="95"/>
+      <c r="Z1" s="95"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="54"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
     </row>
     <row r="3" spans="1:27">
       <c r="V3" s="55"/>
-      <c r="X3" s="80" t="s">
+      <c r="X3" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="Y3" s="80"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="98"/>
+      <c r="AA3" s="98"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="6"/>
       <c r="B4" s="2">
         <v>2000</v>
       </c>
       <c r="C4" s="2">
         <v>2001</v>
       </c>
       <c r="D4" s="2">
         <v>2002</v>
       </c>
       <c r="E4" s="2">
         <v>2003</v>
       </c>
       <c r="F4" s="2">
         <v>2004</v>
       </c>
       <c r="G4" s="2">
         <v>2005</v>
       </c>
       <c r="H4" s="2">
         <v>2006</v>
       </c>
       <c r="I4" s="2">
         <v>2007</v>
       </c>
@@ -12099,78 +12556,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="7">
         <v>2019</v>
       </c>
       <c r="V4" s="3">
         <v>2020</v>
       </c>
       <c r="W4" s="2">
         <v>2021</v>
       </c>
       <c r="X4" s="2">
         <v>2022</v>
       </c>
       <c r="Y4" s="3">
         <v>2023</v>
       </c>
       <c r="Z4" s="3">
         <v>2024</v>
       </c>
       <c r="AA4" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="83"/>
-[...23 lines deleted...]
-      <c r="Z5" s="83"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+      <c r="G5" s="97"/>
+      <c r="H5" s="97"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="97"/>
+      <c r="K5" s="97"/>
+      <c r="L5" s="97"/>
+      <c r="M5" s="97"/>
+      <c r="N5" s="97"/>
+      <c r="O5" s="97"/>
+      <c r="P5" s="97"/>
+      <c r="Q5" s="97"/>
+      <c r="R5" s="97"/>
+      <c r="S5" s="97"/>
+      <c r="T5" s="97"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="97"/>
+      <c r="W5" s="97"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="97"/>
+      <c r="Z5" s="97"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="16">
         <v>983</v>
       </c>
       <c r="C6" s="16">
         <v>1078</v>
       </c>
       <c r="D6" s="16">
         <v>1252</v>
       </c>
       <c r="E6" s="18">
         <v>1457</v>
       </c>
       <c r="F6" s="18">
         <v>1541</v>
       </c>
       <c r="G6" s="18">
         <v>1583</v>
       </c>
       <c r="H6" s="18">
         <v>1695</v>
@@ -13374,78 +13831,78 @@
         <v>119</v>
       </c>
       <c r="U20" s="59">
         <v>138</v>
       </c>
       <c r="V20" s="57">
         <v>119</v>
       </c>
       <c r="W20" s="57">
         <v>108</v>
       </c>
       <c r="X20" s="57">
         <v>80</v>
       </c>
       <c r="Y20" s="57">
         <v>84</v>
       </c>
       <c r="Z20" s="48">
         <v>68</v>
       </c>
       <c r="AA20" s="45">
         <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="82" t="s">
+      <c r="A21" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="82"/>
-[...23 lines deleted...]
-      <c r="Z21" s="82"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="96"/>
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="96"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="96"/>
+      <c r="P21" s="96"/>
+      <c r="Q21" s="96"/>
+      <c r="R21" s="96"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="96"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="96"/>
+      <c r="W21" s="96"/>
+      <c r="X21" s="96"/>
+      <c r="Y21" s="96"/>
+      <c r="Z21" s="96"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="19">
         <v>596</v>
       </c>
       <c r="C22" s="19">
         <v>660</v>
       </c>
       <c r="D22" s="21">
         <v>789</v>
       </c>
       <c r="E22" s="20">
         <v>1106</v>
       </c>
       <c r="F22" s="20">
         <v>1008</v>
       </c>
       <c r="G22" s="19">
         <v>989</v>
       </c>
       <c r="H22" s="20">
         <v>1084</v>
@@ -14234,78 +14691,78 @@
         <v>19</v>
       </c>
       <c r="U31" s="59" t="s">
         <v>19</v>
       </c>
       <c r="V31" s="58" t="s">
         <v>19</v>
       </c>
       <c r="W31" s="58" t="s">
         <v>19</v>
       </c>
       <c r="X31" s="58" t="s">
         <v>19</v>
       </c>
       <c r="Y31" s="57" t="s">
         <v>19</v>
       </c>
       <c r="Z31" s="65" t="s">
         <v>19</v>
       </c>
       <c r="AA31" s="64" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="82" t="s">
+      <c r="A32" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="B32" s="82"/>
-[...23 lines deleted...]
-      <c r="Z32" s="82"/>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="96"/>
+      <c r="O32" s="96"/>
+      <c r="P32" s="96"/>
+      <c r="Q32" s="96"/>
+      <c r="R32" s="96"/>
+      <c r="S32" s="96"/>
+      <c r="T32" s="96"/>
+      <c r="U32" s="96"/>
+      <c r="V32" s="96"/>
+      <c r="W32" s="96"/>
+      <c r="X32" s="96"/>
+      <c r="Y32" s="96"/>
+      <c r="Z32" s="96"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="19">
         <v>387</v>
       </c>
       <c r="C33" s="19">
         <v>418</v>
       </c>
       <c r="D33" s="19">
         <v>463</v>
       </c>
       <c r="E33" s="21">
         <v>351</v>
       </c>
       <c r="F33" s="21">
         <v>533</v>
       </c>
       <c r="G33" s="19">
         <v>594</v>
       </c>
       <c r="H33" s="21">
         <v>611</v>
@@ -15508,68 +15965,68 @@
       <c r="T47" s="67">
         <v>119</v>
       </c>
       <c r="U47" s="67">
         <v>138</v>
       </c>
       <c r="V47" s="68">
         <v>119</v>
       </c>
       <c r="W47" s="67">
         <v>108</v>
       </c>
       <c r="X47" s="67">
         <v>80</v>
       </c>
       <c r="Y47" s="67">
         <v>84</v>
       </c>
       <c r="Z47" s="69">
         <v>68</v>
       </c>
       <c r="AA47" s="69">
         <v>93</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="42" t="s">
         <v>30</v>
       </c>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
       <c r="N48" s="22"/>
       <c r="O48" s="22"/>
       <c r="P48" s="22"/>
       <c r="Q48" s="22"/>
       <c r="R48" s="22"/>
       <c r="S48" s="22"/>
       <c r="T48" s="22"/>
       <c r="U48" s="22"/>
       <c r="AA48" s="22"/>
     </row>
-    <row r="49" spans="2:27" ht="12.75">
+    <row r="49" spans="2:27" ht="13.2">
       <c r="B49" s="34"/>
       <c r="C49" s="34"/>
       <c r="D49" s="38"/>
       <c r="E49" s="38"/>
       <c r="F49" s="38"/>
       <c r="G49" s="34"/>
       <c r="H49" s="38"/>
       <c r="I49" s="38"/>
       <c r="J49" s="38"/>
       <c r="K49" s="39"/>
       <c r="L49" s="39"/>
       <c r="M49" s="39"/>
       <c r="N49" s="39"/>
       <c r="O49" s="39"/>
       <c r="P49" s="38"/>
       <c r="Q49" s="38"/>
       <c r="R49" s="38"/>
       <c r="S49" s="39"/>
       <c r="T49" s="38"/>
       <c r="U49" s="39"/>
       <c r="V49" s="38"/>
       <c r="W49" s="70"/>
       <c r="X49" s="70"/>
       <c r="Y49" s="71"/>
       <c r="Z49" s="72"/>
@@ -15592,111 +16049,111 @@
       <c r="O50" s="60"/>
       <c r="P50" s="60"/>
       <c r="Q50" s="60"/>
       <c r="R50" s="60"/>
       <c r="S50" s="60"/>
       <c r="T50" s="60"/>
       <c r="U50" s="60"/>
       <c r="V50" s="60"/>
       <c r="W50" s="60"/>
       <c r="X50" s="60"/>
       <c r="Y50" s="60"/>
       <c r="Z50" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="X3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AE39" sqref="AE39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="10" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="26" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="6" style="1" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="95" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="81"/>
-[...23 lines deleted...]
-      <c r="Z1" s="81"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
+      <c r="P1" s="95"/>
+      <c r="Q1" s="95"/>
+      <c r="R1" s="95"/>
+      <c r="S1" s="95"/>
+      <c r="T1" s="95"/>
+      <c r="U1" s="95"/>
+      <c r="V1" s="95"/>
+      <c r="W1" s="95"/>
+      <c r="X1" s="95"/>
+      <c r="Y1" s="95"/>
+      <c r="Z1" s="95"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="5"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="W3" s="80" t="s">
+      <c r="W3" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="X3" s="80"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="X3" s="98"/>
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="98"/>
+      <c r="AA3" s="98"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="6"/>
       <c r="B4" s="2">
         <v>2000</v>
       </c>
       <c r="C4" s="2">
         <v>2001</v>
       </c>
       <c r="D4" s="2">
         <v>2002</v>
       </c>
       <c r="E4" s="2">
         <v>2003</v>
       </c>
       <c r="F4" s="2">
         <v>2004</v>
       </c>
       <c r="G4" s="2">
         <v>2005</v>
       </c>
       <c r="H4" s="2">
         <v>2006</v>
       </c>
       <c r="I4" s="2">
         <v>2007</v>
       </c>
@@ -15734,78 +16191,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="7">
         <v>2019</v>
       </c>
       <c r="V4" s="3">
         <v>2020</v>
       </c>
       <c r="W4" s="2">
         <v>2021</v>
       </c>
       <c r="X4" s="2">
         <v>2022</v>
       </c>
       <c r="Y4" s="3">
         <v>2023</v>
       </c>
       <c r="Z4" s="3">
         <v>2024</v>
       </c>
       <c r="AA4" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="83"/>
-[...23 lines deleted...]
-      <c r="Z5" s="83"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+      <c r="G5" s="97"/>
+      <c r="H5" s="97"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="97"/>
+      <c r="K5" s="97"/>
+      <c r="L5" s="97"/>
+      <c r="M5" s="97"/>
+      <c r="N5" s="97"/>
+      <c r="O5" s="97"/>
+      <c r="P5" s="97"/>
+      <c r="Q5" s="97"/>
+      <c r="R5" s="97"/>
+      <c r="S5" s="97"/>
+      <c r="T5" s="97"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="97"/>
+      <c r="W5" s="97"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="97"/>
+      <c r="Z5" s="97"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="23">
         <v>1.3881729920564871</v>
       </c>
       <c r="C6" s="23">
         <v>1.5467548996115894</v>
       </c>
       <c r="D6" s="23">
         <v>1.8231991903364617</v>
       </c>
       <c r="E6" s="23">
         <v>2.1479458517150767</v>
       </c>
       <c r="F6" s="23">
         <v>2.299257031123525</v>
       </c>
       <c r="G6" s="23">
         <v>2.3821347418476218</v>
       </c>
       <c r="H6" s="24">
         <v>2.56027986351216</v>
@@ -17009,78 +17466,78 @@
         <v>2.91</v>
       </c>
       <c r="U20" s="23">
         <v>3.41</v>
       </c>
       <c r="V20" s="23">
         <v>2.98</v>
       </c>
       <c r="W20" s="23">
         <v>2.75</v>
       </c>
       <c r="X20" s="23">
         <v>2.2200000000000002</v>
       </c>
       <c r="Y20" s="23">
         <v>2.37</v>
       </c>
       <c r="Z20" s="44">
         <v>1.95</v>
       </c>
       <c r="AA20" s="44">
         <v>2.73</v>
       </c>
     </row>
     <row r="21" spans="1:28" ht="11.25" customHeight="1">
-      <c r="A21" s="82" t="s">
+      <c r="A21" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="82"/>
-[...23 lines deleted...]
-      <c r="Z21" s="82"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="96"/>
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="96"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="96"/>
+      <c r="P21" s="96"/>
+      <c r="Q21" s="96"/>
+      <c r="R21" s="96"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="96"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="96"/>
+      <c r="W21" s="96"/>
+      <c r="X21" s="96"/>
+      <c r="Y21" s="96"/>
+      <c r="Z21" s="96"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="12">
         <v>2.2220233834407064</v>
       </c>
       <c r="C22" s="12">
         <v>2.5009852366083609</v>
       </c>
       <c r="D22" s="13">
         <v>3.0528739190156511</v>
       </c>
       <c r="E22" s="13">
         <v>4.4054442687400668</v>
       </c>
       <c r="F22" s="13">
         <v>4.2507970244420825</v>
       </c>
       <c r="G22" s="12">
         <v>4.345476354720927</v>
       </c>
       <c r="H22" s="13">
         <v>4.7348650301389013</v>
@@ -17117,51 +17574,51 @@
       </c>
       <c r="S22" s="13">
         <v>4.7300000000000004</v>
       </c>
       <c r="T22" s="13">
         <v>4.88</v>
       </c>
       <c r="U22" s="13">
         <v>4.3600000000000003</v>
       </c>
       <c r="V22" s="13">
         <v>4.3099999999999996</v>
       </c>
       <c r="W22" s="13">
         <v>3.93</v>
       </c>
       <c r="X22" s="13">
         <v>3.79</v>
       </c>
       <c r="Y22" s="13">
         <v>3.41</v>
       </c>
       <c r="Z22" s="44">
         <v>3.42</v>
       </c>
-      <c r="AA22" s="85">
+      <c r="AA22" s="81">
         <v>3.97</v>
       </c>
       <c r="AB22" s="44"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="12">
         <v>2.2596260067889209</v>
       </c>
       <c r="C23" s="12">
         <v>2.5070191440465939</v>
       </c>
       <c r="D23" s="13">
         <v>3.3802962274861947</v>
       </c>
       <c r="E23" s="13">
         <v>3.6402347198421352</v>
       </c>
       <c r="F23" s="13">
         <v>4.1920711762396969</v>
       </c>
       <c r="G23" s="12">
         <v>4.3114112896857772</v>
@@ -17201,51 +17658,51 @@
       </c>
       <c r="S23" s="13">
         <v>4.76</v>
       </c>
       <c r="T23" s="13">
         <v>4.91</v>
       </c>
       <c r="U23" s="13">
         <v>4.43</v>
       </c>
       <c r="V23" s="13">
         <v>4.37</v>
       </c>
       <c r="W23" s="13">
         <v>3.88</v>
       </c>
       <c r="X23" s="13">
         <v>3.91</v>
       </c>
       <c r="Y23" s="13">
         <v>3.44</v>
       </c>
       <c r="Z23" s="44">
         <v>3.47</v>
       </c>
-      <c r="AA23" s="85">
+      <c r="AA23" s="81">
         <v>4.13</v>
       </c>
       <c r="AB23" s="44"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="12">
         <v>1.5839493136219642</v>
       </c>
       <c r="C24" s="12">
         <v>2.244668911335578</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>19</v>
@@ -17369,51 +17826,51 @@
       </c>
       <c r="S25" s="13">
         <v>4.68</v>
       </c>
       <c r="T25" s="13">
         <v>4.93</v>
       </c>
       <c r="U25" s="13">
         <v>4.0199999999999996</v>
       </c>
       <c r="V25" s="13">
         <v>3.26</v>
       </c>
       <c r="W25" s="13">
         <v>3.7</v>
       </c>
       <c r="X25" s="13">
         <v>3.25</v>
       </c>
       <c r="Y25" s="13">
         <v>2.8</v>
       </c>
       <c r="Z25" s="44">
         <v>3.39</v>
       </c>
-      <c r="AA25" s="85">
+      <c r="AA25" s="81">
         <v>2.82</v>
       </c>
       <c r="AB25" s="44"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="12">
         <v>2.0093770931011385</v>
       </c>
       <c r="C26" s="12">
         <v>2.7106392590919359</v>
       </c>
       <c r="D26" s="13">
         <v>2.5111288665677436</v>
       </c>
       <c r="E26" s="13">
         <v>7.0147194112235507</v>
       </c>
       <c r="F26" s="13">
         <v>6.526806526806527</v>
       </c>
       <c r="G26" s="12">
         <v>4.8161635146246917</v>
@@ -17453,51 +17910,51 @@
       </c>
       <c r="S26" s="13">
         <v>4.28</v>
       </c>
       <c r="T26" s="13">
         <v>4.33</v>
       </c>
       <c r="U26" s="13">
         <v>3.64</v>
       </c>
       <c r="V26" s="13">
         <v>3.97</v>
       </c>
       <c r="W26" s="13">
         <v>2.5299999999999998</v>
       </c>
       <c r="X26" s="13">
         <v>3.39</v>
       </c>
       <c r="Y26" s="13">
         <v>3.86</v>
       </c>
       <c r="Z26" s="44">
         <v>2.33</v>
       </c>
-      <c r="AA26" s="85">
+      <c r="AA26" s="81">
         <v>3.43</v>
       </c>
       <c r="AB26" s="44"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="12">
         <v>1.8695699989002528</v>
       </c>
       <c r="C27" s="12">
         <v>2.1608097350164903</v>
       </c>
       <c r="D27" s="13">
         <v>1.5281532855295639</v>
       </c>
       <c r="E27" s="13">
         <v>4.1087613293051364</v>
       </c>
       <c r="F27" s="13">
         <v>3.6110073465321877</v>
       </c>
       <c r="G27" s="12">
         <v>4.0753948038716254</v>
@@ -17537,51 +17994,51 @@
       </c>
       <c r="S27" s="13">
         <v>4.53</v>
       </c>
       <c r="T27" s="13">
         <v>4.0599999999999996</v>
       </c>
       <c r="U27" s="13">
         <v>2.88</v>
       </c>
       <c r="V27" s="13">
         <v>4.6100000000000003</v>
       </c>
       <c r="W27" s="13">
         <v>4.7699999999999996</v>
       </c>
       <c r="X27" s="13">
         <v>2.4500000000000002</v>
       </c>
       <c r="Y27" s="13">
         <v>2.83</v>
       </c>
       <c r="Z27" s="44">
         <v>2.23</v>
       </c>
-      <c r="AA27" s="85">
+      <c r="AA27" s="81">
         <v>3.48</v>
       </c>
       <c r="AB27" s="44"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="12">
         <v>1.386001386001386</v>
       </c>
       <c r="C28" s="12">
         <v>1.8571428571428572</v>
       </c>
       <c r="D28" s="13">
         <v>1.4753614635585719</v>
       </c>
       <c r="E28" s="13">
         <v>6.3463281958295559</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>19</v>
@@ -17704,51 +18161,51 @@
       </c>
       <c r="S29" s="13">
         <v>4.49</v>
       </c>
       <c r="T29" s="13">
         <v>5.09</v>
       </c>
       <c r="U29" s="13">
         <v>4.6500000000000004</v>
       </c>
       <c r="V29" s="13">
         <v>3.87</v>
       </c>
       <c r="W29" s="13">
         <v>5.21</v>
       </c>
       <c r="X29" s="13">
         <v>3.21</v>
       </c>
       <c r="Y29" s="13">
         <v>3.37</v>
       </c>
       <c r="Z29" s="44">
         <v>3.85</v>
       </c>
-      <c r="AA29" s="85">
+      <c r="AA29" s="81">
         <v>2.64</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="12">
         <v>1.0353306587291318</v>
       </c>
       <c r="C30" s="12">
         <v>1.7042475091767173</v>
       </c>
       <c r="D30" s="13">
         <v>2.1381798743819322</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>19</v>
       </c>
@@ -17875,78 +18332,78 @@
         <v>19</v>
       </c>
       <c r="U31" s="49" t="s">
         <v>19</v>
       </c>
       <c r="V31" s="46" t="s">
         <v>19</v>
       </c>
       <c r="W31" s="46" t="s">
         <v>19</v>
       </c>
       <c r="X31" s="46" t="s">
         <v>19</v>
       </c>
       <c r="Y31" s="47" t="s">
         <v>19</v>
       </c>
       <c r="Z31" s="47" t="s">
         <v>19</v>
       </c>
       <c r="AA31" s="47" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:28" ht="11.25" customHeight="1">
-      <c r="A32" s="82" t="s">
+      <c r="A32" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="B32" s="82"/>
-[...23 lines deleted...]
-      <c r="Z32" s="82"/>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="96"/>
+      <c r="O32" s="96"/>
+      <c r="P32" s="96"/>
+      <c r="Q32" s="96"/>
+      <c r="R32" s="96"/>
+      <c r="S32" s="96"/>
+      <c r="T32" s="96"/>
+      <c r="U32" s="96"/>
+      <c r="V32" s="96"/>
+      <c r="W32" s="96"/>
+      <c r="X32" s="96"/>
+      <c r="Y32" s="96"/>
+      <c r="Z32" s="96"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="12">
         <v>0.87974339680973679</v>
       </c>
       <c r="C33" s="12">
         <v>0.96525319422603084</v>
       </c>
       <c r="D33" s="13">
         <v>1.0811189464344091</v>
       </c>
       <c r="E33" s="13">
         <v>0.82149556661544998</v>
       </c>
       <c r="F33" s="13">
         <v>1.2307067096605859</v>
       </c>
       <c r="G33" s="12">
         <v>1.3594637213145144</v>
       </c>
       <c r="H33" s="13">
         <v>1.4107694119331236</v>
@@ -17983,51 +18440,51 @@
       </c>
       <c r="S33" s="13">
         <v>2.65</v>
       </c>
       <c r="T33" s="13">
         <v>2.89</v>
       </c>
       <c r="U33" s="13">
         <v>2.98</v>
       </c>
       <c r="V33" s="13">
         <v>2.9</v>
       </c>
       <c r="W33" s="13">
         <v>2.71</v>
       </c>
       <c r="X33" s="13">
         <v>2.29</v>
       </c>
       <c r="Y33" s="13">
         <v>2.15</v>
       </c>
       <c r="Z33" s="44">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AA33" s="85">
+      <c r="AA33" s="81">
         <v>2.59</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="22" customFormat="1">
       <c r="A34" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="12">
         <v>1.1641443538998835</v>
       </c>
@@ -18149,51 +18606,51 @@
       </c>
       <c r="S35" s="13">
         <v>2.5</v>
       </c>
       <c r="T35" s="13">
         <v>2.67</v>
       </c>
       <c r="U35" s="13">
         <v>2.92</v>
       </c>
       <c r="V35" s="13">
         <v>2.36</v>
       </c>
       <c r="W35" s="13">
         <v>2.52</v>
       </c>
       <c r="X35" s="13">
         <v>1.88</v>
       </c>
       <c r="Y35" s="13">
         <v>1.76</v>
       </c>
       <c r="Z35" s="44">
         <v>2.58</v>
       </c>
-      <c r="AA35" s="85">
+      <c r="AA35" s="81">
         <v>2.94</v>
       </c>
     </row>
     <row r="36" spans="1:27" s="22" customFormat="1">
       <c r="A36" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="29">
         <v>0.22541306944976669</v>
       </c>
       <c r="C36" s="29">
         <v>0.2775657483866491</v>
       </c>
       <c r="D36" s="29">
         <v>0.87877323256733597</v>
       </c>
       <c r="E36" s="29">
         <v>1.4271622557558714</v>
       </c>
       <c r="F36" s="29">
         <v>1.9456514689668591</v>
       </c>
       <c r="G36" s="29">
         <v>1.067591912991259</v>
       </c>
@@ -18232,51 +18689,51 @@
       </c>
       <c r="S36" s="13">
         <v>2.5</v>
       </c>
       <c r="T36" s="13">
         <v>1.91</v>
       </c>
       <c r="U36" s="13">
         <v>2.71</v>
       </c>
       <c r="V36" s="13">
         <v>2.78</v>
       </c>
       <c r="W36" s="13">
         <v>2.4300000000000002</v>
       </c>
       <c r="X36" s="13">
         <v>1.47</v>
       </c>
       <c r="Y36" s="13">
         <v>1.73</v>
       </c>
       <c r="Z36" s="44">
         <v>1.08</v>
       </c>
-      <c r="AA36" s="85">
+      <c r="AA36" s="81">
         <v>1.77</v>
       </c>
     </row>
     <row r="37" spans="1:27" s="22" customFormat="1">
       <c r="A37" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="12">
         <v>0.73754752730833306</v>
       </c>
       <c r="C37" s="12">
         <v>0.64397305616732992</v>
       </c>
       <c r="D37" s="12">
         <v>0.96871318235371118</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="12">
         <v>0.51492608100600301</v>
       </c>
       <c r="G37" s="12">
         <v>1.2703497604286049</v>
       </c>
@@ -18315,51 +18772,51 @@
       </c>
       <c r="S37" s="13">
         <v>2.1</v>
       </c>
       <c r="T37" s="13">
         <v>2.46</v>
       </c>
       <c r="U37" s="13">
         <v>2.99</v>
       </c>
       <c r="V37" s="13">
         <v>2.42</v>
       </c>
       <c r="W37" s="13">
         <v>2.54</v>
       </c>
       <c r="X37" s="13">
         <v>2.06</v>
       </c>
       <c r="Y37" s="13">
         <v>1.3</v>
       </c>
       <c r="Z37" s="44">
         <v>1.5</v>
       </c>
-      <c r="AA37" s="85">
+      <c r="AA37" s="81">
         <v>2.4</v>
       </c>
     </row>
     <row r="38" spans="1:27" s="22" customFormat="1">
       <c r="A38" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="12">
         <v>1.0181525889208922</v>
       </c>
       <c r="C38" s="12">
         <v>0.97868638538495001</v>
       </c>
       <c r="D38" s="12">
         <v>0.79886506067242391</v>
       </c>
       <c r="E38" s="12">
         <v>1.2245863542116029</v>
       </c>
       <c r="F38" s="12">
         <v>1.1507641354533589</v>
       </c>
       <c r="G38" s="12">
         <v>1.1573093967877606</v>
       </c>
@@ -18398,51 +18855,51 @@
       </c>
       <c r="S38" s="13">
         <v>2.34</v>
       </c>
       <c r="T38" s="13">
         <v>3.83</v>
       </c>
       <c r="U38" s="13">
         <v>3.18</v>
       </c>
       <c r="V38" s="13">
         <v>3.11</v>
       </c>
       <c r="W38" s="13">
         <v>2.9</v>
       </c>
       <c r="X38" s="13">
         <v>3.67</v>
       </c>
       <c r="Y38" s="13">
         <v>2.08</v>
       </c>
       <c r="Z38" s="44">
         <v>2.02</v>
       </c>
-      <c r="AA38" s="85">
+      <c r="AA38" s="81">
         <v>2.42</v>
       </c>
     </row>
     <row r="39" spans="1:27" s="22" customFormat="1">
       <c r="A39" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="12">
         <v>0.66279117935405474</v>
       </c>
       <c r="C39" s="12">
         <v>0.97902097902097907</v>
       </c>
       <c r="D39" s="12">
         <v>1.4440228778526532</v>
       </c>
       <c r="E39" s="12">
         <v>1.5186463989455437</v>
       </c>
       <c r="F39" s="12">
         <v>0.9569377990430622</v>
       </c>
       <c r="G39" s="12">
         <v>0.94209085288662531</v>
       </c>
@@ -18481,51 +18938,51 @@
       </c>
       <c r="S39" s="13">
         <v>2.87</v>
       </c>
       <c r="T39" s="13">
         <v>2.66</v>
       </c>
       <c r="U39" s="13">
         <v>3.73</v>
       </c>
       <c r="V39" s="13">
         <v>3.21</v>
       </c>
       <c r="W39" s="13">
         <v>3.37</v>
       </c>
       <c r="X39" s="13">
         <v>2.08</v>
       </c>
       <c r="Y39" s="13">
         <v>2.06</v>
       </c>
       <c r="Z39" s="44">
         <v>2.23</v>
       </c>
-      <c r="AA39" s="85">
+      <c r="AA39" s="81">
         <v>2.13</v>
       </c>
     </row>
     <row r="40" spans="1:27" s="22" customFormat="1">
       <c r="A40" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="12">
         <v>1.4014996045768973</v>
       </c>
       <c r="C40" s="12">
         <v>1.3668341708542715</v>
       </c>
       <c r="D40" s="12">
         <v>1.2518045165914573</v>
       </c>
       <c r="E40" s="12">
         <v>1.3018317179093397</v>
       </c>
       <c r="F40" s="12">
         <v>1.6370581458800704</v>
       </c>
       <c r="G40" s="12">
         <v>1.6722740936871654</v>
       </c>
@@ -18564,51 +19021,51 @@
       </c>
       <c r="S40" s="13">
         <v>3.31</v>
       </c>
       <c r="T40" s="13">
         <v>3.61</v>
       </c>
       <c r="U40" s="13">
         <v>3.08</v>
       </c>
       <c r="V40" s="13">
         <v>3.55</v>
       </c>
       <c r="W40" s="13">
         <v>3.16</v>
       </c>
       <c r="X40" s="13">
         <v>2.48</v>
       </c>
       <c r="Y40" s="13">
         <v>2.56</v>
       </c>
       <c r="Z40" s="44">
         <v>2.69</v>
       </c>
-      <c r="AA40" s="85">
+      <c r="AA40" s="81">
         <v>2.92</v>
       </c>
     </row>
     <row r="41" spans="1:27" s="22" customFormat="1">
       <c r="A41" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="12">
         <v>0.86759039526397719</v>
       </c>
       <c r="C41" s="12">
         <v>0.92805032095073592</v>
       </c>
       <c r="D41" s="12">
         <v>0.8847715207661081</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F41" s="12">
         <v>0.64066629294466249</v>
       </c>
       <c r="G41" s="12">
         <v>0.92051115442928311</v>
       </c>
@@ -18647,51 +19104,51 @@
       </c>
       <c r="S41" s="13">
         <v>2.4700000000000002</v>
       </c>
       <c r="T41" s="13">
         <v>2.44</v>
       </c>
       <c r="U41" s="13">
         <v>3.06</v>
       </c>
       <c r="V41" s="13">
         <v>3.06</v>
       </c>
       <c r="W41" s="13">
         <v>1.87</v>
       </c>
       <c r="X41" s="13">
         <v>1.42</v>
       </c>
       <c r="Y41" s="13">
         <v>1.73</v>
       </c>
       <c r="Z41" s="44">
         <v>2.06</v>
       </c>
-      <c r="AA41" s="85">
+      <c r="AA41" s="81">
         <v>2.3199999999999998</v>
       </c>
     </row>
     <row r="42" spans="1:27" s="22" customFormat="1">
       <c r="A42" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="12">
         <v>0.66579373710024636</v>
       </c>
       <c r="C42" s="12">
         <v>0.49564061549552801</v>
       </c>
       <c r="D42" s="12">
         <v>0.55040821942941009</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F42" s="12">
         <v>0.47666714333381</v>
       </c>
       <c r="G42" s="12">
         <v>1.3122721749696233</v>
       </c>
@@ -18730,51 +19187,51 @@
       </c>
       <c r="S42" s="13">
         <v>2.44</v>
       </c>
       <c r="T42" s="13">
         <v>2.81</v>
       </c>
       <c r="U42" s="13">
         <v>2.2599999999999998</v>
       </c>
       <c r="V42" s="13">
         <v>3.24</v>
       </c>
       <c r="W42" s="13">
         <v>2.85</v>
       </c>
       <c r="X42" s="13">
         <v>1.51</v>
       </c>
       <c r="Y42" s="13">
         <v>1.96</v>
       </c>
       <c r="Z42" s="44">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AA42" s="85">
+      <c r="AA42" s="81">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:27" s="22" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="12">
         <v>0.67209947072166687</v>
       </c>
       <c r="C43" s="12">
         <v>0.72657335185383054</v>
       </c>
       <c r="D43" s="12">
         <v>0.95593986269227427</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F43" s="12">
         <v>1.4425232460671746</v>
       </c>
       <c r="G43" s="12">
         <v>1.5054177534265758</v>
       </c>
@@ -18813,51 +19270,51 @@
       </c>
       <c r="S43" s="13">
         <v>3.27</v>
       </c>
       <c r="T43" s="13">
         <v>3.71</v>
       </c>
       <c r="U43" s="13">
         <v>3.41</v>
       </c>
       <c r="V43" s="13">
         <v>3.42</v>
       </c>
       <c r="W43" s="13">
         <v>3.11</v>
       </c>
       <c r="X43" s="13">
         <v>3.06</v>
       </c>
       <c r="Y43" s="13">
         <v>2.72</v>
       </c>
       <c r="Z43" s="44">
         <v>2.89</v>
       </c>
-      <c r="AA43" s="85">
+      <c r="AA43" s="81">
         <v>3.25</v>
       </c>
     </row>
     <row r="44" spans="1:27" s="22" customFormat="1">
       <c r="A44" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="12">
         <v>1.0699868683429794</v>
       </c>
       <c r="C44" s="12">
         <v>1.2349367592869236</v>
       </c>
       <c r="D44" s="12">
         <v>1.2578871553490638</v>
       </c>
       <c r="E44" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F44" s="12">
         <v>0.29235797145333237</v>
       </c>
       <c r="G44" s="12">
         <v>1.1609253630530227</v>
       </c>
@@ -18896,51 +19353,51 @@
       </c>
       <c r="S44" s="13">
         <v>1.65</v>
       </c>
       <c r="T44" s="13">
         <v>2.84</v>
       </c>
       <c r="U44" s="13">
         <v>2.4700000000000002</v>
       </c>
       <c r="V44" s="13">
         <v>2.27</v>
       </c>
       <c r="W44" s="13">
         <v>2.19</v>
       </c>
       <c r="X44" s="13">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y44" s="13">
         <v>2.19</v>
       </c>
       <c r="Z44" s="44">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AA44" s="85">
+      <c r="AA44" s="81">
         <v>2.4</v>
       </c>
     </row>
     <row r="45" spans="1:27" s="22" customFormat="1">
       <c r="A45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="12">
         <v>0.76846230692384543</v>
       </c>
       <c r="C45" s="12">
         <v>0.78173858661663542</v>
       </c>
       <c r="D45" s="12">
         <v>1.1135266981282146</v>
       </c>
       <c r="E45" s="12">
         <v>1.4633353205788304</v>
       </c>
       <c r="F45" s="12">
         <v>1.060179114471445</v>
       </c>
       <c r="G45" s="12">
         <v>1.0682859632846984</v>
       </c>
@@ -18979,51 +19436,51 @@
       </c>
       <c r="S45" s="13">
         <v>4.38</v>
       </c>
       <c r="T45" s="13">
         <v>3.17</v>
       </c>
       <c r="U45" s="13">
         <v>4.07</v>
       </c>
       <c r="V45" s="13">
         <v>3.92</v>
       </c>
       <c r="W45" s="13">
         <v>2.88</v>
       </c>
       <c r="X45" s="13">
         <v>2.6</v>
       </c>
       <c r="Y45" s="13">
         <v>3.07</v>
       </c>
       <c r="Z45" s="44">
         <v>2.93</v>
       </c>
-      <c r="AA45" s="85">
+      <c r="AA45" s="81">
         <v>3.03</v>
       </c>
     </row>
     <row r="46" spans="1:27" s="22" customFormat="1">
       <c r="A46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="12">
         <v>0.34440203197198865</v>
       </c>
       <c r="C46" s="12">
         <v>0.46426602443199949</v>
       </c>
       <c r="D46" s="12">
         <v>0.52751890276068225</v>
       </c>
       <c r="E46" s="12">
         <v>1.3196158451650741</v>
       </c>
       <c r="F46" s="12">
         <v>1.4210482320488174</v>
       </c>
       <c r="G46" s="12">
         <v>1.5518181436899721</v>
       </c>
@@ -19062,51 +19519,51 @@
       </c>
       <c r="S46" s="13">
         <v>1.27</v>
       </c>
       <c r="T46" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="U46" s="13">
         <v>0.99</v>
       </c>
       <c r="V46" s="13">
         <v>1.76</v>
       </c>
       <c r="W46" s="13">
         <v>2.04</v>
       </c>
       <c r="X46" s="13">
         <v>1.88</v>
       </c>
       <c r="Y46" s="13">
         <v>1.92</v>
       </c>
       <c r="Z46" s="44">
         <v>2.23</v>
       </c>
-      <c r="AA46" s="85">
+      <c r="AA46" s="81">
         <v>1.94</v>
       </c>
     </row>
     <row r="47" spans="1:27" s="22" customFormat="1">
       <c r="A47" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="14">
         <v>0.71788340184102362</v>
       </c>
       <c r="C47" s="14">
         <v>0.96533050797574904</v>
       </c>
       <c r="D47" s="14">
         <v>1.1461318051575931</v>
       </c>
       <c r="E47" s="14" t="s">
         <v>19</v>
       </c>
       <c r="F47" s="14">
         <v>2.1396445570062439</v>
       </c>
       <c r="G47" s="14">
         <v>1.905139908712046</v>
       </c>
@@ -19145,60 +19602,60 @@
       </c>
       <c r="S47" s="14">
         <v>3.17</v>
       </c>
       <c r="T47" s="14">
         <v>2.91</v>
       </c>
       <c r="U47" s="14">
         <v>3.41</v>
       </c>
       <c r="V47" s="14">
         <v>2.98</v>
       </c>
       <c r="W47" s="14">
         <v>2.75</v>
       </c>
       <c r="X47" s="14">
         <v>2.2200000000000002</v>
       </c>
       <c r="Y47" s="14">
         <v>2.37</v>
       </c>
       <c r="Z47" s="51">
         <v>1.95</v>
       </c>
-      <c r="AA47" s="86">
+      <c r="AA47" s="82">
         <v>2.73</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="42" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="49" spans="2:26" ht="12.75">
+    <row r="49" spans="2:26" ht="13.2">
       <c r="B49" s="30"/>
       <c r="C49" s="30"/>
       <c r="D49" s="32"/>
       <c r="E49" s="32"/>
       <c r="F49" s="32"/>
       <c r="G49" s="30"/>
       <c r="H49" s="32"/>
       <c r="I49" s="32"/>
       <c r="J49" s="32"/>
       <c r="K49" s="31"/>
       <c r="L49" s="31"/>
       <c r="M49" s="31"/>
       <c r="N49" s="31"/>
       <c r="O49" s="31"/>
       <c r="P49" s="32"/>
       <c r="Q49" s="32"/>
       <c r="R49" s="32"/>
       <c r="S49" s="40"/>
       <c r="T49" s="32"/>
       <c r="U49" s="40"/>
       <c r="V49" s="32"/>
       <c r="W49" s="52"/>
       <c r="X49" s="52"/>
       <c r="Y49" s="53"/>
       <c r="Z49" s="33"/>
@@ -19231,53 +19688,55 @@
       <c r="Z50" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="W3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Число зарег.браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>
       <vt:lpstr>Число зарег.разводов</vt:lpstr>
       <vt:lpstr>Общий коэффициент разводимости</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>