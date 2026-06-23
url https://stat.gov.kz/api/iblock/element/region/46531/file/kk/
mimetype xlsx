--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-150" yWindow="-60" windowWidth="13455" windowHeight="12450"/>
+    <workbookView xWindow="-150" yWindow="-60" windowWidth="18930" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name=" ет" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">' ет'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="42">
   <si>
     <t xml:space="preserve">Мал мен құстың барлық түрлерінің тірідей салмақта шаруашылықта сойылғаны немесе союға өткізілгені, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -150,51 +150,51 @@
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -241,66 +241,73 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -406,69 +413,77 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
-      </top>
+      </left>
+      <right/>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -540,86 +555,104 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11" xfId="9"/>
     <cellStyle name="Обычный 4 6" xfId="4"/>
     <cellStyle name="Обычный 58" xfId="1"/>
     <cellStyle name="Обычный 60" xfId="2"/>
     <cellStyle name="Обычный 62" xfId="5"/>
     <cellStyle name="Обычный 63" xfId="6"/>
     <cellStyle name="Обычный 64" xfId="7"/>
     <cellStyle name="Обычный 65" xfId="8"/>
     <cellStyle name="Обычный 66" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -891,259 +924,264 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:CJ23"/>
+  <dimension ref="A2:CL23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI5" sqref="CI5"/>
+      <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CM12" sqref="CM12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="29" customWidth="1"/>
     <col min="2" max="12" width="10" style="29" customWidth="1"/>
     <col min="13" max="14" width="10.85546875" style="29" customWidth="1"/>
     <col min="15" max="48" width="10" style="29" customWidth="1"/>
     <col min="49" max="49" width="11" style="29" customWidth="1"/>
     <col min="50" max="72" width="10" style="29" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="29" customWidth="1"/>
     <col min="74" max="77" width="9.140625" style="29"/>
     <col min="78" max="78" width="10" style="29" bestFit="1" customWidth="1"/>
     <col min="79" max="85" width="9.140625" style="29"/>
-    <col min="86" max="86" width="10.7109375" style="29" customWidth="1"/>
-    <col min="87" max="16384" width="9.140625" style="29"/>
+    <col min="86" max="86" width="10.28515625" style="29" customWidth="1"/>
+    <col min="87" max="87" width="10.85546875" style="29" customWidth="1"/>
+    <col min="88" max="88" width="10.140625" style="29" customWidth="1"/>
+    <col min="89" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:88" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A2" s="56" t="s">
+    <row r="2" spans="1:90" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1">
+      <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="56"/>
-[...70 lines deleted...]
-      <c r="BU2" s="56"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
+      <c r="AL2" s="64"/>
+      <c r="AM2" s="64"/>
+      <c r="AN2" s="64"/>
+      <c r="AO2" s="64"/>
+      <c r="AP2" s="64"/>
+      <c r="AQ2" s="64"/>
+      <c r="AR2" s="64"/>
+      <c r="AS2" s="64"/>
+      <c r="AT2" s="64"/>
+      <c r="AU2" s="64"/>
+      <c r="AV2" s="64"/>
+      <c r="AW2" s="64"/>
+      <c r="AX2" s="64"/>
+      <c r="AY2" s="64"/>
+      <c r="AZ2" s="64"/>
+      <c r="BA2" s="64"/>
+      <c r="BB2" s="64"/>
+      <c r="BC2" s="64"/>
+      <c r="BD2" s="64"/>
+      <c r="BE2" s="64"/>
+      <c r="BF2" s="64"/>
+      <c r="BG2" s="64"/>
+      <c r="BH2" s="64"/>
+      <c r="BI2" s="64"/>
+      <c r="BJ2" s="64"/>
+      <c r="BK2" s="64"/>
+      <c r="BL2" s="64"/>
+      <c r="BM2" s="64"/>
+      <c r="BN2" s="64"/>
+      <c r="BO2" s="64"/>
+      <c r="BP2" s="64"/>
+      <c r="BQ2" s="64"/>
+      <c r="BR2" s="64"/>
+      <c r="BS2" s="64"/>
+      <c r="BT2" s="64"/>
+      <c r="BU2" s="64"/>
     </row>
-    <row r="3" spans="1:88" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:90" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="B3" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="54"/>
-[...10 lines deleted...]
-      <c r="N3" s="53" t="s">
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="O3" s="54"/>
-[...10 lines deleted...]
-      <c r="Z3" s="53" t="s">
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="AA3" s="54"/>
-[...10 lines deleted...]
-      <c r="AL3" s="53" t="s">
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="63"/>
+      <c r="AL3" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="54"/>
-[...10 lines deleted...]
-      <c r="AX3" s="53" t="s">
+      <c r="AM3" s="62"/>
+      <c r="AN3" s="62"/>
+      <c r="AO3" s="62"/>
+      <c r="AP3" s="62"/>
+      <c r="AQ3" s="62"/>
+      <c r="AR3" s="62"/>
+      <c r="AS3" s="62"/>
+      <c r="AT3" s="62"/>
+      <c r="AU3" s="62"/>
+      <c r="AV3" s="62"/>
+      <c r="AW3" s="63"/>
+      <c r="AX3" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="53" t="s">
+      <c r="AY3" s="62"/>
+      <c r="AZ3" s="62"/>
+      <c r="BA3" s="62"/>
+      <c r="BB3" s="62"/>
+      <c r="BC3" s="62"/>
+      <c r="BD3" s="62"/>
+      <c r="BE3" s="62"/>
+      <c r="BF3" s="62"/>
+      <c r="BG3" s="62"/>
+      <c r="BH3" s="62"/>
+      <c r="BI3" s="63"/>
+      <c r="BJ3" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="54"/>
-[...10 lines deleted...]
-      <c r="BV3" s="53" t="s">
+      <c r="BK3" s="62"/>
+      <c r="BL3" s="62"/>
+      <c r="BM3" s="62"/>
+      <c r="BN3" s="62"/>
+      <c r="BO3" s="62"/>
+      <c r="BP3" s="62"/>
+      <c r="BQ3" s="62"/>
+      <c r="BR3" s="62"/>
+      <c r="BS3" s="62"/>
+      <c r="BT3" s="65"/>
+      <c r="BU3" s="63"/>
+      <c r="BV3" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="54"/>
-[...10 lines deleted...]
-      <c r="CH3" s="58" t="s">
+      <c r="BW3" s="62"/>
+      <c r="BX3" s="62"/>
+      <c r="BY3" s="62"/>
+      <c r="BZ3" s="62"/>
+      <c r="CA3" s="62"/>
+      <c r="CB3" s="62"/>
+      <c r="CC3" s="62"/>
+      <c r="CD3" s="62"/>
+      <c r="CE3" s="62"/>
+      <c r="CF3" s="65"/>
+      <c r="CG3" s="63"/>
+      <c r="CH3" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="59"/>
+      <c r="CI3" s="67"/>
+      <c r="CJ3" s="67"/>
+      <c r="CK3" s="67"/>
+      <c r="CL3" s="68"/>
     </row>
-    <row r="4" spans="1:88" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A4" s="52"/>
+    <row r="4" spans="1:90" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A4" s="60"/>
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1355,55 +1393,64 @@
       </c>
       <c r="CA4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CB4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="CH4" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="CI4" s="60" t="s">
+      <c r="CI4" s="52" t="s">
         <v>7</v>
       </c>
+      <c r="CJ4" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="CK4" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="CL4" s="3" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="5" spans="1:88" s="17" customFormat="1">
+    <row r="5" spans="1:90" s="17" customFormat="1">
       <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="6">
         <v>17.294070000000001</v>
       </c>
       <c r="C5" s="7">
         <v>34.577680000000001</v>
       </c>
       <c r="D5" s="7">
         <v>53.214549999999996</v>
       </c>
       <c r="E5" s="7">
         <v>69.889610000000005</v>
       </c>
       <c r="F5" s="7">
         <v>85.953860000000006</v>
       </c>
       <c r="G5" s="8">
         <v>105.59277</v>
       </c>
       <c r="H5" s="8">
         <v>121.31765</v>
       </c>
       <c r="I5" s="8">
@@ -1618,56 +1665,64 @@
       </c>
       <c r="CA5" s="45">
         <v>92.9</v>
       </c>
       <c r="CB5" s="48">
         <v>107</v>
       </c>
       <c r="CC5" s="12">
         <v>122.9</v>
       </c>
       <c r="CD5" s="15">
         <v>158.6</v>
       </c>
       <c r="CE5" s="15">
         <v>181.6</v>
       </c>
       <c r="CF5" s="15">
         <v>203.6</v>
       </c>
       <c r="CG5" s="15">
         <v>244.8</v>
       </c>
       <c r="CH5" s="12">
         <v>18.2</v>
       </c>
-      <c r="CI5" s="61">
+      <c r="CI5" s="51">
         <v>36.6</v>
       </c>
-      <c r="CJ5" s="46"/>
+      <c r="CJ5" s="53">
+        <v>56.1</v>
+      </c>
+      <c r="CK5" s="55">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="CL5" s="69">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="19">
         <v>0.1159</v>
       </c>
       <c r="C6" s="19">
         <v>0.2291</v>
       </c>
       <c r="D6" s="19">
         <v>0.33989999999999998</v>
       </c>
       <c r="E6" s="19">
         <v>0.45300000000000001</v>
       </c>
       <c r="F6" s="19">
         <v>0.56510000000000005</v>
       </c>
       <c r="G6" s="19">
         <v>0.65679999999999994</v>
       </c>
       <c r="H6" s="19">
         <v>0.75478999999999996</v>
       </c>
       <c r="I6" s="19">
@@ -1885,53 +1940,61 @@
       </c>
       <c r="CB6" s="47">
         <v>0.2</v>
       </c>
       <c r="CC6" s="24">
         <v>0.2</v>
       </c>
       <c r="CD6" s="27">
         <v>0.4</v>
       </c>
       <c r="CE6" s="27">
         <v>0.5</v>
       </c>
       <c r="CF6" s="27">
         <v>0.7</v>
       </c>
       <c r="CG6" s="27">
         <v>0.9</v>
       </c>
       <c r="CH6" s="50">
         <v>0</v>
       </c>
       <c r="CI6" s="50">
         <v>0.1</v>
       </c>
-      <c r="CJ6" s="46"/>
+      <c r="CJ6" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="CK6" s="58">
+        <v>0.2</v>
+      </c>
+      <c r="CL6" s="70">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="19">
         <v>0.72850000000000004</v>
       </c>
       <c r="C7" s="19">
         <v>1.3805999999999998</v>
       </c>
       <c r="D7" s="19">
         <v>1.9977</v>
       </c>
       <c r="E7" s="19">
         <v>2.5704000000000002</v>
       </c>
       <c r="F7" s="19">
         <v>3.14784</v>
       </c>
       <c r="G7" s="19">
         <v>3.6564899999999998</v>
       </c>
       <c r="H7" s="19">
         <v>4.1710000000000003</v>
       </c>
       <c r="I7" s="19">
@@ -2149,53 +2212,61 @@
       </c>
       <c r="CB7" s="47">
         <v>2.5</v>
       </c>
       <c r="CC7" s="24">
         <v>3.8</v>
       </c>
       <c r="CD7" s="27">
         <v>5.5</v>
       </c>
       <c r="CE7" s="27">
         <v>6.2</v>
       </c>
       <c r="CF7" s="27">
         <v>6.7</v>
       </c>
       <c r="CG7" s="27">
         <v>7.5</v>
       </c>
       <c r="CH7" s="50">
         <v>1.5</v>
       </c>
       <c r="CI7" s="50">
         <v>2.1</v>
       </c>
-      <c r="CJ7" s="46"/>
+      <c r="CJ7" s="54">
+        <v>4.3</v>
+      </c>
+      <c r="CK7" s="58">
+        <v>5.9</v>
+      </c>
+      <c r="CL7" s="70">
+        <v>6.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="19">
         <v>1.1650999999999998</v>
       </c>
       <c r="C8" s="19">
         <v>2.2961</v>
       </c>
       <c r="D8" s="19">
         <v>3.3946999999999998</v>
       </c>
       <c r="E8" s="19">
         <v>4.6176000000000004</v>
       </c>
       <c r="F8" s="19">
         <v>5.8021700000000003</v>
       </c>
       <c r="G8" s="19">
         <v>6.9416899999999995</v>
       </c>
       <c r="H8" s="19">
         <v>8.042489999999999</v>
       </c>
       <c r="I8" s="19">
@@ -2413,53 +2484,61 @@
       </c>
       <c r="CB8" s="47">
         <v>0.9</v>
       </c>
       <c r="CC8" s="24">
         <v>1</v>
       </c>
       <c r="CD8" s="27">
         <v>1.2</v>
       </c>
       <c r="CE8" s="27">
         <v>1.4</v>
       </c>
       <c r="CF8" s="27">
         <v>1.6</v>
       </c>
       <c r="CG8" s="27">
         <v>2.1</v>
       </c>
       <c r="CH8" s="50">
         <v>0.1</v>
       </c>
       <c r="CI8" s="50">
         <v>0.3</v>
       </c>
-      <c r="CJ8" s="46"/>
+      <c r="CJ8" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="CK8" s="58">
+        <v>0.5</v>
+      </c>
+      <c r="CL8" s="70">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="19">
         <v>0.82579999999999998</v>
       </c>
       <c r="C9" s="19">
         <v>1.71</v>
       </c>
       <c r="D9" s="19">
         <v>2.5969000000000002</v>
       </c>
       <c r="E9" s="19">
         <v>3.3759999999999999</v>
       </c>
       <c r="F9" s="19">
         <v>4.08955</v>
       </c>
       <c r="G9" s="19">
         <v>4.9040499999999998</v>
       </c>
       <c r="H9" s="19">
         <v>5.7015799999999999</v>
       </c>
       <c r="I9" s="19">
@@ -2677,53 +2756,61 @@
       </c>
       <c r="CB9" s="47">
         <v>4.8</v>
       </c>
       <c r="CC9" s="24">
         <v>5.4</v>
       </c>
       <c r="CD9" s="27">
         <v>7.9</v>
       </c>
       <c r="CE9" s="27">
         <v>8.6</v>
       </c>
       <c r="CF9" s="27">
         <v>9.5</v>
       </c>
       <c r="CG9" s="27">
         <v>11.1</v>
       </c>
       <c r="CH9" s="50">
         <v>1</v>
       </c>
       <c r="CI9" s="50">
         <v>1.8</v>
       </c>
-      <c r="CJ9" s="46"/>
+      <c r="CJ9" s="54">
+        <v>2.5</v>
+      </c>
+      <c r="CK9" s="58">
+        <v>3.2</v>
+      </c>
+      <c r="CL9" s="70">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="19">
         <v>0.75120000000000009</v>
       </c>
       <c r="C10" s="19">
         <v>1.4927999999999999</v>
       </c>
       <c r="D10" s="19">
         <v>2.2256</v>
       </c>
       <c r="E10" s="19">
         <v>2.8861999999999997</v>
       </c>
       <c r="F10" s="19">
         <v>3.5183599999999999</v>
       </c>
       <c r="G10" s="19">
         <v>4.1540600000000003</v>
       </c>
       <c r="H10" s="19">
         <v>4.7788399999999998</v>
       </c>
       <c r="I10" s="19">
@@ -2941,53 +3028,61 @@
       </c>
       <c r="CB10" s="47">
         <v>4.2</v>
       </c>
       <c r="CC10" s="24">
         <v>4.8</v>
       </c>
       <c r="CD10" s="27">
         <v>5.6</v>
       </c>
       <c r="CE10" s="27">
         <v>6.2</v>
       </c>
       <c r="CF10" s="27">
         <v>7.1</v>
       </c>
       <c r="CG10" s="27">
         <v>8.8000000000000007</v>
       </c>
       <c r="CH10" s="50">
         <v>0.7</v>
       </c>
       <c r="CI10" s="50">
         <v>1.4</v>
       </c>
-      <c r="CJ10" s="46"/>
+      <c r="CJ10" s="54">
+        <v>2.1</v>
+      </c>
+      <c r="CK10" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="CL10" s="70">
+        <v>3.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="19">
         <v>1.2050999999999998</v>
       </c>
       <c r="C11" s="19">
         <v>2.4485999999999999</v>
       </c>
       <c r="D11" s="19">
         <v>3.6988000000000003</v>
       </c>
       <c r="E11" s="19">
         <v>4.6223999999999998</v>
       </c>
       <c r="F11" s="19">
         <v>5.6937100000000003</v>
       </c>
       <c r="G11" s="19">
         <v>6.7636000000000003</v>
       </c>
       <c r="H11" s="19">
         <v>7.7625200000000003</v>
       </c>
       <c r="I11" s="19">
@@ -3205,53 +3300,61 @@
       </c>
       <c r="CB11" s="47">
         <v>8.4</v>
       </c>
       <c r="CC11" s="24">
         <v>9.6</v>
       </c>
       <c r="CD11" s="27">
         <v>11.3</v>
       </c>
       <c r="CE11" s="27">
         <v>12.7</v>
       </c>
       <c r="CF11" s="27">
         <v>14.7</v>
       </c>
       <c r="CG11" s="27">
         <v>17.5</v>
       </c>
       <c r="CH11" s="50">
         <v>1.4</v>
       </c>
       <c r="CI11" s="50">
         <v>2.5</v>
       </c>
-      <c r="CJ11" s="46"/>
+      <c r="CJ11" s="54">
+        <v>3.7</v>
+      </c>
+      <c r="CK11" s="58">
+        <v>4.5</v>
+      </c>
+      <c r="CL11" s="70">
+        <v>5.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="19">
         <v>1.4336</v>
       </c>
       <c r="C12" s="19">
         <v>2.7103999999999999</v>
       </c>
       <c r="D12" s="19">
         <v>5.2625000000000002</v>
       </c>
       <c r="E12" s="19">
         <v>6.3938999999999995</v>
       </c>
       <c r="F12" s="19">
         <v>7.70505</v>
       </c>
       <c r="G12" s="19">
         <v>12.01294</v>
       </c>
       <c r="H12" s="19">
         <v>13.20941</v>
       </c>
       <c r="I12" s="19">
@@ -3469,53 +3572,61 @@
       </c>
       <c r="CB12" s="47">
         <v>10.3</v>
       </c>
       <c r="CC12" s="24">
         <v>12.9</v>
       </c>
       <c r="CD12" s="27">
         <v>25.1</v>
       </c>
       <c r="CE12" s="27">
         <v>32.299999999999997</v>
       </c>
       <c r="CF12" s="27">
         <v>35.200000000000003</v>
       </c>
       <c r="CG12" s="27">
         <v>39.1</v>
       </c>
       <c r="CH12" s="50">
         <v>2</v>
       </c>
       <c r="CI12" s="50">
         <v>4.3</v>
       </c>
-      <c r="CJ12" s="46"/>
+      <c r="CJ12" s="54">
+        <v>6.1</v>
+      </c>
+      <c r="CK12" s="58">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="CL12" s="70">
+        <v>11.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="19">
         <v>0.54359999999999997</v>
       </c>
       <c r="C13" s="19">
         <v>1.0957000000000001</v>
       </c>
       <c r="D13" s="19">
         <v>1.6257999999999999</v>
       </c>
       <c r="E13" s="19">
         <v>2.0945999999999998</v>
       </c>
       <c r="F13" s="19">
         <v>2.5507399999999998</v>
       </c>
       <c r="G13" s="19">
         <v>2.94814</v>
       </c>
       <c r="H13" s="19">
         <v>3.3510399999999998</v>
       </c>
       <c r="I13" s="19">
@@ -3733,53 +3844,61 @@
       </c>
       <c r="CB13" s="47">
         <v>2.8</v>
       </c>
       <c r="CC13" s="24">
         <v>3.1</v>
       </c>
       <c r="CD13" s="27">
         <v>3.7</v>
       </c>
       <c r="CE13" s="27">
         <v>4.2</v>
       </c>
       <c r="CF13" s="27">
         <v>4.8</v>
       </c>
       <c r="CG13" s="27">
         <v>5.7</v>
       </c>
       <c r="CH13" s="50">
         <v>0.5</v>
       </c>
       <c r="CI13" s="50">
         <v>1</v>
       </c>
-      <c r="CJ13" s="46"/>
+      <c r="CJ13" s="54">
+        <v>1.4</v>
+      </c>
+      <c r="CK13" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="CL13" s="70">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="19">
         <v>1.7946</v>
       </c>
       <c r="C14" s="19">
         <v>4.0472000000000001</v>
       </c>
       <c r="D14" s="19">
         <v>5.9983000000000004</v>
       </c>
       <c r="E14" s="19">
         <v>8.1020000000000003</v>
       </c>
       <c r="F14" s="19">
         <v>9.6938099999999991</v>
       </c>
       <c r="G14" s="19">
         <v>11.754290000000001</v>
       </c>
       <c r="H14" s="19">
         <v>13.187049999999999</v>
       </c>
       <c r="I14" s="19">
@@ -3997,53 +4116,61 @@
       </c>
       <c r="CB14" s="47">
         <v>9.4</v>
       </c>
       <c r="CC14" s="24">
         <v>10.9</v>
       </c>
       <c r="CD14" s="27">
         <v>12.4</v>
       </c>
       <c r="CE14" s="27">
         <v>13.7</v>
       </c>
       <c r="CF14" s="27">
         <v>15</v>
       </c>
       <c r="CG14" s="27">
         <v>18.5</v>
       </c>
       <c r="CH14" s="50">
         <v>0.9</v>
       </c>
       <c r="CI14" s="50">
         <v>2</v>
       </c>
-      <c r="CJ14" s="46"/>
+      <c r="CJ14" s="54">
+        <v>3.4</v>
+      </c>
+      <c r="CK14" s="58">
+        <v>5.9</v>
+      </c>
+      <c r="CL14" s="70">
+        <v>7</v>
+      </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="19">
         <v>0.78989999999999994</v>
       </c>
       <c r="C15" s="19">
         <v>1.5185999999999999</v>
       </c>
       <c r="D15" s="19">
         <v>2.3475999999999999</v>
       </c>
       <c r="E15" s="19">
         <v>3.1489000000000003</v>
       </c>
       <c r="F15" s="19">
         <v>3.9245100000000002</v>
       </c>
       <c r="G15" s="19">
         <v>4.7947799999999994</v>
       </c>
       <c r="H15" s="19">
         <v>5.5714600000000001</v>
       </c>
       <c r="I15" s="19">
@@ -4261,53 +4388,61 @@
       </c>
       <c r="CB15" s="47">
         <v>4.9000000000000004</v>
       </c>
       <c r="CC15" s="24">
         <v>5.3</v>
       </c>
       <c r="CD15" s="27">
         <v>6.2</v>
       </c>
       <c r="CE15" s="27">
         <v>6.9</v>
       </c>
       <c r="CF15" s="27">
         <v>7.8</v>
       </c>
       <c r="CG15" s="27">
         <v>9</v>
       </c>
       <c r="CH15" s="50">
         <v>0.8</v>
       </c>
       <c r="CI15" s="50">
         <v>1.8</v>
       </c>
-      <c r="CJ15" s="46"/>
+      <c r="CJ15" s="54">
+        <v>2.6</v>
+      </c>
+      <c r="CK15" s="58">
+        <v>3.4</v>
+      </c>
+      <c r="CL15" s="70">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="19">
         <v>2.3304</v>
       </c>
       <c r="C16" s="19">
         <v>4.2988</v>
       </c>
       <c r="D16" s="19">
         <v>6.3651999999999997</v>
       </c>
       <c r="E16" s="19">
         <v>9.1922999999999995</v>
       </c>
       <c r="F16" s="19">
         <v>11.5587</v>
       </c>
       <c r="G16" s="19">
         <v>13.753</v>
       </c>
       <c r="H16" s="19">
         <v>16.902240000000003</v>
       </c>
       <c r="I16" s="19">
@@ -4525,53 +4660,61 @@
       </c>
       <c r="CB16" s="47">
         <v>22.1</v>
       </c>
       <c r="CC16" s="24">
         <v>25.5</v>
       </c>
       <c r="CD16" s="27">
         <v>32.4</v>
       </c>
       <c r="CE16" s="27">
         <v>36.799999999999997</v>
       </c>
       <c r="CF16" s="27">
         <v>40.6</v>
       </c>
       <c r="CG16" s="27">
         <v>50.1</v>
       </c>
       <c r="CH16" s="50">
         <v>3.3</v>
       </c>
       <c r="CI16" s="50">
         <v>5.8</v>
       </c>
-      <c r="CJ16" s="46"/>
+      <c r="CJ16" s="54">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="CK16" s="58">
+        <v>12.5</v>
+      </c>
+      <c r="CL16" s="70">
+        <v>18.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="19">
         <v>1.3932</v>
       </c>
       <c r="C17" s="19">
         <v>2.8090000000000002</v>
       </c>
       <c r="D17" s="19">
         <v>4.2394999999999996</v>
       </c>
       <c r="E17" s="19">
         <v>5.3243999999999998</v>
       </c>
       <c r="F17" s="19">
         <v>6.6095800000000002</v>
       </c>
       <c r="G17" s="19">
         <v>7.8803199999999993</v>
       </c>
       <c r="H17" s="19">
         <v>9.0624500000000001</v>
       </c>
       <c r="I17" s="19">
@@ -4789,53 +4932,61 @@
       </c>
       <c r="CB17" s="47">
         <v>7.5</v>
       </c>
       <c r="CC17" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="CD17" s="27">
         <v>9.4</v>
       </c>
       <c r="CE17" s="27">
         <v>10.3</v>
       </c>
       <c r="CF17" s="27">
         <v>11.6</v>
       </c>
       <c r="CG17" s="27">
         <v>14.7</v>
       </c>
       <c r="CH17" s="50">
         <v>1.2</v>
       </c>
       <c r="CI17" s="50">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CJ17" s="46"/>
+      <c r="CJ17" s="54">
+        <v>5.9</v>
+      </c>
+      <c r="CK17" s="58">
+        <v>6.9</v>
+      </c>
+      <c r="CL17" s="70">
+        <v>7.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="I18" s="31" t="s">
@@ -5053,53 +5204,61 @@
       </c>
       <c r="CB18" s="47">
         <v>5.4</v>
       </c>
       <c r="CC18" s="24">
         <v>5.9</v>
       </c>
       <c r="CD18" s="27">
         <v>7.4</v>
       </c>
       <c r="CE18" s="27">
         <v>8.6</v>
       </c>
       <c r="CF18" s="27">
         <v>10.3</v>
       </c>
       <c r="CG18" s="27">
         <v>13</v>
       </c>
       <c r="CH18" s="50">
         <v>0.9</v>
       </c>
       <c r="CI18" s="50">
         <v>1.7</v>
       </c>
-      <c r="CJ18" s="46"/>
+      <c r="CJ18" s="54">
+        <v>2.9</v>
+      </c>
+      <c r="CK18" s="58">
+        <v>3.8</v>
+      </c>
+      <c r="CL18" s="70">
+        <v>4.7</v>
+      </c>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>0.98620000000000008</v>
       </c>
       <c r="C19" s="19">
         <v>1.9665999999999999</v>
       </c>
       <c r="D19" s="19">
         <v>2.9471999999999996</v>
       </c>
       <c r="E19" s="19">
         <v>3.9081999999999999</v>
       </c>
       <c r="F19" s="19">
         <v>4.8873999999999995</v>
       </c>
       <c r="G19" s="19">
         <v>5.8121</v>
       </c>
       <c r="H19" s="19">
         <v>6.6791200000000002</v>
       </c>
       <c r="I19" s="19">
@@ -5317,53 +5476,61 @@
       </c>
       <c r="CB19" s="47">
         <v>5.6</v>
       </c>
       <c r="CC19" s="24">
         <v>6.3</v>
       </c>
       <c r="CD19" s="27">
         <v>7.5</v>
       </c>
       <c r="CE19" s="27">
         <v>8.5</v>
       </c>
       <c r="CF19" s="27">
         <v>9.9</v>
       </c>
       <c r="CG19" s="27">
         <v>12.7</v>
       </c>
       <c r="CH19" s="50">
         <v>0.9</v>
       </c>
       <c r="CI19" s="50">
         <v>1.8</v>
       </c>
-      <c r="CJ19" s="46"/>
+      <c r="CJ19" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="CK19" s="58">
+        <v>3.5</v>
+      </c>
+      <c r="CL19" s="70">
+        <v>4.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>1.1924000000000001</v>
       </c>
       <c r="C20" s="19">
         <v>2.4834999999999998</v>
       </c>
       <c r="D20" s="19">
         <v>3.9920999999999998</v>
       </c>
       <c r="E20" s="19">
         <v>4.9451000000000001</v>
       </c>
       <c r="F20" s="19">
         <v>6.0934499999999998</v>
       </c>
       <c r="G20" s="19">
         <v>7.5842000000000001</v>
       </c>
       <c r="H20" s="19">
         <v>8.6302599999999998</v>
       </c>
       <c r="I20" s="19">
@@ -5581,53 +5748,61 @@
       </c>
       <c r="CB20" s="47">
         <v>5.6</v>
       </c>
       <c r="CC20" s="24">
         <v>6.1</v>
       </c>
       <c r="CD20" s="27">
         <v>7</v>
       </c>
       <c r="CE20" s="27">
         <v>7.9</v>
       </c>
       <c r="CF20" s="27">
         <v>9.6</v>
       </c>
       <c r="CG20" s="27">
         <v>11.8</v>
       </c>
       <c r="CH20" s="50">
         <v>1</v>
       </c>
       <c r="CI20" s="50">
         <v>1.9</v>
       </c>
-      <c r="CJ20" s="46"/>
+      <c r="CJ20" s="54">
+        <v>2.8</v>
+      </c>
+      <c r="CK20" s="58">
+        <v>3.6</v>
+      </c>
+      <c r="CL20" s="70">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>1.5568</v>
       </c>
       <c r="C21" s="19">
         <v>3.0945</v>
       </c>
       <c r="D21" s="19">
         <v>4.6853999999999996</v>
       </c>
       <c r="E21" s="19">
         <v>6.2214999999999998</v>
       </c>
       <c r="F21" s="19">
         <v>7.6038900000000007</v>
       </c>
       <c r="G21" s="19">
         <v>8.9950100000000006</v>
       </c>
       <c r="H21" s="19">
         <v>10.11933</v>
       </c>
       <c r="I21" s="19">
@@ -5845,53 +6020,61 @@
       </c>
       <c r="CB21" s="47">
         <v>9.3000000000000007</v>
       </c>
       <c r="CC21" s="24">
         <v>10.199999999999999</v>
       </c>
       <c r="CD21" s="27">
         <v>11.4</v>
       </c>
       <c r="CE21" s="27">
         <v>12.1</v>
       </c>
       <c r="CF21" s="27">
         <v>13.2</v>
       </c>
       <c r="CG21" s="27">
         <v>16.2</v>
       </c>
       <c r="CH21" s="50">
         <v>1.6</v>
       </c>
       <c r="CI21" s="50">
         <v>3.1</v>
       </c>
-      <c r="CJ21" s="46"/>
+      <c r="CJ21" s="54">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="CK21" s="58">
+        <v>6.2</v>
+      </c>
+      <c r="CL21" s="70">
+        <v>7.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>0.4819</v>
       </c>
       <c r="C22" s="19">
         <v>0.99620000000000009</v>
       </c>
       <c r="D22" s="19">
         <v>1.4974000000000001</v>
       </c>
       <c r="E22" s="19">
         <v>2.0331999999999999</v>
       </c>
       <c r="F22" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="G22" s="19">
         <v>2.9813000000000001</v>
       </c>
       <c r="H22" s="19">
         <v>3.3940700000000001</v>
       </c>
       <c r="I22" s="19">
@@ -6109,53 +6292,61 @@
       </c>
       <c r="CB22" s="47">
         <v>3.2</v>
       </c>
       <c r="CC22" s="24">
         <v>3.5</v>
       </c>
       <c r="CD22" s="27">
         <v>4.2</v>
       </c>
       <c r="CE22" s="27">
         <v>4.7</v>
       </c>
       <c r="CF22" s="27">
         <v>5.3</v>
       </c>
       <c r="CG22" s="27">
         <v>6.1</v>
       </c>
       <c r="CH22" s="50">
         <v>0.4</v>
       </c>
       <c r="CI22" s="50">
         <v>0.9</v>
       </c>
-      <c r="CJ22" s="46"/>
+      <c r="CJ22" s="54">
+        <v>1.3</v>
+      </c>
+      <c r="CK22" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="CL22" s="70">
+        <v>2.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" s="33"/>
       <c r="B23" s="34"/>
       <c r="C23" s="34"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="34"/>
       <c r="G23" s="34"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
       <c r="N23" s="34"/>
       <c r="O23" s="34"/>
       <c r="P23" s="34"/>
       <c r="Q23" s="34"/>
       <c r="R23" s="34"/>
       <c r="S23" s="34"/>
       <c r="T23" s="34"/>
       <c r="U23" s="34"/>
       <c r="V23" s="34"/>
       <c r="W23" s="34"/>
       <c r="X23" s="34"/>
       <c r="Y23" s="34"/>
@@ -6189,51 +6380,51 @@
       <c r="BA23" s="37"/>
       <c r="BB23" s="37"/>
       <c r="BC23" s="37"/>
       <c r="BD23" s="37"/>
       <c r="BE23" s="37"/>
       <c r="BF23" s="37"/>
       <c r="BG23" s="37"/>
       <c r="BH23" s="37"/>
       <c r="BI23" s="37"/>
       <c r="BJ23" s="37"/>
       <c r="BK23" s="37"/>
       <c r="BL23" s="37"/>
       <c r="BM23" s="37"/>
       <c r="BN23" s="37"/>
       <c r="BO23" s="37"/>
       <c r="BP23" s="37"/>
       <c r="BQ23" s="38"/>
       <c r="BR23" s="39"/>
       <c r="BS23" s="40"/>
       <c r="BT23" s="41"/>
       <c r="BU23" s="41"/>
       <c r="CA23" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH3:CI3"/>
+    <mergeCell ref="CH3:CL3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>