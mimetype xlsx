--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-150" yWindow="-60" windowWidth="18930" windowHeight="12825"/>
+    <workbookView xWindow="-150" yWindow="-60" windowWidth="18495" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name=" ет" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">' ет'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="42">
   <si>
     <t xml:space="preserve">Мал мен құстың барлық түрлерінің тірідей салмақта шаруашылықта сойылғаны немесе союға өткізілгені, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -263,51 +263,51 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -426,64 +426,77 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -573,82 +586,88 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="9"/>
     <cellStyle name="Обычный 4 6" xfId="4"/>
     <cellStyle name="Обычный 58" xfId="1"/>
     <cellStyle name="Обычный 60" xfId="2"/>
     <cellStyle name="Обычный 62" xfId="5"/>
     <cellStyle name="Обычный 63" xfId="6"/>
     <cellStyle name="Обычный 64" xfId="7"/>
     <cellStyle name="Обычный 65" xfId="8"/>
     <cellStyle name="Обычный 66" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -924,264 +943,265 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:CL23"/>
+  <dimension ref="A2:CM23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM12" sqref="CM12"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="29" customWidth="1"/>
     <col min="2" max="12" width="10" style="29" customWidth="1"/>
     <col min="13" max="14" width="10.85546875" style="29" customWidth="1"/>
     <col min="15" max="48" width="10" style="29" customWidth="1"/>
     <col min="49" max="49" width="11" style="29" customWidth="1"/>
     <col min="50" max="72" width="10" style="29" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="29" customWidth="1"/>
     <col min="74" max="77" width="9.140625" style="29"/>
     <col min="78" max="78" width="10" style="29" bestFit="1" customWidth="1"/>
     <col min="79" max="85" width="9.140625" style="29"/>
     <col min="86" max="86" width="10.28515625" style="29" customWidth="1"/>
     <col min="87" max="87" width="10.85546875" style="29" customWidth="1"/>
     <col min="88" max="88" width="10.140625" style="29" customWidth="1"/>
     <col min="89" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:90" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A2" s="64" t="s">
+    <row r="2" spans="1:91" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1">
+      <c r="A2" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="64"/>
-[...70 lines deleted...]
-      <c r="BU2" s="64"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
+      <c r="AL2" s="69"/>
+      <c r="AM2" s="69"/>
+      <c r="AN2" s="69"/>
+      <c r="AO2" s="69"/>
+      <c r="AP2" s="69"/>
+      <c r="AQ2" s="69"/>
+      <c r="AR2" s="69"/>
+      <c r="AS2" s="69"/>
+      <c r="AT2" s="69"/>
+      <c r="AU2" s="69"/>
+      <c r="AV2" s="69"/>
+      <c r="AW2" s="69"/>
+      <c r="AX2" s="69"/>
+      <c r="AY2" s="69"/>
+      <c r="AZ2" s="69"/>
+      <c r="BA2" s="69"/>
+      <c r="BB2" s="69"/>
+      <c r="BC2" s="69"/>
+      <c r="BD2" s="69"/>
+      <c r="BE2" s="69"/>
+      <c r="BF2" s="69"/>
+      <c r="BG2" s="69"/>
+      <c r="BH2" s="69"/>
+      <c r="BI2" s="69"/>
+      <c r="BJ2" s="69"/>
+      <c r="BK2" s="69"/>
+      <c r="BL2" s="69"/>
+      <c r="BM2" s="69"/>
+      <c r="BN2" s="69"/>
+      <c r="BO2" s="69"/>
+      <c r="BP2" s="69"/>
+      <c r="BQ2" s="69"/>
+      <c r="BR2" s="69"/>
+      <c r="BS2" s="69"/>
+      <c r="BT2" s="69"/>
+      <c r="BU2" s="69"/>
     </row>
-    <row r="3" spans="1:90" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="59" t="s">
+    <row r="3" spans="1:91" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="61" t="s">
+      <c r="B3" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="62"/>
-[...10 lines deleted...]
-      <c r="N3" s="61" t="s">
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="68"/>
+      <c r="N3" s="66" t="s">
         <v>5</v>
       </c>
-      <c r="O3" s="62"/>
-[...10 lines deleted...]
-      <c r="Z3" s="61" t="s">
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="68"/>
+      <c r="Z3" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="AA3" s="62"/>
-[...10 lines deleted...]
-      <c r="AL3" s="61" t="s">
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="68"/>
+      <c r="AL3" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="62"/>
-[...10 lines deleted...]
-      <c r="AX3" s="61" t="s">
+      <c r="AM3" s="67"/>
+      <c r="AN3" s="67"/>
+      <c r="AO3" s="67"/>
+      <c r="AP3" s="67"/>
+      <c r="AQ3" s="67"/>
+      <c r="AR3" s="67"/>
+      <c r="AS3" s="67"/>
+      <c r="AT3" s="67"/>
+      <c r="AU3" s="67"/>
+      <c r="AV3" s="67"/>
+      <c r="AW3" s="68"/>
+      <c r="AX3" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="62"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="61" t="s">
+      <c r="AY3" s="67"/>
+      <c r="AZ3" s="67"/>
+      <c r="BA3" s="67"/>
+      <c r="BB3" s="67"/>
+      <c r="BC3" s="67"/>
+      <c r="BD3" s="67"/>
+      <c r="BE3" s="67"/>
+      <c r="BF3" s="67"/>
+      <c r="BG3" s="67"/>
+      <c r="BH3" s="67"/>
+      <c r="BI3" s="68"/>
+      <c r="BJ3" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="62"/>
-[...10 lines deleted...]
-      <c r="BV3" s="61" t="s">
+      <c r="BK3" s="67"/>
+      <c r="BL3" s="67"/>
+      <c r="BM3" s="67"/>
+      <c r="BN3" s="67"/>
+      <c r="BO3" s="67"/>
+      <c r="BP3" s="67"/>
+      <c r="BQ3" s="67"/>
+      <c r="BR3" s="67"/>
+      <c r="BS3" s="67"/>
+      <c r="BT3" s="70"/>
+      <c r="BU3" s="68"/>
+      <c r="BV3" s="66" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="62"/>
-[...10 lines deleted...]
-      <c r="CH3" s="66" t="s">
+      <c r="BW3" s="67"/>
+      <c r="BX3" s="67"/>
+      <c r="BY3" s="67"/>
+      <c r="BZ3" s="67"/>
+      <c r="CA3" s="67"/>
+      <c r="CB3" s="67"/>
+      <c r="CC3" s="67"/>
+      <c r="CD3" s="67"/>
+      <c r="CE3" s="67"/>
+      <c r="CF3" s="70"/>
+      <c r="CG3" s="68"/>
+      <c r="CH3" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="67"/>
-[...2 lines deleted...]
-      <c r="CL3" s="68"/>
+      <c r="CI3" s="62"/>
+      <c r="CJ3" s="62"/>
+      <c r="CK3" s="62"/>
+      <c r="CL3" s="62"/>
+      <c r="CM3" s="63"/>
     </row>
-    <row r="4" spans="1:90" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A4" s="60"/>
+    <row r="4" spans="1:91" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A4" s="65"/>
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1405,52 +1425,55 @@
       </c>
       <c r="CE4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="CH4" s="49" t="s">
         <v>2</v>
       </c>
       <c r="CI4" s="52" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="56" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="57" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="3" t="s">
         <v>10</v>
       </c>
+      <c r="CM4" s="71" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" s="17" customFormat="1">
+    <row r="5" spans="1:91" s="17" customFormat="1">
       <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="6">
         <v>17.294070000000001</v>
       </c>
       <c r="C5" s="7">
         <v>34.577680000000001</v>
       </c>
       <c r="D5" s="7">
         <v>53.214549999999996</v>
       </c>
       <c r="E5" s="7">
         <v>69.889610000000005</v>
       </c>
       <c r="F5" s="7">
         <v>85.953860000000006</v>
       </c>
       <c r="G5" s="8">
         <v>105.59277</v>
       </c>
       <c r="H5" s="8">
         <v>121.31765</v>
       </c>
       <c r="I5" s="8">
@@ -1674,55 +1697,58 @@
       </c>
       <c r="CD5" s="15">
         <v>158.6</v>
       </c>
       <c r="CE5" s="15">
         <v>181.6</v>
       </c>
       <c r="CF5" s="15">
         <v>203.6</v>
       </c>
       <c r="CG5" s="15">
         <v>244.8</v>
       </c>
       <c r="CH5" s="12">
         <v>18.2</v>
       </c>
       <c r="CI5" s="51">
         <v>36.6</v>
       </c>
       <c r="CJ5" s="53">
         <v>56.1</v>
       </c>
       <c r="CK5" s="55">
         <v>76.099999999999994</v>
       </c>
-      <c r="CL5" s="69">
+      <c r="CL5" s="59">
         <v>93.5</v>
       </c>
+      <c r="CM5" s="51">
+        <v>116.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="19">
         <v>0.1159</v>
       </c>
       <c r="C6" s="19">
         <v>0.2291</v>
       </c>
       <c r="D6" s="19">
         <v>0.33989999999999998</v>
       </c>
       <c r="E6" s="19">
         <v>0.45300000000000001</v>
       </c>
       <c r="F6" s="19">
         <v>0.56510000000000005</v>
       </c>
       <c r="G6" s="19">
         <v>0.65679999999999994</v>
       </c>
       <c r="H6" s="19">
         <v>0.75478999999999996</v>
       </c>
       <c r="I6" s="19">
@@ -1946,55 +1972,58 @@
       </c>
       <c r="CD6" s="27">
         <v>0.4</v>
       </c>
       <c r="CE6" s="27">
         <v>0.5</v>
       </c>
       <c r="CF6" s="27">
         <v>0.7</v>
       </c>
       <c r="CG6" s="27">
         <v>0.9</v>
       </c>
       <c r="CH6" s="50">
         <v>0</v>
       </c>
       <c r="CI6" s="50">
         <v>0.1</v>
       </c>
       <c r="CJ6" s="54">
         <v>0.1</v>
       </c>
       <c r="CK6" s="58">
         <v>0.2</v>
       </c>
-      <c r="CL6" s="70">
+      <c r="CL6" s="60">
         <v>0.2</v>
       </c>
+      <c r="CM6" s="72">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="19">
         <v>0.72850000000000004</v>
       </c>
       <c r="C7" s="19">
         <v>1.3805999999999998</v>
       </c>
       <c r="D7" s="19">
         <v>1.9977</v>
       </c>
       <c r="E7" s="19">
         <v>2.5704000000000002</v>
       </c>
       <c r="F7" s="19">
         <v>3.14784</v>
       </c>
       <c r="G7" s="19">
         <v>3.6564899999999998</v>
       </c>
       <c r="H7" s="19">
         <v>4.1710000000000003</v>
       </c>
       <c r="I7" s="19">
@@ -2218,55 +2247,58 @@
       </c>
       <c r="CD7" s="27">
         <v>5.5</v>
       </c>
       <c r="CE7" s="27">
         <v>6.2</v>
       </c>
       <c r="CF7" s="27">
         <v>6.7</v>
       </c>
       <c r="CG7" s="27">
         <v>7.5</v>
       </c>
       <c r="CH7" s="50">
         <v>1.5</v>
       </c>
       <c r="CI7" s="50">
         <v>2.1</v>
       </c>
       <c r="CJ7" s="54">
         <v>4.3</v>
       </c>
       <c r="CK7" s="58">
         <v>5.9</v>
       </c>
-      <c r="CL7" s="70">
+      <c r="CL7" s="60">
         <v>6.7</v>
       </c>
+      <c r="CM7" s="50">
+        <v>7</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="19">
         <v>1.1650999999999998</v>
       </c>
       <c r="C8" s="19">
         <v>2.2961</v>
       </c>
       <c r="D8" s="19">
         <v>3.3946999999999998</v>
       </c>
       <c r="E8" s="19">
         <v>4.6176000000000004</v>
       </c>
       <c r="F8" s="19">
         <v>5.8021700000000003</v>
       </c>
       <c r="G8" s="19">
         <v>6.9416899999999995</v>
       </c>
       <c r="H8" s="19">
         <v>8.042489999999999</v>
       </c>
       <c r="I8" s="19">
@@ -2490,55 +2522,58 @@
       </c>
       <c r="CD8" s="27">
         <v>1.2</v>
       </c>
       <c r="CE8" s="27">
         <v>1.4</v>
       </c>
       <c r="CF8" s="27">
         <v>1.6</v>
       </c>
       <c r="CG8" s="27">
         <v>2.1</v>
       </c>
       <c r="CH8" s="50">
         <v>0.1</v>
       </c>
       <c r="CI8" s="50">
         <v>0.3</v>
       </c>
       <c r="CJ8" s="54">
         <v>0.4</v>
       </c>
       <c r="CK8" s="58">
         <v>0.5</v>
       </c>
-      <c r="CL8" s="70">
+      <c r="CL8" s="60">
         <v>0.7</v>
       </c>
+      <c r="CM8" s="72">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="19">
         <v>0.82579999999999998</v>
       </c>
       <c r="C9" s="19">
         <v>1.71</v>
       </c>
       <c r="D9" s="19">
         <v>2.5969000000000002</v>
       </c>
       <c r="E9" s="19">
         <v>3.3759999999999999</v>
       </c>
       <c r="F9" s="19">
         <v>4.08955</v>
       </c>
       <c r="G9" s="19">
         <v>4.9040499999999998</v>
       </c>
       <c r="H9" s="19">
         <v>5.7015799999999999</v>
       </c>
       <c r="I9" s="19">
@@ -2762,55 +2797,58 @@
       </c>
       <c r="CD9" s="27">
         <v>7.9</v>
       </c>
       <c r="CE9" s="27">
         <v>8.6</v>
       </c>
       <c r="CF9" s="27">
         <v>9.5</v>
       </c>
       <c r="CG9" s="27">
         <v>11.1</v>
       </c>
       <c r="CH9" s="50">
         <v>1</v>
       </c>
       <c r="CI9" s="50">
         <v>1.8</v>
       </c>
       <c r="CJ9" s="54">
         <v>2.5</v>
       </c>
       <c r="CK9" s="58">
         <v>3.2</v>
       </c>
-      <c r="CL9" s="70">
+      <c r="CL9" s="60">
         <v>3.8</v>
       </c>
+      <c r="CM9" s="72">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="19">
         <v>0.75120000000000009</v>
       </c>
       <c r="C10" s="19">
         <v>1.4927999999999999</v>
       </c>
       <c r="D10" s="19">
         <v>2.2256</v>
       </c>
       <c r="E10" s="19">
         <v>2.8861999999999997</v>
       </c>
       <c r="F10" s="19">
         <v>3.5183599999999999</v>
       </c>
       <c r="G10" s="19">
         <v>4.1540600000000003</v>
       </c>
       <c r="H10" s="19">
         <v>4.7788399999999998</v>
       </c>
       <c r="I10" s="19">
@@ -3034,55 +3072,58 @@
       </c>
       <c r="CD10" s="27">
         <v>5.6</v>
       </c>
       <c r="CE10" s="27">
         <v>6.2</v>
       </c>
       <c r="CF10" s="27">
         <v>7.1</v>
       </c>
       <c r="CG10" s="27">
         <v>8.8000000000000007</v>
       </c>
       <c r="CH10" s="50">
         <v>0.7</v>
       </c>
       <c r="CI10" s="50">
         <v>1.4</v>
       </c>
       <c r="CJ10" s="54">
         <v>2.1</v>
       </c>
       <c r="CK10" s="58">
         <v>2.7</v>
       </c>
-      <c r="CL10" s="70">
+      <c r="CL10" s="60">
         <v>3.2</v>
       </c>
+      <c r="CM10" s="72">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="19">
         <v>1.2050999999999998</v>
       </c>
       <c r="C11" s="19">
         <v>2.4485999999999999</v>
       </c>
       <c r="D11" s="19">
         <v>3.6988000000000003</v>
       </c>
       <c r="E11" s="19">
         <v>4.6223999999999998</v>
       </c>
       <c r="F11" s="19">
         <v>5.6937100000000003</v>
       </c>
       <c r="G11" s="19">
         <v>6.7636000000000003</v>
       </c>
       <c r="H11" s="19">
         <v>7.7625200000000003</v>
       </c>
       <c r="I11" s="19">
@@ -3306,55 +3347,58 @@
       </c>
       <c r="CD11" s="27">
         <v>11.3</v>
       </c>
       <c r="CE11" s="27">
         <v>12.7</v>
       </c>
       <c r="CF11" s="27">
         <v>14.7</v>
       </c>
       <c r="CG11" s="27">
         <v>17.5</v>
       </c>
       <c r="CH11" s="50">
         <v>1.4</v>
       </c>
       <c r="CI11" s="50">
         <v>2.5</v>
       </c>
       <c r="CJ11" s="54">
         <v>3.7</v>
       </c>
       <c r="CK11" s="58">
         <v>4.5</v>
       </c>
-      <c r="CL11" s="70">
+      <c r="CL11" s="60">
         <v>5.4</v>
       </c>
+      <c r="CM11" s="72">
+        <v>6.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="19">
         <v>1.4336</v>
       </c>
       <c r="C12" s="19">
         <v>2.7103999999999999</v>
       </c>
       <c r="D12" s="19">
         <v>5.2625000000000002</v>
       </c>
       <c r="E12" s="19">
         <v>6.3938999999999995</v>
       </c>
       <c r="F12" s="19">
         <v>7.70505</v>
       </c>
       <c r="G12" s="19">
         <v>12.01294</v>
       </c>
       <c r="H12" s="19">
         <v>13.20941</v>
       </c>
       <c r="I12" s="19">
@@ -3578,55 +3622,58 @@
       </c>
       <c r="CD12" s="27">
         <v>25.1</v>
       </c>
       <c r="CE12" s="27">
         <v>32.299999999999997</v>
       </c>
       <c r="CF12" s="27">
         <v>35.200000000000003</v>
       </c>
       <c r="CG12" s="27">
         <v>39.1</v>
       </c>
       <c r="CH12" s="50">
         <v>2</v>
       </c>
       <c r="CI12" s="50">
         <v>4.3</v>
       </c>
       <c r="CJ12" s="54">
         <v>6.1</v>
       </c>
       <c r="CK12" s="58">
         <v>9.6999999999999993</v>
       </c>
-      <c r="CL12" s="70">
+      <c r="CL12" s="60">
         <v>11.4</v>
       </c>
+      <c r="CM12" s="72">
+        <v>14.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="19">
         <v>0.54359999999999997</v>
       </c>
       <c r="C13" s="19">
         <v>1.0957000000000001</v>
       </c>
       <c r="D13" s="19">
         <v>1.6257999999999999</v>
       </c>
       <c r="E13" s="19">
         <v>2.0945999999999998</v>
       </c>
       <c r="F13" s="19">
         <v>2.5507399999999998</v>
       </c>
       <c r="G13" s="19">
         <v>2.94814</v>
       </c>
       <c r="H13" s="19">
         <v>3.3510399999999998</v>
       </c>
       <c r="I13" s="19">
@@ -3850,55 +3897,58 @@
       </c>
       <c r="CD13" s="27">
         <v>3.7</v>
       </c>
       <c r="CE13" s="27">
         <v>4.2</v>
       </c>
       <c r="CF13" s="27">
         <v>4.8</v>
       </c>
       <c r="CG13" s="27">
         <v>5.7</v>
       </c>
       <c r="CH13" s="50">
         <v>0.5</v>
       </c>
       <c r="CI13" s="50">
         <v>1</v>
       </c>
       <c r="CJ13" s="54">
         <v>1.4</v>
       </c>
       <c r="CK13" s="58">
         <v>1.8</v>
       </c>
-      <c r="CL13" s="70">
+      <c r="CL13" s="60">
         <v>2.2000000000000002</v>
       </c>
+      <c r="CM13" s="72">
+        <v>2.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="19">
         <v>1.7946</v>
       </c>
       <c r="C14" s="19">
         <v>4.0472000000000001</v>
       </c>
       <c r="D14" s="19">
         <v>5.9983000000000004</v>
       </c>
       <c r="E14" s="19">
         <v>8.1020000000000003</v>
       </c>
       <c r="F14" s="19">
         <v>9.6938099999999991</v>
       </c>
       <c r="G14" s="19">
         <v>11.754290000000001</v>
       </c>
       <c r="H14" s="19">
         <v>13.187049999999999</v>
       </c>
       <c r="I14" s="19">
@@ -4122,55 +4172,58 @@
       </c>
       <c r="CD14" s="27">
         <v>12.4</v>
       </c>
       <c r="CE14" s="27">
         <v>13.7</v>
       </c>
       <c r="CF14" s="27">
         <v>15</v>
       </c>
       <c r="CG14" s="27">
         <v>18.5</v>
       </c>
       <c r="CH14" s="50">
         <v>0.9</v>
       </c>
       <c r="CI14" s="50">
         <v>2</v>
       </c>
       <c r="CJ14" s="54">
         <v>3.4</v>
       </c>
       <c r="CK14" s="58">
         <v>5.9</v>
       </c>
-      <c r="CL14" s="70">
+      <c r="CL14" s="60">
         <v>7</v>
       </c>
+      <c r="CM14" s="72">
+        <v>8.3000000000000007</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="19">
         <v>0.78989999999999994</v>
       </c>
       <c r="C15" s="19">
         <v>1.5185999999999999</v>
       </c>
       <c r="D15" s="19">
         <v>2.3475999999999999</v>
       </c>
       <c r="E15" s="19">
         <v>3.1489000000000003</v>
       </c>
       <c r="F15" s="19">
         <v>3.9245100000000002</v>
       </c>
       <c r="G15" s="19">
         <v>4.7947799999999994</v>
       </c>
       <c r="H15" s="19">
         <v>5.5714600000000001</v>
       </c>
       <c r="I15" s="19">
@@ -4394,55 +4447,58 @@
       </c>
       <c r="CD15" s="27">
         <v>6.2</v>
       </c>
       <c r="CE15" s="27">
         <v>6.9</v>
       </c>
       <c r="CF15" s="27">
         <v>7.8</v>
       </c>
       <c r="CG15" s="27">
         <v>9</v>
       </c>
       <c r="CH15" s="50">
         <v>0.8</v>
       </c>
       <c r="CI15" s="50">
         <v>1.8</v>
       </c>
       <c r="CJ15" s="54">
         <v>2.6</v>
       </c>
       <c r="CK15" s="58">
         <v>3.4</v>
       </c>
-      <c r="CL15" s="70">
+      <c r="CL15" s="60">
         <v>4</v>
       </c>
+      <c r="CM15" s="72">
+        <v>4.5999999999999996</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="19">
         <v>2.3304</v>
       </c>
       <c r="C16" s="19">
         <v>4.2988</v>
       </c>
       <c r="D16" s="19">
         <v>6.3651999999999997</v>
       </c>
       <c r="E16" s="19">
         <v>9.1922999999999995</v>
       </c>
       <c r="F16" s="19">
         <v>11.5587</v>
       </c>
       <c r="G16" s="19">
         <v>13.753</v>
       </c>
       <c r="H16" s="19">
         <v>16.902240000000003</v>
       </c>
       <c r="I16" s="19">
@@ -4666,55 +4722,58 @@
       </c>
       <c r="CD16" s="27">
         <v>32.4</v>
       </c>
       <c r="CE16" s="27">
         <v>36.799999999999997</v>
       </c>
       <c r="CF16" s="27">
         <v>40.6</v>
       </c>
       <c r="CG16" s="27">
         <v>50.1</v>
       </c>
       <c r="CH16" s="50">
         <v>3.3</v>
       </c>
       <c r="CI16" s="50">
         <v>5.8</v>
       </c>
       <c r="CJ16" s="54">
         <v>9.3000000000000007</v>
       </c>
       <c r="CK16" s="58">
         <v>12.5</v>
       </c>
-      <c r="CL16" s="70">
+      <c r="CL16" s="60">
         <v>18.3</v>
       </c>
+      <c r="CM16" s="72">
+        <v>26.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="19">
         <v>1.3932</v>
       </c>
       <c r="C17" s="19">
         <v>2.8090000000000002</v>
       </c>
       <c r="D17" s="19">
         <v>4.2394999999999996</v>
       </c>
       <c r="E17" s="19">
         <v>5.3243999999999998</v>
       </c>
       <c r="F17" s="19">
         <v>6.6095800000000002</v>
       </c>
       <c r="G17" s="19">
         <v>7.8803199999999993</v>
       </c>
       <c r="H17" s="19">
         <v>9.0624500000000001</v>
       </c>
       <c r="I17" s="19">
@@ -4938,55 +4997,58 @@
       </c>
       <c r="CD17" s="27">
         <v>9.4</v>
       </c>
       <c r="CE17" s="27">
         <v>10.3</v>
       </c>
       <c r="CF17" s="27">
         <v>11.6</v>
       </c>
       <c r="CG17" s="27">
         <v>14.7</v>
       </c>
       <c r="CH17" s="50">
         <v>1.2</v>
       </c>
       <c r="CI17" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="CJ17" s="54">
         <v>5.9</v>
       </c>
       <c r="CK17" s="58">
         <v>6.9</v>
       </c>
-      <c r="CL17" s="70">
+      <c r="CL17" s="60">
         <v>7.8</v>
       </c>
+      <c r="CM17" s="72">
+        <v>9.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="I18" s="31" t="s">
@@ -5210,55 +5272,58 @@
       </c>
       <c r="CD18" s="27">
         <v>7.4</v>
       </c>
       <c r="CE18" s="27">
         <v>8.6</v>
       </c>
       <c r="CF18" s="27">
         <v>10.3</v>
       </c>
       <c r="CG18" s="27">
         <v>13</v>
       </c>
       <c r="CH18" s="50">
         <v>0.9</v>
       </c>
       <c r="CI18" s="50">
         <v>1.7</v>
       </c>
       <c r="CJ18" s="54">
         <v>2.9</v>
       </c>
       <c r="CK18" s="58">
         <v>3.8</v>
       </c>
-      <c r="CL18" s="70">
+      <c r="CL18" s="60">
         <v>4.7</v>
       </c>
+      <c r="CM18" s="72">
+        <v>5.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>0.98620000000000008</v>
       </c>
       <c r="C19" s="19">
         <v>1.9665999999999999</v>
       </c>
       <c r="D19" s="19">
         <v>2.9471999999999996</v>
       </c>
       <c r="E19" s="19">
         <v>3.9081999999999999</v>
       </c>
       <c r="F19" s="19">
         <v>4.8873999999999995</v>
       </c>
       <c r="G19" s="19">
         <v>5.8121</v>
       </c>
       <c r="H19" s="19">
         <v>6.6791200000000002</v>
       </c>
       <c r="I19" s="19">
@@ -5482,55 +5547,58 @@
       </c>
       <c r="CD19" s="27">
         <v>7.5</v>
       </c>
       <c r="CE19" s="27">
         <v>8.5</v>
       </c>
       <c r="CF19" s="27">
         <v>9.9</v>
       </c>
       <c r="CG19" s="27">
         <v>12.7</v>
       </c>
       <c r="CH19" s="50">
         <v>0.9</v>
       </c>
       <c r="CI19" s="50">
         <v>1.8</v>
       </c>
       <c r="CJ19" s="54">
         <v>2.7</v>
       </c>
       <c r="CK19" s="58">
         <v>3.5</v>
       </c>
-      <c r="CL19" s="70">
+      <c r="CL19" s="60">
         <v>4.3</v>
       </c>
+      <c r="CM19" s="72">
+        <v>5.0999999999999996</v>
+      </c>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>1.1924000000000001</v>
       </c>
       <c r="C20" s="19">
         <v>2.4834999999999998</v>
       </c>
       <c r="D20" s="19">
         <v>3.9920999999999998</v>
       </c>
       <c r="E20" s="19">
         <v>4.9451000000000001</v>
       </c>
       <c r="F20" s="19">
         <v>6.0934499999999998</v>
       </c>
       <c r="G20" s="19">
         <v>7.5842000000000001</v>
       </c>
       <c r="H20" s="19">
         <v>8.6302599999999998</v>
       </c>
       <c r="I20" s="19">
@@ -5754,55 +5822,58 @@
       </c>
       <c r="CD20" s="27">
         <v>7</v>
       </c>
       <c r="CE20" s="27">
         <v>7.9</v>
       </c>
       <c r="CF20" s="27">
         <v>9.6</v>
       </c>
       <c r="CG20" s="27">
         <v>11.8</v>
       </c>
       <c r="CH20" s="50">
         <v>1</v>
       </c>
       <c r="CI20" s="50">
         <v>1.9</v>
       </c>
       <c r="CJ20" s="54">
         <v>2.8</v>
       </c>
       <c r="CK20" s="58">
         <v>3.6</v>
       </c>
-      <c r="CL20" s="70">
+      <c r="CL20" s="60">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CM20" s="72">
+        <v>5.3</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>1.5568</v>
       </c>
       <c r="C21" s="19">
         <v>3.0945</v>
       </c>
       <c r="D21" s="19">
         <v>4.6853999999999996</v>
       </c>
       <c r="E21" s="19">
         <v>6.2214999999999998</v>
       </c>
       <c r="F21" s="19">
         <v>7.6038900000000007</v>
       </c>
       <c r="G21" s="19">
         <v>8.9950100000000006</v>
       </c>
       <c r="H21" s="19">
         <v>10.11933</v>
       </c>
       <c r="I21" s="19">
@@ -6026,55 +6097,58 @@
       </c>
       <c r="CD21" s="27">
         <v>11.4</v>
       </c>
       <c r="CE21" s="27">
         <v>12.1</v>
       </c>
       <c r="CF21" s="27">
         <v>13.2</v>
       </c>
       <c r="CG21" s="27">
         <v>16.2</v>
       </c>
       <c r="CH21" s="50">
         <v>1.6</v>
       </c>
       <c r="CI21" s="50">
         <v>3.1</v>
       </c>
       <c r="CJ21" s="54">
         <v>4.5999999999999996</v>
       </c>
       <c r="CK21" s="58">
         <v>6.2</v>
       </c>
-      <c r="CL21" s="70">
+      <c r="CL21" s="60">
         <v>7.3</v>
       </c>
+      <c r="CM21" s="72">
+        <v>8.6999999999999993</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>0.4819</v>
       </c>
       <c r="C22" s="19">
         <v>0.99620000000000009</v>
       </c>
       <c r="D22" s="19">
         <v>1.4974000000000001</v>
       </c>
       <c r="E22" s="19">
         <v>2.0331999999999999</v>
       </c>
       <c r="F22" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="G22" s="19">
         <v>2.9813000000000001</v>
       </c>
       <c r="H22" s="19">
         <v>3.3940700000000001</v>
       </c>
       <c r="I22" s="19">
@@ -6298,55 +6372,58 @@
       </c>
       <c r="CD22" s="27">
         <v>4.2</v>
       </c>
       <c r="CE22" s="27">
         <v>4.7</v>
       </c>
       <c r="CF22" s="27">
         <v>5.3</v>
       </c>
       <c r="CG22" s="27">
         <v>6.1</v>
       </c>
       <c r="CH22" s="50">
         <v>0.4</v>
       </c>
       <c r="CI22" s="50">
         <v>0.9</v>
       </c>
       <c r="CJ22" s="54">
         <v>1.3</v>
       </c>
       <c r="CK22" s="58">
         <v>1.8</v>
       </c>
-      <c r="CL22" s="70">
+      <c r="CL22" s="60">
         <v>2.1</v>
       </c>
+      <c r="CM22" s="72">
+        <v>2.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" s="33"/>
       <c r="B23" s="34"/>
       <c r="C23" s="34"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="34"/>
       <c r="G23" s="34"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
       <c r="N23" s="34"/>
       <c r="O23" s="34"/>
       <c r="P23" s="34"/>
       <c r="Q23" s="34"/>
       <c r="R23" s="34"/>
       <c r="S23" s="34"/>
       <c r="T23" s="34"/>
       <c r="U23" s="34"/>
       <c r="V23" s="34"/>
       <c r="W23" s="34"/>
       <c r="X23" s="34"/>
       <c r="Y23" s="34"/>
@@ -6380,60 +6457,60 @@
       <c r="BA23" s="37"/>
       <c r="BB23" s="37"/>
       <c r="BC23" s="37"/>
       <c r="BD23" s="37"/>
       <c r="BE23" s="37"/>
       <c r="BF23" s="37"/>
       <c r="BG23" s="37"/>
       <c r="BH23" s="37"/>
       <c r="BI23" s="37"/>
       <c r="BJ23" s="37"/>
       <c r="BK23" s="37"/>
       <c r="BL23" s="37"/>
       <c r="BM23" s="37"/>
       <c r="BN23" s="37"/>
       <c r="BO23" s="37"/>
       <c r="BP23" s="37"/>
       <c r="BQ23" s="38"/>
       <c r="BR23" s="39"/>
       <c r="BS23" s="40"/>
       <c r="BT23" s="41"/>
       <c r="BU23" s="41"/>
       <c r="CA23" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH3:CL3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="CH3:CM3"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>