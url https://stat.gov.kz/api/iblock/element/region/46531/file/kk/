--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-150" yWindow="-60" windowWidth="18495" windowHeight="12825"/>
+    <workbookView xWindow="-150" yWindow="-60" windowWidth="20115" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name=" ет" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">' ет'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="42">
   <si>
     <t xml:space="preserve">Мал мен құстың барлық түрлерінің тірідей салмақта шаруашылықта сойылғаны немесе союға өткізілгені, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -263,51 +263,51 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -407,96 +407,78 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...19 lines deleted...]
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -568,105 +550,101 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="9"/>
     <cellStyle name="Обычный 4 6" xfId="4"/>
     <cellStyle name="Обычный 58" xfId="1"/>
     <cellStyle name="Обычный 60" xfId="2"/>
     <cellStyle name="Обычный 62" xfId="5"/>
     <cellStyle name="Обычный 63" xfId="6"/>
     <cellStyle name="Обычный 64" xfId="7"/>
     <cellStyle name="Обычный 65" xfId="8"/>
     <cellStyle name="Обычный 66" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -943,265 +921,266 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:CM23"/>
+  <dimension ref="A2:CN23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM22"/>
+      <selection pane="topRight" activeCell="CO13" sqref="CO13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="29" customWidth="1"/>
     <col min="2" max="12" width="10" style="29" customWidth="1"/>
     <col min="13" max="14" width="10.85546875" style="29" customWidth="1"/>
     <col min="15" max="48" width="10" style="29" customWidth="1"/>
     <col min="49" max="49" width="11" style="29" customWidth="1"/>
     <col min="50" max="72" width="10" style="29" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="29" customWidth="1"/>
     <col min="74" max="77" width="9.140625" style="29"/>
     <col min="78" max="78" width="10" style="29" bestFit="1" customWidth="1"/>
     <col min="79" max="85" width="9.140625" style="29"/>
     <col min="86" max="86" width="10.28515625" style="29" customWidth="1"/>
     <col min="87" max="87" width="10.85546875" style="29" customWidth="1"/>
     <col min="88" max="88" width="10.140625" style="29" customWidth="1"/>
     <col min="89" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:91" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A2" s="69" t="s">
+    <row r="2" spans="1:92" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1">
+      <c r="A2" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="69"/>
-[...70 lines deleted...]
-      <c r="BU2" s="69"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
+      <c r="BB2" s="61"/>
+      <c r="BC2" s="61"/>
+      <c r="BD2" s="61"/>
+      <c r="BE2" s="61"/>
+      <c r="BF2" s="61"/>
+      <c r="BG2" s="61"/>
+      <c r="BH2" s="61"/>
+      <c r="BI2" s="61"/>
+      <c r="BJ2" s="61"/>
+      <c r="BK2" s="61"/>
+      <c r="BL2" s="61"/>
+      <c r="BM2" s="61"/>
+      <c r="BN2" s="61"/>
+      <c r="BO2" s="61"/>
+      <c r="BP2" s="61"/>
+      <c r="BQ2" s="61"/>
+      <c r="BR2" s="61"/>
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="61"/>
+      <c r="BU2" s="61"/>
     </row>
-    <row r="3" spans="1:91" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:92" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="66" t="s">
+      <c r="B3" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="67"/>
-[...10 lines deleted...]
-      <c r="N3" s="66" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="O3" s="67"/>
-[...10 lines deleted...]
-      <c r="Z3" s="66" t="s">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="AA3" s="67"/>
-[...10 lines deleted...]
-      <c r="AL3" s="66" t="s">
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="59"/>
+      <c r="AH3" s="59"/>
+      <c r="AI3" s="59"/>
+      <c r="AJ3" s="59"/>
+      <c r="AK3" s="60"/>
+      <c r="AL3" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="67"/>
-[...10 lines deleted...]
-      <c r="AX3" s="66" t="s">
+      <c r="AM3" s="59"/>
+      <c r="AN3" s="59"/>
+      <c r="AO3" s="59"/>
+      <c r="AP3" s="59"/>
+      <c r="AQ3" s="59"/>
+      <c r="AR3" s="59"/>
+      <c r="AS3" s="59"/>
+      <c r="AT3" s="59"/>
+      <c r="AU3" s="59"/>
+      <c r="AV3" s="59"/>
+      <c r="AW3" s="60"/>
+      <c r="AX3" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="67"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="66" t="s">
+      <c r="AY3" s="59"/>
+      <c r="AZ3" s="59"/>
+      <c r="BA3" s="59"/>
+      <c r="BB3" s="59"/>
+      <c r="BC3" s="59"/>
+      <c r="BD3" s="59"/>
+      <c r="BE3" s="59"/>
+      <c r="BF3" s="59"/>
+      <c r="BG3" s="59"/>
+      <c r="BH3" s="59"/>
+      <c r="BI3" s="60"/>
+      <c r="BJ3" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="67"/>
-[...10 lines deleted...]
-      <c r="BV3" s="66" t="s">
+      <c r="BK3" s="59"/>
+      <c r="BL3" s="59"/>
+      <c r="BM3" s="59"/>
+      <c r="BN3" s="59"/>
+      <c r="BO3" s="59"/>
+      <c r="BP3" s="59"/>
+      <c r="BQ3" s="59"/>
+      <c r="BR3" s="59"/>
+      <c r="BS3" s="59"/>
+      <c r="BT3" s="62"/>
+      <c r="BU3" s="60"/>
+      <c r="BV3" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="67"/>
-[...10 lines deleted...]
-      <c r="CH3" s="61" t="s">
+      <c r="BW3" s="59"/>
+      <c r="BX3" s="59"/>
+      <c r="BY3" s="59"/>
+      <c r="BZ3" s="59"/>
+      <c r="CA3" s="59"/>
+      <c r="CB3" s="59"/>
+      <c r="CC3" s="59"/>
+      <c r="CD3" s="59"/>
+      <c r="CE3" s="59"/>
+      <c r="CF3" s="62"/>
+      <c r="CG3" s="60"/>
+      <c r="CH3" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="62"/>
-[...3 lines deleted...]
-      <c r="CM3" s="63"/>
+      <c r="CI3" s="64"/>
+      <c r="CJ3" s="64"/>
+      <c r="CK3" s="64"/>
+      <c r="CL3" s="64"/>
+      <c r="CM3" s="64"/>
+      <c r="CN3" s="65"/>
     </row>
-    <row r="4" spans="1:91" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A4" s="65"/>
+    <row r="4" spans="1:92" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A4" s="57"/>
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1413,67 +1392,70 @@
       </c>
       <c r="CA4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CB4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="CH4" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="CI4" s="52" t="s">
+      <c r="CI4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="CJ4" s="56" t="s">
+      <c r="CJ4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="CK4" s="57" t="s">
+      <c r="CK4" s="69" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="CM4" s="71" t="s">
+      <c r="CM4" s="3" t="s">
         <v>11</v>
       </c>
+      <c r="CN4" s="3" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="5" spans="1:91" s="17" customFormat="1">
+    <row r="5" spans="1:92" s="17" customFormat="1">
       <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="6">
         <v>17.294070000000001</v>
       </c>
       <c r="C5" s="7">
         <v>34.577680000000001</v>
       </c>
       <c r="D5" s="7">
         <v>53.214549999999996</v>
       </c>
       <c r="E5" s="7">
         <v>69.889610000000005</v>
       </c>
       <c r="F5" s="7">
         <v>85.953860000000006</v>
       </c>
       <c r="G5" s="8">
         <v>105.59277</v>
       </c>
       <c r="H5" s="8">
         <v>121.31765</v>
       </c>
       <c r="I5" s="8">
@@ -1688,67 +1670,70 @@
       </c>
       <c r="CA5" s="45">
         <v>92.9</v>
       </c>
       <c r="CB5" s="48">
         <v>107</v>
       </c>
       <c r="CC5" s="12">
         <v>122.9</v>
       </c>
       <c r="CD5" s="15">
         <v>158.6</v>
       </c>
       <c r="CE5" s="15">
         <v>181.6</v>
       </c>
       <c r="CF5" s="15">
         <v>203.6</v>
       </c>
       <c r="CG5" s="15">
         <v>244.8</v>
       </c>
       <c r="CH5" s="12">
         <v>18.2</v>
       </c>
-      <c r="CI5" s="51">
+      <c r="CI5" s="67">
         <v>36.6</v>
       </c>
-      <c r="CJ5" s="53">
+      <c r="CJ5" s="68">
         <v>56.1</v>
       </c>
-      <c r="CK5" s="55">
+      <c r="CK5" s="53">
         <v>76.099999999999994</v>
       </c>
-      <c r="CL5" s="59">
+      <c r="CL5" s="53">
         <v>93.5</v>
       </c>
-      <c r="CM5" s="51">
+      <c r="CM5" s="67">
         <v>116.3</v>
       </c>
+      <c r="CN5" s="70">
+        <v>136.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="19">
         <v>0.1159</v>
       </c>
       <c r="C6" s="19">
         <v>0.2291</v>
       </c>
       <c r="D6" s="19">
         <v>0.33989999999999998</v>
       </c>
       <c r="E6" s="19">
         <v>0.45300000000000001</v>
       </c>
       <c r="F6" s="19">
         <v>0.56510000000000005</v>
       </c>
       <c r="G6" s="19">
         <v>0.65679999999999994</v>
       </c>
       <c r="H6" s="19">
         <v>0.75478999999999996</v>
       </c>
       <c r="I6" s="19">
@@ -1966,64 +1951,67 @@
       </c>
       <c r="CB6" s="47">
         <v>0.2</v>
       </c>
       <c r="CC6" s="24">
         <v>0.2</v>
       </c>
       <c r="CD6" s="27">
         <v>0.4</v>
       </c>
       <c r="CE6" s="27">
         <v>0.5</v>
       </c>
       <c r="CF6" s="27">
         <v>0.7</v>
       </c>
       <c r="CG6" s="27">
         <v>0.9</v>
       </c>
       <c r="CH6" s="50">
         <v>0</v>
       </c>
       <c r="CI6" s="50">
         <v>0.1</v>
       </c>
-      <c r="CJ6" s="54">
+      <c r="CJ6" s="51">
         <v>0.1</v>
       </c>
-      <c r="CK6" s="58">
+      <c r="CK6" s="52">
         <v>0.2</v>
       </c>
-      <c r="CL6" s="60">
+      <c r="CL6" s="54">
         <v>0.2</v>
       </c>
-      <c r="CM6" s="72">
+      <c r="CM6" s="55">
         <v>0.2</v>
       </c>
+      <c r="CN6" s="66">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="19">
         <v>0.72850000000000004</v>
       </c>
       <c r="C7" s="19">
         <v>1.3805999999999998</v>
       </c>
       <c r="D7" s="19">
         <v>1.9977</v>
       </c>
       <c r="E7" s="19">
         <v>2.5704000000000002</v>
       </c>
       <c r="F7" s="19">
         <v>3.14784</v>
       </c>
       <c r="G7" s="19">
         <v>3.6564899999999998</v>
       </c>
       <c r="H7" s="19">
         <v>4.1710000000000003</v>
       </c>
       <c r="I7" s="19">
@@ -2241,64 +2229,67 @@
       </c>
       <c r="CB7" s="47">
         <v>2.5</v>
       </c>
       <c r="CC7" s="24">
         <v>3.8</v>
       </c>
       <c r="CD7" s="27">
         <v>5.5</v>
       </c>
       <c r="CE7" s="27">
         <v>6.2</v>
       </c>
       <c r="CF7" s="27">
         <v>6.7</v>
       </c>
       <c r="CG7" s="27">
         <v>7.5</v>
       </c>
       <c r="CH7" s="50">
         <v>1.5</v>
       </c>
       <c r="CI7" s="50">
         <v>2.1</v>
       </c>
-      <c r="CJ7" s="54">
+      <c r="CJ7" s="51">
         <v>4.3</v>
       </c>
-      <c r="CK7" s="58">
+      <c r="CK7" s="52">
         <v>5.9</v>
       </c>
-      <c r="CL7" s="60">
+      <c r="CL7" s="54">
         <v>6.7</v>
       </c>
       <c r="CM7" s="50">
         <v>7</v>
       </c>
+      <c r="CN7" s="66">
+        <v>9.3000000000000007</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="19">
         <v>1.1650999999999998</v>
       </c>
       <c r="C8" s="19">
         <v>2.2961</v>
       </c>
       <c r="D8" s="19">
         <v>3.3946999999999998</v>
       </c>
       <c r="E8" s="19">
         <v>4.6176000000000004</v>
       </c>
       <c r="F8" s="19">
         <v>5.8021700000000003</v>
       </c>
       <c r="G8" s="19">
         <v>6.9416899999999995</v>
       </c>
       <c r="H8" s="19">
         <v>8.042489999999999</v>
       </c>
       <c r="I8" s="19">
@@ -2516,64 +2507,67 @@
       </c>
       <c r="CB8" s="47">
         <v>0.9</v>
       </c>
       <c r="CC8" s="24">
         <v>1</v>
       </c>
       <c r="CD8" s="27">
         <v>1.2</v>
       </c>
       <c r="CE8" s="27">
         <v>1.4</v>
       </c>
       <c r="CF8" s="27">
         <v>1.6</v>
       </c>
       <c r="CG8" s="27">
         <v>2.1</v>
       </c>
       <c r="CH8" s="50">
         <v>0.1</v>
       </c>
       <c r="CI8" s="50">
         <v>0.3</v>
       </c>
-      <c r="CJ8" s="54">
+      <c r="CJ8" s="51">
         <v>0.4</v>
       </c>
-      <c r="CK8" s="58">
+      <c r="CK8" s="52">
         <v>0.5</v>
       </c>
-      <c r="CL8" s="60">
+      <c r="CL8" s="54">
         <v>0.7</v>
       </c>
-      <c r="CM8" s="72">
+      <c r="CM8" s="55">
         <v>0.8</v>
       </c>
+      <c r="CN8" s="66">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="19">
         <v>0.82579999999999998</v>
       </c>
       <c r="C9" s="19">
         <v>1.71</v>
       </c>
       <c r="D9" s="19">
         <v>2.5969000000000002</v>
       </c>
       <c r="E9" s="19">
         <v>3.3759999999999999</v>
       </c>
       <c r="F9" s="19">
         <v>4.08955</v>
       </c>
       <c r="G9" s="19">
         <v>4.9040499999999998</v>
       </c>
       <c r="H9" s="19">
         <v>5.7015799999999999</v>
       </c>
       <c r="I9" s="19">
@@ -2791,64 +2785,67 @@
       </c>
       <c r="CB9" s="47">
         <v>4.8</v>
       </c>
       <c r="CC9" s="24">
         <v>5.4</v>
       </c>
       <c r="CD9" s="27">
         <v>7.9</v>
       </c>
       <c r="CE9" s="27">
         <v>8.6</v>
       </c>
       <c r="CF9" s="27">
         <v>9.5</v>
       </c>
       <c r="CG9" s="27">
         <v>11.1</v>
       </c>
       <c r="CH9" s="50">
         <v>1</v>
       </c>
       <c r="CI9" s="50">
         <v>1.8</v>
       </c>
-      <c r="CJ9" s="54">
+      <c r="CJ9" s="51">
         <v>2.5</v>
       </c>
-      <c r="CK9" s="58">
+      <c r="CK9" s="52">
         <v>3.2</v>
       </c>
-      <c r="CL9" s="60">
+      <c r="CL9" s="54">
         <v>3.8</v>
       </c>
-      <c r="CM9" s="72">
+      <c r="CM9" s="55">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CN9" s="66">
+        <v>4.9000000000000004</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="19">
         <v>0.75120000000000009</v>
       </c>
       <c r="C10" s="19">
         <v>1.4927999999999999</v>
       </c>
       <c r="D10" s="19">
         <v>2.2256</v>
       </c>
       <c r="E10" s="19">
         <v>2.8861999999999997</v>
       </c>
       <c r="F10" s="19">
         <v>3.5183599999999999</v>
       </c>
       <c r="G10" s="19">
         <v>4.1540600000000003</v>
       </c>
       <c r="H10" s="19">
         <v>4.7788399999999998</v>
       </c>
       <c r="I10" s="19">
@@ -3066,64 +3063,67 @@
       </c>
       <c r="CB10" s="47">
         <v>4.2</v>
       </c>
       <c r="CC10" s="24">
         <v>4.8</v>
       </c>
       <c r="CD10" s="27">
         <v>5.6</v>
       </c>
       <c r="CE10" s="27">
         <v>6.2</v>
       </c>
       <c r="CF10" s="27">
         <v>7.1</v>
       </c>
       <c r="CG10" s="27">
         <v>8.8000000000000007</v>
       </c>
       <c r="CH10" s="50">
         <v>0.7</v>
       </c>
       <c r="CI10" s="50">
         <v>1.4</v>
       </c>
-      <c r="CJ10" s="54">
+      <c r="CJ10" s="51">
         <v>2.1</v>
       </c>
-      <c r="CK10" s="58">
+      <c r="CK10" s="52">
         <v>2.7</v>
       </c>
-      <c r="CL10" s="60">
+      <c r="CL10" s="54">
         <v>3.2</v>
       </c>
-      <c r="CM10" s="72">
+      <c r="CM10" s="55">
         <v>3.8</v>
       </c>
+      <c r="CN10" s="66">
+        <v>4.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="19">
         <v>1.2050999999999998</v>
       </c>
       <c r="C11" s="19">
         <v>2.4485999999999999</v>
       </c>
       <c r="D11" s="19">
         <v>3.6988000000000003</v>
       </c>
       <c r="E11" s="19">
         <v>4.6223999999999998</v>
       </c>
       <c r="F11" s="19">
         <v>5.6937100000000003</v>
       </c>
       <c r="G11" s="19">
         <v>6.7636000000000003</v>
       </c>
       <c r="H11" s="19">
         <v>7.7625200000000003</v>
       </c>
       <c r="I11" s="19">
@@ -3341,64 +3341,67 @@
       </c>
       <c r="CB11" s="47">
         <v>8.4</v>
       </c>
       <c r="CC11" s="24">
         <v>9.6</v>
       </c>
       <c r="CD11" s="27">
         <v>11.3</v>
       </c>
       <c r="CE11" s="27">
         <v>12.7</v>
       </c>
       <c r="CF11" s="27">
         <v>14.7</v>
       </c>
       <c r="CG11" s="27">
         <v>17.5</v>
       </c>
       <c r="CH11" s="50">
         <v>1.4</v>
       </c>
       <c r="CI11" s="50">
         <v>2.5</v>
       </c>
-      <c r="CJ11" s="54">
+      <c r="CJ11" s="51">
         <v>3.7</v>
       </c>
-      <c r="CK11" s="58">
+      <c r="CK11" s="52">
         <v>4.5</v>
       </c>
-      <c r="CL11" s="60">
+      <c r="CL11" s="54">
         <v>5.4</v>
       </c>
-      <c r="CM11" s="72">
+      <c r="CM11" s="55">
         <v>6.2</v>
       </c>
+      <c r="CN11" s="66">
+        <v>7.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="19">
         <v>1.4336</v>
       </c>
       <c r="C12" s="19">
         <v>2.7103999999999999</v>
       </c>
       <c r="D12" s="19">
         <v>5.2625000000000002</v>
       </c>
       <c r="E12" s="19">
         <v>6.3938999999999995</v>
       </c>
       <c r="F12" s="19">
         <v>7.70505</v>
       </c>
       <c r="G12" s="19">
         <v>12.01294</v>
       </c>
       <c r="H12" s="19">
         <v>13.20941</v>
       </c>
       <c r="I12" s="19">
@@ -3616,64 +3619,67 @@
       </c>
       <c r="CB12" s="47">
         <v>10.3</v>
       </c>
       <c r="CC12" s="24">
         <v>12.9</v>
       </c>
       <c r="CD12" s="27">
         <v>25.1</v>
       </c>
       <c r="CE12" s="27">
         <v>32.299999999999997</v>
       </c>
       <c r="CF12" s="27">
         <v>35.200000000000003</v>
       </c>
       <c r="CG12" s="27">
         <v>39.1</v>
       </c>
       <c r="CH12" s="50">
         <v>2</v>
       </c>
       <c r="CI12" s="50">
         <v>4.3</v>
       </c>
-      <c r="CJ12" s="54">
+      <c r="CJ12" s="51">
         <v>6.1</v>
       </c>
-      <c r="CK12" s="58">
+      <c r="CK12" s="52">
         <v>9.6999999999999993</v>
       </c>
-      <c r="CL12" s="60">
+      <c r="CL12" s="54">
         <v>11.4</v>
       </c>
-      <c r="CM12" s="72">
+      <c r="CM12" s="55">
         <v>14.6</v>
       </c>
+      <c r="CN12" s="66">
+        <v>17.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="19">
         <v>0.54359999999999997</v>
       </c>
       <c r="C13" s="19">
         <v>1.0957000000000001</v>
       </c>
       <c r="D13" s="19">
         <v>1.6257999999999999</v>
       </c>
       <c r="E13" s="19">
         <v>2.0945999999999998</v>
       </c>
       <c r="F13" s="19">
         <v>2.5507399999999998</v>
       </c>
       <c r="G13" s="19">
         <v>2.94814</v>
       </c>
       <c r="H13" s="19">
         <v>3.3510399999999998</v>
       </c>
       <c r="I13" s="19">
@@ -3891,64 +3897,67 @@
       </c>
       <c r="CB13" s="47">
         <v>2.8</v>
       </c>
       <c r="CC13" s="24">
         <v>3.1</v>
       </c>
       <c r="CD13" s="27">
         <v>3.7</v>
       </c>
       <c r="CE13" s="27">
         <v>4.2</v>
       </c>
       <c r="CF13" s="27">
         <v>4.8</v>
       </c>
       <c r="CG13" s="27">
         <v>5.7</v>
       </c>
       <c r="CH13" s="50">
         <v>0.5</v>
       </c>
       <c r="CI13" s="50">
         <v>1</v>
       </c>
-      <c r="CJ13" s="54">
+      <c r="CJ13" s="51">
         <v>1.4</v>
       </c>
-      <c r="CK13" s="58">
+      <c r="CK13" s="52">
         <v>1.8</v>
       </c>
-      <c r="CL13" s="60">
+      <c r="CL13" s="54">
         <v>2.2000000000000002</v>
       </c>
-      <c r="CM13" s="72">
+      <c r="CM13" s="55">
         <v>2.5</v>
       </c>
+      <c r="CN13" s="66">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="19">
         <v>1.7946</v>
       </c>
       <c r="C14" s="19">
         <v>4.0472000000000001</v>
       </c>
       <c r="D14" s="19">
         <v>5.9983000000000004</v>
       </c>
       <c r="E14" s="19">
         <v>8.1020000000000003</v>
       </c>
       <c r="F14" s="19">
         <v>9.6938099999999991</v>
       </c>
       <c r="G14" s="19">
         <v>11.754290000000001</v>
       </c>
       <c r="H14" s="19">
         <v>13.187049999999999</v>
       </c>
       <c r="I14" s="19">
@@ -4166,64 +4175,67 @@
       </c>
       <c r="CB14" s="47">
         <v>9.4</v>
       </c>
       <c r="CC14" s="24">
         <v>10.9</v>
       </c>
       <c r="CD14" s="27">
         <v>12.4</v>
       </c>
       <c r="CE14" s="27">
         <v>13.7</v>
       </c>
       <c r="CF14" s="27">
         <v>15</v>
       </c>
       <c r="CG14" s="27">
         <v>18.5</v>
       </c>
       <c r="CH14" s="50">
         <v>0.9</v>
       </c>
       <c r="CI14" s="50">
         <v>2</v>
       </c>
-      <c r="CJ14" s="54">
+      <c r="CJ14" s="51">
         <v>3.4</v>
       </c>
-      <c r="CK14" s="58">
+      <c r="CK14" s="52">
         <v>5.9</v>
       </c>
-      <c r="CL14" s="60">
+      <c r="CL14" s="54">
         <v>7</v>
       </c>
-      <c r="CM14" s="72">
+      <c r="CM14" s="55">
         <v>8.3000000000000007</v>
       </c>
+      <c r="CN14" s="66">
+        <v>9.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="19">
         <v>0.78989999999999994</v>
       </c>
       <c r="C15" s="19">
         <v>1.5185999999999999</v>
       </c>
       <c r="D15" s="19">
         <v>2.3475999999999999</v>
       </c>
       <c r="E15" s="19">
         <v>3.1489000000000003</v>
       </c>
       <c r="F15" s="19">
         <v>3.9245100000000002</v>
       </c>
       <c r="G15" s="19">
         <v>4.7947799999999994</v>
       </c>
       <c r="H15" s="19">
         <v>5.5714600000000001</v>
       </c>
       <c r="I15" s="19">
@@ -4441,64 +4453,67 @@
       </c>
       <c r="CB15" s="47">
         <v>4.9000000000000004</v>
       </c>
       <c r="CC15" s="24">
         <v>5.3</v>
       </c>
       <c r="CD15" s="27">
         <v>6.2</v>
       </c>
       <c r="CE15" s="27">
         <v>6.9</v>
       </c>
       <c r="CF15" s="27">
         <v>7.8</v>
       </c>
       <c r="CG15" s="27">
         <v>9</v>
       </c>
       <c r="CH15" s="50">
         <v>0.8</v>
       </c>
       <c r="CI15" s="50">
         <v>1.8</v>
       </c>
-      <c r="CJ15" s="54">
+      <c r="CJ15" s="51">
         <v>2.6</v>
       </c>
-      <c r="CK15" s="58">
+      <c r="CK15" s="52">
         <v>3.4</v>
       </c>
-      <c r="CL15" s="60">
+      <c r="CL15" s="54">
         <v>4</v>
       </c>
-      <c r="CM15" s="72">
+      <c r="CM15" s="55">
         <v>4.5999999999999996</v>
       </c>
+      <c r="CN15" s="66">
+        <v>5.0999999999999996</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="19">
         <v>2.3304</v>
       </c>
       <c r="C16" s="19">
         <v>4.2988</v>
       </c>
       <c r="D16" s="19">
         <v>6.3651999999999997</v>
       </c>
       <c r="E16" s="19">
         <v>9.1922999999999995</v>
       </c>
       <c r="F16" s="19">
         <v>11.5587</v>
       </c>
       <c r="G16" s="19">
         <v>13.753</v>
       </c>
       <c r="H16" s="19">
         <v>16.902240000000003</v>
       </c>
       <c r="I16" s="19">
@@ -4716,64 +4731,67 @@
       </c>
       <c r="CB16" s="47">
         <v>22.1</v>
       </c>
       <c r="CC16" s="24">
         <v>25.5</v>
       </c>
       <c r="CD16" s="27">
         <v>32.4</v>
       </c>
       <c r="CE16" s="27">
         <v>36.799999999999997</v>
       </c>
       <c r="CF16" s="27">
         <v>40.6</v>
       </c>
       <c r="CG16" s="27">
         <v>50.1</v>
       </c>
       <c r="CH16" s="50">
         <v>3.3</v>
       </c>
       <c r="CI16" s="50">
         <v>5.8</v>
       </c>
-      <c r="CJ16" s="54">
+      <c r="CJ16" s="51">
         <v>9.3000000000000007</v>
       </c>
-      <c r="CK16" s="58">
+      <c r="CK16" s="52">
         <v>12.5</v>
       </c>
-      <c r="CL16" s="60">
+      <c r="CL16" s="54">
         <v>18.3</v>
       </c>
-      <c r="CM16" s="72">
+      <c r="CM16" s="55">
         <v>26.8</v>
       </c>
+      <c r="CN16" s="66">
+        <v>31.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="19">
         <v>1.3932</v>
       </c>
       <c r="C17" s="19">
         <v>2.8090000000000002</v>
       </c>
       <c r="D17" s="19">
         <v>4.2394999999999996</v>
       </c>
       <c r="E17" s="19">
         <v>5.3243999999999998</v>
       </c>
       <c r="F17" s="19">
         <v>6.6095800000000002</v>
       </c>
       <c r="G17" s="19">
         <v>7.8803199999999993</v>
       </c>
       <c r="H17" s="19">
         <v>9.0624500000000001</v>
       </c>
       <c r="I17" s="19">
@@ -4991,64 +5009,67 @@
       </c>
       <c r="CB17" s="47">
         <v>7.5</v>
       </c>
       <c r="CC17" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="CD17" s="27">
         <v>9.4</v>
       </c>
       <c r="CE17" s="27">
         <v>10.3</v>
       </c>
       <c r="CF17" s="27">
         <v>11.6</v>
       </c>
       <c r="CG17" s="27">
         <v>14.7</v>
       </c>
       <c r="CH17" s="50">
         <v>1.2</v>
       </c>
       <c r="CI17" s="50">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CJ17" s="54">
+      <c r="CJ17" s="51">
         <v>5.9</v>
       </c>
-      <c r="CK17" s="58">
+      <c r="CK17" s="52">
         <v>6.9</v>
       </c>
-      <c r="CL17" s="60">
+      <c r="CL17" s="54">
         <v>7.8</v>
       </c>
-      <c r="CM17" s="72">
+      <c r="CM17" s="55">
         <v>9.5</v>
       </c>
+      <c r="CN17" s="66">
+        <v>11.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="I18" s="31" t="s">
@@ -5266,64 +5287,67 @@
       </c>
       <c r="CB18" s="47">
         <v>5.4</v>
       </c>
       <c r="CC18" s="24">
         <v>5.9</v>
       </c>
       <c r="CD18" s="27">
         <v>7.4</v>
       </c>
       <c r="CE18" s="27">
         <v>8.6</v>
       </c>
       <c r="CF18" s="27">
         <v>10.3</v>
       </c>
       <c r="CG18" s="27">
         <v>13</v>
       </c>
       <c r="CH18" s="50">
         <v>0.9</v>
       </c>
       <c r="CI18" s="50">
         <v>1.7</v>
       </c>
-      <c r="CJ18" s="54">
+      <c r="CJ18" s="51">
         <v>2.9</v>
       </c>
-      <c r="CK18" s="58">
+      <c r="CK18" s="52">
         <v>3.8</v>
       </c>
-      <c r="CL18" s="60">
+      <c r="CL18" s="54">
         <v>4.7</v>
       </c>
-      <c r="CM18" s="72">
+      <c r="CM18" s="55">
         <v>5.9</v>
       </c>
+      <c r="CN18" s="66">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>0.98620000000000008</v>
       </c>
       <c r="C19" s="19">
         <v>1.9665999999999999</v>
       </c>
       <c r="D19" s="19">
         <v>2.9471999999999996</v>
       </c>
       <c r="E19" s="19">
         <v>3.9081999999999999</v>
       </c>
       <c r="F19" s="19">
         <v>4.8873999999999995</v>
       </c>
       <c r="G19" s="19">
         <v>5.8121</v>
       </c>
       <c r="H19" s="19">
         <v>6.6791200000000002</v>
       </c>
       <c r="I19" s="19">
@@ -5541,64 +5565,67 @@
       </c>
       <c r="CB19" s="47">
         <v>5.6</v>
       </c>
       <c r="CC19" s="24">
         <v>6.3</v>
       </c>
       <c r="CD19" s="27">
         <v>7.5</v>
       </c>
       <c r="CE19" s="27">
         <v>8.5</v>
       </c>
       <c r="CF19" s="27">
         <v>9.9</v>
       </c>
       <c r="CG19" s="27">
         <v>12.7</v>
       </c>
       <c r="CH19" s="50">
         <v>0.9</v>
       </c>
       <c r="CI19" s="50">
         <v>1.8</v>
       </c>
-      <c r="CJ19" s="54">
+      <c r="CJ19" s="51">
         <v>2.7</v>
       </c>
-      <c r="CK19" s="58">
+      <c r="CK19" s="52">
         <v>3.5</v>
       </c>
-      <c r="CL19" s="60">
+      <c r="CL19" s="54">
         <v>4.3</v>
       </c>
-      <c r="CM19" s="72">
+      <c r="CM19" s="55">
         <v>5.0999999999999996</v>
       </c>
+      <c r="CN19" s="66">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>1.1924000000000001</v>
       </c>
       <c r="C20" s="19">
         <v>2.4834999999999998</v>
       </c>
       <c r="D20" s="19">
         <v>3.9920999999999998</v>
       </c>
       <c r="E20" s="19">
         <v>4.9451000000000001</v>
       </c>
       <c r="F20" s="19">
         <v>6.0934499999999998</v>
       </c>
       <c r="G20" s="19">
         <v>7.5842000000000001</v>
       </c>
       <c r="H20" s="19">
         <v>8.6302599999999998</v>
       </c>
       <c r="I20" s="19">
@@ -5816,64 +5843,67 @@
       </c>
       <c r="CB20" s="47">
         <v>5.6</v>
       </c>
       <c r="CC20" s="24">
         <v>6.1</v>
       </c>
       <c r="CD20" s="27">
         <v>7</v>
       </c>
       <c r="CE20" s="27">
         <v>7.9</v>
       </c>
       <c r="CF20" s="27">
         <v>9.6</v>
       </c>
       <c r="CG20" s="27">
         <v>11.8</v>
       </c>
       <c r="CH20" s="50">
         <v>1</v>
       </c>
       <c r="CI20" s="50">
         <v>1.9</v>
       </c>
-      <c r="CJ20" s="54">
+      <c r="CJ20" s="51">
         <v>2.8</v>
       </c>
-      <c r="CK20" s="58">
+      <c r="CK20" s="52">
         <v>3.6</v>
       </c>
-      <c r="CL20" s="60">
+      <c r="CL20" s="54">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CM20" s="72">
+      <c r="CM20" s="55">
         <v>5.3</v>
       </c>
+      <c r="CN20" s="66">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>1.5568</v>
       </c>
       <c r="C21" s="19">
         <v>3.0945</v>
       </c>
       <c r="D21" s="19">
         <v>4.6853999999999996</v>
       </c>
       <c r="E21" s="19">
         <v>6.2214999999999998</v>
       </c>
       <c r="F21" s="19">
         <v>7.6038900000000007</v>
       </c>
       <c r="G21" s="19">
         <v>8.9950100000000006</v>
       </c>
       <c r="H21" s="19">
         <v>10.11933</v>
       </c>
       <c r="I21" s="19">
@@ -6091,64 +6121,67 @@
       </c>
       <c r="CB21" s="47">
         <v>9.3000000000000007</v>
       </c>
       <c r="CC21" s="24">
         <v>10.199999999999999</v>
       </c>
       <c r="CD21" s="27">
         <v>11.4</v>
       </c>
       <c r="CE21" s="27">
         <v>12.1</v>
       </c>
       <c r="CF21" s="27">
         <v>13.2</v>
       </c>
       <c r="CG21" s="27">
         <v>16.2</v>
       </c>
       <c r="CH21" s="50">
         <v>1.6</v>
       </c>
       <c r="CI21" s="50">
         <v>3.1</v>
       </c>
-      <c r="CJ21" s="54">
+      <c r="CJ21" s="51">
         <v>4.5999999999999996</v>
       </c>
-      <c r="CK21" s="58">
+      <c r="CK21" s="52">
         <v>6.2</v>
       </c>
-      <c r="CL21" s="60">
+      <c r="CL21" s="54">
         <v>7.3</v>
       </c>
-      <c r="CM21" s="72">
+      <c r="CM21" s="55">
         <v>8.6999999999999993</v>
       </c>
+      <c r="CN21" s="66">
+        <v>9.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>0.4819</v>
       </c>
       <c r="C22" s="19">
         <v>0.99620000000000009</v>
       </c>
       <c r="D22" s="19">
         <v>1.4974000000000001</v>
       </c>
       <c r="E22" s="19">
         <v>2.0331999999999999</v>
       </c>
       <c r="F22" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="G22" s="19">
         <v>2.9813000000000001</v>
       </c>
       <c r="H22" s="19">
         <v>3.3940700000000001</v>
       </c>
       <c r="I22" s="19">
@@ -6366,64 +6399,67 @@
       </c>
       <c r="CB22" s="47">
         <v>3.2</v>
       </c>
       <c r="CC22" s="24">
         <v>3.5</v>
       </c>
       <c r="CD22" s="27">
         <v>4.2</v>
       </c>
       <c r="CE22" s="27">
         <v>4.7</v>
       </c>
       <c r="CF22" s="27">
         <v>5.3</v>
       </c>
       <c r="CG22" s="27">
         <v>6.1</v>
       </c>
       <c r="CH22" s="50">
         <v>0.4</v>
       </c>
       <c r="CI22" s="50">
         <v>0.9</v>
       </c>
-      <c r="CJ22" s="54">
+      <c r="CJ22" s="51">
         <v>1.3</v>
       </c>
-      <c r="CK22" s="58">
+      <c r="CK22" s="52">
         <v>1.8</v>
       </c>
-      <c r="CL22" s="60">
+      <c r="CL22" s="54">
         <v>2.1</v>
       </c>
-      <c r="CM22" s="72">
+      <c r="CM22" s="55">
         <v>2.6</v>
       </c>
+      <c r="CN22" s="66">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" s="33"/>
       <c r="B23" s="34"/>
       <c r="C23" s="34"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="34"/>
       <c r="G23" s="34"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
       <c r="N23" s="34"/>
       <c r="O23" s="34"/>
       <c r="P23" s="34"/>
       <c r="Q23" s="34"/>
       <c r="R23" s="34"/>
       <c r="S23" s="34"/>
       <c r="T23" s="34"/>
       <c r="U23" s="34"/>
       <c r="V23" s="34"/>
       <c r="W23" s="34"/>
       <c r="X23" s="34"/>
       <c r="Y23" s="34"/>
@@ -6457,60 +6493,60 @@
       <c r="BA23" s="37"/>
       <c r="BB23" s="37"/>
       <c r="BC23" s="37"/>
       <c r="BD23" s="37"/>
       <c r="BE23" s="37"/>
       <c r="BF23" s="37"/>
       <c r="BG23" s="37"/>
       <c r="BH23" s="37"/>
       <c r="BI23" s="37"/>
       <c r="BJ23" s="37"/>
       <c r="BK23" s="37"/>
       <c r="BL23" s="37"/>
       <c r="BM23" s="37"/>
       <c r="BN23" s="37"/>
       <c r="BO23" s="37"/>
       <c r="BP23" s="37"/>
       <c r="BQ23" s="38"/>
       <c r="BR23" s="39"/>
       <c r="BS23" s="40"/>
       <c r="BT23" s="41"/>
       <c r="BU23" s="41"/>
       <c r="CA23" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH3:CN3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="CH3:CM3"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>