--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="150" windowWidth="13740" windowHeight="12540"/>
+    <workbookView xWindow="-15" yWindow="-60" windowWidth="15105" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name=" жұмыртқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">' жұмыртқа'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="42">
   <si>
     <t>Алынған тауық жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -770,54 +770,54 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3959,51 +3959,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="3179" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="8" xfId="3179" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -4101,79 +4101,88 @@
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="24" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3180">
     <cellStyle name="20% - Акцент1 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 2" xfId="7"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="8"/>
     <cellStyle name="20% - Акцент2 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 2" xfId="10"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент3 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 2" xfId="13"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент4 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 2" xfId="16"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент5 3" xfId="18"/>
     <cellStyle name="20% - Акцент6 2" xfId="19"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="20"/>
     <cellStyle name="20% - Акцент6 3" xfId="21"/>
     <cellStyle name="40% - Акцент1 2" xfId="22"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="23"/>
     <cellStyle name="40% - Акцент1 3" xfId="24"/>
     <cellStyle name="40% - Акцент2 2" xfId="25"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="26"/>
@@ -7619,256 +7628,261 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI41"/>
+  <dimension ref="A1:CL41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI4" sqref="CI4:CI21"/>
+      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CI9" sqref="CI9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="35" customWidth="1"/>
     <col min="2" max="71" width="10.5703125" style="35" customWidth="1"/>
     <col min="72" max="72" width="10.42578125" style="35" customWidth="1"/>
     <col min="73" max="73" width="10.5703125" style="35" customWidth="1"/>
     <col min="74" max="76" width="9.140625" style="35"/>
     <col min="77" max="77" width="10.140625" style="35" bestFit="1" customWidth="1"/>
     <col min="78" max="85" width="9.140625" style="35"/>
     <col min="86" max="86" width="10.28515625" style="35" customWidth="1"/>
-    <col min="87" max="16384" width="9.140625" style="35"/>
+    <col min="87" max="87" width="9.140625" style="35"/>
+    <col min="88" max="88" width="10.28515625" style="35" customWidth="1"/>
+    <col min="89" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:90" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="67"/>
-[...70 lines deleted...]
-      <c r="BU1" s="67"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
+      <c r="AA1" s="76"/>
+      <c r="AB1" s="76"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="76"/>
+      <c r="AE1" s="76"/>
+      <c r="AF1" s="76"/>
+      <c r="AG1" s="76"/>
+      <c r="AH1" s="76"/>
+      <c r="AI1" s="76"/>
+      <c r="AJ1" s="76"/>
+      <c r="AK1" s="76"/>
+      <c r="AL1" s="76"/>
+      <c r="AM1" s="76"/>
+      <c r="AN1" s="76"/>
+      <c r="AO1" s="76"/>
+      <c r="AP1" s="76"/>
+      <c r="AQ1" s="76"/>
+      <c r="AR1" s="76"/>
+      <c r="AS1" s="76"/>
+      <c r="AT1" s="76"/>
+      <c r="AU1" s="76"/>
+      <c r="AV1" s="76"/>
+      <c r="AW1" s="76"/>
+      <c r="AX1" s="76"/>
+      <c r="AY1" s="76"/>
+      <c r="AZ1" s="76"/>
+      <c r="BA1" s="76"/>
+      <c r="BB1" s="76"/>
+      <c r="BC1" s="76"/>
+      <c r="BD1" s="76"/>
+      <c r="BE1" s="76"/>
+      <c r="BF1" s="76"/>
+      <c r="BG1" s="76"/>
+      <c r="BH1" s="76"/>
+      <c r="BI1" s="76"/>
+      <c r="BJ1" s="76"/>
+      <c r="BK1" s="76"/>
+      <c r="BL1" s="76"/>
+      <c r="BM1" s="76"/>
+      <c r="BN1" s="76"/>
+      <c r="BO1" s="76"/>
+      <c r="BP1" s="76"/>
+      <c r="BQ1" s="76"/>
+      <c r="BR1" s="76"/>
+      <c r="BS1" s="76"/>
+      <c r="BT1" s="76"/>
+      <c r="BU1" s="76"/>
     </row>
-    <row r="2" spans="1:87" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A2" s="63" t="s">
+    <row r="2" spans="1:90" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A2" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="64" t="s">
+      <c r="B2" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="65"/>
-[...10 lines deleted...]
-      <c r="N2" s="64" t="s">
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="O2" s="65"/>
-[...10 lines deleted...]
-      <c r="Z2" s="64" t="s">
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="75"/>
+      <c r="Z2" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AA2" s="65"/>
-[...10 lines deleted...]
-      <c r="AL2" s="64" t="s">
+      <c r="AA2" s="74"/>
+      <c r="AB2" s="74"/>
+      <c r="AC2" s="74"/>
+      <c r="AD2" s="74"/>
+      <c r="AE2" s="74"/>
+      <c r="AF2" s="74"/>
+      <c r="AG2" s="74"/>
+      <c r="AH2" s="74"/>
+      <c r="AI2" s="74"/>
+      <c r="AJ2" s="74"/>
+      <c r="AK2" s="75"/>
+      <c r="AL2" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="AM2" s="65"/>
-[...10 lines deleted...]
-      <c r="AX2" s="64" t="s">
+      <c r="AM2" s="74"/>
+      <c r="AN2" s="74"/>
+      <c r="AO2" s="74"/>
+      <c r="AP2" s="74"/>
+      <c r="AQ2" s="74"/>
+      <c r="AR2" s="74"/>
+      <c r="AS2" s="74"/>
+      <c r="AT2" s="74"/>
+      <c r="AU2" s="74"/>
+      <c r="AV2" s="74"/>
+      <c r="AW2" s="75"/>
+      <c r="AX2" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="65"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="64" t="s">
+      <c r="AY2" s="74"/>
+      <c r="AZ2" s="74"/>
+      <c r="BA2" s="74"/>
+      <c r="BB2" s="74"/>
+      <c r="BC2" s="74"/>
+      <c r="BD2" s="74"/>
+      <c r="BE2" s="74"/>
+      <c r="BF2" s="74"/>
+      <c r="BG2" s="74"/>
+      <c r="BH2" s="74"/>
+      <c r="BI2" s="75"/>
+      <c r="BJ2" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="65"/>
-[...10 lines deleted...]
-      <c r="BV2" s="64" t="s">
+      <c r="BK2" s="74"/>
+      <c r="BL2" s="74"/>
+      <c r="BM2" s="74"/>
+      <c r="BN2" s="74"/>
+      <c r="BO2" s="74"/>
+      <c r="BP2" s="74"/>
+      <c r="BQ2" s="74"/>
+      <c r="BR2" s="74"/>
+      <c r="BS2" s="74"/>
+      <c r="BT2" s="74"/>
+      <c r="BU2" s="77"/>
+      <c r="BV2" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="65"/>
-[...9 lines deleted...]
-      <c r="CG2" s="68"/>
+      <c r="BW2" s="74"/>
+      <c r="BX2" s="74"/>
+      <c r="BY2" s="74"/>
+      <c r="BZ2" s="74"/>
+      <c r="CA2" s="74"/>
+      <c r="CB2" s="74"/>
+      <c r="CC2" s="74"/>
+      <c r="CD2" s="74"/>
+      <c r="CE2" s="74"/>
+      <c r="CF2" s="74"/>
+      <c r="CG2" s="77"/>
       <c r="CH2" s="69" t="s">
         <v>41</v>
       </c>
       <c r="CI2" s="70"/>
+      <c r="CJ2" s="70"/>
+      <c r="CK2" s="70"/>
+      <c r="CL2" s="71"/>
     </row>
-    <row r="3" spans="1:87" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A3" s="63"/>
+    <row r="3" spans="1:90" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A3" s="72"/>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -8077,58 +8091,67 @@
       </c>
       <c r="BZ3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CA3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="CB3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="CC3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="CD3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="CE3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="CF3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="CH3" s="3" t="s">
+      <c r="CH3" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="CI3" s="72" t="s">
+      <c r="CI3" s="3" t="s">
         <v>8</v>
       </c>
+      <c r="CJ3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="CK3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="CL3" s="3" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="4" spans="1:87" s="20" customFormat="1">
+    <row r="4" spans="1:90" s="20" customFormat="1">
       <c r="A4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="6">
         <v>11.514899999999999</v>
       </c>
       <c r="C4" s="6">
         <v>23.3567</v>
       </c>
       <c r="D4" s="6">
         <v>40.361899999999999</v>
       </c>
       <c r="E4" s="6">
         <v>58.040999999999997</v>
       </c>
       <c r="F4" s="6">
         <v>77.476399999999998</v>
       </c>
       <c r="G4" s="7">
         <v>96.996899999999997</v>
       </c>
       <c r="H4" s="7">
         <v>114.8241</v>
       </c>
       <c r="I4" s="7">
@@ -8343,55 +8366,64 @@
       </c>
       <c r="CA4" s="58">
         <v>133.1</v>
       </c>
       <c r="CB4" s="60">
         <v>156.5</v>
       </c>
       <c r="CC4" s="13">
         <v>176.9</v>
       </c>
       <c r="CD4" s="13">
         <v>199.5</v>
       </c>
       <c r="CE4" s="13">
         <v>220.1</v>
       </c>
       <c r="CF4" s="13">
         <v>238.4</v>
       </c>
       <c r="CG4" s="13">
         <v>265.39999999999998</v>
       </c>
       <c r="CH4" s="62">
         <v>23.7</v>
       </c>
-      <c r="CI4" s="73">
+      <c r="CI4" s="66">
         <v>46.7</v>
       </c>
+      <c r="CJ4" s="66">
+        <v>93.4</v>
+      </c>
+      <c r="CK4" s="67">
+        <v>108.5</v>
+      </c>
+      <c r="CL4" s="67">
+        <v>139.19999999999999</v>
+      </c>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:90">
       <c r="A5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="22">
         <v>0.16</v>
       </c>
       <c r="C5" s="22">
         <v>0.33760000000000001</v>
       </c>
       <c r="D5" s="22">
         <v>0.65960000000000008</v>
       </c>
       <c r="E5" s="22">
         <v>0.98660000000000003</v>
       </c>
       <c r="F5" s="22">
         <v>1.3805999999999998</v>
       </c>
       <c r="G5" s="22">
         <v>1.7839</v>
       </c>
       <c r="H5" s="22">
         <v>2.1330999999999998</v>
       </c>
       <c r="I5" s="22">
@@ -8606,55 +8638,64 @@
       </c>
       <c r="CA5" s="31">
         <v>0.1</v>
       </c>
       <c r="CB5" s="59">
         <v>0.1</v>
       </c>
       <c r="CC5" s="29">
         <v>0.1</v>
       </c>
       <c r="CD5" s="29">
         <v>0.1</v>
       </c>
       <c r="CE5" s="29">
         <v>0.1</v>
       </c>
       <c r="CF5" s="29">
         <v>0.1</v>
       </c>
       <c r="CG5" s="29">
         <v>0.1</v>
       </c>
       <c r="CH5" s="39">
         <v>0</v>
       </c>
-      <c r="CI5" s="71">
+      <c r="CI5" s="63">
         <v>0</v>
       </c>
+      <c r="CJ5" s="65">
+        <v>0.2</v>
+      </c>
+      <c r="CK5" s="68">
+        <v>0</v>
+      </c>
+      <c r="CL5" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:90">
       <c r="A6" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22">
         <v>0.33900000000000002</v>
       </c>
       <c r="C6" s="22">
         <v>0.73699999999999999</v>
       </c>
       <c r="D6" s="22">
         <v>1.4239999999999999</v>
       </c>
       <c r="E6" s="22">
         <v>2.1789999999999998</v>
       </c>
       <c r="F6" s="22">
         <v>3.0289999999999999</v>
       </c>
       <c r="G6" s="22">
         <v>3.8730000000000002</v>
       </c>
       <c r="H6" s="22">
         <v>4.6621000000000006</v>
       </c>
       <c r="I6" s="22">
@@ -8869,55 +8910,64 @@
       </c>
       <c r="CA6" s="31">
         <v>1.8</v>
       </c>
       <c r="CB6" s="59">
         <v>2.2000000000000002</v>
       </c>
       <c r="CC6" s="29">
         <v>2.5</v>
       </c>
       <c r="CD6" s="29">
         <v>2.8</v>
       </c>
       <c r="CE6" s="29">
         <v>3.1</v>
       </c>
       <c r="CF6" s="29">
         <v>3.2</v>
       </c>
       <c r="CG6" s="29">
         <v>3.4</v>
       </c>
       <c r="CH6" s="34">
         <v>0.2</v>
       </c>
-      <c r="CI6" s="71">
+      <c r="CI6" s="63">
         <v>0.3</v>
       </c>
+      <c r="CJ6" s="63">
+        <v>2</v>
+      </c>
+      <c r="CK6" s="68">
+        <v>1</v>
+      </c>
+      <c r="CL6" s="78">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:90">
       <c r="A7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="22">
         <v>0.443</v>
       </c>
       <c r="C7" s="22">
         <v>0.93470000000000009</v>
       </c>
       <c r="D7" s="22">
         <v>1.8380000000000001</v>
       </c>
       <c r="E7" s="22">
         <v>2.6829999999999998</v>
       </c>
       <c r="F7" s="22">
         <v>3.7506999999999997</v>
       </c>
       <c r="G7" s="22">
         <v>4.8453999999999997</v>
       </c>
       <c r="H7" s="22">
         <v>5.8316000000000008</v>
       </c>
       <c r="I7" s="22">
@@ -9132,55 +9182,64 @@
       </c>
       <c r="CA7" s="31">
         <v>0.6</v>
       </c>
       <c r="CB7" s="59">
         <v>0.8</v>
       </c>
       <c r="CC7" s="29">
         <v>0.9</v>
       </c>
       <c r="CD7" s="29">
         <v>1</v>
       </c>
       <c r="CE7" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF7" s="29">
         <v>1.2</v>
       </c>
       <c r="CG7" s="29">
         <v>1.2</v>
       </c>
       <c r="CH7" s="34">
         <v>0.1</v>
       </c>
-      <c r="CI7" s="71">
+      <c r="CI7" s="63">
         <v>0.1</v>
       </c>
+      <c r="CJ7" s="65">
+        <v>0.9</v>
+      </c>
+      <c r="CK7" s="68">
+        <v>0.3</v>
+      </c>
+      <c r="CL7" s="78">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:90">
       <c r="A8" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="22">
         <v>0.40620000000000001</v>
       </c>
       <c r="C8" s="22">
         <v>1.0222</v>
       </c>
       <c r="D8" s="22">
         <v>1.9459000000000002</v>
       </c>
       <c r="E8" s="22">
         <v>3.0028999999999999</v>
       </c>
       <c r="F8" s="22">
         <v>4.4115000000000002</v>
       </c>
       <c r="G8" s="22">
         <v>5.7941000000000003</v>
       </c>
       <c r="H8" s="22">
         <v>6.8948</v>
       </c>
       <c r="I8" s="22">
@@ -9395,55 +9454,64 @@
       </c>
       <c r="CA8" s="31">
         <v>5.3</v>
       </c>
       <c r="CB8" s="59">
         <v>6.3</v>
       </c>
       <c r="CC8" s="29">
         <v>7.2</v>
       </c>
       <c r="CD8" s="29">
         <v>8.1</v>
       </c>
       <c r="CE8" s="29">
         <v>8.8000000000000007</v>
       </c>
       <c r="CF8" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="29">
         <v>9.6999999999999993</v>
       </c>
       <c r="CH8" s="34">
         <v>0.4</v>
       </c>
-      <c r="CI8" s="71">
+      <c r="CI8" s="63">
         <v>1</v>
       </c>
+      <c r="CJ8" s="65">
+        <v>3.2</v>
+      </c>
+      <c r="CK8" s="68">
+        <v>2.9</v>
+      </c>
+      <c r="CL8" s="78">
+        <v>4.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:90">
       <c r="A9" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="22">
         <v>0.45550000000000002</v>
       </c>
       <c r="C9" s="22">
         <v>0.87029999999999996</v>
       </c>
       <c r="D9" s="22">
         <v>1.6818</v>
       </c>
       <c r="E9" s="22">
         <v>2.6358000000000001</v>
       </c>
       <c r="F9" s="22">
         <v>3.6209000000000002</v>
       </c>
       <c r="G9" s="22">
         <v>4.7351999999999999</v>
       </c>
       <c r="H9" s="22">
         <v>5.6238000000000001</v>
       </c>
       <c r="I9" s="22">
@@ -9658,55 +9726,64 @@
       </c>
       <c r="CA9" s="31">
         <v>4.8</v>
       </c>
       <c r="CB9" s="59">
         <v>5.8</v>
       </c>
       <c r="CC9" s="29">
         <v>6.5</v>
       </c>
       <c r="CD9" s="29">
         <v>7.1</v>
       </c>
       <c r="CE9" s="29">
         <v>7.6</v>
       </c>
       <c r="CF9" s="29">
         <v>7.9</v>
       </c>
       <c r="CG9" s="29">
         <v>8.3000000000000007</v>
       </c>
       <c r="CH9" s="34">
         <v>0.5</v>
       </c>
-      <c r="CI9" s="71">
+      <c r="CI9" s="63">
         <v>0.9</v>
       </c>
+      <c r="CJ9" s="65">
+        <v>4.5</v>
+      </c>
+      <c r="CK9" s="68">
+        <v>2.8</v>
+      </c>
+      <c r="CL9" s="78">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:90">
       <c r="A10" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="22">
         <v>0.13100000000000001</v>
       </c>
       <c r="C10" s="22">
         <v>0.27929999999999999</v>
       </c>
       <c r="D10" s="22">
         <v>0.5423</v>
       </c>
       <c r="E10" s="22">
         <v>0.87629999999999997</v>
       </c>
       <c r="F10" s="22">
         <v>1.1725000000000001</v>
       </c>
       <c r="G10" s="22">
         <v>1.4413</v>
       </c>
       <c r="H10" s="22">
         <v>1.6722999999999999</v>
       </c>
       <c r="I10" s="22">
@@ -9921,55 +9998,64 @@
       </c>
       <c r="CA10" s="31">
         <v>1.5</v>
       </c>
       <c r="CB10" s="59">
         <v>1.8</v>
       </c>
       <c r="CC10" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="CD10" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE10" s="29">
         <v>2.5</v>
       </c>
       <c r="CF10" s="29">
         <v>2.6</v>
       </c>
       <c r="CG10" s="29">
         <v>2.7</v>
       </c>
       <c r="CH10" s="34">
         <v>0.1</v>
       </c>
-      <c r="CI10" s="71">
+      <c r="CI10" s="63">
         <v>0.3</v>
       </c>
+      <c r="CJ10" s="65">
+        <v>6.5</v>
+      </c>
+      <c r="CK10" s="68">
+        <v>0.9</v>
+      </c>
+      <c r="CL10" s="78">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:90">
       <c r="A11" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="22">
         <v>0.42799999999999999</v>
       </c>
       <c r="C11" s="22">
         <v>0.89970000000000006</v>
       </c>
       <c r="D11" s="22">
         <v>1.4709000000000001</v>
       </c>
       <c r="E11" s="22">
         <v>2.2629000000000001</v>
       </c>
       <c r="F11" s="22">
         <v>3.1329000000000002</v>
       </c>
       <c r="G11" s="22">
         <v>3.8359999999999999</v>
       </c>
       <c r="H11" s="22">
         <v>4.5369999999999999</v>
       </c>
       <c r="I11" s="22">
@@ -10184,55 +10270,64 @@
       </c>
       <c r="CA11" s="31">
         <v>3.9</v>
       </c>
       <c r="CB11" s="59">
         <v>4.5999999999999996</v>
       </c>
       <c r="CC11" s="29">
         <v>5.2</v>
       </c>
       <c r="CD11" s="29">
         <v>5.8</v>
       </c>
       <c r="CE11" s="29">
         <v>6.2</v>
       </c>
       <c r="CF11" s="29">
         <v>6.6</v>
       </c>
       <c r="CG11" s="29">
         <v>6.9</v>
       </c>
       <c r="CH11" s="34">
         <v>0.4</v>
       </c>
-      <c r="CI11" s="71">
+      <c r="CI11" s="63">
         <v>0.8</v>
       </c>
+      <c r="CJ11" s="63">
+        <v>11</v>
+      </c>
+      <c r="CK11" s="68">
+        <v>2.1</v>
+      </c>
+      <c r="CL11" s="78">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:90">
       <c r="A12" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="22">
         <v>0.17419999999999999</v>
       </c>
       <c r="C12" s="22">
         <v>0.48699999999999999</v>
       </c>
       <c r="D12" s="22">
         <v>1.0912999999999999</v>
       </c>
       <c r="E12" s="22">
         <v>1.7353000000000001</v>
       </c>
       <c r="F12" s="22">
         <v>2.4158000000000004</v>
       </c>
       <c r="G12" s="22">
         <v>3.2004999999999999</v>
       </c>
       <c r="H12" s="22">
         <v>3.8748</v>
       </c>
       <c r="I12" s="22">
@@ -10447,55 +10542,64 @@
       </c>
       <c r="CA12" s="31">
         <v>3.3</v>
       </c>
       <c r="CB12" s="59">
         <v>4.0999999999999996</v>
       </c>
       <c r="CC12" s="29">
         <v>4.8</v>
       </c>
       <c r="CD12" s="29">
         <v>5.4</v>
       </c>
       <c r="CE12" s="29">
         <v>5.9</v>
       </c>
       <c r="CF12" s="29">
         <v>6.3</v>
       </c>
       <c r="CG12" s="29">
         <v>6.6</v>
       </c>
       <c r="CH12" s="34">
         <v>0.2</v>
       </c>
-      <c r="CI12" s="71">
+      <c r="CI12" s="63">
         <v>0.5</v>
       </c>
+      <c r="CJ12" s="65">
+        <v>3.4</v>
+      </c>
+      <c r="CK12" s="68">
+        <v>1.9</v>
+      </c>
+      <c r="CL12" s="78">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:90">
       <c r="A13" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="22">
         <v>0.39879999999999999</v>
       </c>
       <c r="C13" s="22">
         <v>0.93010000000000004</v>
       </c>
       <c r="D13" s="22">
         <v>1.8791</v>
       </c>
       <c r="E13" s="22">
         <v>2.9208000000000003</v>
       </c>
       <c r="F13" s="22">
         <v>4.0229999999999997</v>
       </c>
       <c r="G13" s="22">
         <v>5.2406999999999995</v>
       </c>
       <c r="H13" s="22">
         <v>6.2747000000000002</v>
       </c>
       <c r="I13" s="22">
@@ -10710,55 +10814,64 @@
       </c>
       <c r="CA13" s="31">
         <v>4.5</v>
       </c>
       <c r="CB13" s="61">
         <v>6</v>
       </c>
       <c r="CC13" s="29">
         <v>6.9</v>
       </c>
       <c r="CD13" s="29">
         <v>9</v>
       </c>
       <c r="CE13" s="29">
         <v>9.6</v>
       </c>
       <c r="CF13" s="29">
         <v>10</v>
       </c>
       <c r="CG13" s="29">
         <v>12.4</v>
       </c>
       <c r="CH13" s="34">
         <v>0.8</v>
       </c>
-      <c r="CI13" s="71">
+      <c r="CI13" s="63">
         <v>1.8</v>
       </c>
+      <c r="CJ13" s="65">
+        <v>3.8</v>
+      </c>
+      <c r="CK13" s="68">
+        <v>5.5</v>
+      </c>
+      <c r="CL13" s="78">
+        <v>6.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:90">
       <c r="A14" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="22">
         <v>0.30599999999999999</v>
       </c>
       <c r="C14" s="22">
         <v>0.65129999999999999</v>
       </c>
       <c r="D14" s="22">
         <v>1.2685</v>
       </c>
       <c r="E14" s="22">
         <v>1.8877000000000002</v>
       </c>
       <c r="F14" s="22">
         <v>2.5206999999999997</v>
       </c>
       <c r="G14" s="22">
         <v>3.2686999999999999</v>
       </c>
       <c r="H14" s="22">
         <v>4.1174999999999997</v>
       </c>
       <c r="I14" s="22">
@@ -10973,55 +11086,64 @@
       </c>
       <c r="CA14" s="31">
         <v>2.5</v>
       </c>
       <c r="CB14" s="61">
         <v>3</v>
       </c>
       <c r="CC14" s="29">
         <v>3.4</v>
       </c>
       <c r="CD14" s="29">
         <v>3.8</v>
       </c>
       <c r="CE14" s="29">
         <v>4.0999999999999996</v>
       </c>
       <c r="CF14" s="29">
         <v>4.3</v>
       </c>
       <c r="CG14" s="29">
         <v>4.5999999999999996</v>
       </c>
       <c r="CH14" s="34">
         <v>0.2</v>
       </c>
-      <c r="CI14" s="71">
+      <c r="CI14" s="63">
         <v>0.5</v>
       </c>
+      <c r="CJ14" s="65">
+        <v>3.7</v>
+      </c>
+      <c r="CK14" s="68">
+        <v>1.5</v>
+      </c>
+      <c r="CL14" s="78">
+        <v>2</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:90">
       <c r="A15" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="22">
         <v>1.0620000000000001</v>
       </c>
       <c r="C15" s="22">
         <v>2.1576</v>
       </c>
       <c r="D15" s="22">
         <v>3.8481000000000001</v>
       </c>
       <c r="E15" s="22">
         <v>5.5626000000000007</v>
       </c>
       <c r="F15" s="22">
         <v>7.3849</v>
       </c>
       <c r="G15" s="22">
         <v>8.4830000000000005</v>
       </c>
       <c r="H15" s="22">
         <v>9.5820000000000007</v>
       </c>
       <c r="I15" s="22">
@@ -11236,55 +11358,64 @@
       </c>
       <c r="CA15" s="31">
         <v>8.8000000000000007</v>
       </c>
       <c r="CB15" s="59">
         <v>10.199999999999999</v>
       </c>
       <c r="CC15" s="29">
         <v>11.3</v>
       </c>
       <c r="CD15" s="29">
         <v>12.4</v>
       </c>
       <c r="CE15" s="29">
         <v>13.6</v>
       </c>
       <c r="CF15" s="29">
         <v>14.6</v>
       </c>
       <c r="CG15" s="29">
         <v>15.6</v>
       </c>
       <c r="CH15" s="39">
         <v>1</v>
       </c>
-      <c r="CI15" s="71">
+      <c r="CI15" s="63">
         <v>2</v>
       </c>
+      <c r="CJ15" s="65">
+        <v>15.7</v>
+      </c>
+      <c r="CK15" s="68">
+        <v>5.2</v>
+      </c>
+      <c r="CL15" s="78">
+        <v>7</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:90">
       <c r="A16" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="22">
         <v>4.9836</v>
       </c>
       <c r="C16" s="22">
         <v>9.3284000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>14.242299999999998</v>
       </c>
       <c r="E16" s="22">
         <v>18.788</v>
       </c>
       <c r="F16" s="22">
         <v>23.962199999999999</v>
       </c>
       <c r="G16" s="22">
         <v>29.698400000000003</v>
       </c>
       <c r="H16" s="22">
         <v>34.870199999999997</v>
       </c>
       <c r="I16" s="22">
@@ -11499,55 +11630,64 @@
       </c>
       <c r="CA16" s="31">
         <v>53</v>
       </c>
       <c r="CB16" s="59">
         <v>62.1</v>
       </c>
       <c r="CC16" s="29">
         <v>68.8</v>
       </c>
       <c r="CD16" s="29">
         <v>77.099999999999994</v>
       </c>
       <c r="CE16" s="29">
         <v>85.4</v>
       </c>
       <c r="CF16" s="29">
         <v>93.9</v>
       </c>
       <c r="CG16" s="29">
         <v>105.6</v>
       </c>
       <c r="CH16" s="34">
         <v>11.6</v>
       </c>
-      <c r="CI16" s="71">
+      <c r="CI16" s="63">
         <v>22.5</v>
       </c>
+      <c r="CJ16" s="65">
+        <v>10.1</v>
+      </c>
+      <c r="CK16" s="68">
+        <v>47.3</v>
+      </c>
+      <c r="CL16" s="78">
+        <v>60</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:90">
       <c r="A17" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="38" t="s">
@@ -11762,55 +11902,64 @@
       </c>
       <c r="CA17" s="31">
         <v>7.8</v>
       </c>
       <c r="CB17" s="61">
         <v>9</v>
       </c>
       <c r="CC17" s="29">
         <v>10.6</v>
       </c>
       <c r="CD17" s="29">
         <v>12.7</v>
       </c>
       <c r="CE17" s="29">
         <v>13.7</v>
       </c>
       <c r="CF17" s="29">
         <v>14.5</v>
       </c>
       <c r="CG17" s="29">
         <v>18.100000000000001</v>
       </c>
       <c r="CH17" s="34">
         <v>1.5</v>
       </c>
-      <c r="CI17" s="71">
+      <c r="CI17" s="63">
         <v>3</v>
       </c>
+      <c r="CJ17" s="65">
+        <v>5.8</v>
+      </c>
+      <c r="CK17" s="68">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="CL17" s="78">
+        <v>10.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:90">
       <c r="A18" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="22">
         <v>0.12079999999999999</v>
       </c>
       <c r="C18" s="22">
         <v>0.27860000000000001</v>
       </c>
       <c r="D18" s="22">
         <v>0.54159999999999997</v>
       </c>
       <c r="E18" s="22">
         <v>0.81459999999999999</v>
       </c>
       <c r="F18" s="22">
         <v>1.1349</v>
       </c>
       <c r="G18" s="22">
         <v>1.4653</v>
       </c>
       <c r="H18" s="22">
         <v>1.7863</v>
       </c>
       <c r="I18" s="22">
@@ -12025,55 +12174,64 @@
       </c>
       <c r="CA18" s="31">
         <v>1</v>
       </c>
       <c r="CB18" s="59">
         <v>1.3</v>
       </c>
       <c r="CC18" s="29">
         <v>1.5</v>
       </c>
       <c r="CD18" s="29">
         <v>1.7</v>
       </c>
       <c r="CE18" s="29">
         <v>1.8</v>
       </c>
       <c r="CF18" s="29">
         <v>1.9</v>
       </c>
       <c r="CG18" s="29">
         <v>2</v>
       </c>
       <c r="CH18" s="34">
         <v>0.1</v>
       </c>
-      <c r="CI18" s="71">
+      <c r="CI18" s="63">
         <v>0.2</v>
       </c>
+      <c r="CJ18" s="65">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="CK18" s="68">
+        <v>0.5</v>
+      </c>
+      <c r="CL18" s="78">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:90">
       <c r="A19" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="22">
         <v>0.92749999999999999</v>
       </c>
       <c r="C19" s="22">
         <v>2.0658000000000003</v>
       </c>
       <c r="D19" s="22">
         <v>3.8658000000000001</v>
       </c>
       <c r="E19" s="22">
         <v>5.6657999999999999</v>
       </c>
       <c r="F19" s="22">
         <v>7.4625000000000004</v>
       </c>
       <c r="G19" s="22">
         <v>9.2629999999999999</v>
       </c>
       <c r="H19" s="22">
         <v>11.065</v>
       </c>
       <c r="I19" s="22">
@@ -12288,55 +12446,64 @@
       </c>
       <c r="CA19" s="31">
         <v>22.5</v>
       </c>
       <c r="CB19" s="59">
         <v>25.2</v>
       </c>
       <c r="CC19" s="29">
         <v>28.7</v>
       </c>
       <c r="CD19" s="29">
         <v>32.299999999999997</v>
       </c>
       <c r="CE19" s="29">
         <v>37</v>
       </c>
       <c r="CF19" s="29">
         <v>41.1</v>
       </c>
       <c r="CG19" s="29">
         <v>46.2</v>
       </c>
       <c r="CH19" s="34">
         <v>5.2</v>
       </c>
-      <c r="CI19" s="71">
+      <c r="CI19" s="63">
         <v>10.1</v>
       </c>
+      <c r="CJ19" s="65">
+        <v>6.6</v>
+      </c>
+      <c r="CK19" s="68">
+        <v>21.3</v>
+      </c>
+      <c r="CL19" s="78">
+        <v>25.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:90">
       <c r="A20" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="22">
         <v>1.0628</v>
       </c>
       <c r="C20" s="22">
         <v>2.1138000000000003</v>
       </c>
       <c r="D20" s="22">
         <v>3.5609999999999999</v>
       </c>
       <c r="E20" s="22">
         <v>5.2850000000000001</v>
       </c>
       <c r="F20" s="22">
         <v>7.032</v>
       </c>
       <c r="G20" s="22">
         <v>8.6890000000000001</v>
       </c>
       <c r="H20" s="22">
         <v>10.241</v>
       </c>
       <c r="I20" s="22">
@@ -12551,55 +12718,64 @@
       </c>
       <c r="CA20" s="31">
         <v>10.4</v>
       </c>
       <c r="CB20" s="59">
         <v>12.6</v>
       </c>
       <c r="CC20" s="29">
         <v>14.3</v>
       </c>
       <c r="CD20" s="29">
         <v>15.8</v>
       </c>
       <c r="CE20" s="29">
         <v>17.3</v>
       </c>
       <c r="CF20" s="29">
         <v>18.5</v>
       </c>
       <c r="CG20" s="29">
         <v>19.5</v>
       </c>
       <c r="CH20" s="34">
         <v>1.3</v>
       </c>
-      <c r="CI20" s="71">
+      <c r="CI20" s="63">
         <v>2.5</v>
       </c>
+      <c r="CJ20" s="65">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="CK20" s="68">
+        <v>6.4</v>
+      </c>
+      <c r="CL20" s="78">
+        <v>8.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:90">
       <c r="A21" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="22">
         <v>0.11650000000000001</v>
       </c>
       <c r="C21" s="22">
         <v>0.26330000000000003</v>
       </c>
       <c r="D21" s="22">
         <v>0.50170000000000003</v>
       </c>
       <c r="E21" s="22">
         <v>0.75470000000000004</v>
       </c>
       <c r="F21" s="22">
         <v>1.0423</v>
       </c>
       <c r="G21" s="22">
         <v>1.3794000000000002</v>
       </c>
       <c r="H21" s="22">
         <v>1.6579000000000002</v>
       </c>
       <c r="I21" s="22">
@@ -12814,55 +12990,64 @@
       </c>
       <c r="CA21" s="31">
         <v>1.3</v>
       </c>
       <c r="CB21" s="59">
         <v>1.6</v>
       </c>
       <c r="CC21" s="29">
         <v>1.9</v>
       </c>
       <c r="CD21" s="29">
         <v>2.1</v>
       </c>
       <c r="CE21" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="CF21" s="29">
         <v>2.4</v>
       </c>
       <c r="CG21" s="29">
         <v>2.5</v>
       </c>
       <c r="CH21" s="34">
         <v>0.1</v>
       </c>
-      <c r="CI21" s="71">
+      <c r="CI21" s="63">
         <v>0.2</v>
       </c>
+      <c r="CJ21" s="65">
+        <v>2.6</v>
+      </c>
+      <c r="CK21" s="68">
+        <v>0.7</v>
+      </c>
+      <c r="CL21" s="78">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:90">
       <c r="A22" s="41"/>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
       <c r="L22" s="42"/>
       <c r="M22" s="42"/>
       <c r="N22" s="42"/>
       <c r="O22" s="42"/>
       <c r="P22" s="42"/>
       <c r="Q22" s="42"/>
       <c r="R22" s="42"/>
       <c r="S22" s="42"/>
       <c r="T22" s="42"/>
       <c r="U22" s="42"/>
       <c r="V22" s="42"/>
       <c r="W22" s="42"/>
       <c r="X22" s="42"/>
       <c r="Y22" s="42"/>
@@ -12894,137 +13079,137 @@
       <c r="AY22" s="45"/>
       <c r="AZ22" s="45"/>
       <c r="BA22" s="45"/>
       <c r="BB22" s="45"/>
       <c r="BC22" s="45"/>
       <c r="BD22" s="45"/>
       <c r="BE22" s="45"/>
       <c r="BF22" s="45"/>
       <c r="BG22" s="45"/>
       <c r="BH22" s="45"/>
       <c r="BI22" s="45"/>
       <c r="BJ22" s="45"/>
       <c r="BK22" s="45"/>
       <c r="BL22" s="45"/>
       <c r="BM22" s="45"/>
       <c r="BN22" s="45"/>
       <c r="BO22" s="45"/>
       <c r="BP22" s="45"/>
       <c r="BQ22" s="46"/>
       <c r="BR22" s="46"/>
       <c r="BS22" s="47"/>
       <c r="BT22" s="48"/>
       <c r="BU22" s="48"/>
       <c r="CA22" s="57"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:90">
       <c r="Q23" s="49"/>
       <c r="T23" s="49"/>
       <c r="U23" s="50"/>
       <c r="V23" s="50"/>
       <c r="W23" s="51"/>
       <c r="X23" s="52"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:90">
       <c r="Q24" s="49"/>
       <c r="T24" s="49"/>
       <c r="U24" s="50"/>
       <c r="V24" s="50"/>
       <c r="W24" s="51"/>
       <c r="X24" s="52"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:90">
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="Q25" s="51"/>
       <c r="T25" s="49"/>
       <c r="U25" s="50"/>
       <c r="V25" s="50"/>
       <c r="W25" s="53"/>
       <c r="X25" s="52"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:90">
       <c r="C26" s="53"/>
       <c r="D26" s="53"/>
       <c r="Q26" s="49"/>
       <c r="T26" s="51"/>
       <c r="U26" s="50"/>
       <c r="V26" s="50"/>
       <c r="W26" s="53"/>
       <c r="X26" s="52"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:90">
       <c r="C27" s="53"/>
       <c r="D27" s="53"/>
       <c r="Q27" s="49"/>
       <c r="T27" s="49"/>
       <c r="U27" s="52"/>
       <c r="V27" s="52"/>
       <c r="W27" s="53"/>
       <c r="X27" s="52"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:90">
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
       <c r="Q28" s="49"/>
       <c r="T28" s="49"/>
       <c r="U28" s="52"/>
       <c r="V28" s="52"/>
       <c r="W28" s="51"/>
       <c r="X28" s="52"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:90">
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="Q29" s="49"/>
       <c r="T29" s="49"/>
       <c r="U29" s="52"/>
       <c r="V29" s="50"/>
       <c r="W29" s="51"/>
       <c r="X29" s="52"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:90">
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="Q30" s="49"/>
       <c r="T30" s="49"/>
       <c r="U30" s="50"/>
       <c r="V30" s="50"/>
       <c r="W30" s="51"/>
       <c r="X30" s="52"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:90">
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="Q31" s="49"/>
       <c r="T31" s="49"/>
       <c r="U31" s="52"/>
       <c r="V31" s="52"/>
       <c r="W31" s="51"/>
       <c r="X31" s="52"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:90">
       <c r="Q32" s="49"/>
       <c r="T32" s="49"/>
       <c r="U32" s="50"/>
       <c r="V32" s="50"/>
       <c r="W32" s="51"/>
       <c r="X32" s="52"/>
     </row>
     <row r="33" spans="17:24">
       <c r="Q33" s="51"/>
       <c r="T33" s="49"/>
       <c r="U33" s="50"/>
       <c r="V33" s="50"/>
       <c r="W33" s="51"/>
       <c r="X33" s="52"/>
     </row>
     <row r="34" spans="17:24">
       <c r="Q34" s="54"/>
       <c r="T34" s="51"/>
       <c r="U34" s="52"/>
       <c r="V34" s="52"/>
       <c r="W34" s="51"/>
       <c r="X34" s="52"/>
     </row>
     <row r="35" spans="17:24">
       <c r="Q35" s="51"/>
@@ -13048,60 +13233,60 @@
       <c r="U37" s="52"/>
       <c r="V37" s="52"/>
       <c r="W37" s="51"/>
       <c r="X37" s="52"/>
     </row>
     <row r="38" spans="17:24">
       <c r="Q38" s="55"/>
       <c r="T38" s="49"/>
       <c r="U38" s="51"/>
       <c r="W38" s="51"/>
       <c r="X38" s="52"/>
     </row>
     <row r="39" spans="17:24">
       <c r="T39" s="55"/>
       <c r="W39" s="53"/>
       <c r="X39" s="52"/>
     </row>
     <row r="40" spans="17:24">
       <c r="W40" s="53"/>
     </row>
     <row r="41" spans="17:24">
       <c r="W41" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.53" bottom="0.59055118110236227" header="0.42" footer="0.85"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>