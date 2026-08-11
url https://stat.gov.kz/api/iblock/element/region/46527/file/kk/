--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-60" windowWidth="15105" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name=" жұмыртқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">' жұмыртқа'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="42">
   <si>
     <t>Алынған тауық жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -3959,51 +3959,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="3179" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="8" xfId="3179" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -4111,78 +4111,84 @@
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3180">
     <cellStyle name="20% - Акцент1 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 2" xfId="7"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="8"/>
     <cellStyle name="20% - Акцент2 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 2" xfId="10"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент3 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 2" xfId="13"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент4 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 2" xfId="16"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент5 3" xfId="18"/>
     <cellStyle name="20% - Акцент6 2" xfId="19"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="20"/>
     <cellStyle name="20% - Акцент6 3" xfId="21"/>
     <cellStyle name="40% - Акцент1 2" xfId="22"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="23"/>
     <cellStyle name="40% - Акцент1 3" xfId="24"/>
     <cellStyle name="40% - Акцент2 2" xfId="25"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="26"/>
@@ -7628,261 +7634,262 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL41"/>
+  <dimension ref="A1:CM41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI9" sqref="CI9"/>
+      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK11" sqref="CK11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="35" customWidth="1"/>
     <col min="2" max="71" width="10.5703125" style="35" customWidth="1"/>
     <col min="72" max="72" width="10.42578125" style="35" customWidth="1"/>
     <col min="73" max="73" width="10.5703125" style="35" customWidth="1"/>
     <col min="74" max="76" width="9.140625" style="35"/>
     <col min="77" max="77" width="10.140625" style="35" bestFit="1" customWidth="1"/>
     <col min="78" max="85" width="9.140625" style="35"/>
     <col min="86" max="86" width="10.28515625" style="35" customWidth="1"/>
     <col min="87" max="87" width="9.140625" style="35"/>
     <col min="88" max="88" width="10.28515625" style="35" customWidth="1"/>
     <col min="89" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A1" s="76" t="s">
+    <row r="1" spans="1:91" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A1" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="76"/>
-[...70 lines deleted...]
-      <c r="BU1" s="76"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
+      <c r="Z1" s="74"/>
+      <c r="AA1" s="74"/>
+      <c r="AB1" s="74"/>
+      <c r="AC1" s="74"/>
+      <c r="AD1" s="74"/>
+      <c r="AE1" s="74"/>
+      <c r="AF1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="74"/>
+      <c r="AJ1" s="74"/>
+      <c r="AK1" s="74"/>
+      <c r="AL1" s="74"/>
+      <c r="AM1" s="74"/>
+      <c r="AN1" s="74"/>
+      <c r="AO1" s="74"/>
+      <c r="AP1" s="74"/>
+      <c r="AQ1" s="74"/>
+      <c r="AR1" s="74"/>
+      <c r="AS1" s="74"/>
+      <c r="AT1" s="74"/>
+      <c r="AU1" s="74"/>
+      <c r="AV1" s="74"/>
+      <c r="AW1" s="74"/>
+      <c r="AX1" s="74"/>
+      <c r="AY1" s="74"/>
+      <c r="AZ1" s="74"/>
+      <c r="BA1" s="74"/>
+      <c r="BB1" s="74"/>
+      <c r="BC1" s="74"/>
+      <c r="BD1" s="74"/>
+      <c r="BE1" s="74"/>
+      <c r="BF1" s="74"/>
+      <c r="BG1" s="74"/>
+      <c r="BH1" s="74"/>
+      <c r="BI1" s="74"/>
+      <c r="BJ1" s="74"/>
+      <c r="BK1" s="74"/>
+      <c r="BL1" s="74"/>
+      <c r="BM1" s="74"/>
+      <c r="BN1" s="74"/>
+      <c r="BO1" s="74"/>
+      <c r="BP1" s="74"/>
+      <c r="BQ1" s="74"/>
+      <c r="BR1" s="74"/>
+      <c r="BS1" s="74"/>
+      <c r="BT1" s="74"/>
+      <c r="BU1" s="74"/>
     </row>
-    <row r="2" spans="1:90" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A2" s="72" t="s">
+    <row r="2" spans="1:91" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="74"/>
-[...10 lines deleted...]
-      <c r="N2" s="73" t="s">
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="O2" s="74"/>
-[...10 lines deleted...]
-      <c r="Z2" s="73" t="s">
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="AA2" s="74"/>
-[...10 lines deleted...]
-      <c r="AL2" s="73" t="s">
+      <c r="AA2" s="72"/>
+      <c r="AB2" s="72"/>
+      <c r="AC2" s="72"/>
+      <c r="AD2" s="72"/>
+      <c r="AE2" s="72"/>
+      <c r="AF2" s="72"/>
+      <c r="AG2" s="72"/>
+      <c r="AH2" s="72"/>
+      <c r="AI2" s="72"/>
+      <c r="AJ2" s="72"/>
+      <c r="AK2" s="73"/>
+      <c r="AL2" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="AM2" s="74"/>
-[...10 lines deleted...]
-      <c r="AX2" s="73" t="s">
+      <c r="AM2" s="72"/>
+      <c r="AN2" s="72"/>
+      <c r="AO2" s="72"/>
+      <c r="AP2" s="72"/>
+      <c r="AQ2" s="72"/>
+      <c r="AR2" s="72"/>
+      <c r="AS2" s="72"/>
+      <c r="AT2" s="72"/>
+      <c r="AU2" s="72"/>
+      <c r="AV2" s="72"/>
+      <c r="AW2" s="73"/>
+      <c r="AX2" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="73" t="s">
+      <c r="AY2" s="72"/>
+      <c r="AZ2" s="72"/>
+      <c r="BA2" s="72"/>
+      <c r="BB2" s="72"/>
+      <c r="BC2" s="72"/>
+      <c r="BD2" s="72"/>
+      <c r="BE2" s="72"/>
+      <c r="BF2" s="72"/>
+      <c r="BG2" s="72"/>
+      <c r="BH2" s="72"/>
+      <c r="BI2" s="73"/>
+      <c r="BJ2" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="74"/>
-[...10 lines deleted...]
-      <c r="BV2" s="73" t="s">
+      <c r="BK2" s="72"/>
+      <c r="BL2" s="72"/>
+      <c r="BM2" s="72"/>
+      <c r="BN2" s="72"/>
+      <c r="BO2" s="72"/>
+      <c r="BP2" s="72"/>
+      <c r="BQ2" s="72"/>
+      <c r="BR2" s="72"/>
+      <c r="BS2" s="72"/>
+      <c r="BT2" s="72"/>
+      <c r="BU2" s="75"/>
+      <c r="BV2" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="74"/>
-[...10 lines deleted...]
-      <c r="CH2" s="69" t="s">
+      <c r="BW2" s="72"/>
+      <c r="BX2" s="72"/>
+      <c r="BY2" s="72"/>
+      <c r="BZ2" s="72"/>
+      <c r="CA2" s="72"/>
+      <c r="CB2" s="72"/>
+      <c r="CC2" s="72"/>
+      <c r="CD2" s="72"/>
+      <c r="CE2" s="72"/>
+      <c r="CF2" s="72"/>
+      <c r="CG2" s="75"/>
+      <c r="CH2" s="76" t="s">
         <v>41</v>
       </c>
-      <c r="CI2" s="70"/>
-[...2 lines deleted...]
-      <c r="CL2" s="71"/>
+      <c r="CI2" s="77"/>
+      <c r="CJ2" s="77"/>
+      <c r="CK2" s="77"/>
+      <c r="CL2" s="77"/>
+      <c r="CM2" s="78"/>
     </row>
-    <row r="3" spans="1:90" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A3" s="72"/>
+    <row r="3" spans="1:91" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A3" s="70"/>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -8106,52 +8113,55 @@
       </c>
       <c r="CE3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="CF3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>37</v>
       </c>
       <c r="CH3" s="64" t="s">
         <v>7</v>
       </c>
       <c r="CI3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="CJ3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CK3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CL3" s="3" t="s">
         <v>11</v>
       </c>
+      <c r="CM3" s="3" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="4" spans="1:90" s="20" customFormat="1">
+    <row r="4" spans="1:91" s="20" customFormat="1">
       <c r="A4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="6">
         <v>11.514899999999999</v>
       </c>
       <c r="C4" s="6">
         <v>23.3567</v>
       </c>
       <c r="D4" s="6">
         <v>40.361899999999999</v>
       </c>
       <c r="E4" s="6">
         <v>58.040999999999997</v>
       </c>
       <c r="F4" s="6">
         <v>77.476399999999998</v>
       </c>
       <c r="G4" s="7">
         <v>96.996899999999997</v>
       </c>
       <c r="H4" s="7">
         <v>114.8241</v>
       </c>
       <c r="I4" s="7">
@@ -8378,52 +8388,55 @@
       </c>
       <c r="CE4" s="13">
         <v>220.1</v>
       </c>
       <c r="CF4" s="13">
         <v>238.4</v>
       </c>
       <c r="CG4" s="13">
         <v>265.39999999999998</v>
       </c>
       <c r="CH4" s="62">
         <v>23.7</v>
       </c>
       <c r="CI4" s="66">
         <v>46.7</v>
       </c>
       <c r="CJ4" s="66">
         <v>93.4</v>
       </c>
       <c r="CK4" s="67">
         <v>108.5</v>
       </c>
       <c r="CL4" s="67">
         <v>139.19999999999999</v>
       </c>
+      <c r="CM4" s="79">
+        <v>170.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="22">
         <v>0.16</v>
       </c>
       <c r="C5" s="22">
         <v>0.33760000000000001</v>
       </c>
       <c r="D5" s="22">
         <v>0.65960000000000008</v>
       </c>
       <c r="E5" s="22">
         <v>0.98660000000000003</v>
       </c>
       <c r="F5" s="22">
         <v>1.3805999999999998</v>
       </c>
       <c r="G5" s="22">
         <v>1.7839</v>
       </c>
       <c r="H5" s="22">
         <v>2.1330999999999998</v>
       </c>
       <c r="I5" s="22">
@@ -8647,55 +8660,58 @@
       </c>
       <c r="CD5" s="29">
         <v>0.1</v>
       </c>
       <c r="CE5" s="29">
         <v>0.1</v>
       </c>
       <c r="CF5" s="29">
         <v>0.1</v>
       </c>
       <c r="CG5" s="29">
         <v>0.1</v>
       </c>
       <c r="CH5" s="39">
         <v>0</v>
       </c>
       <c r="CI5" s="63">
         <v>0</v>
       </c>
       <c r="CJ5" s="65">
         <v>0.2</v>
       </c>
       <c r="CK5" s="68">
         <v>0</v>
       </c>
-      <c r="CL5" s="78">
+      <c r="CL5" s="69">
         <v>0</v>
       </c>
+      <c r="CM5" s="80">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22">
         <v>0.33900000000000002</v>
       </c>
       <c r="C6" s="22">
         <v>0.73699999999999999</v>
       </c>
       <c r="D6" s="22">
         <v>1.4239999999999999</v>
       </c>
       <c r="E6" s="22">
         <v>2.1789999999999998</v>
       </c>
       <c r="F6" s="22">
         <v>3.0289999999999999</v>
       </c>
       <c r="G6" s="22">
         <v>3.8730000000000002</v>
       </c>
       <c r="H6" s="22">
         <v>4.6621000000000006</v>
       </c>
       <c r="I6" s="22">
@@ -8919,55 +8935,58 @@
       </c>
       <c r="CD6" s="29">
         <v>2.8</v>
       </c>
       <c r="CE6" s="29">
         <v>3.1</v>
       </c>
       <c r="CF6" s="29">
         <v>3.2</v>
       </c>
       <c r="CG6" s="29">
         <v>3.4</v>
       </c>
       <c r="CH6" s="34">
         <v>0.2</v>
       </c>
       <c r="CI6" s="63">
         <v>0.3</v>
       </c>
       <c r="CJ6" s="63">
         <v>2</v>
       </c>
       <c r="CK6" s="68">
         <v>1</v>
       </c>
-      <c r="CL6" s="78">
+      <c r="CL6" s="69">
         <v>1.4</v>
       </c>
+      <c r="CM6" s="80">
+        <v>1.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="22">
         <v>0.443</v>
       </c>
       <c r="C7" s="22">
         <v>0.93470000000000009</v>
       </c>
       <c r="D7" s="22">
         <v>1.8380000000000001</v>
       </c>
       <c r="E7" s="22">
         <v>2.6829999999999998</v>
       </c>
       <c r="F7" s="22">
         <v>3.7506999999999997</v>
       </c>
       <c r="G7" s="22">
         <v>4.8453999999999997</v>
       </c>
       <c r="H7" s="22">
         <v>5.8316000000000008</v>
       </c>
       <c r="I7" s="22">
@@ -9191,55 +9210,58 @@
       </c>
       <c r="CD7" s="29">
         <v>1</v>
       </c>
       <c r="CE7" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF7" s="29">
         <v>1.2</v>
       </c>
       <c r="CG7" s="29">
         <v>1.2</v>
       </c>
       <c r="CH7" s="34">
         <v>0.1</v>
       </c>
       <c r="CI7" s="63">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="65">
         <v>0.9</v>
       </c>
       <c r="CK7" s="68">
         <v>0.3</v>
       </c>
-      <c r="CL7" s="78">
+      <c r="CL7" s="69">
         <v>0.4</v>
       </c>
+      <c r="CM7" s="80">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="22">
         <v>0.40620000000000001</v>
       </c>
       <c r="C8" s="22">
         <v>1.0222</v>
       </c>
       <c r="D8" s="22">
         <v>1.9459000000000002</v>
       </c>
       <c r="E8" s="22">
         <v>3.0028999999999999</v>
       </c>
       <c r="F8" s="22">
         <v>4.4115000000000002</v>
       </c>
       <c r="G8" s="22">
         <v>5.7941000000000003</v>
       </c>
       <c r="H8" s="22">
         <v>6.8948</v>
       </c>
       <c r="I8" s="22">
@@ -9463,55 +9485,58 @@
       </c>
       <c r="CD8" s="29">
         <v>8.1</v>
       </c>
       <c r="CE8" s="29">
         <v>8.8000000000000007</v>
       </c>
       <c r="CF8" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="29">
         <v>9.6999999999999993</v>
       </c>
       <c r="CH8" s="34">
         <v>0.4</v>
       </c>
       <c r="CI8" s="63">
         <v>1</v>
       </c>
       <c r="CJ8" s="65">
         <v>3.2</v>
       </c>
       <c r="CK8" s="68">
         <v>2.9</v>
       </c>
-      <c r="CL8" s="78">
+      <c r="CL8" s="69">
         <v>4.3</v>
       </c>
+      <c r="CM8" s="80">
+        <v>5.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="22">
         <v>0.45550000000000002</v>
       </c>
       <c r="C9" s="22">
         <v>0.87029999999999996</v>
       </c>
       <c r="D9" s="22">
         <v>1.6818</v>
       </c>
       <c r="E9" s="22">
         <v>2.6358000000000001</v>
       </c>
       <c r="F9" s="22">
         <v>3.6209000000000002</v>
       </c>
       <c r="G9" s="22">
         <v>4.7351999999999999</v>
       </c>
       <c r="H9" s="22">
         <v>5.6238000000000001</v>
       </c>
       <c r="I9" s="22">
@@ -9735,55 +9760,58 @@
       </c>
       <c r="CD9" s="29">
         <v>7.1</v>
       </c>
       <c r="CE9" s="29">
         <v>7.6</v>
       </c>
       <c r="CF9" s="29">
         <v>7.9</v>
       </c>
       <c r="CG9" s="29">
         <v>8.3000000000000007</v>
       </c>
       <c r="CH9" s="34">
         <v>0.5</v>
       </c>
       <c r="CI9" s="63">
         <v>0.9</v>
       </c>
       <c r="CJ9" s="65">
         <v>4.5</v>
       </c>
       <c r="CK9" s="68">
         <v>2.8</v>
       </c>
-      <c r="CL9" s="78">
+      <c r="CL9" s="69">
         <v>3.8</v>
       </c>
+      <c r="CM9" s="80">
+        <v>5</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="22">
         <v>0.13100000000000001</v>
       </c>
       <c r="C10" s="22">
         <v>0.27929999999999999</v>
       </c>
       <c r="D10" s="22">
         <v>0.5423</v>
       </c>
       <c r="E10" s="22">
         <v>0.87629999999999997</v>
       </c>
       <c r="F10" s="22">
         <v>1.1725000000000001</v>
       </c>
       <c r="G10" s="22">
         <v>1.4413</v>
       </c>
       <c r="H10" s="22">
         <v>1.6722999999999999</v>
       </c>
       <c r="I10" s="22">
@@ -10007,55 +10035,58 @@
       </c>
       <c r="CD10" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE10" s="29">
         <v>2.5</v>
       </c>
       <c r="CF10" s="29">
         <v>2.6</v>
       </c>
       <c r="CG10" s="29">
         <v>2.7</v>
       </c>
       <c r="CH10" s="34">
         <v>0.1</v>
       </c>
       <c r="CI10" s="63">
         <v>0.3</v>
       </c>
       <c r="CJ10" s="65">
         <v>6.5</v>
       </c>
       <c r="CK10" s="68">
         <v>0.9</v>
       </c>
-      <c r="CL10" s="78">
+      <c r="CL10" s="69">
         <v>1.3</v>
       </c>
+      <c r="CM10" s="80">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="22">
         <v>0.42799999999999999</v>
       </c>
       <c r="C11" s="22">
         <v>0.89970000000000006</v>
       </c>
       <c r="D11" s="22">
         <v>1.4709000000000001</v>
       </c>
       <c r="E11" s="22">
         <v>2.2629000000000001</v>
       </c>
       <c r="F11" s="22">
         <v>3.1329000000000002</v>
       </c>
       <c r="G11" s="22">
         <v>3.8359999999999999</v>
       </c>
       <c r="H11" s="22">
         <v>4.5369999999999999</v>
       </c>
       <c r="I11" s="22">
@@ -10279,55 +10310,58 @@
       </c>
       <c r="CD11" s="29">
         <v>5.8</v>
       </c>
       <c r="CE11" s="29">
         <v>6.2</v>
       </c>
       <c r="CF11" s="29">
         <v>6.6</v>
       </c>
       <c r="CG11" s="29">
         <v>6.9</v>
       </c>
       <c r="CH11" s="34">
         <v>0.4</v>
       </c>
       <c r="CI11" s="63">
         <v>0.8</v>
       </c>
       <c r="CJ11" s="63">
         <v>11</v>
       </c>
       <c r="CK11" s="68">
         <v>2.1</v>
       </c>
-      <c r="CL11" s="78">
+      <c r="CL11" s="69">
         <v>2.9</v>
       </c>
+      <c r="CM11" s="80">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="22">
         <v>0.17419999999999999</v>
       </c>
       <c r="C12" s="22">
         <v>0.48699999999999999</v>
       </c>
       <c r="D12" s="22">
         <v>1.0912999999999999</v>
       </c>
       <c r="E12" s="22">
         <v>1.7353000000000001</v>
       </c>
       <c r="F12" s="22">
         <v>2.4158000000000004</v>
       </c>
       <c r="G12" s="22">
         <v>3.2004999999999999</v>
       </c>
       <c r="H12" s="22">
         <v>3.8748</v>
       </c>
       <c r="I12" s="22">
@@ -10551,55 +10585,58 @@
       </c>
       <c r="CD12" s="29">
         <v>5.4</v>
       </c>
       <c r="CE12" s="29">
         <v>5.9</v>
       </c>
       <c r="CF12" s="29">
         <v>6.3</v>
       </c>
       <c r="CG12" s="29">
         <v>6.6</v>
       </c>
       <c r="CH12" s="34">
         <v>0.2</v>
       </c>
       <c r="CI12" s="63">
         <v>0.5</v>
       </c>
       <c r="CJ12" s="65">
         <v>3.4</v>
       </c>
       <c r="CK12" s="68">
         <v>1.9</v>
       </c>
-      <c r="CL12" s="78">
+      <c r="CL12" s="69">
         <v>2.7</v>
       </c>
+      <c r="CM12" s="80">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="22">
         <v>0.39879999999999999</v>
       </c>
       <c r="C13" s="22">
         <v>0.93010000000000004</v>
       </c>
       <c r="D13" s="22">
         <v>1.8791</v>
       </c>
       <c r="E13" s="22">
         <v>2.9208000000000003</v>
       </c>
       <c r="F13" s="22">
         <v>4.0229999999999997</v>
       </c>
       <c r="G13" s="22">
         <v>5.2406999999999995</v>
       </c>
       <c r="H13" s="22">
         <v>6.2747000000000002</v>
       </c>
       <c r="I13" s="22">
@@ -10823,55 +10860,58 @@
       </c>
       <c r="CD13" s="29">
         <v>9</v>
       </c>
       <c r="CE13" s="29">
         <v>9.6</v>
       </c>
       <c r="CF13" s="29">
         <v>10</v>
       </c>
       <c r="CG13" s="29">
         <v>12.4</v>
       </c>
       <c r="CH13" s="34">
         <v>0.8</v>
       </c>
       <c r="CI13" s="63">
         <v>1.8</v>
       </c>
       <c r="CJ13" s="65">
         <v>3.8</v>
       </c>
       <c r="CK13" s="68">
         <v>5.5</v>
       </c>
-      <c r="CL13" s="78">
+      <c r="CL13" s="69">
         <v>6.9</v>
       </c>
+      <c r="CM13" s="80">
+        <v>9.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="22">
         <v>0.30599999999999999</v>
       </c>
       <c r="C14" s="22">
         <v>0.65129999999999999</v>
       </c>
       <c r="D14" s="22">
         <v>1.2685</v>
       </c>
       <c r="E14" s="22">
         <v>1.8877000000000002</v>
       </c>
       <c r="F14" s="22">
         <v>2.5206999999999997</v>
       </c>
       <c r="G14" s="22">
         <v>3.2686999999999999</v>
       </c>
       <c r="H14" s="22">
         <v>4.1174999999999997</v>
       </c>
       <c r="I14" s="22">
@@ -11095,55 +11135,58 @@
       </c>
       <c r="CD14" s="29">
         <v>3.8</v>
       </c>
       <c r="CE14" s="29">
         <v>4.0999999999999996</v>
       </c>
       <c r="CF14" s="29">
         <v>4.3</v>
       </c>
       <c r="CG14" s="29">
         <v>4.5999999999999996</v>
       </c>
       <c r="CH14" s="34">
         <v>0.2</v>
       </c>
       <c r="CI14" s="63">
         <v>0.5</v>
       </c>
       <c r="CJ14" s="65">
         <v>3.7</v>
       </c>
       <c r="CK14" s="68">
         <v>1.5</v>
       </c>
-      <c r="CL14" s="78">
+      <c r="CL14" s="69">
         <v>2</v>
       </c>
+      <c r="CM14" s="80">
+        <v>2.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="22">
         <v>1.0620000000000001</v>
       </c>
       <c r="C15" s="22">
         <v>2.1576</v>
       </c>
       <c r="D15" s="22">
         <v>3.8481000000000001</v>
       </c>
       <c r="E15" s="22">
         <v>5.5626000000000007</v>
       </c>
       <c r="F15" s="22">
         <v>7.3849</v>
       </c>
       <c r="G15" s="22">
         <v>8.4830000000000005</v>
       </c>
       <c r="H15" s="22">
         <v>9.5820000000000007</v>
       </c>
       <c r="I15" s="22">
@@ -11367,55 +11410,58 @@
       </c>
       <c r="CD15" s="29">
         <v>12.4</v>
       </c>
       <c r="CE15" s="29">
         <v>13.6</v>
       </c>
       <c r="CF15" s="29">
         <v>14.6</v>
       </c>
       <c r="CG15" s="29">
         <v>15.6</v>
       </c>
       <c r="CH15" s="39">
         <v>1</v>
       </c>
       <c r="CI15" s="63">
         <v>2</v>
       </c>
       <c r="CJ15" s="65">
         <v>15.7</v>
       </c>
       <c r="CK15" s="68">
         <v>5.2</v>
       </c>
-      <c r="CL15" s="78">
+      <c r="CL15" s="69">
         <v>7</v>
       </c>
+      <c r="CM15" s="80">
+        <v>8.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="22">
         <v>4.9836</v>
       </c>
       <c r="C16" s="22">
         <v>9.3284000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>14.242299999999998</v>
       </c>
       <c r="E16" s="22">
         <v>18.788</v>
       </c>
       <c r="F16" s="22">
         <v>23.962199999999999</v>
       </c>
       <c r="G16" s="22">
         <v>29.698400000000003</v>
       </c>
       <c r="H16" s="22">
         <v>34.870199999999997</v>
       </c>
       <c r="I16" s="22">
@@ -11639,55 +11685,58 @@
       </c>
       <c r="CD16" s="29">
         <v>77.099999999999994</v>
       </c>
       <c r="CE16" s="29">
         <v>85.4</v>
       </c>
       <c r="CF16" s="29">
         <v>93.9</v>
       </c>
       <c r="CG16" s="29">
         <v>105.6</v>
       </c>
       <c r="CH16" s="34">
         <v>11.6</v>
       </c>
       <c r="CI16" s="63">
         <v>22.5</v>
       </c>
       <c r="CJ16" s="65">
         <v>10.1</v>
       </c>
       <c r="CK16" s="68">
         <v>47.3</v>
       </c>
-      <c r="CL16" s="78">
+      <c r="CL16" s="69">
         <v>60</v>
       </c>
+      <c r="CM16" s="80">
+        <v>72.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="38" t="s">
@@ -11911,55 +11960,58 @@
       </c>
       <c r="CD17" s="29">
         <v>12.7</v>
       </c>
       <c r="CE17" s="29">
         <v>13.7</v>
       </c>
       <c r="CF17" s="29">
         <v>14.5</v>
       </c>
       <c r="CG17" s="29">
         <v>18.100000000000001</v>
       </c>
       <c r="CH17" s="34">
         <v>1.5</v>
       </c>
       <c r="CI17" s="63">
         <v>3</v>
       </c>
       <c r="CJ17" s="65">
         <v>5.8</v>
       </c>
       <c r="CK17" s="68">
         <v>8.1999999999999993</v>
       </c>
-      <c r="CL17" s="78">
+      <c r="CL17" s="69">
         <v>10.5</v>
       </c>
+      <c r="CM17" s="80">
+        <v>13.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="22">
         <v>0.12079999999999999</v>
       </c>
       <c r="C18" s="22">
         <v>0.27860000000000001</v>
       </c>
       <c r="D18" s="22">
         <v>0.54159999999999997</v>
       </c>
       <c r="E18" s="22">
         <v>0.81459999999999999</v>
       </c>
       <c r="F18" s="22">
         <v>1.1349</v>
       </c>
       <c r="G18" s="22">
         <v>1.4653</v>
       </c>
       <c r="H18" s="22">
         <v>1.7863</v>
       </c>
       <c r="I18" s="22">
@@ -12183,55 +12235,58 @@
       </c>
       <c r="CD18" s="29">
         <v>1.7</v>
       </c>
       <c r="CE18" s="29">
         <v>1.8</v>
       </c>
       <c r="CF18" s="29">
         <v>1.9</v>
       </c>
       <c r="CG18" s="29">
         <v>2</v>
       </c>
       <c r="CH18" s="34">
         <v>0.1</v>
       </c>
       <c r="CI18" s="63">
         <v>0.2</v>
       </c>
       <c r="CJ18" s="65">
         <v>4.5999999999999996</v>
       </c>
       <c r="CK18" s="68">
         <v>0.5</v>
       </c>
-      <c r="CL18" s="78">
+      <c r="CL18" s="69">
         <v>0.8</v>
       </c>
+      <c r="CM18" s="80">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="22">
         <v>0.92749999999999999</v>
       </c>
       <c r="C19" s="22">
         <v>2.0658000000000003</v>
       </c>
       <c r="D19" s="22">
         <v>3.8658000000000001</v>
       </c>
       <c r="E19" s="22">
         <v>5.6657999999999999</v>
       </c>
       <c r="F19" s="22">
         <v>7.4625000000000004</v>
       </c>
       <c r="G19" s="22">
         <v>9.2629999999999999</v>
       </c>
       <c r="H19" s="22">
         <v>11.065</v>
       </c>
       <c r="I19" s="22">
@@ -12455,55 +12510,58 @@
       </c>
       <c r="CD19" s="29">
         <v>32.299999999999997</v>
       </c>
       <c r="CE19" s="29">
         <v>37</v>
       </c>
       <c r="CF19" s="29">
         <v>41.1</v>
       </c>
       <c r="CG19" s="29">
         <v>46.2</v>
       </c>
       <c r="CH19" s="34">
         <v>5.2</v>
       </c>
       <c r="CI19" s="63">
         <v>10.1</v>
       </c>
       <c r="CJ19" s="65">
         <v>6.6</v>
       </c>
       <c r="CK19" s="68">
         <v>21.3</v>
       </c>
-      <c r="CL19" s="78">
+      <c r="CL19" s="69">
         <v>25.7</v>
       </c>
+      <c r="CM19" s="80">
+        <v>29.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="22">
         <v>1.0628</v>
       </c>
       <c r="C20" s="22">
         <v>2.1138000000000003</v>
       </c>
       <c r="D20" s="22">
         <v>3.5609999999999999</v>
       </c>
       <c r="E20" s="22">
         <v>5.2850000000000001</v>
       </c>
       <c r="F20" s="22">
         <v>7.032</v>
       </c>
       <c r="G20" s="22">
         <v>8.6890000000000001</v>
       </c>
       <c r="H20" s="22">
         <v>10.241</v>
       </c>
       <c r="I20" s="22">
@@ -12727,55 +12785,58 @@
       </c>
       <c r="CD20" s="29">
         <v>15.8</v>
       </c>
       <c r="CE20" s="29">
         <v>17.3</v>
       </c>
       <c r="CF20" s="29">
         <v>18.5</v>
       </c>
       <c r="CG20" s="29">
         <v>19.5</v>
       </c>
       <c r="CH20" s="34">
         <v>1.3</v>
       </c>
       <c r="CI20" s="63">
         <v>2.5</v>
       </c>
       <c r="CJ20" s="65">
         <v>8.8000000000000007</v>
       </c>
       <c r="CK20" s="68">
         <v>6.4</v>
       </c>
-      <c r="CL20" s="78">
+      <c r="CL20" s="69">
         <v>8.5</v>
       </c>
+      <c r="CM20" s="80">
+        <v>10.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="22">
         <v>0.11650000000000001</v>
       </c>
       <c r="C21" s="22">
         <v>0.26330000000000003</v>
       </c>
       <c r="D21" s="22">
         <v>0.50170000000000003</v>
       </c>
       <c r="E21" s="22">
         <v>0.75470000000000004</v>
       </c>
       <c r="F21" s="22">
         <v>1.0423</v>
       </c>
       <c r="G21" s="22">
         <v>1.3794000000000002</v>
       </c>
       <c r="H21" s="22">
         <v>1.6579000000000002</v>
       </c>
       <c r="I21" s="22">
@@ -12999,55 +13060,58 @@
       </c>
       <c r="CD21" s="29">
         <v>2.1</v>
       </c>
       <c r="CE21" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="CF21" s="29">
         <v>2.4</v>
       </c>
       <c r="CG21" s="29">
         <v>2.5</v>
       </c>
       <c r="CH21" s="34">
         <v>0.1</v>
       </c>
       <c r="CI21" s="63">
         <v>0.2</v>
       </c>
       <c r="CJ21" s="65">
         <v>2.6</v>
       </c>
       <c r="CK21" s="68">
         <v>0.7</v>
       </c>
-      <c r="CL21" s="78">
+      <c r="CL21" s="69">
         <v>1</v>
       </c>
+      <c r="CM21" s="80">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" s="41"/>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
       <c r="L22" s="42"/>
       <c r="M22" s="42"/>
       <c r="N22" s="42"/>
       <c r="O22" s="42"/>
       <c r="P22" s="42"/>
       <c r="Q22" s="42"/>
       <c r="R22" s="42"/>
       <c r="S22" s="42"/>
       <c r="T22" s="42"/>
       <c r="U22" s="42"/>
       <c r="V22" s="42"/>
       <c r="W22" s="42"/>
       <c r="X22" s="42"/>
       <c r="Y22" s="42"/>
@@ -13079,137 +13143,137 @@
       <c r="AY22" s="45"/>
       <c r="AZ22" s="45"/>
       <c r="BA22" s="45"/>
       <c r="BB22" s="45"/>
       <c r="BC22" s="45"/>
       <c r="BD22" s="45"/>
       <c r="BE22" s="45"/>
       <c r="BF22" s="45"/>
       <c r="BG22" s="45"/>
       <c r="BH22" s="45"/>
       <c r="BI22" s="45"/>
       <c r="BJ22" s="45"/>
       <c r="BK22" s="45"/>
       <c r="BL22" s="45"/>
       <c r="BM22" s="45"/>
       <c r="BN22" s="45"/>
       <c r="BO22" s="45"/>
       <c r="BP22" s="45"/>
       <c r="BQ22" s="46"/>
       <c r="BR22" s="46"/>
       <c r="BS22" s="47"/>
       <c r="BT22" s="48"/>
       <c r="BU22" s="48"/>
       <c r="CA22" s="57"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="Q23" s="49"/>
       <c r="T23" s="49"/>
       <c r="U23" s="50"/>
       <c r="V23" s="50"/>
       <c r="W23" s="51"/>
       <c r="X23" s="52"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="Q24" s="49"/>
       <c r="T24" s="49"/>
       <c r="U24" s="50"/>
       <c r="V24" s="50"/>
       <c r="W24" s="51"/>
       <c r="X24" s="52"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="Q25" s="51"/>
       <c r="T25" s="49"/>
       <c r="U25" s="50"/>
       <c r="V25" s="50"/>
       <c r="W25" s="53"/>
       <c r="X25" s="52"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="C26" s="53"/>
       <c r="D26" s="53"/>
       <c r="Q26" s="49"/>
       <c r="T26" s="51"/>
       <c r="U26" s="50"/>
       <c r="V26" s="50"/>
       <c r="W26" s="53"/>
       <c r="X26" s="52"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="C27" s="53"/>
       <c r="D27" s="53"/>
       <c r="Q27" s="49"/>
       <c r="T27" s="49"/>
       <c r="U27" s="52"/>
       <c r="V27" s="52"/>
       <c r="W27" s="53"/>
       <c r="X27" s="52"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
       <c r="Q28" s="49"/>
       <c r="T28" s="49"/>
       <c r="U28" s="52"/>
       <c r="V28" s="52"/>
       <c r="W28" s="51"/>
       <c r="X28" s="52"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="Q29" s="49"/>
       <c r="T29" s="49"/>
       <c r="U29" s="52"/>
       <c r="V29" s="50"/>
       <c r="W29" s="51"/>
       <c r="X29" s="52"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="Q30" s="49"/>
       <c r="T30" s="49"/>
       <c r="U30" s="50"/>
       <c r="V30" s="50"/>
       <c r="W30" s="51"/>
       <c r="X30" s="52"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="Q31" s="49"/>
       <c r="T31" s="49"/>
       <c r="U31" s="52"/>
       <c r="V31" s="52"/>
       <c r="W31" s="51"/>
       <c r="X31" s="52"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="Q32" s="49"/>
       <c r="T32" s="49"/>
       <c r="U32" s="50"/>
       <c r="V32" s="50"/>
       <c r="W32" s="51"/>
       <c r="X32" s="52"/>
     </row>
     <row r="33" spans="17:24">
       <c r="Q33" s="51"/>
       <c r="T33" s="49"/>
       <c r="U33" s="50"/>
       <c r="V33" s="50"/>
       <c r="W33" s="51"/>
       <c r="X33" s="52"/>
     </row>
     <row r="34" spans="17:24">
       <c r="Q34" s="54"/>
       <c r="T34" s="51"/>
       <c r="U34" s="52"/>
       <c r="V34" s="52"/>
       <c r="W34" s="51"/>
       <c r="X34" s="52"/>
     </row>
     <row r="35" spans="17:24">
       <c r="Q35" s="51"/>
@@ -13233,60 +13297,60 @@
       <c r="U37" s="52"/>
       <c r="V37" s="52"/>
       <c r="W37" s="51"/>
       <c r="X37" s="52"/>
     </row>
     <row r="38" spans="17:24">
       <c r="Q38" s="55"/>
       <c r="T38" s="49"/>
       <c r="U38" s="51"/>
       <c r="W38" s="51"/>
       <c r="X38" s="52"/>
     </row>
     <row r="39" spans="17:24">
       <c r="T39" s="55"/>
       <c r="W39" s="53"/>
       <c r="X39" s="52"/>
     </row>
     <row r="40" spans="17:24">
       <c r="W40" s="53"/>
     </row>
     <row r="41" spans="17:24">
       <c r="W41" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.53" bottom="0.59055118110236227" header="0.42" footer="0.85"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>