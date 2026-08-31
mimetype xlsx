--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-60" windowWidth="15105" windowHeight="12540"/>
+    <workbookView xWindow="-15" yWindow="-60" windowWidth="24045" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name=" жұмыртқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">' жұмыртқа'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="42">
   <si>
     <t>Алынған тауық жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -513,51 +513,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -776,50 +776,63 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3959,51 +3972,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="3179" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="8" xfId="3179" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -4112,81 +4125,87 @@
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="24" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3180">
     <cellStyle name="20% - Акцент1 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 2" xfId="7"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="8"/>
     <cellStyle name="20% - Акцент2 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 2" xfId="10"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент3 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 2" xfId="13"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент4 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 2" xfId="16"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент5 3" xfId="18"/>
     <cellStyle name="20% - Акцент6 2" xfId="19"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="20"/>
     <cellStyle name="20% - Акцент6 3" xfId="21"/>
     <cellStyle name="40% - Акцент1 2" xfId="22"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="23"/>
     <cellStyle name="40% - Акцент1 3" xfId="24"/>
@@ -7634,262 +7653,263 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM41"/>
+  <dimension ref="A1:CN41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK11" sqref="CK11"/>
+      <selection pane="topRight" activeCell="CQ9" sqref="CQ9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="35" customWidth="1"/>
     <col min="2" max="71" width="10.5703125" style="35" customWidth="1"/>
     <col min="72" max="72" width="10.42578125" style="35" customWidth="1"/>
     <col min="73" max="73" width="10.5703125" style="35" customWidth="1"/>
     <col min="74" max="76" width="9.140625" style="35"/>
     <col min="77" max="77" width="10.140625" style="35" bestFit="1" customWidth="1"/>
     <col min="78" max="85" width="9.140625" style="35"/>
     <col min="86" max="86" width="10.28515625" style="35" customWidth="1"/>
     <col min="87" max="87" width="9.140625" style="35"/>
     <col min="88" max="88" width="10.28515625" style="35" customWidth="1"/>
     <col min="89" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:92" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="74"/>
-[...70 lines deleted...]
-      <c r="BU1" s="74"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
+      <c r="AH1" s="79"/>
+      <c r="AI1" s="79"/>
+      <c r="AJ1" s="79"/>
+      <c r="AK1" s="79"/>
+      <c r="AL1" s="79"/>
+      <c r="AM1" s="79"/>
+      <c r="AN1" s="79"/>
+      <c r="AO1" s="79"/>
+      <c r="AP1" s="79"/>
+      <c r="AQ1" s="79"/>
+      <c r="AR1" s="79"/>
+      <c r="AS1" s="79"/>
+      <c r="AT1" s="79"/>
+      <c r="AU1" s="79"/>
+      <c r="AV1" s="79"/>
+      <c r="AW1" s="79"/>
+      <c r="AX1" s="79"/>
+      <c r="AY1" s="79"/>
+      <c r="AZ1" s="79"/>
+      <c r="BA1" s="79"/>
+      <c r="BB1" s="79"/>
+      <c r="BC1" s="79"/>
+      <c r="BD1" s="79"/>
+      <c r="BE1" s="79"/>
+      <c r="BF1" s="79"/>
+      <c r="BG1" s="79"/>
+      <c r="BH1" s="79"/>
+      <c r="BI1" s="79"/>
+      <c r="BJ1" s="79"/>
+      <c r="BK1" s="79"/>
+      <c r="BL1" s="79"/>
+      <c r="BM1" s="79"/>
+      <c r="BN1" s="79"/>
+      <c r="BO1" s="79"/>
+      <c r="BP1" s="79"/>
+      <c r="BQ1" s="79"/>
+      <c r="BR1" s="79"/>
+      <c r="BS1" s="79"/>
+      <c r="BT1" s="79"/>
+      <c r="BU1" s="79"/>
     </row>
-    <row r="2" spans="1:91" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A2" s="70" t="s">
+    <row r="2" spans="1:92" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A2" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="71" t="s">
+      <c r="B2" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="72"/>
-[...10 lines deleted...]
-      <c r="N2" s="71" t="s">
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="76" t="s">
         <v>4</v>
       </c>
-      <c r="O2" s="72"/>
-[...10 lines deleted...]
-      <c r="Z2" s="71" t="s">
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="76" t="s">
         <v>5</v>
       </c>
-      <c r="AA2" s="72"/>
-[...10 lines deleted...]
-      <c r="AL2" s="71" t="s">
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+      <c r="AC2" s="77"/>
+      <c r="AD2" s="77"/>
+      <c r="AE2" s="77"/>
+      <c r="AF2" s="77"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="77"/>
+      <c r="AJ2" s="77"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="AM2" s="72"/>
-[...10 lines deleted...]
-      <c r="AX2" s="71" t="s">
+      <c r="AM2" s="77"/>
+      <c r="AN2" s="77"/>
+      <c r="AO2" s="77"/>
+      <c r="AP2" s="77"/>
+      <c r="AQ2" s="77"/>
+      <c r="AR2" s="77"/>
+      <c r="AS2" s="77"/>
+      <c r="AT2" s="77"/>
+      <c r="AU2" s="77"/>
+      <c r="AV2" s="77"/>
+      <c r="AW2" s="78"/>
+      <c r="AX2" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="72"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="71" t="s">
+      <c r="AY2" s="77"/>
+      <c r="AZ2" s="77"/>
+      <c r="BA2" s="77"/>
+      <c r="BB2" s="77"/>
+      <c r="BC2" s="77"/>
+      <c r="BD2" s="77"/>
+      <c r="BE2" s="77"/>
+      <c r="BF2" s="77"/>
+      <c r="BG2" s="77"/>
+      <c r="BH2" s="77"/>
+      <c r="BI2" s="78"/>
+      <c r="BJ2" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="72"/>
-[...10 lines deleted...]
-      <c r="BV2" s="71" t="s">
+      <c r="BK2" s="77"/>
+      <c r="BL2" s="77"/>
+      <c r="BM2" s="77"/>
+      <c r="BN2" s="77"/>
+      <c r="BO2" s="77"/>
+      <c r="BP2" s="77"/>
+      <c r="BQ2" s="77"/>
+      <c r="BR2" s="77"/>
+      <c r="BS2" s="77"/>
+      <c r="BT2" s="77"/>
+      <c r="BU2" s="80"/>
+      <c r="BV2" s="76" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="72"/>
-[...10 lines deleted...]
-      <c r="CH2" s="76" t="s">
+      <c r="BW2" s="77"/>
+      <c r="BX2" s="77"/>
+      <c r="BY2" s="77"/>
+      <c r="BZ2" s="77"/>
+      <c r="CA2" s="77"/>
+      <c r="CB2" s="77"/>
+      <c r="CC2" s="77"/>
+      <c r="CD2" s="77"/>
+      <c r="CE2" s="77"/>
+      <c r="CF2" s="77"/>
+      <c r="CG2" s="80"/>
+      <c r="CH2" s="72" t="s">
         <v>41</v>
       </c>
-      <c r="CI2" s="77"/>
-[...3 lines deleted...]
-      <c r="CM2" s="78"/>
+      <c r="CI2" s="73"/>
+      <c r="CJ2" s="73"/>
+      <c r="CK2" s="73"/>
+      <c r="CL2" s="73"/>
+      <c r="CM2" s="73"/>
+      <c r="CN2" s="74"/>
     </row>
-    <row r="3" spans="1:91" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A3" s="70"/>
+    <row r="3" spans="1:92" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A3" s="75"/>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -8116,52 +8136,55 @@
       </c>
       <c r="CF3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>37</v>
       </c>
       <c r="CH3" s="64" t="s">
         <v>7</v>
       </c>
       <c r="CI3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="CJ3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CK3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CL3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CM3" s="3" t="s">
         <v>12</v>
       </c>
+      <c r="CN3" s="81" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="4" spans="1:91" s="20" customFormat="1">
+    <row r="4" spans="1:92" s="20" customFormat="1">
       <c r="A4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="6">
         <v>11.514899999999999</v>
       </c>
       <c r="C4" s="6">
         <v>23.3567</v>
       </c>
       <c r="D4" s="6">
         <v>40.361899999999999</v>
       </c>
       <c r="E4" s="6">
         <v>58.040999999999997</v>
       </c>
       <c r="F4" s="6">
         <v>77.476399999999998</v>
       </c>
       <c r="G4" s="7">
         <v>96.996899999999997</v>
       </c>
       <c r="H4" s="7">
         <v>114.8241</v>
       </c>
       <c r="I4" s="7">
@@ -8388,55 +8411,58 @@
       </c>
       <c r="CE4" s="13">
         <v>220.1</v>
       </c>
       <c r="CF4" s="13">
         <v>238.4</v>
       </c>
       <c r="CG4" s="13">
         <v>265.39999999999998</v>
       </c>
       <c r="CH4" s="62">
         <v>23.7</v>
       </c>
       <c r="CI4" s="66">
         <v>46.7</v>
       </c>
       <c r="CJ4" s="66">
         <v>93.4</v>
       </c>
       <c r="CK4" s="67">
         <v>108.5</v>
       </c>
       <c r="CL4" s="67">
         <v>139.19999999999999</v>
       </c>
-      <c r="CM4" s="79">
+      <c r="CM4" s="70">
         <v>170.8</v>
       </c>
+      <c r="CN4" s="82">
+        <v>201.2</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="22">
         <v>0.16</v>
       </c>
       <c r="C5" s="22">
         <v>0.33760000000000001</v>
       </c>
       <c r="D5" s="22">
         <v>0.65960000000000008</v>
       </c>
       <c r="E5" s="22">
         <v>0.98660000000000003</v>
       </c>
       <c r="F5" s="22">
         <v>1.3805999999999998</v>
       </c>
       <c r="G5" s="22">
         <v>1.7839</v>
       </c>
       <c r="H5" s="22">
         <v>2.1330999999999998</v>
       </c>
       <c r="I5" s="22">
@@ -8663,55 +8689,58 @@
       </c>
       <c r="CE5" s="29">
         <v>0.1</v>
       </c>
       <c r="CF5" s="29">
         <v>0.1</v>
       </c>
       <c r="CG5" s="29">
         <v>0.1</v>
       </c>
       <c r="CH5" s="39">
         <v>0</v>
       </c>
       <c r="CI5" s="63">
         <v>0</v>
       </c>
       <c r="CJ5" s="65">
         <v>0.2</v>
       </c>
       <c r="CK5" s="68">
         <v>0</v>
       </c>
       <c r="CL5" s="69">
         <v>0</v>
       </c>
-      <c r="CM5" s="80">
+      <c r="CM5" s="71">
         <v>0.1</v>
       </c>
+      <c r="CN5" s="34">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22">
         <v>0.33900000000000002</v>
       </c>
       <c r="C6" s="22">
         <v>0.73699999999999999</v>
       </c>
       <c r="D6" s="22">
         <v>1.4239999999999999</v>
       </c>
       <c r="E6" s="22">
         <v>2.1789999999999998</v>
       </c>
       <c r="F6" s="22">
         <v>3.0289999999999999</v>
       </c>
       <c r="G6" s="22">
         <v>3.8730000000000002</v>
       </c>
       <c r="H6" s="22">
         <v>4.6621000000000006</v>
       </c>
       <c r="I6" s="22">
@@ -8938,55 +8967,58 @@
       </c>
       <c r="CE6" s="29">
         <v>3.1</v>
       </c>
       <c r="CF6" s="29">
         <v>3.2</v>
       </c>
       <c r="CG6" s="29">
         <v>3.4</v>
       </c>
       <c r="CH6" s="34">
         <v>0.2</v>
       </c>
       <c r="CI6" s="63">
         <v>0.3</v>
       </c>
       <c r="CJ6" s="63">
         <v>2</v>
       </c>
       <c r="CK6" s="68">
         <v>1</v>
       </c>
       <c r="CL6" s="69">
         <v>1.4</v>
       </c>
-      <c r="CM6" s="80">
+      <c r="CM6" s="71">
         <v>1.7</v>
       </c>
+      <c r="CN6" s="34">
+        <v>2.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="22">
         <v>0.443</v>
       </c>
       <c r="C7" s="22">
         <v>0.93470000000000009</v>
       </c>
       <c r="D7" s="22">
         <v>1.8380000000000001</v>
       </c>
       <c r="E7" s="22">
         <v>2.6829999999999998</v>
       </c>
       <c r="F7" s="22">
         <v>3.7506999999999997</v>
       </c>
       <c r="G7" s="22">
         <v>4.8453999999999997</v>
       </c>
       <c r="H7" s="22">
         <v>5.8316000000000008</v>
       </c>
       <c r="I7" s="22">
@@ -9213,55 +9245,58 @@
       </c>
       <c r="CE7" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF7" s="29">
         <v>1.2</v>
       </c>
       <c r="CG7" s="29">
         <v>1.2</v>
       </c>
       <c r="CH7" s="34">
         <v>0.1</v>
       </c>
       <c r="CI7" s="63">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="65">
         <v>0.9</v>
       </c>
       <c r="CK7" s="68">
         <v>0.3</v>
       </c>
       <c r="CL7" s="69">
         <v>0.4</v>
       </c>
-      <c r="CM7" s="80">
+      <c r="CM7" s="71">
         <v>0.5</v>
       </c>
+      <c r="CN7" s="34">
+        <v>0.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="22">
         <v>0.40620000000000001</v>
       </c>
       <c r="C8" s="22">
         <v>1.0222</v>
       </c>
       <c r="D8" s="22">
         <v>1.9459000000000002</v>
       </c>
       <c r="E8" s="22">
         <v>3.0028999999999999</v>
       </c>
       <c r="F8" s="22">
         <v>4.4115000000000002</v>
       </c>
       <c r="G8" s="22">
         <v>5.7941000000000003</v>
       </c>
       <c r="H8" s="22">
         <v>6.8948</v>
       </c>
       <c r="I8" s="22">
@@ -9488,55 +9523,58 @@
       </c>
       <c r="CE8" s="29">
         <v>8.8000000000000007</v>
       </c>
       <c r="CF8" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="29">
         <v>9.6999999999999993</v>
       </c>
       <c r="CH8" s="34">
         <v>0.4</v>
       </c>
       <c r="CI8" s="63">
         <v>1</v>
       </c>
       <c r="CJ8" s="65">
         <v>3.2</v>
       </c>
       <c r="CK8" s="68">
         <v>2.9</v>
       </c>
       <c r="CL8" s="69">
         <v>4.3</v>
       </c>
-      <c r="CM8" s="80">
+      <c r="CM8" s="71">
         <v>5.6</v>
       </c>
+      <c r="CN8" s="34">
+        <v>6.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="22">
         <v>0.45550000000000002</v>
       </c>
       <c r="C9" s="22">
         <v>0.87029999999999996</v>
       </c>
       <c r="D9" s="22">
         <v>1.6818</v>
       </c>
       <c r="E9" s="22">
         <v>2.6358000000000001</v>
       </c>
       <c r="F9" s="22">
         <v>3.6209000000000002</v>
       </c>
       <c r="G9" s="22">
         <v>4.7351999999999999</v>
       </c>
       <c r="H9" s="22">
         <v>5.6238000000000001</v>
       </c>
       <c r="I9" s="22">
@@ -9763,55 +9801,58 @@
       </c>
       <c r="CE9" s="29">
         <v>7.6</v>
       </c>
       <c r="CF9" s="29">
         <v>7.9</v>
       </c>
       <c r="CG9" s="29">
         <v>8.3000000000000007</v>
       </c>
       <c r="CH9" s="34">
         <v>0.5</v>
       </c>
       <c r="CI9" s="63">
         <v>0.9</v>
       </c>
       <c r="CJ9" s="65">
         <v>4.5</v>
       </c>
       <c r="CK9" s="68">
         <v>2.8</v>
       </c>
       <c r="CL9" s="69">
         <v>3.8</v>
       </c>
-      <c r="CM9" s="80">
+      <c r="CM9" s="71">
         <v>5</v>
       </c>
+      <c r="CN9" s="34">
+        <v>6.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="22">
         <v>0.13100000000000001</v>
       </c>
       <c r="C10" s="22">
         <v>0.27929999999999999</v>
       </c>
       <c r="D10" s="22">
         <v>0.5423</v>
       </c>
       <c r="E10" s="22">
         <v>0.87629999999999997</v>
       </c>
       <c r="F10" s="22">
         <v>1.1725000000000001</v>
       </c>
       <c r="G10" s="22">
         <v>1.4413</v>
       </c>
       <c r="H10" s="22">
         <v>1.6722999999999999</v>
       </c>
       <c r="I10" s="22">
@@ -10038,55 +10079,58 @@
       </c>
       <c r="CE10" s="29">
         <v>2.5</v>
       </c>
       <c r="CF10" s="29">
         <v>2.6</v>
       </c>
       <c r="CG10" s="29">
         <v>2.7</v>
       </c>
       <c r="CH10" s="34">
         <v>0.1</v>
       </c>
       <c r="CI10" s="63">
         <v>0.3</v>
       </c>
       <c r="CJ10" s="65">
         <v>6.5</v>
       </c>
       <c r="CK10" s="68">
         <v>0.9</v>
       </c>
       <c r="CL10" s="69">
         <v>1.3</v>
       </c>
-      <c r="CM10" s="80">
+      <c r="CM10" s="71">
         <v>1.6</v>
       </c>
+      <c r="CN10" s="34">
+        <v>1.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="22">
         <v>0.42799999999999999</v>
       </c>
       <c r="C11" s="22">
         <v>0.89970000000000006</v>
       </c>
       <c r="D11" s="22">
         <v>1.4709000000000001</v>
       </c>
       <c r="E11" s="22">
         <v>2.2629000000000001</v>
       </c>
       <c r="F11" s="22">
         <v>3.1329000000000002</v>
       </c>
       <c r="G11" s="22">
         <v>3.8359999999999999</v>
       </c>
       <c r="H11" s="22">
         <v>4.5369999999999999</v>
       </c>
       <c r="I11" s="22">
@@ -10313,55 +10357,58 @@
       </c>
       <c r="CE11" s="29">
         <v>6.2</v>
       </c>
       <c r="CF11" s="29">
         <v>6.6</v>
       </c>
       <c r="CG11" s="29">
         <v>6.9</v>
       </c>
       <c r="CH11" s="34">
         <v>0.4</v>
       </c>
       <c r="CI11" s="63">
         <v>0.8</v>
       </c>
       <c r="CJ11" s="63">
         <v>11</v>
       </c>
       <c r="CK11" s="68">
         <v>2.1</v>
       </c>
       <c r="CL11" s="69">
         <v>2.9</v>
       </c>
-      <c r="CM11" s="80">
+      <c r="CM11" s="71">
         <v>3.6</v>
       </c>
+      <c r="CN11" s="34">
+        <v>4.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="22">
         <v>0.17419999999999999</v>
       </c>
       <c r="C12" s="22">
         <v>0.48699999999999999</v>
       </c>
       <c r="D12" s="22">
         <v>1.0912999999999999</v>
       </c>
       <c r="E12" s="22">
         <v>1.7353000000000001</v>
       </c>
       <c r="F12" s="22">
         <v>2.4158000000000004</v>
       </c>
       <c r="G12" s="22">
         <v>3.2004999999999999</v>
       </c>
       <c r="H12" s="22">
         <v>3.8748</v>
       </c>
       <c r="I12" s="22">
@@ -10588,55 +10635,58 @@
       </c>
       <c r="CE12" s="29">
         <v>5.9</v>
       </c>
       <c r="CF12" s="29">
         <v>6.3</v>
       </c>
       <c r="CG12" s="29">
         <v>6.6</v>
       </c>
       <c r="CH12" s="34">
         <v>0.2</v>
       </c>
       <c r="CI12" s="63">
         <v>0.5</v>
       </c>
       <c r="CJ12" s="65">
         <v>3.4</v>
       </c>
       <c r="CK12" s="68">
         <v>1.9</v>
       </c>
       <c r="CL12" s="69">
         <v>2.7</v>
       </c>
-      <c r="CM12" s="80">
+      <c r="CM12" s="71">
         <v>3.6</v>
       </c>
+      <c r="CN12" s="34">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="22">
         <v>0.39879999999999999</v>
       </c>
       <c r="C13" s="22">
         <v>0.93010000000000004</v>
       </c>
       <c r="D13" s="22">
         <v>1.8791</v>
       </c>
       <c r="E13" s="22">
         <v>2.9208000000000003</v>
       </c>
       <c r="F13" s="22">
         <v>4.0229999999999997</v>
       </c>
       <c r="G13" s="22">
         <v>5.2406999999999995</v>
       </c>
       <c r="H13" s="22">
         <v>6.2747000000000002</v>
       </c>
       <c r="I13" s="22">
@@ -10863,55 +10913,58 @@
       </c>
       <c r="CE13" s="29">
         <v>9.6</v>
       </c>
       <c r="CF13" s="29">
         <v>10</v>
       </c>
       <c r="CG13" s="29">
         <v>12.4</v>
       </c>
       <c r="CH13" s="34">
         <v>0.8</v>
       </c>
       <c r="CI13" s="63">
         <v>1.8</v>
       </c>
       <c r="CJ13" s="65">
         <v>3.8</v>
       </c>
       <c r="CK13" s="68">
         <v>5.5</v>
       </c>
       <c r="CL13" s="69">
         <v>6.9</v>
       </c>
-      <c r="CM13" s="80">
+      <c r="CM13" s="71">
         <v>9.9</v>
       </c>
+      <c r="CN13" s="34">
+        <v>13.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="22">
         <v>0.30599999999999999</v>
       </c>
       <c r="C14" s="22">
         <v>0.65129999999999999</v>
       </c>
       <c r="D14" s="22">
         <v>1.2685</v>
       </c>
       <c r="E14" s="22">
         <v>1.8877000000000002</v>
       </c>
       <c r="F14" s="22">
         <v>2.5206999999999997</v>
       </c>
       <c r="G14" s="22">
         <v>3.2686999999999999</v>
       </c>
       <c r="H14" s="22">
         <v>4.1174999999999997</v>
       </c>
       <c r="I14" s="22">
@@ -11138,55 +11191,58 @@
       </c>
       <c r="CE14" s="29">
         <v>4.0999999999999996</v>
       </c>
       <c r="CF14" s="29">
         <v>4.3</v>
       </c>
       <c r="CG14" s="29">
         <v>4.5999999999999996</v>
       </c>
       <c r="CH14" s="34">
         <v>0.2</v>
       </c>
       <c r="CI14" s="63">
         <v>0.5</v>
       </c>
       <c r="CJ14" s="65">
         <v>3.7</v>
       </c>
       <c r="CK14" s="68">
         <v>1.5</v>
       </c>
       <c r="CL14" s="69">
         <v>2</v>
       </c>
-      <c r="CM14" s="80">
+      <c r="CM14" s="71">
         <v>2.6</v>
       </c>
+      <c r="CN14" s="34">
+        <v>3.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="22">
         <v>1.0620000000000001</v>
       </c>
       <c r="C15" s="22">
         <v>2.1576</v>
       </c>
       <c r="D15" s="22">
         <v>3.8481000000000001</v>
       </c>
       <c r="E15" s="22">
         <v>5.5626000000000007</v>
       </c>
       <c r="F15" s="22">
         <v>7.3849</v>
       </c>
       <c r="G15" s="22">
         <v>8.4830000000000005</v>
       </c>
       <c r="H15" s="22">
         <v>9.5820000000000007</v>
       </c>
       <c r="I15" s="22">
@@ -11413,55 +11469,58 @@
       </c>
       <c r="CE15" s="29">
         <v>13.6</v>
       </c>
       <c r="CF15" s="29">
         <v>14.6</v>
       </c>
       <c r="CG15" s="29">
         <v>15.6</v>
       </c>
       <c r="CH15" s="39">
         <v>1</v>
       </c>
       <c r="CI15" s="63">
         <v>2</v>
       </c>
       <c r="CJ15" s="65">
         <v>15.7</v>
       </c>
       <c r="CK15" s="68">
         <v>5.2</v>
       </c>
       <c r="CL15" s="69">
         <v>7</v>
       </c>
-      <c r="CM15" s="80">
+      <c r="CM15" s="71">
         <v>8.4</v>
       </c>
+      <c r="CN15" s="34">
+        <v>9.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="22">
         <v>4.9836</v>
       </c>
       <c r="C16" s="22">
         <v>9.3284000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>14.242299999999998</v>
       </c>
       <c r="E16" s="22">
         <v>18.788</v>
       </c>
       <c r="F16" s="22">
         <v>23.962199999999999</v>
       </c>
       <c r="G16" s="22">
         <v>29.698400000000003</v>
       </c>
       <c r="H16" s="22">
         <v>34.870199999999997</v>
       </c>
       <c r="I16" s="22">
@@ -11688,55 +11747,58 @@
       </c>
       <c r="CE16" s="29">
         <v>85.4</v>
       </c>
       <c r="CF16" s="29">
         <v>93.9</v>
       </c>
       <c r="CG16" s="29">
         <v>105.6</v>
       </c>
       <c r="CH16" s="34">
         <v>11.6</v>
       </c>
       <c r="CI16" s="63">
         <v>22.5</v>
       </c>
       <c r="CJ16" s="65">
         <v>10.1</v>
       </c>
       <c r="CK16" s="68">
         <v>47.3</v>
       </c>
       <c r="CL16" s="69">
         <v>60</v>
       </c>
-      <c r="CM16" s="80">
+      <c r="CM16" s="71">
         <v>72.3</v>
       </c>
+      <c r="CN16" s="34">
+        <v>84.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="38" t="s">
@@ -11963,55 +12025,58 @@
       </c>
       <c r="CE17" s="29">
         <v>13.7</v>
       </c>
       <c r="CF17" s="29">
         <v>14.5</v>
       </c>
       <c r="CG17" s="29">
         <v>18.100000000000001</v>
       </c>
       <c r="CH17" s="34">
         <v>1.5</v>
       </c>
       <c r="CI17" s="63">
         <v>3</v>
       </c>
       <c r="CJ17" s="65">
         <v>5.8</v>
       </c>
       <c r="CK17" s="68">
         <v>8.1999999999999993</v>
       </c>
       <c r="CL17" s="69">
         <v>10.5</v>
       </c>
-      <c r="CM17" s="80">
+      <c r="CM17" s="71">
         <v>13.2</v>
       </c>
+      <c r="CN17" s="34">
+        <v>15.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="22">
         <v>0.12079999999999999</v>
       </c>
       <c r="C18" s="22">
         <v>0.27860000000000001</v>
       </c>
       <c r="D18" s="22">
         <v>0.54159999999999997</v>
       </c>
       <c r="E18" s="22">
         <v>0.81459999999999999</v>
       </c>
       <c r="F18" s="22">
         <v>1.1349</v>
       </c>
       <c r="G18" s="22">
         <v>1.4653</v>
       </c>
       <c r="H18" s="22">
         <v>1.7863</v>
       </c>
       <c r="I18" s="22">
@@ -12238,55 +12303,58 @@
       </c>
       <c r="CE18" s="29">
         <v>1.8</v>
       </c>
       <c r="CF18" s="29">
         <v>1.9</v>
       </c>
       <c r="CG18" s="29">
         <v>2</v>
       </c>
       <c r="CH18" s="34">
         <v>0.1</v>
       </c>
       <c r="CI18" s="63">
         <v>0.2</v>
       </c>
       <c r="CJ18" s="65">
         <v>4.5999999999999996</v>
       </c>
       <c r="CK18" s="68">
         <v>0.5</v>
       </c>
       <c r="CL18" s="69">
         <v>0.8</v>
       </c>
-      <c r="CM18" s="80">
+      <c r="CM18" s="71">
         <v>1</v>
       </c>
+      <c r="CN18" s="34">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="22">
         <v>0.92749999999999999</v>
       </c>
       <c r="C19" s="22">
         <v>2.0658000000000003</v>
       </c>
       <c r="D19" s="22">
         <v>3.8658000000000001</v>
       </c>
       <c r="E19" s="22">
         <v>5.6657999999999999</v>
       </c>
       <c r="F19" s="22">
         <v>7.4625000000000004</v>
       </c>
       <c r="G19" s="22">
         <v>9.2629999999999999</v>
       </c>
       <c r="H19" s="22">
         <v>11.065</v>
       </c>
       <c r="I19" s="22">
@@ -12513,55 +12581,58 @@
       </c>
       <c r="CE19" s="29">
         <v>37</v>
       </c>
       <c r="CF19" s="29">
         <v>41.1</v>
       </c>
       <c r="CG19" s="29">
         <v>46.2</v>
       </c>
       <c r="CH19" s="34">
         <v>5.2</v>
       </c>
       <c r="CI19" s="63">
         <v>10.1</v>
       </c>
       <c r="CJ19" s="65">
         <v>6.6</v>
       </c>
       <c r="CK19" s="68">
         <v>21.3</v>
       </c>
       <c r="CL19" s="69">
         <v>25.7</v>
       </c>
-      <c r="CM19" s="80">
+      <c r="CM19" s="71">
         <v>29.7</v>
       </c>
+      <c r="CN19" s="34">
+        <v>33.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="22">
         <v>1.0628</v>
       </c>
       <c r="C20" s="22">
         <v>2.1138000000000003</v>
       </c>
       <c r="D20" s="22">
         <v>3.5609999999999999</v>
       </c>
       <c r="E20" s="22">
         <v>5.2850000000000001</v>
       </c>
       <c r="F20" s="22">
         <v>7.032</v>
       </c>
       <c r="G20" s="22">
         <v>8.6890000000000001</v>
       </c>
       <c r="H20" s="22">
         <v>10.241</v>
       </c>
       <c r="I20" s="22">
@@ -12788,55 +12859,58 @@
       </c>
       <c r="CE20" s="29">
         <v>17.3</v>
       </c>
       <c r="CF20" s="29">
         <v>18.5</v>
       </c>
       <c r="CG20" s="29">
         <v>19.5</v>
       </c>
       <c r="CH20" s="34">
         <v>1.3</v>
       </c>
       <c r="CI20" s="63">
         <v>2.5</v>
       </c>
       <c r="CJ20" s="65">
         <v>8.8000000000000007</v>
       </c>
       <c r="CK20" s="68">
         <v>6.4</v>
       </c>
       <c r="CL20" s="69">
         <v>8.5</v>
       </c>
-      <c r="CM20" s="80">
+      <c r="CM20" s="71">
         <v>10.6</v>
       </c>
+      <c r="CN20" s="34">
+        <v>12.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="22">
         <v>0.11650000000000001</v>
       </c>
       <c r="C21" s="22">
         <v>0.26330000000000003</v>
       </c>
       <c r="D21" s="22">
         <v>0.50170000000000003</v>
       </c>
       <c r="E21" s="22">
         <v>0.75470000000000004</v>
       </c>
       <c r="F21" s="22">
         <v>1.0423</v>
       </c>
       <c r="G21" s="22">
         <v>1.3794000000000002</v>
       </c>
       <c r="H21" s="22">
         <v>1.6579000000000002</v>
       </c>
       <c r="I21" s="22">
@@ -13063,55 +13137,58 @@
       </c>
       <c r="CE21" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="CF21" s="29">
         <v>2.4</v>
       </c>
       <c r="CG21" s="29">
         <v>2.5</v>
       </c>
       <c r="CH21" s="34">
         <v>0.1</v>
       </c>
       <c r="CI21" s="63">
         <v>0.2</v>
       </c>
       <c r="CJ21" s="65">
         <v>2.6</v>
       </c>
       <c r="CK21" s="68">
         <v>0.7</v>
       </c>
       <c r="CL21" s="69">
         <v>1</v>
       </c>
-      <c r="CM21" s="80">
+      <c r="CM21" s="71">
         <v>1.4</v>
       </c>
+      <c r="CN21" s="34">
+        <v>1.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" s="41"/>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
       <c r="L22" s="42"/>
       <c r="M22" s="42"/>
       <c r="N22" s="42"/>
       <c r="O22" s="42"/>
       <c r="P22" s="42"/>
       <c r="Q22" s="42"/>
       <c r="R22" s="42"/>
       <c r="S22" s="42"/>
       <c r="T22" s="42"/>
       <c r="U22" s="42"/>
       <c r="V22" s="42"/>
       <c r="W22" s="42"/>
       <c r="X22" s="42"/>
       <c r="Y22" s="42"/>
@@ -13143,137 +13220,137 @@
       <c r="AY22" s="45"/>
       <c r="AZ22" s="45"/>
       <c r="BA22" s="45"/>
       <c r="BB22" s="45"/>
       <c r="BC22" s="45"/>
       <c r="BD22" s="45"/>
       <c r="BE22" s="45"/>
       <c r="BF22" s="45"/>
       <c r="BG22" s="45"/>
       <c r="BH22" s="45"/>
       <c r="BI22" s="45"/>
       <c r="BJ22" s="45"/>
       <c r="BK22" s="45"/>
       <c r="BL22" s="45"/>
       <c r="BM22" s="45"/>
       <c r="BN22" s="45"/>
       <c r="BO22" s="45"/>
       <c r="BP22" s="45"/>
       <c r="BQ22" s="46"/>
       <c r="BR22" s="46"/>
       <c r="BS22" s="47"/>
       <c r="BT22" s="48"/>
       <c r="BU22" s="48"/>
       <c r="CA22" s="57"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="Q23" s="49"/>
       <c r="T23" s="49"/>
       <c r="U23" s="50"/>
       <c r="V23" s="50"/>
       <c r="W23" s="51"/>
       <c r="X23" s="52"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="Q24" s="49"/>
       <c r="T24" s="49"/>
       <c r="U24" s="50"/>
       <c r="V24" s="50"/>
       <c r="W24" s="51"/>
       <c r="X24" s="52"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="Q25" s="51"/>
       <c r="T25" s="49"/>
       <c r="U25" s="50"/>
       <c r="V25" s="50"/>
       <c r="W25" s="53"/>
       <c r="X25" s="52"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="C26" s="53"/>
       <c r="D26" s="53"/>
       <c r="Q26" s="49"/>
       <c r="T26" s="51"/>
       <c r="U26" s="50"/>
       <c r="V26" s="50"/>
       <c r="W26" s="53"/>
       <c r="X26" s="52"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="C27" s="53"/>
       <c r="D27" s="53"/>
       <c r="Q27" s="49"/>
       <c r="T27" s="49"/>
       <c r="U27" s="52"/>
       <c r="V27" s="52"/>
       <c r="W27" s="53"/>
       <c r="X27" s="52"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
       <c r="Q28" s="49"/>
       <c r="T28" s="49"/>
       <c r="U28" s="52"/>
       <c r="V28" s="52"/>
       <c r="W28" s="51"/>
       <c r="X28" s="52"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="Q29" s="49"/>
       <c r="T29" s="49"/>
       <c r="U29" s="52"/>
       <c r="V29" s="50"/>
       <c r="W29" s="51"/>
       <c r="X29" s="52"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="Q30" s="49"/>
       <c r="T30" s="49"/>
       <c r="U30" s="50"/>
       <c r="V30" s="50"/>
       <c r="W30" s="51"/>
       <c r="X30" s="52"/>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:92">
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="Q31" s="49"/>
       <c r="T31" s="49"/>
       <c r="U31" s="52"/>
       <c r="V31" s="52"/>
       <c r="W31" s="51"/>
       <c r="X31" s="52"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:92">
       <c r="Q32" s="49"/>
       <c r="T32" s="49"/>
       <c r="U32" s="50"/>
       <c r="V32" s="50"/>
       <c r="W32" s="51"/>
       <c r="X32" s="52"/>
     </row>
     <row r="33" spans="17:24">
       <c r="Q33" s="51"/>
       <c r="T33" s="49"/>
       <c r="U33" s="50"/>
       <c r="V33" s="50"/>
       <c r="W33" s="51"/>
       <c r="X33" s="52"/>
     </row>
     <row r="34" spans="17:24">
       <c r="Q34" s="54"/>
       <c r="T34" s="51"/>
       <c r="U34" s="52"/>
       <c r="V34" s="52"/>
       <c r="W34" s="51"/>
       <c r="X34" s="52"/>
     </row>
     <row r="35" spans="17:24">
       <c r="Q35" s="51"/>
@@ -13297,60 +13374,60 @@
       <c r="U37" s="52"/>
       <c r="V37" s="52"/>
       <c r="W37" s="51"/>
       <c r="X37" s="52"/>
     </row>
     <row r="38" spans="17:24">
       <c r="Q38" s="55"/>
       <c r="T38" s="49"/>
       <c r="U38" s="51"/>
       <c r="W38" s="51"/>
       <c r="X38" s="52"/>
     </row>
     <row r="39" spans="17:24">
       <c r="T39" s="55"/>
       <c r="W39" s="53"/>
       <c r="X39" s="52"/>
     </row>
     <row r="40" spans="17:24">
       <c r="W40" s="53"/>
     </row>
     <row r="41" spans="17:24">
       <c r="W41" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CN2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.53" bottom="0.59055118110236227" header="0.42" footer="0.85"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>