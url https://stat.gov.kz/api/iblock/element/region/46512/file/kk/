--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1425" yWindow="-30" windowWidth="15120" windowHeight="11610"/>
+    <workbookView xWindow="375" yWindow="210" windowWidth="18255" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="сүт" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="42">
   <si>
     <t xml:space="preserve">Сауылған сиыр сүтi, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -11617,51 +11617,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="25" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="10838" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="17" xfId="10838" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -11729,82 +11729,92 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="25" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="25" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10842">
     <cellStyle name="20% - Акцент1 2" xfId="191"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2920"/>
     <cellStyle name="20% - Акцент1 3" xfId="2919"/>
     <cellStyle name="20% - Акцент2 2" xfId="192"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2918"/>
     <cellStyle name="20% - Акцент2 3" xfId="2917"/>
     <cellStyle name="20% - Акцент3 2" xfId="193"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2916"/>
     <cellStyle name="20% - Акцент3 3" xfId="2915"/>
     <cellStyle name="20% - Акцент4 2" xfId="194"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2914"/>
     <cellStyle name="20% - Акцент4 3" xfId="2913"/>
     <cellStyle name="20% - Акцент5 2" xfId="195"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2912"/>
     <cellStyle name="20% - Акцент5 3" xfId="2911"/>
     <cellStyle name="20% - Акцент6 2" xfId="196"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2910"/>
     <cellStyle name="20% - Акцент6 3" xfId="2909"/>
     <cellStyle name="40% - Акцент1 2" xfId="197"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2908"/>
     <cellStyle name="40% - Акцент1 3" xfId="2907"/>
     <cellStyle name="40% - Акцент2 2" xfId="198"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="2906"/>
@@ -22912,55 +22922,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI45"/>
+  <dimension ref="A1:CL45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI4" sqref="CI4:CI21"/>
+      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CJ12" sqref="CJ12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="2" customWidth="1"/>
     <col min="3" max="4" width="10.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="10" style="2" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="25" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -22986,236 +22996,239 @@
     <col min="49" max="49" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="50" max="52" width="8.7109375" style="2" customWidth="1"/>
     <col min="53" max="53" width="9.85546875" style="2" customWidth="1"/>
     <col min="54" max="55" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="10.28515625" style="2" customWidth="1"/>
     <col min="57" max="57" width="10" style="2" customWidth="1"/>
     <col min="58" max="58" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="9.7109375" style="2" customWidth="1"/>
     <col min="60" max="60" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="62" max="64" width="8.7109375" style="2" customWidth="1"/>
     <col min="65" max="65" width="9.85546875" style="2" customWidth="1"/>
     <col min="66" max="68" width="9.28515625" style="2" customWidth="1"/>
     <col min="69" max="69" width="9.85546875" style="2" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="2" customWidth="1"/>
     <col min="71" max="71" width="9.5703125" style="2" customWidth="1"/>
     <col min="72" max="72" width="10.140625" style="2" customWidth="1"/>
     <col min="73" max="73" width="8.7109375" style="2" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.42578125" style="2" customWidth="1"/>
     <col min="86" max="91" width="9.140625" style="2"/>
     <col min="92" max="92" width="9.140625" style="2" customWidth="1"/>
     <col min="93" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:90" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...70 lines deleted...]
-      <c r="BU1" s="51"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
+      <c r="AX1" s="59"/>
+      <c r="AY1" s="59"/>
+      <c r="AZ1" s="59"/>
+      <c r="BA1" s="59"/>
+      <c r="BB1" s="59"/>
+      <c r="BC1" s="59"/>
+      <c r="BD1" s="59"/>
+      <c r="BE1" s="59"/>
+      <c r="BF1" s="59"/>
+      <c r="BG1" s="59"/>
+      <c r="BH1" s="59"/>
+      <c r="BI1" s="59"/>
+      <c r="BJ1" s="59"/>
+      <c r="BK1" s="59"/>
+      <c r="BL1" s="59"/>
+      <c r="BM1" s="59"/>
+      <c r="BN1" s="59"/>
+      <c r="BO1" s="59"/>
+      <c r="BP1" s="59"/>
+      <c r="BQ1" s="59"/>
+      <c r="BR1" s="59"/>
+      <c r="BS1" s="59"/>
+      <c r="BT1" s="59"/>
+      <c r="BU1" s="59"/>
     </row>
-    <row r="2" spans="1:87" ht="15" customHeight="1" thickBot="1">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:90" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="53"/>
-[...10 lines deleted...]
-      <c r="N2" s="52" t="s">
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="O2" s="53"/>
-[...10 lines deleted...]
-      <c r="Z2" s="52" t="s">
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AA2" s="53"/>
-[...10 lines deleted...]
-      <c r="AL2" s="52" t="s">
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="62"/>
+      <c r="AL2" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="AM2" s="53"/>
-[...10 lines deleted...]
-      <c r="AX2" s="52" t="s">
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="62"/>
+      <c r="AX2" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="52" t="s">
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
+      <c r="BB2" s="61"/>
+      <c r="BC2" s="61"/>
+      <c r="BD2" s="61"/>
+      <c r="BE2" s="61"/>
+      <c r="BF2" s="61"/>
+      <c r="BG2" s="61"/>
+      <c r="BH2" s="61"/>
+      <c r="BI2" s="62"/>
+      <c r="BJ2" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="53"/>
-[...10 lines deleted...]
-      <c r="BV2" s="52" t="s">
+      <c r="BK2" s="61"/>
+      <c r="BL2" s="61"/>
+      <c r="BM2" s="61"/>
+      <c r="BN2" s="61"/>
+      <c r="BO2" s="61"/>
+      <c r="BP2" s="61"/>
+      <c r="BQ2" s="61"/>
+      <c r="BR2" s="61"/>
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="61"/>
+      <c r="BU2" s="62"/>
+      <c r="BV2" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="53"/>
-[...10 lines deleted...]
-      <c r="CH2" s="56" t="s">
+      <c r="BW2" s="61"/>
+      <c r="BX2" s="61"/>
+      <c r="BY2" s="61"/>
+      <c r="BZ2" s="61"/>
+      <c r="CA2" s="61"/>
+      <c r="CB2" s="61"/>
+      <c r="CC2" s="61"/>
+      <c r="CD2" s="61"/>
+      <c r="CE2" s="61"/>
+      <c r="CF2" s="61"/>
+      <c r="CG2" s="61"/>
+      <c r="CH2" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="CI2" s="57"/>
+      <c r="CI2" s="64"/>
+      <c r="CJ2" s="64"/>
+      <c r="CK2" s="64"/>
+      <c r="CL2" s="65"/>
     </row>
-    <row r="3" spans="1:87" ht="27" customHeight="1" thickBot="1">
-      <c r="A3" s="50"/>
+    <row r="3" spans="1:90" ht="27" customHeight="1" thickBot="1">
+      <c r="A3" s="58"/>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -23424,58 +23437,67 @@
       </c>
       <c r="BZ3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CA3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="CB3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="CC3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="CD3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="CE3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="CG3" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="CH3" s="55" t="s">
+      <c r="CH3" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="CI3" s="58" t="s">
+      <c r="CI3" s="50" t="s">
         <v>8</v>
       </c>
+      <c r="CJ3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="CK3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="CL3" s="3" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="4" spans="1:87" s="21" customFormat="1">
+    <row r="4" spans="1:90" s="21" customFormat="1">
       <c r="A4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="5">
         <v>40.368499999999997</v>
       </c>
       <c r="C4" s="5">
         <v>84.70389999999999</v>
       </c>
       <c r="D4" s="5">
         <v>142.51249999999999</v>
       </c>
       <c r="E4" s="5">
         <v>211.26280000000003</v>
       </c>
       <c r="F4" s="5">
         <v>294.23159999999996</v>
       </c>
       <c r="G4" s="6">
         <v>379.53080000000006</v>
       </c>
       <c r="H4" s="7">
         <v>452.07479999999998</v>
       </c>
       <c r="I4" s="8">
@@ -23690,55 +23712,64 @@
       </c>
       <c r="CA4" s="17">
         <v>283.89999999999998</v>
       </c>
       <c r="CB4" s="41">
         <v>327.39999999999998</v>
       </c>
       <c r="CC4" s="13">
         <v>368.8</v>
       </c>
       <c r="CD4" s="13">
         <v>406</v>
       </c>
       <c r="CE4" s="13">
         <v>427.9</v>
       </c>
       <c r="CF4" s="13">
         <v>449.2</v>
       </c>
       <c r="CG4" s="46">
         <v>474.42</v>
       </c>
       <c r="CH4" s="48">
         <v>33.1</v>
       </c>
-      <c r="CI4" s="59">
+      <c r="CI4" s="51">
         <v>67.8</v>
       </c>
+      <c r="CJ4" s="54">
+        <v>111.2</v>
+      </c>
+      <c r="CK4" s="54">
+        <v>160.6</v>
+      </c>
+      <c r="CL4" s="66">
+        <v>216.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:90">
       <c r="A5" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="23">
         <v>0.5</v>
       </c>
       <c r="C5" s="23">
         <v>1.0822000000000001</v>
       </c>
       <c r="D5" s="23">
         <v>1.7450000000000001</v>
       </c>
       <c r="E5" s="23">
         <v>2.8131999999999997</v>
       </c>
       <c r="F5" s="23">
         <v>4.1147999999999998</v>
       </c>
       <c r="G5" s="23">
         <v>5.6546000000000003</v>
       </c>
       <c r="H5" s="23">
         <v>6.8754999999999997</v>
       </c>
       <c r="I5" s="23">
@@ -23953,55 +23984,64 @@
       </c>
       <c r="CA5" s="28">
         <v>2.4</v>
       </c>
       <c r="CB5" s="42">
         <v>3.2</v>
       </c>
       <c r="CC5" s="27">
         <v>3.6</v>
       </c>
       <c r="CD5" s="27">
         <v>4</v>
       </c>
       <c r="CE5" s="27">
         <v>4.3</v>
       </c>
       <c r="CF5" s="27">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG5" s="47">
         <v>4.8</v>
       </c>
       <c r="CH5" s="44">
         <v>0.1</v>
       </c>
-      <c r="CI5" s="60">
+      <c r="CI5" s="52">
         <v>0.2</v>
       </c>
+      <c r="CJ5" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="CK5" s="55">
+        <v>0.5</v>
+      </c>
+      <c r="CL5" s="56">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:90">
       <c r="A6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="23">
         <v>1.0465</v>
       </c>
       <c r="C6" s="23">
         <v>2.2290999999999999</v>
       </c>
       <c r="D6" s="23">
         <v>3.7143000000000002</v>
       </c>
       <c r="E6" s="23">
         <v>5.7714999999999996</v>
       </c>
       <c r="F6" s="23">
         <v>8.095699999999999</v>
       </c>
       <c r="G6" s="23">
         <v>10.375200000000001</v>
       </c>
       <c r="H6" s="23">
         <v>12.172499999999999</v>
       </c>
       <c r="I6" s="23">
@@ -24216,55 +24256,64 @@
       </c>
       <c r="CA6" s="28">
         <v>3.6</v>
       </c>
       <c r="CB6" s="42">
         <v>3.8</v>
       </c>
       <c r="CC6" s="27">
         <v>4.2</v>
       </c>
       <c r="CD6" s="27">
         <v>4.5999999999999996</v>
       </c>
       <c r="CE6" s="27">
         <v>4.9000000000000004</v>
       </c>
       <c r="CF6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG6" s="47">
         <v>5.4</v>
       </c>
       <c r="CH6" s="44">
         <v>0.3</v>
       </c>
-      <c r="CI6" s="60">
+      <c r="CI6" s="52">
         <v>0.6</v>
       </c>
+      <c r="CJ6" s="53">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CK6" s="55">
+        <v>1.8</v>
+      </c>
+      <c r="CL6" s="53">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:90">
       <c r="A7" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="23">
         <v>2.9778000000000002</v>
       </c>
       <c r="C7" s="23">
         <v>6.4266000000000005</v>
       </c>
       <c r="D7" s="23">
         <v>10.451700000000001</v>
       </c>
       <c r="E7" s="23">
         <v>16.721499999999999</v>
       </c>
       <c r="F7" s="23">
         <v>24.245099999999997</v>
       </c>
       <c r="G7" s="23">
         <v>33.189699999999995</v>
       </c>
       <c r="H7" s="23">
         <v>40.285400000000003</v>
       </c>
       <c r="I7" s="23">
@@ -24479,55 +24528,64 @@
       </c>
       <c r="CA7" s="28">
         <v>4.5</v>
       </c>
       <c r="CB7" s="42">
         <v>5.9</v>
       </c>
       <c r="CC7" s="27">
         <v>7.1</v>
       </c>
       <c r="CD7" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="CE7" s="27">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF7" s="27">
         <v>10.3</v>
       </c>
       <c r="CG7" s="27">
         <v>11.2</v>
       </c>
       <c r="CH7" s="44">
         <v>0.8</v>
       </c>
-      <c r="CI7" s="60">
+      <c r="CI7" s="52">
         <v>1.7</v>
       </c>
+      <c r="CJ7" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="CK7" s="55">
+        <v>3.8</v>
+      </c>
+      <c r="CL7" s="53">
+        <v>5</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:90">
       <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="23">
         <v>1.3767</v>
       </c>
       <c r="C8" s="23">
         <v>2.8180999999999998</v>
       </c>
       <c r="D8" s="23">
         <v>4.9933999999999994</v>
       </c>
       <c r="E8" s="23">
         <v>7.9568000000000003</v>
       </c>
       <c r="F8" s="23">
         <v>11.757</v>
       </c>
       <c r="G8" s="23">
         <v>15.4754</v>
       </c>
       <c r="H8" s="23">
         <v>18.427</v>
       </c>
       <c r="I8" s="23">
@@ -24742,55 +24800,64 @@
       </c>
       <c r="CA8" s="28">
         <v>12.1</v>
       </c>
       <c r="CB8" s="42">
         <v>13.7</v>
       </c>
       <c r="CC8" s="27">
         <v>15.1</v>
       </c>
       <c r="CD8" s="27">
         <v>16.5</v>
       </c>
       <c r="CE8" s="27">
         <v>17.5</v>
       </c>
       <c r="CF8" s="27">
         <v>18.5</v>
       </c>
       <c r="CG8" s="27">
         <v>19.5</v>
       </c>
       <c r="CH8" s="44">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CI8" s="60">
+      <c r="CI8" s="52">
         <v>2.1</v>
       </c>
+      <c r="CJ8" s="53">
+        <v>3.9</v>
+      </c>
+      <c r="CK8" s="55">
+        <v>6.3</v>
+      </c>
+      <c r="CL8" s="53">
+        <v>9.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:90">
       <c r="A9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="23">
         <v>2.7448000000000001</v>
       </c>
       <c r="C9" s="23">
         <v>5.5408999999999997</v>
       </c>
       <c r="D9" s="23">
         <v>9.6132999999999988</v>
       </c>
       <c r="E9" s="23">
         <v>14.492899999999999</v>
       </c>
       <c r="F9" s="23">
         <v>20.737299999999998</v>
       </c>
       <c r="G9" s="23">
         <v>26.641599999999997</v>
       </c>
       <c r="H9" s="23">
         <v>32.195399999999999</v>
       </c>
       <c r="I9" s="23">
@@ -25005,55 +25072,64 @@
       </c>
       <c r="CA9" s="28">
         <v>19.100000000000001</v>
       </c>
       <c r="CB9" s="42">
         <v>22.5</v>
       </c>
       <c r="CC9" s="27">
         <v>25.8</v>
       </c>
       <c r="CD9" s="27">
         <v>27.9</v>
       </c>
       <c r="CE9" s="27">
         <v>28.9</v>
       </c>
       <c r="CF9" s="27">
         <v>29.8</v>
       </c>
       <c r="CG9" s="27">
         <v>30.6</v>
       </c>
       <c r="CH9" s="44">
         <v>1.8</v>
       </c>
-      <c r="CI9" s="60">
+      <c r="CI9" s="52">
         <v>3.6</v>
       </c>
+      <c r="CJ9" s="53">
+        <v>6.4</v>
+      </c>
+      <c r="CK9" s="55">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="CL9" s="53">
+        <v>14</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:90">
       <c r="A10" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="23">
         <v>2.8769</v>
       </c>
       <c r="C10" s="23">
         <v>6.0473999999999997</v>
       </c>
       <c r="D10" s="23">
         <v>10.5586</v>
       </c>
       <c r="E10" s="23">
         <v>15.2288</v>
       </c>
       <c r="F10" s="23">
         <v>20.565999999999999</v>
       </c>
       <c r="G10" s="23">
         <v>25.903400000000001</v>
       </c>
       <c r="H10" s="23">
         <v>30.1372</v>
       </c>
       <c r="I10" s="23">
@@ -25268,55 +25344,64 @@
       </c>
       <c r="CA10" s="28">
         <v>17</v>
       </c>
       <c r="CB10" s="42">
         <v>19.399999999999999</v>
       </c>
       <c r="CC10" s="27">
         <v>21.8</v>
       </c>
       <c r="CD10" s="27">
         <v>24</v>
       </c>
       <c r="CE10" s="27">
         <v>25</v>
       </c>
       <c r="CF10" s="27">
         <v>26.1</v>
       </c>
       <c r="CG10" s="27">
         <v>27.2</v>
       </c>
       <c r="CH10" s="44">
         <v>1.9</v>
       </c>
-      <c r="CI10" s="60">
+      <c r="CI10" s="52">
         <v>4</v>
       </c>
+      <c r="CJ10" s="53">
+        <v>7</v>
+      </c>
+      <c r="CK10" s="55">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="CL10" s="53">
+        <v>13.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:90">
       <c r="A11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="23">
         <v>2.8323</v>
       </c>
       <c r="C11" s="23">
         <v>6.3671000000000006</v>
       </c>
       <c r="D11" s="23">
         <v>10.6753</v>
       </c>
       <c r="E11" s="23">
         <v>15.442200000000001</v>
       </c>
       <c r="F11" s="23">
         <v>22.1557</v>
       </c>
       <c r="G11" s="23">
         <v>28.198799999999999</v>
       </c>
       <c r="H11" s="23">
         <v>33.970099999999995</v>
       </c>
       <c r="I11" s="23">
@@ -25531,55 +25616,64 @@
       </c>
       <c r="CA11" s="28">
         <v>15.5</v>
       </c>
       <c r="CB11" s="42">
         <v>18.3</v>
       </c>
       <c r="CC11" s="27">
         <v>20.399999999999999</v>
       </c>
       <c r="CD11" s="27">
         <v>22.5</v>
       </c>
       <c r="CE11" s="27">
         <v>23.5</v>
       </c>
       <c r="CF11" s="27">
         <v>24.5</v>
       </c>
       <c r="CG11" s="27">
         <v>26</v>
       </c>
       <c r="CH11" s="44">
         <v>1.4</v>
       </c>
-      <c r="CI11" s="60">
+      <c r="CI11" s="52">
         <v>3.2</v>
       </c>
+      <c r="CJ11" s="53">
+        <v>5.4</v>
+      </c>
+      <c r="CK11" s="55">
+        <v>7.9</v>
+      </c>
+      <c r="CL11" s="53">
+        <v>11.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:90">
       <c r="A12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="23">
         <v>1.8648</v>
       </c>
       <c r="C12" s="23">
         <v>3.7708000000000004</v>
       </c>
       <c r="D12" s="23">
         <v>6.5377000000000001</v>
       </c>
       <c r="E12" s="23">
         <v>10.351600000000001</v>
       </c>
       <c r="F12" s="23">
         <v>14.940700000000001</v>
       </c>
       <c r="G12" s="23">
         <v>19.25</v>
       </c>
       <c r="H12" s="23">
         <v>23.446099999999998</v>
       </c>
       <c r="I12" s="23">
@@ -25794,55 +25888,64 @@
       </c>
       <c r="CA12" s="28">
         <v>10.7</v>
       </c>
       <c r="CB12" s="42">
         <v>12.7</v>
       </c>
       <c r="CC12" s="27">
         <v>14.7</v>
       </c>
       <c r="CD12" s="27">
         <v>16.2</v>
       </c>
       <c r="CE12" s="27">
         <v>16.7</v>
       </c>
       <c r="CF12" s="27">
         <v>17.2</v>
       </c>
       <c r="CG12" s="27">
         <v>17.600000000000001</v>
       </c>
       <c r="CH12" s="44">
         <v>1</v>
       </c>
-      <c r="CI12" s="60">
+      <c r="CI12" s="52">
         <v>2.1</v>
       </c>
+      <c r="CJ12" s="53">
+        <v>3.6</v>
+      </c>
+      <c r="CK12" s="55">
+        <v>5.8</v>
+      </c>
+      <c r="CL12" s="53">
+        <v>8.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:90">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="23">
         <v>2.4748999999999999</v>
       </c>
       <c r="C13" s="23">
         <v>5.1393000000000004</v>
       </c>
       <c r="D13" s="23">
         <v>9.0201000000000011</v>
       </c>
       <c r="E13" s="23">
         <v>13.385399999999999</v>
       </c>
       <c r="F13" s="23">
         <v>19.077099999999998</v>
       </c>
       <c r="G13" s="23">
         <v>24.837799999999998</v>
       </c>
       <c r="H13" s="23">
         <v>29.822599999999998</v>
       </c>
       <c r="I13" s="23">
@@ -26057,55 +26160,64 @@
       </c>
       <c r="CA13" s="28">
         <v>13.8</v>
       </c>
       <c r="CB13" s="42">
         <v>15.6</v>
       </c>
       <c r="CC13" s="27">
         <v>17.7</v>
       </c>
       <c r="CD13" s="27">
         <v>19.7</v>
       </c>
       <c r="CE13" s="27">
         <v>21.1</v>
       </c>
       <c r="CF13" s="27">
         <v>22.5</v>
       </c>
       <c r="CG13" s="27">
         <v>24</v>
       </c>
       <c r="CH13" s="44">
         <v>1.5</v>
       </c>
-      <c r="CI13" s="60">
+      <c r="CI13" s="52">
         <v>3</v>
       </c>
+      <c r="CJ13" s="53">
+        <v>5.2</v>
+      </c>
+      <c r="CK13" s="55">
+        <v>7.6</v>
+      </c>
+      <c r="CL13" s="53">
+        <v>10.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:90">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="23">
         <v>1.2902</v>
       </c>
       <c r="C14" s="23">
         <v>2.9260999999999999</v>
       </c>
       <c r="D14" s="23">
         <v>5.0386000000000006</v>
       </c>
       <c r="E14" s="23">
         <v>7.4268999999999998</v>
       </c>
       <c r="F14" s="23">
         <v>10.374499999999999</v>
       </c>
       <c r="G14" s="23">
         <v>13.4361</v>
       </c>
       <c r="H14" s="23">
         <v>15.7545</v>
       </c>
       <c r="I14" s="23">
@@ -26320,55 +26432,64 @@
       </c>
       <c r="CA14" s="28">
         <v>9.1999999999999993</v>
       </c>
       <c r="CB14" s="42">
         <v>10.7</v>
       </c>
       <c r="CC14" s="27">
         <v>12.1</v>
       </c>
       <c r="CD14" s="27">
         <v>13</v>
       </c>
       <c r="CE14" s="27">
         <v>13.6</v>
       </c>
       <c r="CF14" s="27">
         <v>14.1</v>
       </c>
       <c r="CG14" s="27">
         <v>14.6</v>
       </c>
       <c r="CH14" s="44">
         <v>0.9</v>
       </c>
-      <c r="CI14" s="60">
+      <c r="CI14" s="52">
         <v>2</v>
       </c>
+      <c r="CJ14" s="53">
+        <v>3.5</v>
+      </c>
+      <c r="CK14" s="55">
+        <v>5.2</v>
+      </c>
+      <c r="CL14" s="53">
+        <v>7.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:90">
       <c r="A15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="23">
         <v>8.5228999999999999</v>
       </c>
       <c r="C15" s="23">
         <v>17.228300000000001</v>
       </c>
       <c r="D15" s="23">
         <v>28.372199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>39.7117</v>
       </c>
       <c r="F15" s="23">
         <v>52.067900000000002</v>
       </c>
       <c r="G15" s="23">
         <v>64.854900000000001</v>
       </c>
       <c r="H15" s="23">
         <v>76.585899999999995</v>
       </c>
       <c r="I15" s="23">
@@ -26583,55 +26704,64 @@
       </c>
       <c r="CA15" s="28">
         <v>88.1</v>
       </c>
       <c r="CB15" s="42">
         <v>100.2</v>
       </c>
       <c r="CC15" s="27">
         <v>112</v>
       </c>
       <c r="CD15" s="27">
         <v>123</v>
       </c>
       <c r="CE15" s="27">
         <v>130.19999999999999</v>
       </c>
       <c r="CF15" s="27">
         <v>137</v>
       </c>
       <c r="CG15" s="27">
         <v>146.4</v>
       </c>
       <c r="CH15" s="44">
         <v>12.8</v>
       </c>
-      <c r="CI15" s="60">
+      <c r="CI15" s="52">
         <v>25.2</v>
       </c>
+      <c r="CJ15" s="53">
+        <v>39</v>
+      </c>
+      <c r="CK15" s="55">
+        <v>52.6</v>
+      </c>
+      <c r="CL15" s="53">
+        <v>64.599999999999994</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:90">
       <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="23">
         <v>3.1215000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>6.5730000000000004</v>
       </c>
       <c r="D16" s="23">
         <v>11.4221</v>
       </c>
       <c r="E16" s="23">
         <v>16.563500000000001</v>
       </c>
       <c r="F16" s="23">
         <v>22.623000000000001</v>
       </c>
       <c r="G16" s="23">
         <v>28.634499999999999</v>
       </c>
       <c r="H16" s="23">
         <v>33.655699999999996</v>
       </c>
       <c r="I16" s="23">
@@ -26846,55 +26976,64 @@
       </c>
       <c r="CA16" s="28">
         <v>15</v>
       </c>
       <c r="CB16" s="42">
         <v>17.5</v>
       </c>
       <c r="CC16" s="27">
         <v>19.5</v>
       </c>
       <c r="CD16" s="27">
         <v>21.4</v>
       </c>
       <c r="CE16" s="27">
         <v>22.5</v>
       </c>
       <c r="CF16" s="27">
         <v>23.7</v>
       </c>
       <c r="CG16" s="27">
         <v>25.2</v>
       </c>
       <c r="CH16" s="44">
         <v>1.8</v>
       </c>
-      <c r="CI16" s="60">
+      <c r="CI16" s="52">
         <v>3.8</v>
       </c>
+      <c r="CJ16" s="53">
+        <v>6.5</v>
+      </c>
+      <c r="CK16" s="55">
+        <v>9.4</v>
+      </c>
+      <c r="CL16" s="53">
+        <v>12.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:90">
       <c r="A17" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="36" t="s">
@@ -27109,55 +27248,64 @@
       </c>
       <c r="CA17" s="28">
         <v>13.8</v>
       </c>
       <c r="CB17" s="42">
         <v>16.3</v>
       </c>
       <c r="CC17" s="27">
         <v>18.3</v>
       </c>
       <c r="CD17" s="27">
         <v>20.5</v>
       </c>
       <c r="CE17" s="27">
         <v>21.5</v>
       </c>
       <c r="CF17" s="27">
         <v>22.7</v>
       </c>
       <c r="CG17" s="27">
         <v>23.8</v>
       </c>
       <c r="CH17" s="44">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CI17" s="60">
+      <c r="CI17" s="52">
         <v>2.6</v>
       </c>
+      <c r="CJ17" s="53">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="CK17" s="27">
+        <v>7</v>
+      </c>
+      <c r="CL17" s="53">
+        <v>9.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:90">
       <c r="A18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="23">
         <v>0.70610000000000006</v>
       </c>
       <c r="C18" s="23">
         <v>1.5640000000000001</v>
       </c>
       <c r="D18" s="23">
         <v>2.7454000000000001</v>
       </c>
       <c r="E18" s="23">
         <v>4.0682</v>
       </c>
       <c r="F18" s="23">
         <v>5.9246999999999996</v>
       </c>
       <c r="G18" s="23">
         <v>7.8376000000000001</v>
       </c>
       <c r="H18" s="23">
         <v>9.6509</v>
       </c>
       <c r="I18" s="23">
@@ -27372,55 +27520,64 @@
       </c>
       <c r="CA18" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="CB18" s="42">
         <v>5.5</v>
       </c>
       <c r="CC18" s="27">
         <v>6.3</v>
       </c>
       <c r="CD18" s="27">
         <v>7.1</v>
       </c>
       <c r="CE18" s="27">
         <v>7.4</v>
       </c>
       <c r="CF18" s="27">
         <v>7.7</v>
       </c>
       <c r="CG18" s="27">
         <v>8.1999999999999993</v>
       </c>
       <c r="CH18" s="44">
         <v>0.4</v>
       </c>
-      <c r="CI18" s="60">
+      <c r="CI18" s="52">
         <v>0.9</v>
       </c>
+      <c r="CJ18" s="53">
+        <v>1.6</v>
+      </c>
+      <c r="CK18" s="55">
+        <v>2.4</v>
+      </c>
+      <c r="CL18" s="53">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:90">
       <c r="A19" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="23">
         <v>3.7296999999999998</v>
       </c>
       <c r="C19" s="23">
         <v>7.7833999999999994</v>
       </c>
       <c r="D19" s="23">
         <v>12.361700000000001</v>
       </c>
       <c r="E19" s="23">
         <v>18.8795</v>
       </c>
       <c r="F19" s="23">
         <v>25.8245</v>
       </c>
       <c r="G19" s="23">
         <v>33.4649</v>
       </c>
       <c r="H19" s="23">
         <v>40.999400000000001</v>
       </c>
       <c r="I19" s="23">
@@ -27635,55 +27792,64 @@
       </c>
       <c r="CA19" s="28">
         <v>24.7</v>
       </c>
       <c r="CB19" s="42">
         <v>29.4</v>
       </c>
       <c r="CC19" s="27">
         <v>33.9</v>
       </c>
       <c r="CD19" s="27">
         <v>38.299999999999997</v>
       </c>
       <c r="CE19" s="27">
         <v>40.9</v>
       </c>
       <c r="CF19" s="27">
         <v>43.3</v>
       </c>
       <c r="CG19" s="27">
         <v>46.4</v>
       </c>
       <c r="CH19" s="44">
         <v>3.2</v>
       </c>
-      <c r="CI19" s="60">
+      <c r="CI19" s="52">
         <v>6.1</v>
       </c>
+      <c r="CJ19" s="53">
+        <v>9.4</v>
+      </c>
+      <c r="CK19" s="55">
+        <v>13.7</v>
+      </c>
+      <c r="CL19" s="53">
+        <v>18.399999999999999</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:90">
       <c r="A20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="23">
         <v>3.5311999999999997</v>
       </c>
       <c r="C20" s="23">
         <v>7.3993000000000002</v>
       </c>
       <c r="D20" s="23">
         <v>12.141</v>
       </c>
       <c r="E20" s="23">
         <v>17.5808</v>
       </c>
       <c r="F20" s="23">
         <v>24.3474</v>
       </c>
       <c r="G20" s="23">
         <v>31.9544</v>
       </c>
       <c r="H20" s="23">
         <v>36.1753</v>
       </c>
       <c r="I20" s="23">
@@ -27898,55 +28064,64 @@
       </c>
       <c r="CA20" s="28">
         <v>22.4</v>
       </c>
       <c r="CB20" s="42">
         <v>23.8</v>
       </c>
       <c r="CC20" s="27">
         <v>26</v>
       </c>
       <c r="CD20" s="27">
         <v>27.8</v>
       </c>
       <c r="CE20" s="27">
         <v>28.7</v>
       </c>
       <c r="CF20" s="27">
         <v>29.4</v>
       </c>
       <c r="CG20" s="27">
         <v>30</v>
       </c>
       <c r="CH20" s="44">
         <v>2.4</v>
       </c>
-      <c r="CI20" s="60">
+      <c r="CI20" s="52">
         <v>5.0999999999999996</v>
       </c>
+      <c r="CJ20" s="53">
+        <v>8.5</v>
+      </c>
+      <c r="CK20" s="55">
+        <v>12.3</v>
+      </c>
+      <c r="CL20" s="53">
+        <v>17.100000000000001</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:90">
       <c r="A21" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="23">
         <v>0.7722</v>
       </c>
       <c r="C21" s="23">
         <v>1.8083</v>
       </c>
       <c r="D21" s="23">
         <v>3.1221000000000001</v>
       </c>
       <c r="E21" s="23">
         <v>4.8683000000000005</v>
       </c>
       <c r="F21" s="23">
         <v>7.3801999999999994</v>
       </c>
       <c r="G21" s="23">
         <v>9.8218999999999994</v>
       </c>
       <c r="H21" s="23">
         <v>11.921299999999999</v>
       </c>
       <c r="I21" s="23">
@@ -28161,77 +28336,86 @@
       </c>
       <c r="CA21" s="28">
         <v>7.6</v>
       </c>
       <c r="CB21" s="43">
         <v>9</v>
       </c>
       <c r="CC21" s="27">
         <v>10.3</v>
       </c>
       <c r="CD21" s="27">
         <v>11.2</v>
       </c>
       <c r="CE21" s="27">
         <v>11.9</v>
       </c>
       <c r="CF21" s="27">
         <v>12.7</v>
       </c>
       <c r="CG21" s="27">
         <v>13.5</v>
       </c>
       <c r="CH21" s="44">
         <v>0.6</v>
       </c>
-      <c r="CI21" s="60">
+      <c r="CI21" s="52">
         <v>1.6</v>
       </c>
+      <c r="CJ21" s="53">
+        <v>2.8</v>
+      </c>
+      <c r="CK21" s="55">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="CL21" s="53">
+        <v>6.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:90">
       <c r="CA22" s="40"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:90">
       <c r="AP23" s="38"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:90">
       <c r="BF28" s="39"/>
       <c r="BR28" s="39"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:90">
       <c r="BF29" s="39"/>
       <c r="BR29" s="39"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:90">
       <c r="BF30" s="39"/>
       <c r="BR30" s="39"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:90">
       <c r="BF31" s="39"/>
       <c r="BR31" s="39"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:90">
       <c r="BF32" s="39"/>
       <c r="BR32" s="39"/>
     </row>
     <row r="33" spans="58:70">
       <c r="BF33" s="39"/>
       <c r="BR33" s="39"/>
     </row>
     <row r="34" spans="58:70">
       <c r="BF34" s="39"/>
       <c r="BR34" s="39"/>
     </row>
     <row r="35" spans="58:70">
       <c r="BF35" s="39"/>
       <c r="BR35" s="39"/>
     </row>
     <row r="36" spans="58:70">
       <c r="BF36" s="39"/>
       <c r="BR36" s="39"/>
     </row>
     <row r="37" spans="58:70">
       <c r="BF37" s="39"/>
       <c r="BR37" s="39"/>
     </row>
     <row r="38" spans="58:70">
       <c r="BF38" s="39"/>
@@ -28245,51 +28429,51 @@
       <c r="BF40" s="39"/>
       <c r="BR40" s="39"/>
     </row>
     <row r="41" spans="58:70">
       <c r="BF41" s="39"/>
       <c r="BR41" s="39"/>
     </row>
     <row r="42" spans="58:70">
       <c r="BF42" s="39"/>
       <c r="BR42" s="39"/>
     </row>
     <row r="43" spans="58:70">
       <c r="BF43" s="39"/>
       <c r="BR43" s="39"/>
     </row>
     <row r="44" spans="58:70">
       <c r="BF44" s="39"/>
       <c r="BR44" s="39"/>
     </row>
     <row r="45" spans="58:70">
       <c r="BF45" s="39"/>
       <c r="BR45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CI2"/>
+    <mergeCell ref="CH2:CL2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.46" bottom="0.59055118110236227" header="0.36" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>