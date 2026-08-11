--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="375" yWindow="210" windowWidth="18255" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="сүт" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="42">
   <si>
     <t xml:space="preserve">Сауылған сиыр сүтi, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -11617,51 +11617,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="25" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="10838" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="17" xfId="10838" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -11743,78 +11743,81 @@
     </xf>
     <xf numFmtId="165" fontId="25" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10842">
     <cellStyle name="20% - Акцент1 2" xfId="191"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2920"/>
     <cellStyle name="20% - Акцент1 3" xfId="2919"/>
     <cellStyle name="20% - Акцент2 2" xfId="192"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2918"/>
     <cellStyle name="20% - Акцент2 3" xfId="2917"/>
     <cellStyle name="20% - Акцент3 2" xfId="193"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2916"/>
     <cellStyle name="20% - Акцент3 3" xfId="2915"/>
     <cellStyle name="20% - Акцент4 2" xfId="194"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2914"/>
     <cellStyle name="20% - Акцент4 3" xfId="2913"/>
     <cellStyle name="20% - Акцент5 2" xfId="195"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2912"/>
     <cellStyle name="20% - Акцент5 3" xfId="2911"/>
     <cellStyle name="20% - Акцент6 2" xfId="196"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2910"/>
     <cellStyle name="20% - Акцент6 3" xfId="2909"/>
     <cellStyle name="40% - Акцент1 2" xfId="197"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2908"/>
     <cellStyle name="40% - Акцент1 3" xfId="2907"/>
     <cellStyle name="40% - Акцент2 2" xfId="198"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="2906"/>
@@ -22922,55 +22925,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL45"/>
+  <dimension ref="A1:CM45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ12" sqref="CJ12"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="2" customWidth="1"/>
     <col min="3" max="4" width="10.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="10" style="2" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="25" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -22996,239 +22999,240 @@
     <col min="49" max="49" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="50" max="52" width="8.7109375" style="2" customWidth="1"/>
     <col min="53" max="53" width="9.85546875" style="2" customWidth="1"/>
     <col min="54" max="55" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="10.28515625" style="2" customWidth="1"/>
     <col min="57" max="57" width="10" style="2" customWidth="1"/>
     <col min="58" max="58" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="9.7109375" style="2" customWidth="1"/>
     <col min="60" max="60" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="62" max="64" width="8.7109375" style="2" customWidth="1"/>
     <col min="65" max="65" width="9.85546875" style="2" customWidth="1"/>
     <col min="66" max="68" width="9.28515625" style="2" customWidth="1"/>
     <col min="69" max="69" width="9.85546875" style="2" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="2" customWidth="1"/>
     <col min="71" max="71" width="9.5703125" style="2" customWidth="1"/>
     <col min="72" max="72" width="10.140625" style="2" customWidth="1"/>
     <col min="73" max="73" width="8.7109375" style="2" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.42578125" style="2" customWidth="1"/>
     <col min="86" max="91" width="9.140625" style="2"/>
     <col min="92" max="92" width="9.140625" style="2" customWidth="1"/>
     <col min="93" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:91" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-[...70 lines deleted...]
-      <c r="BU1" s="59"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="63"/>
+      <c r="AJ1" s="63"/>
+      <c r="AK1" s="63"/>
+      <c r="AL1" s="63"/>
+      <c r="AM1" s="63"/>
+      <c r="AN1" s="63"/>
+      <c r="AO1" s="63"/>
+      <c r="AP1" s="63"/>
+      <c r="AQ1" s="63"/>
+      <c r="AR1" s="63"/>
+      <c r="AS1" s="63"/>
+      <c r="AT1" s="63"/>
+      <c r="AU1" s="63"/>
+      <c r="AV1" s="63"/>
+      <c r="AW1" s="63"/>
+      <c r="AX1" s="63"/>
+      <c r="AY1" s="63"/>
+      <c r="AZ1" s="63"/>
+      <c r="BA1" s="63"/>
+      <c r="BB1" s="63"/>
+      <c r="BC1" s="63"/>
+      <c r="BD1" s="63"/>
+      <c r="BE1" s="63"/>
+      <c r="BF1" s="63"/>
+      <c r="BG1" s="63"/>
+      <c r="BH1" s="63"/>
+      <c r="BI1" s="63"/>
+      <c r="BJ1" s="63"/>
+      <c r="BK1" s="63"/>
+      <c r="BL1" s="63"/>
+      <c r="BM1" s="63"/>
+      <c r="BN1" s="63"/>
+      <c r="BO1" s="63"/>
+      <c r="BP1" s="63"/>
+      <c r="BQ1" s="63"/>
+      <c r="BR1" s="63"/>
+      <c r="BS1" s="63"/>
+      <c r="BT1" s="63"/>
+      <c r="BU1" s="63"/>
     </row>
-    <row r="2" spans="1:90" ht="15" customHeight="1" thickBot="1">
-      <c r="A2" s="57" t="s">
+    <row r="2" spans="1:91" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="60" t="s">
+      <c r="B2" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="61"/>
-[...10 lines deleted...]
-      <c r="N2" s="60" t="s">
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="O2" s="61"/>
-[...10 lines deleted...]
-      <c r="Z2" s="60" t="s">
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="AA2" s="61"/>
-[...10 lines deleted...]
-      <c r="AL2" s="60" t="s">
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="65"/>
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="AM2" s="61"/>
-[...10 lines deleted...]
-      <c r="AX2" s="60" t="s">
+      <c r="AM2" s="65"/>
+      <c r="AN2" s="65"/>
+      <c r="AO2" s="65"/>
+      <c r="AP2" s="65"/>
+      <c r="AQ2" s="65"/>
+      <c r="AR2" s="65"/>
+      <c r="AS2" s="65"/>
+      <c r="AT2" s="65"/>
+      <c r="AU2" s="65"/>
+      <c r="AV2" s="65"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="61"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="60" t="s">
+      <c r="AY2" s="65"/>
+      <c r="AZ2" s="65"/>
+      <c r="BA2" s="65"/>
+      <c r="BB2" s="65"/>
+      <c r="BC2" s="65"/>
+      <c r="BD2" s="65"/>
+      <c r="BE2" s="65"/>
+      <c r="BF2" s="65"/>
+      <c r="BG2" s="65"/>
+      <c r="BH2" s="65"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="61"/>
-[...10 lines deleted...]
-      <c r="BV2" s="60" t="s">
+      <c r="BK2" s="65"/>
+      <c r="BL2" s="65"/>
+      <c r="BM2" s="65"/>
+      <c r="BN2" s="65"/>
+      <c r="BO2" s="65"/>
+      <c r="BP2" s="65"/>
+      <c r="BQ2" s="65"/>
+      <c r="BR2" s="65"/>
+      <c r="BS2" s="65"/>
+      <c r="BT2" s="65"/>
+      <c r="BU2" s="66"/>
+      <c r="BV2" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="61"/>
-[...10 lines deleted...]
-      <c r="CH2" s="63" t="s">
+      <c r="BW2" s="65"/>
+      <c r="BX2" s="65"/>
+      <c r="BY2" s="65"/>
+      <c r="BZ2" s="65"/>
+      <c r="CA2" s="65"/>
+      <c r="CB2" s="65"/>
+      <c r="CC2" s="65"/>
+      <c r="CD2" s="65"/>
+      <c r="CE2" s="65"/>
+      <c r="CF2" s="65"/>
+      <c r="CG2" s="65"/>
+      <c r="CH2" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="CI2" s="64"/>
-[...2 lines deleted...]
-      <c r="CL2" s="65"/>
+      <c r="CI2" s="59"/>
+      <c r="CJ2" s="59"/>
+      <c r="CK2" s="59"/>
+      <c r="CL2" s="59"/>
+      <c r="CM2" s="60"/>
     </row>
-    <row r="3" spans="1:90" ht="27" customHeight="1" thickBot="1">
-      <c r="A3" s="58"/>
+    <row r="3" spans="1:91" ht="27" customHeight="1" thickBot="1">
+      <c r="A3" s="62"/>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -23452,52 +23456,55 @@
       </c>
       <c r="CE3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="CG3" s="45" t="s">
         <v>37</v>
       </c>
       <c r="CH3" s="49" t="s">
         <v>7</v>
       </c>
       <c r="CI3" s="50" t="s">
         <v>8</v>
       </c>
       <c r="CJ3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CK3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CL3" s="3" t="s">
         <v>11</v>
       </c>
+      <c r="CM3" s="3" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="4" spans="1:90" s="21" customFormat="1">
+    <row r="4" spans="1:91" s="21" customFormat="1">
       <c r="A4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="5">
         <v>40.368499999999997</v>
       </c>
       <c r="C4" s="5">
         <v>84.70389999999999</v>
       </c>
       <c r="D4" s="5">
         <v>142.51249999999999</v>
       </c>
       <c r="E4" s="5">
         <v>211.26280000000003</v>
       </c>
       <c r="F4" s="5">
         <v>294.23159999999996</v>
       </c>
       <c r="G4" s="6">
         <v>379.53080000000006</v>
       </c>
       <c r="H4" s="7">
         <v>452.07479999999998</v>
       </c>
       <c r="I4" s="8">
@@ -23721,55 +23728,58 @@
       </c>
       <c r="CD4" s="13">
         <v>406</v>
       </c>
       <c r="CE4" s="13">
         <v>427.9</v>
       </c>
       <c r="CF4" s="13">
         <v>449.2</v>
       </c>
       <c r="CG4" s="46">
         <v>474.42</v>
       </c>
       <c r="CH4" s="48">
         <v>33.1</v>
       </c>
       <c r="CI4" s="51">
         <v>67.8</v>
       </c>
       <c r="CJ4" s="54">
         <v>111.2</v>
       </c>
       <c r="CK4" s="54">
         <v>160.6</v>
       </c>
-      <c r="CL4" s="66">
+      <c r="CL4" s="57">
         <v>216.4</v>
       </c>
+      <c r="CM4" s="67">
+        <v>271.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="23">
         <v>0.5</v>
       </c>
       <c r="C5" s="23">
         <v>1.0822000000000001</v>
       </c>
       <c r="D5" s="23">
         <v>1.7450000000000001</v>
       </c>
       <c r="E5" s="23">
         <v>2.8131999999999997</v>
       </c>
       <c r="F5" s="23">
         <v>4.1147999999999998</v>
       </c>
       <c r="G5" s="23">
         <v>5.6546000000000003</v>
       </c>
       <c r="H5" s="23">
         <v>6.8754999999999997</v>
       </c>
       <c r="I5" s="23">
@@ -23996,52 +24006,55 @@
       </c>
       <c r="CE5" s="27">
         <v>4.3</v>
       </c>
       <c r="CF5" s="27">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG5" s="47">
         <v>4.8</v>
       </c>
       <c r="CH5" s="44">
         <v>0.1</v>
       </c>
       <c r="CI5" s="52">
         <v>0.2</v>
       </c>
       <c r="CJ5" s="53">
         <v>0.3</v>
       </c>
       <c r="CK5" s="55">
         <v>0.5</v>
       </c>
       <c r="CL5" s="56">
         <v>0.8</v>
       </c>
+      <c r="CM5" s="27">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="23">
         <v>1.0465</v>
       </c>
       <c r="C6" s="23">
         <v>2.2290999999999999</v>
       </c>
       <c r="D6" s="23">
         <v>3.7143000000000002</v>
       </c>
       <c r="E6" s="23">
         <v>5.7714999999999996</v>
       </c>
       <c r="F6" s="23">
         <v>8.095699999999999</v>
       </c>
       <c r="G6" s="23">
         <v>10.375200000000001</v>
       </c>
       <c r="H6" s="23">
         <v>12.172499999999999</v>
       </c>
       <c r="I6" s="23">
@@ -24268,52 +24281,55 @@
       </c>
       <c r="CE6" s="27">
         <v>4.9000000000000004</v>
       </c>
       <c r="CF6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG6" s="47">
         <v>5.4</v>
       </c>
       <c r="CH6" s="44">
         <v>0.3</v>
       </c>
       <c r="CI6" s="52">
         <v>0.6</v>
       </c>
       <c r="CJ6" s="53">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK6" s="55">
         <v>1.8</v>
       </c>
       <c r="CL6" s="53">
         <v>2.7</v>
       </c>
+      <c r="CM6" s="27">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="23">
         <v>2.9778000000000002</v>
       </c>
       <c r="C7" s="23">
         <v>6.4266000000000005</v>
       </c>
       <c r="D7" s="23">
         <v>10.451700000000001</v>
       </c>
       <c r="E7" s="23">
         <v>16.721499999999999</v>
       </c>
       <c r="F7" s="23">
         <v>24.245099999999997</v>
       </c>
       <c r="G7" s="23">
         <v>33.189699999999995</v>
       </c>
       <c r="H7" s="23">
         <v>40.285400000000003</v>
       </c>
       <c r="I7" s="23">
@@ -24540,52 +24556,55 @@
       </c>
       <c r="CE7" s="27">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF7" s="27">
         <v>10.3</v>
       </c>
       <c r="CG7" s="27">
         <v>11.2</v>
       </c>
       <c r="CH7" s="44">
         <v>0.8</v>
       </c>
       <c r="CI7" s="52">
         <v>1.7</v>
       </c>
       <c r="CJ7" s="53">
         <v>2.6</v>
       </c>
       <c r="CK7" s="55">
         <v>3.8</v>
       </c>
       <c r="CL7" s="53">
         <v>5</v>
       </c>
+      <c r="CM7" s="27">
+        <v>6.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="23">
         <v>1.3767</v>
       </c>
       <c r="C8" s="23">
         <v>2.8180999999999998</v>
       </c>
       <c r="D8" s="23">
         <v>4.9933999999999994</v>
       </c>
       <c r="E8" s="23">
         <v>7.9568000000000003</v>
       </c>
       <c r="F8" s="23">
         <v>11.757</v>
       </c>
       <c r="G8" s="23">
         <v>15.4754</v>
       </c>
       <c r="H8" s="23">
         <v>18.427</v>
       </c>
       <c r="I8" s="23">
@@ -24812,52 +24831,55 @@
       </c>
       <c r="CE8" s="27">
         <v>17.5</v>
       </c>
       <c r="CF8" s="27">
         <v>18.5</v>
       </c>
       <c r="CG8" s="27">
         <v>19.5</v>
       </c>
       <c r="CH8" s="44">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI8" s="52">
         <v>2.1</v>
       </c>
       <c r="CJ8" s="53">
         <v>3.9</v>
       </c>
       <c r="CK8" s="55">
         <v>6.3</v>
       </c>
       <c r="CL8" s="53">
         <v>9.4</v>
       </c>
+      <c r="CM8" s="27">
+        <v>12.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="23">
         <v>2.7448000000000001</v>
       </c>
       <c r="C9" s="23">
         <v>5.5408999999999997</v>
       </c>
       <c r="D9" s="23">
         <v>9.6132999999999988</v>
       </c>
       <c r="E9" s="23">
         <v>14.492899999999999</v>
       </c>
       <c r="F9" s="23">
         <v>20.737299999999998</v>
       </c>
       <c r="G9" s="23">
         <v>26.641599999999997</v>
       </c>
       <c r="H9" s="23">
         <v>32.195399999999999</v>
       </c>
       <c r="I9" s="23">
@@ -25084,52 +25106,55 @@
       </c>
       <c r="CE9" s="27">
         <v>28.9</v>
       </c>
       <c r="CF9" s="27">
         <v>29.8</v>
       </c>
       <c r="CG9" s="27">
         <v>30.6</v>
       </c>
       <c r="CH9" s="44">
         <v>1.8</v>
       </c>
       <c r="CI9" s="52">
         <v>3.6</v>
       </c>
       <c r="CJ9" s="53">
         <v>6.4</v>
       </c>
       <c r="CK9" s="55">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL9" s="53">
         <v>14</v>
       </c>
+      <c r="CM9" s="27">
+        <v>18</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="23">
         <v>2.8769</v>
       </c>
       <c r="C10" s="23">
         <v>6.0473999999999997</v>
       </c>
       <c r="D10" s="23">
         <v>10.5586</v>
       </c>
       <c r="E10" s="23">
         <v>15.2288</v>
       </c>
       <c r="F10" s="23">
         <v>20.565999999999999</v>
       </c>
       <c r="G10" s="23">
         <v>25.903400000000001</v>
       </c>
       <c r="H10" s="23">
         <v>30.1372</v>
       </c>
       <c r="I10" s="23">
@@ -25356,52 +25381,55 @@
       </c>
       <c r="CE10" s="27">
         <v>25</v>
       </c>
       <c r="CF10" s="27">
         <v>26.1</v>
       </c>
       <c r="CG10" s="27">
         <v>27.2</v>
       </c>
       <c r="CH10" s="44">
         <v>1.9</v>
       </c>
       <c r="CI10" s="52">
         <v>4</v>
       </c>
       <c r="CJ10" s="53">
         <v>7</v>
       </c>
       <c r="CK10" s="55">
         <v>10.199999999999999</v>
       </c>
       <c r="CL10" s="53">
         <v>13.9</v>
       </c>
+      <c r="CM10" s="27">
+        <v>17.600000000000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="23">
         <v>2.8323</v>
       </c>
       <c r="C11" s="23">
         <v>6.3671000000000006</v>
       </c>
       <c r="D11" s="23">
         <v>10.6753</v>
       </c>
       <c r="E11" s="23">
         <v>15.442200000000001</v>
       </c>
       <c r="F11" s="23">
         <v>22.1557</v>
       </c>
       <c r="G11" s="23">
         <v>28.198799999999999</v>
       </c>
       <c r="H11" s="23">
         <v>33.970099999999995</v>
       </c>
       <c r="I11" s="23">
@@ -25628,52 +25656,55 @@
       </c>
       <c r="CE11" s="27">
         <v>23.5</v>
       </c>
       <c r="CF11" s="27">
         <v>24.5</v>
       </c>
       <c r="CG11" s="27">
         <v>26</v>
       </c>
       <c r="CH11" s="44">
         <v>1.4</v>
       </c>
       <c r="CI11" s="52">
         <v>3.2</v>
       </c>
       <c r="CJ11" s="53">
         <v>5.4</v>
       </c>
       <c r="CK11" s="55">
         <v>7.9</v>
       </c>
       <c r="CL11" s="53">
         <v>11.5</v>
       </c>
+      <c r="CM11" s="27">
+        <v>15</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="23">
         <v>1.8648</v>
       </c>
       <c r="C12" s="23">
         <v>3.7708000000000004</v>
       </c>
       <c r="D12" s="23">
         <v>6.5377000000000001</v>
       </c>
       <c r="E12" s="23">
         <v>10.351600000000001</v>
       </c>
       <c r="F12" s="23">
         <v>14.940700000000001</v>
       </c>
       <c r="G12" s="23">
         <v>19.25</v>
       </c>
       <c r="H12" s="23">
         <v>23.446099999999998</v>
       </c>
       <c r="I12" s="23">
@@ -25900,52 +25931,55 @@
       </c>
       <c r="CE12" s="27">
         <v>16.7</v>
       </c>
       <c r="CF12" s="27">
         <v>17.2</v>
       </c>
       <c r="CG12" s="27">
         <v>17.600000000000001</v>
       </c>
       <c r="CH12" s="44">
         <v>1</v>
       </c>
       <c r="CI12" s="52">
         <v>2.1</v>
       </c>
       <c r="CJ12" s="53">
         <v>3.6</v>
       </c>
       <c r="CK12" s="55">
         <v>5.8</v>
       </c>
       <c r="CL12" s="53">
         <v>8.5</v>
       </c>
+      <c r="CM12" s="27">
+        <v>11</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="23">
         <v>2.4748999999999999</v>
       </c>
       <c r="C13" s="23">
         <v>5.1393000000000004</v>
       </c>
       <c r="D13" s="23">
         <v>9.0201000000000011</v>
       </c>
       <c r="E13" s="23">
         <v>13.385399999999999</v>
       </c>
       <c r="F13" s="23">
         <v>19.077099999999998</v>
       </c>
       <c r="G13" s="23">
         <v>24.837799999999998</v>
       </c>
       <c r="H13" s="23">
         <v>29.822599999999998</v>
       </c>
       <c r="I13" s="23">
@@ -26172,52 +26206,55 @@
       </c>
       <c r="CE13" s="27">
         <v>21.1</v>
       </c>
       <c r="CF13" s="27">
         <v>22.5</v>
       </c>
       <c r="CG13" s="27">
         <v>24</v>
       </c>
       <c r="CH13" s="44">
         <v>1.5</v>
       </c>
       <c r="CI13" s="52">
         <v>3</v>
       </c>
       <c r="CJ13" s="53">
         <v>5.2</v>
       </c>
       <c r="CK13" s="55">
         <v>7.6</v>
       </c>
       <c r="CL13" s="53">
         <v>10.6</v>
       </c>
+      <c r="CM13" s="27">
+        <v>13.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="23">
         <v>1.2902</v>
       </c>
       <c r="C14" s="23">
         <v>2.9260999999999999</v>
       </c>
       <c r="D14" s="23">
         <v>5.0386000000000006</v>
       </c>
       <c r="E14" s="23">
         <v>7.4268999999999998</v>
       </c>
       <c r="F14" s="23">
         <v>10.374499999999999</v>
       </c>
       <c r="G14" s="23">
         <v>13.4361</v>
       </c>
       <c r="H14" s="23">
         <v>15.7545</v>
       </c>
       <c r="I14" s="23">
@@ -26444,52 +26481,55 @@
       </c>
       <c r="CE14" s="27">
         <v>13.6</v>
       </c>
       <c r="CF14" s="27">
         <v>14.1</v>
       </c>
       <c r="CG14" s="27">
         <v>14.6</v>
       </c>
       <c r="CH14" s="44">
         <v>0.9</v>
       </c>
       <c r="CI14" s="52">
         <v>2</v>
       </c>
       <c r="CJ14" s="53">
         <v>3.5</v>
       </c>
       <c r="CK14" s="55">
         <v>5.2</v>
       </c>
       <c r="CL14" s="53">
         <v>7.3</v>
       </c>
+      <c r="CM14" s="27">
+        <v>9.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="23">
         <v>8.5228999999999999</v>
       </c>
       <c r="C15" s="23">
         <v>17.228300000000001</v>
       </c>
       <c r="D15" s="23">
         <v>28.372199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>39.7117</v>
       </c>
       <c r="F15" s="23">
         <v>52.067900000000002</v>
       </c>
       <c r="G15" s="23">
         <v>64.854900000000001</v>
       </c>
       <c r="H15" s="23">
         <v>76.585899999999995</v>
       </c>
       <c r="I15" s="23">
@@ -26716,52 +26756,55 @@
       </c>
       <c r="CE15" s="27">
         <v>130.19999999999999</v>
       </c>
       <c r="CF15" s="27">
         <v>137</v>
       </c>
       <c r="CG15" s="27">
         <v>146.4</v>
       </c>
       <c r="CH15" s="44">
         <v>12.8</v>
       </c>
       <c r="CI15" s="52">
         <v>25.2</v>
       </c>
       <c r="CJ15" s="53">
         <v>39</v>
       </c>
       <c r="CK15" s="55">
         <v>52.6</v>
       </c>
       <c r="CL15" s="53">
         <v>64.599999999999994</v>
       </c>
+      <c r="CM15" s="27">
+        <v>75.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="23">
         <v>3.1215000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>6.5730000000000004</v>
       </c>
       <c r="D16" s="23">
         <v>11.4221</v>
       </c>
       <c r="E16" s="23">
         <v>16.563500000000001</v>
       </c>
       <c r="F16" s="23">
         <v>22.623000000000001</v>
       </c>
       <c r="G16" s="23">
         <v>28.634499999999999</v>
       </c>
       <c r="H16" s="23">
         <v>33.655699999999996</v>
       </c>
       <c r="I16" s="23">
@@ -26988,52 +27031,55 @@
       </c>
       <c r="CE16" s="27">
         <v>22.5</v>
       </c>
       <c r="CF16" s="27">
         <v>23.7</v>
       </c>
       <c r="CG16" s="27">
         <v>25.2</v>
       </c>
       <c r="CH16" s="44">
         <v>1.8</v>
       </c>
       <c r="CI16" s="52">
         <v>3.8</v>
       </c>
       <c r="CJ16" s="53">
         <v>6.5</v>
       </c>
       <c r="CK16" s="55">
         <v>9.4</v>
       </c>
       <c r="CL16" s="53">
         <v>12.8</v>
       </c>
+      <c r="CM16" s="27">
+        <v>16.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="36" t="s">
@@ -27260,52 +27306,55 @@
       </c>
       <c r="CE17" s="27">
         <v>21.5</v>
       </c>
       <c r="CF17" s="27">
         <v>22.7</v>
       </c>
       <c r="CG17" s="27">
         <v>23.8</v>
       </c>
       <c r="CH17" s="44">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI17" s="52">
         <v>2.6</v>
       </c>
       <c r="CJ17" s="53">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK17" s="27">
         <v>7</v>
       </c>
       <c r="CL17" s="53">
         <v>9.9</v>
       </c>
+      <c r="CM17" s="27">
+        <v>13.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="23">
         <v>0.70610000000000006</v>
       </c>
       <c r="C18" s="23">
         <v>1.5640000000000001</v>
       </c>
       <c r="D18" s="23">
         <v>2.7454000000000001</v>
       </c>
       <c r="E18" s="23">
         <v>4.0682</v>
       </c>
       <c r="F18" s="23">
         <v>5.9246999999999996</v>
       </c>
       <c r="G18" s="23">
         <v>7.8376000000000001</v>
       </c>
       <c r="H18" s="23">
         <v>9.6509</v>
       </c>
       <c r="I18" s="23">
@@ -27532,52 +27581,55 @@
       </c>
       <c r="CE18" s="27">
         <v>7.4</v>
       </c>
       <c r="CF18" s="27">
         <v>7.7</v>
       </c>
       <c r="CG18" s="27">
         <v>8.1999999999999993</v>
       </c>
       <c r="CH18" s="44">
         <v>0.4</v>
       </c>
       <c r="CI18" s="52">
         <v>0.9</v>
       </c>
       <c r="CJ18" s="53">
         <v>1.6</v>
       </c>
       <c r="CK18" s="55">
         <v>2.4</v>
       </c>
       <c r="CL18" s="53">
         <v>3.4</v>
       </c>
+      <c r="CM18" s="27">
+        <v>4.5999999999999996</v>
+      </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="23">
         <v>3.7296999999999998</v>
       </c>
       <c r="C19" s="23">
         <v>7.7833999999999994</v>
       </c>
       <c r="D19" s="23">
         <v>12.361700000000001</v>
       </c>
       <c r="E19" s="23">
         <v>18.8795</v>
       </c>
       <c r="F19" s="23">
         <v>25.8245</v>
       </c>
       <c r="G19" s="23">
         <v>33.4649</v>
       </c>
       <c r="H19" s="23">
         <v>40.999400000000001</v>
       </c>
       <c r="I19" s="23">
@@ -27804,52 +27856,55 @@
       </c>
       <c r="CE19" s="27">
         <v>40.9</v>
       </c>
       <c r="CF19" s="27">
         <v>43.3</v>
       </c>
       <c r="CG19" s="27">
         <v>46.4</v>
       </c>
       <c r="CH19" s="44">
         <v>3.2</v>
       </c>
       <c r="CI19" s="52">
         <v>6.1</v>
       </c>
       <c r="CJ19" s="53">
         <v>9.4</v>
       </c>
       <c r="CK19" s="55">
         <v>13.7</v>
       </c>
       <c r="CL19" s="53">
         <v>18.399999999999999</v>
       </c>
+      <c r="CM19" s="27">
+        <v>22.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="23">
         <v>3.5311999999999997</v>
       </c>
       <c r="C20" s="23">
         <v>7.3993000000000002</v>
       </c>
       <c r="D20" s="23">
         <v>12.141</v>
       </c>
       <c r="E20" s="23">
         <v>17.5808</v>
       </c>
       <c r="F20" s="23">
         <v>24.3474</v>
       </c>
       <c r="G20" s="23">
         <v>31.9544</v>
       </c>
       <c r="H20" s="23">
         <v>36.1753</v>
       </c>
       <c r="I20" s="23">
@@ -28076,52 +28131,55 @@
       </c>
       <c r="CE20" s="27">
         <v>28.7</v>
       </c>
       <c r="CF20" s="27">
         <v>29.4</v>
       </c>
       <c r="CG20" s="27">
         <v>30</v>
       </c>
       <c r="CH20" s="44">
         <v>2.4</v>
       </c>
       <c r="CI20" s="52">
         <v>5.0999999999999996</v>
       </c>
       <c r="CJ20" s="53">
         <v>8.5</v>
       </c>
       <c r="CK20" s="55">
         <v>12.3</v>
       </c>
       <c r="CL20" s="53">
         <v>17.100000000000001</v>
       </c>
+      <c r="CM20" s="27">
+        <v>22.7</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="23">
         <v>0.7722</v>
       </c>
       <c r="C21" s="23">
         <v>1.8083</v>
       </c>
       <c r="D21" s="23">
         <v>3.1221000000000001</v>
       </c>
       <c r="E21" s="23">
         <v>4.8683000000000005</v>
       </c>
       <c r="F21" s="23">
         <v>7.3801999999999994</v>
       </c>
       <c r="G21" s="23">
         <v>9.8218999999999994</v>
       </c>
       <c r="H21" s="23">
         <v>11.921299999999999</v>
       </c>
       <c r="I21" s="23">
@@ -28348,74 +28406,77 @@
       </c>
       <c r="CE21" s="27">
         <v>11.9</v>
       </c>
       <c r="CF21" s="27">
         <v>12.7</v>
       </c>
       <c r="CG21" s="27">
         <v>13.5</v>
       </c>
       <c r="CH21" s="44">
         <v>0.6</v>
       </c>
       <c r="CI21" s="52">
         <v>1.6</v>
       </c>
       <c r="CJ21" s="53">
         <v>2.8</v>
       </c>
       <c r="CK21" s="55">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL21" s="53">
         <v>6.5</v>
       </c>
+      <c r="CM21" s="27">
+        <v>8.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="CA22" s="40"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="AP23" s="38"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="BF28" s="39"/>
       <c r="BR28" s="39"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="BF29" s="39"/>
       <c r="BR29" s="39"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="BF30" s="39"/>
       <c r="BR30" s="39"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="BF31" s="39"/>
       <c r="BR31" s="39"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="BF32" s="39"/>
       <c r="BR32" s="39"/>
     </row>
     <row r="33" spans="58:70">
       <c r="BF33" s="39"/>
       <c r="BR33" s="39"/>
     </row>
     <row r="34" spans="58:70">
       <c r="BF34" s="39"/>
       <c r="BR34" s="39"/>
     </row>
     <row r="35" spans="58:70">
       <c r="BF35" s="39"/>
       <c r="BR35" s="39"/>
     </row>
     <row r="36" spans="58:70">
       <c r="BF36" s="39"/>
       <c r="BR36" s="39"/>
     </row>
     <row r="37" spans="58:70">
       <c r="BF37" s="39"/>
       <c r="BR37" s="39"/>
     </row>
     <row r="38" spans="58:70">
       <c r="BF38" s="39"/>
@@ -28429,60 +28490,60 @@
       <c r="BF40" s="39"/>
       <c r="BR40" s="39"/>
     </row>
     <row r="41" spans="58:70">
       <c r="BF41" s="39"/>
       <c r="BR41" s="39"/>
     </row>
     <row r="42" spans="58:70">
       <c r="BF42" s="39"/>
       <c r="BR42" s="39"/>
     </row>
     <row r="43" spans="58:70">
       <c r="BF43" s="39"/>
       <c r="BR43" s="39"/>
     </row>
     <row r="44" spans="58:70">
       <c r="BF44" s="39"/>
       <c r="BR44" s="39"/>
     </row>
     <row r="45" spans="58:70">
       <c r="BF45" s="39"/>
       <c r="BR45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CL2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CM2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.46" bottom="0.59055118110236227" header="0.36" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>