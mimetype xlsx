--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="375" yWindow="210" windowWidth="18255" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="сүт" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="42">
   <si>
     <t xml:space="preserve">Сауылған сиыр сүтi, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -520,51 +520,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -772,50 +772,63 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="10842">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -11617,51 +11630,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="25" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="10838" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="17" xfId="10838" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -11744,79 +11757,82 @@
     <xf numFmtId="165" fontId="25" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="25" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10842">
     <cellStyle name="20% - Акцент1 2" xfId="191"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2920"/>
     <cellStyle name="20% - Акцент1 3" xfId="2919"/>
     <cellStyle name="20% - Акцент2 2" xfId="192"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2918"/>
     <cellStyle name="20% - Акцент2 3" xfId="2917"/>
     <cellStyle name="20% - Акцент3 2" xfId="193"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2916"/>
     <cellStyle name="20% - Акцент3 3" xfId="2915"/>
     <cellStyle name="20% - Акцент4 2" xfId="194"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2914"/>
     <cellStyle name="20% - Акцент4 3" xfId="2913"/>
     <cellStyle name="20% - Акцент5 2" xfId="195"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2912"/>
     <cellStyle name="20% - Акцент5 3" xfId="2911"/>
     <cellStyle name="20% - Акцент6 2" xfId="196"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2910"/>
     <cellStyle name="20% - Акцент6 3" xfId="2909"/>
     <cellStyle name="40% - Акцент1 2" xfId="197"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2908"/>
     <cellStyle name="40% - Акцент1 3" xfId="2907"/>
     <cellStyle name="40% - Акцент2 2" xfId="198"/>
@@ -22925,55 +22941,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM45"/>
+  <dimension ref="A1:CN45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM21"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="2" customWidth="1"/>
     <col min="3" max="4" width="10.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="10" style="2" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="25" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -22999,240 +23015,241 @@
     <col min="49" max="49" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="50" max="52" width="8.7109375" style="2" customWidth="1"/>
     <col min="53" max="53" width="9.85546875" style="2" customWidth="1"/>
     <col min="54" max="55" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="10.28515625" style="2" customWidth="1"/>
     <col min="57" max="57" width="10" style="2" customWidth="1"/>
     <col min="58" max="58" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="9.7109375" style="2" customWidth="1"/>
     <col min="60" max="60" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="62" max="64" width="8.7109375" style="2" customWidth="1"/>
     <col min="65" max="65" width="9.85546875" style="2" customWidth="1"/>
     <col min="66" max="68" width="9.28515625" style="2" customWidth="1"/>
     <col min="69" max="69" width="9.85546875" style="2" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="2" customWidth="1"/>
     <col min="71" max="71" width="9.5703125" style="2" customWidth="1"/>
     <col min="72" max="72" width="10.140625" style="2" customWidth="1"/>
     <col min="73" max="73" width="8.7109375" style="2" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.42578125" style="2" customWidth="1"/>
     <col min="86" max="91" width="9.140625" style="2"/>
     <col min="92" max="92" width="9.140625" style="2" customWidth="1"/>
     <col min="93" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:92" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="63"/>
-[...70 lines deleted...]
-      <c r="BU1" s="63"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
+      <c r="Z1" s="62"/>
+      <c r="AA1" s="62"/>
+      <c r="AB1" s="62"/>
+      <c r="AC1" s="62"/>
+      <c r="AD1" s="62"/>
+      <c r="AE1" s="62"/>
+      <c r="AF1" s="62"/>
+      <c r="AG1" s="62"/>
+      <c r="AH1" s="62"/>
+      <c r="AI1" s="62"/>
+      <c r="AJ1" s="62"/>
+      <c r="AK1" s="62"/>
+      <c r="AL1" s="62"/>
+      <c r="AM1" s="62"/>
+      <c r="AN1" s="62"/>
+      <c r="AO1" s="62"/>
+      <c r="AP1" s="62"/>
+      <c r="AQ1" s="62"/>
+      <c r="AR1" s="62"/>
+      <c r="AS1" s="62"/>
+      <c r="AT1" s="62"/>
+      <c r="AU1" s="62"/>
+      <c r="AV1" s="62"/>
+      <c r="AW1" s="62"/>
+      <c r="AX1" s="62"/>
+      <c r="AY1" s="62"/>
+      <c r="AZ1" s="62"/>
+      <c r="BA1" s="62"/>
+      <c r="BB1" s="62"/>
+      <c r="BC1" s="62"/>
+      <c r="BD1" s="62"/>
+      <c r="BE1" s="62"/>
+      <c r="BF1" s="62"/>
+      <c r="BG1" s="62"/>
+      <c r="BH1" s="62"/>
+      <c r="BI1" s="62"/>
+      <c r="BJ1" s="62"/>
+      <c r="BK1" s="62"/>
+      <c r="BL1" s="62"/>
+      <c r="BM1" s="62"/>
+      <c r="BN1" s="62"/>
+      <c r="BO1" s="62"/>
+      <c r="BP1" s="62"/>
+      <c r="BQ1" s="62"/>
+      <c r="BR1" s="62"/>
+      <c r="BS1" s="62"/>
+      <c r="BT1" s="62"/>
+      <c r="BU1" s="62"/>
     </row>
-    <row r="2" spans="1:91" ht="15" customHeight="1" thickBot="1">
-      <c r="A2" s="61" t="s">
+    <row r="2" spans="1:92" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="64" t="s">
+      <c r="B2" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="65"/>
-[...10 lines deleted...]
-      <c r="N2" s="64" t="s">
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="O2" s="65"/>
-[...10 lines deleted...]
-      <c r="Z2" s="64" t="s">
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="AA2" s="65"/>
-[...10 lines deleted...]
-      <c r="AL2" s="64" t="s">
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="65"/>
+      <c r="AL2" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="AM2" s="65"/>
-[...10 lines deleted...]
-      <c r="AX2" s="64" t="s">
+      <c r="AM2" s="64"/>
+      <c r="AN2" s="64"/>
+      <c r="AO2" s="64"/>
+      <c r="AP2" s="64"/>
+      <c r="AQ2" s="64"/>
+      <c r="AR2" s="64"/>
+      <c r="AS2" s="64"/>
+      <c r="AT2" s="64"/>
+      <c r="AU2" s="64"/>
+      <c r="AV2" s="64"/>
+      <c r="AW2" s="65"/>
+      <c r="AX2" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="65"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="64" t="s">
+      <c r="AY2" s="64"/>
+      <c r="AZ2" s="64"/>
+      <c r="BA2" s="64"/>
+      <c r="BB2" s="64"/>
+      <c r="BC2" s="64"/>
+      <c r="BD2" s="64"/>
+      <c r="BE2" s="64"/>
+      <c r="BF2" s="64"/>
+      <c r="BG2" s="64"/>
+      <c r="BH2" s="64"/>
+      <c r="BI2" s="65"/>
+      <c r="BJ2" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="65"/>
-[...10 lines deleted...]
-      <c r="BV2" s="64" t="s">
+      <c r="BK2" s="64"/>
+      <c r="BL2" s="64"/>
+      <c r="BM2" s="64"/>
+      <c r="BN2" s="64"/>
+      <c r="BO2" s="64"/>
+      <c r="BP2" s="64"/>
+      <c r="BQ2" s="64"/>
+      <c r="BR2" s="64"/>
+      <c r="BS2" s="64"/>
+      <c r="BT2" s="64"/>
+      <c r="BU2" s="65"/>
+      <c r="BV2" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="65"/>
-[...10 lines deleted...]
-      <c r="CH2" s="58" t="s">
+      <c r="BW2" s="64"/>
+      <c r="BX2" s="64"/>
+      <c r="BY2" s="64"/>
+      <c r="BZ2" s="64"/>
+      <c r="CA2" s="64"/>
+      <c r="CB2" s="64"/>
+      <c r="CC2" s="64"/>
+      <c r="CD2" s="64"/>
+      <c r="CE2" s="64"/>
+      <c r="CF2" s="64"/>
+      <c r="CG2" s="64"/>
+      <c r="CH2" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="CI2" s="59"/>
-[...3 lines deleted...]
-      <c r="CM2" s="60"/>
+      <c r="CI2" s="67"/>
+      <c r="CJ2" s="67"/>
+      <c r="CK2" s="67"/>
+      <c r="CL2" s="67"/>
+      <c r="CM2" s="67"/>
+      <c r="CN2" s="68"/>
     </row>
-    <row r="3" spans="1:91" ht="27" customHeight="1" thickBot="1">
-      <c r="A3" s="62"/>
+    <row r="3" spans="1:92" ht="27" customHeight="1" thickBot="1">
+      <c r="A3" s="61"/>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -23459,52 +23476,55 @@
       </c>
       <c r="CF3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="CG3" s="45" t="s">
         <v>37</v>
       </c>
       <c r="CH3" s="49" t="s">
         <v>7</v>
       </c>
       <c r="CI3" s="50" t="s">
         <v>8</v>
       </c>
       <c r="CJ3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CK3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CL3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CM3" s="3" t="s">
         <v>12</v>
       </c>
+      <c r="CN3" s="59" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="4" spans="1:91" s="21" customFormat="1">
+    <row r="4" spans="1:92" s="21" customFormat="1">
       <c r="A4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="5">
         <v>40.368499999999997</v>
       </c>
       <c r="C4" s="5">
         <v>84.70389999999999</v>
       </c>
       <c r="D4" s="5">
         <v>142.51249999999999</v>
       </c>
       <c r="E4" s="5">
         <v>211.26280000000003</v>
       </c>
       <c r="F4" s="5">
         <v>294.23159999999996</v>
       </c>
       <c r="G4" s="6">
         <v>379.53080000000006</v>
       </c>
       <c r="H4" s="7">
         <v>452.07479999999998</v>
       </c>
       <c r="I4" s="8">
@@ -23731,55 +23751,58 @@
       </c>
       <c r="CE4" s="13">
         <v>427.9</v>
       </c>
       <c r="CF4" s="13">
         <v>449.2</v>
       </c>
       <c r="CG4" s="46">
         <v>474.42</v>
       </c>
       <c r="CH4" s="48">
         <v>33.1</v>
       </c>
       <c r="CI4" s="51">
         <v>67.8</v>
       </c>
       <c r="CJ4" s="54">
         <v>111.2</v>
       </c>
       <c r="CK4" s="54">
         <v>160.6</v>
       </c>
       <c r="CL4" s="57">
         <v>216.4</v>
       </c>
-      <c r="CM4" s="67">
+      <c r="CM4" s="58">
         <v>271.8</v>
       </c>
+      <c r="CN4" s="58">
+        <v>308.10000000000002</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="23">
         <v>0.5</v>
       </c>
       <c r="C5" s="23">
         <v>1.0822000000000001</v>
       </c>
       <c r="D5" s="23">
         <v>1.7450000000000001</v>
       </c>
       <c r="E5" s="23">
         <v>2.8131999999999997</v>
       </c>
       <c r="F5" s="23">
         <v>4.1147999999999998</v>
       </c>
       <c r="G5" s="23">
         <v>5.6546000000000003</v>
       </c>
       <c r="H5" s="23">
         <v>6.8754999999999997</v>
       </c>
       <c r="I5" s="23">
@@ -24009,52 +24032,55 @@
       </c>
       <c r="CF5" s="27">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG5" s="47">
         <v>4.8</v>
       </c>
       <c r="CH5" s="44">
         <v>0.1</v>
       </c>
       <c r="CI5" s="52">
         <v>0.2</v>
       </c>
       <c r="CJ5" s="53">
         <v>0.3</v>
       </c>
       <c r="CK5" s="55">
         <v>0.5</v>
       </c>
       <c r="CL5" s="56">
         <v>0.8</v>
       </c>
       <c r="CM5" s="27">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CN5" s="27">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="23">
         <v>1.0465</v>
       </c>
       <c r="C6" s="23">
         <v>2.2290999999999999</v>
       </c>
       <c r="D6" s="23">
         <v>3.7143000000000002</v>
       </c>
       <c r="E6" s="23">
         <v>5.7714999999999996</v>
       </c>
       <c r="F6" s="23">
         <v>8.095699999999999</v>
       </c>
       <c r="G6" s="23">
         <v>10.375200000000001</v>
       </c>
       <c r="H6" s="23">
         <v>12.172499999999999</v>
       </c>
       <c r="I6" s="23">
@@ -24284,52 +24310,55 @@
       </c>
       <c r="CF6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG6" s="47">
         <v>5.4</v>
       </c>
       <c r="CH6" s="44">
         <v>0.3</v>
       </c>
       <c r="CI6" s="52">
         <v>0.6</v>
       </c>
       <c r="CJ6" s="53">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK6" s="55">
         <v>1.8</v>
       </c>
       <c r="CL6" s="53">
         <v>2.7</v>
       </c>
       <c r="CM6" s="27">
         <v>3.6</v>
       </c>
+      <c r="CN6" s="27">
+        <v>3.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="23">
         <v>2.9778000000000002</v>
       </c>
       <c r="C7" s="23">
         <v>6.4266000000000005</v>
       </c>
       <c r="D7" s="23">
         <v>10.451700000000001</v>
       </c>
       <c r="E7" s="23">
         <v>16.721499999999999</v>
       </c>
       <c r="F7" s="23">
         <v>24.245099999999997</v>
       </c>
       <c r="G7" s="23">
         <v>33.189699999999995</v>
       </c>
       <c r="H7" s="23">
         <v>40.285400000000003</v>
       </c>
       <c r="I7" s="23">
@@ -24559,52 +24588,55 @@
       </c>
       <c r="CF7" s="27">
         <v>10.3</v>
       </c>
       <c r="CG7" s="27">
         <v>11.2</v>
       </c>
       <c r="CH7" s="44">
         <v>0.8</v>
       </c>
       <c r="CI7" s="52">
         <v>1.7</v>
       </c>
       <c r="CJ7" s="53">
         <v>2.6</v>
       </c>
       <c r="CK7" s="55">
         <v>3.8</v>
       </c>
       <c r="CL7" s="53">
         <v>5</v>
       </c>
       <c r="CM7" s="27">
         <v>6.1</v>
       </c>
+      <c r="CN7" s="27">
+        <v>6.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="23">
         <v>1.3767</v>
       </c>
       <c r="C8" s="23">
         <v>2.8180999999999998</v>
       </c>
       <c r="D8" s="23">
         <v>4.9933999999999994</v>
       </c>
       <c r="E8" s="23">
         <v>7.9568000000000003</v>
       </c>
       <c r="F8" s="23">
         <v>11.757</v>
       </c>
       <c r="G8" s="23">
         <v>15.4754</v>
       </c>
       <c r="H8" s="23">
         <v>18.427</v>
       </c>
       <c r="I8" s="23">
@@ -24834,52 +24866,55 @@
       </c>
       <c r="CF8" s="27">
         <v>18.5</v>
       </c>
       <c r="CG8" s="27">
         <v>19.5</v>
       </c>
       <c r="CH8" s="44">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI8" s="52">
         <v>2.1</v>
       </c>
       <c r="CJ8" s="53">
         <v>3.9</v>
       </c>
       <c r="CK8" s="55">
         <v>6.3</v>
       </c>
       <c r="CL8" s="53">
         <v>9.4</v>
       </c>
       <c r="CM8" s="27">
         <v>12.6</v>
       </c>
+      <c r="CN8" s="27">
+        <v>14.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="23">
         <v>2.7448000000000001</v>
       </c>
       <c r="C9" s="23">
         <v>5.5408999999999997</v>
       </c>
       <c r="D9" s="23">
         <v>9.6132999999999988</v>
       </c>
       <c r="E9" s="23">
         <v>14.492899999999999</v>
       </c>
       <c r="F9" s="23">
         <v>20.737299999999998</v>
       </c>
       <c r="G9" s="23">
         <v>26.641599999999997</v>
       </c>
       <c r="H9" s="23">
         <v>32.195399999999999</v>
       </c>
       <c r="I9" s="23">
@@ -25109,52 +25144,55 @@
       </c>
       <c r="CF9" s="27">
         <v>29.8</v>
       </c>
       <c r="CG9" s="27">
         <v>30.6</v>
       </c>
       <c r="CH9" s="44">
         <v>1.8</v>
       </c>
       <c r="CI9" s="52">
         <v>3.6</v>
       </c>
       <c r="CJ9" s="53">
         <v>6.4</v>
       </c>
       <c r="CK9" s="55">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL9" s="53">
         <v>14</v>
       </c>
       <c r="CM9" s="27">
         <v>18</v>
       </c>
+      <c r="CN9" s="27">
+        <v>21.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="23">
         <v>2.8769</v>
       </c>
       <c r="C10" s="23">
         <v>6.0473999999999997</v>
       </c>
       <c r="D10" s="23">
         <v>10.5586</v>
       </c>
       <c r="E10" s="23">
         <v>15.2288</v>
       </c>
       <c r="F10" s="23">
         <v>20.565999999999999</v>
       </c>
       <c r="G10" s="23">
         <v>25.903400000000001</v>
       </c>
       <c r="H10" s="23">
         <v>30.1372</v>
       </c>
       <c r="I10" s="23">
@@ -25384,52 +25422,55 @@
       </c>
       <c r="CF10" s="27">
         <v>26.1</v>
       </c>
       <c r="CG10" s="27">
         <v>27.2</v>
       </c>
       <c r="CH10" s="44">
         <v>1.9</v>
       </c>
       <c r="CI10" s="52">
         <v>4</v>
       </c>
       <c r="CJ10" s="53">
         <v>7</v>
       </c>
       <c r="CK10" s="55">
         <v>10.199999999999999</v>
       </c>
       <c r="CL10" s="53">
         <v>13.9</v>
       </c>
       <c r="CM10" s="27">
         <v>17.600000000000001</v>
       </c>
+      <c r="CN10" s="27">
+        <v>20.100000000000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="23">
         <v>2.8323</v>
       </c>
       <c r="C11" s="23">
         <v>6.3671000000000006</v>
       </c>
       <c r="D11" s="23">
         <v>10.6753</v>
       </c>
       <c r="E11" s="23">
         <v>15.442200000000001</v>
       </c>
       <c r="F11" s="23">
         <v>22.1557</v>
       </c>
       <c r="G11" s="23">
         <v>28.198799999999999</v>
       </c>
       <c r="H11" s="23">
         <v>33.970099999999995</v>
       </c>
       <c r="I11" s="23">
@@ -25659,52 +25700,55 @@
       </c>
       <c r="CF11" s="27">
         <v>24.5</v>
       </c>
       <c r="CG11" s="27">
         <v>26</v>
       </c>
       <c r="CH11" s="44">
         <v>1.4</v>
       </c>
       <c r="CI11" s="52">
         <v>3.2</v>
       </c>
       <c r="CJ11" s="53">
         <v>5.4</v>
       </c>
       <c r="CK11" s="55">
         <v>7.9</v>
       </c>
       <c r="CL11" s="53">
         <v>11.5</v>
       </c>
       <c r="CM11" s="27">
         <v>15</v>
       </c>
+      <c r="CN11" s="27">
+        <v>17.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="23">
         <v>1.8648</v>
       </c>
       <c r="C12" s="23">
         <v>3.7708000000000004</v>
       </c>
       <c r="D12" s="23">
         <v>6.5377000000000001</v>
       </c>
       <c r="E12" s="23">
         <v>10.351600000000001</v>
       </c>
       <c r="F12" s="23">
         <v>14.940700000000001</v>
       </c>
       <c r="G12" s="23">
         <v>19.25</v>
       </c>
       <c r="H12" s="23">
         <v>23.446099999999998</v>
       </c>
       <c r="I12" s="23">
@@ -25934,52 +25978,55 @@
       </c>
       <c r="CF12" s="27">
         <v>17.2</v>
       </c>
       <c r="CG12" s="27">
         <v>17.600000000000001</v>
       </c>
       <c r="CH12" s="44">
         <v>1</v>
       </c>
       <c r="CI12" s="52">
         <v>2.1</v>
       </c>
       <c r="CJ12" s="53">
         <v>3.6</v>
       </c>
       <c r="CK12" s="55">
         <v>5.8</v>
       </c>
       <c r="CL12" s="53">
         <v>8.5</v>
       </c>
       <c r="CM12" s="27">
         <v>11</v>
       </c>
+      <c r="CN12" s="27">
+        <v>13</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="23">
         <v>2.4748999999999999</v>
       </c>
       <c r="C13" s="23">
         <v>5.1393000000000004</v>
       </c>
       <c r="D13" s="23">
         <v>9.0201000000000011</v>
       </c>
       <c r="E13" s="23">
         <v>13.385399999999999</v>
       </c>
       <c r="F13" s="23">
         <v>19.077099999999998</v>
       </c>
       <c r="G13" s="23">
         <v>24.837799999999998</v>
       </c>
       <c r="H13" s="23">
         <v>29.822599999999998</v>
       </c>
       <c r="I13" s="23">
@@ -26209,52 +26256,55 @@
       </c>
       <c r="CF13" s="27">
         <v>22.5</v>
       </c>
       <c r="CG13" s="27">
         <v>24</v>
       </c>
       <c r="CH13" s="44">
         <v>1.5</v>
       </c>
       <c r="CI13" s="52">
         <v>3</v>
       </c>
       <c r="CJ13" s="53">
         <v>5.2</v>
       </c>
       <c r="CK13" s="55">
         <v>7.6</v>
       </c>
       <c r="CL13" s="53">
         <v>10.6</v>
       </c>
       <c r="CM13" s="27">
         <v>13.8</v>
       </c>
+      <c r="CN13" s="27">
+        <v>15.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="23">
         <v>1.2902</v>
       </c>
       <c r="C14" s="23">
         <v>2.9260999999999999</v>
       </c>
       <c r="D14" s="23">
         <v>5.0386000000000006</v>
       </c>
       <c r="E14" s="23">
         <v>7.4268999999999998</v>
       </c>
       <c r="F14" s="23">
         <v>10.374499999999999</v>
       </c>
       <c r="G14" s="23">
         <v>13.4361</v>
       </c>
       <c r="H14" s="23">
         <v>15.7545</v>
       </c>
       <c r="I14" s="23">
@@ -26484,52 +26534,55 @@
       </c>
       <c r="CF14" s="27">
         <v>14.1</v>
       </c>
       <c r="CG14" s="27">
         <v>14.6</v>
       </c>
       <c r="CH14" s="44">
         <v>0.9</v>
       </c>
       <c r="CI14" s="52">
         <v>2</v>
       </c>
       <c r="CJ14" s="53">
         <v>3.5</v>
       </c>
       <c r="CK14" s="55">
         <v>5.2</v>
       </c>
       <c r="CL14" s="53">
         <v>7.3</v>
       </c>
       <c r="CM14" s="27">
         <v>9.5</v>
       </c>
+      <c r="CN14" s="27">
+        <v>11</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="23">
         <v>8.5228999999999999</v>
       </c>
       <c r="C15" s="23">
         <v>17.228300000000001</v>
       </c>
       <c r="D15" s="23">
         <v>28.372199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>39.7117</v>
       </c>
       <c r="F15" s="23">
         <v>52.067900000000002</v>
       </c>
       <c r="G15" s="23">
         <v>64.854900000000001</v>
       </c>
       <c r="H15" s="23">
         <v>76.585899999999995</v>
       </c>
       <c r="I15" s="23">
@@ -26759,52 +26812,55 @@
       </c>
       <c r="CF15" s="27">
         <v>137</v>
       </c>
       <c r="CG15" s="27">
         <v>146.4</v>
       </c>
       <c r="CH15" s="44">
         <v>12.8</v>
       </c>
       <c r="CI15" s="52">
         <v>25.2</v>
       </c>
       <c r="CJ15" s="53">
         <v>39</v>
       </c>
       <c r="CK15" s="55">
         <v>52.6</v>
       </c>
       <c r="CL15" s="53">
         <v>64.599999999999994</v>
       </c>
       <c r="CM15" s="27">
         <v>75.2</v>
       </c>
+      <c r="CN15" s="27">
+        <v>81.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="23">
         <v>3.1215000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>6.5730000000000004</v>
       </c>
       <c r="D16" s="23">
         <v>11.4221</v>
       </c>
       <c r="E16" s="23">
         <v>16.563500000000001</v>
       </c>
       <c r="F16" s="23">
         <v>22.623000000000001</v>
       </c>
       <c r="G16" s="23">
         <v>28.634499999999999</v>
       </c>
       <c r="H16" s="23">
         <v>33.655699999999996</v>
       </c>
       <c r="I16" s="23">
@@ -27034,52 +27090,55 @@
       </c>
       <c r="CF16" s="27">
         <v>23.7</v>
       </c>
       <c r="CG16" s="27">
         <v>25.2</v>
       </c>
       <c r="CH16" s="44">
         <v>1.8</v>
       </c>
       <c r="CI16" s="52">
         <v>3.8</v>
       </c>
       <c r="CJ16" s="53">
         <v>6.5</v>
       </c>
       <c r="CK16" s="55">
         <v>9.4</v>
       </c>
       <c r="CL16" s="53">
         <v>12.8</v>
       </c>
       <c r="CM16" s="27">
         <v>16.2</v>
       </c>
+      <c r="CN16" s="27">
+        <v>18.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="36" t="s">
@@ -27309,52 +27368,55 @@
       </c>
       <c r="CF17" s="27">
         <v>22.7</v>
       </c>
       <c r="CG17" s="27">
         <v>23.8</v>
       </c>
       <c r="CH17" s="44">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI17" s="52">
         <v>2.6</v>
       </c>
       <c r="CJ17" s="53">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK17" s="27">
         <v>7</v>
       </c>
       <c r="CL17" s="53">
         <v>9.9</v>
       </c>
       <c r="CM17" s="27">
         <v>13.4</v>
       </c>
+      <c r="CN17" s="27">
+        <v>15.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="23">
         <v>0.70610000000000006</v>
       </c>
       <c r="C18" s="23">
         <v>1.5640000000000001</v>
       </c>
       <c r="D18" s="23">
         <v>2.7454000000000001</v>
       </c>
       <c r="E18" s="23">
         <v>4.0682</v>
       </c>
       <c r="F18" s="23">
         <v>5.9246999999999996</v>
       </c>
       <c r="G18" s="23">
         <v>7.8376000000000001</v>
       </c>
       <c r="H18" s="23">
         <v>9.6509</v>
       </c>
       <c r="I18" s="23">
@@ -27584,52 +27646,55 @@
       </c>
       <c r="CF18" s="27">
         <v>7.7</v>
       </c>
       <c r="CG18" s="27">
         <v>8.1999999999999993</v>
       </c>
       <c r="CH18" s="44">
         <v>0.4</v>
       </c>
       <c r="CI18" s="52">
         <v>0.9</v>
       </c>
       <c r="CJ18" s="53">
         <v>1.6</v>
       </c>
       <c r="CK18" s="55">
         <v>2.4</v>
       </c>
       <c r="CL18" s="53">
         <v>3.4</v>
       </c>
       <c r="CM18" s="27">
         <v>4.5999999999999996</v>
       </c>
+      <c r="CN18" s="27">
+        <v>5.7</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="23">
         <v>3.7296999999999998</v>
       </c>
       <c r="C19" s="23">
         <v>7.7833999999999994</v>
       </c>
       <c r="D19" s="23">
         <v>12.361700000000001</v>
       </c>
       <c r="E19" s="23">
         <v>18.8795</v>
       </c>
       <c r="F19" s="23">
         <v>25.8245</v>
       </c>
       <c r="G19" s="23">
         <v>33.4649</v>
       </c>
       <c r="H19" s="23">
         <v>40.999400000000001</v>
       </c>
       <c r="I19" s="23">
@@ -27859,52 +27924,55 @@
       </c>
       <c r="CF19" s="27">
         <v>43.3</v>
       </c>
       <c r="CG19" s="27">
         <v>46.4</v>
       </c>
       <c r="CH19" s="44">
         <v>3.2</v>
       </c>
       <c r="CI19" s="52">
         <v>6.1</v>
       </c>
       <c r="CJ19" s="53">
         <v>9.4</v>
       </c>
       <c r="CK19" s="55">
         <v>13.7</v>
       </c>
       <c r="CL19" s="53">
         <v>18.399999999999999</v>
       </c>
       <c r="CM19" s="27">
         <v>22.8</v>
       </c>
+      <c r="CN19" s="27">
+        <v>26.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="23">
         <v>3.5311999999999997</v>
       </c>
       <c r="C20" s="23">
         <v>7.3993000000000002</v>
       </c>
       <c r="D20" s="23">
         <v>12.141</v>
       </c>
       <c r="E20" s="23">
         <v>17.5808</v>
       </c>
       <c r="F20" s="23">
         <v>24.3474</v>
       </c>
       <c r="G20" s="23">
         <v>31.9544</v>
       </c>
       <c r="H20" s="23">
         <v>36.1753</v>
       </c>
       <c r="I20" s="23">
@@ -28134,52 +28202,55 @@
       </c>
       <c r="CF20" s="27">
         <v>29.4</v>
       </c>
       <c r="CG20" s="27">
         <v>30</v>
       </c>
       <c r="CH20" s="44">
         <v>2.4</v>
       </c>
       <c r="CI20" s="52">
         <v>5.0999999999999996</v>
       </c>
       <c r="CJ20" s="53">
         <v>8.5</v>
       </c>
       <c r="CK20" s="55">
         <v>12.3</v>
       </c>
       <c r="CL20" s="53">
         <v>17.100000000000001</v>
       </c>
       <c r="CM20" s="27">
         <v>22.7</v>
       </c>
+      <c r="CN20" s="27">
+        <v>24.3</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="23">
         <v>0.7722</v>
       </c>
       <c r="C21" s="23">
         <v>1.8083</v>
       </c>
       <c r="D21" s="23">
         <v>3.1221000000000001</v>
       </c>
       <c r="E21" s="23">
         <v>4.8683000000000005</v>
       </c>
       <c r="F21" s="23">
         <v>7.3801999999999994</v>
       </c>
       <c r="G21" s="23">
         <v>9.8218999999999994</v>
       </c>
       <c r="H21" s="23">
         <v>11.921299999999999</v>
       </c>
       <c r="I21" s="23">
@@ -28409,74 +28480,77 @@
       </c>
       <c r="CF21" s="27">
         <v>12.7</v>
       </c>
       <c r="CG21" s="27">
         <v>13.5</v>
       </c>
       <c r="CH21" s="44">
         <v>0.6</v>
       </c>
       <c r="CI21" s="52">
         <v>1.6</v>
       </c>
       <c r="CJ21" s="53">
         <v>2.8</v>
       </c>
       <c r="CK21" s="55">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL21" s="53">
         <v>6.5</v>
       </c>
       <c r="CM21" s="27">
         <v>8.6</v>
       </c>
+      <c r="CN21" s="27">
+        <v>10.1</v>
+      </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="CA22" s="40"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="AP23" s="38"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="BF28" s="39"/>
       <c r="BR28" s="39"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="BF29" s="39"/>
       <c r="BR29" s="39"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="BF30" s="39"/>
       <c r="BR30" s="39"/>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:92">
       <c r="BF31" s="39"/>
       <c r="BR31" s="39"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:92">
       <c r="BF32" s="39"/>
       <c r="BR32" s="39"/>
     </row>
     <row r="33" spans="58:70">
       <c r="BF33" s="39"/>
       <c r="BR33" s="39"/>
     </row>
     <row r="34" spans="58:70">
       <c r="BF34" s="39"/>
       <c r="BR34" s="39"/>
     </row>
     <row r="35" spans="58:70">
       <c r="BF35" s="39"/>
       <c r="BR35" s="39"/>
     </row>
     <row r="36" spans="58:70">
       <c r="BF36" s="39"/>
       <c r="BR36" s="39"/>
     </row>
     <row r="37" spans="58:70">
       <c r="BF37" s="39"/>
       <c r="BR37" s="39"/>
     </row>
     <row r="38" spans="58:70">
       <c r="BF38" s="39"/>
@@ -28490,60 +28564,60 @@
       <c r="BF40" s="39"/>
       <c r="BR40" s="39"/>
     </row>
     <row r="41" spans="58:70">
       <c r="BF41" s="39"/>
       <c r="BR41" s="39"/>
     </row>
     <row r="42" spans="58:70">
       <c r="BF42" s="39"/>
       <c r="BR42" s="39"/>
     </row>
     <row r="43" spans="58:70">
       <c r="BF43" s="39"/>
       <c r="BR43" s="39"/>
     </row>
     <row r="44" spans="58:70">
       <c r="BF44" s="39"/>
       <c r="BR44" s="39"/>
     </row>
     <row r="45" spans="58:70">
       <c r="BF45" s="39"/>
       <c r="BR45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CN2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CM2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.46" bottom="0.59055118110236227" header="0.36" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>