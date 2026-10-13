--- v1 (2026-06-04)
+++ v2 (2026-10-13)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3660" yWindow="210" windowWidth="23655" windowHeight="13125"/>
+    <workbookView xWindow="3660" yWindow="216" windowWidth="23256" windowHeight="13128"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Барлық халық'!$A$1:$AH$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Барлық халық'!$A$1:$AH$47</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="473" uniqueCount="66">
   <si>
     <t>Айыртау ауданы</t>
   </si>
   <si>
     <t>Ақжар ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
     <t>Мағжан Жұмабаев ауданы</t>
   </si>
   <si>
     <t>Қызылжар ауданы</t>
   </si>
   <si>
     <t>Мамлют ауданы</t>
   </si>
   <si>
@@ -119,59 +123,185 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>кезең басына халық саны</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Белгілі бір кезеңде осы аумақта тұратын адамдар саны</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Жылдың басына ағымдағы бағалар жыл сайын туылғандар мен сол аумаққа келгендер саны қосылатын жəне өлгендер мен сол аумақтан кеткендердің саны алып тасталатын соңғы халық санағы қорытындыларының негізінде есептеледі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Елдің және оның өңірлерінің халық саны туралы ақпараттың негізгі дереккөздері ұлттық санақтар өткізудің қорытындылары бойынша алынған деректер болып табылады, санақ аралығындағы кезеңде елдің және оның өңірлерінің халық саны табиғи (туғандар және өлгендер туралы деректер) және көші-қон (тұрақты тіркелген жері бойынша келгендер және кеткендер туралы деректер) өсімі (кемуі) есебінен өзгереді</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>жоқ</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>1989 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=37298&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -222,60 +352,138 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -307,59 +515,76 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -389,83 +614,175 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="8" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="9" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 5" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="2"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
     <cellStyle name="Обычный_Лист1_1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -708,121 +1025,1014 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=37298&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C28"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A4" sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="44.33203125" style="47" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="47" customWidth="1"/>
+    <col min="3" max="5" width="8.88671875" style="47"/>
+    <col min="6" max="6" width="9.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="7" max="256" width="8.88671875" style="47"/>
+    <col min="257" max="257" width="44.33203125" style="47" customWidth="1"/>
+    <col min="258" max="258" width="94.6640625" style="47" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="47"/>
+    <col min="513" max="513" width="44.33203125" style="47" customWidth="1"/>
+    <col min="514" max="514" width="94.6640625" style="47" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="47"/>
+    <col min="769" max="769" width="44.33203125" style="47" customWidth="1"/>
+    <col min="770" max="770" width="94.6640625" style="47" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="47"/>
+    <col min="1025" max="1025" width="44.33203125" style="47" customWidth="1"/>
+    <col min="1026" max="1026" width="94.6640625" style="47" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="47"/>
+    <col min="1281" max="1281" width="44.33203125" style="47" customWidth="1"/>
+    <col min="1282" max="1282" width="94.6640625" style="47" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="47"/>
+    <col min="1537" max="1537" width="44.33203125" style="47" customWidth="1"/>
+    <col min="1538" max="1538" width="94.6640625" style="47" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="47"/>
+    <col min="1793" max="1793" width="44.33203125" style="47" customWidth="1"/>
+    <col min="1794" max="1794" width="94.6640625" style="47" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="47"/>
+    <col min="2049" max="2049" width="44.33203125" style="47" customWidth="1"/>
+    <col min="2050" max="2050" width="94.6640625" style="47" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="47"/>
+    <col min="2305" max="2305" width="44.33203125" style="47" customWidth="1"/>
+    <col min="2306" max="2306" width="94.6640625" style="47" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="47"/>
+    <col min="2561" max="2561" width="44.33203125" style="47" customWidth="1"/>
+    <col min="2562" max="2562" width="94.6640625" style="47" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="47"/>
+    <col min="2817" max="2817" width="44.33203125" style="47" customWidth="1"/>
+    <col min="2818" max="2818" width="94.6640625" style="47" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="47"/>
+    <col min="3073" max="3073" width="44.33203125" style="47" customWidth="1"/>
+    <col min="3074" max="3074" width="94.6640625" style="47" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="47"/>
+    <col min="3329" max="3329" width="44.33203125" style="47" customWidth="1"/>
+    <col min="3330" max="3330" width="94.6640625" style="47" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="47"/>
+    <col min="3585" max="3585" width="44.33203125" style="47" customWidth="1"/>
+    <col min="3586" max="3586" width="94.6640625" style="47" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="47"/>
+    <col min="3841" max="3841" width="44.33203125" style="47" customWidth="1"/>
+    <col min="3842" max="3842" width="94.6640625" style="47" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="47"/>
+    <col min="4097" max="4097" width="44.33203125" style="47" customWidth="1"/>
+    <col min="4098" max="4098" width="94.6640625" style="47" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="47"/>
+    <col min="4353" max="4353" width="44.33203125" style="47" customWidth="1"/>
+    <col min="4354" max="4354" width="94.6640625" style="47" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="47"/>
+    <col min="4609" max="4609" width="44.33203125" style="47" customWidth="1"/>
+    <col min="4610" max="4610" width="94.6640625" style="47" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="47"/>
+    <col min="4865" max="4865" width="44.33203125" style="47" customWidth="1"/>
+    <col min="4866" max="4866" width="94.6640625" style="47" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="47"/>
+    <col min="5121" max="5121" width="44.33203125" style="47" customWidth="1"/>
+    <col min="5122" max="5122" width="94.6640625" style="47" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="47"/>
+    <col min="5377" max="5377" width="44.33203125" style="47" customWidth="1"/>
+    <col min="5378" max="5378" width="94.6640625" style="47" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="47"/>
+    <col min="5633" max="5633" width="44.33203125" style="47" customWidth="1"/>
+    <col min="5634" max="5634" width="94.6640625" style="47" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="47"/>
+    <col min="5889" max="5889" width="44.33203125" style="47" customWidth="1"/>
+    <col min="5890" max="5890" width="94.6640625" style="47" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="47"/>
+    <col min="6145" max="6145" width="44.33203125" style="47" customWidth="1"/>
+    <col min="6146" max="6146" width="94.6640625" style="47" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="47"/>
+    <col min="6401" max="6401" width="44.33203125" style="47" customWidth="1"/>
+    <col min="6402" max="6402" width="94.6640625" style="47" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="47"/>
+    <col min="6657" max="6657" width="44.33203125" style="47" customWidth="1"/>
+    <col min="6658" max="6658" width="94.6640625" style="47" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="47"/>
+    <col min="6913" max="6913" width="44.33203125" style="47" customWidth="1"/>
+    <col min="6914" max="6914" width="94.6640625" style="47" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="47"/>
+    <col min="7169" max="7169" width="44.33203125" style="47" customWidth="1"/>
+    <col min="7170" max="7170" width="94.6640625" style="47" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="47"/>
+    <col min="7425" max="7425" width="44.33203125" style="47" customWidth="1"/>
+    <col min="7426" max="7426" width="94.6640625" style="47" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="47"/>
+    <col min="7681" max="7681" width="44.33203125" style="47" customWidth="1"/>
+    <col min="7682" max="7682" width="94.6640625" style="47" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="47"/>
+    <col min="7937" max="7937" width="44.33203125" style="47" customWidth="1"/>
+    <col min="7938" max="7938" width="94.6640625" style="47" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="47"/>
+    <col min="8193" max="8193" width="44.33203125" style="47" customWidth="1"/>
+    <col min="8194" max="8194" width="94.6640625" style="47" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="47"/>
+    <col min="8449" max="8449" width="44.33203125" style="47" customWidth="1"/>
+    <col min="8450" max="8450" width="94.6640625" style="47" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="47"/>
+    <col min="8705" max="8705" width="44.33203125" style="47" customWidth="1"/>
+    <col min="8706" max="8706" width="94.6640625" style="47" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="47"/>
+    <col min="8961" max="8961" width="44.33203125" style="47" customWidth="1"/>
+    <col min="8962" max="8962" width="94.6640625" style="47" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="47"/>
+    <col min="9217" max="9217" width="44.33203125" style="47" customWidth="1"/>
+    <col min="9218" max="9218" width="94.6640625" style="47" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="47"/>
+    <col min="9473" max="9473" width="44.33203125" style="47" customWidth="1"/>
+    <col min="9474" max="9474" width="94.6640625" style="47" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="47"/>
+    <col min="9729" max="9729" width="44.33203125" style="47" customWidth="1"/>
+    <col min="9730" max="9730" width="94.6640625" style="47" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="47"/>
+    <col min="9985" max="9985" width="44.33203125" style="47" customWidth="1"/>
+    <col min="9986" max="9986" width="94.6640625" style="47" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="47"/>
+    <col min="10241" max="10241" width="44.33203125" style="47" customWidth="1"/>
+    <col min="10242" max="10242" width="94.6640625" style="47" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="47"/>
+    <col min="10497" max="10497" width="44.33203125" style="47" customWidth="1"/>
+    <col min="10498" max="10498" width="94.6640625" style="47" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="47"/>
+    <col min="10753" max="10753" width="44.33203125" style="47" customWidth="1"/>
+    <col min="10754" max="10754" width="94.6640625" style="47" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="47"/>
+    <col min="11009" max="11009" width="44.33203125" style="47" customWidth="1"/>
+    <col min="11010" max="11010" width="94.6640625" style="47" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="47"/>
+    <col min="11265" max="11265" width="44.33203125" style="47" customWidth="1"/>
+    <col min="11266" max="11266" width="94.6640625" style="47" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="47"/>
+    <col min="11521" max="11521" width="44.33203125" style="47" customWidth="1"/>
+    <col min="11522" max="11522" width="94.6640625" style="47" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="47"/>
+    <col min="11777" max="11777" width="44.33203125" style="47" customWidth="1"/>
+    <col min="11778" max="11778" width="94.6640625" style="47" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="47"/>
+    <col min="12033" max="12033" width="44.33203125" style="47" customWidth="1"/>
+    <col min="12034" max="12034" width="94.6640625" style="47" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="47"/>
+    <col min="12289" max="12289" width="44.33203125" style="47" customWidth="1"/>
+    <col min="12290" max="12290" width="94.6640625" style="47" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="47"/>
+    <col min="12545" max="12545" width="44.33203125" style="47" customWidth="1"/>
+    <col min="12546" max="12546" width="94.6640625" style="47" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="47"/>
+    <col min="12801" max="12801" width="44.33203125" style="47" customWidth="1"/>
+    <col min="12802" max="12802" width="94.6640625" style="47" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="47"/>
+    <col min="13057" max="13057" width="44.33203125" style="47" customWidth="1"/>
+    <col min="13058" max="13058" width="94.6640625" style="47" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="47"/>
+    <col min="13313" max="13313" width="44.33203125" style="47" customWidth="1"/>
+    <col min="13314" max="13314" width="94.6640625" style="47" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="47"/>
+    <col min="13569" max="13569" width="44.33203125" style="47" customWidth="1"/>
+    <col min="13570" max="13570" width="94.6640625" style="47" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="47"/>
+    <col min="13825" max="13825" width="44.33203125" style="47" customWidth="1"/>
+    <col min="13826" max="13826" width="94.6640625" style="47" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="47"/>
+    <col min="14081" max="14081" width="44.33203125" style="47" customWidth="1"/>
+    <col min="14082" max="14082" width="94.6640625" style="47" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="47"/>
+    <col min="14337" max="14337" width="44.33203125" style="47" customWidth="1"/>
+    <col min="14338" max="14338" width="94.6640625" style="47" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="47"/>
+    <col min="14593" max="14593" width="44.33203125" style="47" customWidth="1"/>
+    <col min="14594" max="14594" width="94.6640625" style="47" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="47"/>
+    <col min="14849" max="14849" width="44.33203125" style="47" customWidth="1"/>
+    <col min="14850" max="14850" width="94.6640625" style="47" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="47"/>
+    <col min="15105" max="15105" width="44.33203125" style="47" customWidth="1"/>
+    <col min="15106" max="15106" width="94.6640625" style="47" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="47"/>
+    <col min="15361" max="15361" width="44.33203125" style="47" customWidth="1"/>
+    <col min="15362" max="15362" width="94.6640625" style="47" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="47"/>
+    <col min="15617" max="15617" width="44.33203125" style="47" customWidth="1"/>
+    <col min="15618" max="15618" width="94.6640625" style="47" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="47"/>
+    <col min="15873" max="15873" width="44.33203125" style="47" customWidth="1"/>
+    <col min="15874" max="15874" width="94.6640625" style="47" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="47"/>
+    <col min="16129" max="16129" width="44.33203125" style="47" customWidth="1"/>
+    <col min="16130" max="16130" width="94.6640625" style="47" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A1" s="68"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="46"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1">
+      <c r="A2" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="55">
+        <v>611101</v>
+      </c>
+      <c r="C2" s="46"/>
+    </row>
+    <row r="3" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A3" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="46"/>
+    </row>
+    <row r="4" spans="1:3" ht="15" customHeight="1">
+      <c r="A4" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="46"/>
+    </row>
+    <row r="5" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A5" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="46"/>
+    </row>
+    <row r="6" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A6" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" s="46"/>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1">
+      <c r="A7" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="46"/>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A8" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="46"/>
+    </row>
+    <row r="9" spans="1:3" ht="39.6">
+      <c r="A9" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="46"/>
+    </row>
+    <row r="10" spans="1:3" ht="73.5" customHeight="1">
+      <c r="A10" s="64" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="46"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="46"/>
+    </row>
+    <row r="12" spans="1:3" ht="21" customHeight="1">
+      <c r="A12" s="64" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="21" customHeight="1">
+      <c r="A13" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="21" customHeight="1">
+      <c r="A14" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="62" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="21" customHeight="1">
+      <c r="A15" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="48" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="51">
+        <v>45777</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="48" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="51">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="21" customHeight="1">
+      <c r="A18" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="21" customHeight="1">
+      <c r="A19" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="21" customHeight="1">
+      <c r="A20" s="64" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="21" customHeight="1">
+      <c r="A21" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="49"/>
+      <c r="B22" s="49"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="49"/>
+      <c r="B23" s="49"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="49"/>
+      <c r="B24" s="49"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="49"/>
+      <c r="B25" s="49"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="49"/>
+      <c r="B26" s="49"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="49"/>
+      <c r="B27" s="49"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="49"/>
+      <c r="B28" s="49"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="4.5546875" style="34" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" style="34" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="34"/>
+    <col min="4" max="4" width="51.6640625" style="34" customWidth="1"/>
+    <col min="5" max="256" width="8.88671875" style="35"/>
+    <col min="257" max="257" width="4.5546875" style="35" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="35" customWidth="1"/>
+    <col min="259" max="259" width="8.88671875" style="35"/>
+    <col min="260" max="260" width="51.6640625" style="35" customWidth="1"/>
+    <col min="261" max="512" width="8.88671875" style="35"/>
+    <col min="513" max="513" width="4.5546875" style="35" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="35" customWidth="1"/>
+    <col min="515" max="515" width="8.88671875" style="35"/>
+    <col min="516" max="516" width="51.6640625" style="35" customWidth="1"/>
+    <col min="517" max="768" width="8.88671875" style="35"/>
+    <col min="769" max="769" width="4.5546875" style="35" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="35" customWidth="1"/>
+    <col min="771" max="771" width="8.88671875" style="35"/>
+    <col min="772" max="772" width="51.6640625" style="35" customWidth="1"/>
+    <col min="773" max="1024" width="8.88671875" style="35"/>
+    <col min="1025" max="1025" width="4.5546875" style="35" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="35" customWidth="1"/>
+    <col min="1027" max="1027" width="8.88671875" style="35"/>
+    <col min="1028" max="1028" width="51.6640625" style="35" customWidth="1"/>
+    <col min="1029" max="1280" width="8.88671875" style="35"/>
+    <col min="1281" max="1281" width="4.5546875" style="35" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="35" customWidth="1"/>
+    <col min="1283" max="1283" width="8.88671875" style="35"/>
+    <col min="1284" max="1284" width="51.6640625" style="35" customWidth="1"/>
+    <col min="1285" max="1536" width="8.88671875" style="35"/>
+    <col min="1537" max="1537" width="4.5546875" style="35" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="35" customWidth="1"/>
+    <col min="1539" max="1539" width="8.88671875" style="35"/>
+    <col min="1540" max="1540" width="51.6640625" style="35" customWidth="1"/>
+    <col min="1541" max="1792" width="8.88671875" style="35"/>
+    <col min="1793" max="1793" width="4.5546875" style="35" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="35" customWidth="1"/>
+    <col min="1795" max="1795" width="8.88671875" style="35"/>
+    <col min="1796" max="1796" width="51.6640625" style="35" customWidth="1"/>
+    <col min="1797" max="2048" width="8.88671875" style="35"/>
+    <col min="2049" max="2049" width="4.5546875" style="35" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="35" customWidth="1"/>
+    <col min="2051" max="2051" width="8.88671875" style="35"/>
+    <col min="2052" max="2052" width="51.6640625" style="35" customWidth="1"/>
+    <col min="2053" max="2304" width="8.88671875" style="35"/>
+    <col min="2305" max="2305" width="4.5546875" style="35" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="35" customWidth="1"/>
+    <col min="2307" max="2307" width="8.88671875" style="35"/>
+    <col min="2308" max="2308" width="51.6640625" style="35" customWidth="1"/>
+    <col min="2309" max="2560" width="8.88671875" style="35"/>
+    <col min="2561" max="2561" width="4.5546875" style="35" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="35" customWidth="1"/>
+    <col min="2563" max="2563" width="8.88671875" style="35"/>
+    <col min="2564" max="2564" width="51.6640625" style="35" customWidth="1"/>
+    <col min="2565" max="2816" width="8.88671875" style="35"/>
+    <col min="2817" max="2817" width="4.5546875" style="35" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="35" customWidth="1"/>
+    <col min="2819" max="2819" width="8.88671875" style="35"/>
+    <col min="2820" max="2820" width="51.6640625" style="35" customWidth="1"/>
+    <col min="2821" max="3072" width="8.88671875" style="35"/>
+    <col min="3073" max="3073" width="4.5546875" style="35" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="35" customWidth="1"/>
+    <col min="3075" max="3075" width="8.88671875" style="35"/>
+    <col min="3076" max="3076" width="51.6640625" style="35" customWidth="1"/>
+    <col min="3077" max="3328" width="8.88671875" style="35"/>
+    <col min="3329" max="3329" width="4.5546875" style="35" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="35" customWidth="1"/>
+    <col min="3331" max="3331" width="8.88671875" style="35"/>
+    <col min="3332" max="3332" width="51.6640625" style="35" customWidth="1"/>
+    <col min="3333" max="3584" width="8.88671875" style="35"/>
+    <col min="3585" max="3585" width="4.5546875" style="35" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="35" customWidth="1"/>
+    <col min="3587" max="3587" width="8.88671875" style="35"/>
+    <col min="3588" max="3588" width="51.6640625" style="35" customWidth="1"/>
+    <col min="3589" max="3840" width="8.88671875" style="35"/>
+    <col min="3841" max="3841" width="4.5546875" style="35" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="35" customWidth="1"/>
+    <col min="3843" max="3843" width="8.88671875" style="35"/>
+    <col min="3844" max="3844" width="51.6640625" style="35" customWidth="1"/>
+    <col min="3845" max="4096" width="8.88671875" style="35"/>
+    <col min="4097" max="4097" width="4.5546875" style="35" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="35" customWidth="1"/>
+    <col min="4099" max="4099" width="8.88671875" style="35"/>
+    <col min="4100" max="4100" width="51.6640625" style="35" customWidth="1"/>
+    <col min="4101" max="4352" width="8.88671875" style="35"/>
+    <col min="4353" max="4353" width="4.5546875" style="35" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="35" customWidth="1"/>
+    <col min="4355" max="4355" width="8.88671875" style="35"/>
+    <col min="4356" max="4356" width="51.6640625" style="35" customWidth="1"/>
+    <col min="4357" max="4608" width="8.88671875" style="35"/>
+    <col min="4609" max="4609" width="4.5546875" style="35" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="35" customWidth="1"/>
+    <col min="4611" max="4611" width="8.88671875" style="35"/>
+    <col min="4612" max="4612" width="51.6640625" style="35" customWidth="1"/>
+    <col min="4613" max="4864" width="8.88671875" style="35"/>
+    <col min="4865" max="4865" width="4.5546875" style="35" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="35" customWidth="1"/>
+    <col min="4867" max="4867" width="8.88671875" style="35"/>
+    <col min="4868" max="4868" width="51.6640625" style="35" customWidth="1"/>
+    <col min="4869" max="5120" width="8.88671875" style="35"/>
+    <col min="5121" max="5121" width="4.5546875" style="35" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="35" customWidth="1"/>
+    <col min="5123" max="5123" width="8.88671875" style="35"/>
+    <col min="5124" max="5124" width="51.6640625" style="35" customWidth="1"/>
+    <col min="5125" max="5376" width="8.88671875" style="35"/>
+    <col min="5377" max="5377" width="4.5546875" style="35" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="35" customWidth="1"/>
+    <col min="5379" max="5379" width="8.88671875" style="35"/>
+    <col min="5380" max="5380" width="51.6640625" style="35" customWidth="1"/>
+    <col min="5381" max="5632" width="8.88671875" style="35"/>
+    <col min="5633" max="5633" width="4.5546875" style="35" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="35" customWidth="1"/>
+    <col min="5635" max="5635" width="8.88671875" style="35"/>
+    <col min="5636" max="5636" width="51.6640625" style="35" customWidth="1"/>
+    <col min="5637" max="5888" width="8.88671875" style="35"/>
+    <col min="5889" max="5889" width="4.5546875" style="35" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="35" customWidth="1"/>
+    <col min="5891" max="5891" width="8.88671875" style="35"/>
+    <col min="5892" max="5892" width="51.6640625" style="35" customWidth="1"/>
+    <col min="5893" max="6144" width="8.88671875" style="35"/>
+    <col min="6145" max="6145" width="4.5546875" style="35" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="35" customWidth="1"/>
+    <col min="6147" max="6147" width="8.88671875" style="35"/>
+    <col min="6148" max="6148" width="51.6640625" style="35" customWidth="1"/>
+    <col min="6149" max="6400" width="8.88671875" style="35"/>
+    <col min="6401" max="6401" width="4.5546875" style="35" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="35" customWidth="1"/>
+    <col min="6403" max="6403" width="8.88671875" style="35"/>
+    <col min="6404" max="6404" width="51.6640625" style="35" customWidth="1"/>
+    <col min="6405" max="6656" width="8.88671875" style="35"/>
+    <col min="6657" max="6657" width="4.5546875" style="35" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="35" customWidth="1"/>
+    <col min="6659" max="6659" width="8.88671875" style="35"/>
+    <col min="6660" max="6660" width="51.6640625" style="35" customWidth="1"/>
+    <col min="6661" max="6912" width="8.88671875" style="35"/>
+    <col min="6913" max="6913" width="4.5546875" style="35" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="35" customWidth="1"/>
+    <col min="6915" max="6915" width="8.88671875" style="35"/>
+    <col min="6916" max="6916" width="51.6640625" style="35" customWidth="1"/>
+    <col min="6917" max="7168" width="8.88671875" style="35"/>
+    <col min="7169" max="7169" width="4.5546875" style="35" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="35" customWidth="1"/>
+    <col min="7171" max="7171" width="8.88671875" style="35"/>
+    <col min="7172" max="7172" width="51.6640625" style="35" customWidth="1"/>
+    <col min="7173" max="7424" width="8.88671875" style="35"/>
+    <col min="7425" max="7425" width="4.5546875" style="35" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="35" customWidth="1"/>
+    <col min="7427" max="7427" width="8.88671875" style="35"/>
+    <col min="7428" max="7428" width="51.6640625" style="35" customWidth="1"/>
+    <col min="7429" max="7680" width="8.88671875" style="35"/>
+    <col min="7681" max="7681" width="4.5546875" style="35" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="35" customWidth="1"/>
+    <col min="7683" max="7683" width="8.88671875" style="35"/>
+    <col min="7684" max="7684" width="51.6640625" style="35" customWidth="1"/>
+    <col min="7685" max="7936" width="8.88671875" style="35"/>
+    <col min="7937" max="7937" width="4.5546875" style="35" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="35" customWidth="1"/>
+    <col min="7939" max="7939" width="8.88671875" style="35"/>
+    <col min="7940" max="7940" width="51.6640625" style="35" customWidth="1"/>
+    <col min="7941" max="8192" width="8.88671875" style="35"/>
+    <col min="8193" max="8193" width="4.5546875" style="35" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="35" customWidth="1"/>
+    <col min="8195" max="8195" width="8.88671875" style="35"/>
+    <col min="8196" max="8196" width="51.6640625" style="35" customWidth="1"/>
+    <col min="8197" max="8448" width="8.88671875" style="35"/>
+    <col min="8449" max="8449" width="4.5546875" style="35" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="35" customWidth="1"/>
+    <col min="8451" max="8451" width="8.88671875" style="35"/>
+    <col min="8452" max="8452" width="51.6640625" style="35" customWidth="1"/>
+    <col min="8453" max="8704" width="8.88671875" style="35"/>
+    <col min="8705" max="8705" width="4.5546875" style="35" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="35" customWidth="1"/>
+    <col min="8707" max="8707" width="8.88671875" style="35"/>
+    <col min="8708" max="8708" width="51.6640625" style="35" customWidth="1"/>
+    <col min="8709" max="8960" width="8.88671875" style="35"/>
+    <col min="8961" max="8961" width="4.5546875" style="35" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="35" customWidth="1"/>
+    <col min="8963" max="8963" width="8.88671875" style="35"/>
+    <col min="8964" max="8964" width="51.6640625" style="35" customWidth="1"/>
+    <col min="8965" max="9216" width="8.88671875" style="35"/>
+    <col min="9217" max="9217" width="4.5546875" style="35" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="35" customWidth="1"/>
+    <col min="9219" max="9219" width="8.88671875" style="35"/>
+    <col min="9220" max="9220" width="51.6640625" style="35" customWidth="1"/>
+    <col min="9221" max="9472" width="8.88671875" style="35"/>
+    <col min="9473" max="9473" width="4.5546875" style="35" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="35" customWidth="1"/>
+    <col min="9475" max="9475" width="8.88671875" style="35"/>
+    <col min="9476" max="9476" width="51.6640625" style="35" customWidth="1"/>
+    <col min="9477" max="9728" width="8.88671875" style="35"/>
+    <col min="9729" max="9729" width="4.5546875" style="35" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="35" customWidth="1"/>
+    <col min="9731" max="9731" width="8.88671875" style="35"/>
+    <col min="9732" max="9732" width="51.6640625" style="35" customWidth="1"/>
+    <col min="9733" max="9984" width="8.88671875" style="35"/>
+    <col min="9985" max="9985" width="4.5546875" style="35" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="35" customWidth="1"/>
+    <col min="9987" max="9987" width="8.88671875" style="35"/>
+    <col min="9988" max="9988" width="51.6640625" style="35" customWidth="1"/>
+    <col min="9989" max="10240" width="8.88671875" style="35"/>
+    <col min="10241" max="10241" width="4.5546875" style="35" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="35" customWidth="1"/>
+    <col min="10243" max="10243" width="8.88671875" style="35"/>
+    <col min="10244" max="10244" width="51.6640625" style="35" customWidth="1"/>
+    <col min="10245" max="10496" width="8.88671875" style="35"/>
+    <col min="10497" max="10497" width="4.5546875" style="35" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="35" customWidth="1"/>
+    <col min="10499" max="10499" width="8.88671875" style="35"/>
+    <col min="10500" max="10500" width="51.6640625" style="35" customWidth="1"/>
+    <col min="10501" max="10752" width="8.88671875" style="35"/>
+    <col min="10753" max="10753" width="4.5546875" style="35" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="35" customWidth="1"/>
+    <col min="10755" max="10755" width="8.88671875" style="35"/>
+    <col min="10756" max="10756" width="51.6640625" style="35" customWidth="1"/>
+    <col min="10757" max="11008" width="8.88671875" style="35"/>
+    <col min="11009" max="11009" width="4.5546875" style="35" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="35" customWidth="1"/>
+    <col min="11011" max="11011" width="8.88671875" style="35"/>
+    <col min="11012" max="11012" width="51.6640625" style="35" customWidth="1"/>
+    <col min="11013" max="11264" width="8.88671875" style="35"/>
+    <col min="11265" max="11265" width="4.5546875" style="35" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="35" customWidth="1"/>
+    <col min="11267" max="11267" width="8.88671875" style="35"/>
+    <col min="11268" max="11268" width="51.6640625" style="35" customWidth="1"/>
+    <col min="11269" max="11520" width="8.88671875" style="35"/>
+    <col min="11521" max="11521" width="4.5546875" style="35" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="35" customWidth="1"/>
+    <col min="11523" max="11523" width="8.88671875" style="35"/>
+    <col min="11524" max="11524" width="51.6640625" style="35" customWidth="1"/>
+    <col min="11525" max="11776" width="8.88671875" style="35"/>
+    <col min="11777" max="11777" width="4.5546875" style="35" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="35" customWidth="1"/>
+    <col min="11779" max="11779" width="8.88671875" style="35"/>
+    <col min="11780" max="11780" width="51.6640625" style="35" customWidth="1"/>
+    <col min="11781" max="12032" width="8.88671875" style="35"/>
+    <col min="12033" max="12033" width="4.5546875" style="35" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="35" customWidth="1"/>
+    <col min="12035" max="12035" width="8.88671875" style="35"/>
+    <col min="12036" max="12036" width="51.6640625" style="35" customWidth="1"/>
+    <col min="12037" max="12288" width="8.88671875" style="35"/>
+    <col min="12289" max="12289" width="4.5546875" style="35" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="35" customWidth="1"/>
+    <col min="12291" max="12291" width="8.88671875" style="35"/>
+    <col min="12292" max="12292" width="51.6640625" style="35" customWidth="1"/>
+    <col min="12293" max="12544" width="8.88671875" style="35"/>
+    <col min="12545" max="12545" width="4.5546875" style="35" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="35" customWidth="1"/>
+    <col min="12547" max="12547" width="8.88671875" style="35"/>
+    <col min="12548" max="12548" width="51.6640625" style="35" customWidth="1"/>
+    <col min="12549" max="12800" width="8.88671875" style="35"/>
+    <col min="12801" max="12801" width="4.5546875" style="35" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="35" customWidth="1"/>
+    <col min="12803" max="12803" width="8.88671875" style="35"/>
+    <col min="12804" max="12804" width="51.6640625" style="35" customWidth="1"/>
+    <col min="12805" max="13056" width="8.88671875" style="35"/>
+    <col min="13057" max="13057" width="4.5546875" style="35" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="35" customWidth="1"/>
+    <col min="13059" max="13059" width="8.88671875" style="35"/>
+    <col min="13060" max="13060" width="51.6640625" style="35" customWidth="1"/>
+    <col min="13061" max="13312" width="8.88671875" style="35"/>
+    <col min="13313" max="13313" width="4.5546875" style="35" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="35" customWidth="1"/>
+    <col min="13315" max="13315" width="8.88671875" style="35"/>
+    <col min="13316" max="13316" width="51.6640625" style="35" customWidth="1"/>
+    <col min="13317" max="13568" width="8.88671875" style="35"/>
+    <col min="13569" max="13569" width="4.5546875" style="35" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="35" customWidth="1"/>
+    <col min="13571" max="13571" width="8.88671875" style="35"/>
+    <col min="13572" max="13572" width="51.6640625" style="35" customWidth="1"/>
+    <col min="13573" max="13824" width="8.88671875" style="35"/>
+    <col min="13825" max="13825" width="4.5546875" style="35" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="35" customWidth="1"/>
+    <col min="13827" max="13827" width="8.88671875" style="35"/>
+    <col min="13828" max="13828" width="51.6640625" style="35" customWidth="1"/>
+    <col min="13829" max="14080" width="8.88671875" style="35"/>
+    <col min="14081" max="14081" width="4.5546875" style="35" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="35" customWidth="1"/>
+    <col min="14083" max="14083" width="8.88671875" style="35"/>
+    <col min="14084" max="14084" width="51.6640625" style="35" customWidth="1"/>
+    <col min="14085" max="14336" width="8.88671875" style="35"/>
+    <col min="14337" max="14337" width="4.5546875" style="35" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="35" customWidth="1"/>
+    <col min="14339" max="14339" width="8.88671875" style="35"/>
+    <col min="14340" max="14340" width="51.6640625" style="35" customWidth="1"/>
+    <col min="14341" max="14592" width="8.88671875" style="35"/>
+    <col min="14593" max="14593" width="4.5546875" style="35" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="35" customWidth="1"/>
+    <col min="14595" max="14595" width="8.88671875" style="35"/>
+    <col min="14596" max="14596" width="51.6640625" style="35" customWidth="1"/>
+    <col min="14597" max="14848" width="8.88671875" style="35"/>
+    <col min="14849" max="14849" width="4.5546875" style="35" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="35" customWidth="1"/>
+    <col min="14851" max="14851" width="8.88671875" style="35"/>
+    <col min="14852" max="14852" width="51.6640625" style="35" customWidth="1"/>
+    <col min="14853" max="15104" width="8.88671875" style="35"/>
+    <col min="15105" max="15105" width="4.5546875" style="35" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="35" customWidth="1"/>
+    <col min="15107" max="15107" width="8.88671875" style="35"/>
+    <col min="15108" max="15108" width="51.6640625" style="35" customWidth="1"/>
+    <col min="15109" max="15360" width="8.88671875" style="35"/>
+    <col min="15361" max="15361" width="4.5546875" style="35" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="35" customWidth="1"/>
+    <col min="15363" max="15363" width="8.88671875" style="35"/>
+    <col min="15364" max="15364" width="51.6640625" style="35" customWidth="1"/>
+    <col min="15365" max="15616" width="8.88671875" style="35"/>
+    <col min="15617" max="15617" width="4.5546875" style="35" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="35" customWidth="1"/>
+    <col min="15619" max="15619" width="8.88671875" style="35"/>
+    <col min="15620" max="15620" width="51.6640625" style="35" customWidth="1"/>
+    <col min="15621" max="15872" width="8.88671875" style="35"/>
+    <col min="15873" max="15873" width="4.5546875" style="35" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="35" customWidth="1"/>
+    <col min="15875" max="15875" width="8.88671875" style="35"/>
+    <col min="15876" max="15876" width="51.6640625" style="35" customWidth="1"/>
+    <col min="15877" max="16128" width="8.88671875" style="35"/>
+    <col min="16129" max="16129" width="4.5546875" style="35" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="35" customWidth="1"/>
+    <col min="16131" max="16131" width="8.88671875" style="35"/>
+    <col min="16132" max="16132" width="51.6640625" style="35" customWidth="1"/>
+    <col min="16133" max="16384" width="8.88671875" style="35"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="36"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="38"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="36"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="39"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="36"/>
+      <c r="B5" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="37"/>
+      <c r="D5" s="38"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="36"/>
+      <c r="B6" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="37"/>
+      <c r="D6" s="38"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="36"/>
+      <c r="B7" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="37"/>
+      <c r="D7" s="38"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="36"/>
+      <c r="B8" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="37"/>
+      <c r="D8" s="38"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="36"/>
+      <c r="B9" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="37"/>
+      <c r="D9" s="38"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="36"/>
+      <c r="B10" s="33"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:24" ht="53.4">
+      <c r="A11" s="36"/>
+      <c r="B11" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="37"/>
+      <c r="D11" s="41"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="36"/>
+      <c r="B12" s="36"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="41"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="36"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="41"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="B14" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="38"/>
+      <c r="B15" s="39"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="39"/>
+      <c r="X15" s="45"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="38"/>
+      <c r="B16" s="38"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="38"/>
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="38"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="69"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AN28" sqref="AN28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.42578125" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="6.44140625" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="37" max="16384" width="6.42578125" style="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="36" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="37" max="16384" width="6.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="12.75">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:38" ht="13.2">
+      <c r="A1" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="31"/>
-[...34 lines deleted...]
-      <c r="AK1" s="31"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
     </row>
     <row r="3" spans="1:38">
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12">
       <c r="A4" s="4"/>
       <c r="B4" s="25">
         <v>1989</v>
       </c>
       <c r="C4" s="25">
         <v>1990</v>
       </c>
       <c r="D4" s="25">
         <v>1991</v>
       </c>
       <c r="E4" s="25">
         <v>1992</v>
       </c>
       <c r="F4" s="25">
         <v>1993</v>
       </c>
       <c r="G4" s="25">
         <v>1994</v>
       </c>
       <c r="H4" s="25">
         <v>1995</v>
       </c>
       <c r="I4" s="25">
         <v>1996</v>
       </c>
@@ -893,89 +2103,89 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="26">
         <v>2019</v>
       </c>
       <c r="AG4" s="26">
         <v>2020</v>
       </c>
       <c r="AH4" s="26">
         <v>2021</v>
       </c>
       <c r="AI4" s="26">
         <v>2022</v>
       </c>
       <c r="AJ4" s="27">
         <v>2023</v>
       </c>
       <c r="AK4" s="27">
         <v>2024</v>
       </c>
       <c r="AL4" s="30">
         <v>2026</v>
       </c>
     </row>
     <row r="5" spans="1:38">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="33"/>
-[...34 lines deleted...]
-      <c r="AK5" s="33"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="72"/>
+      <c r="AF5" s="72"/>
+      <c r="AG5" s="72"/>
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="72"/>
     </row>
     <row r="6" spans="1:38" s="5" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>912280.5</v>
       </c>
       <c r="C6" s="10">
         <v>912322</v>
       </c>
       <c r="D6" s="10">
         <v>915018</v>
       </c>
       <c r="E6" s="10">
         <v>917618.5</v>
       </c>
       <c r="F6" s="10">
         <v>917026</v>
       </c>
       <c r="G6" s="10">
         <v>898641.5</v>
       </c>
       <c r="H6" s="10">
         <v>861896.5</v>
@@ -2674,89 +3884,89 @@
         <v>40949</v>
       </c>
       <c r="AF20" s="11">
         <v>40478.5</v>
       </c>
       <c r="AG20" s="11">
         <v>39884</v>
       </c>
       <c r="AH20" s="11">
         <v>39201.5</v>
       </c>
       <c r="AI20" s="11">
         <v>36055</v>
       </c>
       <c r="AJ20" s="11">
         <v>35429</v>
       </c>
       <c r="AK20" s="22">
         <v>34843</v>
       </c>
       <c r="AL20" s="21">
         <v>34112.5</v>
       </c>
     </row>
     <row r="21" spans="1:38">
-      <c r="A21" s="34" t="s">
+      <c r="A21" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="34"/>
-[...34 lines deleted...]
-      <c r="AK21" s="34"/>
+      <c r="B21" s="73"/>
+      <c r="C21" s="73"/>
+      <c r="D21" s="73"/>
+      <c r="E21" s="73"/>
+      <c r="F21" s="73"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73"/>
+      <c r="J21" s="73"/>
+      <c r="K21" s="73"/>
+      <c r="L21" s="73"/>
+      <c r="M21" s="73"/>
+      <c r="N21" s="73"/>
+      <c r="O21" s="73"/>
+      <c r="P21" s="73"/>
+      <c r="Q21" s="73"/>
+      <c r="R21" s="73"/>
+      <c r="S21" s="73"/>
+      <c r="T21" s="73"/>
+      <c r="U21" s="73"/>
+      <c r="V21" s="73"/>
+      <c r="W21" s="73"/>
+      <c r="X21" s="73"/>
+      <c r="Y21" s="73"/>
+      <c r="Z21" s="73"/>
+      <c r="AA21" s="73"/>
+      <c r="AB21" s="73"/>
+      <c r="AC21" s="73"/>
+      <c r="AD21" s="73"/>
+      <c r="AE21" s="73"/>
+      <c r="AF21" s="73"/>
+      <c r="AG21" s="73"/>
+      <c r="AH21" s="73"/>
+      <c r="AI21" s="73"/>
+      <c r="AJ21" s="73"/>
+      <c r="AK21" s="73"/>
     </row>
     <row r="22" spans="1:38" s="5" customFormat="1">
       <c r="A22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>18</v>
@@ -3875,89 +5085,89 @@
         <v>13</v>
       </c>
       <c r="AF31" s="10" t="s">
         <v>13</v>
       </c>
       <c r="AG31" s="10" t="s">
         <v>13</v>
       </c>
       <c r="AH31" s="11" t="s">
         <v>13</v>
       </c>
       <c r="AI31" s="11" t="s">
         <v>13</v>
       </c>
       <c r="AJ31" s="11" t="s">
         <v>13</v>
       </c>
       <c r="AK31" s="11" t="s">
         <v>13</v>
       </c>
       <c r="AL31" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:38">
-      <c r="A32" s="34" t="s">
+      <c r="A32" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="34"/>
-[...34 lines deleted...]
-      <c r="AK32" s="34"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
+      <c r="F32" s="73"/>
+      <c r="G32" s="73"/>
+      <c r="H32" s="73"/>
+      <c r="I32" s="73"/>
+      <c r="J32" s="73"/>
+      <c r="K32" s="73"/>
+      <c r="L32" s="73"/>
+      <c r="M32" s="73"/>
+      <c r="N32" s="73"/>
+      <c r="O32" s="73"/>
+      <c r="P32" s="73"/>
+      <c r="Q32" s="73"/>
+      <c r="R32" s="73"/>
+      <c r="S32" s="73"/>
+      <c r="T32" s="73"/>
+      <c r="U32" s="73"/>
+      <c r="V32" s="73"/>
+      <c r="W32" s="73"/>
+      <c r="X32" s="73"/>
+      <c r="Y32" s="73"/>
+      <c r="Z32" s="73"/>
+      <c r="AA32" s="73"/>
+      <c r="AB32" s="73"/>
+      <c r="AC32" s="73"/>
+      <c r="AD32" s="73"/>
+      <c r="AE32" s="73"/>
+      <c r="AF32" s="73"/>
+      <c r="AG32" s="73"/>
+      <c r="AH32" s="73"/>
+      <c r="AI32" s="73"/>
+      <c r="AJ32" s="73"/>
+      <c r="AK32" s="73"/>
     </row>
     <row r="33" spans="1:38" s="5" customFormat="1">
       <c r="A33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>18</v>
@@ -4259,51 +5469,51 @@
       </c>
       <c r="AD35" s="11">
         <v>37606</v>
       </c>
       <c r="AE35" s="11">
         <v>37017</v>
       </c>
       <c r="AF35" s="11">
         <v>36604</v>
       </c>
       <c r="AG35" s="11">
         <v>35992.5</v>
       </c>
       <c r="AH35" s="11">
         <v>35295.5</v>
       </c>
       <c r="AI35" s="11">
         <v>33029.5</v>
       </c>
       <c r="AJ35" s="11">
         <v>32302.5</v>
       </c>
       <c r="AK35" s="22">
         <v>31392</v>
       </c>
-      <c r="AL35" s="35">
+      <c r="AL35" s="31">
         <v>30286</v>
       </c>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>18</v>
       </c>
@@ -4375,51 +5585,51 @@
       </c>
       <c r="AD36" s="11">
         <v>16015.5</v>
       </c>
       <c r="AE36" s="11">
         <v>15715.5</v>
       </c>
       <c r="AF36" s="11">
         <v>15479.5</v>
       </c>
       <c r="AG36" s="11">
         <v>15127</v>
       </c>
       <c r="AH36" s="11">
         <v>14796.5</v>
       </c>
       <c r="AI36" s="11">
         <v>13600.5</v>
       </c>
       <c r="AJ36" s="11">
         <v>13326</v>
       </c>
       <c r="AK36" s="22">
         <v>12949</v>
       </c>
-      <c r="AL36" s="35">
+      <c r="AL36" s="31">
         <v>12454</v>
       </c>
     </row>
     <row r="37" spans="1:38">
       <c r="A37" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>18</v>
       </c>
@@ -4491,51 +5701,51 @@
       </c>
       <c r="AD37" s="11">
         <v>22893</v>
       </c>
       <c r="AE37" s="11">
         <v>22359</v>
       </c>
       <c r="AF37" s="11">
         <v>21725.5</v>
       </c>
       <c r="AG37" s="11">
         <v>21063</v>
       </c>
       <c r="AH37" s="11">
         <v>20506.5</v>
       </c>
       <c r="AI37" s="11">
         <v>18942.5</v>
       </c>
       <c r="AJ37" s="11">
         <v>18509.5</v>
       </c>
       <c r="AK37" s="22">
         <v>18017</v>
       </c>
-      <c r="AL37" s="35">
+      <c r="AL37" s="31">
         <v>17517</v>
       </c>
     </row>
     <row r="38" spans="1:38">
       <c r="A38" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>18</v>
       </c>
@@ -4607,51 +5817,51 @@
       </c>
       <c r="AD38" s="11">
         <v>23508.5</v>
       </c>
       <c r="AE38" s="11">
         <v>22719.5</v>
       </c>
       <c r="AF38" s="11">
         <v>22025.5</v>
       </c>
       <c r="AG38" s="11">
         <v>21539</v>
       </c>
       <c r="AH38" s="11">
         <v>21021</v>
       </c>
       <c r="AI38" s="11">
         <v>21519.5</v>
       </c>
       <c r="AJ38" s="11">
         <v>21125.5</v>
       </c>
       <c r="AK38" s="22">
         <v>20744</v>
       </c>
-      <c r="AL38" s="35">
+      <c r="AL38" s="31">
         <v>20274</v>
       </c>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="8" t="s">
         <v>18</v>
       </c>
@@ -4723,51 +5933,51 @@
       </c>
       <c r="AD39" s="11">
         <v>20194</v>
       </c>
       <c r="AE39" s="11">
         <v>19568.5</v>
       </c>
       <c r="AF39" s="11">
         <v>19023</v>
       </c>
       <c r="AG39" s="11">
         <v>18387.5</v>
       </c>
       <c r="AH39" s="11">
         <v>17787.5</v>
       </c>
       <c r="AI39" s="11">
         <v>18277</v>
       </c>
       <c r="AJ39" s="11">
         <v>17942.5</v>
       </c>
       <c r="AK39" s="22">
         <v>17485</v>
       </c>
-      <c r="AL39" s="35">
+      <c r="AL39" s="31">
         <v>16866</v>
       </c>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>18</v>
       </c>
@@ -4839,51 +6049,51 @@
       </c>
       <c r="AD40" s="11">
         <v>44393.5</v>
       </c>
       <c r="AE40" s="11">
         <v>44273</v>
       </c>
       <c r="AF40" s="11">
         <v>44136.5</v>
       </c>
       <c r="AG40" s="11">
         <v>44237.5</v>
       </c>
       <c r="AH40" s="11">
         <v>44329</v>
       </c>
       <c r="AI40" s="11">
         <v>46434</v>
       </c>
       <c r="AJ40" s="11">
         <v>46528</v>
       </c>
       <c r="AK40" s="22">
         <v>46515</v>
       </c>
-      <c r="AL40" s="35">
+      <c r="AL40" s="31">
         <v>46163</v>
       </c>
     </row>
     <row r="41" spans="1:38">
       <c r="A41" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="8" t="s">
         <v>18</v>
       </c>
@@ -4955,51 +6165,51 @@
       </c>
       <c r="AD41" s="11">
         <v>11328</v>
       </c>
       <c r="AE41" s="11">
         <v>11057</v>
       </c>
       <c r="AF41" s="11">
         <v>10772</v>
       </c>
       <c r="AG41" s="11">
         <v>10469</v>
       </c>
       <c r="AH41" s="11">
         <v>10185.5</v>
       </c>
       <c r="AI41" s="11">
         <v>10583.5</v>
       </c>
       <c r="AJ41" s="11">
         <v>10389.5</v>
       </c>
       <c r="AK41" s="22">
         <v>10194</v>
       </c>
-      <c r="AL41" s="35">
+      <c r="AL41" s="31">
         <v>9934</v>
       </c>
     </row>
     <row r="42" spans="1:38">
       <c r="A42" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="8" t="s">
         <v>18</v>
       </c>
@@ -5071,51 +6281,51 @@
       </c>
       <c r="AD42" s="11">
         <v>11454</v>
       </c>
       <c r="AE42" s="11">
         <v>11021</v>
       </c>
       <c r="AF42" s="11">
         <v>10604.5</v>
       </c>
       <c r="AG42" s="11">
         <v>10198.5</v>
       </c>
       <c r="AH42" s="11">
         <v>9816.5</v>
       </c>
       <c r="AI42" s="11">
         <v>9923</v>
       </c>
       <c r="AJ42" s="11">
         <v>9677.5</v>
       </c>
       <c r="AK42" s="22">
         <v>9377</v>
       </c>
-      <c r="AL42" s="35">
+      <c r="AL42" s="31">
         <v>8982</v>
       </c>
     </row>
     <row r="43" spans="1:38">
       <c r="A43" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="8" t="s">
         <v>18</v>
       </c>
@@ -5187,51 +6397,51 @@
       </c>
       <c r="AD43" s="11">
         <v>19596.5</v>
       </c>
       <c r="AE43" s="11">
         <v>19140.5</v>
       </c>
       <c r="AF43" s="11">
         <v>18786</v>
       </c>
       <c r="AG43" s="11">
         <v>18412.5</v>
       </c>
       <c r="AH43" s="11">
         <v>18021</v>
       </c>
       <c r="AI43" s="11">
         <v>18286</v>
       </c>
       <c r="AJ43" s="11">
         <v>17985</v>
       </c>
       <c r="AK43" s="22">
         <v>17635</v>
       </c>
-      <c r="AL43" s="35">
+      <c r="AL43" s="31">
         <v>17245</v>
       </c>
     </row>
     <row r="44" spans="1:38">
       <c r="A44" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="8" t="s">
         <v>18</v>
       </c>
@@ -5303,51 +6513,51 @@
       </c>
       <c r="AD44" s="11">
         <v>32706</v>
       </c>
       <c r="AE44" s="11">
         <v>32013</v>
       </c>
       <c r="AF44" s="11">
         <v>31186</v>
       </c>
       <c r="AG44" s="11">
         <v>30418.5</v>
       </c>
       <c r="AH44" s="11">
         <v>29675</v>
       </c>
       <c r="AI44" s="11">
         <v>27583.5</v>
       </c>
       <c r="AJ44" s="11">
         <v>26920.5</v>
       </c>
       <c r="AK44" s="22">
         <v>26072</v>
       </c>
-      <c r="AL44" s="35">
+      <c r="AL44" s="31">
         <v>25050</v>
       </c>
     </row>
     <row r="45" spans="1:38">
       <c r="A45" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="8" t="s">
         <v>18</v>
       </c>
@@ -5419,51 +6629,51 @@
       </c>
       <c r="AD45" s="11">
         <v>11635.5</v>
       </c>
       <c r="AE45" s="11">
         <v>11369.5</v>
       </c>
       <c r="AF45" s="11">
         <v>11060</v>
       </c>
       <c r="AG45" s="11">
         <v>10716</v>
       </c>
       <c r="AH45" s="11">
         <v>10412.5</v>
       </c>
       <c r="AI45" s="11">
         <v>10008.5</v>
       </c>
       <c r="AJ45" s="11">
         <v>9771.5</v>
       </c>
       <c r="AK45" s="22">
         <v>9546</v>
       </c>
-      <c r="AL45" s="35">
+      <c r="AL45" s="31">
         <v>9233</v>
       </c>
     </row>
     <row r="46" spans="1:38">
       <c r="A46" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>18</v>
       </c>
@@ -5535,51 +6745,51 @@
       </c>
       <c r="AD46" s="11">
         <v>16473.5</v>
       </c>
       <c r="AE46" s="11">
         <v>16301.5</v>
       </c>
       <c r="AF46" s="11">
         <v>16163.5</v>
       </c>
       <c r="AG46" s="11">
         <v>15946</v>
       </c>
       <c r="AH46" s="11">
         <v>15680.5</v>
       </c>
       <c r="AI46" s="11">
         <v>13326</v>
       </c>
       <c r="AJ46" s="11">
         <v>13052</v>
       </c>
       <c r="AK46" s="22">
         <v>12579</v>
       </c>
-      <c r="AL46" s="35">
+      <c r="AL46" s="31">
         <v>11876</v>
       </c>
     </row>
     <row r="47" spans="1:38">
       <c r="A47" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="16" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>18</v>
       </c>
@@ -5651,91 +6861,93 @@
       </c>
       <c r="AD47" s="19">
         <v>41301.5</v>
       </c>
       <c r="AE47" s="19">
         <v>40949</v>
       </c>
       <c r="AF47" s="19">
         <v>40478.5</v>
       </c>
       <c r="AG47" s="19">
         <v>39884</v>
       </c>
       <c r="AH47" s="19">
         <v>39201.5</v>
       </c>
       <c r="AI47" s="19">
         <v>36055</v>
       </c>
       <c r="AJ47" s="19">
         <v>35429</v>
       </c>
       <c r="AK47" s="24">
         <v>34843</v>
       </c>
-      <c r="AL47" s="36">
+      <c r="AL47" s="32">
         <v>34113</v>
       </c>
     </row>
-    <row r="48" spans="1:38" ht="12.75">
+    <row r="48" spans="1:38" ht="12">
       <c r="A48" s="29" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A5:AK5"/>
     <mergeCell ref="A21:AK21"/>
     <mergeCell ref="A32:AK32"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>'Барлық халық'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>rmertemirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>