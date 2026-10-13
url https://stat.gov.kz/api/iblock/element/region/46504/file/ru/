--- v1 (2026-06-03)
+++ v2 (2026-10-13)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="23160" windowHeight="8265"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="23160" windowHeight="8268"/>
   </bookViews>
   <sheets>
-    <sheet name="Всего" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Всего" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Всего!$A$1:$AH$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Всего!$A$1:$AH$47</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="65">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Среднегодовая численность населения</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
     <t xml:space="preserve">Айыртауский </t>
   </si>
   <si>
     <t>Акжарский</t>
   </si>
   <si>
     <t>М.Жумабаева</t>
   </si>
   <si>
@@ -119,60 +123,183 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
     </r>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Средняя арифметическая из численности на начало и конец календарного года.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Среднегодовая численность населения исчисляется как средняя арифметическая из данных на начало и конец года</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>С 1989 года</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -237,60 +364,124 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -331,73 +522,88 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -446,85 +652,176 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="12">
+    <cellStyle name="Гиперссылка" xfId="10" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Гиперссылка 4" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 4" xfId="11"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный_Лист1" xfId="8"/>
     <cellStyle name="Обычный_Лист1_1" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -767,126 +1064,982 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="48.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="59" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="40"/>
+    <col min="257" max="257" width="42.33203125" style="40" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="40" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="40"/>
+    <col min="513" max="513" width="42.33203125" style="40" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="40" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="40"/>
+    <col min="769" max="769" width="42.33203125" style="40" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="40" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="40"/>
+    <col min="1025" max="1025" width="42.33203125" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="40" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="40"/>
+    <col min="1281" max="1281" width="42.33203125" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="40" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="40"/>
+    <col min="1537" max="1537" width="42.33203125" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="40" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="40"/>
+    <col min="1793" max="1793" width="42.33203125" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="40" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="40"/>
+    <col min="2049" max="2049" width="42.33203125" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="40" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="40"/>
+    <col min="2305" max="2305" width="42.33203125" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="40" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="40"/>
+    <col min="2561" max="2561" width="42.33203125" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="40" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="40"/>
+    <col min="2817" max="2817" width="42.33203125" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="40" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="40"/>
+    <col min="3073" max="3073" width="42.33203125" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="40" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="40"/>
+    <col min="3329" max="3329" width="42.33203125" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="40" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="40"/>
+    <col min="3585" max="3585" width="42.33203125" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="40" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="40"/>
+    <col min="3841" max="3841" width="42.33203125" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="40" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="40"/>
+    <col min="4097" max="4097" width="42.33203125" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="40" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="40"/>
+    <col min="4353" max="4353" width="42.33203125" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="40" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="40"/>
+    <col min="4609" max="4609" width="42.33203125" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="40" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="40"/>
+    <col min="4865" max="4865" width="42.33203125" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="40" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="40"/>
+    <col min="5121" max="5121" width="42.33203125" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="40" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="40"/>
+    <col min="5377" max="5377" width="42.33203125" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="40" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="40"/>
+    <col min="5633" max="5633" width="42.33203125" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="40" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="40"/>
+    <col min="5889" max="5889" width="42.33203125" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="40" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="40"/>
+    <col min="6145" max="6145" width="42.33203125" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="40" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="40"/>
+    <col min="6401" max="6401" width="42.33203125" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="40" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="40"/>
+    <col min="6657" max="6657" width="42.33203125" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="40" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="40"/>
+    <col min="6913" max="6913" width="42.33203125" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="40" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="40"/>
+    <col min="7169" max="7169" width="42.33203125" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="40" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="40"/>
+    <col min="7425" max="7425" width="42.33203125" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="40" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="40"/>
+    <col min="7681" max="7681" width="42.33203125" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="40" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="40"/>
+    <col min="7937" max="7937" width="42.33203125" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="40" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="40"/>
+    <col min="8193" max="8193" width="42.33203125" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="40" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="40"/>
+    <col min="8449" max="8449" width="42.33203125" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="40" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="40"/>
+    <col min="8705" max="8705" width="42.33203125" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="40" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="40"/>
+    <col min="8961" max="8961" width="42.33203125" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="40" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="40"/>
+    <col min="9217" max="9217" width="42.33203125" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="40" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="40"/>
+    <col min="9473" max="9473" width="42.33203125" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="40" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="40"/>
+    <col min="9729" max="9729" width="42.33203125" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="40" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="40"/>
+    <col min="9985" max="9985" width="42.33203125" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="40" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="40"/>
+    <col min="10241" max="10241" width="42.33203125" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="40" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="40"/>
+    <col min="10497" max="10497" width="42.33203125" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="40" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="40"/>
+    <col min="10753" max="10753" width="42.33203125" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="40" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="40"/>
+    <col min="11009" max="11009" width="42.33203125" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="40" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="40"/>
+    <col min="11265" max="11265" width="42.33203125" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="40" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="40"/>
+    <col min="11521" max="11521" width="42.33203125" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="40" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="40"/>
+    <col min="11777" max="11777" width="42.33203125" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="40" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="40"/>
+    <col min="12033" max="12033" width="42.33203125" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="40" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="40"/>
+    <col min="12289" max="12289" width="42.33203125" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="40" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="40"/>
+    <col min="12545" max="12545" width="42.33203125" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="40" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="40"/>
+    <col min="12801" max="12801" width="42.33203125" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="40" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="40"/>
+    <col min="13057" max="13057" width="42.33203125" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="40" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="40"/>
+    <col min="13313" max="13313" width="42.33203125" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="40" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="40"/>
+    <col min="13569" max="13569" width="42.33203125" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="40" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="40"/>
+    <col min="13825" max="13825" width="42.33203125" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="40" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="40"/>
+    <col min="14081" max="14081" width="42.33203125" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="40" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="40"/>
+    <col min="14337" max="14337" width="42.33203125" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="40" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="40"/>
+    <col min="14593" max="14593" width="42.33203125" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="40" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="40"/>
+    <col min="14849" max="14849" width="42.33203125" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="40" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="40"/>
+    <col min="15105" max="15105" width="42.33203125" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="40" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="40"/>
+    <col min="15361" max="15361" width="42.33203125" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="40" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="40"/>
+    <col min="15617" max="15617" width="42.33203125" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="40" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="40"/>
+    <col min="15873" max="15873" width="42.33203125" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="40" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="40"/>
+    <col min="16129" max="16129" width="42.33203125" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="40" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="38"/>
+      <c r="B1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" s="44" customFormat="1">
+      <c r="A2" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="42">
+        <v>611104</v>
+      </c>
+      <c r="C2" s="43"/>
+    </row>
+    <row r="3" spans="1:13" s="44" customFormat="1">
+      <c r="A3" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="43"/>
+    </row>
+    <row r="4" spans="1:13" s="44" customFormat="1">
+      <c r="A4" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="43"/>
+    </row>
+    <row r="5" spans="1:13" s="44" customFormat="1">
+      <c r="A5" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="43"/>
+    </row>
+    <row r="6" spans="1:13" s="44" customFormat="1">
+      <c r="A6" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="43"/>
+    </row>
+    <row r="7" spans="1:13" s="44" customFormat="1">
+      <c r="A7" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="43"/>
+    </row>
+    <row r="8" spans="1:13" s="44" customFormat="1">
+      <c r="A8" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="43"/>
+    </row>
+    <row r="9" spans="1:13" s="44" customFormat="1" ht="26.4">
+      <c r="A9" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="43"/>
+    </row>
+    <row r="10" spans="1:13" s="44" customFormat="1" ht="52.8">
+      <c r="A10" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="43"/>
+    </row>
+    <row r="11" spans="1:13" s="44" customFormat="1">
+      <c r="A11" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="50"/>
+      <c r="C11" s="43"/>
+      <c r="M11" s="51"/>
+    </row>
+    <row r="12" spans="1:13" s="44" customFormat="1">
+      <c r="A12" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" s="51"/>
+    </row>
+    <row r="13" spans="1:13" s="44" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="76" t="s">
+        <v>62</v>
+      </c>
+      <c r="M13" s="51"/>
+    </row>
+    <row r="14" spans="1:13" s="44" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="76" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="51"/>
+    </row>
+    <row r="15" spans="1:13" s="44" customFormat="1">
+      <c r="A15" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="M15" s="51"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="54">
+        <v>46142</v>
+      </c>
+      <c r="M16" s="55"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="54">
+        <v>46507</v>
+      </c>
+      <c r="M17" s="56"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="55"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="68" t="s">
+        <v>59</v>
+      </c>
+      <c r="M19" s="56"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="55"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="77" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="56"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="57"/>
+      <c r="B22" s="58"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="56"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="55"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="56"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="55"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.5546875" style="61" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="61"/>
+    <col min="4" max="4" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5" max="256" width="8.88671875" style="62"/>
+    <col min="257" max="257" width="4.5546875" style="62" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="62" customWidth="1"/>
+    <col min="259" max="259" width="8.88671875" style="62"/>
+    <col min="260" max="260" width="51.6640625" style="62" customWidth="1"/>
+    <col min="261" max="512" width="8.88671875" style="62"/>
+    <col min="513" max="513" width="4.5546875" style="62" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="62" customWidth="1"/>
+    <col min="515" max="515" width="8.88671875" style="62"/>
+    <col min="516" max="516" width="51.6640625" style="62" customWidth="1"/>
+    <col min="517" max="768" width="8.88671875" style="62"/>
+    <col min="769" max="769" width="4.5546875" style="62" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="62" customWidth="1"/>
+    <col min="771" max="771" width="8.88671875" style="62"/>
+    <col min="772" max="772" width="51.6640625" style="62" customWidth="1"/>
+    <col min="773" max="1024" width="8.88671875" style="62"/>
+    <col min="1025" max="1025" width="4.5546875" style="62" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="62" customWidth="1"/>
+    <col min="1027" max="1027" width="8.88671875" style="62"/>
+    <col min="1028" max="1028" width="51.6640625" style="62" customWidth="1"/>
+    <col min="1029" max="1280" width="8.88671875" style="62"/>
+    <col min="1281" max="1281" width="4.5546875" style="62" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="62" customWidth="1"/>
+    <col min="1283" max="1283" width="8.88671875" style="62"/>
+    <col min="1284" max="1284" width="51.6640625" style="62" customWidth="1"/>
+    <col min="1285" max="1536" width="8.88671875" style="62"/>
+    <col min="1537" max="1537" width="4.5546875" style="62" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="62" customWidth="1"/>
+    <col min="1539" max="1539" width="8.88671875" style="62"/>
+    <col min="1540" max="1540" width="51.6640625" style="62" customWidth="1"/>
+    <col min="1541" max="1792" width="8.88671875" style="62"/>
+    <col min="1793" max="1793" width="4.5546875" style="62" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="62" customWidth="1"/>
+    <col min="1795" max="1795" width="8.88671875" style="62"/>
+    <col min="1796" max="1796" width="51.6640625" style="62" customWidth="1"/>
+    <col min="1797" max="2048" width="8.88671875" style="62"/>
+    <col min="2049" max="2049" width="4.5546875" style="62" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="62" customWidth="1"/>
+    <col min="2051" max="2051" width="8.88671875" style="62"/>
+    <col min="2052" max="2052" width="51.6640625" style="62" customWidth="1"/>
+    <col min="2053" max="2304" width="8.88671875" style="62"/>
+    <col min="2305" max="2305" width="4.5546875" style="62" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="62" customWidth="1"/>
+    <col min="2307" max="2307" width="8.88671875" style="62"/>
+    <col min="2308" max="2308" width="51.6640625" style="62" customWidth="1"/>
+    <col min="2309" max="2560" width="8.88671875" style="62"/>
+    <col min="2561" max="2561" width="4.5546875" style="62" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="62" customWidth="1"/>
+    <col min="2563" max="2563" width="8.88671875" style="62"/>
+    <col min="2564" max="2564" width="51.6640625" style="62" customWidth="1"/>
+    <col min="2565" max="2816" width="8.88671875" style="62"/>
+    <col min="2817" max="2817" width="4.5546875" style="62" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="62" customWidth="1"/>
+    <col min="2819" max="2819" width="8.88671875" style="62"/>
+    <col min="2820" max="2820" width="51.6640625" style="62" customWidth="1"/>
+    <col min="2821" max="3072" width="8.88671875" style="62"/>
+    <col min="3073" max="3073" width="4.5546875" style="62" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="62" customWidth="1"/>
+    <col min="3075" max="3075" width="8.88671875" style="62"/>
+    <col min="3076" max="3076" width="51.6640625" style="62" customWidth="1"/>
+    <col min="3077" max="3328" width="8.88671875" style="62"/>
+    <col min="3329" max="3329" width="4.5546875" style="62" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="62" customWidth="1"/>
+    <col min="3331" max="3331" width="8.88671875" style="62"/>
+    <col min="3332" max="3332" width="51.6640625" style="62" customWidth="1"/>
+    <col min="3333" max="3584" width="8.88671875" style="62"/>
+    <col min="3585" max="3585" width="4.5546875" style="62" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="62" customWidth="1"/>
+    <col min="3587" max="3587" width="8.88671875" style="62"/>
+    <col min="3588" max="3588" width="51.6640625" style="62" customWidth="1"/>
+    <col min="3589" max="3840" width="8.88671875" style="62"/>
+    <col min="3841" max="3841" width="4.5546875" style="62" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="62" customWidth="1"/>
+    <col min="3843" max="3843" width="8.88671875" style="62"/>
+    <col min="3844" max="3844" width="51.6640625" style="62" customWidth="1"/>
+    <col min="3845" max="4096" width="8.88671875" style="62"/>
+    <col min="4097" max="4097" width="4.5546875" style="62" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="62" customWidth="1"/>
+    <col min="4099" max="4099" width="8.88671875" style="62"/>
+    <col min="4100" max="4100" width="51.6640625" style="62" customWidth="1"/>
+    <col min="4101" max="4352" width="8.88671875" style="62"/>
+    <col min="4353" max="4353" width="4.5546875" style="62" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="62" customWidth="1"/>
+    <col min="4355" max="4355" width="8.88671875" style="62"/>
+    <col min="4356" max="4356" width="51.6640625" style="62" customWidth="1"/>
+    <col min="4357" max="4608" width="8.88671875" style="62"/>
+    <col min="4609" max="4609" width="4.5546875" style="62" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="62" customWidth="1"/>
+    <col min="4611" max="4611" width="8.88671875" style="62"/>
+    <col min="4612" max="4612" width="51.6640625" style="62" customWidth="1"/>
+    <col min="4613" max="4864" width="8.88671875" style="62"/>
+    <col min="4865" max="4865" width="4.5546875" style="62" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="62" customWidth="1"/>
+    <col min="4867" max="4867" width="8.88671875" style="62"/>
+    <col min="4868" max="4868" width="51.6640625" style="62" customWidth="1"/>
+    <col min="4869" max="5120" width="8.88671875" style="62"/>
+    <col min="5121" max="5121" width="4.5546875" style="62" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="62" customWidth="1"/>
+    <col min="5123" max="5123" width="8.88671875" style="62"/>
+    <col min="5124" max="5124" width="51.6640625" style="62" customWidth="1"/>
+    <col min="5125" max="5376" width="8.88671875" style="62"/>
+    <col min="5377" max="5377" width="4.5546875" style="62" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="62" customWidth="1"/>
+    <col min="5379" max="5379" width="8.88671875" style="62"/>
+    <col min="5380" max="5380" width="51.6640625" style="62" customWidth="1"/>
+    <col min="5381" max="5632" width="8.88671875" style="62"/>
+    <col min="5633" max="5633" width="4.5546875" style="62" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="62" customWidth="1"/>
+    <col min="5635" max="5635" width="8.88671875" style="62"/>
+    <col min="5636" max="5636" width="51.6640625" style="62" customWidth="1"/>
+    <col min="5637" max="5888" width="8.88671875" style="62"/>
+    <col min="5889" max="5889" width="4.5546875" style="62" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="62" customWidth="1"/>
+    <col min="5891" max="5891" width="8.88671875" style="62"/>
+    <col min="5892" max="5892" width="51.6640625" style="62" customWidth="1"/>
+    <col min="5893" max="6144" width="8.88671875" style="62"/>
+    <col min="6145" max="6145" width="4.5546875" style="62" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="62" customWidth="1"/>
+    <col min="6147" max="6147" width="8.88671875" style="62"/>
+    <col min="6148" max="6148" width="51.6640625" style="62" customWidth="1"/>
+    <col min="6149" max="6400" width="8.88671875" style="62"/>
+    <col min="6401" max="6401" width="4.5546875" style="62" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="62" customWidth="1"/>
+    <col min="6403" max="6403" width="8.88671875" style="62"/>
+    <col min="6404" max="6404" width="51.6640625" style="62" customWidth="1"/>
+    <col min="6405" max="6656" width="8.88671875" style="62"/>
+    <col min="6657" max="6657" width="4.5546875" style="62" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="62" customWidth="1"/>
+    <col min="6659" max="6659" width="8.88671875" style="62"/>
+    <col min="6660" max="6660" width="51.6640625" style="62" customWidth="1"/>
+    <col min="6661" max="6912" width="8.88671875" style="62"/>
+    <col min="6913" max="6913" width="4.5546875" style="62" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="62" customWidth="1"/>
+    <col min="6915" max="6915" width="8.88671875" style="62"/>
+    <col min="6916" max="6916" width="51.6640625" style="62" customWidth="1"/>
+    <col min="6917" max="7168" width="8.88671875" style="62"/>
+    <col min="7169" max="7169" width="4.5546875" style="62" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="62" customWidth="1"/>
+    <col min="7171" max="7171" width="8.88671875" style="62"/>
+    <col min="7172" max="7172" width="51.6640625" style="62" customWidth="1"/>
+    <col min="7173" max="7424" width="8.88671875" style="62"/>
+    <col min="7425" max="7425" width="4.5546875" style="62" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="62" customWidth="1"/>
+    <col min="7427" max="7427" width="8.88671875" style="62"/>
+    <col min="7428" max="7428" width="51.6640625" style="62" customWidth="1"/>
+    <col min="7429" max="7680" width="8.88671875" style="62"/>
+    <col min="7681" max="7681" width="4.5546875" style="62" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="62" customWidth="1"/>
+    <col min="7683" max="7683" width="8.88671875" style="62"/>
+    <col min="7684" max="7684" width="51.6640625" style="62" customWidth="1"/>
+    <col min="7685" max="7936" width="8.88671875" style="62"/>
+    <col min="7937" max="7937" width="4.5546875" style="62" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="62" customWidth="1"/>
+    <col min="7939" max="7939" width="8.88671875" style="62"/>
+    <col min="7940" max="7940" width="51.6640625" style="62" customWidth="1"/>
+    <col min="7941" max="8192" width="8.88671875" style="62"/>
+    <col min="8193" max="8193" width="4.5546875" style="62" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="62" customWidth="1"/>
+    <col min="8195" max="8195" width="8.88671875" style="62"/>
+    <col min="8196" max="8196" width="51.6640625" style="62" customWidth="1"/>
+    <col min="8197" max="8448" width="8.88671875" style="62"/>
+    <col min="8449" max="8449" width="4.5546875" style="62" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="62" customWidth="1"/>
+    <col min="8451" max="8451" width="8.88671875" style="62"/>
+    <col min="8452" max="8452" width="51.6640625" style="62" customWidth="1"/>
+    <col min="8453" max="8704" width="8.88671875" style="62"/>
+    <col min="8705" max="8705" width="4.5546875" style="62" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="62" customWidth="1"/>
+    <col min="8707" max="8707" width="8.88671875" style="62"/>
+    <col min="8708" max="8708" width="51.6640625" style="62" customWidth="1"/>
+    <col min="8709" max="8960" width="8.88671875" style="62"/>
+    <col min="8961" max="8961" width="4.5546875" style="62" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="62" customWidth="1"/>
+    <col min="8963" max="8963" width="8.88671875" style="62"/>
+    <col min="8964" max="8964" width="51.6640625" style="62" customWidth="1"/>
+    <col min="8965" max="9216" width="8.88671875" style="62"/>
+    <col min="9217" max="9217" width="4.5546875" style="62" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="62" customWidth="1"/>
+    <col min="9219" max="9219" width="8.88671875" style="62"/>
+    <col min="9220" max="9220" width="51.6640625" style="62" customWidth="1"/>
+    <col min="9221" max="9472" width="8.88671875" style="62"/>
+    <col min="9473" max="9473" width="4.5546875" style="62" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="62" customWidth="1"/>
+    <col min="9475" max="9475" width="8.88671875" style="62"/>
+    <col min="9476" max="9476" width="51.6640625" style="62" customWidth="1"/>
+    <col min="9477" max="9728" width="8.88671875" style="62"/>
+    <col min="9729" max="9729" width="4.5546875" style="62" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="62" customWidth="1"/>
+    <col min="9731" max="9731" width="8.88671875" style="62"/>
+    <col min="9732" max="9732" width="51.6640625" style="62" customWidth="1"/>
+    <col min="9733" max="9984" width="8.88671875" style="62"/>
+    <col min="9985" max="9985" width="4.5546875" style="62" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="62" customWidth="1"/>
+    <col min="9987" max="9987" width="8.88671875" style="62"/>
+    <col min="9988" max="9988" width="51.6640625" style="62" customWidth="1"/>
+    <col min="9989" max="10240" width="8.88671875" style="62"/>
+    <col min="10241" max="10241" width="4.5546875" style="62" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="62" customWidth="1"/>
+    <col min="10243" max="10243" width="8.88671875" style="62"/>
+    <col min="10244" max="10244" width="51.6640625" style="62" customWidth="1"/>
+    <col min="10245" max="10496" width="8.88671875" style="62"/>
+    <col min="10497" max="10497" width="4.5546875" style="62" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="62" customWidth="1"/>
+    <col min="10499" max="10499" width="8.88671875" style="62"/>
+    <col min="10500" max="10500" width="51.6640625" style="62" customWidth="1"/>
+    <col min="10501" max="10752" width="8.88671875" style="62"/>
+    <col min="10753" max="10753" width="4.5546875" style="62" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="62" customWidth="1"/>
+    <col min="10755" max="10755" width="8.88671875" style="62"/>
+    <col min="10756" max="10756" width="51.6640625" style="62" customWidth="1"/>
+    <col min="10757" max="11008" width="8.88671875" style="62"/>
+    <col min="11009" max="11009" width="4.5546875" style="62" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="62" customWidth="1"/>
+    <col min="11011" max="11011" width="8.88671875" style="62"/>
+    <col min="11012" max="11012" width="51.6640625" style="62" customWidth="1"/>
+    <col min="11013" max="11264" width="8.88671875" style="62"/>
+    <col min="11265" max="11265" width="4.5546875" style="62" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="62" customWidth="1"/>
+    <col min="11267" max="11267" width="8.88671875" style="62"/>
+    <col min="11268" max="11268" width="51.6640625" style="62" customWidth="1"/>
+    <col min="11269" max="11520" width="8.88671875" style="62"/>
+    <col min="11521" max="11521" width="4.5546875" style="62" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="62" customWidth="1"/>
+    <col min="11523" max="11523" width="8.88671875" style="62"/>
+    <col min="11524" max="11524" width="51.6640625" style="62" customWidth="1"/>
+    <col min="11525" max="11776" width="8.88671875" style="62"/>
+    <col min="11777" max="11777" width="4.5546875" style="62" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="62" customWidth="1"/>
+    <col min="11779" max="11779" width="8.88671875" style="62"/>
+    <col min="11780" max="11780" width="51.6640625" style="62" customWidth="1"/>
+    <col min="11781" max="12032" width="8.88671875" style="62"/>
+    <col min="12033" max="12033" width="4.5546875" style="62" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="62" customWidth="1"/>
+    <col min="12035" max="12035" width="8.88671875" style="62"/>
+    <col min="12036" max="12036" width="51.6640625" style="62" customWidth="1"/>
+    <col min="12037" max="12288" width="8.88671875" style="62"/>
+    <col min="12289" max="12289" width="4.5546875" style="62" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="62" customWidth="1"/>
+    <col min="12291" max="12291" width="8.88671875" style="62"/>
+    <col min="12292" max="12292" width="51.6640625" style="62" customWidth="1"/>
+    <col min="12293" max="12544" width="8.88671875" style="62"/>
+    <col min="12545" max="12545" width="4.5546875" style="62" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="62" customWidth="1"/>
+    <col min="12547" max="12547" width="8.88671875" style="62"/>
+    <col min="12548" max="12548" width="51.6640625" style="62" customWidth="1"/>
+    <col min="12549" max="12800" width="8.88671875" style="62"/>
+    <col min="12801" max="12801" width="4.5546875" style="62" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="62" customWidth="1"/>
+    <col min="12803" max="12803" width="8.88671875" style="62"/>
+    <col min="12804" max="12804" width="51.6640625" style="62" customWidth="1"/>
+    <col min="12805" max="13056" width="8.88671875" style="62"/>
+    <col min="13057" max="13057" width="4.5546875" style="62" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="62" customWidth="1"/>
+    <col min="13059" max="13059" width="8.88671875" style="62"/>
+    <col min="13060" max="13060" width="51.6640625" style="62" customWidth="1"/>
+    <col min="13061" max="13312" width="8.88671875" style="62"/>
+    <col min="13313" max="13313" width="4.5546875" style="62" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="62" customWidth="1"/>
+    <col min="13315" max="13315" width="8.88671875" style="62"/>
+    <col min="13316" max="13316" width="51.6640625" style="62" customWidth="1"/>
+    <col min="13317" max="13568" width="8.88671875" style="62"/>
+    <col min="13569" max="13569" width="4.5546875" style="62" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="62" customWidth="1"/>
+    <col min="13571" max="13571" width="8.88671875" style="62"/>
+    <col min="13572" max="13572" width="51.6640625" style="62" customWidth="1"/>
+    <col min="13573" max="13824" width="8.88671875" style="62"/>
+    <col min="13825" max="13825" width="4.5546875" style="62" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="62" customWidth="1"/>
+    <col min="13827" max="13827" width="8.88671875" style="62"/>
+    <col min="13828" max="13828" width="51.6640625" style="62" customWidth="1"/>
+    <col min="13829" max="14080" width="8.88671875" style="62"/>
+    <col min="14081" max="14081" width="4.5546875" style="62" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="62" customWidth="1"/>
+    <col min="14083" max="14083" width="8.88671875" style="62"/>
+    <col min="14084" max="14084" width="51.6640625" style="62" customWidth="1"/>
+    <col min="14085" max="14336" width="8.88671875" style="62"/>
+    <col min="14337" max="14337" width="4.5546875" style="62" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="62" customWidth="1"/>
+    <col min="14339" max="14339" width="8.88671875" style="62"/>
+    <col min="14340" max="14340" width="51.6640625" style="62" customWidth="1"/>
+    <col min="14341" max="14592" width="8.88671875" style="62"/>
+    <col min="14593" max="14593" width="4.5546875" style="62" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="62" customWidth="1"/>
+    <col min="14595" max="14595" width="8.88671875" style="62"/>
+    <col min="14596" max="14596" width="51.6640625" style="62" customWidth="1"/>
+    <col min="14597" max="14848" width="8.88671875" style="62"/>
+    <col min="14849" max="14849" width="4.5546875" style="62" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="62" customWidth="1"/>
+    <col min="14851" max="14851" width="8.88671875" style="62"/>
+    <col min="14852" max="14852" width="51.6640625" style="62" customWidth="1"/>
+    <col min="14853" max="15104" width="8.88671875" style="62"/>
+    <col min="15105" max="15105" width="4.5546875" style="62" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="62" customWidth="1"/>
+    <col min="15107" max="15107" width="8.88671875" style="62"/>
+    <col min="15108" max="15108" width="51.6640625" style="62" customWidth="1"/>
+    <col min="15109" max="15360" width="8.88671875" style="62"/>
+    <col min="15361" max="15361" width="4.5546875" style="62" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="62" customWidth="1"/>
+    <col min="15363" max="15363" width="8.88671875" style="62"/>
+    <col min="15364" max="15364" width="51.6640625" style="62" customWidth="1"/>
+    <col min="15365" max="15616" width="8.88671875" style="62"/>
+    <col min="15617" max="15617" width="4.5546875" style="62" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="62" customWidth="1"/>
+    <col min="15619" max="15619" width="8.88671875" style="62"/>
+    <col min="15620" max="15620" width="51.6640625" style="62" customWidth="1"/>
+    <col min="15621" max="15872" width="8.88671875" style="62"/>
+    <col min="15873" max="15873" width="4.5546875" style="62" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="62" customWidth="1"/>
+    <col min="15875" max="15875" width="8.88671875" style="62"/>
+    <col min="15876" max="15876" width="51.6640625" style="62" customWidth="1"/>
+    <col min="15877" max="16128" width="8.88671875" style="62"/>
+    <col min="16129" max="16129" width="4.5546875" style="62" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="62" customWidth="1"/>
+    <col min="16131" max="16131" width="8.88671875" style="62"/>
+    <col min="16132" max="16132" width="51.6640625" style="62" customWidth="1"/>
+    <col min="16133" max="16384" width="8.88671875" style="62"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="60"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="60"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="60"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="60"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="64"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="60"/>
+      <c r="B5" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="63"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="60"/>
+      <c r="B6" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="63"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="60"/>
+      <c r="B7" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="63"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="60"/>
+      <c r="B8" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="63"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="60"/>
+      <c r="B9" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="63"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="60"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="62"/>
+    </row>
+    <row r="11" spans="1:4" ht="39.6">
+      <c r="A11" s="60"/>
+      <c r="B11" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="63"/>
+      <c r="D11" s="62"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="60"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="62"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="60"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="62"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="67"/>
+      <c r="D14" s="67"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="64"/>
+      <c r="D15" s="64"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="70"/>
+      <c r="B19" s="70"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL50"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView topLeftCell="A28" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="U29" sqref="U29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.140625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="38" max="38" width="7.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="26.109375" style="1" customWidth="1"/>
+    <col min="2" max="7" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="33" width="6.5546875" style="1" customWidth="1"/>
+    <col min="34" max="36" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="8.88671875" style="1" customWidth="1"/>
+    <col min="38" max="38" width="7.5546875" style="1" customWidth="1"/>
     <col min="39" max="39" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="40" max="16384" width="9.140625" style="1"/>
+    <col min="40" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="12.75">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:38" ht="13.2">
+      <c r="A1" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="38"/>
-[...34 lines deleted...]
-      <c r="AK1" s="38"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
     </row>
     <row r="3" spans="1:38">
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AL3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12">
       <c r="A4" s="8"/>
       <c r="B4" s="24">
         <v>1989</v>
       </c>
       <c r="C4" s="24">
         <v>1990</v>
       </c>
       <c r="D4" s="24">
         <v>1991</v>
       </c>
       <c r="E4" s="24">
         <v>1992</v>
       </c>
       <c r="F4" s="24">
         <v>1993</v>
       </c>
       <c r="G4" s="24">
         <v>1994</v>
       </c>
       <c r="H4" s="24">
         <v>1995</v>
       </c>
       <c r="I4" s="24">
         <v>1996</v>
       </c>
@@ -957,89 +2110,89 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="26">
         <v>2019</v>
       </c>
       <c r="AG4" s="26">
         <v>2020</v>
       </c>
       <c r="AH4" s="26">
         <v>2021</v>
       </c>
       <c r="AI4" s="26">
         <v>2022</v>
       </c>
       <c r="AJ4" s="27">
         <v>2023</v>
       </c>
       <c r="AK4" s="27">
         <v>2024</v>
       </c>
       <c r="AL4" s="35">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:38">
-      <c r="A5" s="39" t="s">
+      <c r="A5" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="40"/>
-[...34 lines deleted...]
-      <c r="AK5" s="40"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73"/>
+      <c r="N5" s="73"/>
+      <c r="O5" s="73"/>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="73"/>
+      <c r="AB5" s="73"/>
+      <c r="AC5" s="73"/>
+      <c r="AD5" s="73"/>
+      <c r="AE5" s="73"/>
+      <c r="AF5" s="73"/>
+      <c r="AG5" s="73"/>
+      <c r="AH5" s="73"/>
+      <c r="AI5" s="73"/>
+      <c r="AJ5" s="73"/>
+      <c r="AK5" s="73"/>
     </row>
     <row r="6" spans="1:38" s="10" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="13">
         <v>912280.5</v>
       </c>
       <c r="C6" s="13">
         <v>912322</v>
       </c>
       <c r="D6" s="13">
         <v>915018</v>
       </c>
       <c r="E6" s="13">
         <v>917618.5</v>
       </c>
       <c r="F6" s="13">
         <v>917026</v>
       </c>
       <c r="G6" s="13">
         <v>898641.5</v>
       </c>
       <c r="H6" s="13">
         <v>861896.5</v>
@@ -2738,89 +3891,89 @@
         <v>40949</v>
       </c>
       <c r="AF20" s="7">
         <v>40478.5</v>
       </c>
       <c r="AG20" s="7">
         <v>39884</v>
       </c>
       <c r="AH20" s="7">
         <v>39201.5</v>
       </c>
       <c r="AI20" s="30">
         <v>36055</v>
       </c>
       <c r="AJ20" s="7">
         <v>35429</v>
       </c>
       <c r="AK20" s="20">
         <v>34843</v>
       </c>
       <c r="AL20" s="13">
         <v>34112.5</v>
       </c>
     </row>
     <row r="21" spans="1:38">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="42"/>
-[...34 lines deleted...]
-      <c r="AK21" s="42"/>
+      <c r="B21" s="75"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="75"/>
+      <c r="E21" s="75"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="75"/>
+      <c r="I21" s="75"/>
+      <c r="J21" s="75"/>
+      <c r="K21" s="75"/>
+      <c r="L21" s="75"/>
+      <c r="M21" s="75"/>
+      <c r="N21" s="75"/>
+      <c r="O21" s="75"/>
+      <c r="P21" s="75"/>
+      <c r="Q21" s="75"/>
+      <c r="R21" s="75"/>
+      <c r="S21" s="75"/>
+      <c r="T21" s="75"/>
+      <c r="U21" s="75"/>
+      <c r="V21" s="75"/>
+      <c r="W21" s="75"/>
+      <c r="X21" s="75"/>
+      <c r="Y21" s="75"/>
+      <c r="Z21" s="75"/>
+      <c r="AA21" s="75"/>
+      <c r="AB21" s="75"/>
+      <c r="AC21" s="75"/>
+      <c r="AD21" s="75"/>
+      <c r="AE21" s="75"/>
+      <c r="AF21" s="75"/>
+      <c r="AG21" s="75"/>
+      <c r="AH21" s="75"/>
+      <c r="AI21" s="75"/>
+      <c r="AJ21" s="75"/>
+      <c r="AK21" s="75"/>
       <c r="AL21" s="13"/>
     </row>
     <row r="22" spans="1:38" s="10" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H22" s="19" t="s">
@@ -3940,89 +5093,89 @@
         <v>1</v>
       </c>
       <c r="AF31" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AG31" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AH31" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AI31" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AJ31" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AK31" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AL31" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:38">
-      <c r="A32" s="41" t="s">
+      <c r="A32" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="42"/>
-[...34 lines deleted...]
-      <c r="AK32" s="42"/>
+      <c r="B32" s="75"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="75"/>
+      <c r="I32" s="75"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="75"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="75"/>
+      <c r="N32" s="75"/>
+      <c r="O32" s="75"/>
+      <c r="P32" s="75"/>
+      <c r="Q32" s="75"/>
+      <c r="R32" s="75"/>
+      <c r="S32" s="75"/>
+      <c r="T32" s="75"/>
+      <c r="U32" s="75"/>
+      <c r="V32" s="75"/>
+      <c r="W32" s="75"/>
+      <c r="X32" s="75"/>
+      <c r="Y32" s="75"/>
+      <c r="Z32" s="75"/>
+      <c r="AA32" s="75"/>
+      <c r="AB32" s="75"/>
+      <c r="AC32" s="75"/>
+      <c r="AD32" s="75"/>
+      <c r="AE32" s="75"/>
+      <c r="AF32" s="75"/>
+      <c r="AG32" s="75"/>
+      <c r="AH32" s="75"/>
+      <c r="AI32" s="75"/>
+      <c r="AJ32" s="75"/>
+      <c r="AK32" s="75"/>
     </row>
     <row r="33" spans="1:38" s="10" customFormat="1">
       <c r="A33" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>2</v>
@@ -5720,51 +6873,51 @@
       <c r="AE47" s="31">
         <v>40949</v>
       </c>
       <c r="AF47" s="31">
         <v>40478.5</v>
       </c>
       <c r="AG47" s="31">
         <v>39884</v>
       </c>
       <c r="AH47" s="31">
         <v>39201.5</v>
       </c>
       <c r="AI47" s="31">
         <v>36055</v>
       </c>
       <c r="AJ47" s="31">
         <v>35429</v>
       </c>
       <c r="AK47" s="22">
         <v>34843</v>
       </c>
       <c r="AL47" s="37">
         <v>34113</v>
       </c>
     </row>
-    <row r="48" spans="1:38" ht="12.75">
+    <row r="48" spans="1:38" ht="12">
       <c r="A48" s="32" t="s">
         <v>23</v>
       </c>
       <c r="AI48" s="12"/>
     </row>
     <row r="49" spans="13:37">
       <c r="M49" s="33"/>
       <c r="N49" s="33"/>
       <c r="O49" s="33"/>
       <c r="P49" s="33"/>
       <c r="Q49" s="33"/>
       <c r="R49" s="33"/>
       <c r="S49" s="33"/>
       <c r="T49" s="33"/>
       <c r="U49" s="33"/>
       <c r="V49" s="34"/>
       <c r="W49" s="34"/>
       <c r="X49" s="34"/>
       <c r="Y49" s="34"/>
       <c r="Z49" s="34"/>
       <c r="AA49" s="33"/>
       <c r="AB49" s="33"/>
       <c r="AC49" s="34"/>
       <c r="AD49" s="34"/>
       <c r="AE49" s="34"/>
@@ -5804,58 +6957,60 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A5:AK5"/>
     <mergeCell ref="A21:AK21"/>
     <mergeCell ref="A32:AK32"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Всего</vt:lpstr>
       <vt:lpstr>Всего!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>rmertemirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>