--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1035" yWindow="-90" windowWidth="14085" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием яйцо" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="42">
   <si>
     <t>Яйца куриные, млн. штук</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -134,50 +134,53 @@
     <t xml:space="preserve">Сузакский </t>
   </si>
   <si>
     <t xml:space="preserve">Толебийский </t>
   </si>
   <si>
     <t xml:space="preserve">Тюлькубасский </t>
   </si>
   <si>
     <t xml:space="preserve">Шардаринский </t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2026 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">январь-март </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -522,51 +525,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -769,50 +772,63 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="10839">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -11611,51 +11627,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -11711,80 +11727,89 @@
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="33" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="24" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="10838" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10839">
     <cellStyle name="20% - Акцент1 2" xfId="192"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2921"/>
     <cellStyle name="20% - Акцент1 3" xfId="2920"/>
     <cellStyle name="20% - Акцент2 2" xfId="193"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2919"/>
     <cellStyle name="20% - Акцент2 3" xfId="2918"/>
     <cellStyle name="20% - Акцент3 2" xfId="194"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2917"/>
     <cellStyle name="20% - Акцент3 3" xfId="2916"/>
     <cellStyle name="20% - Акцент4 2" xfId="195"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2915"/>
     <cellStyle name="20% - Акцент4 3" xfId="2914"/>
     <cellStyle name="20% - Акцент5 2" xfId="196"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2913"/>
     <cellStyle name="20% - Акцент5 3" xfId="2912"/>
     <cellStyle name="20% - Акцент6 2" xfId="197"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2911"/>
     <cellStyle name="20% - Акцент6 3" xfId="2910"/>
     <cellStyle name="40% - Акцент1 2" xfId="198"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2909"/>
     <cellStyle name="40% - Акцент1 3" xfId="2908"/>
     <cellStyle name="40% - Акцент2 2" xfId="199"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="2907"/>
@@ -22889,251 +22914,253 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI24"/>
+  <dimension ref="A1:CK24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI4" sqref="CI4:CI21"/>
+      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="3" customWidth="1"/>
     <col min="2" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="3"/>
     <col min="61" max="61" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:89" ht="29.25" customHeight="1" thickBot="1">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...70 lines deleted...]
-      <c r="BU1" s="46"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
+      <c r="AX1" s="56"/>
+      <c r="AY1" s="56"/>
+      <c r="AZ1" s="56"/>
+      <c r="BA1" s="56"/>
+      <c r="BB1" s="56"/>
+      <c r="BC1" s="56"/>
+      <c r="BD1" s="56"/>
+      <c r="BE1" s="56"/>
+      <c r="BF1" s="56"/>
+      <c r="BG1" s="56"/>
+      <c r="BH1" s="56"/>
+      <c r="BI1" s="56"/>
+      <c r="BJ1" s="56"/>
+      <c r="BK1" s="56"/>
+      <c r="BL1" s="56"/>
+      <c r="BM1" s="56"/>
+      <c r="BN1" s="56"/>
+      <c r="BO1" s="56"/>
+      <c r="BP1" s="56"/>
+      <c r="BQ1" s="56"/>
+      <c r="BR1" s="56"/>
+      <c r="BS1" s="56"/>
+      <c r="BT1" s="56"/>
+      <c r="BU1" s="56"/>
     </row>
-    <row r="2" spans="1:87" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="44" t="s">
+    <row r="2" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A2" s="58"/>
+      <c r="B2" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="45"/>
-[...10 lines deleted...]
-      <c r="N2" s="44" t="s">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="45"/>
-[...10 lines deleted...]
-      <c r="Z2" s="44" t="s">
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AA2" s="45"/>
-[...10 lines deleted...]
-      <c r="AL2" s="44" t="s">
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AM2" s="45"/>
-[...10 lines deleted...]
-      <c r="AX2" s="44" t="s">
+      <c r="AM2" s="55"/>
+      <c r="AN2" s="55"/>
+      <c r="AO2" s="55"/>
+      <c r="AP2" s="55"/>
+      <c r="AQ2" s="55"/>
+      <c r="AR2" s="55"/>
+      <c r="AS2" s="55"/>
+      <c r="AT2" s="55"/>
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="44" t="s">
+      <c r="AY2" s="55"/>
+      <c r="AZ2" s="55"/>
+      <c r="BA2" s="55"/>
+      <c r="BB2" s="55"/>
+      <c r="BC2" s="55"/>
+      <c r="BD2" s="55"/>
+      <c r="BE2" s="55"/>
+      <c r="BF2" s="55"/>
+      <c r="BG2" s="55"/>
+      <c r="BH2" s="55"/>
+      <c r="BI2" s="57"/>
+      <c r="BJ2" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="BK2" s="45"/>
-[...10 lines deleted...]
-      <c r="BV2" s="44" t="s">
+      <c r="BK2" s="55"/>
+      <c r="BL2" s="55"/>
+      <c r="BM2" s="55"/>
+      <c r="BN2" s="55"/>
+      <c r="BO2" s="55"/>
+      <c r="BP2" s="55"/>
+      <c r="BQ2" s="55"/>
+      <c r="BR2" s="55"/>
+      <c r="BS2" s="55"/>
+      <c r="BT2" s="55"/>
+      <c r="BU2" s="57"/>
+      <c r="BV2" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="45"/>
-[...10 lines deleted...]
-      <c r="CH2" s="52" t="s">
+      <c r="BW2" s="55"/>
+      <c r="BX2" s="55"/>
+      <c r="BY2" s="55"/>
+      <c r="BZ2" s="55"/>
+      <c r="CA2" s="55"/>
+      <c r="CB2" s="55"/>
+      <c r="CC2" s="55"/>
+      <c r="CD2" s="55"/>
+      <c r="CE2" s="55"/>
+      <c r="CF2" s="55"/>
+      <c r="CG2" s="55"/>
+      <c r="CH2" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="CI2" s="53"/>
+      <c r="CI2" s="51"/>
+      <c r="CJ2" s="51"/>
+      <c r="CK2" s="52"/>
     </row>
-    <row r="3" spans="1:87" ht="26.25" thickBot="1">
-      <c r="A3" s="49"/>
+    <row r="3" spans="1:89" ht="26.25" thickBot="1">
+      <c r="A3" s="59"/>
       <c r="B3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -23348,52 +23375,58 @@
       </c>
       <c r="CB3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="CC3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="CD3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="CE3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="CF3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="CG3" s="41" t="s">
         <v>36</v>
       </c>
       <c r="CH3" s="42" t="s">
         <v>5</v>
       </c>
       <c r="CI3" s="4" t="s">
         <v>6</v>
       </c>
+      <c r="CJ3" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="CK3" s="48" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6">
         <v>11.514899999999999</v>
       </c>
       <c r="C4" s="6">
         <v>23.3567</v>
       </c>
       <c r="D4" s="6">
         <v>40.361899999999999</v>
       </c>
       <c r="E4" s="6">
         <v>58.040999999999997</v>
       </c>
       <c r="F4" s="6">
         <v>77.476399999999998</v>
       </c>
       <c r="G4" s="7">
         <v>96.996899999999997</v>
       </c>
       <c r="H4" s="8">
         <v>114.8241</v>
       </c>
       <c r="I4" s="8">
@@ -23605,58 +23638,64 @@
       </c>
       <c r="BZ4" s="1">
         <v>105.7</v>
       </c>
       <c r="CA4" s="35">
         <v>133.1</v>
       </c>
       <c r="CB4" s="36">
         <v>156.5</v>
       </c>
       <c r="CC4" s="11">
         <v>176.9</v>
       </c>
       <c r="CD4" s="11">
         <v>199.5</v>
       </c>
       <c r="CE4" s="11">
         <v>220.1</v>
       </c>
       <c r="CF4" s="11">
         <v>238.4</v>
       </c>
       <c r="CG4" s="11">
         <v>265.39999999999998</v>
       </c>
-      <c r="CH4" s="54">
+      <c r="CH4" s="45">
         <v>23.7</v>
       </c>
-      <c r="CI4" s="50">
+      <c r="CI4" s="43">
         <v>46.7</v>
       </c>
+      <c r="CJ4" s="46">
+        <v>93.4</v>
+      </c>
+      <c r="CK4" s="49">
+        <v>108.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="17">
         <v>0.16</v>
       </c>
       <c r="C5" s="17">
         <v>0.33760000000000001</v>
       </c>
       <c r="D5" s="17">
         <v>0.65960000000000008</v>
       </c>
       <c r="E5" s="17">
         <v>0.98660000000000003</v>
       </c>
       <c r="F5" s="17">
         <v>1.3805999999999998</v>
       </c>
       <c r="G5" s="17">
         <v>1.7839</v>
       </c>
       <c r="H5" s="17">
         <v>2.1330999999999998</v>
       </c>
       <c r="I5" s="17">
@@ -23871,55 +23910,61 @@
       </c>
       <c r="CA5" s="2">
         <v>0.1</v>
       </c>
       <c r="CB5" s="37">
         <v>0.1</v>
       </c>
       <c r="CC5" s="23">
         <v>0.1</v>
       </c>
       <c r="CD5" s="23">
         <v>0.1</v>
       </c>
       <c r="CE5" s="23">
         <v>0.1</v>
       </c>
       <c r="CF5" s="23">
         <v>0.1</v>
       </c>
       <c r="CG5" s="23">
         <v>0.1</v>
       </c>
       <c r="CH5" s="39">
         <v>0</v>
       </c>
-      <c r="CI5" s="51">
+      <c r="CI5" s="44">
         <v>0</v>
       </c>
+      <c r="CJ5" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="CK5" s="27">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="17">
         <v>0.33900000000000002</v>
       </c>
       <c r="C6" s="17">
         <v>0.73699999999999999</v>
       </c>
       <c r="D6" s="17">
         <v>1.4239999999999999</v>
       </c>
       <c r="E6" s="17">
         <v>2.1789999999999998</v>
       </c>
       <c r="F6" s="17">
         <v>3.0289999999999999</v>
       </c>
       <c r="G6" s="17">
         <v>3.8730000000000002</v>
       </c>
       <c r="H6" s="17">
         <v>4.6621000000000006</v>
       </c>
       <c r="I6" s="17">
@@ -24134,55 +24179,61 @@
       </c>
       <c r="CA6" s="2">
         <v>1.8</v>
       </c>
       <c r="CB6" s="37">
         <v>2.2000000000000002</v>
       </c>
       <c r="CC6" s="23">
         <v>2.5</v>
       </c>
       <c r="CD6" s="23">
         <v>2.8</v>
       </c>
       <c r="CE6" s="23">
         <v>3.1</v>
       </c>
       <c r="CF6" s="23">
         <v>3.2</v>
       </c>
       <c r="CG6" s="23">
         <v>3.4</v>
       </c>
       <c r="CH6" s="40">
         <v>0.2</v>
       </c>
-      <c r="CI6" s="51">
+      <c r="CI6" s="44">
         <v>0.3</v>
       </c>
+      <c r="CJ6" s="44">
+        <v>2</v>
+      </c>
+      <c r="CK6" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="17">
         <v>0.443</v>
       </c>
       <c r="C7" s="17">
         <v>0.93470000000000009</v>
       </c>
       <c r="D7" s="17">
         <v>1.8380000000000001</v>
       </c>
       <c r="E7" s="17">
         <v>2.6829999999999998</v>
       </c>
       <c r="F7" s="17">
         <v>3.7506999999999997</v>
       </c>
       <c r="G7" s="17">
         <v>4.8453999999999997</v>
       </c>
       <c r="H7" s="17">
         <v>5.8316000000000008</v>
       </c>
       <c r="I7" s="17">
@@ -24397,55 +24448,61 @@
       </c>
       <c r="CA7" s="2">
         <v>0.6</v>
       </c>
       <c r="CB7" s="37">
         <v>0.8</v>
       </c>
       <c r="CC7" s="23">
         <v>0.9</v>
       </c>
       <c r="CD7" s="23">
         <v>1</v>
       </c>
       <c r="CE7" s="23">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF7" s="23">
         <v>1.2</v>
       </c>
       <c r="CG7" s="23">
         <v>1.2</v>
       </c>
       <c r="CH7" s="40">
         <v>0.1</v>
       </c>
-      <c r="CI7" s="51">
+      <c r="CI7" s="44">
         <v>0.1</v>
       </c>
+      <c r="CJ7" s="47">
+        <v>0.9</v>
+      </c>
+      <c r="CK7" s="27">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="17">
         <v>0.40620000000000001</v>
       </c>
       <c r="C8" s="17">
         <v>1.0222</v>
       </c>
       <c r="D8" s="17">
         <v>1.9459000000000002</v>
       </c>
       <c r="E8" s="17">
         <v>3.0028999999999999</v>
       </c>
       <c r="F8" s="17">
         <v>4.4115000000000002</v>
       </c>
       <c r="G8" s="17">
         <v>5.7941000000000003</v>
       </c>
       <c r="H8" s="17">
         <v>6.8948</v>
       </c>
       <c r="I8" s="17">
@@ -24660,55 +24717,61 @@
       </c>
       <c r="CA8" s="2">
         <v>5.3</v>
       </c>
       <c r="CB8" s="37">
         <v>6.3</v>
       </c>
       <c r="CC8" s="23">
         <v>7.2</v>
       </c>
       <c r="CD8" s="23">
         <v>8.1</v>
       </c>
       <c r="CE8" s="23">
         <v>8.8000000000000007</v>
       </c>
       <c r="CF8" s="23">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="23">
         <v>9.6999999999999993</v>
       </c>
       <c r="CH8" s="40">
         <v>0.4</v>
       </c>
-      <c r="CI8" s="51">
+      <c r="CI8" s="44">
         <v>1</v>
       </c>
+      <c r="CJ8" s="47">
+        <v>3.2</v>
+      </c>
+      <c r="CK8" s="27">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="17">
         <v>0.45550000000000002</v>
       </c>
       <c r="C9" s="17">
         <v>0.87029999999999996</v>
       </c>
       <c r="D9" s="17">
         <v>1.6818</v>
       </c>
       <c r="E9" s="17">
         <v>2.6358000000000001</v>
       </c>
       <c r="F9" s="17">
         <v>3.6209000000000002</v>
       </c>
       <c r="G9" s="17">
         <v>4.7351999999999999</v>
       </c>
       <c r="H9" s="17">
         <v>5.6238000000000001</v>
       </c>
       <c r="I9" s="17">
@@ -24923,55 +24986,61 @@
       </c>
       <c r="CA9" s="2">
         <v>4.8</v>
       </c>
       <c r="CB9" s="37">
         <v>5.8</v>
       </c>
       <c r="CC9" s="23">
         <v>6.5</v>
       </c>
       <c r="CD9" s="23">
         <v>7.1</v>
       </c>
       <c r="CE9" s="23">
         <v>7.6</v>
       </c>
       <c r="CF9" s="23">
         <v>7.9</v>
       </c>
       <c r="CG9" s="23">
         <v>8.3000000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>0.5</v>
       </c>
-      <c r="CI9" s="51">
+      <c r="CI9" s="44">
         <v>0.9</v>
       </c>
+      <c r="CJ9" s="47">
+        <v>4.5</v>
+      </c>
+      <c r="CK9" s="27">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="17">
         <v>0.13100000000000001</v>
       </c>
       <c r="C10" s="17">
         <v>0.27929999999999999</v>
       </c>
       <c r="D10" s="17">
         <v>0.5423</v>
       </c>
       <c r="E10" s="17">
         <v>0.87629999999999997</v>
       </c>
       <c r="F10" s="17">
         <v>1.1725000000000001</v>
       </c>
       <c r="G10" s="17">
         <v>1.4413</v>
       </c>
       <c r="H10" s="17">
         <v>1.6722999999999999</v>
       </c>
       <c r="I10" s="17">
@@ -25186,55 +25255,61 @@
       </c>
       <c r="CA10" s="2">
         <v>1.5</v>
       </c>
       <c r="CB10" s="37">
         <v>1.8</v>
       </c>
       <c r="CC10" s="23">
         <v>2.2000000000000002</v>
       </c>
       <c r="CD10" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE10" s="23">
         <v>2.5</v>
       </c>
       <c r="CF10" s="23">
         <v>2.6</v>
       </c>
       <c r="CG10" s="23">
         <v>2.7</v>
       </c>
       <c r="CH10" s="40">
         <v>0.1</v>
       </c>
-      <c r="CI10" s="51">
+      <c r="CI10" s="44">
         <v>0.3</v>
       </c>
+      <c r="CJ10" s="47">
+        <v>6.5</v>
+      </c>
+      <c r="CK10" s="27">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>0.42799999999999999</v>
       </c>
       <c r="C11" s="17">
         <v>0.89970000000000006</v>
       </c>
       <c r="D11" s="17">
         <v>1.4709000000000001</v>
       </c>
       <c r="E11" s="17">
         <v>2.2629000000000001</v>
       </c>
       <c r="F11" s="17">
         <v>3.1329000000000002</v>
       </c>
       <c r="G11" s="17">
         <v>3.8359999999999999</v>
       </c>
       <c r="H11" s="17">
         <v>4.5369999999999999</v>
       </c>
       <c r="I11" s="17">
@@ -25449,55 +25524,61 @@
       </c>
       <c r="CA11" s="2">
         <v>3.9</v>
       </c>
       <c r="CB11" s="37">
         <v>4.5999999999999996</v>
       </c>
       <c r="CC11" s="23">
         <v>5.2</v>
       </c>
       <c r="CD11" s="23">
         <v>5.8</v>
       </c>
       <c r="CE11" s="23">
         <v>6.2</v>
       </c>
       <c r="CF11" s="23">
         <v>6.6</v>
       </c>
       <c r="CG11" s="23">
         <v>6.9</v>
       </c>
       <c r="CH11" s="40">
         <v>0.4</v>
       </c>
-      <c r="CI11" s="51">
+      <c r="CI11" s="44">
         <v>0.8</v>
       </c>
+      <c r="CJ11" s="44">
+        <v>11</v>
+      </c>
+      <c r="CK11" s="27">
+        <v>2.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>0.17419999999999999</v>
       </c>
       <c r="C12" s="17">
         <v>0.48699999999999999</v>
       </c>
       <c r="D12" s="17">
         <v>1.0912999999999999</v>
       </c>
       <c r="E12" s="17">
         <v>1.7353000000000001</v>
       </c>
       <c r="F12" s="17">
         <v>2.4158000000000004</v>
       </c>
       <c r="G12" s="17">
         <v>3.2004999999999999</v>
       </c>
       <c r="H12" s="17">
         <v>3.8748</v>
       </c>
       <c r="I12" s="17">
@@ -25712,55 +25793,61 @@
       </c>
       <c r="CA12" s="2">
         <v>3.3</v>
       </c>
       <c r="CB12" s="37">
         <v>4.0999999999999996</v>
       </c>
       <c r="CC12" s="23">
         <v>4.8</v>
       </c>
       <c r="CD12" s="23">
         <v>5.4</v>
       </c>
       <c r="CE12" s="23">
         <v>5.9</v>
       </c>
       <c r="CF12" s="23">
         <v>6.3</v>
       </c>
       <c r="CG12" s="23">
         <v>6.6</v>
       </c>
       <c r="CH12" s="40">
         <v>0.2</v>
       </c>
-      <c r="CI12" s="51">
+      <c r="CI12" s="44">
         <v>0.5</v>
       </c>
+      <c r="CJ12" s="47">
+        <v>3.4</v>
+      </c>
+      <c r="CK12" s="27">
+        <v>1.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>0.39879999999999999</v>
       </c>
       <c r="C13" s="17">
         <v>0.93010000000000004</v>
       </c>
       <c r="D13" s="17">
         <v>1.8791</v>
       </c>
       <c r="E13" s="17">
         <v>2.9208000000000003</v>
       </c>
       <c r="F13" s="17">
         <v>4.0229999999999997</v>
       </c>
       <c r="G13" s="17">
         <v>5.2406999999999995</v>
       </c>
       <c r="H13" s="17">
         <v>6.2747000000000002</v>
       </c>
       <c r="I13" s="17">
@@ -25975,55 +26062,61 @@
       </c>
       <c r="CA13" s="2">
         <v>4.5</v>
       </c>
       <c r="CB13" s="38">
         <v>6</v>
       </c>
       <c r="CC13" s="23">
         <v>6.9</v>
       </c>
       <c r="CD13" s="23">
         <v>9</v>
       </c>
       <c r="CE13" s="23">
         <v>9.6</v>
       </c>
       <c r="CF13" s="23">
         <v>10</v>
       </c>
       <c r="CG13" s="23">
         <v>12.4</v>
       </c>
       <c r="CH13" s="40">
         <v>0.8</v>
       </c>
-      <c r="CI13" s="51">
+      <c r="CI13" s="44">
         <v>1.8</v>
       </c>
+      <c r="CJ13" s="47">
+        <v>3.8</v>
+      </c>
+      <c r="CK13" s="27">
+        <v>5.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>0.30599999999999999</v>
       </c>
       <c r="C14" s="17">
         <v>0.65129999999999999</v>
       </c>
       <c r="D14" s="17">
         <v>1.2685</v>
       </c>
       <c r="E14" s="17">
         <v>1.8877000000000002</v>
       </c>
       <c r="F14" s="17">
         <v>2.5206999999999997</v>
       </c>
       <c r="G14" s="17">
         <v>3.2686999999999999</v>
       </c>
       <c r="H14" s="17">
         <v>4.1174999999999997</v>
       </c>
       <c r="I14" s="17">
@@ -26238,55 +26331,61 @@
       </c>
       <c r="CA14" s="2">
         <v>2.5</v>
       </c>
       <c r="CB14" s="38">
         <v>3</v>
       </c>
       <c r="CC14" s="23">
         <v>3.4</v>
       </c>
       <c r="CD14" s="23">
         <v>3.8</v>
       </c>
       <c r="CE14" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="CF14" s="23">
         <v>4.3</v>
       </c>
       <c r="CG14" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="CH14" s="40">
         <v>0.2</v>
       </c>
-      <c r="CI14" s="51">
+      <c r="CI14" s="44">
         <v>0.5</v>
       </c>
+      <c r="CJ14" s="47">
+        <v>3.7</v>
+      </c>
+      <c r="CK14" s="27">
+        <v>1.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="17">
         <v>1.0620000000000001</v>
       </c>
       <c r="C15" s="17">
         <v>2.1576</v>
       </c>
       <c r="D15" s="17">
         <v>3.8481000000000001</v>
       </c>
       <c r="E15" s="17">
         <v>5.5626000000000007</v>
       </c>
       <c r="F15" s="17">
         <v>7.3849</v>
       </c>
       <c r="G15" s="17">
         <v>8.4830000000000005</v>
       </c>
       <c r="H15" s="17">
         <v>9.5820000000000007</v>
       </c>
       <c r="I15" s="17">
@@ -26501,55 +26600,61 @@
       </c>
       <c r="CA15" s="2">
         <v>8.8000000000000007</v>
       </c>
       <c r="CB15" s="37">
         <v>10.199999999999999</v>
       </c>
       <c r="CC15" s="23">
         <v>11.3</v>
       </c>
       <c r="CD15" s="23">
         <v>12.4</v>
       </c>
       <c r="CE15" s="23">
         <v>13.6</v>
       </c>
       <c r="CF15" s="23">
         <v>14.6</v>
       </c>
       <c r="CG15" s="23">
         <v>15.6</v>
       </c>
       <c r="CH15" s="39">
         <v>1</v>
       </c>
-      <c r="CI15" s="51">
+      <c r="CI15" s="44">
         <v>2</v>
       </c>
+      <c r="CJ15" s="47">
+        <v>15.7</v>
+      </c>
+      <c r="CK15" s="27">
+        <v>5.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="17">
         <v>4.9836</v>
       </c>
       <c r="C16" s="17">
         <v>9.3284000000000002</v>
       </c>
       <c r="D16" s="17">
         <v>14.242299999999998</v>
       </c>
       <c r="E16" s="17">
         <v>18.788</v>
       </c>
       <c r="F16" s="17">
         <v>23.962199999999999</v>
       </c>
       <c r="G16" s="17">
         <v>29.698400000000003</v>
       </c>
       <c r="H16" s="17">
         <v>34.870199999999997</v>
       </c>
       <c r="I16" s="17">
@@ -26764,55 +26869,61 @@
       </c>
       <c r="CA16" s="2">
         <v>53</v>
       </c>
       <c r="CB16" s="37">
         <v>62.1</v>
       </c>
       <c r="CC16" s="23">
         <v>68.8</v>
       </c>
       <c r="CD16" s="23">
         <v>77.099999999999994</v>
       </c>
       <c r="CE16" s="23">
         <v>85.4</v>
       </c>
       <c r="CF16" s="23">
         <v>93.9</v>
       </c>
       <c r="CG16" s="23">
         <v>105.6</v>
       </c>
       <c r="CH16" s="40">
         <v>11.6</v>
       </c>
-      <c r="CI16" s="51">
+      <c r="CI16" s="44">
         <v>22.5</v>
       </c>
+      <c r="CJ16" s="47">
+        <v>10.1</v>
+      </c>
+      <c r="CK16" s="27">
+        <v>47.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -27027,55 +27138,61 @@
       </c>
       <c r="CA17" s="2">
         <v>7.8</v>
       </c>
       <c r="CB17" s="38">
         <v>9</v>
       </c>
       <c r="CC17" s="23">
         <v>10.6</v>
       </c>
       <c r="CD17" s="23">
         <v>12.7</v>
       </c>
       <c r="CE17" s="23">
         <v>13.7</v>
       </c>
       <c r="CF17" s="23">
         <v>14.5</v>
       </c>
       <c r="CG17" s="23">
         <v>18.100000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>1.5</v>
       </c>
-      <c r="CI17" s="51">
+      <c r="CI17" s="44">
         <v>3</v>
       </c>
+      <c r="CJ17" s="47">
+        <v>5.8</v>
+      </c>
+      <c r="CK17" s="27">
+        <v>8.1999999999999993</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="17">
         <v>0.12079999999999999</v>
       </c>
       <c r="C18" s="17">
         <v>0.27860000000000001</v>
       </c>
       <c r="D18" s="17">
         <v>0.54159999999999997</v>
       </c>
       <c r="E18" s="17">
         <v>0.81459999999999999</v>
       </c>
       <c r="F18" s="17">
         <v>1.1349</v>
       </c>
       <c r="G18" s="17">
         <v>1.4653</v>
       </c>
       <c r="H18" s="17">
         <v>1.7863</v>
       </c>
       <c r="I18" s="17">
@@ -27290,55 +27407,61 @@
       </c>
       <c r="CA18" s="2">
         <v>1</v>
       </c>
       <c r="CB18" s="37">
         <v>1.3</v>
       </c>
       <c r="CC18" s="23">
         <v>1.5</v>
       </c>
       <c r="CD18" s="23">
         <v>1.7</v>
       </c>
       <c r="CE18" s="23">
         <v>1.8</v>
       </c>
       <c r="CF18" s="23">
         <v>1.9</v>
       </c>
       <c r="CG18" s="23">
         <v>2</v>
       </c>
       <c r="CH18" s="40">
         <v>0.1</v>
       </c>
-      <c r="CI18" s="51">
+      <c r="CI18" s="44">
         <v>0.2</v>
       </c>
+      <c r="CJ18" s="47">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="CK18" s="27">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="17">
         <v>0.92749999999999999</v>
       </c>
       <c r="C19" s="17">
         <v>2.0658000000000003</v>
       </c>
       <c r="D19" s="17">
         <v>3.8658000000000001</v>
       </c>
       <c r="E19" s="17">
         <v>5.6657999999999999</v>
       </c>
       <c r="F19" s="17">
         <v>7.4625000000000004</v>
       </c>
       <c r="G19" s="17">
         <v>9.2629999999999999</v>
       </c>
       <c r="H19" s="17">
         <v>11.065</v>
       </c>
       <c r="I19" s="17">
@@ -27553,55 +27676,61 @@
       </c>
       <c r="CA19" s="2">
         <v>22.5</v>
       </c>
       <c r="CB19" s="37">
         <v>25.2</v>
       </c>
       <c r="CC19" s="23">
         <v>28.7</v>
       </c>
       <c r="CD19" s="23">
         <v>32.299999999999997</v>
       </c>
       <c r="CE19" s="23">
         <v>37</v>
       </c>
       <c r="CF19" s="23">
         <v>41.1</v>
       </c>
       <c r="CG19" s="23">
         <v>46.2</v>
       </c>
       <c r="CH19" s="40">
         <v>5.2</v>
       </c>
-      <c r="CI19" s="51">
+      <c r="CI19" s="44">
         <v>10.1</v>
       </c>
+      <c r="CJ19" s="47">
+        <v>6.6</v>
+      </c>
+      <c r="CK19" s="27">
+        <v>21.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="17">
         <v>1.0628</v>
       </c>
       <c r="C20" s="17">
         <v>2.1138000000000003</v>
       </c>
       <c r="D20" s="17">
         <v>3.5609999999999999</v>
       </c>
       <c r="E20" s="17">
         <v>5.2850000000000001</v>
       </c>
       <c r="F20" s="17">
         <v>7.032</v>
       </c>
       <c r="G20" s="17">
         <v>8.6890000000000001</v>
       </c>
       <c r="H20" s="17">
         <v>10.241</v>
       </c>
       <c r="I20" s="17">
@@ -27816,55 +27945,61 @@
       </c>
       <c r="CA20" s="2">
         <v>10.4</v>
       </c>
       <c r="CB20" s="37">
         <v>12.6</v>
       </c>
       <c r="CC20" s="23">
         <v>14.3</v>
       </c>
       <c r="CD20" s="23">
         <v>15.8</v>
       </c>
       <c r="CE20" s="23">
         <v>17.3</v>
       </c>
       <c r="CF20" s="23">
         <v>18.5</v>
       </c>
       <c r="CG20" s="23">
         <v>19.5</v>
       </c>
       <c r="CH20" s="40">
         <v>1.3</v>
       </c>
-      <c r="CI20" s="51">
+      <c r="CI20" s="44">
         <v>2.5</v>
       </c>
+      <c r="CJ20" s="47">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="CK20" s="27">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="17">
         <v>0.11650000000000001</v>
       </c>
       <c r="C21" s="17">
         <v>0.26330000000000003</v>
       </c>
       <c r="D21" s="17">
         <v>0.50170000000000003</v>
       </c>
       <c r="E21" s="17">
         <v>0.75470000000000004</v>
       </c>
       <c r="F21" s="17">
         <v>1.0423</v>
       </c>
       <c r="G21" s="17">
         <v>1.3794000000000002</v>
       </c>
       <c r="H21" s="17">
         <v>1.6579000000000002</v>
       </c>
       <c r="I21" s="17">
@@ -28079,55 +28214,61 @@
       </c>
       <c r="CA21" s="2">
         <v>1.3</v>
       </c>
       <c r="CB21" s="37">
         <v>1.6</v>
       </c>
       <c r="CC21" s="23">
         <v>1.9</v>
       </c>
       <c r="CD21" s="23">
         <v>2.1</v>
       </c>
       <c r="CE21" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="CF21" s="23">
         <v>2.4</v>
       </c>
       <c r="CG21" s="23">
         <v>2.5</v>
       </c>
       <c r="CH21" s="40">
         <v>0.1</v>
       </c>
-      <c r="CI21" s="51">
+      <c r="CI21" s="44">
         <v>0.2</v>
       </c>
+      <c r="CJ21" s="47">
+        <v>2.6</v>
+      </c>
+      <c r="CK21" s="27">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" s="31"/>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
       <c r="N22" s="32"/>
       <c r="O22" s="32"/>
       <c r="P22" s="32"/>
       <c r="Q22" s="32"/>
       <c r="R22" s="32"/>
       <c r="S22" s="32"/>
       <c r="T22" s="32"/>
       <c r="U22" s="32"/>
       <c r="V22" s="32"/>
       <c r="W22" s="32"/>
       <c r="X22" s="32"/>
       <c r="Y22" s="32"/>
@@ -28158,51 +28299,51 @@
       <c r="AX22" s="32"/>
       <c r="AY22" s="32"/>
       <c r="AZ22" s="32"/>
       <c r="BA22" s="32"/>
       <c r="BB22" s="32"/>
       <c r="BC22" s="32"/>
       <c r="BD22" s="32"/>
       <c r="BE22" s="32"/>
       <c r="BF22" s="32"/>
       <c r="BG22" s="32"/>
       <c r="BH22" s="32"/>
       <c r="BI22" s="32"/>
       <c r="BJ22" s="32"/>
       <c r="BK22" s="32"/>
       <c r="BL22" s="32"/>
       <c r="BM22" s="32"/>
       <c r="BN22" s="32"/>
       <c r="BO22" s="32"/>
       <c r="BP22" s="32"/>
       <c r="BQ22" s="31"/>
       <c r="BR22" s="31"/>
       <c r="BS22" s="31"/>
       <c r="BT22" s="31"/>
       <c r="BU22" s="31"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" s="31"/>
       <c r="B23" s="31"/>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="31"/>
       <c r="O23" s="31"/>
       <c r="P23" s="31"/>
       <c r="Q23" s="31"/>
       <c r="R23" s="31"/>
       <c r="S23" s="31"/>
       <c r="T23" s="31"/>
       <c r="U23" s="31"/>
       <c r="V23" s="31"/>
       <c r="W23" s="31"/>
       <c r="X23" s="31"/>
       <c r="Y23" s="31"/>
@@ -28233,71 +28374,71 @@
       <c r="AX23" s="34"/>
       <c r="AY23" s="34"/>
       <c r="AZ23" s="34"/>
       <c r="BA23" s="34"/>
       <c r="BB23" s="34"/>
       <c r="BC23" s="34"/>
       <c r="BD23" s="34"/>
       <c r="BE23" s="34"/>
       <c r="BF23" s="34"/>
       <c r="BG23" s="34"/>
       <c r="BH23" s="34"/>
       <c r="BI23" s="34"/>
       <c r="BJ23" s="34"/>
       <c r="BK23" s="34"/>
       <c r="BL23" s="34"/>
       <c r="BM23" s="34"/>
       <c r="BN23" s="34"/>
       <c r="BO23" s="34"/>
       <c r="BP23" s="34"/>
       <c r="BQ23" s="31"/>
       <c r="BR23" s="31"/>
       <c r="BS23" s="31"/>
       <c r="BT23" s="31"/>
       <c r="BU23" s="31"/>
     </row>
-    <row r="24" spans="1:87" ht="37.5" customHeight="1">
-[...15 lines deleted...]
-      <c r="BM24" s="43"/>
+    <row r="24" spans="1:89" ht="37.5" customHeight="1">
+      <c r="AX24" s="53"/>
+      <c r="AY24" s="53"/>
+      <c r="AZ24" s="53"/>
+      <c r="BA24" s="53"/>
+      <c r="BB24" s="53"/>
+      <c r="BC24" s="53"/>
+      <c r="BD24" s="53"/>
+      <c r="BE24" s="53"/>
+      <c r="BF24" s="53"/>
+      <c r="BG24" s="53"/>
+      <c r="BH24" s="53"/>
+      <c r="BI24" s="53"/>
+      <c r="BJ24" s="53"/>
+      <c r="BK24" s="53"/>
+      <c r="BL24" s="53"/>
+      <c r="BM24" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CI2"/>
+    <mergeCell ref="CH2:CK2"/>
     <mergeCell ref="AX24:BM24"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>