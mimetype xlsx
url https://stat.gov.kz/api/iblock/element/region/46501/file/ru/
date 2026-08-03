--- v1 (2026-06-02)
+++ v2 (2026-08-03)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1035" yWindow="-90" windowWidth="14085" windowHeight="12525"/>
+    <workbookView xWindow="120" yWindow="135" windowWidth="14085" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием яйцо" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="42">
   <si>
     <t>Яйца куриные, млн. штук</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -11627,51 +11627,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -11736,79 +11736,86 @@
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="33" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="10838" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="10839">
     <cellStyle name="20% - Акцент1 2" xfId="192"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2921"/>
     <cellStyle name="20% - Акцент1 3" xfId="2920"/>
     <cellStyle name="20% - Акцент2 2" xfId="193"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2919"/>
     <cellStyle name="20% - Акцент2 3" xfId="2918"/>
     <cellStyle name="20% - Акцент3 2" xfId="194"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2917"/>
     <cellStyle name="20% - Акцент3 3" xfId="2916"/>
     <cellStyle name="20% - Акцент4 2" xfId="195"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2915"/>
     <cellStyle name="20% - Акцент4 3" xfId="2914"/>
     <cellStyle name="20% - Акцент5 2" xfId="196"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2913"/>
     <cellStyle name="20% - Акцент5 3" xfId="2912"/>
     <cellStyle name="20% - Акцент6 2" xfId="197"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2911"/>
     <cellStyle name="20% - Акцент6 3" xfId="2910"/>
     <cellStyle name="40% - Акцент1 2" xfId="198"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2909"/>
     <cellStyle name="40% - Акцент1 3" xfId="2908"/>
     <cellStyle name="40% - Акцент2 2" xfId="199"/>
@@ -22914,253 +22921,255 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK24"/>
+  <dimension ref="A1:CM24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK21"/>
+      <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="3" customWidth="1"/>
     <col min="2" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="3"/>
     <col min="61" max="61" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:91" ht="29.25" customHeight="1" thickBot="1">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...70 lines deleted...]
-      <c r="BU1" s="56"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
     </row>
-    <row r="2" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="54" t="s">
+    <row r="2" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A2" s="56"/>
+      <c r="B2" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="55"/>
-[...10 lines deleted...]
-      <c r="N2" s="54" t="s">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="55"/>
-[...10 lines deleted...]
-      <c r="Z2" s="54" t="s">
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="AA2" s="55"/>
-[...10 lines deleted...]
-      <c r="AL2" s="54" t="s">
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="53"/>
+      <c r="AH2" s="53"/>
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="AM2" s="55"/>
-[...10 lines deleted...]
-      <c r="AX2" s="54" t="s">
+      <c r="AM2" s="53"/>
+      <c r="AN2" s="53"/>
+      <c r="AO2" s="53"/>
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
+      <c r="AR2" s="53"/>
+      <c r="AS2" s="53"/>
+      <c r="AT2" s="53"/>
+      <c r="AU2" s="53"/>
+      <c r="AV2" s="53"/>
+      <c r="AW2" s="55"/>
+      <c r="AX2" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="54" t="s">
+      <c r="AY2" s="53"/>
+      <c r="AZ2" s="53"/>
+      <c r="BA2" s="53"/>
+      <c r="BB2" s="53"/>
+      <c r="BC2" s="53"/>
+      <c r="BD2" s="53"/>
+      <c r="BE2" s="53"/>
+      <c r="BF2" s="53"/>
+      <c r="BG2" s="53"/>
+      <c r="BH2" s="53"/>
+      <c r="BI2" s="55"/>
+      <c r="BJ2" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="BK2" s="55"/>
-[...10 lines deleted...]
-      <c r="BV2" s="54" t="s">
+      <c r="BK2" s="53"/>
+      <c r="BL2" s="53"/>
+      <c r="BM2" s="53"/>
+      <c r="BN2" s="53"/>
+      <c r="BO2" s="53"/>
+      <c r="BP2" s="53"/>
+      <c r="BQ2" s="53"/>
+      <c r="BR2" s="53"/>
+      <c r="BS2" s="53"/>
+      <c r="BT2" s="53"/>
+      <c r="BU2" s="55"/>
+      <c r="BV2" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="55"/>
-[...10 lines deleted...]
-      <c r="CH2" s="50" t="s">
+      <c r="BW2" s="53"/>
+      <c r="BX2" s="53"/>
+      <c r="BY2" s="53"/>
+      <c r="BZ2" s="53"/>
+      <c r="CA2" s="53"/>
+      <c r="CB2" s="53"/>
+      <c r="CC2" s="53"/>
+      <c r="CD2" s="53"/>
+      <c r="CE2" s="53"/>
+      <c r="CF2" s="53"/>
+      <c r="CG2" s="53"/>
+      <c r="CH2" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="CI2" s="51"/>
-[...1 lines deleted...]
-      <c r="CK2" s="52"/>
+      <c r="CI2" s="59"/>
+      <c r="CJ2" s="59"/>
+      <c r="CK2" s="59"/>
+      <c r="CL2" s="59"/>
+      <c r="CM2" s="60"/>
     </row>
-    <row r="3" spans="1:89" ht="26.25" thickBot="1">
-      <c r="A3" s="59"/>
+    <row r="3" spans="1:91" ht="26.25" thickBot="1">
+      <c r="A3" s="57"/>
       <c r="B3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -23381,52 +23390,58 @@
       </c>
       <c r="CD3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="CE3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="CF3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="CG3" s="41" t="s">
         <v>36</v>
       </c>
       <c r="CH3" s="42" t="s">
         <v>5</v>
       </c>
       <c r="CI3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="CJ3" s="4" t="s">
         <v>41</v>
       </c>
       <c r="CK3" s="48" t="s">
         <v>8</v>
       </c>
+      <c r="CL3" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="CM3" s="48" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:91">
       <c r="A4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6">
         <v>11.514899999999999</v>
       </c>
       <c r="C4" s="6">
         <v>23.3567</v>
       </c>
       <c r="D4" s="6">
         <v>40.361899999999999</v>
       </c>
       <c r="E4" s="6">
         <v>58.040999999999997</v>
       </c>
       <c r="F4" s="6">
         <v>77.476399999999998</v>
       </c>
       <c r="G4" s="7">
         <v>96.996899999999997</v>
       </c>
       <c r="H4" s="8">
         <v>114.8241</v>
       </c>
       <c r="I4" s="8">
@@ -23650,52 +23665,58 @@
       </c>
       <c r="CD4" s="11">
         <v>199.5</v>
       </c>
       <c r="CE4" s="11">
         <v>220.1</v>
       </c>
       <c r="CF4" s="11">
         <v>238.4</v>
       </c>
       <c r="CG4" s="11">
         <v>265.39999999999998</v>
       </c>
       <c r="CH4" s="45">
         <v>23.7</v>
       </c>
       <c r="CI4" s="43">
         <v>46.7</v>
       </c>
       <c r="CJ4" s="46">
         <v>93.4</v>
       </c>
       <c r="CK4" s="49">
         <v>108.5</v>
       </c>
+      <c r="CL4" s="49">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="CM4" s="61">
+        <v>170.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="17">
         <v>0.16</v>
       </c>
       <c r="C5" s="17">
         <v>0.33760000000000001</v>
       </c>
       <c r="D5" s="17">
         <v>0.65960000000000008</v>
       </c>
       <c r="E5" s="17">
         <v>0.98660000000000003</v>
       </c>
       <c r="F5" s="17">
         <v>1.3805999999999998</v>
       </c>
       <c r="G5" s="17">
         <v>1.7839</v>
       </c>
       <c r="H5" s="17">
         <v>2.1330999999999998</v>
       </c>
       <c r="I5" s="17">
@@ -23919,52 +23940,58 @@
       </c>
       <c r="CD5" s="23">
         <v>0.1</v>
       </c>
       <c r="CE5" s="23">
         <v>0.1</v>
       </c>
       <c r="CF5" s="23">
         <v>0.1</v>
       </c>
       <c r="CG5" s="23">
         <v>0.1</v>
       </c>
       <c r="CH5" s="39">
         <v>0</v>
       </c>
       <c r="CI5" s="44">
         <v>0</v>
       </c>
       <c r="CJ5" s="47">
         <v>0.2</v>
       </c>
       <c r="CK5" s="27">
         <v>0</v>
       </c>
+      <c r="CL5" s="50">
+        <v>0</v>
+      </c>
+      <c r="CM5" s="62">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:91">
       <c r="A6" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="17">
         <v>0.33900000000000002</v>
       </c>
       <c r="C6" s="17">
         <v>0.73699999999999999</v>
       </c>
       <c r="D6" s="17">
         <v>1.4239999999999999</v>
       </c>
       <c r="E6" s="17">
         <v>2.1789999999999998</v>
       </c>
       <c r="F6" s="17">
         <v>3.0289999999999999</v>
       </c>
       <c r="G6" s="17">
         <v>3.8730000000000002</v>
       </c>
       <c r="H6" s="17">
         <v>4.6621000000000006</v>
       </c>
       <c r="I6" s="17">
@@ -24188,52 +24215,58 @@
       </c>
       <c r="CD6" s="23">
         <v>2.8</v>
       </c>
       <c r="CE6" s="23">
         <v>3.1</v>
       </c>
       <c r="CF6" s="23">
         <v>3.2</v>
       </c>
       <c r="CG6" s="23">
         <v>3.4</v>
       </c>
       <c r="CH6" s="40">
         <v>0.2</v>
       </c>
       <c r="CI6" s="44">
         <v>0.3</v>
       </c>
       <c r="CJ6" s="44">
         <v>2</v>
       </c>
       <c r="CK6" s="27">
         <v>1</v>
       </c>
+      <c r="CL6" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="CM6" s="62">
+        <v>1.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:91">
       <c r="A7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="17">
         <v>0.443</v>
       </c>
       <c r="C7" s="17">
         <v>0.93470000000000009</v>
       </c>
       <c r="D7" s="17">
         <v>1.8380000000000001</v>
       </c>
       <c r="E7" s="17">
         <v>2.6829999999999998</v>
       </c>
       <c r="F7" s="17">
         <v>3.7506999999999997</v>
       </c>
       <c r="G7" s="17">
         <v>4.8453999999999997</v>
       </c>
       <c r="H7" s="17">
         <v>5.8316000000000008</v>
       </c>
       <c r="I7" s="17">
@@ -24457,52 +24490,58 @@
       </c>
       <c r="CD7" s="23">
         <v>1</v>
       </c>
       <c r="CE7" s="23">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF7" s="23">
         <v>1.2</v>
       </c>
       <c r="CG7" s="23">
         <v>1.2</v>
       </c>
       <c r="CH7" s="40">
         <v>0.1</v>
       </c>
       <c r="CI7" s="44">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="47">
         <v>0.9</v>
       </c>
       <c r="CK7" s="27">
         <v>0.3</v>
       </c>
+      <c r="CL7" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="CM7" s="62">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="17">
         <v>0.40620000000000001</v>
       </c>
       <c r="C8" s="17">
         <v>1.0222</v>
       </c>
       <c r="D8" s="17">
         <v>1.9459000000000002</v>
       </c>
       <c r="E8" s="17">
         <v>3.0028999999999999</v>
       </c>
       <c r="F8" s="17">
         <v>4.4115000000000002</v>
       </c>
       <c r="G8" s="17">
         <v>5.7941000000000003</v>
       </c>
       <c r="H8" s="17">
         <v>6.8948</v>
       </c>
       <c r="I8" s="17">
@@ -24726,52 +24765,58 @@
       </c>
       <c r="CD8" s="23">
         <v>8.1</v>
       </c>
       <c r="CE8" s="23">
         <v>8.8000000000000007</v>
       </c>
       <c r="CF8" s="23">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="23">
         <v>9.6999999999999993</v>
       </c>
       <c r="CH8" s="40">
         <v>0.4</v>
       </c>
       <c r="CI8" s="44">
         <v>1</v>
       </c>
       <c r="CJ8" s="47">
         <v>3.2</v>
       </c>
       <c r="CK8" s="27">
         <v>2.9</v>
       </c>
+      <c r="CL8" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="CM8" s="62">
+        <v>5.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:91">
       <c r="A9" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="17">
         <v>0.45550000000000002</v>
       </c>
       <c r="C9" s="17">
         <v>0.87029999999999996</v>
       </c>
       <c r="D9" s="17">
         <v>1.6818</v>
       </c>
       <c r="E9" s="17">
         <v>2.6358000000000001</v>
       </c>
       <c r="F9" s="17">
         <v>3.6209000000000002</v>
       </c>
       <c r="G9" s="17">
         <v>4.7351999999999999</v>
       </c>
       <c r="H9" s="17">
         <v>5.6238000000000001</v>
       </c>
       <c r="I9" s="17">
@@ -24995,52 +25040,58 @@
       </c>
       <c r="CD9" s="23">
         <v>7.1</v>
       </c>
       <c r="CE9" s="23">
         <v>7.6</v>
       </c>
       <c r="CF9" s="23">
         <v>7.9</v>
       </c>
       <c r="CG9" s="23">
         <v>8.3000000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>0.5</v>
       </c>
       <c r="CI9" s="44">
         <v>0.9</v>
       </c>
       <c r="CJ9" s="47">
         <v>4.5</v>
       </c>
       <c r="CK9" s="27">
         <v>2.8</v>
       </c>
+      <c r="CL9" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="CM9" s="62">
+        <v>5</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="17">
         <v>0.13100000000000001</v>
       </c>
       <c r="C10" s="17">
         <v>0.27929999999999999</v>
       </c>
       <c r="D10" s="17">
         <v>0.5423</v>
       </c>
       <c r="E10" s="17">
         <v>0.87629999999999997</v>
       </c>
       <c r="F10" s="17">
         <v>1.1725000000000001</v>
       </c>
       <c r="G10" s="17">
         <v>1.4413</v>
       </c>
       <c r="H10" s="17">
         <v>1.6722999999999999</v>
       </c>
       <c r="I10" s="17">
@@ -25264,52 +25315,58 @@
       </c>
       <c r="CD10" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE10" s="23">
         <v>2.5</v>
       </c>
       <c r="CF10" s="23">
         <v>2.6</v>
       </c>
       <c r="CG10" s="23">
         <v>2.7</v>
       </c>
       <c r="CH10" s="40">
         <v>0.1</v>
       </c>
       <c r="CI10" s="44">
         <v>0.3</v>
       </c>
       <c r="CJ10" s="47">
         <v>6.5</v>
       </c>
       <c r="CK10" s="27">
         <v>0.9</v>
       </c>
+      <c r="CL10" s="50">
+        <v>1.3</v>
+      </c>
+      <c r="CM10" s="62">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>0.42799999999999999</v>
       </c>
       <c r="C11" s="17">
         <v>0.89970000000000006</v>
       </c>
       <c r="D11" s="17">
         <v>1.4709000000000001</v>
       </c>
       <c r="E11" s="17">
         <v>2.2629000000000001</v>
       </c>
       <c r="F11" s="17">
         <v>3.1329000000000002</v>
       </c>
       <c r="G11" s="17">
         <v>3.8359999999999999</v>
       </c>
       <c r="H11" s="17">
         <v>4.5369999999999999</v>
       </c>
       <c r="I11" s="17">
@@ -25533,52 +25590,58 @@
       </c>
       <c r="CD11" s="23">
         <v>5.8</v>
       </c>
       <c r="CE11" s="23">
         <v>6.2</v>
       </c>
       <c r="CF11" s="23">
         <v>6.6</v>
       </c>
       <c r="CG11" s="23">
         <v>6.9</v>
       </c>
       <c r="CH11" s="40">
         <v>0.4</v>
       </c>
       <c r="CI11" s="44">
         <v>0.8</v>
       </c>
       <c r="CJ11" s="44">
         <v>11</v>
       </c>
       <c r="CK11" s="27">
         <v>2.1</v>
       </c>
+      <c r="CL11" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="CM11" s="62">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="A12" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>0.17419999999999999</v>
       </c>
       <c r="C12" s="17">
         <v>0.48699999999999999</v>
       </c>
       <c r="D12" s="17">
         <v>1.0912999999999999</v>
       </c>
       <c r="E12" s="17">
         <v>1.7353000000000001</v>
       </c>
       <c r="F12" s="17">
         <v>2.4158000000000004</v>
       </c>
       <c r="G12" s="17">
         <v>3.2004999999999999</v>
       </c>
       <c r="H12" s="17">
         <v>3.8748</v>
       </c>
       <c r="I12" s="17">
@@ -25802,52 +25865,58 @@
       </c>
       <c r="CD12" s="23">
         <v>5.4</v>
       </c>
       <c r="CE12" s="23">
         <v>5.9</v>
       </c>
       <c r="CF12" s="23">
         <v>6.3</v>
       </c>
       <c r="CG12" s="23">
         <v>6.6</v>
       </c>
       <c r="CH12" s="40">
         <v>0.2</v>
       </c>
       <c r="CI12" s="44">
         <v>0.5</v>
       </c>
       <c r="CJ12" s="47">
         <v>3.4</v>
       </c>
       <c r="CK12" s="27">
         <v>1.9</v>
       </c>
+      <c r="CL12" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="CM12" s="62">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="A13" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>0.39879999999999999</v>
       </c>
       <c r="C13" s="17">
         <v>0.93010000000000004</v>
       </c>
       <c r="D13" s="17">
         <v>1.8791</v>
       </c>
       <c r="E13" s="17">
         <v>2.9208000000000003</v>
       </c>
       <c r="F13" s="17">
         <v>4.0229999999999997</v>
       </c>
       <c r="G13" s="17">
         <v>5.2406999999999995</v>
       </c>
       <c r="H13" s="17">
         <v>6.2747000000000002</v>
       </c>
       <c r="I13" s="17">
@@ -26071,52 +26140,58 @@
       </c>
       <c r="CD13" s="23">
         <v>9</v>
       </c>
       <c r="CE13" s="23">
         <v>9.6</v>
       </c>
       <c r="CF13" s="23">
         <v>10</v>
       </c>
       <c r="CG13" s="23">
         <v>12.4</v>
       </c>
       <c r="CH13" s="40">
         <v>0.8</v>
       </c>
       <c r="CI13" s="44">
         <v>1.8</v>
       </c>
       <c r="CJ13" s="47">
         <v>3.8</v>
       </c>
       <c r="CK13" s="27">
         <v>5.5</v>
       </c>
+      <c r="CL13" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="CM13" s="62">
+        <v>9.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:91">
       <c r="A14" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>0.30599999999999999</v>
       </c>
       <c r="C14" s="17">
         <v>0.65129999999999999</v>
       </c>
       <c r="D14" s="17">
         <v>1.2685</v>
       </c>
       <c r="E14" s="17">
         <v>1.8877000000000002</v>
       </c>
       <c r="F14" s="17">
         <v>2.5206999999999997</v>
       </c>
       <c r="G14" s="17">
         <v>3.2686999999999999</v>
       </c>
       <c r="H14" s="17">
         <v>4.1174999999999997</v>
       </c>
       <c r="I14" s="17">
@@ -26340,52 +26415,58 @@
       </c>
       <c r="CD14" s="23">
         <v>3.8</v>
       </c>
       <c r="CE14" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="CF14" s="23">
         <v>4.3</v>
       </c>
       <c r="CG14" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="CH14" s="40">
         <v>0.2</v>
       </c>
       <c r="CI14" s="44">
         <v>0.5</v>
       </c>
       <c r="CJ14" s="47">
         <v>3.7</v>
       </c>
       <c r="CK14" s="27">
         <v>1.5</v>
       </c>
+      <c r="CL14" s="50">
+        <v>2</v>
+      </c>
+      <c r="CM14" s="62">
+        <v>2.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:91">
       <c r="A15" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="17">
         <v>1.0620000000000001</v>
       </c>
       <c r="C15" s="17">
         <v>2.1576</v>
       </c>
       <c r="D15" s="17">
         <v>3.8481000000000001</v>
       </c>
       <c r="E15" s="17">
         <v>5.5626000000000007</v>
       </c>
       <c r="F15" s="17">
         <v>7.3849</v>
       </c>
       <c r="G15" s="17">
         <v>8.4830000000000005</v>
       </c>
       <c r="H15" s="17">
         <v>9.5820000000000007</v>
       </c>
       <c r="I15" s="17">
@@ -26609,52 +26690,58 @@
       </c>
       <c r="CD15" s="23">
         <v>12.4</v>
       </c>
       <c r="CE15" s="23">
         <v>13.6</v>
       </c>
       <c r="CF15" s="23">
         <v>14.6</v>
       </c>
       <c r="CG15" s="23">
         <v>15.6</v>
       </c>
       <c r="CH15" s="39">
         <v>1</v>
       </c>
       <c r="CI15" s="44">
         <v>2</v>
       </c>
       <c r="CJ15" s="47">
         <v>15.7</v>
       </c>
       <c r="CK15" s="27">
         <v>5.2</v>
       </c>
+      <c r="CL15" s="50">
+        <v>7</v>
+      </c>
+      <c r="CM15" s="62">
+        <v>8.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:91">
       <c r="A16" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="17">
         <v>4.9836</v>
       </c>
       <c r="C16" s="17">
         <v>9.3284000000000002</v>
       </c>
       <c r="D16" s="17">
         <v>14.242299999999998</v>
       </c>
       <c r="E16" s="17">
         <v>18.788</v>
       </c>
       <c r="F16" s="17">
         <v>23.962199999999999</v>
       </c>
       <c r="G16" s="17">
         <v>29.698400000000003</v>
       </c>
       <c r="H16" s="17">
         <v>34.870199999999997</v>
       </c>
       <c r="I16" s="17">
@@ -26878,52 +26965,58 @@
       </c>
       <c r="CD16" s="23">
         <v>77.099999999999994</v>
       </c>
       <c r="CE16" s="23">
         <v>85.4</v>
       </c>
       <c r="CF16" s="23">
         <v>93.9</v>
       </c>
       <c r="CG16" s="23">
         <v>105.6</v>
       </c>
       <c r="CH16" s="40">
         <v>11.6</v>
       </c>
       <c r="CI16" s="44">
         <v>22.5</v>
       </c>
       <c r="CJ16" s="47">
         <v>10.1</v>
       </c>
       <c r="CK16" s="27">
         <v>47.3</v>
       </c>
+      <c r="CL16" s="50">
+        <v>60</v>
+      </c>
+      <c r="CM16" s="62">
+        <v>72.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:91">
       <c r="A17" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -27147,52 +27240,58 @@
       </c>
       <c r="CD17" s="23">
         <v>12.7</v>
       </c>
       <c r="CE17" s="23">
         <v>13.7</v>
       </c>
       <c r="CF17" s="23">
         <v>14.5</v>
       </c>
       <c r="CG17" s="23">
         <v>18.100000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>1.5</v>
       </c>
       <c r="CI17" s="44">
         <v>3</v>
       </c>
       <c r="CJ17" s="47">
         <v>5.8</v>
       </c>
       <c r="CK17" s="27">
         <v>8.1999999999999993</v>
       </c>
+      <c r="CL17" s="50">
+        <v>10.5</v>
+      </c>
+      <c r="CM17" s="62">
+        <v>13.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:91">
       <c r="A18" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="17">
         <v>0.12079999999999999</v>
       </c>
       <c r="C18" s="17">
         <v>0.27860000000000001</v>
       </c>
       <c r="D18" s="17">
         <v>0.54159999999999997</v>
       </c>
       <c r="E18" s="17">
         <v>0.81459999999999999</v>
       </c>
       <c r="F18" s="17">
         <v>1.1349</v>
       </c>
       <c r="G18" s="17">
         <v>1.4653</v>
       </c>
       <c r="H18" s="17">
         <v>1.7863</v>
       </c>
       <c r="I18" s="17">
@@ -27416,52 +27515,58 @@
       </c>
       <c r="CD18" s="23">
         <v>1.7</v>
       </c>
       <c r="CE18" s="23">
         <v>1.8</v>
       </c>
       <c r="CF18" s="23">
         <v>1.9</v>
       </c>
       <c r="CG18" s="23">
         <v>2</v>
       </c>
       <c r="CH18" s="40">
         <v>0.1</v>
       </c>
       <c r="CI18" s="44">
         <v>0.2</v>
       </c>
       <c r="CJ18" s="47">
         <v>4.5999999999999996</v>
       </c>
       <c r="CK18" s="27">
         <v>0.5</v>
       </c>
+      <c r="CL18" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="CM18" s="62">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:91">
       <c r="A19" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="17">
         <v>0.92749999999999999</v>
       </c>
       <c r="C19" s="17">
         <v>2.0658000000000003</v>
       </c>
       <c r="D19" s="17">
         <v>3.8658000000000001</v>
       </c>
       <c r="E19" s="17">
         <v>5.6657999999999999</v>
       </c>
       <c r="F19" s="17">
         <v>7.4625000000000004</v>
       </c>
       <c r="G19" s="17">
         <v>9.2629999999999999</v>
       </c>
       <c r="H19" s="17">
         <v>11.065</v>
       </c>
       <c r="I19" s="17">
@@ -27685,52 +27790,58 @@
       </c>
       <c r="CD19" s="23">
         <v>32.299999999999997</v>
       </c>
       <c r="CE19" s="23">
         <v>37</v>
       </c>
       <c r="CF19" s="23">
         <v>41.1</v>
       </c>
       <c r="CG19" s="23">
         <v>46.2</v>
       </c>
       <c r="CH19" s="40">
         <v>5.2</v>
       </c>
       <c r="CI19" s="44">
         <v>10.1</v>
       </c>
       <c r="CJ19" s="47">
         <v>6.6</v>
       </c>
       <c r="CK19" s="27">
         <v>21.3</v>
       </c>
+      <c r="CL19" s="50">
+        <v>25.7</v>
+      </c>
+      <c r="CM19" s="62">
+        <v>29.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:91">
       <c r="A20" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="17">
         <v>1.0628</v>
       </c>
       <c r="C20" s="17">
         <v>2.1138000000000003</v>
       </c>
       <c r="D20" s="17">
         <v>3.5609999999999999</v>
       </c>
       <c r="E20" s="17">
         <v>5.2850000000000001</v>
       </c>
       <c r="F20" s="17">
         <v>7.032</v>
       </c>
       <c r="G20" s="17">
         <v>8.6890000000000001</v>
       </c>
       <c r="H20" s="17">
         <v>10.241</v>
       </c>
       <c r="I20" s="17">
@@ -27954,52 +28065,58 @@
       </c>
       <c r="CD20" s="23">
         <v>15.8</v>
       </c>
       <c r="CE20" s="23">
         <v>17.3</v>
       </c>
       <c r="CF20" s="23">
         <v>18.5</v>
       </c>
       <c r="CG20" s="23">
         <v>19.5</v>
       </c>
       <c r="CH20" s="40">
         <v>1.3</v>
       </c>
       <c r="CI20" s="44">
         <v>2.5</v>
       </c>
       <c r="CJ20" s="47">
         <v>8.8000000000000007</v>
       </c>
       <c r="CK20" s="27">
         <v>6.4</v>
       </c>
+      <c r="CL20" s="50">
+        <v>8.5</v>
+      </c>
+      <c r="CM20" s="62">
+        <v>10.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:91">
       <c r="A21" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="17">
         <v>0.11650000000000001</v>
       </c>
       <c r="C21" s="17">
         <v>0.26330000000000003</v>
       </c>
       <c r="D21" s="17">
         <v>0.50170000000000003</v>
       </c>
       <c r="E21" s="17">
         <v>0.75470000000000004</v>
       </c>
       <c r="F21" s="17">
         <v>1.0423</v>
       </c>
       <c r="G21" s="17">
         <v>1.3794000000000002</v>
       </c>
       <c r="H21" s="17">
         <v>1.6579000000000002</v>
       </c>
       <c r="I21" s="17">
@@ -28223,52 +28340,58 @@
       </c>
       <c r="CD21" s="23">
         <v>2.1</v>
       </c>
       <c r="CE21" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="CF21" s="23">
         <v>2.4</v>
       </c>
       <c r="CG21" s="23">
         <v>2.5</v>
       </c>
       <c r="CH21" s="40">
         <v>0.1</v>
       </c>
       <c r="CI21" s="44">
         <v>0.2</v>
       </c>
       <c r="CJ21" s="47">
         <v>2.6</v>
       </c>
       <c r="CK21" s="27">
         <v>0.7</v>
       </c>
+      <c r="CL21" s="50">
+        <v>1</v>
+      </c>
+      <c r="CM21" s="62">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:91">
       <c r="A22" s="31"/>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
       <c r="N22" s="32"/>
       <c r="O22" s="32"/>
       <c r="P22" s="32"/>
       <c r="Q22" s="32"/>
       <c r="R22" s="32"/>
       <c r="S22" s="32"/>
       <c r="T22" s="32"/>
       <c r="U22" s="32"/>
       <c r="V22" s="32"/>
       <c r="W22" s="32"/>
       <c r="X22" s="32"/>
       <c r="Y22" s="32"/>
@@ -28299,51 +28422,51 @@
       <c r="AX22" s="32"/>
       <c r="AY22" s="32"/>
       <c r="AZ22" s="32"/>
       <c r="BA22" s="32"/>
       <c r="BB22" s="32"/>
       <c r="BC22" s="32"/>
       <c r="BD22" s="32"/>
       <c r="BE22" s="32"/>
       <c r="BF22" s="32"/>
       <c r="BG22" s="32"/>
       <c r="BH22" s="32"/>
       <c r="BI22" s="32"/>
       <c r="BJ22" s="32"/>
       <c r="BK22" s="32"/>
       <c r="BL22" s="32"/>
       <c r="BM22" s="32"/>
       <c r="BN22" s="32"/>
       <c r="BO22" s="32"/>
       <c r="BP22" s="32"/>
       <c r="BQ22" s="31"/>
       <c r="BR22" s="31"/>
       <c r="BS22" s="31"/>
       <c r="BT22" s="31"/>
       <c r="BU22" s="31"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:91">
       <c r="A23" s="31"/>
       <c r="B23" s="31"/>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="31"/>
       <c r="O23" s="31"/>
       <c r="P23" s="31"/>
       <c r="Q23" s="31"/>
       <c r="R23" s="31"/>
       <c r="S23" s="31"/>
       <c r="T23" s="31"/>
       <c r="U23" s="31"/>
       <c r="V23" s="31"/>
       <c r="W23" s="31"/>
       <c r="X23" s="31"/>
       <c r="Y23" s="31"/>
@@ -28374,71 +28497,71 @@
       <c r="AX23" s="34"/>
       <c r="AY23" s="34"/>
       <c r="AZ23" s="34"/>
       <c r="BA23" s="34"/>
       <c r="BB23" s="34"/>
       <c r="BC23" s="34"/>
       <c r="BD23" s="34"/>
       <c r="BE23" s="34"/>
       <c r="BF23" s="34"/>
       <c r="BG23" s="34"/>
       <c r="BH23" s="34"/>
       <c r="BI23" s="34"/>
       <c r="BJ23" s="34"/>
       <c r="BK23" s="34"/>
       <c r="BL23" s="34"/>
       <c r="BM23" s="34"/>
       <c r="BN23" s="34"/>
       <c r="BO23" s="34"/>
       <c r="BP23" s="34"/>
       <c r="BQ23" s="31"/>
       <c r="BR23" s="31"/>
       <c r="BS23" s="31"/>
       <c r="BT23" s="31"/>
       <c r="BU23" s="31"/>
     </row>
-    <row r="24" spans="1:89" ht="37.5" customHeight="1">
-[...15 lines deleted...]
-      <c r="BM24" s="53"/>
+    <row r="24" spans="1:91" ht="37.5" customHeight="1">
+      <c r="AX24" s="51"/>
+      <c r="AY24" s="51"/>
+      <c r="AZ24" s="51"/>
+      <c r="BA24" s="51"/>
+      <c r="BB24" s="51"/>
+      <c r="BC24" s="51"/>
+      <c r="BD24" s="51"/>
+      <c r="BE24" s="51"/>
+      <c r="BF24" s="51"/>
+      <c r="BG24" s="51"/>
+      <c r="BH24" s="51"/>
+      <c r="BI24" s="51"/>
+      <c r="BJ24" s="51"/>
+      <c r="BK24" s="51"/>
+      <c r="BL24" s="51"/>
+      <c r="BM24" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CK2"/>
+    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="AX24:BM24"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>