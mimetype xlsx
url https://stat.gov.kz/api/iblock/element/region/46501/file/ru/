--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="135" windowWidth="14085" windowHeight="12525"/>
+    <workbookView xWindow="120" yWindow="135" windowWidth="21660" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием яйцо" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="42">
   <si>
     <t>Яйца куриные, млн. штук</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -11627,51 +11627,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -11737,84 +11737,87 @@
     <xf numFmtId="165" fontId="32" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="33" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="10838" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="10839">
     <cellStyle name="20% - Акцент1 2" xfId="192"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2921"/>
     <cellStyle name="20% - Акцент1 3" xfId="2920"/>
     <cellStyle name="20% - Акцент2 2" xfId="193"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2919"/>
     <cellStyle name="20% - Акцент2 3" xfId="2918"/>
     <cellStyle name="20% - Акцент3 2" xfId="194"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2917"/>
     <cellStyle name="20% - Акцент3 3" xfId="2916"/>
     <cellStyle name="20% - Акцент4 2" xfId="195"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2915"/>
     <cellStyle name="20% - Акцент4 3" xfId="2914"/>
     <cellStyle name="20% - Акцент5 2" xfId="196"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2913"/>
     <cellStyle name="20% - Акцент5 3" xfId="2912"/>
     <cellStyle name="20% - Акцент6 2" xfId="197"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2911"/>
     <cellStyle name="20% - Акцент6 3" xfId="2910"/>
     <cellStyle name="40% - Акцент1 2" xfId="198"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2909"/>
     <cellStyle name="40% - Акцент1 3" xfId="2908"/>
@@ -22921,255 +22924,256 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM24"/>
+  <dimension ref="A1:CN24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM21"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN6" sqref="CN6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="3" customWidth="1"/>
     <col min="2" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="3"/>
     <col min="61" max="61" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:92" ht="29.25" customHeight="1" thickBot="1">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...70 lines deleted...]
-      <c r="BU1" s="54"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
+      <c r="AX1" s="59"/>
+      <c r="AY1" s="59"/>
+      <c r="AZ1" s="59"/>
+      <c r="BA1" s="59"/>
+      <c r="BB1" s="59"/>
+      <c r="BC1" s="59"/>
+      <c r="BD1" s="59"/>
+      <c r="BE1" s="59"/>
+      <c r="BF1" s="59"/>
+      <c r="BG1" s="59"/>
+      <c r="BH1" s="59"/>
+      <c r="BI1" s="59"/>
+      <c r="BJ1" s="59"/>
+      <c r="BK1" s="59"/>
+      <c r="BL1" s="59"/>
+      <c r="BM1" s="59"/>
+      <c r="BN1" s="59"/>
+      <c r="BO1" s="59"/>
+      <c r="BP1" s="59"/>
+      <c r="BQ1" s="59"/>
+      <c r="BR1" s="59"/>
+      <c r="BS1" s="59"/>
+      <c r="BT1" s="59"/>
+      <c r="BU1" s="59"/>
     </row>
-    <row r="2" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="52" t="s">
+    <row r="2" spans="1:92" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A2" s="61"/>
+      <c r="B2" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="53"/>
-[...10 lines deleted...]
-      <c r="N2" s="52" t="s">
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="53"/>
-[...10 lines deleted...]
-      <c r="Z2" s="52" t="s">
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="AA2" s="53"/>
-[...10 lines deleted...]
-      <c r="AL2" s="52" t="s">
+      <c r="AA2" s="58"/>
+      <c r="AB2" s="58"/>
+      <c r="AC2" s="58"/>
+      <c r="AD2" s="58"/>
+      <c r="AE2" s="58"/>
+      <c r="AF2" s="58"/>
+      <c r="AG2" s="58"/>
+      <c r="AH2" s="58"/>
+      <c r="AI2" s="58"/>
+      <c r="AJ2" s="58"/>
+      <c r="AK2" s="60"/>
+      <c r="AL2" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AM2" s="53"/>
-[...10 lines deleted...]
-      <c r="AX2" s="52" t="s">
+      <c r="AM2" s="58"/>
+      <c r="AN2" s="58"/>
+      <c r="AO2" s="58"/>
+      <c r="AP2" s="58"/>
+      <c r="AQ2" s="58"/>
+      <c r="AR2" s="58"/>
+      <c r="AS2" s="58"/>
+      <c r="AT2" s="58"/>
+      <c r="AU2" s="58"/>
+      <c r="AV2" s="58"/>
+      <c r="AW2" s="60"/>
+      <c r="AX2" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="52" t="s">
+      <c r="AY2" s="58"/>
+      <c r="AZ2" s="58"/>
+      <c r="BA2" s="58"/>
+      <c r="BB2" s="58"/>
+      <c r="BC2" s="58"/>
+      <c r="BD2" s="58"/>
+      <c r="BE2" s="58"/>
+      <c r="BF2" s="58"/>
+      <c r="BG2" s="58"/>
+      <c r="BH2" s="58"/>
+      <c r="BI2" s="60"/>
+      <c r="BJ2" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="BK2" s="53"/>
-[...10 lines deleted...]
-      <c r="BV2" s="52" t="s">
+      <c r="BK2" s="58"/>
+      <c r="BL2" s="58"/>
+      <c r="BM2" s="58"/>
+      <c r="BN2" s="58"/>
+      <c r="BO2" s="58"/>
+      <c r="BP2" s="58"/>
+      <c r="BQ2" s="58"/>
+      <c r="BR2" s="58"/>
+      <c r="BS2" s="58"/>
+      <c r="BT2" s="58"/>
+      <c r="BU2" s="60"/>
+      <c r="BV2" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="53"/>
-[...10 lines deleted...]
-      <c r="CH2" s="58" t="s">
+      <c r="BW2" s="58"/>
+      <c r="BX2" s="58"/>
+      <c r="BY2" s="58"/>
+      <c r="BZ2" s="58"/>
+      <c r="CA2" s="58"/>
+      <c r="CB2" s="58"/>
+      <c r="CC2" s="58"/>
+      <c r="CD2" s="58"/>
+      <c r="CE2" s="58"/>
+      <c r="CF2" s="58"/>
+      <c r="CG2" s="58"/>
+      <c r="CH2" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="CI2" s="59"/>
-[...3 lines deleted...]
-      <c r="CM2" s="60"/>
+      <c r="CI2" s="54"/>
+      <c r="CJ2" s="54"/>
+      <c r="CK2" s="54"/>
+      <c r="CL2" s="54"/>
+      <c r="CM2" s="54"/>
+      <c r="CN2" s="55"/>
     </row>
-    <row r="3" spans="1:91" ht="26.25" thickBot="1">
-      <c r="A3" s="57"/>
+    <row r="3" spans="1:92" ht="26.25" thickBot="1">
+      <c r="A3" s="62"/>
       <c r="B3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -23396,52 +23400,55 @@
       </c>
       <c r="CF3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="CG3" s="41" t="s">
         <v>36</v>
       </c>
       <c r="CH3" s="42" t="s">
         <v>5</v>
       </c>
       <c r="CI3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="CJ3" s="4" t="s">
         <v>41</v>
       </c>
       <c r="CK3" s="48" t="s">
         <v>8</v>
       </c>
       <c r="CL3" s="48" t="s">
         <v>9</v>
       </c>
       <c r="CM3" s="48" t="s">
         <v>10</v>
       </c>
+      <c r="CN3" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6">
         <v>11.514899999999999</v>
       </c>
       <c r="C4" s="6">
         <v>23.3567</v>
       </c>
       <c r="D4" s="6">
         <v>40.361899999999999</v>
       </c>
       <c r="E4" s="6">
         <v>58.040999999999997</v>
       </c>
       <c r="F4" s="6">
         <v>77.476399999999998</v>
       </c>
       <c r="G4" s="7">
         <v>96.996899999999997</v>
       </c>
       <c r="H4" s="8">
         <v>114.8241</v>
       </c>
       <c r="I4" s="8">
@@ -23668,55 +23675,58 @@
       </c>
       <c r="CE4" s="11">
         <v>220.1</v>
       </c>
       <c r="CF4" s="11">
         <v>238.4</v>
       </c>
       <c r="CG4" s="11">
         <v>265.39999999999998</v>
       </c>
       <c r="CH4" s="45">
         <v>23.7</v>
       </c>
       <c r="CI4" s="43">
         <v>46.7</v>
       </c>
       <c r="CJ4" s="46">
         <v>93.4</v>
       </c>
       <c r="CK4" s="49">
         <v>108.5</v>
       </c>
       <c r="CL4" s="49">
         <v>139.19999999999999</v>
       </c>
-      <c r="CM4" s="61">
+      <c r="CM4" s="51">
         <v>170.8</v>
       </c>
+      <c r="CN4" s="63">
+        <v>201.2</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="17">
         <v>0.16</v>
       </c>
       <c r="C5" s="17">
         <v>0.33760000000000001</v>
       </c>
       <c r="D5" s="17">
         <v>0.65960000000000008</v>
       </c>
       <c r="E5" s="17">
         <v>0.98660000000000003</v>
       </c>
       <c r="F5" s="17">
         <v>1.3805999999999998</v>
       </c>
       <c r="G5" s="17">
         <v>1.7839</v>
       </c>
       <c r="H5" s="17">
         <v>2.1330999999999998</v>
       </c>
       <c r="I5" s="17">
@@ -23943,55 +23953,58 @@
       </c>
       <c r="CE5" s="23">
         <v>0.1</v>
       </c>
       <c r="CF5" s="23">
         <v>0.1</v>
       </c>
       <c r="CG5" s="23">
         <v>0.1</v>
       </c>
       <c r="CH5" s="39">
         <v>0</v>
       </c>
       <c r="CI5" s="44">
         <v>0</v>
       </c>
       <c r="CJ5" s="47">
         <v>0.2</v>
       </c>
       <c r="CK5" s="27">
         <v>0</v>
       </c>
       <c r="CL5" s="50">
         <v>0</v>
       </c>
-      <c r="CM5" s="62">
+      <c r="CM5" s="52">
         <v>0.1</v>
       </c>
+      <c r="CN5" s="26">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="17">
         <v>0.33900000000000002</v>
       </c>
       <c r="C6" s="17">
         <v>0.73699999999999999</v>
       </c>
       <c r="D6" s="17">
         <v>1.4239999999999999</v>
       </c>
       <c r="E6" s="17">
         <v>2.1789999999999998</v>
       </c>
       <c r="F6" s="17">
         <v>3.0289999999999999</v>
       </c>
       <c r="G6" s="17">
         <v>3.8730000000000002</v>
       </c>
       <c r="H6" s="17">
         <v>4.6621000000000006</v>
       </c>
       <c r="I6" s="17">
@@ -24218,55 +24231,58 @@
       </c>
       <c r="CE6" s="23">
         <v>3.1</v>
       </c>
       <c r="CF6" s="23">
         <v>3.2</v>
       </c>
       <c r="CG6" s="23">
         <v>3.4</v>
       </c>
       <c r="CH6" s="40">
         <v>0.2</v>
       </c>
       <c r="CI6" s="44">
         <v>0.3</v>
       </c>
       <c r="CJ6" s="44">
         <v>2</v>
       </c>
       <c r="CK6" s="27">
         <v>1</v>
       </c>
       <c r="CL6" s="50">
         <v>1.4</v>
       </c>
-      <c r="CM6" s="62">
+      <c r="CM6" s="52">
         <v>1.7</v>
       </c>
+      <c r="CN6" s="26">
+        <v>2.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="17">
         <v>0.443</v>
       </c>
       <c r="C7" s="17">
         <v>0.93470000000000009</v>
       </c>
       <c r="D7" s="17">
         <v>1.8380000000000001</v>
       </c>
       <c r="E7" s="17">
         <v>2.6829999999999998</v>
       </c>
       <c r="F7" s="17">
         <v>3.7506999999999997</v>
       </c>
       <c r="G7" s="17">
         <v>4.8453999999999997</v>
       </c>
       <c r="H7" s="17">
         <v>5.8316000000000008</v>
       </c>
       <c r="I7" s="17">
@@ -24493,55 +24509,58 @@
       </c>
       <c r="CE7" s="23">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF7" s="23">
         <v>1.2</v>
       </c>
       <c r="CG7" s="23">
         <v>1.2</v>
       </c>
       <c r="CH7" s="40">
         <v>0.1</v>
       </c>
       <c r="CI7" s="44">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="47">
         <v>0.9</v>
       </c>
       <c r="CK7" s="27">
         <v>0.3</v>
       </c>
       <c r="CL7" s="50">
         <v>0.4</v>
       </c>
-      <c r="CM7" s="62">
+      <c r="CM7" s="52">
         <v>0.5</v>
       </c>
+      <c r="CN7" s="26">
+        <v>0.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="17">
         <v>0.40620000000000001</v>
       </c>
       <c r="C8" s="17">
         <v>1.0222</v>
       </c>
       <c r="D8" s="17">
         <v>1.9459000000000002</v>
       </c>
       <c r="E8" s="17">
         <v>3.0028999999999999</v>
       </c>
       <c r="F8" s="17">
         <v>4.4115000000000002</v>
       </c>
       <c r="G8" s="17">
         <v>5.7941000000000003</v>
       </c>
       <c r="H8" s="17">
         <v>6.8948</v>
       </c>
       <c r="I8" s="17">
@@ -24768,55 +24787,58 @@
       </c>
       <c r="CE8" s="23">
         <v>8.8000000000000007</v>
       </c>
       <c r="CF8" s="23">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="23">
         <v>9.6999999999999993</v>
       </c>
       <c r="CH8" s="40">
         <v>0.4</v>
       </c>
       <c r="CI8" s="44">
         <v>1</v>
       </c>
       <c r="CJ8" s="47">
         <v>3.2</v>
       </c>
       <c r="CK8" s="27">
         <v>2.9</v>
       </c>
       <c r="CL8" s="50">
         <v>4.3</v>
       </c>
-      <c r="CM8" s="62">
+      <c r="CM8" s="52">
         <v>5.6</v>
       </c>
+      <c r="CN8" s="26">
+        <v>6.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="17">
         <v>0.45550000000000002</v>
       </c>
       <c r="C9" s="17">
         <v>0.87029999999999996</v>
       </c>
       <c r="D9" s="17">
         <v>1.6818</v>
       </c>
       <c r="E9" s="17">
         <v>2.6358000000000001</v>
       </c>
       <c r="F9" s="17">
         <v>3.6209000000000002</v>
       </c>
       <c r="G9" s="17">
         <v>4.7351999999999999</v>
       </c>
       <c r="H9" s="17">
         <v>5.6238000000000001</v>
       </c>
       <c r="I9" s="17">
@@ -25043,55 +25065,58 @@
       </c>
       <c r="CE9" s="23">
         <v>7.6</v>
       </c>
       <c r="CF9" s="23">
         <v>7.9</v>
       </c>
       <c r="CG9" s="23">
         <v>8.3000000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>0.5</v>
       </c>
       <c r="CI9" s="44">
         <v>0.9</v>
       </c>
       <c r="CJ9" s="47">
         <v>4.5</v>
       </c>
       <c r="CK9" s="27">
         <v>2.8</v>
       </c>
       <c r="CL9" s="50">
         <v>3.8</v>
       </c>
-      <c r="CM9" s="62">
+      <c r="CM9" s="52">
         <v>5</v>
       </c>
+      <c r="CN9" s="26">
+        <v>6.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="17">
         <v>0.13100000000000001</v>
       </c>
       <c r="C10" s="17">
         <v>0.27929999999999999</v>
       </c>
       <c r="D10" s="17">
         <v>0.5423</v>
       </c>
       <c r="E10" s="17">
         <v>0.87629999999999997</v>
       </c>
       <c r="F10" s="17">
         <v>1.1725000000000001</v>
       </c>
       <c r="G10" s="17">
         <v>1.4413</v>
       </c>
       <c r="H10" s="17">
         <v>1.6722999999999999</v>
       </c>
       <c r="I10" s="17">
@@ -25318,55 +25343,58 @@
       </c>
       <c r="CE10" s="23">
         <v>2.5</v>
       </c>
       <c r="CF10" s="23">
         <v>2.6</v>
       </c>
       <c r="CG10" s="23">
         <v>2.7</v>
       </c>
       <c r="CH10" s="40">
         <v>0.1</v>
       </c>
       <c r="CI10" s="44">
         <v>0.3</v>
       </c>
       <c r="CJ10" s="47">
         <v>6.5</v>
       </c>
       <c r="CK10" s="27">
         <v>0.9</v>
       </c>
       <c r="CL10" s="50">
         <v>1.3</v>
       </c>
-      <c r="CM10" s="62">
+      <c r="CM10" s="52">
         <v>1.6</v>
       </c>
+      <c r="CN10" s="26">
+        <v>1.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>0.42799999999999999</v>
       </c>
       <c r="C11" s="17">
         <v>0.89970000000000006</v>
       </c>
       <c r="D11" s="17">
         <v>1.4709000000000001</v>
       </c>
       <c r="E11" s="17">
         <v>2.2629000000000001</v>
       </c>
       <c r="F11" s="17">
         <v>3.1329000000000002</v>
       </c>
       <c r="G11" s="17">
         <v>3.8359999999999999</v>
       </c>
       <c r="H11" s="17">
         <v>4.5369999999999999</v>
       </c>
       <c r="I11" s="17">
@@ -25593,55 +25621,58 @@
       </c>
       <c r="CE11" s="23">
         <v>6.2</v>
       </c>
       <c r="CF11" s="23">
         <v>6.6</v>
       </c>
       <c r="CG11" s="23">
         <v>6.9</v>
       </c>
       <c r="CH11" s="40">
         <v>0.4</v>
       </c>
       <c r="CI11" s="44">
         <v>0.8</v>
       </c>
       <c r="CJ11" s="44">
         <v>11</v>
       </c>
       <c r="CK11" s="27">
         <v>2.1</v>
       </c>
       <c r="CL11" s="50">
         <v>2.9</v>
       </c>
-      <c r="CM11" s="62">
+      <c r="CM11" s="52">
         <v>3.6</v>
       </c>
+      <c r="CN11" s="26">
+        <v>4.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>0.17419999999999999</v>
       </c>
       <c r="C12" s="17">
         <v>0.48699999999999999</v>
       </c>
       <c r="D12" s="17">
         <v>1.0912999999999999</v>
       </c>
       <c r="E12" s="17">
         <v>1.7353000000000001</v>
       </c>
       <c r="F12" s="17">
         <v>2.4158000000000004</v>
       </c>
       <c r="G12" s="17">
         <v>3.2004999999999999</v>
       </c>
       <c r="H12" s="17">
         <v>3.8748</v>
       </c>
       <c r="I12" s="17">
@@ -25868,55 +25899,58 @@
       </c>
       <c r="CE12" s="23">
         <v>5.9</v>
       </c>
       <c r="CF12" s="23">
         <v>6.3</v>
       </c>
       <c r="CG12" s="23">
         <v>6.6</v>
       </c>
       <c r="CH12" s="40">
         <v>0.2</v>
       </c>
       <c r="CI12" s="44">
         <v>0.5</v>
       </c>
       <c r="CJ12" s="47">
         <v>3.4</v>
       </c>
       <c r="CK12" s="27">
         <v>1.9</v>
       </c>
       <c r="CL12" s="50">
         <v>2.7</v>
       </c>
-      <c r="CM12" s="62">
+      <c r="CM12" s="52">
         <v>3.6</v>
       </c>
+      <c r="CN12" s="26">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>0.39879999999999999</v>
       </c>
       <c r="C13" s="17">
         <v>0.93010000000000004</v>
       </c>
       <c r="D13" s="17">
         <v>1.8791</v>
       </c>
       <c r="E13" s="17">
         <v>2.9208000000000003</v>
       </c>
       <c r="F13" s="17">
         <v>4.0229999999999997</v>
       </c>
       <c r="G13" s="17">
         <v>5.2406999999999995</v>
       </c>
       <c r="H13" s="17">
         <v>6.2747000000000002</v>
       </c>
       <c r="I13" s="17">
@@ -26143,55 +26177,58 @@
       </c>
       <c r="CE13" s="23">
         <v>9.6</v>
       </c>
       <c r="CF13" s="23">
         <v>10</v>
       </c>
       <c r="CG13" s="23">
         <v>12.4</v>
       </c>
       <c r="CH13" s="40">
         <v>0.8</v>
       </c>
       <c r="CI13" s="44">
         <v>1.8</v>
       </c>
       <c r="CJ13" s="47">
         <v>3.8</v>
       </c>
       <c r="CK13" s="27">
         <v>5.5</v>
       </c>
       <c r="CL13" s="50">
         <v>6.9</v>
       </c>
-      <c r="CM13" s="62">
+      <c r="CM13" s="52">
         <v>9.9</v>
       </c>
+      <c r="CN13" s="26">
+        <v>13.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>0.30599999999999999</v>
       </c>
       <c r="C14" s="17">
         <v>0.65129999999999999</v>
       </c>
       <c r="D14" s="17">
         <v>1.2685</v>
       </c>
       <c r="E14" s="17">
         <v>1.8877000000000002</v>
       </c>
       <c r="F14" s="17">
         <v>2.5206999999999997</v>
       </c>
       <c r="G14" s="17">
         <v>3.2686999999999999</v>
       </c>
       <c r="H14" s="17">
         <v>4.1174999999999997</v>
       </c>
       <c r="I14" s="17">
@@ -26418,55 +26455,58 @@
       </c>
       <c r="CE14" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="CF14" s="23">
         <v>4.3</v>
       </c>
       <c r="CG14" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="CH14" s="40">
         <v>0.2</v>
       </c>
       <c r="CI14" s="44">
         <v>0.5</v>
       </c>
       <c r="CJ14" s="47">
         <v>3.7</v>
       </c>
       <c r="CK14" s="27">
         <v>1.5</v>
       </c>
       <c r="CL14" s="50">
         <v>2</v>
       </c>
-      <c r="CM14" s="62">
+      <c r="CM14" s="52">
         <v>2.6</v>
       </c>
+      <c r="CN14" s="26">
+        <v>3.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="17">
         <v>1.0620000000000001</v>
       </c>
       <c r="C15" s="17">
         <v>2.1576</v>
       </c>
       <c r="D15" s="17">
         <v>3.8481000000000001</v>
       </c>
       <c r="E15" s="17">
         <v>5.5626000000000007</v>
       </c>
       <c r="F15" s="17">
         <v>7.3849</v>
       </c>
       <c r="G15" s="17">
         <v>8.4830000000000005</v>
       </c>
       <c r="H15" s="17">
         <v>9.5820000000000007</v>
       </c>
       <c r="I15" s="17">
@@ -26693,55 +26733,58 @@
       </c>
       <c r="CE15" s="23">
         <v>13.6</v>
       </c>
       <c r="CF15" s="23">
         <v>14.6</v>
       </c>
       <c r="CG15" s="23">
         <v>15.6</v>
       </c>
       <c r="CH15" s="39">
         <v>1</v>
       </c>
       <c r="CI15" s="44">
         <v>2</v>
       </c>
       <c r="CJ15" s="47">
         <v>15.7</v>
       </c>
       <c r="CK15" s="27">
         <v>5.2</v>
       </c>
       <c r="CL15" s="50">
         <v>7</v>
       </c>
-      <c r="CM15" s="62">
+      <c r="CM15" s="52">
         <v>8.4</v>
       </c>
+      <c r="CN15" s="26">
+        <v>9.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="17">
         <v>4.9836</v>
       </c>
       <c r="C16" s="17">
         <v>9.3284000000000002</v>
       </c>
       <c r="D16" s="17">
         <v>14.242299999999998</v>
       </c>
       <c r="E16" s="17">
         <v>18.788</v>
       </c>
       <c r="F16" s="17">
         <v>23.962199999999999</v>
       </c>
       <c r="G16" s="17">
         <v>29.698400000000003</v>
       </c>
       <c r="H16" s="17">
         <v>34.870199999999997</v>
       </c>
       <c r="I16" s="17">
@@ -26968,55 +27011,58 @@
       </c>
       <c r="CE16" s="23">
         <v>85.4</v>
       </c>
       <c r="CF16" s="23">
         <v>93.9</v>
       </c>
       <c r="CG16" s="23">
         <v>105.6</v>
       </c>
       <c r="CH16" s="40">
         <v>11.6</v>
       </c>
       <c r="CI16" s="44">
         <v>22.5</v>
       </c>
       <c r="CJ16" s="47">
         <v>10.1</v>
       </c>
       <c r="CK16" s="27">
         <v>47.3</v>
       </c>
       <c r="CL16" s="50">
         <v>60</v>
       </c>
-      <c r="CM16" s="62">
+      <c r="CM16" s="52">
         <v>72.3</v>
       </c>
+      <c r="CN16" s="26">
+        <v>84.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -27243,55 +27289,58 @@
       </c>
       <c r="CE17" s="23">
         <v>13.7</v>
       </c>
       <c r="CF17" s="23">
         <v>14.5</v>
       </c>
       <c r="CG17" s="23">
         <v>18.100000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>1.5</v>
       </c>
       <c r="CI17" s="44">
         <v>3</v>
       </c>
       <c r="CJ17" s="47">
         <v>5.8</v>
       </c>
       <c r="CK17" s="27">
         <v>8.1999999999999993</v>
       </c>
       <c r="CL17" s="50">
         <v>10.5</v>
       </c>
-      <c r="CM17" s="62">
+      <c r="CM17" s="52">
         <v>13.2</v>
       </c>
+      <c r="CN17" s="26">
+        <v>15.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="17">
         <v>0.12079999999999999</v>
       </c>
       <c r="C18" s="17">
         <v>0.27860000000000001</v>
       </c>
       <c r="D18" s="17">
         <v>0.54159999999999997</v>
       </c>
       <c r="E18" s="17">
         <v>0.81459999999999999</v>
       </c>
       <c r="F18" s="17">
         <v>1.1349</v>
       </c>
       <c r="G18" s="17">
         <v>1.4653</v>
       </c>
       <c r="H18" s="17">
         <v>1.7863</v>
       </c>
       <c r="I18" s="17">
@@ -27518,55 +27567,58 @@
       </c>
       <c r="CE18" s="23">
         <v>1.8</v>
       </c>
       <c r="CF18" s="23">
         <v>1.9</v>
       </c>
       <c r="CG18" s="23">
         <v>2</v>
       </c>
       <c r="CH18" s="40">
         <v>0.1</v>
       </c>
       <c r="CI18" s="44">
         <v>0.2</v>
       </c>
       <c r="CJ18" s="47">
         <v>4.5999999999999996</v>
       </c>
       <c r="CK18" s="27">
         <v>0.5</v>
       </c>
       <c r="CL18" s="50">
         <v>0.8</v>
       </c>
-      <c r="CM18" s="62">
+      <c r="CM18" s="52">
         <v>1</v>
       </c>
+      <c r="CN18" s="26">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="17">
         <v>0.92749999999999999</v>
       </c>
       <c r="C19" s="17">
         <v>2.0658000000000003</v>
       </c>
       <c r="D19" s="17">
         <v>3.8658000000000001</v>
       </c>
       <c r="E19" s="17">
         <v>5.6657999999999999</v>
       </c>
       <c r="F19" s="17">
         <v>7.4625000000000004</v>
       </c>
       <c r="G19" s="17">
         <v>9.2629999999999999</v>
       </c>
       <c r="H19" s="17">
         <v>11.065</v>
       </c>
       <c r="I19" s="17">
@@ -27793,55 +27845,58 @@
       </c>
       <c r="CE19" s="23">
         <v>37</v>
       </c>
       <c r="CF19" s="23">
         <v>41.1</v>
       </c>
       <c r="CG19" s="23">
         <v>46.2</v>
       </c>
       <c r="CH19" s="40">
         <v>5.2</v>
       </c>
       <c r="CI19" s="44">
         <v>10.1</v>
       </c>
       <c r="CJ19" s="47">
         <v>6.6</v>
       </c>
       <c r="CK19" s="27">
         <v>21.3</v>
       </c>
       <c r="CL19" s="50">
         <v>25.7</v>
       </c>
-      <c r="CM19" s="62">
+      <c r="CM19" s="52">
         <v>29.7</v>
       </c>
+      <c r="CN19" s="26">
+        <v>33.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="17">
         <v>1.0628</v>
       </c>
       <c r="C20" s="17">
         <v>2.1138000000000003</v>
       </c>
       <c r="D20" s="17">
         <v>3.5609999999999999</v>
       </c>
       <c r="E20" s="17">
         <v>5.2850000000000001</v>
       </c>
       <c r="F20" s="17">
         <v>7.032</v>
       </c>
       <c r="G20" s="17">
         <v>8.6890000000000001</v>
       </c>
       <c r="H20" s="17">
         <v>10.241</v>
       </c>
       <c r="I20" s="17">
@@ -28068,55 +28123,58 @@
       </c>
       <c r="CE20" s="23">
         <v>17.3</v>
       </c>
       <c r="CF20" s="23">
         <v>18.5</v>
       </c>
       <c r="CG20" s="23">
         <v>19.5</v>
       </c>
       <c r="CH20" s="40">
         <v>1.3</v>
       </c>
       <c r="CI20" s="44">
         <v>2.5</v>
       </c>
       <c r="CJ20" s="47">
         <v>8.8000000000000007</v>
       </c>
       <c r="CK20" s="27">
         <v>6.4</v>
       </c>
       <c r="CL20" s="50">
         <v>8.5</v>
       </c>
-      <c r="CM20" s="62">
+      <c r="CM20" s="52">
         <v>10.6</v>
       </c>
+      <c r="CN20" s="26">
+        <v>12.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="17">
         <v>0.11650000000000001</v>
       </c>
       <c r="C21" s="17">
         <v>0.26330000000000003</v>
       </c>
       <c r="D21" s="17">
         <v>0.50170000000000003</v>
       </c>
       <c r="E21" s="17">
         <v>0.75470000000000004</v>
       </c>
       <c r="F21" s="17">
         <v>1.0423</v>
       </c>
       <c r="G21" s="17">
         <v>1.3794000000000002</v>
       </c>
       <c r="H21" s="17">
         <v>1.6579000000000002</v>
       </c>
       <c r="I21" s="17">
@@ -28343,55 +28401,58 @@
       </c>
       <c r="CE21" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="CF21" s="23">
         <v>2.4</v>
       </c>
       <c r="CG21" s="23">
         <v>2.5</v>
       </c>
       <c r="CH21" s="40">
         <v>0.1</v>
       </c>
       <c r="CI21" s="44">
         <v>0.2</v>
       </c>
       <c r="CJ21" s="47">
         <v>2.6</v>
       </c>
       <c r="CK21" s="27">
         <v>0.7</v>
       </c>
       <c r="CL21" s="50">
         <v>1</v>
       </c>
-      <c r="CM21" s="62">
+      <c r="CM21" s="52">
         <v>1.4</v>
       </c>
+      <c r="CN21" s="26">
+        <v>1.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" s="31"/>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
       <c r="N22" s="32"/>
       <c r="O22" s="32"/>
       <c r="P22" s="32"/>
       <c r="Q22" s="32"/>
       <c r="R22" s="32"/>
       <c r="S22" s="32"/>
       <c r="T22" s="32"/>
       <c r="U22" s="32"/>
       <c r="V22" s="32"/>
       <c r="W22" s="32"/>
       <c r="X22" s="32"/>
       <c r="Y22" s="32"/>
@@ -28422,51 +28483,51 @@
       <c r="AX22" s="32"/>
       <c r="AY22" s="32"/>
       <c r="AZ22" s="32"/>
       <c r="BA22" s="32"/>
       <c r="BB22" s="32"/>
       <c r="BC22" s="32"/>
       <c r="BD22" s="32"/>
       <c r="BE22" s="32"/>
       <c r="BF22" s="32"/>
       <c r="BG22" s="32"/>
       <c r="BH22" s="32"/>
       <c r="BI22" s="32"/>
       <c r="BJ22" s="32"/>
       <c r="BK22" s="32"/>
       <c r="BL22" s="32"/>
       <c r="BM22" s="32"/>
       <c r="BN22" s="32"/>
       <c r="BO22" s="32"/>
       <c r="BP22" s="32"/>
       <c r="BQ22" s="31"/>
       <c r="BR22" s="31"/>
       <c r="BS22" s="31"/>
       <c r="BT22" s="31"/>
       <c r="BU22" s="31"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" s="31"/>
       <c r="B23" s="31"/>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="31"/>
       <c r="O23" s="31"/>
       <c r="P23" s="31"/>
       <c r="Q23" s="31"/>
       <c r="R23" s="31"/>
       <c r="S23" s="31"/>
       <c r="T23" s="31"/>
       <c r="U23" s="31"/>
       <c r="V23" s="31"/>
       <c r="W23" s="31"/>
       <c r="X23" s="31"/>
       <c r="Y23" s="31"/>
@@ -28497,81 +28558,81 @@
       <c r="AX23" s="34"/>
       <c r="AY23" s="34"/>
       <c r="AZ23" s="34"/>
       <c r="BA23" s="34"/>
       <c r="BB23" s="34"/>
       <c r="BC23" s="34"/>
       <c r="BD23" s="34"/>
       <c r="BE23" s="34"/>
       <c r="BF23" s="34"/>
       <c r="BG23" s="34"/>
       <c r="BH23" s="34"/>
       <c r="BI23" s="34"/>
       <c r="BJ23" s="34"/>
       <c r="BK23" s="34"/>
       <c r="BL23" s="34"/>
       <c r="BM23" s="34"/>
       <c r="BN23" s="34"/>
       <c r="BO23" s="34"/>
       <c r="BP23" s="34"/>
       <c r="BQ23" s="31"/>
       <c r="BR23" s="31"/>
       <c r="BS23" s="31"/>
       <c r="BT23" s="31"/>
       <c r="BU23" s="31"/>
     </row>
-    <row r="24" spans="1:91" ht="37.5" customHeight="1">
-[...15 lines deleted...]
-      <c r="BM24" s="51"/>
+    <row r="24" spans="1:92" ht="37.5" customHeight="1">
+      <c r="AX24" s="56"/>
+      <c r="AY24" s="56"/>
+      <c r="AZ24" s="56"/>
+      <c r="BA24" s="56"/>
+      <c r="BB24" s="56"/>
+      <c r="BC24" s="56"/>
+      <c r="BD24" s="56"/>
+      <c r="BE24" s="56"/>
+      <c r="BF24" s="56"/>
+      <c r="BG24" s="56"/>
+      <c r="BH24" s="56"/>
+      <c r="BI24" s="56"/>
+      <c r="BJ24" s="56"/>
+      <c r="BK24" s="56"/>
+      <c r="BL24" s="56"/>
+      <c r="BM24" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="AX24:BM24"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CN2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>с нарастанием яйцо</vt:lpstr>
     </vt:vector>