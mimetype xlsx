--- v3 (2026-08-23)
+++ v4 (2026-10-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14130" yWindow="-15" windowWidth="13170" windowHeight="12585"/>
+    <workbookView xWindow="13530" yWindow="-15" windowWidth="14745" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием молоко" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="42">
   <si>
     <t>Молоко коровье, тыс.тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -12094,51 +12094,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="42" fillId="33" borderId="13" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="41" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -12200,77 +12200,79 @@
     <xf numFmtId="164" fontId="49" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="44" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="45" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="33" borderId="29" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="16" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="18" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="10" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="17" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10884">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="232"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2961"/>
     <cellStyle name="20% - Акцент1 3" xfId="2960"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="233"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2959"/>
     <cellStyle name="20% - Акцент2 3" xfId="2958"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="234"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2957"/>
     <cellStyle name="20% - Акцент3 3" xfId="2956"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="235"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2955"/>
     <cellStyle name="20% - Акцент4 3" xfId="2954"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="236"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2953"/>
     <cellStyle name="20% - Акцент5 3" xfId="2952"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="237"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2951"/>
@@ -23420,258 +23422,260 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:CN24"/>
+  <dimension ref="A2:CP24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO5" sqref="CO5"/>
+      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CP5" sqref="CP5:CP22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="3" customWidth="1"/>
     <col min="2" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="3"/>
     <col min="61" max="61" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:92" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A2" s="53" t="s">
+    <row r="2" spans="1:94" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A2" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="53"/>
-[...70 lines deleted...]
-      <c r="BU2" s="53"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
+      <c r="AL2" s="54"/>
+      <c r="AM2" s="54"/>
+      <c r="AN2" s="54"/>
+      <c r="AO2" s="54"/>
+      <c r="AP2" s="54"/>
+      <c r="AQ2" s="54"/>
+      <c r="AR2" s="54"/>
+      <c r="AS2" s="54"/>
+      <c r="AT2" s="54"/>
+      <c r="AU2" s="54"/>
+      <c r="AV2" s="54"/>
+      <c r="AW2" s="54"/>
+      <c r="AX2" s="54"/>
+      <c r="AY2" s="54"/>
+      <c r="AZ2" s="54"/>
+      <c r="BA2" s="54"/>
+      <c r="BB2" s="54"/>
+      <c r="BC2" s="54"/>
+      <c r="BD2" s="54"/>
+      <c r="BE2" s="54"/>
+      <c r="BF2" s="54"/>
+      <c r="BG2" s="54"/>
+      <c r="BH2" s="54"/>
+      <c r="BI2" s="54"/>
+      <c r="BJ2" s="54"/>
+      <c r="BK2" s="54"/>
+      <c r="BL2" s="54"/>
+      <c r="BM2" s="54"/>
+      <c r="BN2" s="54"/>
+      <c r="BO2" s="54"/>
+      <c r="BP2" s="54"/>
+      <c r="BQ2" s="54"/>
+      <c r="BR2" s="54"/>
+      <c r="BS2" s="54"/>
+      <c r="BT2" s="54"/>
+      <c r="BU2" s="54"/>
     </row>
-    <row r="3" spans="1:92" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="55" t="s">
+    <row r="3" spans="1:94" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="52"/>
-[...10 lines deleted...]
-      <c r="N3" s="51" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="52"/>
-[...10 lines deleted...]
-      <c r="Z3" s="51" t="s">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="52"/>
-[...10 lines deleted...]
-      <c r="AL3" s="51" t="s">
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="52"/>
-[...10 lines deleted...]
-      <c r="AX3" s="51" t="s">
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="55"/>
+      <c r="AX3" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="52"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="51" t="s">
+      <c r="AY3" s="53"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="53"/>
+      <c r="BC3" s="53"/>
+      <c r="BD3" s="53"/>
+      <c r="BE3" s="53"/>
+      <c r="BF3" s="53"/>
+      <c r="BG3" s="53"/>
+      <c r="BH3" s="53"/>
+      <c r="BI3" s="55"/>
+      <c r="BJ3" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="52"/>
-[...10 lines deleted...]
-      <c r="BV3" s="51" t="s">
+      <c r="BK3" s="53"/>
+      <c r="BL3" s="53"/>
+      <c r="BM3" s="53"/>
+      <c r="BN3" s="53"/>
+      <c r="BO3" s="53"/>
+      <c r="BP3" s="53"/>
+      <c r="BQ3" s="53"/>
+      <c r="BR3" s="53"/>
+      <c r="BS3" s="53"/>
+      <c r="BT3" s="53"/>
+      <c r="BU3" s="55"/>
+      <c r="BV3" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="52"/>
-[...10 lines deleted...]
-      <c r="CH3" s="57" t="s">
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="53"/>
+      <c r="CH3" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="58"/>
-[...3 lines deleted...]
-      <c r="CM3" s="58"/>
+      <c r="CI3" s="59"/>
+      <c r="CJ3" s="59"/>
+      <c r="CK3" s="59"/>
+      <c r="CL3" s="59"/>
+      <c r="CM3" s="59"/>
       <c r="CN3" s="59"/>
+      <c r="CO3" s="59"/>
+      <c r="CP3" s="60"/>
     </row>
-    <row r="4" spans="1:92" ht="26.25" thickBot="1">
-      <c r="A4" s="56"/>
+    <row r="4" spans="1:94" ht="26.25" thickBot="1">
+      <c r="A4" s="57"/>
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -23901,52 +23905,58 @@
       </c>
       <c r="CG4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="CH4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="CM4" s="49" t="s">
         <v>11</v>
       </c>
       <c r="CN4" s="4" t="s">
         <v>12</v>
       </c>
+      <c r="CO4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="CP4" s="4" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="6">
         <v>40.368499999999997</v>
       </c>
       <c r="C5" s="6">
         <v>84.70389999999999</v>
       </c>
       <c r="D5" s="6">
         <v>142.51249999999999</v>
       </c>
       <c r="E5" s="6">
         <v>211.26280000000003</v>
       </c>
       <c r="F5" s="6">
         <v>294.23159999999996</v>
       </c>
       <c r="G5" s="7">
         <v>379.53080000000006</v>
       </c>
       <c r="H5" s="7">
         <v>452.07479999999998</v>
       </c>
       <c r="I5" s="7">
@@ -24179,52 +24189,58 @@
       </c>
       <c r="CG5" s="9">
         <v>474.42</v>
       </c>
       <c r="CH5" s="39">
         <v>33.1</v>
       </c>
       <c r="CI5" s="41">
         <v>67.8</v>
       </c>
       <c r="CJ5" s="39">
         <v>111.2</v>
       </c>
       <c r="CK5" s="44">
         <v>160.6</v>
       </c>
       <c r="CL5" s="48">
         <v>216.4</v>
       </c>
       <c r="CM5" s="50">
         <v>271.8</v>
       </c>
       <c r="CN5" s="50">
         <v>308.10000000000002</v>
       </c>
+      <c r="CO5" s="51">
+        <v>341.9</v>
+      </c>
+      <c r="CP5" s="61">
+        <v>372.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="16">
         <v>0.5</v>
       </c>
       <c r="C6" s="16">
         <v>1.0822000000000001</v>
       </c>
       <c r="D6" s="16">
         <v>1.7450000000000001</v>
       </c>
       <c r="E6" s="16">
         <v>2.8131999999999997</v>
       </c>
       <c r="F6" s="16">
         <v>4.1147999999999998</v>
       </c>
       <c r="G6" s="16">
         <v>5.6546000000000003</v>
       </c>
       <c r="H6" s="16">
         <v>6.8754999999999997</v>
       </c>
       <c r="I6" s="16">
@@ -24457,52 +24473,58 @@
       </c>
       <c r="CG6" s="19">
         <v>4.8</v>
       </c>
       <c r="CH6" s="40">
         <v>0.1</v>
       </c>
       <c r="CI6" s="42">
         <v>0.2</v>
       </c>
       <c r="CJ6" s="43">
         <v>0.3</v>
       </c>
       <c r="CK6" s="45">
         <v>0.5</v>
       </c>
       <c r="CL6" s="47">
         <v>0.8</v>
       </c>
       <c r="CM6" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="CN6" s="19">
         <v>1.6</v>
       </c>
+      <c r="CO6" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="CP6" s="43">
+        <v>1.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16">
         <v>1.0465</v>
       </c>
       <c r="C7" s="16">
         <v>2.2290999999999999</v>
       </c>
       <c r="D7" s="16">
         <v>3.7143000000000002</v>
       </c>
       <c r="E7" s="16">
         <v>5.7714999999999996</v>
       </c>
       <c r="F7" s="16">
         <v>8.095699999999999</v>
       </c>
       <c r="G7" s="16">
         <v>10.375200000000001</v>
       </c>
       <c r="H7" s="16">
         <v>12.172499999999999</v>
       </c>
       <c r="I7" s="16">
@@ -24735,52 +24757,58 @@
       </c>
       <c r="CG7" s="19">
         <v>5.4</v>
       </c>
       <c r="CH7" s="40">
         <v>0.3</v>
       </c>
       <c r="CI7" s="42">
         <v>0.6</v>
       </c>
       <c r="CJ7" s="43">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK7" s="45">
         <v>1.8</v>
       </c>
       <c r="CL7" s="43">
         <v>2.7</v>
       </c>
       <c r="CM7" s="19">
         <v>3.6</v>
       </c>
       <c r="CN7" s="19">
         <v>3.9</v>
       </c>
+      <c r="CO7" s="42">
+        <v>4.2</v>
+      </c>
+      <c r="CP7" s="43">
+        <v>4.5999999999999996</v>
+      </c>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>2.9778000000000002</v>
       </c>
       <c r="C8" s="16">
         <v>6.4266000000000005</v>
       </c>
       <c r="D8" s="16">
         <v>10.451700000000001</v>
       </c>
       <c r="E8" s="16">
         <v>16.721499999999999</v>
       </c>
       <c r="F8" s="16">
         <v>24.245099999999997</v>
       </c>
       <c r="G8" s="16">
         <v>33.189699999999995</v>
       </c>
       <c r="H8" s="16">
         <v>40.285400000000003</v>
       </c>
       <c r="I8" s="16">
@@ -25013,52 +25041,58 @@
       </c>
       <c r="CG8" s="19">
         <v>11.2</v>
       </c>
       <c r="CH8" s="40">
         <v>0.8</v>
       </c>
       <c r="CI8" s="42">
         <v>1.7</v>
       </c>
       <c r="CJ8" s="43">
         <v>2.6</v>
       </c>
       <c r="CK8" s="45">
         <v>3.8</v>
       </c>
       <c r="CL8" s="43">
         <v>5</v>
       </c>
       <c r="CM8" s="19">
         <v>6.1</v>
       </c>
       <c r="CN8" s="19">
         <v>6.9</v>
       </c>
+      <c r="CO8" s="42">
+        <v>7.6</v>
+      </c>
+      <c r="CP8" s="43">
+        <v>8.1999999999999993</v>
+      </c>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>1.3767</v>
       </c>
       <c r="C9" s="16">
         <v>2.8180999999999998</v>
       </c>
       <c r="D9" s="16">
         <v>4.9933999999999994</v>
       </c>
       <c r="E9" s="16">
         <v>7.9568000000000003</v>
       </c>
       <c r="F9" s="16">
         <v>11.757</v>
       </c>
       <c r="G9" s="16">
         <v>15.4754</v>
       </c>
       <c r="H9" s="16">
         <v>18.427</v>
       </c>
       <c r="I9" s="16">
@@ -25291,52 +25325,58 @@
       </c>
       <c r="CG9" s="19">
         <v>19.5</v>
       </c>
       <c r="CH9" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI9" s="42">
         <v>2.1</v>
       </c>
       <c r="CJ9" s="43">
         <v>3.9</v>
       </c>
       <c r="CK9" s="45">
         <v>6.3</v>
       </c>
       <c r="CL9" s="43">
         <v>9.4</v>
       </c>
       <c r="CM9" s="19">
         <v>12.6</v>
       </c>
       <c r="CN9" s="19">
         <v>14.2</v>
       </c>
+      <c r="CO9" s="42">
+        <v>15.7</v>
+      </c>
+      <c r="CP9" s="43">
+        <v>17.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>2.7448000000000001</v>
       </c>
       <c r="C10" s="16">
         <v>5.5408999999999997</v>
       </c>
       <c r="D10" s="16">
         <v>9.6132999999999988</v>
       </c>
       <c r="E10" s="16">
         <v>14.492899999999999</v>
       </c>
       <c r="F10" s="16">
         <v>20.737299999999998</v>
       </c>
       <c r="G10" s="16">
         <v>26.641599999999997</v>
       </c>
       <c r="H10" s="16">
         <v>32.195399999999999</v>
       </c>
       <c r="I10" s="16">
@@ -25569,52 +25609,58 @@
       </c>
       <c r="CG10" s="19">
         <v>30.6</v>
       </c>
       <c r="CH10" s="40">
         <v>1.8</v>
       </c>
       <c r="CI10" s="42">
         <v>3.6</v>
       </c>
       <c r="CJ10" s="43">
         <v>6.4</v>
       </c>
       <c r="CK10" s="45">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL10" s="43">
         <v>14</v>
       </c>
       <c r="CM10" s="19">
         <v>18</v>
       </c>
       <c r="CN10" s="19">
         <v>21.2</v>
       </c>
+      <c r="CO10" s="42">
+        <v>24.3</v>
+      </c>
+      <c r="CP10" s="43">
+        <v>26.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>2.8769</v>
       </c>
       <c r="C11" s="16">
         <v>6.0473999999999997</v>
       </c>
       <c r="D11" s="16">
         <v>10.5586</v>
       </c>
       <c r="E11" s="16">
         <v>15.2288</v>
       </c>
       <c r="F11" s="16">
         <v>20.565999999999999</v>
       </c>
       <c r="G11" s="16">
         <v>25.903400000000001</v>
       </c>
       <c r="H11" s="16">
         <v>30.1372</v>
       </c>
       <c r="I11" s="16">
@@ -25847,52 +25893,58 @@
       </c>
       <c r="CG11" s="19">
         <v>27.2</v>
       </c>
       <c r="CH11" s="40">
         <v>1.9</v>
       </c>
       <c r="CI11" s="42">
         <v>4</v>
       </c>
       <c r="CJ11" s="43">
         <v>7</v>
       </c>
       <c r="CK11" s="45">
         <v>10.199999999999999</v>
       </c>
       <c r="CL11" s="43">
         <v>13.9</v>
       </c>
       <c r="CM11" s="19">
         <v>17.600000000000001</v>
       </c>
       <c r="CN11" s="19">
         <v>20.100000000000001</v>
       </c>
+      <c r="CO11" s="42">
+        <v>22.5</v>
+      </c>
+      <c r="CP11" s="43">
+        <v>24.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>2.8323</v>
       </c>
       <c r="C12" s="16">
         <v>6.3671000000000006</v>
       </c>
       <c r="D12" s="16">
         <v>10.6753</v>
       </c>
       <c r="E12" s="16">
         <v>15.442200000000001</v>
       </c>
       <c r="F12" s="16">
         <v>22.1557</v>
       </c>
       <c r="G12" s="16">
         <v>28.198799999999999</v>
       </c>
       <c r="H12" s="16">
         <v>33.970099999999995</v>
       </c>
       <c r="I12" s="16">
@@ -26125,52 +26177,58 @@
       </c>
       <c r="CG12" s="19">
         <v>26</v>
       </c>
       <c r="CH12" s="40">
         <v>1.4</v>
       </c>
       <c r="CI12" s="42">
         <v>3.2</v>
       </c>
       <c r="CJ12" s="43">
         <v>5.4</v>
       </c>
       <c r="CK12" s="45">
         <v>7.9</v>
       </c>
       <c r="CL12" s="43">
         <v>11.5</v>
       </c>
       <c r="CM12" s="19">
         <v>15</v>
       </c>
       <c r="CN12" s="19">
         <v>17.7</v>
       </c>
+      <c r="CO12" s="42">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="CP12" s="43">
+        <v>21.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>1.8648</v>
       </c>
       <c r="C13" s="16">
         <v>3.7708000000000004</v>
       </c>
       <c r="D13" s="16">
         <v>6.5377000000000001</v>
       </c>
       <c r="E13" s="16">
         <v>10.351600000000001</v>
       </c>
       <c r="F13" s="16">
         <v>14.940700000000001</v>
       </c>
       <c r="G13" s="16">
         <v>19.25</v>
       </c>
       <c r="H13" s="16">
         <v>23.446099999999998</v>
       </c>
       <c r="I13" s="16">
@@ -26403,52 +26461,58 @@
       </c>
       <c r="CG13" s="19">
         <v>17.600000000000001</v>
       </c>
       <c r="CH13" s="40">
         <v>1</v>
       </c>
       <c r="CI13" s="42">
         <v>2.1</v>
       </c>
       <c r="CJ13" s="43">
         <v>3.6</v>
       </c>
       <c r="CK13" s="45">
         <v>5.8</v>
       </c>
       <c r="CL13" s="43">
         <v>8.5</v>
       </c>
       <c r="CM13" s="19">
         <v>11</v>
       </c>
       <c r="CN13" s="19">
         <v>13</v>
       </c>
+      <c r="CO13" s="42">
+        <v>15</v>
+      </c>
+      <c r="CP13" s="43">
+        <v>16.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>2.4748999999999999</v>
       </c>
       <c r="C14" s="16">
         <v>5.1393000000000004</v>
       </c>
       <c r="D14" s="16">
         <v>9.0201000000000011</v>
       </c>
       <c r="E14" s="16">
         <v>13.385399999999999</v>
       </c>
       <c r="F14" s="16">
         <v>19.077099999999998</v>
       </c>
       <c r="G14" s="16">
         <v>24.837799999999998</v>
       </c>
       <c r="H14" s="16">
         <v>29.822599999999998</v>
       </c>
       <c r="I14" s="16">
@@ -26681,52 +26745,58 @@
       </c>
       <c r="CG14" s="19">
         <v>24</v>
       </c>
       <c r="CH14" s="40">
         <v>1.5</v>
       </c>
       <c r="CI14" s="42">
         <v>3</v>
       </c>
       <c r="CJ14" s="43">
         <v>5.2</v>
       </c>
       <c r="CK14" s="45">
         <v>7.6</v>
       </c>
       <c r="CL14" s="43">
         <v>10.6</v>
       </c>
       <c r="CM14" s="19">
         <v>13.8</v>
       </c>
       <c r="CN14" s="19">
         <v>15.5</v>
       </c>
+      <c r="CO14" s="42">
+        <v>17.3</v>
+      </c>
+      <c r="CP14" s="43">
+        <v>18.899999999999999</v>
+      </c>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>1.2902</v>
       </c>
       <c r="C15" s="16">
         <v>2.9260999999999999</v>
       </c>
       <c r="D15" s="16">
         <v>5.0386000000000006</v>
       </c>
       <c r="E15" s="16">
         <v>7.4268999999999998</v>
       </c>
       <c r="F15" s="16">
         <v>10.374499999999999</v>
       </c>
       <c r="G15" s="16">
         <v>13.4361</v>
       </c>
       <c r="H15" s="16">
         <v>15.7545</v>
       </c>
       <c r="I15" s="16">
@@ -26959,52 +27029,58 @@
       </c>
       <c r="CG15" s="19">
         <v>14.6</v>
       </c>
       <c r="CH15" s="40">
         <v>0.9</v>
       </c>
       <c r="CI15" s="42">
         <v>2</v>
       </c>
       <c r="CJ15" s="43">
         <v>3.5</v>
       </c>
       <c r="CK15" s="45">
         <v>5.2</v>
       </c>
       <c r="CL15" s="43">
         <v>7.3</v>
       </c>
       <c r="CM15" s="19">
         <v>9.5</v>
       </c>
       <c r="CN15" s="19">
         <v>11</v>
       </c>
+      <c r="CO15" s="42">
+        <v>12.4</v>
+      </c>
+      <c r="CP15" s="43">
+        <v>13.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>8.5228999999999999</v>
       </c>
       <c r="C16" s="16">
         <v>17.228300000000001</v>
       </c>
       <c r="D16" s="16">
         <v>28.372199999999999</v>
       </c>
       <c r="E16" s="16">
         <v>39.7117</v>
       </c>
       <c r="F16" s="16">
         <v>52.067900000000002</v>
       </c>
       <c r="G16" s="16">
         <v>64.854900000000001</v>
       </c>
       <c r="H16" s="16">
         <v>76.585899999999995</v>
       </c>
       <c r="I16" s="16">
@@ -27237,52 +27313,58 @@
       </c>
       <c r="CG16" s="19">
         <v>146.4</v>
       </c>
       <c r="CH16" s="40">
         <v>12.8</v>
       </c>
       <c r="CI16" s="42">
         <v>25.2</v>
       </c>
       <c r="CJ16" s="43">
         <v>39</v>
       </c>
       <c r="CK16" s="45">
         <v>52.6</v>
       </c>
       <c r="CL16" s="43">
         <v>64.599999999999994</v>
       </c>
       <c r="CM16" s="19">
         <v>75.2</v>
       </c>
       <c r="CN16" s="19">
         <v>81.8</v>
       </c>
+      <c r="CO16" s="42">
+        <v>87.7</v>
+      </c>
+      <c r="CP16" s="43">
+        <v>93.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>3.1215000000000002</v>
       </c>
       <c r="C17" s="16">
         <v>6.5730000000000004</v>
       </c>
       <c r="D17" s="16">
         <v>11.4221</v>
       </c>
       <c r="E17" s="16">
         <v>16.563500000000001</v>
       </c>
       <c r="F17" s="16">
         <v>22.623000000000001</v>
       </c>
       <c r="G17" s="16">
         <v>28.634499999999999</v>
       </c>
       <c r="H17" s="16">
         <v>33.655699999999996</v>
       </c>
       <c r="I17" s="16">
@@ -27515,52 +27597,58 @@
       </c>
       <c r="CG17" s="19">
         <v>25.2</v>
       </c>
       <c r="CH17" s="40">
         <v>1.8</v>
       </c>
       <c r="CI17" s="42">
         <v>3.8</v>
       </c>
       <c r="CJ17" s="43">
         <v>6.5</v>
       </c>
       <c r="CK17" s="45">
         <v>9.4</v>
       </c>
       <c r="CL17" s="43">
         <v>12.8</v>
       </c>
       <c r="CM17" s="19">
         <v>16.2</v>
       </c>
       <c r="CN17" s="19">
         <v>18.8</v>
       </c>
+      <c r="CO17" s="42">
+        <v>21</v>
+      </c>
+      <c r="CP17" s="43">
+        <v>23</v>
+      </c>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="24" t="s">
@@ -27793,52 +27881,58 @@
       </c>
       <c r="CG18" s="19">
         <v>23.8</v>
       </c>
       <c r="CH18" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI18" s="42">
         <v>2.6</v>
       </c>
       <c r="CJ18" s="43">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK18" s="46">
         <v>7</v>
       </c>
       <c r="CL18" s="43">
         <v>9.9</v>
       </c>
       <c r="CM18" s="19">
         <v>13.4</v>
       </c>
       <c r="CN18" s="19">
         <v>15.6</v>
       </c>
+      <c r="CO18" s="42">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="CP18" s="43">
+        <v>20</v>
+      </c>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>0.70610000000000006</v>
       </c>
       <c r="C19" s="16">
         <v>1.5640000000000001</v>
       </c>
       <c r="D19" s="16">
         <v>2.7454000000000001</v>
       </c>
       <c r="E19" s="16">
         <v>4.0682</v>
       </c>
       <c r="F19" s="16">
         <v>5.9246999999999996</v>
       </c>
       <c r="G19" s="16">
         <v>7.8376000000000001</v>
       </c>
       <c r="H19" s="16">
         <v>9.6509</v>
       </c>
       <c r="I19" s="16">
@@ -28071,52 +28165,58 @@
       </c>
       <c r="CG19" s="19">
         <v>8.1999999999999993</v>
       </c>
       <c r="CH19" s="40">
         <v>0.4</v>
       </c>
       <c r="CI19" s="42">
         <v>0.9</v>
       </c>
       <c r="CJ19" s="43">
         <v>1.6</v>
       </c>
       <c r="CK19" s="45">
         <v>2.4</v>
       </c>
       <c r="CL19" s="43">
         <v>3.4</v>
       </c>
       <c r="CM19" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="CN19" s="19">
         <v>5.7</v>
       </c>
+      <c r="CO19" s="42">
+        <v>6.6</v>
+      </c>
+      <c r="CP19" s="43">
+        <v>7.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="16">
         <v>3.7296999999999998</v>
       </c>
       <c r="C20" s="16">
         <v>7.7833999999999994</v>
       </c>
       <c r="D20" s="16">
         <v>12.361700000000001</v>
       </c>
       <c r="E20" s="16">
         <v>18.8795</v>
       </c>
       <c r="F20" s="16">
         <v>25.8245</v>
       </c>
       <c r="G20" s="16">
         <v>33.4649</v>
       </c>
       <c r="H20" s="16">
         <v>40.999400000000001</v>
       </c>
       <c r="I20" s="16">
@@ -28349,52 +28449,58 @@
       </c>
       <c r="CG20" s="19">
         <v>46.4</v>
       </c>
       <c r="CH20" s="40">
         <v>3.2</v>
       </c>
       <c r="CI20" s="42">
         <v>6.1</v>
       </c>
       <c r="CJ20" s="43">
         <v>9.4</v>
       </c>
       <c r="CK20" s="45">
         <v>13.7</v>
       </c>
       <c r="CL20" s="43">
         <v>18.399999999999999</v>
       </c>
       <c r="CM20" s="19">
         <v>22.8</v>
       </c>
       <c r="CN20" s="19">
         <v>26.7</v>
       </c>
+      <c r="CO20" s="42">
+        <v>30.4</v>
+      </c>
+      <c r="CP20" s="43">
+        <v>34</v>
+      </c>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16">
         <v>3.5311999999999997</v>
       </c>
       <c r="C21" s="16">
         <v>7.3993000000000002</v>
       </c>
       <c r="D21" s="16">
         <v>12.141</v>
       </c>
       <c r="E21" s="16">
         <v>17.5808</v>
       </c>
       <c r="F21" s="16">
         <v>24.3474</v>
       </c>
       <c r="G21" s="16">
         <v>31.9544</v>
       </c>
       <c r="H21" s="16">
         <v>36.1753</v>
       </c>
       <c r="I21" s="16">
@@ -28627,52 +28733,58 @@
       </c>
       <c r="CG21" s="19">
         <v>30</v>
       </c>
       <c r="CH21" s="40">
         <v>2.4</v>
       </c>
       <c r="CI21" s="42">
         <v>5.0999999999999996</v>
       </c>
       <c r="CJ21" s="43">
         <v>8.5</v>
       </c>
       <c r="CK21" s="45">
         <v>12.3</v>
       </c>
       <c r="CL21" s="43">
         <v>17.100000000000001</v>
       </c>
       <c r="CM21" s="19">
         <v>22.7</v>
       </c>
       <c r="CN21" s="19">
         <v>24.3</v>
       </c>
+      <c r="CO21" s="42">
+        <v>26.9</v>
+      </c>
+      <c r="CP21" s="43">
+        <v>28.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="16">
         <v>0.7722</v>
       </c>
       <c r="C22" s="16">
         <v>1.8083</v>
       </c>
       <c r="D22" s="16">
         <v>3.1221000000000001</v>
       </c>
       <c r="E22" s="16">
         <v>4.8683000000000005</v>
       </c>
       <c r="F22" s="16">
         <v>7.3801999999999994</v>
       </c>
       <c r="G22" s="16">
         <v>9.8218999999999994</v>
       </c>
       <c r="H22" s="16">
         <v>11.921299999999999</v>
       </c>
       <c r="I22" s="16">
@@ -28905,52 +29017,58 @@
       </c>
       <c r="CG22" s="19">
         <v>13.5</v>
       </c>
       <c r="CH22" s="40">
         <v>0.6</v>
       </c>
       <c r="CI22" s="42">
         <v>1.6</v>
       </c>
       <c r="CJ22" s="43">
         <v>2.8</v>
       </c>
       <c r="CK22" s="45">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL22" s="43">
         <v>6.5</v>
       </c>
       <c r="CM22" s="19">
         <v>8.6</v>
       </c>
       <c r="CN22" s="19">
         <v>10.1</v>
       </c>
+      <c r="CO22" s="42">
+        <v>11.4</v>
+      </c>
+      <c r="CP22" s="43">
+        <v>12.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:92" s="32" customFormat="1">
+    <row r="23" spans="1:94" s="32" customFormat="1">
       <c r="A23" s="26"/>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="27"/>
       <c r="Q23" s="27"/>
       <c r="R23" s="27"/>
       <c r="S23" s="28"/>
       <c r="T23" s="29"/>
       <c r="U23" s="29"/>
       <c r="V23" s="29"/>
       <c r="W23" s="29"/>
       <c r="X23" s="29"/>
       <c r="Y23" s="29"/>
@@ -28981,51 +29099,51 @@
       <c r="AX23" s="27"/>
       <c r="AY23" s="27"/>
       <c r="AZ23" s="27"/>
       <c r="BA23" s="30"/>
       <c r="BB23" s="31"/>
       <c r="BC23" s="31"/>
       <c r="BD23" s="31"/>
       <c r="BE23" s="31"/>
       <c r="BF23" s="31"/>
       <c r="BG23" s="31"/>
       <c r="BH23" s="31"/>
       <c r="BI23" s="31"/>
       <c r="BJ23" s="28"/>
       <c r="BK23" s="28"/>
       <c r="BL23" s="28"/>
       <c r="BM23" s="30"/>
       <c r="BN23" s="31"/>
       <c r="BO23" s="28"/>
       <c r="BP23" s="31"/>
       <c r="BQ23" s="31"/>
       <c r="BR23" s="31"/>
       <c r="BS23" s="31"/>
       <c r="BT23" s="31"/>
       <c r="BU23" s="31"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" s="33"/>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
@@ -29058,51 +29176,51 @@
       <c r="AZ24" s="35"/>
       <c r="BA24" s="35"/>
       <c r="BB24" s="35"/>
       <c r="BC24" s="35"/>
       <c r="BD24" s="35"/>
       <c r="BE24" s="35"/>
       <c r="BF24" s="35"/>
       <c r="BG24" s="35"/>
       <c r="BH24" s="35"/>
       <c r="BI24" s="35"/>
       <c r="BJ24" s="35"/>
       <c r="BK24" s="35"/>
       <c r="BL24" s="35"/>
       <c r="BM24" s="35"/>
       <c r="BN24" s="35"/>
       <c r="BO24" s="35"/>
       <c r="BP24" s="35"/>
       <c r="BQ24" s="33"/>
       <c r="BR24" s="33"/>
       <c r="BS24" s="33"/>
       <c r="BT24" s="33"/>
       <c r="BU24" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH3:CN3"/>
+    <mergeCell ref="CH3:CP3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>