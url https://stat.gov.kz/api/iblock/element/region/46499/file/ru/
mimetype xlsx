--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="750" yWindow="270" windowWidth="13830" windowHeight="12585"/>
+    <workbookView xWindow="-150" yWindow="75" windowWidth="13830" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием молоко" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="42">
   <si>
     <t>Молоко коровье, тыс.тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -12068,51 +12068,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="42" fillId="33" borderId="13" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="41" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -12156,75 +12156,83 @@
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="0" xfId="3234" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="3234" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="49" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="16" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="18" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="10" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="17" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="43" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10884">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="232"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2961"/>
     <cellStyle name="20% - Акцент1 3" xfId="2960"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="233"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2959"/>
     <cellStyle name="20% - Акцент2 3" xfId="2958"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="234"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2957"/>
     <cellStyle name="20% - Акцент3 3" xfId="2956"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="235"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2955"/>
     <cellStyle name="20% - Акцент4 3" xfId="2954"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="236"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2953"/>
     <cellStyle name="20% - Акцент5 3" xfId="2952"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="237"/>
@@ -23375,253 +23383,255 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:CI24"/>
+  <dimension ref="A2:CK24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK6" sqref="CK6"/>
+      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="3" customWidth="1"/>
     <col min="2" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="3"/>
     <col min="61" max="61" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:87" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A2" s="43" t="s">
+    <row r="2" spans="1:89" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A2" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="43"/>
-[...70 lines deleted...]
-      <c r="BU2" s="43"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AL2" s="46"/>
+      <c r="AM2" s="46"/>
+      <c r="AN2" s="46"/>
+      <c r="AO2" s="46"/>
+      <c r="AP2" s="46"/>
+      <c r="AQ2" s="46"/>
+      <c r="AR2" s="46"/>
+      <c r="AS2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="AX2" s="46"/>
+      <c r="AY2" s="46"/>
+      <c r="AZ2" s="46"/>
+      <c r="BA2" s="46"/>
+      <c r="BB2" s="46"/>
+      <c r="BC2" s="46"/>
+      <c r="BD2" s="46"/>
+      <c r="BE2" s="46"/>
+      <c r="BF2" s="46"/>
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BJ2" s="46"/>
+      <c r="BK2" s="46"/>
+      <c r="BL2" s="46"/>
+      <c r="BM2" s="46"/>
+      <c r="BN2" s="46"/>
+      <c r="BO2" s="46"/>
+      <c r="BP2" s="46"/>
+      <c r="BQ2" s="46"/>
+      <c r="BR2" s="46"/>
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="46"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A3" s="45" t="s">
+    <row r="3" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="42"/>
-[...10 lines deleted...]
-      <c r="N3" s="41" t="s">
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="42"/>
-[...10 lines deleted...]
-      <c r="Z3" s="41" t="s">
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="47"/>
+      <c r="Z3" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="42"/>
-[...10 lines deleted...]
-      <c r="AL3" s="41" t="s">
+      <c r="AA3" s="45"/>
+      <c r="AB3" s="45"/>
+      <c r="AC3" s="45"/>
+      <c r="AD3" s="45"/>
+      <c r="AE3" s="45"/>
+      <c r="AF3" s="45"/>
+      <c r="AG3" s="45"/>
+      <c r="AH3" s="45"/>
+      <c r="AI3" s="45"/>
+      <c r="AJ3" s="45"/>
+      <c r="AK3" s="47"/>
+      <c r="AL3" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="42"/>
-[...10 lines deleted...]
-      <c r="AX3" s="41" t="s">
+      <c r="AM3" s="45"/>
+      <c r="AN3" s="45"/>
+      <c r="AO3" s="45"/>
+      <c r="AP3" s="45"/>
+      <c r="AQ3" s="45"/>
+      <c r="AR3" s="45"/>
+      <c r="AS3" s="45"/>
+      <c r="AT3" s="45"/>
+      <c r="AU3" s="45"/>
+      <c r="AV3" s="45"/>
+      <c r="AW3" s="47"/>
+      <c r="AX3" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="41" t="s">
+      <c r="AY3" s="45"/>
+      <c r="AZ3" s="45"/>
+      <c r="BA3" s="45"/>
+      <c r="BB3" s="45"/>
+      <c r="BC3" s="45"/>
+      <c r="BD3" s="45"/>
+      <c r="BE3" s="45"/>
+      <c r="BF3" s="45"/>
+      <c r="BG3" s="45"/>
+      <c r="BH3" s="45"/>
+      <c r="BI3" s="47"/>
+      <c r="BJ3" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="42"/>
-[...10 lines deleted...]
-      <c r="BV3" s="41" t="s">
+      <c r="BK3" s="45"/>
+      <c r="BL3" s="45"/>
+      <c r="BM3" s="45"/>
+      <c r="BN3" s="45"/>
+      <c r="BO3" s="45"/>
+      <c r="BP3" s="45"/>
+      <c r="BQ3" s="45"/>
+      <c r="BR3" s="45"/>
+      <c r="BS3" s="45"/>
+      <c r="BT3" s="45"/>
+      <c r="BU3" s="47"/>
+      <c r="BV3" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="42"/>
-[...10 lines deleted...]
-      <c r="CH3" s="49" t="s">
+      <c r="BW3" s="45"/>
+      <c r="BX3" s="45"/>
+      <c r="BY3" s="45"/>
+      <c r="BZ3" s="45"/>
+      <c r="CA3" s="45"/>
+      <c r="CB3" s="45"/>
+      <c r="CC3" s="45"/>
+      <c r="CD3" s="45"/>
+      <c r="CE3" s="45"/>
+      <c r="CF3" s="45"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="50"/>
+      <c r="CI3" s="51"/>
+      <c r="CJ3" s="51"/>
+      <c r="CK3" s="52"/>
     </row>
-    <row r="4" spans="1:87" ht="26.25" thickBot="1">
-      <c r="A4" s="46"/>
+    <row r="4" spans="1:89" ht="26.25" thickBot="1">
+      <c r="A4" s="49"/>
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -23836,52 +23846,58 @@
       </c>
       <c r="CB4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="CH4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="4" t="s">
         <v>7</v>
       </c>
+      <c r="CJ4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="CK4" s="4" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="6">
         <v>40.368499999999997</v>
       </c>
       <c r="C5" s="6">
         <v>84.70389999999999</v>
       </c>
       <c r="D5" s="6">
         <v>142.51249999999999</v>
       </c>
       <c r="E5" s="6">
         <v>211.26280000000003</v>
       </c>
       <c r="F5" s="6">
         <v>294.23159999999996</v>
       </c>
       <c r="G5" s="7">
         <v>379.53080000000006</v>
       </c>
       <c r="H5" s="7">
         <v>452.07479999999998</v>
       </c>
       <c r="I5" s="7">
@@ -24096,55 +24112,61 @@
       </c>
       <c r="CA5" s="13">
         <v>283.89999999999998</v>
       </c>
       <c r="CB5" s="36">
         <v>327.39999999999998</v>
       </c>
       <c r="CC5" s="9">
         <v>368.8</v>
       </c>
       <c r="CD5" s="9">
         <v>406</v>
       </c>
       <c r="CE5" s="9">
         <v>427.9</v>
       </c>
       <c r="CF5" s="9">
         <v>449.2</v>
       </c>
       <c r="CG5" s="9">
         <v>474.42</v>
       </c>
       <c r="CH5" s="39">
         <v>33.1</v>
       </c>
-      <c r="CI5" s="47">
+      <c r="CI5" s="41">
         <v>67.8</v>
       </c>
+      <c r="CJ5" s="39">
+        <v>111.2</v>
+      </c>
+      <c r="CK5" s="53">
+        <v>160.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="16">
         <v>0.5</v>
       </c>
       <c r="C6" s="16">
         <v>1.0822000000000001</v>
       </c>
       <c r="D6" s="16">
         <v>1.7450000000000001</v>
       </c>
       <c r="E6" s="16">
         <v>2.8131999999999997</v>
       </c>
       <c r="F6" s="16">
         <v>4.1147999999999998</v>
       </c>
       <c r="G6" s="16">
         <v>5.6546000000000003</v>
       </c>
       <c r="H6" s="16">
         <v>6.8754999999999997</v>
       </c>
       <c r="I6" s="16">
@@ -24359,55 +24381,61 @@
       </c>
       <c r="CA6" s="2">
         <v>2.4</v>
       </c>
       <c r="CB6" s="37">
         <v>3.2</v>
       </c>
       <c r="CC6" s="19">
         <v>3.6</v>
       </c>
       <c r="CD6" s="19">
         <v>4</v>
       </c>
       <c r="CE6" s="19">
         <v>4.3</v>
       </c>
       <c r="CF6" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG6" s="19">
         <v>4.8</v>
       </c>
       <c r="CH6" s="40">
         <v>0.1</v>
       </c>
-      <c r="CI6" s="48">
+      <c r="CI6" s="42">
         <v>0.2</v>
       </c>
+      <c r="CJ6" s="43">
+        <v>0.3</v>
+      </c>
+      <c r="CK6" s="54">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16">
         <v>1.0465</v>
       </c>
       <c r="C7" s="16">
         <v>2.2290999999999999</v>
       </c>
       <c r="D7" s="16">
         <v>3.7143000000000002</v>
       </c>
       <c r="E7" s="16">
         <v>5.7714999999999996</v>
       </c>
       <c r="F7" s="16">
         <v>8.095699999999999</v>
       </c>
       <c r="G7" s="16">
         <v>10.375200000000001</v>
       </c>
       <c r="H7" s="16">
         <v>12.172499999999999</v>
       </c>
       <c r="I7" s="16">
@@ -24622,55 +24650,61 @@
       </c>
       <c r="CA7" s="2">
         <v>3.6</v>
       </c>
       <c r="CB7" s="37">
         <v>3.8</v>
       </c>
       <c r="CC7" s="19">
         <v>4.2</v>
       </c>
       <c r="CD7" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="CE7" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="CF7" s="19">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG7" s="19">
         <v>5.4</v>
       </c>
       <c r="CH7" s="40">
         <v>0.3</v>
       </c>
-      <c r="CI7" s="48">
+      <c r="CI7" s="42">
         <v>0.6</v>
       </c>
+      <c r="CJ7" s="43">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CK7" s="54">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>2.9778000000000002</v>
       </c>
       <c r="C8" s="16">
         <v>6.4266000000000005</v>
       </c>
       <c r="D8" s="16">
         <v>10.451700000000001</v>
       </c>
       <c r="E8" s="16">
         <v>16.721499999999999</v>
       </c>
       <c r="F8" s="16">
         <v>24.245099999999997</v>
       </c>
       <c r="G8" s="16">
         <v>33.189699999999995</v>
       </c>
       <c r="H8" s="16">
         <v>40.285400000000003</v>
       </c>
       <c r="I8" s="16">
@@ -24885,55 +24919,61 @@
       </c>
       <c r="CA8" s="2">
         <v>4.5</v>
       </c>
       <c r="CB8" s="37">
         <v>5.9</v>
       </c>
       <c r="CC8" s="19">
         <v>7.1</v>
       </c>
       <c r="CD8" s="19">
         <v>8.3000000000000007</v>
       </c>
       <c r="CE8" s="19">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF8" s="19">
         <v>10.3</v>
       </c>
       <c r="CG8" s="19">
         <v>11.2</v>
       </c>
       <c r="CH8" s="40">
         <v>0.8</v>
       </c>
-      <c r="CI8" s="48">
+      <c r="CI8" s="42">
         <v>1.7</v>
       </c>
+      <c r="CJ8" s="43">
+        <v>2.6</v>
+      </c>
+      <c r="CK8" s="54">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>1.3767</v>
       </c>
       <c r="C9" s="16">
         <v>2.8180999999999998</v>
       </c>
       <c r="D9" s="16">
         <v>4.9933999999999994</v>
       </c>
       <c r="E9" s="16">
         <v>7.9568000000000003</v>
       </c>
       <c r="F9" s="16">
         <v>11.757</v>
       </c>
       <c r="G9" s="16">
         <v>15.4754</v>
       </c>
       <c r="H9" s="16">
         <v>18.427</v>
       </c>
       <c r="I9" s="16">
@@ -25148,55 +25188,61 @@
       </c>
       <c r="CA9" s="2">
         <v>12.1</v>
       </c>
       <c r="CB9" s="37">
         <v>13.7</v>
       </c>
       <c r="CC9" s="19">
         <v>15.1</v>
       </c>
       <c r="CD9" s="19">
         <v>16.5</v>
       </c>
       <c r="CE9" s="19">
         <v>17.5</v>
       </c>
       <c r="CF9" s="19">
         <v>18.5</v>
       </c>
       <c r="CG9" s="19">
         <v>19.5</v>
       </c>
       <c r="CH9" s="40">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CI9" s="48">
+      <c r="CI9" s="42">
         <v>2.1</v>
       </c>
+      <c r="CJ9" s="43">
+        <v>3.9</v>
+      </c>
+      <c r="CK9" s="54">
+        <v>6.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>2.7448000000000001</v>
       </c>
       <c r="C10" s="16">
         <v>5.5408999999999997</v>
       </c>
       <c r="D10" s="16">
         <v>9.6132999999999988</v>
       </c>
       <c r="E10" s="16">
         <v>14.492899999999999</v>
       </c>
       <c r="F10" s="16">
         <v>20.737299999999998</v>
       </c>
       <c r="G10" s="16">
         <v>26.641599999999997</v>
       </c>
       <c r="H10" s="16">
         <v>32.195399999999999</v>
       </c>
       <c r="I10" s="16">
@@ -25411,55 +25457,61 @@
       </c>
       <c r="CA10" s="2">
         <v>19.100000000000001</v>
       </c>
       <c r="CB10" s="37">
         <v>22.5</v>
       </c>
       <c r="CC10" s="19">
         <v>25.8</v>
       </c>
       <c r="CD10" s="19">
         <v>27.9</v>
       </c>
       <c r="CE10" s="19">
         <v>28.9</v>
       </c>
       <c r="CF10" s="19">
         <v>29.8</v>
       </c>
       <c r="CG10" s="19">
         <v>30.6</v>
       </c>
       <c r="CH10" s="40">
         <v>1.8</v>
       </c>
-      <c r="CI10" s="48">
+      <c r="CI10" s="42">
         <v>3.6</v>
       </c>
+      <c r="CJ10" s="43">
+        <v>6.4</v>
+      </c>
+      <c r="CK10" s="54">
+        <v>9.6999999999999993</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>2.8769</v>
       </c>
       <c r="C11" s="16">
         <v>6.0473999999999997</v>
       </c>
       <c r="D11" s="16">
         <v>10.5586</v>
       </c>
       <c r="E11" s="16">
         <v>15.2288</v>
       </c>
       <c r="F11" s="16">
         <v>20.565999999999999</v>
       </c>
       <c r="G11" s="16">
         <v>25.903400000000001</v>
       </c>
       <c r="H11" s="16">
         <v>30.1372</v>
       </c>
       <c r="I11" s="16">
@@ -25674,55 +25726,61 @@
       </c>
       <c r="CA11" s="2">
         <v>17</v>
       </c>
       <c r="CB11" s="37">
         <v>19.399999999999999</v>
       </c>
       <c r="CC11" s="19">
         <v>21.8</v>
       </c>
       <c r="CD11" s="19">
         <v>24</v>
       </c>
       <c r="CE11" s="19">
         <v>25</v>
       </c>
       <c r="CF11" s="19">
         <v>26.1</v>
       </c>
       <c r="CG11" s="19">
         <v>27.2</v>
       </c>
       <c r="CH11" s="40">
         <v>1.9</v>
       </c>
-      <c r="CI11" s="48">
+      <c r="CI11" s="42">
         <v>4</v>
       </c>
+      <c r="CJ11" s="43">
+        <v>7</v>
+      </c>
+      <c r="CK11" s="54">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>2.8323</v>
       </c>
       <c r="C12" s="16">
         <v>6.3671000000000006</v>
       </c>
       <c r="D12" s="16">
         <v>10.6753</v>
       </c>
       <c r="E12" s="16">
         <v>15.442200000000001</v>
       </c>
       <c r="F12" s="16">
         <v>22.1557</v>
       </c>
       <c r="G12" s="16">
         <v>28.198799999999999</v>
       </c>
       <c r="H12" s="16">
         <v>33.970099999999995</v>
       </c>
       <c r="I12" s="16">
@@ -25937,55 +25995,61 @@
       </c>
       <c r="CA12" s="2">
         <v>15.5</v>
       </c>
       <c r="CB12" s="37">
         <v>18.3</v>
       </c>
       <c r="CC12" s="19">
         <v>20.399999999999999</v>
       </c>
       <c r="CD12" s="19">
         <v>22.5</v>
       </c>
       <c r="CE12" s="19">
         <v>23.5</v>
       </c>
       <c r="CF12" s="19">
         <v>24.5</v>
       </c>
       <c r="CG12" s="19">
         <v>26</v>
       </c>
       <c r="CH12" s="40">
         <v>1.4</v>
       </c>
-      <c r="CI12" s="48">
+      <c r="CI12" s="42">
         <v>3.2</v>
       </c>
+      <c r="CJ12" s="43">
+        <v>5.4</v>
+      </c>
+      <c r="CK12" s="54">
+        <v>7.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>1.8648</v>
       </c>
       <c r="C13" s="16">
         <v>3.7708000000000004</v>
       </c>
       <c r="D13" s="16">
         <v>6.5377000000000001</v>
       </c>
       <c r="E13" s="16">
         <v>10.351600000000001</v>
       </c>
       <c r="F13" s="16">
         <v>14.940700000000001</v>
       </c>
       <c r="G13" s="16">
         <v>19.25</v>
       </c>
       <c r="H13" s="16">
         <v>23.446099999999998</v>
       </c>
       <c r="I13" s="16">
@@ -26200,55 +26264,61 @@
       </c>
       <c r="CA13" s="2">
         <v>10.7</v>
       </c>
       <c r="CB13" s="37">
         <v>12.7</v>
       </c>
       <c r="CC13" s="19">
         <v>14.7</v>
       </c>
       <c r="CD13" s="19">
         <v>16.2</v>
       </c>
       <c r="CE13" s="19">
         <v>16.7</v>
       </c>
       <c r="CF13" s="19">
         <v>17.2</v>
       </c>
       <c r="CG13" s="19">
         <v>17.600000000000001</v>
       </c>
       <c r="CH13" s="40">
         <v>1</v>
       </c>
-      <c r="CI13" s="48">
+      <c r="CI13" s="42">
         <v>2.1</v>
       </c>
+      <c r="CJ13" s="43">
+        <v>3.6</v>
+      </c>
+      <c r="CK13" s="54">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>2.4748999999999999</v>
       </c>
       <c r="C14" s="16">
         <v>5.1393000000000004</v>
       </c>
       <c r="D14" s="16">
         <v>9.0201000000000011</v>
       </c>
       <c r="E14" s="16">
         <v>13.385399999999999</v>
       </c>
       <c r="F14" s="16">
         <v>19.077099999999998</v>
       </c>
       <c r="G14" s="16">
         <v>24.837799999999998</v>
       </c>
       <c r="H14" s="16">
         <v>29.822599999999998</v>
       </c>
       <c r="I14" s="16">
@@ -26463,55 +26533,61 @@
       </c>
       <c r="CA14" s="2">
         <v>13.8</v>
       </c>
       <c r="CB14" s="37">
         <v>15.6</v>
       </c>
       <c r="CC14" s="19">
         <v>17.7</v>
       </c>
       <c r="CD14" s="19">
         <v>19.7</v>
       </c>
       <c r="CE14" s="19">
         <v>21.1</v>
       </c>
       <c r="CF14" s="19">
         <v>22.5</v>
       </c>
       <c r="CG14" s="19">
         <v>24</v>
       </c>
       <c r="CH14" s="40">
         <v>1.5</v>
       </c>
-      <c r="CI14" s="48">
+      <c r="CI14" s="42">
         <v>3</v>
       </c>
+      <c r="CJ14" s="43">
+        <v>5.2</v>
+      </c>
+      <c r="CK14" s="54">
+        <v>7.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>1.2902</v>
       </c>
       <c r="C15" s="16">
         <v>2.9260999999999999</v>
       </c>
       <c r="D15" s="16">
         <v>5.0386000000000006</v>
       </c>
       <c r="E15" s="16">
         <v>7.4268999999999998</v>
       </c>
       <c r="F15" s="16">
         <v>10.374499999999999</v>
       </c>
       <c r="G15" s="16">
         <v>13.4361</v>
       </c>
       <c r="H15" s="16">
         <v>15.7545</v>
       </c>
       <c r="I15" s="16">
@@ -26726,55 +26802,61 @@
       </c>
       <c r="CA15" s="2">
         <v>9.1999999999999993</v>
       </c>
       <c r="CB15" s="37">
         <v>10.7</v>
       </c>
       <c r="CC15" s="19">
         <v>12.1</v>
       </c>
       <c r="CD15" s="19">
         <v>13</v>
       </c>
       <c r="CE15" s="19">
         <v>13.6</v>
       </c>
       <c r="CF15" s="19">
         <v>14.1</v>
       </c>
       <c r="CG15" s="19">
         <v>14.6</v>
       </c>
       <c r="CH15" s="40">
         <v>0.9</v>
       </c>
-      <c r="CI15" s="48">
+      <c r="CI15" s="42">
         <v>2</v>
       </c>
+      <c r="CJ15" s="43">
+        <v>3.5</v>
+      </c>
+      <c r="CK15" s="54">
+        <v>5.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>8.5228999999999999</v>
       </c>
       <c r="C16" s="16">
         <v>17.228300000000001</v>
       </c>
       <c r="D16" s="16">
         <v>28.372199999999999</v>
       </c>
       <c r="E16" s="16">
         <v>39.7117</v>
       </c>
       <c r="F16" s="16">
         <v>52.067900000000002</v>
       </c>
       <c r="G16" s="16">
         <v>64.854900000000001</v>
       </c>
       <c r="H16" s="16">
         <v>76.585899999999995</v>
       </c>
       <c r="I16" s="16">
@@ -26989,55 +27071,61 @@
       </c>
       <c r="CA16" s="2">
         <v>88.1</v>
       </c>
       <c r="CB16" s="37">
         <v>100.2</v>
       </c>
       <c r="CC16" s="19">
         <v>112</v>
       </c>
       <c r="CD16" s="19">
         <v>123</v>
       </c>
       <c r="CE16" s="19">
         <v>130.19999999999999</v>
       </c>
       <c r="CF16" s="19">
         <v>137</v>
       </c>
       <c r="CG16" s="19">
         <v>146.4</v>
       </c>
       <c r="CH16" s="40">
         <v>12.8</v>
       </c>
-      <c r="CI16" s="48">
+      <c r="CI16" s="42">
         <v>25.2</v>
       </c>
+      <c r="CJ16" s="43">
+        <v>39</v>
+      </c>
+      <c r="CK16" s="54">
+        <v>52.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>3.1215000000000002</v>
       </c>
       <c r="C17" s="16">
         <v>6.5730000000000004</v>
       </c>
       <c r="D17" s="16">
         <v>11.4221</v>
       </c>
       <c r="E17" s="16">
         <v>16.563500000000001</v>
       </c>
       <c r="F17" s="16">
         <v>22.623000000000001</v>
       </c>
       <c r="G17" s="16">
         <v>28.634499999999999</v>
       </c>
       <c r="H17" s="16">
         <v>33.655699999999996</v>
       </c>
       <c r="I17" s="16">
@@ -27252,55 +27340,61 @@
       </c>
       <c r="CA17" s="2">
         <v>15</v>
       </c>
       <c r="CB17" s="37">
         <v>17.5</v>
       </c>
       <c r="CC17" s="19">
         <v>19.5</v>
       </c>
       <c r="CD17" s="19">
         <v>21.4</v>
       </c>
       <c r="CE17" s="19">
         <v>22.5</v>
       </c>
       <c r="CF17" s="19">
         <v>23.7</v>
       </c>
       <c r="CG17" s="19">
         <v>25.2</v>
       </c>
       <c r="CH17" s="40">
         <v>1.8</v>
       </c>
-      <c r="CI17" s="48">
+      <c r="CI17" s="42">
         <v>3.8</v>
       </c>
+      <c r="CJ17" s="43">
+        <v>6.5</v>
+      </c>
+      <c r="CK17" s="54">
+        <v>9.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="24" t="s">
@@ -27515,55 +27609,61 @@
       </c>
       <c r="CA18" s="2">
         <v>13.8</v>
       </c>
       <c r="CB18" s="37">
         <v>16.3</v>
       </c>
       <c r="CC18" s="19">
         <v>18.3</v>
       </c>
       <c r="CD18" s="19">
         <v>20.5</v>
       </c>
       <c r="CE18" s="19">
         <v>21.5</v>
       </c>
       <c r="CF18" s="19">
         <v>22.7</v>
       </c>
       <c r="CG18" s="19">
         <v>23.8</v>
       </c>
       <c r="CH18" s="40">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CI18" s="48">
+      <c r="CI18" s="42">
         <v>2.6</v>
       </c>
+      <c r="CJ18" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="CK18" s="19">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>0.70610000000000006</v>
       </c>
       <c r="C19" s="16">
         <v>1.5640000000000001</v>
       </c>
       <c r="D19" s="16">
         <v>2.7454000000000001</v>
       </c>
       <c r="E19" s="16">
         <v>4.0682</v>
       </c>
       <c r="F19" s="16">
         <v>5.9246999999999996</v>
       </c>
       <c r="G19" s="16">
         <v>7.8376000000000001</v>
       </c>
       <c r="H19" s="16">
         <v>9.6509</v>
       </c>
       <c r="I19" s="16">
@@ -27778,55 +27878,61 @@
       </c>
       <c r="CA19" s="2">
         <v>4.4000000000000004</v>
       </c>
       <c r="CB19" s="37">
         <v>5.5</v>
       </c>
       <c r="CC19" s="19">
         <v>6.3</v>
       </c>
       <c r="CD19" s="19">
         <v>7.1</v>
       </c>
       <c r="CE19" s="19">
         <v>7.4</v>
       </c>
       <c r="CF19" s="19">
         <v>7.7</v>
       </c>
       <c r="CG19" s="19">
         <v>8.1999999999999993</v>
       </c>
       <c r="CH19" s="40">
         <v>0.4</v>
       </c>
-      <c r="CI19" s="48">
+      <c r="CI19" s="42">
         <v>0.9</v>
       </c>
+      <c r="CJ19" s="43">
+        <v>1.6</v>
+      </c>
+      <c r="CK19" s="54">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="16">
         <v>3.7296999999999998</v>
       </c>
       <c r="C20" s="16">
         <v>7.7833999999999994</v>
       </c>
       <c r="D20" s="16">
         <v>12.361700000000001</v>
       </c>
       <c r="E20" s="16">
         <v>18.8795</v>
       </c>
       <c r="F20" s="16">
         <v>25.8245</v>
       </c>
       <c r="G20" s="16">
         <v>33.4649</v>
       </c>
       <c r="H20" s="16">
         <v>40.999400000000001</v>
       </c>
       <c r="I20" s="16">
@@ -28041,55 +28147,61 @@
       </c>
       <c r="CA20" s="2">
         <v>24.7</v>
       </c>
       <c r="CB20" s="37">
         <v>29.4</v>
       </c>
       <c r="CC20" s="19">
         <v>33.9</v>
       </c>
       <c r="CD20" s="19">
         <v>38.299999999999997</v>
       </c>
       <c r="CE20" s="19">
         <v>40.9</v>
       </c>
       <c r="CF20" s="19">
         <v>43.3</v>
       </c>
       <c r="CG20" s="19">
         <v>46.4</v>
       </c>
       <c r="CH20" s="40">
         <v>3.2</v>
       </c>
-      <c r="CI20" s="48">
+      <c r="CI20" s="42">
         <v>6.1</v>
       </c>
+      <c r="CJ20" s="43">
+        <v>9.4</v>
+      </c>
+      <c r="CK20" s="54">
+        <v>13.7</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16">
         <v>3.5311999999999997</v>
       </c>
       <c r="C21" s="16">
         <v>7.3993000000000002</v>
       </c>
       <c r="D21" s="16">
         <v>12.141</v>
       </c>
       <c r="E21" s="16">
         <v>17.5808</v>
       </c>
       <c r="F21" s="16">
         <v>24.3474</v>
       </c>
       <c r="G21" s="16">
         <v>31.9544</v>
       </c>
       <c r="H21" s="16">
         <v>36.1753</v>
       </c>
       <c r="I21" s="16">
@@ -28304,55 +28416,61 @@
       </c>
       <c r="CA21" s="2">
         <v>22.4</v>
       </c>
       <c r="CB21" s="37">
         <v>23.8</v>
       </c>
       <c r="CC21" s="19">
         <v>26</v>
       </c>
       <c r="CD21" s="19">
         <v>27.8</v>
       </c>
       <c r="CE21" s="19">
         <v>28.7</v>
       </c>
       <c r="CF21" s="19">
         <v>29.4</v>
       </c>
       <c r="CG21" s="19">
         <v>30</v>
       </c>
       <c r="CH21" s="40">
         <v>2.4</v>
       </c>
-      <c r="CI21" s="48">
+      <c r="CI21" s="42">
         <v>5.0999999999999996</v>
       </c>
+      <c r="CJ21" s="43">
+        <v>8.5</v>
+      </c>
+      <c r="CK21" s="54">
+        <v>12.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="16">
         <v>0.7722</v>
       </c>
       <c r="C22" s="16">
         <v>1.8083</v>
       </c>
       <c r="D22" s="16">
         <v>3.1221000000000001</v>
       </c>
       <c r="E22" s="16">
         <v>4.8683000000000005</v>
       </c>
       <c r="F22" s="16">
         <v>7.3801999999999994</v>
       </c>
       <c r="G22" s="16">
         <v>9.8218999999999994</v>
       </c>
       <c r="H22" s="16">
         <v>11.921299999999999</v>
       </c>
       <c r="I22" s="16">
@@ -28567,55 +28685,61 @@
       </c>
       <c r="CA22" s="2">
         <v>7.6</v>
       </c>
       <c r="CB22" s="38">
         <v>9</v>
       </c>
       <c r="CC22" s="19">
         <v>10.3</v>
       </c>
       <c r="CD22" s="19">
         <v>11.2</v>
       </c>
       <c r="CE22" s="19">
         <v>11.9</v>
       </c>
       <c r="CF22" s="19">
         <v>12.7</v>
       </c>
       <c r="CG22" s="19">
         <v>13.5</v>
       </c>
       <c r="CH22" s="40">
         <v>0.6</v>
       </c>
-      <c r="CI22" s="48">
+      <c r="CI22" s="42">
         <v>1.6</v>
       </c>
+      <c r="CJ22" s="43">
+        <v>2.8</v>
+      </c>
+      <c r="CK22" s="54">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="23" spans="1:87" s="32" customFormat="1">
+    <row r="23" spans="1:89" s="32" customFormat="1">
       <c r="A23" s="26"/>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="27"/>
       <c r="Q23" s="27"/>
       <c r="R23" s="27"/>
       <c r="S23" s="28"/>
       <c r="T23" s="29"/>
       <c r="U23" s="29"/>
       <c r="V23" s="29"/>
       <c r="W23" s="29"/>
       <c r="X23" s="29"/>
       <c r="Y23" s="29"/>
@@ -28646,51 +28770,51 @@
       <c r="AX23" s="27"/>
       <c r="AY23" s="27"/>
       <c r="AZ23" s="27"/>
       <c r="BA23" s="30"/>
       <c r="BB23" s="31"/>
       <c r="BC23" s="31"/>
       <c r="BD23" s="31"/>
       <c r="BE23" s="31"/>
       <c r="BF23" s="31"/>
       <c r="BG23" s="31"/>
       <c r="BH23" s="31"/>
       <c r="BI23" s="31"/>
       <c r="BJ23" s="28"/>
       <c r="BK23" s="28"/>
       <c r="BL23" s="28"/>
       <c r="BM23" s="30"/>
       <c r="BN23" s="31"/>
       <c r="BO23" s="28"/>
       <c r="BP23" s="31"/>
       <c r="BQ23" s="31"/>
       <c r="BR23" s="31"/>
       <c r="BS23" s="31"/>
       <c r="BT23" s="31"/>
       <c r="BU23" s="31"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" s="33"/>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
@@ -28723,51 +28847,51 @@
       <c r="AZ24" s="35"/>
       <c r="BA24" s="35"/>
       <c r="BB24" s="35"/>
       <c r="BC24" s="35"/>
       <c r="BD24" s="35"/>
       <c r="BE24" s="35"/>
       <c r="BF24" s="35"/>
       <c r="BG24" s="35"/>
       <c r="BH24" s="35"/>
       <c r="BI24" s="35"/>
       <c r="BJ24" s="35"/>
       <c r="BK24" s="35"/>
       <c r="BL24" s="35"/>
       <c r="BM24" s="35"/>
       <c r="BN24" s="35"/>
       <c r="BO24" s="35"/>
       <c r="BP24" s="35"/>
       <c r="BQ24" s="33"/>
       <c r="BR24" s="33"/>
       <c r="BS24" s="33"/>
       <c r="BT24" s="33"/>
       <c r="BU24" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH3:CI3"/>
+    <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>