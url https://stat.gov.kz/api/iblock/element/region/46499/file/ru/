--- v1 (2026-06-02)
+++ v2 (2026-08-03)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-150" yWindow="75" windowWidth="13830" windowHeight="12585"/>
+    <workbookView xWindow="-150" yWindow="75" windowWidth="15735" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием молоко" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="42">
   <si>
     <t>Молоко коровье, тыс.тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -840,51 +840,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1181,50 +1181,76 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="10884">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -12068,51 +12094,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="42" fillId="33" borderId="13" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="41" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -12159,79 +12185,90 @@
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="0" xfId="3234" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="3234" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="49" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="44" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="16" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="18" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="10" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="17" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="42" fillId="33" borderId="29" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10884">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="232"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2961"/>
     <cellStyle name="20% - Акцент1 3" xfId="2960"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="233"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2959"/>
     <cellStyle name="20% - Акцент2 3" xfId="2958"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="234"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2957"/>
     <cellStyle name="20% - Акцент3 3" xfId="2956"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="235"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2955"/>
     <cellStyle name="20% - Акцент4 3" xfId="2954"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="236"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2953"/>
     <cellStyle name="20% - Акцент5 3" xfId="2952"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
@@ -23383,255 +23420,257 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:CK24"/>
+  <dimension ref="A2:CM24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="3" customWidth="1"/>
     <col min="2" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="3"/>
     <col min="61" max="61" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:89" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A2" s="46" t="s">
+    <row r="2" spans="1:91" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A2" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="46"/>
-[...70 lines deleted...]
-      <c r="BU2" s="46"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
+      <c r="AL2" s="54"/>
+      <c r="AM2" s="54"/>
+      <c r="AN2" s="54"/>
+      <c r="AO2" s="54"/>
+      <c r="AP2" s="54"/>
+      <c r="AQ2" s="54"/>
+      <c r="AR2" s="54"/>
+      <c r="AS2" s="54"/>
+      <c r="AT2" s="54"/>
+      <c r="AU2" s="54"/>
+      <c r="AV2" s="54"/>
+      <c r="AW2" s="54"/>
+      <c r="AX2" s="54"/>
+      <c r="AY2" s="54"/>
+      <c r="AZ2" s="54"/>
+      <c r="BA2" s="54"/>
+      <c r="BB2" s="54"/>
+      <c r="BC2" s="54"/>
+      <c r="BD2" s="54"/>
+      <c r="BE2" s="54"/>
+      <c r="BF2" s="54"/>
+      <c r="BG2" s="54"/>
+      <c r="BH2" s="54"/>
+      <c r="BI2" s="54"/>
+      <c r="BJ2" s="54"/>
+      <c r="BK2" s="54"/>
+      <c r="BL2" s="54"/>
+      <c r="BM2" s="54"/>
+      <c r="BN2" s="54"/>
+      <c r="BO2" s="54"/>
+      <c r="BP2" s="54"/>
+      <c r="BQ2" s="54"/>
+      <c r="BR2" s="54"/>
+      <c r="BS2" s="54"/>
+      <c r="BT2" s="54"/>
+      <c r="BU2" s="54"/>
     </row>
-    <row r="3" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="48" t="s">
+    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="44" t="s">
+      <c r="B3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="45"/>
-[...10 lines deleted...]
-      <c r="N3" s="44" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="45"/>
-[...10 lines deleted...]
-      <c r="Z3" s="44" t="s">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="45"/>
-[...10 lines deleted...]
-      <c r="AL3" s="44" t="s">
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="45"/>
-[...10 lines deleted...]
-      <c r="AX3" s="44" t="s">
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="55"/>
+      <c r="AX3" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="44" t="s">
+      <c r="AY3" s="53"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="53"/>
+      <c r="BC3" s="53"/>
+      <c r="BD3" s="53"/>
+      <c r="BE3" s="53"/>
+      <c r="BF3" s="53"/>
+      <c r="BG3" s="53"/>
+      <c r="BH3" s="53"/>
+      <c r="BI3" s="55"/>
+      <c r="BJ3" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="45"/>
-[...10 lines deleted...]
-      <c r="BV3" s="44" t="s">
+      <c r="BK3" s="53"/>
+      <c r="BL3" s="53"/>
+      <c r="BM3" s="53"/>
+      <c r="BN3" s="53"/>
+      <c r="BO3" s="53"/>
+      <c r="BP3" s="53"/>
+      <c r="BQ3" s="53"/>
+      <c r="BR3" s="53"/>
+      <c r="BS3" s="53"/>
+      <c r="BT3" s="53"/>
+      <c r="BU3" s="55"/>
+      <c r="BV3" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="45"/>
-[...10 lines deleted...]
-      <c r="CH3" s="50" t="s">
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="53"/>
+      <c r="CH3" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="51"/>
-[...1 lines deleted...]
-      <c r="CK3" s="52"/>
+      <c r="CI3" s="50"/>
+      <c r="CJ3" s="50"/>
+      <c r="CK3" s="50"/>
+      <c r="CL3" s="50"/>
+      <c r="CM3" s="51"/>
     </row>
-    <row r="4" spans="1:89" ht="26.25" thickBot="1">
-      <c r="A4" s="49"/>
+    <row r="4" spans="1:91" ht="26.25" thickBot="1">
+      <c r="A4" s="57"/>
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -23852,52 +23891,58 @@
       </c>
       <c r="CD4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="CH4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="4" t="s">
         <v>9</v>
       </c>
+      <c r="CL4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="CM4" s="58" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="6">
         <v>40.368499999999997</v>
       </c>
       <c r="C5" s="6">
         <v>84.70389999999999</v>
       </c>
       <c r="D5" s="6">
         <v>142.51249999999999</v>
       </c>
       <c r="E5" s="6">
         <v>211.26280000000003</v>
       </c>
       <c r="F5" s="6">
         <v>294.23159999999996</v>
       </c>
       <c r="G5" s="7">
         <v>379.53080000000006</v>
       </c>
       <c r="H5" s="7">
         <v>452.07479999999998</v>
       </c>
       <c r="I5" s="7">
@@ -24118,55 +24163,61 @@
       </c>
       <c r="CC5" s="9">
         <v>368.8</v>
       </c>
       <c r="CD5" s="9">
         <v>406</v>
       </c>
       <c r="CE5" s="9">
         <v>427.9</v>
       </c>
       <c r="CF5" s="9">
         <v>449.2</v>
       </c>
       <c r="CG5" s="9">
         <v>474.42</v>
       </c>
       <c r="CH5" s="39">
         <v>33.1</v>
       </c>
       <c r="CI5" s="41">
         <v>67.8</v>
       </c>
       <c r="CJ5" s="39">
         <v>111.2</v>
       </c>
-      <c r="CK5" s="53">
+      <c r="CK5" s="44">
         <v>160.6</v>
       </c>
+      <c r="CL5" s="48">
+        <v>216.4</v>
+      </c>
+      <c r="CM5" s="59">
+        <v>271.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:91">
       <c r="A6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="16">
         <v>0.5</v>
       </c>
       <c r="C6" s="16">
         <v>1.0822000000000001</v>
       </c>
       <c r="D6" s="16">
         <v>1.7450000000000001</v>
       </c>
       <c r="E6" s="16">
         <v>2.8131999999999997</v>
       </c>
       <c r="F6" s="16">
         <v>4.1147999999999998</v>
       </c>
       <c r="G6" s="16">
         <v>5.6546000000000003</v>
       </c>
       <c r="H6" s="16">
         <v>6.8754999999999997</v>
       </c>
       <c r="I6" s="16">
@@ -24387,55 +24438,61 @@
       </c>
       <c r="CC6" s="19">
         <v>3.6</v>
       </c>
       <c r="CD6" s="19">
         <v>4</v>
       </c>
       <c r="CE6" s="19">
         <v>4.3</v>
       </c>
       <c r="CF6" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG6" s="19">
         <v>4.8</v>
       </c>
       <c r="CH6" s="40">
         <v>0.1</v>
       </c>
       <c r="CI6" s="42">
         <v>0.2</v>
       </c>
       <c r="CJ6" s="43">
         <v>0.3</v>
       </c>
-      <c r="CK6" s="54">
+      <c r="CK6" s="45">
         <v>0.5</v>
       </c>
+      <c r="CL6" s="47">
+        <v>0.8</v>
+      </c>
+      <c r="CM6" s="19">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:91">
       <c r="A7" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16">
         <v>1.0465</v>
       </c>
       <c r="C7" s="16">
         <v>2.2290999999999999</v>
       </c>
       <c r="D7" s="16">
         <v>3.7143000000000002</v>
       </c>
       <c r="E7" s="16">
         <v>5.7714999999999996</v>
       </c>
       <c r="F7" s="16">
         <v>8.095699999999999</v>
       </c>
       <c r="G7" s="16">
         <v>10.375200000000001</v>
       </c>
       <c r="H7" s="16">
         <v>12.172499999999999</v>
       </c>
       <c r="I7" s="16">
@@ -24656,55 +24713,61 @@
       </c>
       <c r="CC7" s="19">
         <v>4.2</v>
       </c>
       <c r="CD7" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="CE7" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="CF7" s="19">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG7" s="19">
         <v>5.4</v>
       </c>
       <c r="CH7" s="40">
         <v>0.3</v>
       </c>
       <c r="CI7" s="42">
         <v>0.6</v>
       </c>
       <c r="CJ7" s="43">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CK7" s="54">
+      <c r="CK7" s="45">
         <v>1.8</v>
       </c>
+      <c r="CL7" s="43">
+        <v>2.7</v>
+      </c>
+      <c r="CM7" s="19">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>2.9778000000000002</v>
       </c>
       <c r="C8" s="16">
         <v>6.4266000000000005</v>
       </c>
       <c r="D8" s="16">
         <v>10.451700000000001</v>
       </c>
       <c r="E8" s="16">
         <v>16.721499999999999</v>
       </c>
       <c r="F8" s="16">
         <v>24.245099999999997</v>
       </c>
       <c r="G8" s="16">
         <v>33.189699999999995</v>
       </c>
       <c r="H8" s="16">
         <v>40.285400000000003</v>
       </c>
       <c r="I8" s="16">
@@ -24925,55 +24988,61 @@
       </c>
       <c r="CC8" s="19">
         <v>7.1</v>
       </c>
       <c r="CD8" s="19">
         <v>8.3000000000000007</v>
       </c>
       <c r="CE8" s="19">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF8" s="19">
         <v>10.3</v>
       </c>
       <c r="CG8" s="19">
         <v>11.2</v>
       </c>
       <c r="CH8" s="40">
         <v>0.8</v>
       </c>
       <c r="CI8" s="42">
         <v>1.7</v>
       </c>
       <c r="CJ8" s="43">
         <v>2.6</v>
       </c>
-      <c r="CK8" s="54">
+      <c r="CK8" s="45">
         <v>3.8</v>
       </c>
+      <c r="CL8" s="43">
+        <v>5</v>
+      </c>
+      <c r="CM8" s="19">
+        <v>6.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:91">
       <c r="A9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>1.3767</v>
       </c>
       <c r="C9" s="16">
         <v>2.8180999999999998</v>
       </c>
       <c r="D9" s="16">
         <v>4.9933999999999994</v>
       </c>
       <c r="E9" s="16">
         <v>7.9568000000000003</v>
       </c>
       <c r="F9" s="16">
         <v>11.757</v>
       </c>
       <c r="G9" s="16">
         <v>15.4754</v>
       </c>
       <c r="H9" s="16">
         <v>18.427</v>
       </c>
       <c r="I9" s="16">
@@ -25194,55 +25263,61 @@
       </c>
       <c r="CC9" s="19">
         <v>15.1</v>
       </c>
       <c r="CD9" s="19">
         <v>16.5</v>
       </c>
       <c r="CE9" s="19">
         <v>17.5</v>
       </c>
       <c r="CF9" s="19">
         <v>18.5</v>
       </c>
       <c r="CG9" s="19">
         <v>19.5</v>
       </c>
       <c r="CH9" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI9" s="42">
         <v>2.1</v>
       </c>
       <c r="CJ9" s="43">
         <v>3.9</v>
       </c>
-      <c r="CK9" s="54">
+      <c r="CK9" s="45">
         <v>6.3</v>
       </c>
+      <c r="CL9" s="43">
+        <v>9.4</v>
+      </c>
+      <c r="CM9" s="19">
+        <v>12.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>2.7448000000000001</v>
       </c>
       <c r="C10" s="16">
         <v>5.5408999999999997</v>
       </c>
       <c r="D10" s="16">
         <v>9.6132999999999988</v>
       </c>
       <c r="E10" s="16">
         <v>14.492899999999999</v>
       </c>
       <c r="F10" s="16">
         <v>20.737299999999998</v>
       </c>
       <c r="G10" s="16">
         <v>26.641599999999997</v>
       </c>
       <c r="H10" s="16">
         <v>32.195399999999999</v>
       </c>
       <c r="I10" s="16">
@@ -25463,55 +25538,61 @@
       </c>
       <c r="CC10" s="19">
         <v>25.8</v>
       </c>
       <c r="CD10" s="19">
         <v>27.9</v>
       </c>
       <c r="CE10" s="19">
         <v>28.9</v>
       </c>
       <c r="CF10" s="19">
         <v>29.8</v>
       </c>
       <c r="CG10" s="19">
         <v>30.6</v>
       </c>
       <c r="CH10" s="40">
         <v>1.8</v>
       </c>
       <c r="CI10" s="42">
         <v>3.6</v>
       </c>
       <c r="CJ10" s="43">
         <v>6.4</v>
       </c>
-      <c r="CK10" s="54">
+      <c r="CK10" s="45">
         <v>9.6999999999999993</v>
       </c>
+      <c r="CL10" s="43">
+        <v>14</v>
+      </c>
+      <c r="CM10" s="19">
+        <v>18</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>2.8769</v>
       </c>
       <c r="C11" s="16">
         <v>6.0473999999999997</v>
       </c>
       <c r="D11" s="16">
         <v>10.5586</v>
       </c>
       <c r="E11" s="16">
         <v>15.2288</v>
       </c>
       <c r="F11" s="16">
         <v>20.565999999999999</v>
       </c>
       <c r="G11" s="16">
         <v>25.903400000000001</v>
       </c>
       <c r="H11" s="16">
         <v>30.1372</v>
       </c>
       <c r="I11" s="16">
@@ -25732,55 +25813,61 @@
       </c>
       <c r="CC11" s="19">
         <v>21.8</v>
       </c>
       <c r="CD11" s="19">
         <v>24</v>
       </c>
       <c r="CE11" s="19">
         <v>25</v>
       </c>
       <c r="CF11" s="19">
         <v>26.1</v>
       </c>
       <c r="CG11" s="19">
         <v>27.2</v>
       </c>
       <c r="CH11" s="40">
         <v>1.9</v>
       </c>
       <c r="CI11" s="42">
         <v>4</v>
       </c>
       <c r="CJ11" s="43">
         <v>7</v>
       </c>
-      <c r="CK11" s="54">
+      <c r="CK11" s="45">
         <v>10.199999999999999</v>
       </c>
+      <c r="CL11" s="43">
+        <v>13.9</v>
+      </c>
+      <c r="CM11" s="19">
+        <v>17.600000000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="A12" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>2.8323</v>
       </c>
       <c r="C12" s="16">
         <v>6.3671000000000006</v>
       </c>
       <c r="D12" s="16">
         <v>10.6753</v>
       </c>
       <c r="E12" s="16">
         <v>15.442200000000001</v>
       </c>
       <c r="F12" s="16">
         <v>22.1557</v>
       </c>
       <c r="G12" s="16">
         <v>28.198799999999999</v>
       </c>
       <c r="H12" s="16">
         <v>33.970099999999995</v>
       </c>
       <c r="I12" s="16">
@@ -26001,55 +26088,61 @@
       </c>
       <c r="CC12" s="19">
         <v>20.399999999999999</v>
       </c>
       <c r="CD12" s="19">
         <v>22.5</v>
       </c>
       <c r="CE12" s="19">
         <v>23.5</v>
       </c>
       <c r="CF12" s="19">
         <v>24.5</v>
       </c>
       <c r="CG12" s="19">
         <v>26</v>
       </c>
       <c r="CH12" s="40">
         <v>1.4</v>
       </c>
       <c r="CI12" s="42">
         <v>3.2</v>
       </c>
       <c r="CJ12" s="43">
         <v>5.4</v>
       </c>
-      <c r="CK12" s="54">
+      <c r="CK12" s="45">
         <v>7.9</v>
       </c>
+      <c r="CL12" s="43">
+        <v>11.5</v>
+      </c>
+      <c r="CM12" s="19">
+        <v>15</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="A13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>1.8648</v>
       </c>
       <c r="C13" s="16">
         <v>3.7708000000000004</v>
       </c>
       <c r="D13" s="16">
         <v>6.5377000000000001</v>
       </c>
       <c r="E13" s="16">
         <v>10.351600000000001</v>
       </c>
       <c r="F13" s="16">
         <v>14.940700000000001</v>
       </c>
       <c r="G13" s="16">
         <v>19.25</v>
       </c>
       <c r="H13" s="16">
         <v>23.446099999999998</v>
       </c>
       <c r="I13" s="16">
@@ -26270,55 +26363,61 @@
       </c>
       <c r="CC13" s="19">
         <v>14.7</v>
       </c>
       <c r="CD13" s="19">
         <v>16.2</v>
       </c>
       <c r="CE13" s="19">
         <v>16.7</v>
       </c>
       <c r="CF13" s="19">
         <v>17.2</v>
       </c>
       <c r="CG13" s="19">
         <v>17.600000000000001</v>
       </c>
       <c r="CH13" s="40">
         <v>1</v>
       </c>
       <c r="CI13" s="42">
         <v>2.1</v>
       </c>
       <c r="CJ13" s="43">
         <v>3.6</v>
       </c>
-      <c r="CK13" s="54">
+      <c r="CK13" s="45">
         <v>5.8</v>
       </c>
+      <c r="CL13" s="43">
+        <v>8.5</v>
+      </c>
+      <c r="CM13" s="19">
+        <v>11</v>
+      </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:91">
       <c r="A14" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>2.4748999999999999</v>
       </c>
       <c r="C14" s="16">
         <v>5.1393000000000004</v>
       </c>
       <c r="D14" s="16">
         <v>9.0201000000000011</v>
       </c>
       <c r="E14" s="16">
         <v>13.385399999999999</v>
       </c>
       <c r="F14" s="16">
         <v>19.077099999999998</v>
       </c>
       <c r="G14" s="16">
         <v>24.837799999999998</v>
       </c>
       <c r="H14" s="16">
         <v>29.822599999999998</v>
       </c>
       <c r="I14" s="16">
@@ -26539,55 +26638,61 @@
       </c>
       <c r="CC14" s="19">
         <v>17.7</v>
       </c>
       <c r="CD14" s="19">
         <v>19.7</v>
       </c>
       <c r="CE14" s="19">
         <v>21.1</v>
       </c>
       <c r="CF14" s="19">
         <v>22.5</v>
       </c>
       <c r="CG14" s="19">
         <v>24</v>
       </c>
       <c r="CH14" s="40">
         <v>1.5</v>
       </c>
       <c r="CI14" s="42">
         <v>3</v>
       </c>
       <c r="CJ14" s="43">
         <v>5.2</v>
       </c>
-      <c r="CK14" s="54">
+      <c r="CK14" s="45">
         <v>7.6</v>
       </c>
+      <c r="CL14" s="43">
+        <v>10.6</v>
+      </c>
+      <c r="CM14" s="19">
+        <v>13.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:91">
       <c r="A15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>1.2902</v>
       </c>
       <c r="C15" s="16">
         <v>2.9260999999999999</v>
       </c>
       <c r="D15" s="16">
         <v>5.0386000000000006</v>
       </c>
       <c r="E15" s="16">
         <v>7.4268999999999998</v>
       </c>
       <c r="F15" s="16">
         <v>10.374499999999999</v>
       </c>
       <c r="G15" s="16">
         <v>13.4361</v>
       </c>
       <c r="H15" s="16">
         <v>15.7545</v>
       </c>
       <c r="I15" s="16">
@@ -26808,55 +26913,61 @@
       </c>
       <c r="CC15" s="19">
         <v>12.1</v>
       </c>
       <c r="CD15" s="19">
         <v>13</v>
       </c>
       <c r="CE15" s="19">
         <v>13.6</v>
       </c>
       <c r="CF15" s="19">
         <v>14.1</v>
       </c>
       <c r="CG15" s="19">
         <v>14.6</v>
       </c>
       <c r="CH15" s="40">
         <v>0.9</v>
       </c>
       <c r="CI15" s="42">
         <v>2</v>
       </c>
       <c r="CJ15" s="43">
         <v>3.5</v>
       </c>
-      <c r="CK15" s="54">
+      <c r="CK15" s="45">
         <v>5.2</v>
       </c>
+      <c r="CL15" s="43">
+        <v>7.3</v>
+      </c>
+      <c r="CM15" s="19">
+        <v>9.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:91">
       <c r="A16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>8.5228999999999999</v>
       </c>
       <c r="C16" s="16">
         <v>17.228300000000001</v>
       </c>
       <c r="D16" s="16">
         <v>28.372199999999999</v>
       </c>
       <c r="E16" s="16">
         <v>39.7117</v>
       </c>
       <c r="F16" s="16">
         <v>52.067900000000002</v>
       </c>
       <c r="G16" s="16">
         <v>64.854900000000001</v>
       </c>
       <c r="H16" s="16">
         <v>76.585899999999995</v>
       </c>
       <c r="I16" s="16">
@@ -27077,55 +27188,61 @@
       </c>
       <c r="CC16" s="19">
         <v>112</v>
       </c>
       <c r="CD16" s="19">
         <v>123</v>
       </c>
       <c r="CE16" s="19">
         <v>130.19999999999999</v>
       </c>
       <c r="CF16" s="19">
         <v>137</v>
       </c>
       <c r="CG16" s="19">
         <v>146.4</v>
       </c>
       <c r="CH16" s="40">
         <v>12.8</v>
       </c>
       <c r="CI16" s="42">
         <v>25.2</v>
       </c>
       <c r="CJ16" s="43">
         <v>39</v>
       </c>
-      <c r="CK16" s="54">
+      <c r="CK16" s="45">
         <v>52.6</v>
       </c>
+      <c r="CL16" s="43">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="CM16" s="19">
+        <v>75.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:91">
       <c r="A17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>3.1215000000000002</v>
       </c>
       <c r="C17" s="16">
         <v>6.5730000000000004</v>
       </c>
       <c r="D17" s="16">
         <v>11.4221</v>
       </c>
       <c r="E17" s="16">
         <v>16.563500000000001</v>
       </c>
       <c r="F17" s="16">
         <v>22.623000000000001</v>
       </c>
       <c r="G17" s="16">
         <v>28.634499999999999</v>
       </c>
       <c r="H17" s="16">
         <v>33.655699999999996</v>
       </c>
       <c r="I17" s="16">
@@ -27346,55 +27463,61 @@
       </c>
       <c r="CC17" s="19">
         <v>19.5</v>
       </c>
       <c r="CD17" s="19">
         <v>21.4</v>
       </c>
       <c r="CE17" s="19">
         <v>22.5</v>
       </c>
       <c r="CF17" s="19">
         <v>23.7</v>
       </c>
       <c r="CG17" s="19">
         <v>25.2</v>
       </c>
       <c r="CH17" s="40">
         <v>1.8</v>
       </c>
       <c r="CI17" s="42">
         <v>3.8</v>
       </c>
       <c r="CJ17" s="43">
         <v>6.5</v>
       </c>
-      <c r="CK17" s="54">
+      <c r="CK17" s="45">
         <v>9.4</v>
       </c>
+      <c r="CL17" s="43">
+        <v>12.8</v>
+      </c>
+      <c r="CM17" s="19">
+        <v>16.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:91">
       <c r="A18" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="24" t="s">
@@ -27615,55 +27738,61 @@
       </c>
       <c r="CC18" s="19">
         <v>18.3</v>
       </c>
       <c r="CD18" s="19">
         <v>20.5</v>
       </c>
       <c r="CE18" s="19">
         <v>21.5</v>
       </c>
       <c r="CF18" s="19">
         <v>22.7</v>
       </c>
       <c r="CG18" s="19">
         <v>23.8</v>
       </c>
       <c r="CH18" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI18" s="42">
         <v>2.6</v>
       </c>
       <c r="CJ18" s="43">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CK18" s="19">
+      <c r="CK18" s="46">
         <v>7</v>
       </c>
+      <c r="CL18" s="43">
+        <v>9.9</v>
+      </c>
+      <c r="CM18" s="19">
+        <v>13.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:91">
       <c r="A19" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>0.70610000000000006</v>
       </c>
       <c r="C19" s="16">
         <v>1.5640000000000001</v>
       </c>
       <c r="D19" s="16">
         <v>2.7454000000000001</v>
       </c>
       <c r="E19" s="16">
         <v>4.0682</v>
       </c>
       <c r="F19" s="16">
         <v>5.9246999999999996</v>
       </c>
       <c r="G19" s="16">
         <v>7.8376000000000001</v>
       </c>
       <c r="H19" s="16">
         <v>9.6509</v>
       </c>
       <c r="I19" s="16">
@@ -27884,55 +28013,61 @@
       </c>
       <c r="CC19" s="19">
         <v>6.3</v>
       </c>
       <c r="CD19" s="19">
         <v>7.1</v>
       </c>
       <c r="CE19" s="19">
         <v>7.4</v>
       </c>
       <c r="CF19" s="19">
         <v>7.7</v>
       </c>
       <c r="CG19" s="19">
         <v>8.1999999999999993</v>
       </c>
       <c r="CH19" s="40">
         <v>0.4</v>
       </c>
       <c r="CI19" s="42">
         <v>0.9</v>
       </c>
       <c r="CJ19" s="43">
         <v>1.6</v>
       </c>
-      <c r="CK19" s="54">
+      <c r="CK19" s="45">
         <v>2.4</v>
       </c>
+      <c r="CL19" s="43">
+        <v>3.4</v>
+      </c>
+      <c r="CM19" s="19">
+        <v>4.5999999999999996</v>
+      </c>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:91">
       <c r="A20" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="16">
         <v>3.7296999999999998</v>
       </c>
       <c r="C20" s="16">
         <v>7.7833999999999994</v>
       </c>
       <c r="D20" s="16">
         <v>12.361700000000001</v>
       </c>
       <c r="E20" s="16">
         <v>18.8795</v>
       </c>
       <c r="F20" s="16">
         <v>25.8245</v>
       </c>
       <c r="G20" s="16">
         <v>33.4649</v>
       </c>
       <c r="H20" s="16">
         <v>40.999400000000001</v>
       </c>
       <c r="I20" s="16">
@@ -28153,55 +28288,61 @@
       </c>
       <c r="CC20" s="19">
         <v>33.9</v>
       </c>
       <c r="CD20" s="19">
         <v>38.299999999999997</v>
       </c>
       <c r="CE20" s="19">
         <v>40.9</v>
       </c>
       <c r="CF20" s="19">
         <v>43.3</v>
       </c>
       <c r="CG20" s="19">
         <v>46.4</v>
       </c>
       <c r="CH20" s="40">
         <v>3.2</v>
       </c>
       <c r="CI20" s="42">
         <v>6.1</v>
       </c>
       <c r="CJ20" s="43">
         <v>9.4</v>
       </c>
-      <c r="CK20" s="54">
+      <c r="CK20" s="45">
         <v>13.7</v>
       </c>
+      <c r="CL20" s="43">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="CM20" s="19">
+        <v>22.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:91">
       <c r="A21" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16">
         <v>3.5311999999999997</v>
       </c>
       <c r="C21" s="16">
         <v>7.3993000000000002</v>
       </c>
       <c r="D21" s="16">
         <v>12.141</v>
       </c>
       <c r="E21" s="16">
         <v>17.5808</v>
       </c>
       <c r="F21" s="16">
         <v>24.3474</v>
       </c>
       <c r="G21" s="16">
         <v>31.9544</v>
       </c>
       <c r="H21" s="16">
         <v>36.1753</v>
       </c>
       <c r="I21" s="16">
@@ -28422,55 +28563,61 @@
       </c>
       <c r="CC21" s="19">
         <v>26</v>
       </c>
       <c r="CD21" s="19">
         <v>27.8</v>
       </c>
       <c r="CE21" s="19">
         <v>28.7</v>
       </c>
       <c r="CF21" s="19">
         <v>29.4</v>
       </c>
       <c r="CG21" s="19">
         <v>30</v>
       </c>
       <c r="CH21" s="40">
         <v>2.4</v>
       </c>
       <c r="CI21" s="42">
         <v>5.0999999999999996</v>
       </c>
       <c r="CJ21" s="43">
         <v>8.5</v>
       </c>
-      <c r="CK21" s="54">
+      <c r="CK21" s="45">
         <v>12.3</v>
       </c>
+      <c r="CL21" s="43">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="CM21" s="19">
+        <v>22.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:91">
       <c r="A22" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="16">
         <v>0.7722</v>
       </c>
       <c r="C22" s="16">
         <v>1.8083</v>
       </c>
       <c r="D22" s="16">
         <v>3.1221000000000001</v>
       </c>
       <c r="E22" s="16">
         <v>4.8683000000000005</v>
       </c>
       <c r="F22" s="16">
         <v>7.3801999999999994</v>
       </c>
       <c r="G22" s="16">
         <v>9.8218999999999994</v>
       </c>
       <c r="H22" s="16">
         <v>11.921299999999999</v>
       </c>
       <c r="I22" s="16">
@@ -28691,55 +28838,61 @@
       </c>
       <c r="CC22" s="19">
         <v>10.3</v>
       </c>
       <c r="CD22" s="19">
         <v>11.2</v>
       </c>
       <c r="CE22" s="19">
         <v>11.9</v>
       </c>
       <c r="CF22" s="19">
         <v>12.7</v>
       </c>
       <c r="CG22" s="19">
         <v>13.5</v>
       </c>
       <c r="CH22" s="40">
         <v>0.6</v>
       </c>
       <c r="CI22" s="42">
         <v>1.6</v>
       </c>
       <c r="CJ22" s="43">
         <v>2.8</v>
       </c>
-      <c r="CK22" s="54">
+      <c r="CK22" s="45">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CL22" s="43">
+        <v>6.5</v>
+      </c>
+      <c r="CM22" s="19">
+        <v>8.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:89" s="32" customFormat="1">
+    <row r="23" spans="1:91" s="32" customFormat="1">
       <c r="A23" s="26"/>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="27"/>
       <c r="Q23" s="27"/>
       <c r="R23" s="27"/>
       <c r="S23" s="28"/>
       <c r="T23" s="29"/>
       <c r="U23" s="29"/>
       <c r="V23" s="29"/>
       <c r="W23" s="29"/>
       <c r="X23" s="29"/>
       <c r="Y23" s="29"/>
@@ -28770,51 +28923,51 @@
       <c r="AX23" s="27"/>
       <c r="AY23" s="27"/>
       <c r="AZ23" s="27"/>
       <c r="BA23" s="30"/>
       <c r="BB23" s="31"/>
       <c r="BC23" s="31"/>
       <c r="BD23" s="31"/>
       <c r="BE23" s="31"/>
       <c r="BF23" s="31"/>
       <c r="BG23" s="31"/>
       <c r="BH23" s="31"/>
       <c r="BI23" s="31"/>
       <c r="BJ23" s="28"/>
       <c r="BK23" s="28"/>
       <c r="BL23" s="28"/>
       <c r="BM23" s="30"/>
       <c r="BN23" s="31"/>
       <c r="BO23" s="28"/>
       <c r="BP23" s="31"/>
       <c r="BQ23" s="31"/>
       <c r="BR23" s="31"/>
       <c r="BS23" s="31"/>
       <c r="BT23" s="31"/>
       <c r="BU23" s="31"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:91">
       <c r="A24" s="33"/>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
@@ -28847,60 +29000,60 @@
       <c r="AZ24" s="35"/>
       <c r="BA24" s="35"/>
       <c r="BB24" s="35"/>
       <c r="BC24" s="35"/>
       <c r="BD24" s="35"/>
       <c r="BE24" s="35"/>
       <c r="BF24" s="35"/>
       <c r="BG24" s="35"/>
       <c r="BH24" s="35"/>
       <c r="BI24" s="35"/>
       <c r="BJ24" s="35"/>
       <c r="BK24" s="35"/>
       <c r="BL24" s="35"/>
       <c r="BM24" s="35"/>
       <c r="BN24" s="35"/>
       <c r="BO24" s="35"/>
       <c r="BP24" s="35"/>
       <c r="BQ24" s="33"/>
       <c r="BR24" s="33"/>
       <c r="BS24" s="33"/>
       <c r="BT24" s="33"/>
       <c r="BU24" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="CH3:CM3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>с нарастанием молоко</vt:lpstr>
     </vt:vector>