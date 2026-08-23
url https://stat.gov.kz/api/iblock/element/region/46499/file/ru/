--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-150" yWindow="75" windowWidth="15735" windowHeight="12585"/>
+    <workbookView xWindow="14130" yWindow="-15" windowWidth="13170" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием молоко" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="42">
   <si>
     <t>Молоко коровье, тыс.тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -12194,82 +12194,82 @@
     <xf numFmtId="0" fontId="48" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="49" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="43" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="44" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="45" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="42" fillId="33" borderId="29" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="16" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="18" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="10" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="33" borderId="17" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="42" fillId="33" borderId="29" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10884">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="232"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2961"/>
     <cellStyle name="20% - Акцент1 3" xfId="2960"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="233"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2959"/>
     <cellStyle name="20% - Акцент2 3" xfId="2958"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="234"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2957"/>
     <cellStyle name="20% - Акцент3 3" xfId="2956"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="235"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2955"/>
     <cellStyle name="20% - Акцент4 3" xfId="2954"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="236"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2953"/>
     <cellStyle name="20% - Акцент5 3" xfId="2952"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="237"/>
@@ -23420,257 +23420,258 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:CM24"/>
+  <dimension ref="A2:CN24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM22"/>
+      <pane xSplit="1" topLeftCell="CG1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CO5" sqref="CO5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="3" customWidth="1"/>
     <col min="2" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="3"/>
     <col min="61" max="61" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:91" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A2" s="54" t="s">
+    <row r="2" spans="1:92" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A2" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="54"/>
-[...70 lines deleted...]
-      <c r="BU2" s="54"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="53"/>
+      <c r="AH2" s="53"/>
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="53"/>
+      <c r="AL2" s="53"/>
+      <c r="AM2" s="53"/>
+      <c r="AN2" s="53"/>
+      <c r="AO2" s="53"/>
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
+      <c r="AR2" s="53"/>
+      <c r="AS2" s="53"/>
+      <c r="AT2" s="53"/>
+      <c r="AU2" s="53"/>
+      <c r="AV2" s="53"/>
+      <c r="AW2" s="53"/>
+      <c r="AX2" s="53"/>
+      <c r="AY2" s="53"/>
+      <c r="AZ2" s="53"/>
+      <c r="BA2" s="53"/>
+      <c r="BB2" s="53"/>
+      <c r="BC2" s="53"/>
+      <c r="BD2" s="53"/>
+      <c r="BE2" s="53"/>
+      <c r="BF2" s="53"/>
+      <c r="BG2" s="53"/>
+      <c r="BH2" s="53"/>
+      <c r="BI2" s="53"/>
+      <c r="BJ2" s="53"/>
+      <c r="BK2" s="53"/>
+      <c r="BL2" s="53"/>
+      <c r="BM2" s="53"/>
+      <c r="BN2" s="53"/>
+      <c r="BO2" s="53"/>
+      <c r="BP2" s="53"/>
+      <c r="BQ2" s="53"/>
+      <c r="BR2" s="53"/>
+      <c r="BS2" s="53"/>
+      <c r="BT2" s="53"/>
+      <c r="BU2" s="53"/>
     </row>
-    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="56" t="s">
+    <row r="3" spans="1:92" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="52" t="s">
+      <c r="B3" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="52" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="53"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52" t="s">
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="53"/>
-[...10 lines deleted...]
-      <c r="AL3" s="52" t="s">
+      <c r="AA3" s="52"/>
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52"/>
+      <c r="AH3" s="52"/>
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="54"/>
+      <c r="AL3" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="53"/>
-[...10 lines deleted...]
-      <c r="AX3" s="52" t="s">
+      <c r="AM3" s="52"/>
+      <c r="AN3" s="52"/>
+      <c r="AO3" s="52"/>
+      <c r="AP3" s="52"/>
+      <c r="AQ3" s="52"/>
+      <c r="AR3" s="52"/>
+      <c r="AS3" s="52"/>
+      <c r="AT3" s="52"/>
+      <c r="AU3" s="52"/>
+      <c r="AV3" s="52"/>
+      <c r="AW3" s="54"/>
+      <c r="AX3" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="52" t="s">
+      <c r="AY3" s="52"/>
+      <c r="AZ3" s="52"/>
+      <c r="BA3" s="52"/>
+      <c r="BB3" s="52"/>
+      <c r="BC3" s="52"/>
+      <c r="BD3" s="52"/>
+      <c r="BE3" s="52"/>
+      <c r="BF3" s="52"/>
+      <c r="BG3" s="52"/>
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="54"/>
+      <c r="BJ3" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="53"/>
-[...10 lines deleted...]
-      <c r="BV3" s="52" t="s">
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+      <c r="BN3" s="52"/>
+      <c r="BO3" s="52"/>
+      <c r="BP3" s="52"/>
+      <c r="BQ3" s="52"/>
+      <c r="BR3" s="52"/>
+      <c r="BS3" s="52"/>
+      <c r="BT3" s="52"/>
+      <c r="BU3" s="54"/>
+      <c r="BV3" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="53"/>
-[...10 lines deleted...]
-      <c r="CH3" s="49" t="s">
+      <c r="BW3" s="52"/>
+      <c r="BX3" s="52"/>
+      <c r="BY3" s="52"/>
+      <c r="BZ3" s="52"/>
+      <c r="CA3" s="52"/>
+      <c r="CB3" s="52"/>
+      <c r="CC3" s="52"/>
+      <c r="CD3" s="52"/>
+      <c r="CE3" s="52"/>
+      <c r="CF3" s="52"/>
+      <c r="CG3" s="52"/>
+      <c r="CH3" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="50"/>
-[...3 lines deleted...]
-      <c r="CM3" s="51"/>
+      <c r="CI3" s="58"/>
+      <c r="CJ3" s="58"/>
+      <c r="CK3" s="58"/>
+      <c r="CL3" s="58"/>
+      <c r="CM3" s="58"/>
+      <c r="CN3" s="59"/>
     </row>
-    <row r="4" spans="1:91" ht="26.25" thickBot="1">
-      <c r="A4" s="57"/>
+    <row r="4" spans="1:92" ht="26.25" thickBot="1">
+      <c r="A4" s="56"/>
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -23894,55 +23895,58 @@
       </c>
       <c r="CE4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="CH4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="CM4" s="58" t="s">
+      <c r="CM4" s="49" t="s">
         <v>11</v>
       </c>
+      <c r="CN4" s="4" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="6">
         <v>40.368499999999997</v>
       </c>
       <c r="C5" s="6">
         <v>84.70389999999999</v>
       </c>
       <c r="D5" s="6">
         <v>142.51249999999999</v>
       </c>
       <c r="E5" s="6">
         <v>211.26280000000003</v>
       </c>
       <c r="F5" s="6">
         <v>294.23159999999996</v>
       </c>
       <c r="G5" s="7">
         <v>379.53080000000006</v>
       </c>
       <c r="H5" s="7">
         <v>452.07479999999998</v>
       </c>
       <c r="I5" s="7">
@@ -24169,55 +24173,58 @@
       </c>
       <c r="CE5" s="9">
         <v>427.9</v>
       </c>
       <c r="CF5" s="9">
         <v>449.2</v>
       </c>
       <c r="CG5" s="9">
         <v>474.42</v>
       </c>
       <c r="CH5" s="39">
         <v>33.1</v>
       </c>
       <c r="CI5" s="41">
         <v>67.8</v>
       </c>
       <c r="CJ5" s="39">
         <v>111.2</v>
       </c>
       <c r="CK5" s="44">
         <v>160.6</v>
       </c>
       <c r="CL5" s="48">
         <v>216.4</v>
       </c>
-      <c r="CM5" s="59">
+      <c r="CM5" s="50">
         <v>271.8</v>
       </c>
+      <c r="CN5" s="50">
+        <v>308.10000000000002</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="16">
         <v>0.5</v>
       </c>
       <c r="C6" s="16">
         <v>1.0822000000000001</v>
       </c>
       <c r="D6" s="16">
         <v>1.7450000000000001</v>
       </c>
       <c r="E6" s="16">
         <v>2.8131999999999997</v>
       </c>
       <c r="F6" s="16">
         <v>4.1147999999999998</v>
       </c>
       <c r="G6" s="16">
         <v>5.6546000000000003</v>
       </c>
       <c r="H6" s="16">
         <v>6.8754999999999997</v>
       </c>
       <c r="I6" s="16">
@@ -24447,52 +24454,55 @@
       </c>
       <c r="CF6" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG6" s="19">
         <v>4.8</v>
       </c>
       <c r="CH6" s="40">
         <v>0.1</v>
       </c>
       <c r="CI6" s="42">
         <v>0.2</v>
       </c>
       <c r="CJ6" s="43">
         <v>0.3</v>
       </c>
       <c r="CK6" s="45">
         <v>0.5</v>
       </c>
       <c r="CL6" s="47">
         <v>0.8</v>
       </c>
       <c r="CM6" s="19">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CN6" s="19">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16">
         <v>1.0465</v>
       </c>
       <c r="C7" s="16">
         <v>2.2290999999999999</v>
       </c>
       <c r="D7" s="16">
         <v>3.7143000000000002</v>
       </c>
       <c r="E7" s="16">
         <v>5.7714999999999996</v>
       </c>
       <c r="F7" s="16">
         <v>8.095699999999999</v>
       </c>
       <c r="G7" s="16">
         <v>10.375200000000001</v>
       </c>
       <c r="H7" s="16">
         <v>12.172499999999999</v>
       </c>
       <c r="I7" s="16">
@@ -24722,52 +24732,55 @@
       </c>
       <c r="CF7" s="19">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG7" s="19">
         <v>5.4</v>
       </c>
       <c r="CH7" s="40">
         <v>0.3</v>
       </c>
       <c r="CI7" s="42">
         <v>0.6</v>
       </c>
       <c r="CJ7" s="43">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK7" s="45">
         <v>1.8</v>
       </c>
       <c r="CL7" s="43">
         <v>2.7</v>
       </c>
       <c r="CM7" s="19">
         <v>3.6</v>
       </c>
+      <c r="CN7" s="19">
+        <v>3.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>2.9778000000000002</v>
       </c>
       <c r="C8" s="16">
         <v>6.4266000000000005</v>
       </c>
       <c r="D8" s="16">
         <v>10.451700000000001</v>
       </c>
       <c r="E8" s="16">
         <v>16.721499999999999</v>
       </c>
       <c r="F8" s="16">
         <v>24.245099999999997</v>
       </c>
       <c r="G8" s="16">
         <v>33.189699999999995</v>
       </c>
       <c r="H8" s="16">
         <v>40.285400000000003</v>
       </c>
       <c r="I8" s="16">
@@ -24997,52 +25010,55 @@
       </c>
       <c r="CF8" s="19">
         <v>10.3</v>
       </c>
       <c r="CG8" s="19">
         <v>11.2</v>
       </c>
       <c r="CH8" s="40">
         <v>0.8</v>
       </c>
       <c r="CI8" s="42">
         <v>1.7</v>
       </c>
       <c r="CJ8" s="43">
         <v>2.6</v>
       </c>
       <c r="CK8" s="45">
         <v>3.8</v>
       </c>
       <c r="CL8" s="43">
         <v>5</v>
       </c>
       <c r="CM8" s="19">
         <v>6.1</v>
       </c>
+      <c r="CN8" s="19">
+        <v>6.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>1.3767</v>
       </c>
       <c r="C9" s="16">
         <v>2.8180999999999998</v>
       </c>
       <c r="D9" s="16">
         <v>4.9933999999999994</v>
       </c>
       <c r="E9" s="16">
         <v>7.9568000000000003</v>
       </c>
       <c r="F9" s="16">
         <v>11.757</v>
       </c>
       <c r="G9" s="16">
         <v>15.4754</v>
       </c>
       <c r="H9" s="16">
         <v>18.427</v>
       </c>
       <c r="I9" s="16">
@@ -25272,52 +25288,55 @@
       </c>
       <c r="CF9" s="19">
         <v>18.5</v>
       </c>
       <c r="CG9" s="19">
         <v>19.5</v>
       </c>
       <c r="CH9" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI9" s="42">
         <v>2.1</v>
       </c>
       <c r="CJ9" s="43">
         <v>3.9</v>
       </c>
       <c r="CK9" s="45">
         <v>6.3</v>
       </c>
       <c r="CL9" s="43">
         <v>9.4</v>
       </c>
       <c r="CM9" s="19">
         <v>12.6</v>
       </c>
+      <c r="CN9" s="19">
+        <v>14.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>2.7448000000000001</v>
       </c>
       <c r="C10" s="16">
         <v>5.5408999999999997</v>
       </c>
       <c r="D10" s="16">
         <v>9.6132999999999988</v>
       </c>
       <c r="E10" s="16">
         <v>14.492899999999999</v>
       </c>
       <c r="F10" s="16">
         <v>20.737299999999998</v>
       </c>
       <c r="G10" s="16">
         <v>26.641599999999997</v>
       </c>
       <c r="H10" s="16">
         <v>32.195399999999999</v>
       </c>
       <c r="I10" s="16">
@@ -25547,52 +25566,55 @@
       </c>
       <c r="CF10" s="19">
         <v>29.8</v>
       </c>
       <c r="CG10" s="19">
         <v>30.6</v>
       </c>
       <c r="CH10" s="40">
         <v>1.8</v>
       </c>
       <c r="CI10" s="42">
         <v>3.6</v>
       </c>
       <c r="CJ10" s="43">
         <v>6.4</v>
       </c>
       <c r="CK10" s="45">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL10" s="43">
         <v>14</v>
       </c>
       <c r="CM10" s="19">
         <v>18</v>
       </c>
+      <c r="CN10" s="19">
+        <v>21.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>2.8769</v>
       </c>
       <c r="C11" s="16">
         <v>6.0473999999999997</v>
       </c>
       <c r="D11" s="16">
         <v>10.5586</v>
       </c>
       <c r="E11" s="16">
         <v>15.2288</v>
       </c>
       <c r="F11" s="16">
         <v>20.565999999999999</v>
       </c>
       <c r="G11" s="16">
         <v>25.903400000000001</v>
       </c>
       <c r="H11" s="16">
         <v>30.1372</v>
       </c>
       <c r="I11" s="16">
@@ -25822,52 +25844,55 @@
       </c>
       <c r="CF11" s="19">
         <v>26.1</v>
       </c>
       <c r="CG11" s="19">
         <v>27.2</v>
       </c>
       <c r="CH11" s="40">
         <v>1.9</v>
       </c>
       <c r="CI11" s="42">
         <v>4</v>
       </c>
       <c r="CJ11" s="43">
         <v>7</v>
       </c>
       <c r="CK11" s="45">
         <v>10.199999999999999</v>
       </c>
       <c r="CL11" s="43">
         <v>13.9</v>
       </c>
       <c r="CM11" s="19">
         <v>17.600000000000001</v>
       </c>
+      <c r="CN11" s="19">
+        <v>20.100000000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>2.8323</v>
       </c>
       <c r="C12" s="16">
         <v>6.3671000000000006</v>
       </c>
       <c r="D12" s="16">
         <v>10.6753</v>
       </c>
       <c r="E12" s="16">
         <v>15.442200000000001</v>
       </c>
       <c r="F12" s="16">
         <v>22.1557</v>
       </c>
       <c r="G12" s="16">
         <v>28.198799999999999</v>
       </c>
       <c r="H12" s="16">
         <v>33.970099999999995</v>
       </c>
       <c r="I12" s="16">
@@ -26097,52 +26122,55 @@
       </c>
       <c r="CF12" s="19">
         <v>24.5</v>
       </c>
       <c r="CG12" s="19">
         <v>26</v>
       </c>
       <c r="CH12" s="40">
         <v>1.4</v>
       </c>
       <c r="CI12" s="42">
         <v>3.2</v>
       </c>
       <c r="CJ12" s="43">
         <v>5.4</v>
       </c>
       <c r="CK12" s="45">
         <v>7.9</v>
       </c>
       <c r="CL12" s="43">
         <v>11.5</v>
       </c>
       <c r="CM12" s="19">
         <v>15</v>
       </c>
+      <c r="CN12" s="19">
+        <v>17.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>1.8648</v>
       </c>
       <c r="C13" s="16">
         <v>3.7708000000000004</v>
       </c>
       <c r="D13" s="16">
         <v>6.5377000000000001</v>
       </c>
       <c r="E13" s="16">
         <v>10.351600000000001</v>
       </c>
       <c r="F13" s="16">
         <v>14.940700000000001</v>
       </c>
       <c r="G13" s="16">
         <v>19.25</v>
       </c>
       <c r="H13" s="16">
         <v>23.446099999999998</v>
       </c>
       <c r="I13" s="16">
@@ -26372,52 +26400,55 @@
       </c>
       <c r="CF13" s="19">
         <v>17.2</v>
       </c>
       <c r="CG13" s="19">
         <v>17.600000000000001</v>
       </c>
       <c r="CH13" s="40">
         <v>1</v>
       </c>
       <c r="CI13" s="42">
         <v>2.1</v>
       </c>
       <c r="CJ13" s="43">
         <v>3.6</v>
       </c>
       <c r="CK13" s="45">
         <v>5.8</v>
       </c>
       <c r="CL13" s="43">
         <v>8.5</v>
       </c>
       <c r="CM13" s="19">
         <v>11</v>
       </c>
+      <c r="CN13" s="19">
+        <v>13</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>2.4748999999999999</v>
       </c>
       <c r="C14" s="16">
         <v>5.1393000000000004</v>
       </c>
       <c r="D14" s="16">
         <v>9.0201000000000011</v>
       </c>
       <c r="E14" s="16">
         <v>13.385399999999999</v>
       </c>
       <c r="F14" s="16">
         <v>19.077099999999998</v>
       </c>
       <c r="G14" s="16">
         <v>24.837799999999998</v>
       </c>
       <c r="H14" s="16">
         <v>29.822599999999998</v>
       </c>
       <c r="I14" s="16">
@@ -26647,52 +26678,55 @@
       </c>
       <c r="CF14" s="19">
         <v>22.5</v>
       </c>
       <c r="CG14" s="19">
         <v>24</v>
       </c>
       <c r="CH14" s="40">
         <v>1.5</v>
       </c>
       <c r="CI14" s="42">
         <v>3</v>
       </c>
       <c r="CJ14" s="43">
         <v>5.2</v>
       </c>
       <c r="CK14" s="45">
         <v>7.6</v>
       </c>
       <c r="CL14" s="43">
         <v>10.6</v>
       </c>
       <c r="CM14" s="19">
         <v>13.8</v>
       </c>
+      <c r="CN14" s="19">
+        <v>15.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>1.2902</v>
       </c>
       <c r="C15" s="16">
         <v>2.9260999999999999</v>
       </c>
       <c r="D15" s="16">
         <v>5.0386000000000006</v>
       </c>
       <c r="E15" s="16">
         <v>7.4268999999999998</v>
       </c>
       <c r="F15" s="16">
         <v>10.374499999999999</v>
       </c>
       <c r="G15" s="16">
         <v>13.4361</v>
       </c>
       <c r="H15" s="16">
         <v>15.7545</v>
       </c>
       <c r="I15" s="16">
@@ -26922,52 +26956,55 @@
       </c>
       <c r="CF15" s="19">
         <v>14.1</v>
       </c>
       <c r="CG15" s="19">
         <v>14.6</v>
       </c>
       <c r="CH15" s="40">
         <v>0.9</v>
       </c>
       <c r="CI15" s="42">
         <v>2</v>
       </c>
       <c r="CJ15" s="43">
         <v>3.5</v>
       </c>
       <c r="CK15" s="45">
         <v>5.2</v>
       </c>
       <c r="CL15" s="43">
         <v>7.3</v>
       </c>
       <c r="CM15" s="19">
         <v>9.5</v>
       </c>
+      <c r="CN15" s="19">
+        <v>11</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>8.5228999999999999</v>
       </c>
       <c r="C16" s="16">
         <v>17.228300000000001</v>
       </c>
       <c r="D16" s="16">
         <v>28.372199999999999</v>
       </c>
       <c r="E16" s="16">
         <v>39.7117</v>
       </c>
       <c r="F16" s="16">
         <v>52.067900000000002</v>
       </c>
       <c r="G16" s="16">
         <v>64.854900000000001</v>
       </c>
       <c r="H16" s="16">
         <v>76.585899999999995</v>
       </c>
       <c r="I16" s="16">
@@ -27197,52 +27234,55 @@
       </c>
       <c r="CF16" s="19">
         <v>137</v>
       </c>
       <c r="CG16" s="19">
         <v>146.4</v>
       </c>
       <c r="CH16" s="40">
         <v>12.8</v>
       </c>
       <c r="CI16" s="42">
         <v>25.2</v>
       </c>
       <c r="CJ16" s="43">
         <v>39</v>
       </c>
       <c r="CK16" s="45">
         <v>52.6</v>
       </c>
       <c r="CL16" s="43">
         <v>64.599999999999994</v>
       </c>
       <c r="CM16" s="19">
         <v>75.2</v>
       </c>
+      <c r="CN16" s="19">
+        <v>81.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>3.1215000000000002</v>
       </c>
       <c r="C17" s="16">
         <v>6.5730000000000004</v>
       </c>
       <c r="D17" s="16">
         <v>11.4221</v>
       </c>
       <c r="E17" s="16">
         <v>16.563500000000001</v>
       </c>
       <c r="F17" s="16">
         <v>22.623000000000001</v>
       </c>
       <c r="G17" s="16">
         <v>28.634499999999999</v>
       </c>
       <c r="H17" s="16">
         <v>33.655699999999996</v>
       </c>
       <c r="I17" s="16">
@@ -27472,52 +27512,55 @@
       </c>
       <c r="CF17" s="19">
         <v>23.7</v>
       </c>
       <c r="CG17" s="19">
         <v>25.2</v>
       </c>
       <c r="CH17" s="40">
         <v>1.8</v>
       </c>
       <c r="CI17" s="42">
         <v>3.8</v>
       </c>
       <c r="CJ17" s="43">
         <v>6.5</v>
       </c>
       <c r="CK17" s="45">
         <v>9.4</v>
       </c>
       <c r="CL17" s="43">
         <v>12.8</v>
       </c>
       <c r="CM17" s="19">
         <v>16.2</v>
       </c>
+      <c r="CN17" s="19">
+        <v>18.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="24" t="s">
@@ -27747,52 +27790,55 @@
       </c>
       <c r="CF18" s="19">
         <v>22.7</v>
       </c>
       <c r="CG18" s="19">
         <v>23.8</v>
       </c>
       <c r="CH18" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI18" s="42">
         <v>2.6</v>
       </c>
       <c r="CJ18" s="43">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK18" s="46">
         <v>7</v>
       </c>
       <c r="CL18" s="43">
         <v>9.9</v>
       </c>
       <c r="CM18" s="19">
         <v>13.4</v>
       </c>
+      <c r="CN18" s="19">
+        <v>15.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>0.70610000000000006</v>
       </c>
       <c r="C19" s="16">
         <v>1.5640000000000001</v>
       </c>
       <c r="D19" s="16">
         <v>2.7454000000000001</v>
       </c>
       <c r="E19" s="16">
         <v>4.0682</v>
       </c>
       <c r="F19" s="16">
         <v>5.9246999999999996</v>
       </c>
       <c r="G19" s="16">
         <v>7.8376000000000001</v>
       </c>
       <c r="H19" s="16">
         <v>9.6509</v>
       </c>
       <c r="I19" s="16">
@@ -28022,52 +28068,55 @@
       </c>
       <c r="CF19" s="19">
         <v>7.7</v>
       </c>
       <c r="CG19" s="19">
         <v>8.1999999999999993</v>
       </c>
       <c r="CH19" s="40">
         <v>0.4</v>
       </c>
       <c r="CI19" s="42">
         <v>0.9</v>
       </c>
       <c r="CJ19" s="43">
         <v>1.6</v>
       </c>
       <c r="CK19" s="45">
         <v>2.4</v>
       </c>
       <c r="CL19" s="43">
         <v>3.4</v>
       </c>
       <c r="CM19" s="19">
         <v>4.5999999999999996</v>
       </c>
+      <c r="CN19" s="19">
+        <v>5.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="16">
         <v>3.7296999999999998</v>
       </c>
       <c r="C20" s="16">
         <v>7.7833999999999994</v>
       </c>
       <c r="D20" s="16">
         <v>12.361700000000001</v>
       </c>
       <c r="E20" s="16">
         <v>18.8795</v>
       </c>
       <c r="F20" s="16">
         <v>25.8245</v>
       </c>
       <c r="G20" s="16">
         <v>33.4649</v>
       </c>
       <c r="H20" s="16">
         <v>40.999400000000001</v>
       </c>
       <c r="I20" s="16">
@@ -28297,52 +28346,55 @@
       </c>
       <c r="CF20" s="19">
         <v>43.3</v>
       </c>
       <c r="CG20" s="19">
         <v>46.4</v>
       </c>
       <c r="CH20" s="40">
         <v>3.2</v>
       </c>
       <c r="CI20" s="42">
         <v>6.1</v>
       </c>
       <c r="CJ20" s="43">
         <v>9.4</v>
       </c>
       <c r="CK20" s="45">
         <v>13.7</v>
       </c>
       <c r="CL20" s="43">
         <v>18.399999999999999</v>
       </c>
       <c r="CM20" s="19">
         <v>22.8</v>
       </c>
+      <c r="CN20" s="19">
+        <v>26.7</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16">
         <v>3.5311999999999997</v>
       </c>
       <c r="C21" s="16">
         <v>7.3993000000000002</v>
       </c>
       <c r="D21" s="16">
         <v>12.141</v>
       </c>
       <c r="E21" s="16">
         <v>17.5808</v>
       </c>
       <c r="F21" s="16">
         <v>24.3474</v>
       </c>
       <c r="G21" s="16">
         <v>31.9544</v>
       </c>
       <c r="H21" s="16">
         <v>36.1753</v>
       </c>
       <c r="I21" s="16">
@@ -28572,52 +28624,55 @@
       </c>
       <c r="CF21" s="19">
         <v>29.4</v>
       </c>
       <c r="CG21" s="19">
         <v>30</v>
       </c>
       <c r="CH21" s="40">
         <v>2.4</v>
       </c>
       <c r="CI21" s="42">
         <v>5.0999999999999996</v>
       </c>
       <c r="CJ21" s="43">
         <v>8.5</v>
       </c>
       <c r="CK21" s="45">
         <v>12.3</v>
       </c>
       <c r="CL21" s="43">
         <v>17.100000000000001</v>
       </c>
       <c r="CM21" s="19">
         <v>22.7</v>
       </c>
+      <c r="CN21" s="19">
+        <v>24.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="16">
         <v>0.7722</v>
       </c>
       <c r="C22" s="16">
         <v>1.8083</v>
       </c>
       <c r="D22" s="16">
         <v>3.1221000000000001</v>
       </c>
       <c r="E22" s="16">
         <v>4.8683000000000005</v>
       </c>
       <c r="F22" s="16">
         <v>7.3801999999999994</v>
       </c>
       <c r="G22" s="16">
         <v>9.8218999999999994</v>
       </c>
       <c r="H22" s="16">
         <v>11.921299999999999</v>
       </c>
       <c r="I22" s="16">
@@ -28847,52 +28902,55 @@
       </c>
       <c r="CF22" s="19">
         <v>12.7</v>
       </c>
       <c r="CG22" s="19">
         <v>13.5</v>
       </c>
       <c r="CH22" s="40">
         <v>0.6</v>
       </c>
       <c r="CI22" s="42">
         <v>1.6</v>
       </c>
       <c r="CJ22" s="43">
         <v>2.8</v>
       </c>
       <c r="CK22" s="45">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL22" s="43">
         <v>6.5</v>
       </c>
       <c r="CM22" s="19">
         <v>8.6</v>
       </c>
+      <c r="CN22" s="19">
+        <v>10.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:91" s="32" customFormat="1">
+    <row r="23" spans="1:92" s="32" customFormat="1">
       <c r="A23" s="26"/>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="27"/>
       <c r="Q23" s="27"/>
       <c r="R23" s="27"/>
       <c r="S23" s="28"/>
       <c r="T23" s="29"/>
       <c r="U23" s="29"/>
       <c r="V23" s="29"/>
       <c r="W23" s="29"/>
       <c r="X23" s="29"/>
       <c r="Y23" s="29"/>
@@ -28923,51 +28981,51 @@
       <c r="AX23" s="27"/>
       <c r="AY23" s="27"/>
       <c r="AZ23" s="27"/>
       <c r="BA23" s="30"/>
       <c r="BB23" s="31"/>
       <c r="BC23" s="31"/>
       <c r="BD23" s="31"/>
       <c r="BE23" s="31"/>
       <c r="BF23" s="31"/>
       <c r="BG23" s="31"/>
       <c r="BH23" s="31"/>
       <c r="BI23" s="31"/>
       <c r="BJ23" s="28"/>
       <c r="BK23" s="28"/>
       <c r="BL23" s="28"/>
       <c r="BM23" s="30"/>
       <c r="BN23" s="31"/>
       <c r="BO23" s="28"/>
       <c r="BP23" s="31"/>
       <c r="BQ23" s="31"/>
       <c r="BR23" s="31"/>
       <c r="BS23" s="31"/>
       <c r="BT23" s="31"/>
       <c r="BU23" s="31"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="A24" s="33"/>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
@@ -29000,60 +29058,60 @@
       <c r="AZ24" s="35"/>
       <c r="BA24" s="35"/>
       <c r="BB24" s="35"/>
       <c r="BC24" s="35"/>
       <c r="BD24" s="35"/>
       <c r="BE24" s="35"/>
       <c r="BF24" s="35"/>
       <c r="BG24" s="35"/>
       <c r="BH24" s="35"/>
       <c r="BI24" s="35"/>
       <c r="BJ24" s="35"/>
       <c r="BK24" s="35"/>
       <c r="BL24" s="35"/>
       <c r="BM24" s="35"/>
       <c r="BN24" s="35"/>
       <c r="BO24" s="35"/>
       <c r="BP24" s="35"/>
       <c r="BQ24" s="33"/>
       <c r="BR24" s="33"/>
       <c r="BS24" s="33"/>
       <c r="BT24" s="33"/>
       <c r="BU24" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH3:CN3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="CH3:CM3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>с нарастанием молоко</vt:lpstr>
     </vt:vector>