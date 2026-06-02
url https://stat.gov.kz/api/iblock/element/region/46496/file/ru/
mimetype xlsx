--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3720" yWindow="195" windowWidth="22875" windowHeight="12585"/>
+    <workbookView xWindow="0" yWindow="15" windowWidth="12705" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием мясо" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="43">
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе), тыс. тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -138,60 +138,63 @@
   </si>
   <si>
     <t xml:space="preserve">Толебийский </t>
   </si>
   <si>
     <t xml:space="preserve">Тюлькубасский </t>
   </si>
   <si>
     <t xml:space="preserve">Шардаринский </t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
+  <si>
+    <t xml:space="preserve">январь-март </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="51">
+  <fonts count="52">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
@@ -550,50 +553,57 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="56">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -12077,51 +12087,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="43" fillId="33" borderId="13" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -12160,76 +12170,85 @@
     <xf numFmtId="165" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="42" fillId="0" borderId="15" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="15" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="49" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="43" fillId="33" borderId="16" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="33" borderId="17" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="33" borderId="18" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="43" fillId="0" borderId="10" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="12" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10884">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="232"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2961"/>
     <cellStyle name="20% - Акцент1 3" xfId="2960"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="233"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2959"/>
     <cellStyle name="20% - Акцент2 3" xfId="2958"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="234"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2957"/>
     <cellStyle name="20% - Акцент3 3" xfId="2956"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="235"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2955"/>
     <cellStyle name="20% - Акцент4 3" xfId="2954"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="236"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2953"/>
     <cellStyle name="20% - Акцент5 3" xfId="2952"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="237"/>
@@ -23380,251 +23399,255 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI22"/>
+  <dimension ref="A1:CK22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI7" sqref="CI7"/>
+      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK7" sqref="CK7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="10" customWidth="1"/>
     <col min="2" max="85" width="9.140625" style="10"/>
-    <col min="86" max="86" width="9.5703125" style="10" customWidth="1"/>
-    <col min="87" max="16384" width="9.140625" style="10"/>
+    <col min="86" max="86" width="9.140625" style="10" customWidth="1"/>
+    <col min="87" max="87" width="10.140625" style="10" customWidth="1"/>
+    <col min="88" max="88" width="9.85546875" style="10" customWidth="1"/>
+    <col min="89" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" ht="27" customHeight="1" thickBot="1">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:89" ht="27" customHeight="1" thickBot="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="39"/>
-[...70 lines deleted...]
-      <c r="BU1" s="39"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
     </row>
-    <row r="2" spans="1:87" ht="16.5" thickBot="1">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:89" ht="16.5" thickBot="1">
+      <c r="A2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="36" t="s">
+      <c r="B2" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="37"/>
-[...10 lines deleted...]
-      <c r="N2" s="36" t="s">
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="37"/>
-[...10 lines deleted...]
-      <c r="Z2" s="36" t="s">
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AA2" s="37"/>
-[...10 lines deleted...]
-      <c r="AL2" s="36" t="s">
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="43"/>
+      <c r="AH2" s="43"/>
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AM2" s="37"/>
-[...10 lines deleted...]
-      <c r="AX2" s="36" t="s">
+      <c r="AM2" s="43"/>
+      <c r="AN2" s="43"/>
+      <c r="AO2" s="43"/>
+      <c r="AP2" s="43"/>
+      <c r="AQ2" s="43"/>
+      <c r="AR2" s="43"/>
+      <c r="AS2" s="43"/>
+      <c r="AT2" s="43"/>
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="36" t="s">
+      <c r="AY2" s="43"/>
+      <c r="AZ2" s="43"/>
+      <c r="BA2" s="43"/>
+      <c r="BB2" s="43"/>
+      <c r="BC2" s="43"/>
+      <c r="BD2" s="43"/>
+      <c r="BE2" s="43"/>
+      <c r="BF2" s="43"/>
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="44"/>
+      <c r="BJ2" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="37"/>
-[...10 lines deleted...]
-      <c r="BV2" s="36" t="s">
+      <c r="BK2" s="43"/>
+      <c r="BL2" s="43"/>
+      <c r="BM2" s="43"/>
+      <c r="BN2" s="43"/>
+      <c r="BO2" s="43"/>
+      <c r="BP2" s="43"/>
+      <c r="BQ2" s="43"/>
+      <c r="BR2" s="43"/>
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="44"/>
+      <c r="BV2" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="37"/>
-[...10 lines deleted...]
-      <c r="CH2" s="43" t="s">
+      <c r="BW2" s="43"/>
+      <c r="BX2" s="43"/>
+      <c r="BY2" s="43"/>
+      <c r="BZ2" s="43"/>
+      <c r="CA2" s="43"/>
+      <c r="CB2" s="43"/>
+      <c r="CC2" s="43"/>
+      <c r="CD2" s="43"/>
+      <c r="CE2" s="43"/>
+      <c r="CF2" s="43"/>
+      <c r="CG2" s="44"/>
+      <c r="CH2" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="CI2" s="44"/>
+      <c r="CI2" s="40"/>
+      <c r="CJ2" s="40"/>
+      <c r="CK2" s="41"/>
     </row>
-    <row r="3" spans="1:87" ht="26.25" thickBot="1">
-      <c r="A3" s="41"/>
+    <row r="3" spans="1:89" ht="26.25" thickBot="1">
+      <c r="A3" s="47"/>
       <c r="B3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="11" t="s">
@@ -23839,52 +23862,58 @@
       </c>
       <c r="CB3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="CC3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="CD3" s="11" t="s">
         <v>14</v>
       </c>
       <c r="CE3" s="11" t="s">
         <v>15</v>
       </c>
       <c r="CF3" s="11" t="s">
         <v>16</v>
       </c>
       <c r="CG3" s="11" t="s">
         <v>37</v>
       </c>
       <c r="CH3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="CI3" s="11" t="s">
         <v>7</v>
       </c>
+      <c r="CJ3" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="CK3" s="11" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="13">
         <v>17.294070000000001</v>
       </c>
       <c r="C4" s="14">
         <v>34.577680000000001</v>
       </c>
       <c r="D4" s="14">
         <v>53.214549999999996</v>
       </c>
       <c r="E4" s="14">
         <v>69.889610000000005</v>
       </c>
       <c r="F4" s="14">
         <v>85.953860000000006</v>
       </c>
       <c r="G4" s="15">
         <v>105.59277</v>
       </c>
       <c r="H4" s="15">
         <v>121.31765</v>
       </c>
       <c r="I4" s="15">
@@ -24099,55 +24128,61 @@
       </c>
       <c r="CA4" s="9">
         <v>92.9</v>
       </c>
       <c r="CB4" s="33">
         <v>107</v>
       </c>
       <c r="CC4" s="17">
         <v>122.9</v>
       </c>
       <c r="CD4" s="8">
         <v>158.6</v>
       </c>
       <c r="CE4" s="8">
         <v>181.6</v>
       </c>
       <c r="CF4" s="8">
         <v>203.6</v>
       </c>
       <c r="CG4" s="8">
         <v>244.8</v>
       </c>
       <c r="CH4" s="17">
         <v>18.2</v>
       </c>
-      <c r="CI4" s="42">
+      <c r="CI4" s="36">
         <v>36.6</v>
       </c>
+      <c r="CJ4" s="38">
+        <v>56.1</v>
+      </c>
+      <c r="CK4" s="48">
+        <v>76.099999999999994</v>
+      </c>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="22">
         <v>0.1159</v>
       </c>
       <c r="C5" s="22">
         <v>0.2291</v>
       </c>
       <c r="D5" s="22">
         <v>0.33989999999999998</v>
       </c>
       <c r="E5" s="22">
         <v>0.45300000000000001</v>
       </c>
       <c r="F5" s="22">
         <v>0.56510000000000005</v>
       </c>
       <c r="G5" s="22">
         <v>0.65679999999999994</v>
       </c>
       <c r="H5" s="22">
         <v>0.75478999999999996</v>
       </c>
       <c r="I5" s="22">
@@ -24365,52 +24400,58 @@
       </c>
       <c r="CB5" s="34">
         <v>0.2</v>
       </c>
       <c r="CC5" s="6">
         <v>0.2</v>
       </c>
       <c r="CD5" s="7">
         <v>0.4</v>
       </c>
       <c r="CE5" s="7">
         <v>0.5</v>
       </c>
       <c r="CF5" s="7">
         <v>0.7</v>
       </c>
       <c r="CG5" s="7">
         <v>0.9</v>
       </c>
       <c r="CH5" s="35">
         <v>0</v>
       </c>
       <c r="CI5" s="35">
         <v>0.1</v>
       </c>
+      <c r="CJ5" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="CK5" s="49">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="22">
         <v>0.72850000000000004</v>
       </c>
       <c r="C6" s="22">
         <v>1.3805999999999998</v>
       </c>
       <c r="D6" s="22">
         <v>1.9977</v>
       </c>
       <c r="E6" s="22">
         <v>2.5704000000000002</v>
       </c>
       <c r="F6" s="22">
         <v>3.14784</v>
       </c>
       <c r="G6" s="22">
         <v>3.6564899999999998</v>
       </c>
       <c r="H6" s="22">
         <v>4.1710000000000003</v>
       </c>
       <c r="I6" s="22">
@@ -24628,52 +24669,58 @@
       </c>
       <c r="CB6" s="34">
         <v>2.5</v>
       </c>
       <c r="CC6" s="6">
         <v>3.8</v>
       </c>
       <c r="CD6" s="7">
         <v>5.5</v>
       </c>
       <c r="CE6" s="7">
         <v>6.2</v>
       </c>
       <c r="CF6" s="7">
         <v>6.7</v>
       </c>
       <c r="CG6" s="7">
         <v>7.5</v>
       </c>
       <c r="CH6" s="35">
         <v>1.5</v>
       </c>
       <c r="CI6" s="35">
         <v>2.1</v>
       </c>
+      <c r="CJ6" s="37">
+        <v>4.3</v>
+      </c>
+      <c r="CK6" s="49">
+        <v>5.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="22">
         <v>1.1650999999999998</v>
       </c>
       <c r="C7" s="22">
         <v>2.2961</v>
       </c>
       <c r="D7" s="22">
         <v>3.3946999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>4.6176000000000004</v>
       </c>
       <c r="F7" s="22">
         <v>5.8021700000000003</v>
       </c>
       <c r="G7" s="22">
         <v>6.9416899999999995</v>
       </c>
       <c r="H7" s="22">
         <v>8.042489999999999</v>
       </c>
       <c r="I7" s="22">
@@ -24891,52 +24938,58 @@
       </c>
       <c r="CB7" s="34">
         <v>0.9</v>
       </c>
       <c r="CC7" s="6">
         <v>1</v>
       </c>
       <c r="CD7" s="7">
         <v>1.2</v>
       </c>
       <c r="CE7" s="7">
         <v>1.4</v>
       </c>
       <c r="CF7" s="7">
         <v>1.6</v>
       </c>
       <c r="CG7" s="7">
         <v>2.1</v>
       </c>
       <c r="CH7" s="35">
         <v>0.1</v>
       </c>
       <c r="CI7" s="35">
         <v>0.3</v>
       </c>
+      <c r="CJ7" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="CK7" s="49">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="22">
         <v>0.82579999999999998</v>
       </c>
       <c r="C8" s="22">
         <v>1.71</v>
       </c>
       <c r="D8" s="22">
         <v>2.5969000000000002</v>
       </c>
       <c r="E8" s="22">
         <v>3.3759999999999999</v>
       </c>
       <c r="F8" s="22">
         <v>4.08955</v>
       </c>
       <c r="G8" s="22">
         <v>4.9040499999999998</v>
       </c>
       <c r="H8" s="22">
         <v>5.7015799999999999</v>
       </c>
       <c r="I8" s="22">
@@ -25154,52 +25207,58 @@
       </c>
       <c r="CB8" s="34">
         <v>4.8</v>
       </c>
       <c r="CC8" s="6">
         <v>5.4</v>
       </c>
       <c r="CD8" s="7">
         <v>7.9</v>
       </c>
       <c r="CE8" s="7">
         <v>8.6</v>
       </c>
       <c r="CF8" s="7">
         <v>9.5</v>
       </c>
       <c r="CG8" s="7">
         <v>11.1</v>
       </c>
       <c r="CH8" s="35">
         <v>1</v>
       </c>
       <c r="CI8" s="35">
         <v>1.8</v>
       </c>
+      <c r="CJ8" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="CK8" s="49">
+        <v>3.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="22">
         <v>0.75120000000000009</v>
       </c>
       <c r="C9" s="22">
         <v>1.4927999999999999</v>
       </c>
       <c r="D9" s="22">
         <v>2.2256</v>
       </c>
       <c r="E9" s="22">
         <v>2.8861999999999997</v>
       </c>
       <c r="F9" s="22">
         <v>3.5183599999999999</v>
       </c>
       <c r="G9" s="22">
         <v>4.1540600000000003</v>
       </c>
       <c r="H9" s="22">
         <v>4.7788399999999998</v>
       </c>
       <c r="I9" s="22">
@@ -25417,52 +25476,58 @@
       </c>
       <c r="CB9" s="34">
         <v>4.2</v>
       </c>
       <c r="CC9" s="6">
         <v>4.8</v>
       </c>
       <c r="CD9" s="7">
         <v>5.6</v>
       </c>
       <c r="CE9" s="7">
         <v>6.2</v>
       </c>
       <c r="CF9" s="7">
         <v>7.1</v>
       </c>
       <c r="CG9" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="CH9" s="35">
         <v>0.7</v>
       </c>
       <c r="CI9" s="35">
         <v>1.4</v>
       </c>
+      <c r="CJ9" s="37">
+        <v>2.1</v>
+      </c>
+      <c r="CK9" s="49">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="22">
         <v>1.2050999999999998</v>
       </c>
       <c r="C10" s="22">
         <v>2.4485999999999999</v>
       </c>
       <c r="D10" s="22">
         <v>3.6988000000000003</v>
       </c>
       <c r="E10" s="22">
         <v>4.6223999999999998</v>
       </c>
       <c r="F10" s="22">
         <v>5.6937100000000003</v>
       </c>
       <c r="G10" s="22">
         <v>6.7636000000000003</v>
       </c>
       <c r="H10" s="22">
         <v>7.7625200000000003</v>
       </c>
       <c r="I10" s="22">
@@ -25680,52 +25745,58 @@
       </c>
       <c r="CB10" s="34">
         <v>8.4</v>
       </c>
       <c r="CC10" s="6">
         <v>9.6</v>
       </c>
       <c r="CD10" s="7">
         <v>11.3</v>
       </c>
       <c r="CE10" s="7">
         <v>12.7</v>
       </c>
       <c r="CF10" s="7">
         <v>14.7</v>
       </c>
       <c r="CG10" s="7">
         <v>17.5</v>
       </c>
       <c r="CH10" s="35">
         <v>1.4</v>
       </c>
       <c r="CI10" s="35">
         <v>2.5</v>
       </c>
+      <c r="CJ10" s="37">
+        <v>3.7</v>
+      </c>
+      <c r="CK10" s="49">
+        <v>4.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="22">
         <v>1.4336</v>
       </c>
       <c r="C11" s="22">
         <v>2.7103999999999999</v>
       </c>
       <c r="D11" s="22">
         <v>5.2625000000000002</v>
       </c>
       <c r="E11" s="22">
         <v>6.3938999999999995</v>
       </c>
       <c r="F11" s="22">
         <v>7.70505</v>
       </c>
       <c r="G11" s="22">
         <v>12.01294</v>
       </c>
       <c r="H11" s="22">
         <v>13.20941</v>
       </c>
       <c r="I11" s="22">
@@ -25943,52 +26014,58 @@
       </c>
       <c r="CB11" s="34">
         <v>10.3</v>
       </c>
       <c r="CC11" s="6">
         <v>12.9</v>
       </c>
       <c r="CD11" s="7">
         <v>25.1</v>
       </c>
       <c r="CE11" s="7">
         <v>32.299999999999997</v>
       </c>
       <c r="CF11" s="7">
         <v>35.200000000000003</v>
       </c>
       <c r="CG11" s="7">
         <v>39.1</v>
       </c>
       <c r="CH11" s="35">
         <v>2</v>
       </c>
       <c r="CI11" s="35">
         <v>4.3</v>
       </c>
+      <c r="CJ11" s="37">
+        <v>6.1</v>
+      </c>
+      <c r="CK11" s="49">
+        <v>9.6999999999999993</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="22">
         <v>0.54359999999999997</v>
       </c>
       <c r="C12" s="22">
         <v>1.0957000000000001</v>
       </c>
       <c r="D12" s="22">
         <v>1.6257999999999999</v>
       </c>
       <c r="E12" s="22">
         <v>2.0945999999999998</v>
       </c>
       <c r="F12" s="22">
         <v>2.5507399999999998</v>
       </c>
       <c r="G12" s="22">
         <v>2.94814</v>
       </c>
       <c r="H12" s="22">
         <v>3.3510399999999998</v>
       </c>
       <c r="I12" s="22">
@@ -26206,52 +26283,58 @@
       </c>
       <c r="CB12" s="34">
         <v>2.8</v>
       </c>
       <c r="CC12" s="6">
         <v>3.1</v>
       </c>
       <c r="CD12" s="7">
         <v>3.7</v>
       </c>
       <c r="CE12" s="7">
         <v>4.2</v>
       </c>
       <c r="CF12" s="7">
         <v>4.8</v>
       </c>
       <c r="CG12" s="7">
         <v>5.7</v>
       </c>
       <c r="CH12" s="35">
         <v>0.5</v>
       </c>
       <c r="CI12" s="35">
         <v>1</v>
       </c>
+      <c r="CJ12" s="37">
+        <v>1.4</v>
+      </c>
+      <c r="CK12" s="49">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="22">
         <v>1.7946</v>
       </c>
       <c r="C13" s="22">
         <v>4.0472000000000001</v>
       </c>
       <c r="D13" s="22">
         <v>5.9983000000000004</v>
       </c>
       <c r="E13" s="22">
         <v>8.1020000000000003</v>
       </c>
       <c r="F13" s="22">
         <v>9.6938099999999991</v>
       </c>
       <c r="G13" s="22">
         <v>11.754290000000001</v>
       </c>
       <c r="H13" s="22">
         <v>13.187049999999999</v>
       </c>
       <c r="I13" s="22">
@@ -26469,52 +26552,58 @@
       </c>
       <c r="CB13" s="34">
         <v>9.4</v>
       </c>
       <c r="CC13" s="6">
         <v>10.9</v>
       </c>
       <c r="CD13" s="7">
         <v>12.4</v>
       </c>
       <c r="CE13" s="7">
         <v>13.7</v>
       </c>
       <c r="CF13" s="7">
         <v>15</v>
       </c>
       <c r="CG13" s="7">
         <v>18.5</v>
       </c>
       <c r="CH13" s="35">
         <v>0.9</v>
       </c>
       <c r="CI13" s="35">
         <v>2</v>
       </c>
+      <c r="CJ13" s="37">
+        <v>3.4</v>
+      </c>
+      <c r="CK13" s="49">
+        <v>5.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="22">
         <v>0.78989999999999994</v>
       </c>
       <c r="C14" s="22">
         <v>1.5185999999999999</v>
       </c>
       <c r="D14" s="22">
         <v>2.3475999999999999</v>
       </c>
       <c r="E14" s="22">
         <v>3.1489000000000003</v>
       </c>
       <c r="F14" s="22">
         <v>3.9245100000000002</v>
       </c>
       <c r="G14" s="22">
         <v>4.7947799999999994</v>
       </c>
       <c r="H14" s="22">
         <v>5.5714600000000001</v>
       </c>
       <c r="I14" s="22">
@@ -26732,52 +26821,58 @@
       </c>
       <c r="CB14" s="34">
         <v>4.9000000000000004</v>
       </c>
       <c r="CC14" s="6">
         <v>5.3</v>
       </c>
       <c r="CD14" s="7">
         <v>6.2</v>
       </c>
       <c r="CE14" s="7">
         <v>6.9</v>
       </c>
       <c r="CF14" s="7">
         <v>7.8</v>
       </c>
       <c r="CG14" s="7">
         <v>9</v>
       </c>
       <c r="CH14" s="35">
         <v>0.8</v>
       </c>
       <c r="CI14" s="35">
         <v>1.8</v>
       </c>
+      <c r="CJ14" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="CK14" s="49">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="22">
         <v>2.3304</v>
       </c>
       <c r="C15" s="22">
         <v>4.2988</v>
       </c>
       <c r="D15" s="22">
         <v>6.3651999999999997</v>
       </c>
       <c r="E15" s="22">
         <v>9.1922999999999995</v>
       </c>
       <c r="F15" s="22">
         <v>11.5587</v>
       </c>
       <c r="G15" s="22">
         <v>13.753</v>
       </c>
       <c r="H15" s="22">
         <v>16.902240000000003</v>
       </c>
       <c r="I15" s="22">
@@ -26995,52 +27090,58 @@
       </c>
       <c r="CB15" s="34">
         <v>22.1</v>
       </c>
       <c r="CC15" s="6">
         <v>25.5</v>
       </c>
       <c r="CD15" s="7">
         <v>32.4</v>
       </c>
       <c r="CE15" s="7">
         <v>36.799999999999997</v>
       </c>
       <c r="CF15" s="7">
         <v>40.6</v>
       </c>
       <c r="CG15" s="7">
         <v>50.1</v>
       </c>
       <c r="CH15" s="35">
         <v>3.3</v>
       </c>
       <c r="CI15" s="35">
         <v>5.8</v>
       </c>
+      <c r="CJ15" s="37">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="CK15" s="49">
+        <v>12.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22">
         <v>1.3932</v>
       </c>
       <c r="C16" s="22">
         <v>2.8090000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>4.2394999999999996</v>
       </c>
       <c r="E16" s="22">
         <v>5.3243999999999998</v>
       </c>
       <c r="F16" s="22">
         <v>6.6095800000000002</v>
       </c>
       <c r="G16" s="22">
         <v>7.8803199999999993</v>
       </c>
       <c r="H16" s="22">
         <v>9.0624500000000001</v>
       </c>
       <c r="I16" s="22">
@@ -27258,52 +27359,58 @@
       </c>
       <c r="CB16" s="34">
         <v>7.5</v>
       </c>
       <c r="CC16" s="6">
         <v>8.3000000000000007</v>
       </c>
       <c r="CD16" s="7">
         <v>9.4</v>
       </c>
       <c r="CE16" s="7">
         <v>10.3</v>
       </c>
       <c r="CF16" s="7">
         <v>11.6</v>
       </c>
       <c r="CG16" s="7">
         <v>14.7</v>
       </c>
       <c r="CH16" s="35">
         <v>1.2</v>
       </c>
       <c r="CI16" s="35">
         <v>4.0999999999999996</v>
       </c>
+      <c r="CJ16" s="37">
+        <v>5.9</v>
+      </c>
+      <c r="CK16" s="49">
+        <v>6.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="30" t="s">
@@ -27521,52 +27628,58 @@
       </c>
       <c r="CB17" s="34">
         <v>5.4</v>
       </c>
       <c r="CC17" s="6">
         <v>5.9</v>
       </c>
       <c r="CD17" s="7">
         <v>7.4</v>
       </c>
       <c r="CE17" s="7">
         <v>8.6</v>
       </c>
       <c r="CF17" s="7">
         <v>10.3</v>
       </c>
       <c r="CG17" s="7">
         <v>13</v>
       </c>
       <c r="CH17" s="35">
         <v>0.9</v>
       </c>
       <c r="CI17" s="35">
         <v>1.7</v>
       </c>
+      <c r="CJ17" s="37">
+        <v>2.9</v>
+      </c>
+      <c r="CK17" s="49">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="22">
         <v>0.98620000000000008</v>
       </c>
       <c r="C18" s="22">
         <v>1.9665999999999999</v>
       </c>
       <c r="D18" s="22">
         <v>2.9471999999999996</v>
       </c>
       <c r="E18" s="22">
         <v>3.9081999999999999</v>
       </c>
       <c r="F18" s="22">
         <v>4.8873999999999995</v>
       </c>
       <c r="G18" s="22">
         <v>5.8121</v>
       </c>
       <c r="H18" s="22">
         <v>6.6791200000000002</v>
       </c>
       <c r="I18" s="22">
@@ -27784,52 +27897,58 @@
       </c>
       <c r="CB18" s="34">
         <v>5.6</v>
       </c>
       <c r="CC18" s="6">
         <v>6.3</v>
       </c>
       <c r="CD18" s="7">
         <v>7.5</v>
       </c>
       <c r="CE18" s="7">
         <v>8.5</v>
       </c>
       <c r="CF18" s="7">
         <v>9.9</v>
       </c>
       <c r="CG18" s="7">
         <v>12.7</v>
       </c>
       <c r="CH18" s="35">
         <v>0.9</v>
       </c>
       <c r="CI18" s="35">
         <v>1.8</v>
       </c>
+      <c r="CJ18" s="37">
+        <v>2.7</v>
+      </c>
+      <c r="CK18" s="49">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="22">
         <v>1.1924000000000001</v>
       </c>
       <c r="C19" s="22">
         <v>2.4834999999999998</v>
       </c>
       <c r="D19" s="22">
         <v>3.9920999999999998</v>
       </c>
       <c r="E19" s="22">
         <v>4.9451000000000001</v>
       </c>
       <c r="F19" s="22">
         <v>6.0934499999999998</v>
       </c>
       <c r="G19" s="22">
         <v>7.5842000000000001</v>
       </c>
       <c r="H19" s="22">
         <v>8.6302599999999998</v>
       </c>
       <c r="I19" s="22">
@@ -28047,52 +28166,58 @@
       </c>
       <c r="CB19" s="34">
         <v>5.6</v>
       </c>
       <c r="CC19" s="6">
         <v>6.1</v>
       </c>
       <c r="CD19" s="7">
         <v>7</v>
       </c>
       <c r="CE19" s="7">
         <v>7.9</v>
       </c>
       <c r="CF19" s="7">
         <v>9.6</v>
       </c>
       <c r="CG19" s="7">
         <v>11.8</v>
       </c>
       <c r="CH19" s="35">
         <v>1</v>
       </c>
       <c r="CI19" s="35">
         <v>1.9</v>
       </c>
+      <c r="CJ19" s="37">
+        <v>2.8</v>
+      </c>
+      <c r="CK19" s="49">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="22">
         <v>1.5568</v>
       </c>
       <c r="C20" s="22">
         <v>3.0945</v>
       </c>
       <c r="D20" s="22">
         <v>4.6853999999999996</v>
       </c>
       <c r="E20" s="22">
         <v>6.2214999999999998</v>
       </c>
       <c r="F20" s="22">
         <v>7.6038900000000007</v>
       </c>
       <c r="G20" s="22">
         <v>8.9950100000000006</v>
       </c>
       <c r="H20" s="22">
         <v>10.11933</v>
       </c>
       <c r="I20" s="22">
@@ -28310,52 +28435,58 @@
       </c>
       <c r="CB20" s="34">
         <v>9.3000000000000007</v>
       </c>
       <c r="CC20" s="6">
         <v>10.199999999999999</v>
       </c>
       <c r="CD20" s="7">
         <v>11.4</v>
       </c>
       <c r="CE20" s="7">
         <v>12.1</v>
       </c>
       <c r="CF20" s="7">
         <v>13.2</v>
       </c>
       <c r="CG20" s="7">
         <v>16.2</v>
       </c>
       <c r="CH20" s="35">
         <v>1.6</v>
       </c>
       <c r="CI20" s="35">
         <v>3.1</v>
       </c>
+      <c r="CJ20" s="37">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="CK20" s="49">
+        <v>6.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="22">
         <v>0.4819</v>
       </c>
       <c r="C21" s="22">
         <v>0.99620000000000009</v>
       </c>
       <c r="D21" s="22">
         <v>1.4974000000000001</v>
       </c>
       <c r="E21" s="22">
         <v>2.0331999999999999</v>
       </c>
       <c r="F21" s="22">
         <v>2.5099999999999998</v>
       </c>
       <c r="G21" s="22">
         <v>2.9813000000000001</v>
       </c>
       <c r="H21" s="22">
         <v>3.3940700000000001</v>
       </c>
       <c r="I21" s="22">
@@ -28573,52 +28704,58 @@
       </c>
       <c r="CB21" s="34">
         <v>3.2</v>
       </c>
       <c r="CC21" s="6">
         <v>3.5</v>
       </c>
       <c r="CD21" s="7">
         <v>4.2</v>
       </c>
       <c r="CE21" s="7">
         <v>4.7</v>
       </c>
       <c r="CF21" s="7">
         <v>5.3</v>
       </c>
       <c r="CG21" s="7">
         <v>6.1</v>
       </c>
       <c r="CH21" s="35">
         <v>0.4</v>
       </c>
       <c r="CI21" s="35">
         <v>0.9</v>
       </c>
+      <c r="CJ21" s="37">
+        <v>1.3</v>
+      </c>
+      <c r="CK21" s="49">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:87" s="4" customFormat="1">
+    <row r="22" spans="1:89" s="4" customFormat="1">
       <c r="B22" s="3"/>
       <c r="C22" s="1"/>
       <c r="D22" s="3"/>
       <c r="E22" s="1"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="2"/>
       <c r="L22" s="1"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="1"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="2"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="2"/>
@@ -28650,60 +28787,60 @@
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="3"/>
       <c r="BG22" s="3"/>
       <c r="BH22" s="3"/>
       <c r="BI22" s="3"/>
       <c r="BJ22" s="2"/>
       <c r="BK22" s="2"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
       <c r="BN22" s="3"/>
       <c r="BO22" s="3"/>
       <c r="BP22" s="3"/>
       <c r="BQ22" s="2"/>
       <c r="BR22" s="3"/>
       <c r="BS22" s="3"/>
       <c r="BT22" s="3"/>
       <c r="BU22" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CI2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="CH2:CK2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>с нарастанием мясо</vt:lpstr>
     </vt:vector>