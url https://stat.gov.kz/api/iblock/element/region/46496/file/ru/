--- v1 (2026-06-02)
+++ v2 (2026-08-03)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="15" windowWidth="12705" windowHeight="12585"/>
+    <workbookView xWindow="0" yWindow="15" windowWidth="17490" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием мясо" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="43">
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе), тыс. тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -555,51 +555,50 @@
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="56">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -12087,51 +12086,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="43" fillId="33" borderId="13" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -12175,79 +12174,83 @@
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="42" fillId="0" borderId="15" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="15" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="49" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="33" borderId="16" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="33" borderId="17" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="33" borderId="18" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="43" fillId="0" borderId="10" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="12" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10884">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="232"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2961"/>
     <cellStyle name="20% - Акцент1 3" xfId="2960"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="233"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2959"/>
     <cellStyle name="20% - Акцент2 3" xfId="2958"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="234"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2957"/>
     <cellStyle name="20% - Акцент3 3" xfId="2956"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="235"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2955"/>
     <cellStyle name="20% - Акцент4 3" xfId="2954"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="236"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2953"/>
     <cellStyle name="20% - Акцент5 3" xfId="2952"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
@@ -23399,255 +23402,257 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK22"/>
+  <dimension ref="A1:CM22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK7" sqref="CK7"/>
+      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CM10" sqref="CM10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="10" customWidth="1"/>
     <col min="2" max="85" width="9.140625" style="10"/>
     <col min="86" max="86" width="9.140625" style="10" customWidth="1"/>
     <col min="87" max="87" width="10.140625" style="10" customWidth="1"/>
     <col min="88" max="88" width="9.85546875" style="10" customWidth="1"/>
     <col min="89" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" ht="27" customHeight="1" thickBot="1">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:91" ht="27" customHeight="1" thickBot="1">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...70 lines deleted...]
-      <c r="BU1" s="45"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
+      <c r="AU1" s="48"/>
+      <c r="AV1" s="48"/>
+      <c r="AW1" s="48"/>
+      <c r="AX1" s="48"/>
+      <c r="AY1" s="48"/>
+      <c r="AZ1" s="48"/>
+      <c r="BA1" s="48"/>
+      <c r="BB1" s="48"/>
+      <c r="BC1" s="48"/>
+      <c r="BD1" s="48"/>
+      <c r="BE1" s="48"/>
+      <c r="BF1" s="48"/>
+      <c r="BG1" s="48"/>
+      <c r="BH1" s="48"/>
+      <c r="BI1" s="48"/>
+      <c r="BJ1" s="48"/>
+      <c r="BK1" s="48"/>
+      <c r="BL1" s="48"/>
+      <c r="BM1" s="48"/>
+      <c r="BN1" s="48"/>
+      <c r="BO1" s="48"/>
+      <c r="BP1" s="48"/>
+      <c r="BQ1" s="48"/>
+      <c r="BR1" s="48"/>
+      <c r="BS1" s="48"/>
+      <c r="BT1" s="48"/>
+      <c r="BU1" s="48"/>
     </row>
-    <row r="2" spans="1:89" ht="16.5" thickBot="1">
-      <c r="A2" s="46" t="s">
+    <row r="2" spans="1:91" ht="16.5" thickBot="1">
+      <c r="A2" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="43"/>
-[...10 lines deleted...]
-      <c r="N2" s="42" t="s">
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="43"/>
-[...10 lines deleted...]
-      <c r="Z2" s="42" t="s">
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="AA2" s="43"/>
-[...10 lines deleted...]
-      <c r="AL2" s="42" t="s">
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AM2" s="43"/>
-[...10 lines deleted...]
-      <c r="AX2" s="42" t="s">
+      <c r="AM2" s="46"/>
+      <c r="AN2" s="46"/>
+      <c r="AO2" s="46"/>
+      <c r="AP2" s="46"/>
+      <c r="AQ2" s="46"/>
+      <c r="AR2" s="46"/>
+      <c r="AS2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="42" t="s">
+      <c r="AY2" s="46"/>
+      <c r="AZ2" s="46"/>
+      <c r="BA2" s="46"/>
+      <c r="BB2" s="46"/>
+      <c r="BC2" s="46"/>
+      <c r="BD2" s="46"/>
+      <c r="BE2" s="46"/>
+      <c r="BF2" s="46"/>
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="47"/>
+      <c r="BJ2" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="43"/>
-[...10 lines deleted...]
-      <c r="BV2" s="42" t="s">
+      <c r="BK2" s="46"/>
+      <c r="BL2" s="46"/>
+      <c r="BM2" s="46"/>
+      <c r="BN2" s="46"/>
+      <c r="BO2" s="46"/>
+      <c r="BP2" s="46"/>
+      <c r="BQ2" s="46"/>
+      <c r="BR2" s="46"/>
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="47"/>
+      <c r="BV2" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="43"/>
-[...10 lines deleted...]
-      <c r="CH2" s="39" t="s">
+      <c r="BW2" s="46"/>
+      <c r="BX2" s="46"/>
+      <c r="BY2" s="46"/>
+      <c r="BZ2" s="46"/>
+      <c r="CA2" s="46"/>
+      <c r="CB2" s="46"/>
+      <c r="CC2" s="46"/>
+      <c r="CD2" s="46"/>
+      <c r="CE2" s="46"/>
+      <c r="CF2" s="46"/>
+      <c r="CG2" s="47"/>
+      <c r="CH2" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="CI2" s="40"/>
-[...1 lines deleted...]
-      <c r="CK2" s="41"/>
+      <c r="CI2" s="43"/>
+      <c r="CJ2" s="43"/>
+      <c r="CK2" s="43"/>
+      <c r="CL2" s="43"/>
+      <c r="CM2" s="44"/>
     </row>
-    <row r="3" spans="1:89" ht="26.25" thickBot="1">
-      <c r="A3" s="47"/>
+    <row r="3" spans="1:91" ht="26.25" thickBot="1">
+      <c r="A3" s="50"/>
       <c r="B3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="11" t="s">
@@ -23868,52 +23873,58 @@
       </c>
       <c r="CD3" s="11" t="s">
         <v>14</v>
       </c>
       <c r="CE3" s="11" t="s">
         <v>15</v>
       </c>
       <c r="CF3" s="11" t="s">
         <v>16</v>
       </c>
       <c r="CG3" s="11" t="s">
         <v>37</v>
       </c>
       <c r="CH3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="CI3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="CJ3" s="11" t="s">
         <v>42</v>
       </c>
       <c r="CK3" s="11" t="s">
         <v>9</v>
       </c>
+      <c r="CL3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="CM3" s="11" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:91">
       <c r="A4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="13">
         <v>17.294070000000001</v>
       </c>
       <c r="C4" s="14">
         <v>34.577680000000001</v>
       </c>
       <c r="D4" s="14">
         <v>53.214549999999996</v>
       </c>
       <c r="E4" s="14">
         <v>69.889610000000005</v>
       </c>
       <c r="F4" s="14">
         <v>85.953860000000006</v>
       </c>
       <c r="G4" s="15">
         <v>105.59277</v>
       </c>
       <c r="H4" s="15">
         <v>121.31765</v>
       </c>
       <c r="I4" s="15">
@@ -24134,55 +24145,61 @@
       </c>
       <c r="CC4" s="17">
         <v>122.9</v>
       </c>
       <c r="CD4" s="8">
         <v>158.6</v>
       </c>
       <c r="CE4" s="8">
         <v>181.6</v>
       </c>
       <c r="CF4" s="8">
         <v>203.6</v>
       </c>
       <c r="CG4" s="8">
         <v>244.8</v>
       </c>
       <c r="CH4" s="17">
         <v>18.2</v>
       </c>
       <c r="CI4" s="36">
         <v>36.6</v>
       </c>
       <c r="CJ4" s="38">
         <v>56.1</v>
       </c>
-      <c r="CK4" s="48">
+      <c r="CK4" s="39">
         <v>76.099999999999994</v>
       </c>
+      <c r="CL4" s="38">
+        <v>93.5</v>
+      </c>
+      <c r="CM4" s="36">
+        <v>116.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="22">
         <v>0.1159</v>
       </c>
       <c r="C5" s="22">
         <v>0.2291</v>
       </c>
       <c r="D5" s="22">
         <v>0.33989999999999998</v>
       </c>
       <c r="E5" s="22">
         <v>0.45300000000000001</v>
       </c>
       <c r="F5" s="22">
         <v>0.56510000000000005</v>
       </c>
       <c r="G5" s="22">
         <v>0.65679999999999994</v>
       </c>
       <c r="H5" s="22">
         <v>0.75478999999999996</v>
       </c>
       <c r="I5" s="22">
@@ -24403,55 +24420,61 @@
       </c>
       <c r="CC5" s="6">
         <v>0.2</v>
       </c>
       <c r="CD5" s="7">
         <v>0.4</v>
       </c>
       <c r="CE5" s="7">
         <v>0.5</v>
       </c>
       <c r="CF5" s="7">
         <v>0.7</v>
       </c>
       <c r="CG5" s="7">
         <v>0.9</v>
       </c>
       <c r="CH5" s="35">
         <v>0</v>
       </c>
       <c r="CI5" s="35">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="37">
         <v>0.1</v>
       </c>
-      <c r="CK5" s="49">
+      <c r="CK5" s="40">
         <v>0.2</v>
       </c>
+      <c r="CL5" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="CM5" s="51">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:91">
       <c r="A6" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="22">
         <v>0.72850000000000004</v>
       </c>
       <c r="C6" s="22">
         <v>1.3805999999999998</v>
       </c>
       <c r="D6" s="22">
         <v>1.9977</v>
       </c>
       <c r="E6" s="22">
         <v>2.5704000000000002</v>
       </c>
       <c r="F6" s="22">
         <v>3.14784</v>
       </c>
       <c r="G6" s="22">
         <v>3.6564899999999998</v>
       </c>
       <c r="H6" s="22">
         <v>4.1710000000000003</v>
       </c>
       <c r="I6" s="22">
@@ -24672,55 +24695,61 @@
       </c>
       <c r="CC6" s="6">
         <v>3.8</v>
       </c>
       <c r="CD6" s="7">
         <v>5.5</v>
       </c>
       <c r="CE6" s="7">
         <v>6.2</v>
       </c>
       <c r="CF6" s="7">
         <v>6.7</v>
       </c>
       <c r="CG6" s="7">
         <v>7.5</v>
       </c>
       <c r="CH6" s="35">
         <v>1.5</v>
       </c>
       <c r="CI6" s="35">
         <v>2.1</v>
       </c>
       <c r="CJ6" s="37">
         <v>4.3</v>
       </c>
-      <c r="CK6" s="49">
+      <c r="CK6" s="40">
         <v>5.9</v>
       </c>
+      <c r="CL6" s="41">
+        <v>6.7</v>
+      </c>
+      <c r="CM6" s="35">
+        <v>7</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:91">
       <c r="A7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="22">
         <v>1.1650999999999998</v>
       </c>
       <c r="C7" s="22">
         <v>2.2961</v>
       </c>
       <c r="D7" s="22">
         <v>3.3946999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>4.6176000000000004</v>
       </c>
       <c r="F7" s="22">
         <v>5.8021700000000003</v>
       </c>
       <c r="G7" s="22">
         <v>6.9416899999999995</v>
       </c>
       <c r="H7" s="22">
         <v>8.042489999999999</v>
       </c>
       <c r="I7" s="22">
@@ -24941,55 +24970,61 @@
       </c>
       <c r="CC7" s="6">
         <v>1</v>
       </c>
       <c r="CD7" s="7">
         <v>1.2</v>
       </c>
       <c r="CE7" s="7">
         <v>1.4</v>
       </c>
       <c r="CF7" s="7">
         <v>1.6</v>
       </c>
       <c r="CG7" s="7">
         <v>2.1</v>
       </c>
       <c r="CH7" s="35">
         <v>0.1</v>
       </c>
       <c r="CI7" s="35">
         <v>0.3</v>
       </c>
       <c r="CJ7" s="37">
         <v>0.4</v>
       </c>
-      <c r="CK7" s="49">
+      <c r="CK7" s="40">
         <v>0.5</v>
       </c>
+      <c r="CL7" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="CM7" s="51">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="22">
         <v>0.82579999999999998</v>
       </c>
       <c r="C8" s="22">
         <v>1.71</v>
       </c>
       <c r="D8" s="22">
         <v>2.5969000000000002</v>
       </c>
       <c r="E8" s="22">
         <v>3.3759999999999999</v>
       </c>
       <c r="F8" s="22">
         <v>4.08955</v>
       </c>
       <c r="G8" s="22">
         <v>4.9040499999999998</v>
       </c>
       <c r="H8" s="22">
         <v>5.7015799999999999</v>
       </c>
       <c r="I8" s="22">
@@ -25210,55 +25245,61 @@
       </c>
       <c r="CC8" s="6">
         <v>5.4</v>
       </c>
       <c r="CD8" s="7">
         <v>7.9</v>
       </c>
       <c r="CE8" s="7">
         <v>8.6</v>
       </c>
       <c r="CF8" s="7">
         <v>9.5</v>
       </c>
       <c r="CG8" s="7">
         <v>11.1</v>
       </c>
       <c r="CH8" s="35">
         <v>1</v>
       </c>
       <c r="CI8" s="35">
         <v>1.8</v>
       </c>
       <c r="CJ8" s="37">
         <v>2.5</v>
       </c>
-      <c r="CK8" s="49">
+      <c r="CK8" s="40">
         <v>3.2</v>
       </c>
+      <c r="CL8" s="41">
+        <v>3.8</v>
+      </c>
+      <c r="CM8" s="51">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:91">
       <c r="A9" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="22">
         <v>0.75120000000000009</v>
       </c>
       <c r="C9" s="22">
         <v>1.4927999999999999</v>
       </c>
       <c r="D9" s="22">
         <v>2.2256</v>
       </c>
       <c r="E9" s="22">
         <v>2.8861999999999997</v>
       </c>
       <c r="F9" s="22">
         <v>3.5183599999999999</v>
       </c>
       <c r="G9" s="22">
         <v>4.1540600000000003</v>
       </c>
       <c r="H9" s="22">
         <v>4.7788399999999998</v>
       </c>
       <c r="I9" s="22">
@@ -25479,55 +25520,61 @@
       </c>
       <c r="CC9" s="6">
         <v>4.8</v>
       </c>
       <c r="CD9" s="7">
         <v>5.6</v>
       </c>
       <c r="CE9" s="7">
         <v>6.2</v>
       </c>
       <c r="CF9" s="7">
         <v>7.1</v>
       </c>
       <c r="CG9" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="CH9" s="35">
         <v>0.7</v>
       </c>
       <c r="CI9" s="35">
         <v>1.4</v>
       </c>
       <c r="CJ9" s="37">
         <v>2.1</v>
       </c>
-      <c r="CK9" s="49">
+      <c r="CK9" s="40">
         <v>2.7</v>
       </c>
+      <c r="CL9" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="CM9" s="51">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="22">
         <v>1.2050999999999998</v>
       </c>
       <c r="C10" s="22">
         <v>2.4485999999999999</v>
       </c>
       <c r="D10" s="22">
         <v>3.6988000000000003</v>
       </c>
       <c r="E10" s="22">
         <v>4.6223999999999998</v>
       </c>
       <c r="F10" s="22">
         <v>5.6937100000000003</v>
       </c>
       <c r="G10" s="22">
         <v>6.7636000000000003</v>
       </c>
       <c r="H10" s="22">
         <v>7.7625200000000003</v>
       </c>
       <c r="I10" s="22">
@@ -25748,55 +25795,61 @@
       </c>
       <c r="CC10" s="6">
         <v>9.6</v>
       </c>
       <c r="CD10" s="7">
         <v>11.3</v>
       </c>
       <c r="CE10" s="7">
         <v>12.7</v>
       </c>
       <c r="CF10" s="7">
         <v>14.7</v>
       </c>
       <c r="CG10" s="7">
         <v>17.5</v>
       </c>
       <c r="CH10" s="35">
         <v>1.4</v>
       </c>
       <c r="CI10" s="35">
         <v>2.5</v>
       </c>
       <c r="CJ10" s="37">
         <v>3.7</v>
       </c>
-      <c r="CK10" s="49">
+      <c r="CK10" s="40">
         <v>4.5</v>
       </c>
+      <c r="CL10" s="41">
+        <v>5.4</v>
+      </c>
+      <c r="CM10" s="51">
+        <v>6.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="22">
         <v>1.4336</v>
       </c>
       <c r="C11" s="22">
         <v>2.7103999999999999</v>
       </c>
       <c r="D11" s="22">
         <v>5.2625000000000002</v>
       </c>
       <c r="E11" s="22">
         <v>6.3938999999999995</v>
       </c>
       <c r="F11" s="22">
         <v>7.70505</v>
       </c>
       <c r="G11" s="22">
         <v>12.01294</v>
       </c>
       <c r="H11" s="22">
         <v>13.20941</v>
       </c>
       <c r="I11" s="22">
@@ -26017,55 +26070,61 @@
       </c>
       <c r="CC11" s="6">
         <v>12.9</v>
       </c>
       <c r="CD11" s="7">
         <v>25.1</v>
       </c>
       <c r="CE11" s="7">
         <v>32.299999999999997</v>
       </c>
       <c r="CF11" s="7">
         <v>35.200000000000003</v>
       </c>
       <c r="CG11" s="7">
         <v>39.1</v>
       </c>
       <c r="CH11" s="35">
         <v>2</v>
       </c>
       <c r="CI11" s="35">
         <v>4.3</v>
       </c>
       <c r="CJ11" s="37">
         <v>6.1</v>
       </c>
-      <c r="CK11" s="49">
+      <c r="CK11" s="40">
         <v>9.6999999999999993</v>
       </c>
+      <c r="CL11" s="41">
+        <v>11.4</v>
+      </c>
+      <c r="CM11" s="51">
+        <v>14.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="A12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="22">
         <v>0.54359999999999997</v>
       </c>
       <c r="C12" s="22">
         <v>1.0957000000000001</v>
       </c>
       <c r="D12" s="22">
         <v>1.6257999999999999</v>
       </c>
       <c r="E12" s="22">
         <v>2.0945999999999998</v>
       </c>
       <c r="F12" s="22">
         <v>2.5507399999999998</v>
       </c>
       <c r="G12" s="22">
         <v>2.94814</v>
       </c>
       <c r="H12" s="22">
         <v>3.3510399999999998</v>
       </c>
       <c r="I12" s="22">
@@ -26286,55 +26345,61 @@
       </c>
       <c r="CC12" s="6">
         <v>3.1</v>
       </c>
       <c r="CD12" s="7">
         <v>3.7</v>
       </c>
       <c r="CE12" s="7">
         <v>4.2</v>
       </c>
       <c r="CF12" s="7">
         <v>4.8</v>
       </c>
       <c r="CG12" s="7">
         <v>5.7</v>
       </c>
       <c r="CH12" s="35">
         <v>0.5</v>
       </c>
       <c r="CI12" s="35">
         <v>1</v>
       </c>
       <c r="CJ12" s="37">
         <v>1.4</v>
       </c>
-      <c r="CK12" s="49">
+      <c r="CK12" s="40">
         <v>1.8</v>
       </c>
+      <c r="CL12" s="41">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="CM12" s="51">
+        <v>2.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="A13" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="22">
         <v>1.7946</v>
       </c>
       <c r="C13" s="22">
         <v>4.0472000000000001</v>
       </c>
       <c r="D13" s="22">
         <v>5.9983000000000004</v>
       </c>
       <c r="E13" s="22">
         <v>8.1020000000000003</v>
       </c>
       <c r="F13" s="22">
         <v>9.6938099999999991</v>
       </c>
       <c r="G13" s="22">
         <v>11.754290000000001</v>
       </c>
       <c r="H13" s="22">
         <v>13.187049999999999</v>
       </c>
       <c r="I13" s="22">
@@ -26555,55 +26620,61 @@
       </c>
       <c r="CC13" s="6">
         <v>10.9</v>
       </c>
       <c r="CD13" s="7">
         <v>12.4</v>
       </c>
       <c r="CE13" s="7">
         <v>13.7</v>
       </c>
       <c r="CF13" s="7">
         <v>15</v>
       </c>
       <c r="CG13" s="7">
         <v>18.5</v>
       </c>
       <c r="CH13" s="35">
         <v>0.9</v>
       </c>
       <c r="CI13" s="35">
         <v>2</v>
       </c>
       <c r="CJ13" s="37">
         <v>3.4</v>
       </c>
-      <c r="CK13" s="49">
+      <c r="CK13" s="40">
         <v>5.9</v>
       </c>
+      <c r="CL13" s="41">
+        <v>7</v>
+      </c>
+      <c r="CM13" s="51">
+        <v>8.3000000000000007</v>
+      </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:91">
       <c r="A14" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="22">
         <v>0.78989999999999994</v>
       </c>
       <c r="C14" s="22">
         <v>1.5185999999999999</v>
       </c>
       <c r="D14" s="22">
         <v>2.3475999999999999</v>
       </c>
       <c r="E14" s="22">
         <v>3.1489000000000003</v>
       </c>
       <c r="F14" s="22">
         <v>3.9245100000000002</v>
       </c>
       <c r="G14" s="22">
         <v>4.7947799999999994</v>
       </c>
       <c r="H14" s="22">
         <v>5.5714600000000001</v>
       </c>
       <c r="I14" s="22">
@@ -26824,55 +26895,61 @@
       </c>
       <c r="CC14" s="6">
         <v>5.3</v>
       </c>
       <c r="CD14" s="7">
         <v>6.2</v>
       </c>
       <c r="CE14" s="7">
         <v>6.9</v>
       </c>
       <c r="CF14" s="7">
         <v>7.8</v>
       </c>
       <c r="CG14" s="7">
         <v>9</v>
       </c>
       <c r="CH14" s="35">
         <v>0.8</v>
       </c>
       <c r="CI14" s="35">
         <v>1.8</v>
       </c>
       <c r="CJ14" s="37">
         <v>2.6</v>
       </c>
-      <c r="CK14" s="49">
+      <c r="CK14" s="40">
         <v>3.4</v>
       </c>
+      <c r="CL14" s="41">
+        <v>4</v>
+      </c>
+      <c r="CM14" s="51">
+        <v>4.5999999999999996</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:91">
       <c r="A15" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="22">
         <v>2.3304</v>
       </c>
       <c r="C15" s="22">
         <v>4.2988</v>
       </c>
       <c r="D15" s="22">
         <v>6.3651999999999997</v>
       </c>
       <c r="E15" s="22">
         <v>9.1922999999999995</v>
       </c>
       <c r="F15" s="22">
         <v>11.5587</v>
       </c>
       <c r="G15" s="22">
         <v>13.753</v>
       </c>
       <c r="H15" s="22">
         <v>16.902240000000003</v>
       </c>
       <c r="I15" s="22">
@@ -27093,55 +27170,61 @@
       </c>
       <c r="CC15" s="6">
         <v>25.5</v>
       </c>
       <c r="CD15" s="7">
         <v>32.4</v>
       </c>
       <c r="CE15" s="7">
         <v>36.799999999999997</v>
       </c>
       <c r="CF15" s="7">
         <v>40.6</v>
       </c>
       <c r="CG15" s="7">
         <v>50.1</v>
       </c>
       <c r="CH15" s="35">
         <v>3.3</v>
       </c>
       <c r="CI15" s="35">
         <v>5.8</v>
       </c>
       <c r="CJ15" s="37">
         <v>9.3000000000000007</v>
       </c>
-      <c r="CK15" s="49">
+      <c r="CK15" s="40">
         <v>12.5</v>
       </c>
+      <c r="CL15" s="41">
+        <v>18.3</v>
+      </c>
+      <c r="CM15" s="51">
+        <v>26.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:91">
       <c r="A16" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22">
         <v>1.3932</v>
       </c>
       <c r="C16" s="22">
         <v>2.8090000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>4.2394999999999996</v>
       </c>
       <c r="E16" s="22">
         <v>5.3243999999999998</v>
       </c>
       <c r="F16" s="22">
         <v>6.6095800000000002</v>
       </c>
       <c r="G16" s="22">
         <v>7.8803199999999993</v>
       </c>
       <c r="H16" s="22">
         <v>9.0624500000000001</v>
       </c>
       <c r="I16" s="22">
@@ -27362,55 +27445,61 @@
       </c>
       <c r="CC16" s="6">
         <v>8.3000000000000007</v>
       </c>
       <c r="CD16" s="7">
         <v>9.4</v>
       </c>
       <c r="CE16" s="7">
         <v>10.3</v>
       </c>
       <c r="CF16" s="7">
         <v>11.6</v>
       </c>
       <c r="CG16" s="7">
         <v>14.7</v>
       </c>
       <c r="CH16" s="35">
         <v>1.2</v>
       </c>
       <c r="CI16" s="35">
         <v>4.0999999999999996</v>
       </c>
       <c r="CJ16" s="37">
         <v>5.9</v>
       </c>
-      <c r="CK16" s="49">
+      <c r="CK16" s="40">
         <v>6.9</v>
       </c>
+      <c r="CL16" s="41">
+        <v>7.8</v>
+      </c>
+      <c r="CM16" s="51">
+        <v>9.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:91">
       <c r="A17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="30" t="s">
@@ -27631,55 +27720,61 @@
       </c>
       <c r="CC17" s="6">
         <v>5.9</v>
       </c>
       <c r="CD17" s="7">
         <v>7.4</v>
       </c>
       <c r="CE17" s="7">
         <v>8.6</v>
       </c>
       <c r="CF17" s="7">
         <v>10.3</v>
       </c>
       <c r="CG17" s="7">
         <v>13</v>
       </c>
       <c r="CH17" s="35">
         <v>0.9</v>
       </c>
       <c r="CI17" s="35">
         <v>1.7</v>
       </c>
       <c r="CJ17" s="37">
         <v>2.9</v>
       </c>
-      <c r="CK17" s="49">
+      <c r="CK17" s="40">
         <v>3.8</v>
       </c>
+      <c r="CL17" s="41">
+        <v>4.7</v>
+      </c>
+      <c r="CM17" s="51">
+        <v>5.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:91">
       <c r="A18" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="22">
         <v>0.98620000000000008</v>
       </c>
       <c r="C18" s="22">
         <v>1.9665999999999999</v>
       </c>
       <c r="D18" s="22">
         <v>2.9471999999999996</v>
       </c>
       <c r="E18" s="22">
         <v>3.9081999999999999</v>
       </c>
       <c r="F18" s="22">
         <v>4.8873999999999995</v>
       </c>
       <c r="G18" s="22">
         <v>5.8121</v>
       </c>
       <c r="H18" s="22">
         <v>6.6791200000000002</v>
       </c>
       <c r="I18" s="22">
@@ -27900,55 +27995,61 @@
       </c>
       <c r="CC18" s="6">
         <v>6.3</v>
       </c>
       <c r="CD18" s="7">
         <v>7.5</v>
       </c>
       <c r="CE18" s="7">
         <v>8.5</v>
       </c>
       <c r="CF18" s="7">
         <v>9.9</v>
       </c>
       <c r="CG18" s="7">
         <v>12.7</v>
       </c>
       <c r="CH18" s="35">
         <v>0.9</v>
       </c>
       <c r="CI18" s="35">
         <v>1.8</v>
       </c>
       <c r="CJ18" s="37">
         <v>2.7</v>
       </c>
-      <c r="CK18" s="49">
+      <c r="CK18" s="40">
         <v>3.5</v>
       </c>
+      <c r="CL18" s="41">
+        <v>4.3</v>
+      </c>
+      <c r="CM18" s="51">
+        <v>5.0999999999999996</v>
+      </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:91">
       <c r="A19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="22">
         <v>1.1924000000000001</v>
       </c>
       <c r="C19" s="22">
         <v>2.4834999999999998</v>
       </c>
       <c r="D19" s="22">
         <v>3.9920999999999998</v>
       </c>
       <c r="E19" s="22">
         <v>4.9451000000000001</v>
       </c>
       <c r="F19" s="22">
         <v>6.0934499999999998</v>
       </c>
       <c r="G19" s="22">
         <v>7.5842000000000001</v>
       </c>
       <c r="H19" s="22">
         <v>8.6302599999999998</v>
       </c>
       <c r="I19" s="22">
@@ -28169,55 +28270,61 @@
       </c>
       <c r="CC19" s="6">
         <v>6.1</v>
       </c>
       <c r="CD19" s="7">
         <v>7</v>
       </c>
       <c r="CE19" s="7">
         <v>7.9</v>
       </c>
       <c r="CF19" s="7">
         <v>9.6</v>
       </c>
       <c r="CG19" s="7">
         <v>11.8</v>
       </c>
       <c r="CH19" s="35">
         <v>1</v>
       </c>
       <c r="CI19" s="35">
         <v>1.9</v>
       </c>
       <c r="CJ19" s="37">
         <v>2.8</v>
       </c>
-      <c r="CK19" s="49">
+      <c r="CK19" s="40">
         <v>3.6</v>
       </c>
+      <c r="CL19" s="41">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="CM19" s="51">
+        <v>5.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:91">
       <c r="A20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="22">
         <v>1.5568</v>
       </c>
       <c r="C20" s="22">
         <v>3.0945</v>
       </c>
       <c r="D20" s="22">
         <v>4.6853999999999996</v>
       </c>
       <c r="E20" s="22">
         <v>6.2214999999999998</v>
       </c>
       <c r="F20" s="22">
         <v>7.6038900000000007</v>
       </c>
       <c r="G20" s="22">
         <v>8.9950100000000006</v>
       </c>
       <c r="H20" s="22">
         <v>10.11933</v>
       </c>
       <c r="I20" s="22">
@@ -28438,55 +28545,61 @@
       </c>
       <c r="CC20" s="6">
         <v>10.199999999999999</v>
       </c>
       <c r="CD20" s="7">
         <v>11.4</v>
       </c>
       <c r="CE20" s="7">
         <v>12.1</v>
       </c>
       <c r="CF20" s="7">
         <v>13.2</v>
       </c>
       <c r="CG20" s="7">
         <v>16.2</v>
       </c>
       <c r="CH20" s="35">
         <v>1.6</v>
       </c>
       <c r="CI20" s="35">
         <v>3.1</v>
       </c>
       <c r="CJ20" s="37">
         <v>4.5999999999999996</v>
       </c>
-      <c r="CK20" s="49">
+      <c r="CK20" s="40">
         <v>6.2</v>
       </c>
+      <c r="CL20" s="41">
+        <v>7.3</v>
+      </c>
+      <c r="CM20" s="51">
+        <v>8.6999999999999993</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:91">
       <c r="A21" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="22">
         <v>0.4819</v>
       </c>
       <c r="C21" s="22">
         <v>0.99620000000000009</v>
       </c>
       <c r="D21" s="22">
         <v>1.4974000000000001</v>
       </c>
       <c r="E21" s="22">
         <v>2.0331999999999999</v>
       </c>
       <c r="F21" s="22">
         <v>2.5099999999999998</v>
       </c>
       <c r="G21" s="22">
         <v>2.9813000000000001</v>
       </c>
       <c r="H21" s="22">
         <v>3.3940700000000001</v>
       </c>
       <c r="I21" s="22">
@@ -28707,55 +28820,61 @@
       </c>
       <c r="CC21" s="6">
         <v>3.5</v>
       </c>
       <c r="CD21" s="7">
         <v>4.2</v>
       </c>
       <c r="CE21" s="7">
         <v>4.7</v>
       </c>
       <c r="CF21" s="7">
         <v>5.3</v>
       </c>
       <c r="CG21" s="7">
         <v>6.1</v>
       </c>
       <c r="CH21" s="35">
         <v>0.4</v>
       </c>
       <c r="CI21" s="35">
         <v>0.9</v>
       </c>
       <c r="CJ21" s="37">
         <v>1.3</v>
       </c>
-      <c r="CK21" s="49">
+      <c r="CK21" s="40">
         <v>1.8</v>
       </c>
+      <c r="CL21" s="41">
+        <v>2.1</v>
+      </c>
+      <c r="CM21" s="51">
+        <v>2.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:89" s="4" customFormat="1">
+    <row r="22" spans="1:91" s="4" customFormat="1">
       <c r="B22" s="3"/>
       <c r="C22" s="1"/>
       <c r="D22" s="3"/>
       <c r="E22" s="1"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="2"/>
       <c r="L22" s="1"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="1"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="2"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="2"/>
@@ -28796,51 +28915,51 @@
       <c r="BI22" s="3"/>
       <c r="BJ22" s="2"/>
       <c r="BK22" s="2"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
       <c r="BN22" s="3"/>
       <c r="BO22" s="3"/>
       <c r="BP22" s="3"/>
       <c r="BQ22" s="2"/>
       <c r="BR22" s="3"/>
       <c r="BS22" s="3"/>
       <c r="BT22" s="3"/>
       <c r="BU22" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
-    <mergeCell ref="CH2:CK2"/>
+    <mergeCell ref="CH2:CM2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>с нарастанием мясо</vt:lpstr>
     </vt:vector>