--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="15" windowWidth="17490" windowHeight="12585"/>
+    <workbookView xWindow="9105" yWindow="1905" windowWidth="17490" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием мясо" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="43">
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе), тыс. тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -12086,51 +12086,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="43" fillId="33" borderId="13" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -12179,79 +12179,85 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="15" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="49" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="33" borderId="16" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="33" borderId="17" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="33" borderId="18" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="43" fillId="0" borderId="10" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="12" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10884">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="232"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2961"/>
     <cellStyle name="20% - Акцент1 3" xfId="2960"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="233"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2959"/>
     <cellStyle name="20% - Акцент2 3" xfId="2958"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="234"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2957"/>
     <cellStyle name="20% - Акцент3 3" xfId="2956"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="235"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2955"/>
     <cellStyle name="20% - Акцент4 3" xfId="2954"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="236"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2953"/>
     <cellStyle name="20% - Акцент5 3" xfId="2952"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="237"/>
@@ -23402,257 +23408,258 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM22"/>
+  <dimension ref="A1:CN22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM10" sqref="CM10"/>
+      <selection pane="topRight" activeCell="CC8" sqref="CC8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="10" customWidth="1"/>
     <col min="2" max="85" width="9.140625" style="10"/>
     <col min="86" max="86" width="9.140625" style="10" customWidth="1"/>
     <col min="87" max="87" width="10.140625" style="10" customWidth="1"/>
     <col min="88" max="88" width="9.85546875" style="10" customWidth="1"/>
     <col min="89" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" ht="27" customHeight="1" thickBot="1">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:92" ht="27" customHeight="1" thickBot="1">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...70 lines deleted...]
-      <c r="BU1" s="48"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+      <c r="AP1" s="46"/>
+      <c r="AQ1" s="46"/>
+      <c r="AR1" s="46"/>
+      <c r="AS1" s="46"/>
+      <c r="AT1" s="46"/>
+      <c r="AU1" s="46"/>
+      <c r="AV1" s="46"/>
+      <c r="AW1" s="46"/>
+      <c r="AX1" s="46"/>
+      <c r="AY1" s="46"/>
+      <c r="AZ1" s="46"/>
+      <c r="BA1" s="46"/>
+      <c r="BB1" s="46"/>
+      <c r="BC1" s="46"/>
+      <c r="BD1" s="46"/>
+      <c r="BE1" s="46"/>
+      <c r="BF1" s="46"/>
+      <c r="BG1" s="46"/>
+      <c r="BH1" s="46"/>
+      <c r="BI1" s="46"/>
+      <c r="BJ1" s="46"/>
+      <c r="BK1" s="46"/>
+      <c r="BL1" s="46"/>
+      <c r="BM1" s="46"/>
+      <c r="BN1" s="46"/>
+      <c r="BO1" s="46"/>
+      <c r="BP1" s="46"/>
+      <c r="BQ1" s="46"/>
+      <c r="BR1" s="46"/>
+      <c r="BS1" s="46"/>
+      <c r="BT1" s="46"/>
+      <c r="BU1" s="46"/>
     </row>
-    <row r="2" spans="1:91" ht="16.5" thickBot="1">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:92" ht="16.5" thickBot="1">
+      <c r="A2" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="46"/>
-[...10 lines deleted...]
-      <c r="N2" s="45" t="s">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="46"/>
-[...10 lines deleted...]
-      <c r="Z2" s="45" t="s">
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AA2" s="46"/>
-[...10 lines deleted...]
-      <c r="AL2" s="45" t="s">
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AM2" s="46"/>
-[...10 lines deleted...]
-      <c r="AX2" s="45" t="s">
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="46"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="45" t="s">
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="45"/>
+      <c r="BJ2" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="46"/>
-[...10 lines deleted...]
-      <c r="BV2" s="45" t="s">
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
+      <c r="BO2" s="44"/>
+      <c r="BP2" s="44"/>
+      <c r="BQ2" s="44"/>
+      <c r="BR2" s="44"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="45"/>
+      <c r="BV2" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="46"/>
-[...10 lines deleted...]
-      <c r="CH2" s="42" t="s">
+      <c r="BW2" s="44"/>
+      <c r="BX2" s="44"/>
+      <c r="BY2" s="44"/>
+      <c r="BZ2" s="44"/>
+      <c r="CA2" s="44"/>
+      <c r="CB2" s="44"/>
+      <c r="CC2" s="44"/>
+      <c r="CD2" s="44"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="45"/>
+      <c r="CH2" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="CI2" s="43"/>
-[...3 lines deleted...]
-      <c r="CM2" s="44"/>
+      <c r="CI2" s="50"/>
+      <c r="CJ2" s="50"/>
+      <c r="CK2" s="50"/>
+      <c r="CL2" s="50"/>
+      <c r="CM2" s="50"/>
+      <c r="CN2" s="51"/>
     </row>
-    <row r="3" spans="1:91" ht="26.25" thickBot="1">
-      <c r="A3" s="50"/>
+    <row r="3" spans="1:92" ht="26.25" thickBot="1">
+      <c r="A3" s="48"/>
       <c r="B3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="11" t="s">
@@ -23879,52 +23886,55 @@
       </c>
       <c r="CF3" s="11" t="s">
         <v>16</v>
       </c>
       <c r="CG3" s="11" t="s">
         <v>37</v>
       </c>
       <c r="CH3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="CI3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="CJ3" s="11" t="s">
         <v>42</v>
       </c>
       <c r="CK3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="CL3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="CM3" s="11" t="s">
         <v>11</v>
       </c>
+      <c r="CN3" s="11" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="13">
         <v>17.294070000000001</v>
       </c>
       <c r="C4" s="14">
         <v>34.577680000000001</v>
       </c>
       <c r="D4" s="14">
         <v>53.214549999999996</v>
       </c>
       <c r="E4" s="14">
         <v>69.889610000000005</v>
       </c>
       <c r="F4" s="14">
         <v>85.953860000000006</v>
       </c>
       <c r="G4" s="15">
         <v>105.59277</v>
       </c>
       <c r="H4" s="15">
         <v>121.31765</v>
       </c>
       <c r="I4" s="15">
@@ -24154,52 +24164,55 @@
       </c>
       <c r="CF4" s="8">
         <v>203.6</v>
       </c>
       <c r="CG4" s="8">
         <v>244.8</v>
       </c>
       <c r="CH4" s="17">
         <v>18.2</v>
       </c>
       <c r="CI4" s="36">
         <v>36.6</v>
       </c>
       <c r="CJ4" s="38">
         <v>56.1</v>
       </c>
       <c r="CK4" s="39">
         <v>76.099999999999994</v>
       </c>
       <c r="CL4" s="38">
         <v>93.5</v>
       </c>
       <c r="CM4" s="36">
         <v>116.3</v>
       </c>
+      <c r="CN4" s="52">
+        <v>136.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="22">
         <v>0.1159</v>
       </c>
       <c r="C5" s="22">
         <v>0.2291</v>
       </c>
       <c r="D5" s="22">
         <v>0.33989999999999998</v>
       </c>
       <c r="E5" s="22">
         <v>0.45300000000000001</v>
       </c>
       <c r="F5" s="22">
         <v>0.56510000000000005</v>
       </c>
       <c r="G5" s="22">
         <v>0.65679999999999994</v>
       </c>
       <c r="H5" s="22">
         <v>0.75478999999999996</v>
       </c>
       <c r="I5" s="22">
@@ -24426,55 +24439,58 @@
       </c>
       <c r="CE5" s="7">
         <v>0.5</v>
       </c>
       <c r="CF5" s="7">
         <v>0.7</v>
       </c>
       <c r="CG5" s="7">
         <v>0.9</v>
       </c>
       <c r="CH5" s="35">
         <v>0</v>
       </c>
       <c r="CI5" s="35">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="37">
         <v>0.1</v>
       </c>
       <c r="CK5" s="40">
         <v>0.2</v>
       </c>
       <c r="CL5" s="41">
         <v>0.2</v>
       </c>
-      <c r="CM5" s="51">
+      <c r="CM5" s="42">
         <v>0.2</v>
       </c>
+      <c r="CN5" s="53">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="22">
         <v>0.72850000000000004</v>
       </c>
       <c r="C6" s="22">
         <v>1.3805999999999998</v>
       </c>
       <c r="D6" s="22">
         <v>1.9977</v>
       </c>
       <c r="E6" s="22">
         <v>2.5704000000000002</v>
       </c>
       <c r="F6" s="22">
         <v>3.14784</v>
       </c>
       <c r="G6" s="22">
         <v>3.6564899999999998</v>
       </c>
       <c r="H6" s="22">
         <v>4.1710000000000003</v>
       </c>
       <c r="I6" s="22">
@@ -24704,52 +24720,55 @@
       </c>
       <c r="CF6" s="7">
         <v>6.7</v>
       </c>
       <c r="CG6" s="7">
         <v>7.5</v>
       </c>
       <c r="CH6" s="35">
         <v>1.5</v>
       </c>
       <c r="CI6" s="35">
         <v>2.1</v>
       </c>
       <c r="CJ6" s="37">
         <v>4.3</v>
       </c>
       <c r="CK6" s="40">
         <v>5.9</v>
       </c>
       <c r="CL6" s="41">
         <v>6.7</v>
       </c>
       <c r="CM6" s="35">
         <v>7</v>
       </c>
+      <c r="CN6" s="53">
+        <v>9.3000000000000007</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="22">
         <v>1.1650999999999998</v>
       </c>
       <c r="C7" s="22">
         <v>2.2961</v>
       </c>
       <c r="D7" s="22">
         <v>3.3946999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>4.6176000000000004</v>
       </c>
       <c r="F7" s="22">
         <v>5.8021700000000003</v>
       </c>
       <c r="G7" s="22">
         <v>6.9416899999999995</v>
       </c>
       <c r="H7" s="22">
         <v>8.042489999999999</v>
       </c>
       <c r="I7" s="22">
@@ -24976,55 +24995,58 @@
       </c>
       <c r="CE7" s="7">
         <v>1.4</v>
       </c>
       <c r="CF7" s="7">
         <v>1.6</v>
       </c>
       <c r="CG7" s="7">
         <v>2.1</v>
       </c>
       <c r="CH7" s="35">
         <v>0.1</v>
       </c>
       <c r="CI7" s="35">
         <v>0.3</v>
       </c>
       <c r="CJ7" s="37">
         <v>0.4</v>
       </c>
       <c r="CK7" s="40">
         <v>0.5</v>
       </c>
       <c r="CL7" s="41">
         <v>0.7</v>
       </c>
-      <c r="CM7" s="51">
+      <c r="CM7" s="42">
         <v>0.8</v>
       </c>
+      <c r="CN7" s="53">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="22">
         <v>0.82579999999999998</v>
       </c>
       <c r="C8" s="22">
         <v>1.71</v>
       </c>
       <c r="D8" s="22">
         <v>2.5969000000000002</v>
       </c>
       <c r="E8" s="22">
         <v>3.3759999999999999</v>
       </c>
       <c r="F8" s="22">
         <v>4.08955</v>
       </c>
       <c r="G8" s="22">
         <v>4.9040499999999998</v>
       </c>
       <c r="H8" s="22">
         <v>5.7015799999999999</v>
       </c>
       <c r="I8" s="22">
@@ -25251,55 +25273,58 @@
       </c>
       <c r="CE8" s="7">
         <v>8.6</v>
       </c>
       <c r="CF8" s="7">
         <v>9.5</v>
       </c>
       <c r="CG8" s="7">
         <v>11.1</v>
       </c>
       <c r="CH8" s="35">
         <v>1</v>
       </c>
       <c r="CI8" s="35">
         <v>1.8</v>
       </c>
       <c r="CJ8" s="37">
         <v>2.5</v>
       </c>
       <c r="CK8" s="40">
         <v>3.2</v>
       </c>
       <c r="CL8" s="41">
         <v>3.8</v>
       </c>
-      <c r="CM8" s="51">
+      <c r="CM8" s="42">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CN8" s="53">
+        <v>4.9000000000000004</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="22">
         <v>0.75120000000000009</v>
       </c>
       <c r="C9" s="22">
         <v>1.4927999999999999</v>
       </c>
       <c r="D9" s="22">
         <v>2.2256</v>
       </c>
       <c r="E9" s="22">
         <v>2.8861999999999997</v>
       </c>
       <c r="F9" s="22">
         <v>3.5183599999999999</v>
       </c>
       <c r="G9" s="22">
         <v>4.1540600000000003</v>
       </c>
       <c r="H9" s="22">
         <v>4.7788399999999998</v>
       </c>
       <c r="I9" s="22">
@@ -25526,55 +25551,58 @@
       </c>
       <c r="CE9" s="7">
         <v>6.2</v>
       </c>
       <c r="CF9" s="7">
         <v>7.1</v>
       </c>
       <c r="CG9" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="CH9" s="35">
         <v>0.7</v>
       </c>
       <c r="CI9" s="35">
         <v>1.4</v>
       </c>
       <c r="CJ9" s="37">
         <v>2.1</v>
       </c>
       <c r="CK9" s="40">
         <v>2.7</v>
       </c>
       <c r="CL9" s="41">
         <v>3.2</v>
       </c>
-      <c r="CM9" s="51">
+      <c r="CM9" s="42">
         <v>3.8</v>
       </c>
+      <c r="CN9" s="53">
+        <v>4.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="22">
         <v>1.2050999999999998</v>
       </c>
       <c r="C10" s="22">
         <v>2.4485999999999999</v>
       </c>
       <c r="D10" s="22">
         <v>3.6988000000000003</v>
       </c>
       <c r="E10" s="22">
         <v>4.6223999999999998</v>
       </c>
       <c r="F10" s="22">
         <v>5.6937100000000003</v>
       </c>
       <c r="G10" s="22">
         <v>6.7636000000000003</v>
       </c>
       <c r="H10" s="22">
         <v>7.7625200000000003</v>
       </c>
       <c r="I10" s="22">
@@ -25801,55 +25829,58 @@
       </c>
       <c r="CE10" s="7">
         <v>12.7</v>
       </c>
       <c r="CF10" s="7">
         <v>14.7</v>
       </c>
       <c r="CG10" s="7">
         <v>17.5</v>
       </c>
       <c r="CH10" s="35">
         <v>1.4</v>
       </c>
       <c r="CI10" s="35">
         <v>2.5</v>
       </c>
       <c r="CJ10" s="37">
         <v>3.7</v>
       </c>
       <c r="CK10" s="40">
         <v>4.5</v>
       </c>
       <c r="CL10" s="41">
         <v>5.4</v>
       </c>
-      <c r="CM10" s="51">
+      <c r="CM10" s="42">
         <v>6.2</v>
       </c>
+      <c r="CN10" s="53">
+        <v>7.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="22">
         <v>1.4336</v>
       </c>
       <c r="C11" s="22">
         <v>2.7103999999999999</v>
       </c>
       <c r="D11" s="22">
         <v>5.2625000000000002</v>
       </c>
       <c r="E11" s="22">
         <v>6.3938999999999995</v>
       </c>
       <c r="F11" s="22">
         <v>7.70505</v>
       </c>
       <c r="G11" s="22">
         <v>12.01294</v>
       </c>
       <c r="H11" s="22">
         <v>13.20941</v>
       </c>
       <c r="I11" s="22">
@@ -26076,55 +26107,58 @@
       </c>
       <c r="CE11" s="7">
         <v>32.299999999999997</v>
       </c>
       <c r="CF11" s="7">
         <v>35.200000000000003</v>
       </c>
       <c r="CG11" s="7">
         <v>39.1</v>
       </c>
       <c r="CH11" s="35">
         <v>2</v>
       </c>
       <c r="CI11" s="35">
         <v>4.3</v>
       </c>
       <c r="CJ11" s="37">
         <v>6.1</v>
       </c>
       <c r="CK11" s="40">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL11" s="41">
         <v>11.4</v>
       </c>
-      <c r="CM11" s="51">
+      <c r="CM11" s="42">
         <v>14.6</v>
       </c>
+      <c r="CN11" s="53">
+        <v>17.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="22">
         <v>0.54359999999999997</v>
       </c>
       <c r="C12" s="22">
         <v>1.0957000000000001</v>
       </c>
       <c r="D12" s="22">
         <v>1.6257999999999999</v>
       </c>
       <c r="E12" s="22">
         <v>2.0945999999999998</v>
       </c>
       <c r="F12" s="22">
         <v>2.5507399999999998</v>
       </c>
       <c r="G12" s="22">
         <v>2.94814</v>
       </c>
       <c r="H12" s="22">
         <v>3.3510399999999998</v>
       </c>
       <c r="I12" s="22">
@@ -26351,55 +26385,58 @@
       </c>
       <c r="CE12" s="7">
         <v>4.2</v>
       </c>
       <c r="CF12" s="7">
         <v>4.8</v>
       </c>
       <c r="CG12" s="7">
         <v>5.7</v>
       </c>
       <c r="CH12" s="35">
         <v>0.5</v>
       </c>
       <c r="CI12" s="35">
         <v>1</v>
       </c>
       <c r="CJ12" s="37">
         <v>1.4</v>
       </c>
       <c r="CK12" s="40">
         <v>1.8</v>
       </c>
       <c r="CL12" s="41">
         <v>2.2000000000000002</v>
       </c>
-      <c r="CM12" s="51">
+      <c r="CM12" s="42">
         <v>2.5</v>
       </c>
+      <c r="CN12" s="53">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="22">
         <v>1.7946</v>
       </c>
       <c r="C13" s="22">
         <v>4.0472000000000001</v>
       </c>
       <c r="D13" s="22">
         <v>5.9983000000000004</v>
       </c>
       <c r="E13" s="22">
         <v>8.1020000000000003</v>
       </c>
       <c r="F13" s="22">
         <v>9.6938099999999991</v>
       </c>
       <c r="G13" s="22">
         <v>11.754290000000001</v>
       </c>
       <c r="H13" s="22">
         <v>13.187049999999999</v>
       </c>
       <c r="I13" s="22">
@@ -26626,55 +26663,58 @@
       </c>
       <c r="CE13" s="7">
         <v>13.7</v>
       </c>
       <c r="CF13" s="7">
         <v>15</v>
       </c>
       <c r="CG13" s="7">
         <v>18.5</v>
       </c>
       <c r="CH13" s="35">
         <v>0.9</v>
       </c>
       <c r="CI13" s="35">
         <v>2</v>
       </c>
       <c r="CJ13" s="37">
         <v>3.4</v>
       </c>
       <c r="CK13" s="40">
         <v>5.9</v>
       </c>
       <c r="CL13" s="41">
         <v>7</v>
       </c>
-      <c r="CM13" s="51">
+      <c r="CM13" s="42">
         <v>8.3000000000000007</v>
       </c>
+      <c r="CN13" s="53">
+        <v>9.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="22">
         <v>0.78989999999999994</v>
       </c>
       <c r="C14" s="22">
         <v>1.5185999999999999</v>
       </c>
       <c r="D14" s="22">
         <v>2.3475999999999999</v>
       </c>
       <c r="E14" s="22">
         <v>3.1489000000000003</v>
       </c>
       <c r="F14" s="22">
         <v>3.9245100000000002</v>
       </c>
       <c r="G14" s="22">
         <v>4.7947799999999994</v>
       </c>
       <c r="H14" s="22">
         <v>5.5714600000000001</v>
       </c>
       <c r="I14" s="22">
@@ -26901,55 +26941,58 @@
       </c>
       <c r="CE14" s="7">
         <v>6.9</v>
       </c>
       <c r="CF14" s="7">
         <v>7.8</v>
       </c>
       <c r="CG14" s="7">
         <v>9</v>
       </c>
       <c r="CH14" s="35">
         <v>0.8</v>
       </c>
       <c r="CI14" s="35">
         <v>1.8</v>
       </c>
       <c r="CJ14" s="37">
         <v>2.6</v>
       </c>
       <c r="CK14" s="40">
         <v>3.4</v>
       </c>
       <c r="CL14" s="41">
         <v>4</v>
       </c>
-      <c r="CM14" s="51">
+      <c r="CM14" s="42">
         <v>4.5999999999999996</v>
       </c>
+      <c r="CN14" s="53">
+        <v>5.0999999999999996</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="22">
         <v>2.3304</v>
       </c>
       <c r="C15" s="22">
         <v>4.2988</v>
       </c>
       <c r="D15" s="22">
         <v>6.3651999999999997</v>
       </c>
       <c r="E15" s="22">
         <v>9.1922999999999995</v>
       </c>
       <c r="F15" s="22">
         <v>11.5587</v>
       </c>
       <c r="G15" s="22">
         <v>13.753</v>
       </c>
       <c r="H15" s="22">
         <v>16.902240000000003</v>
       </c>
       <c r="I15" s="22">
@@ -27176,55 +27219,58 @@
       </c>
       <c r="CE15" s="7">
         <v>36.799999999999997</v>
       </c>
       <c r="CF15" s="7">
         <v>40.6</v>
       </c>
       <c r="CG15" s="7">
         <v>50.1</v>
       </c>
       <c r="CH15" s="35">
         <v>3.3</v>
       </c>
       <c r="CI15" s="35">
         <v>5.8</v>
       </c>
       <c r="CJ15" s="37">
         <v>9.3000000000000007</v>
       </c>
       <c r="CK15" s="40">
         <v>12.5</v>
       </c>
       <c r="CL15" s="41">
         <v>18.3</v>
       </c>
-      <c r="CM15" s="51">
+      <c r="CM15" s="42">
         <v>26.8</v>
       </c>
+      <c r="CN15" s="53">
+        <v>31.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22">
         <v>1.3932</v>
       </c>
       <c r="C16" s="22">
         <v>2.8090000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>4.2394999999999996</v>
       </c>
       <c r="E16" s="22">
         <v>5.3243999999999998</v>
       </c>
       <c r="F16" s="22">
         <v>6.6095800000000002</v>
       </c>
       <c r="G16" s="22">
         <v>7.8803199999999993</v>
       </c>
       <c r="H16" s="22">
         <v>9.0624500000000001</v>
       </c>
       <c r="I16" s="22">
@@ -27451,55 +27497,58 @@
       </c>
       <c r="CE16" s="7">
         <v>10.3</v>
       </c>
       <c r="CF16" s="7">
         <v>11.6</v>
       </c>
       <c r="CG16" s="7">
         <v>14.7</v>
       </c>
       <c r="CH16" s="35">
         <v>1.2</v>
       </c>
       <c r="CI16" s="35">
         <v>4.0999999999999996</v>
       </c>
       <c r="CJ16" s="37">
         <v>5.9</v>
       </c>
       <c r="CK16" s="40">
         <v>6.9</v>
       </c>
       <c r="CL16" s="41">
         <v>7.8</v>
       </c>
-      <c r="CM16" s="51">
+      <c r="CM16" s="42">
         <v>9.5</v>
       </c>
+      <c r="CN16" s="53">
+        <v>11.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="30" t="s">
@@ -27726,55 +27775,58 @@
       </c>
       <c r="CE17" s="7">
         <v>8.6</v>
       </c>
       <c r="CF17" s="7">
         <v>10.3</v>
       </c>
       <c r="CG17" s="7">
         <v>13</v>
       </c>
       <c r="CH17" s="35">
         <v>0.9</v>
       </c>
       <c r="CI17" s="35">
         <v>1.7</v>
       </c>
       <c r="CJ17" s="37">
         <v>2.9</v>
       </c>
       <c r="CK17" s="40">
         <v>3.8</v>
       </c>
       <c r="CL17" s="41">
         <v>4.7</v>
       </c>
-      <c r="CM17" s="51">
+      <c r="CM17" s="42">
         <v>5.9</v>
       </c>
+      <c r="CN17" s="53">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="22">
         <v>0.98620000000000008</v>
       </c>
       <c r="C18" s="22">
         <v>1.9665999999999999</v>
       </c>
       <c r="D18" s="22">
         <v>2.9471999999999996</v>
       </c>
       <c r="E18" s="22">
         <v>3.9081999999999999</v>
       </c>
       <c r="F18" s="22">
         <v>4.8873999999999995</v>
       </c>
       <c r="G18" s="22">
         <v>5.8121</v>
       </c>
       <c r="H18" s="22">
         <v>6.6791200000000002</v>
       </c>
       <c r="I18" s="22">
@@ -28001,55 +28053,58 @@
       </c>
       <c r="CE18" s="7">
         <v>8.5</v>
       </c>
       <c r="CF18" s="7">
         <v>9.9</v>
       </c>
       <c r="CG18" s="7">
         <v>12.7</v>
       </c>
       <c r="CH18" s="35">
         <v>0.9</v>
       </c>
       <c r="CI18" s="35">
         <v>1.8</v>
       </c>
       <c r="CJ18" s="37">
         <v>2.7</v>
       </c>
       <c r="CK18" s="40">
         <v>3.5</v>
       </c>
       <c r="CL18" s="41">
         <v>4.3</v>
       </c>
-      <c r="CM18" s="51">
+      <c r="CM18" s="42">
         <v>5.0999999999999996</v>
       </c>
+      <c r="CN18" s="53">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="22">
         <v>1.1924000000000001</v>
       </c>
       <c r="C19" s="22">
         <v>2.4834999999999998</v>
       </c>
       <c r="D19" s="22">
         <v>3.9920999999999998</v>
       </c>
       <c r="E19" s="22">
         <v>4.9451000000000001</v>
       </c>
       <c r="F19" s="22">
         <v>6.0934499999999998</v>
       </c>
       <c r="G19" s="22">
         <v>7.5842000000000001</v>
       </c>
       <c r="H19" s="22">
         <v>8.6302599999999998</v>
       </c>
       <c r="I19" s="22">
@@ -28276,55 +28331,58 @@
       </c>
       <c r="CE19" s="7">
         <v>7.9</v>
       </c>
       <c r="CF19" s="7">
         <v>9.6</v>
       </c>
       <c r="CG19" s="7">
         <v>11.8</v>
       </c>
       <c r="CH19" s="35">
         <v>1</v>
       </c>
       <c r="CI19" s="35">
         <v>1.9</v>
       </c>
       <c r="CJ19" s="37">
         <v>2.8</v>
       </c>
       <c r="CK19" s="40">
         <v>3.6</v>
       </c>
       <c r="CL19" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CM19" s="51">
+      <c r="CM19" s="42">
         <v>5.3</v>
       </c>
+      <c r="CN19" s="53">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="22">
         <v>1.5568</v>
       </c>
       <c r="C20" s="22">
         <v>3.0945</v>
       </c>
       <c r="D20" s="22">
         <v>4.6853999999999996</v>
       </c>
       <c r="E20" s="22">
         <v>6.2214999999999998</v>
       </c>
       <c r="F20" s="22">
         <v>7.6038900000000007</v>
       </c>
       <c r="G20" s="22">
         <v>8.9950100000000006</v>
       </c>
       <c r="H20" s="22">
         <v>10.11933</v>
       </c>
       <c r="I20" s="22">
@@ -28551,55 +28609,58 @@
       </c>
       <c r="CE20" s="7">
         <v>12.1</v>
       </c>
       <c r="CF20" s="7">
         <v>13.2</v>
       </c>
       <c r="CG20" s="7">
         <v>16.2</v>
       </c>
       <c r="CH20" s="35">
         <v>1.6</v>
       </c>
       <c r="CI20" s="35">
         <v>3.1</v>
       </c>
       <c r="CJ20" s="37">
         <v>4.5999999999999996</v>
       </c>
       <c r="CK20" s="40">
         <v>6.2</v>
       </c>
       <c r="CL20" s="41">
         <v>7.3</v>
       </c>
-      <c r="CM20" s="51">
+      <c r="CM20" s="42">
         <v>8.6999999999999993</v>
       </c>
+      <c r="CN20" s="53">
+        <v>9.9</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="22">
         <v>0.4819</v>
       </c>
       <c r="C21" s="22">
         <v>0.99620000000000009</v>
       </c>
       <c r="D21" s="22">
         <v>1.4974000000000001</v>
       </c>
       <c r="E21" s="22">
         <v>2.0331999999999999</v>
       </c>
       <c r="F21" s="22">
         <v>2.5099999999999998</v>
       </c>
       <c r="G21" s="22">
         <v>2.9813000000000001</v>
       </c>
       <c r="H21" s="22">
         <v>3.3940700000000001</v>
       </c>
       <c r="I21" s="22">
@@ -28826,55 +28887,58 @@
       </c>
       <c r="CE21" s="7">
         <v>4.7</v>
       </c>
       <c r="CF21" s="7">
         <v>5.3</v>
       </c>
       <c r="CG21" s="7">
         <v>6.1</v>
       </c>
       <c r="CH21" s="35">
         <v>0.4</v>
       </c>
       <c r="CI21" s="35">
         <v>0.9</v>
       </c>
       <c r="CJ21" s="37">
         <v>1.3</v>
       </c>
       <c r="CK21" s="40">
         <v>1.8</v>
       </c>
       <c r="CL21" s="41">
         <v>2.1</v>
       </c>
-      <c r="CM21" s="51">
+      <c r="CM21" s="42">
         <v>2.6</v>
       </c>
+      <c r="CN21" s="53">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:91" s="4" customFormat="1">
+    <row r="22" spans="1:92" s="4" customFormat="1">
       <c r="B22" s="3"/>
       <c r="C22" s="1"/>
       <c r="D22" s="3"/>
       <c r="E22" s="1"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="2"/>
       <c r="L22" s="1"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="1"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="2"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="2"/>
@@ -28906,60 +28970,60 @@
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="3"/>
       <c r="BG22" s="3"/>
       <c r="BH22" s="3"/>
       <c r="BI22" s="3"/>
       <c r="BJ22" s="2"/>
       <c r="BK22" s="2"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
       <c r="BN22" s="3"/>
       <c r="BO22" s="3"/>
       <c r="BP22" s="3"/>
       <c r="BQ22" s="2"/>
       <c r="BR22" s="3"/>
       <c r="BS22" s="3"/>
       <c r="BT22" s="3"/>
       <c r="BU22" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CN2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
-    <mergeCell ref="CH2:CM2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>с нарастанием мясо</vt:lpstr>
     </vt:vector>