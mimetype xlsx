--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,77 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9915" yWindow="-105" windowWidth="18570" windowHeight="12615" firstSheet="2" activeTab="8"/>
+    <workbookView xWindow="9912" yWindow="-108" windowWidth="18576" windowHeight="12612"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="қыздар коэф" sheetId="11" r:id="rId9"/>
+    <sheet name="Метадеректер (барлық хал)" sheetId="13" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="12" r:id="rId2"/>
+    <sheet name="Барлық халық" sheetId="3" r:id="rId3"/>
+    <sheet name="Ерлер" sheetId="4" r:id="rId4"/>
+    <sheet name="Әйелдер" sheetId="5" r:id="rId5"/>
+    <sheet name="Өлім-жітім коэфффициенті" sheetId="6" r:id="rId6"/>
+    <sheet name="Ерлер өлім-жітім коэф" sheetId="7" r:id="rId7"/>
+    <sheet name="Әйелдер өлім-жітім коэф" sheetId="8" r:id="rId8"/>
+    <sheet name="нәресте өлімінің коэффициенті " sheetId="9" r:id="rId9"/>
+    <sheet name="ұлдар коэф" sheetId="10" r:id="rId10"/>
+    <sheet name="қыздар коэф" sheetId="11" r:id="rId11"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2417" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2461" uniqueCount="82">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Ерлер</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
@@ -247,59 +251,182 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Қайтыс болғандар саны</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасында қайтыс болғандардың статистикасы қайтыс болу туралы актілерді азаматтық хал туралы актілерді тіркеу органдарында тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t>Өлім статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
+  </si>
+  <si>
+    <t>Деректер өлім туралы актілерді тіркеу күні бойынша қалыптастырылды</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -342,50 +469,114 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -417,56 +608,64 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -768,124 +967,189 @@
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 5" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
+    <cellStyle name="Обычный 6" xfId="9"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1128,158 +1392,7165 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="35.88671875" style="155" customWidth="1"/>
+    <col min="2" max="2" width="98.44140625" style="155" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="155"/>
+    <col min="257" max="257" width="44.33203125" style="155" customWidth="1"/>
+    <col min="258" max="258" width="94.6640625" style="155" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="155"/>
+    <col min="513" max="513" width="44.33203125" style="155" customWidth="1"/>
+    <col min="514" max="514" width="94.6640625" style="155" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="155"/>
+    <col min="769" max="769" width="44.33203125" style="155" customWidth="1"/>
+    <col min="770" max="770" width="94.6640625" style="155" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="155"/>
+    <col min="1025" max="1025" width="44.33203125" style="155" customWidth="1"/>
+    <col min="1026" max="1026" width="94.6640625" style="155" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="155"/>
+    <col min="1281" max="1281" width="44.33203125" style="155" customWidth="1"/>
+    <col min="1282" max="1282" width="94.6640625" style="155" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="155"/>
+    <col min="1537" max="1537" width="44.33203125" style="155" customWidth="1"/>
+    <col min="1538" max="1538" width="94.6640625" style="155" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="155"/>
+    <col min="1793" max="1793" width="44.33203125" style="155" customWidth="1"/>
+    <col min="1794" max="1794" width="94.6640625" style="155" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="155"/>
+    <col min="2049" max="2049" width="44.33203125" style="155" customWidth="1"/>
+    <col min="2050" max="2050" width="94.6640625" style="155" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="155"/>
+    <col min="2305" max="2305" width="44.33203125" style="155" customWidth="1"/>
+    <col min="2306" max="2306" width="94.6640625" style="155" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="155"/>
+    <col min="2561" max="2561" width="44.33203125" style="155" customWidth="1"/>
+    <col min="2562" max="2562" width="94.6640625" style="155" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="155"/>
+    <col min="2817" max="2817" width="44.33203125" style="155" customWidth="1"/>
+    <col min="2818" max="2818" width="94.6640625" style="155" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="155"/>
+    <col min="3073" max="3073" width="44.33203125" style="155" customWidth="1"/>
+    <col min="3074" max="3074" width="94.6640625" style="155" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="155"/>
+    <col min="3329" max="3329" width="44.33203125" style="155" customWidth="1"/>
+    <col min="3330" max="3330" width="94.6640625" style="155" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="155"/>
+    <col min="3585" max="3585" width="44.33203125" style="155" customWidth="1"/>
+    <col min="3586" max="3586" width="94.6640625" style="155" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="155"/>
+    <col min="3841" max="3841" width="44.33203125" style="155" customWidth="1"/>
+    <col min="3842" max="3842" width="94.6640625" style="155" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="155"/>
+    <col min="4097" max="4097" width="44.33203125" style="155" customWidth="1"/>
+    <col min="4098" max="4098" width="94.6640625" style="155" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="155"/>
+    <col min="4353" max="4353" width="44.33203125" style="155" customWidth="1"/>
+    <col min="4354" max="4354" width="94.6640625" style="155" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="155"/>
+    <col min="4609" max="4609" width="44.33203125" style="155" customWidth="1"/>
+    <col min="4610" max="4610" width="94.6640625" style="155" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="155"/>
+    <col min="4865" max="4865" width="44.33203125" style="155" customWidth="1"/>
+    <col min="4866" max="4866" width="94.6640625" style="155" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="155"/>
+    <col min="5121" max="5121" width="44.33203125" style="155" customWidth="1"/>
+    <col min="5122" max="5122" width="94.6640625" style="155" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="155"/>
+    <col min="5377" max="5377" width="44.33203125" style="155" customWidth="1"/>
+    <col min="5378" max="5378" width="94.6640625" style="155" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="155"/>
+    <col min="5633" max="5633" width="44.33203125" style="155" customWidth="1"/>
+    <col min="5634" max="5634" width="94.6640625" style="155" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="155"/>
+    <col min="5889" max="5889" width="44.33203125" style="155" customWidth="1"/>
+    <col min="5890" max="5890" width="94.6640625" style="155" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="155"/>
+    <col min="6145" max="6145" width="44.33203125" style="155" customWidth="1"/>
+    <col min="6146" max="6146" width="94.6640625" style="155" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="155"/>
+    <col min="6401" max="6401" width="44.33203125" style="155" customWidth="1"/>
+    <col min="6402" max="6402" width="94.6640625" style="155" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="155"/>
+    <col min="6657" max="6657" width="44.33203125" style="155" customWidth="1"/>
+    <col min="6658" max="6658" width="94.6640625" style="155" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="155"/>
+    <col min="6913" max="6913" width="44.33203125" style="155" customWidth="1"/>
+    <col min="6914" max="6914" width="94.6640625" style="155" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="155"/>
+    <col min="7169" max="7169" width="44.33203125" style="155" customWidth="1"/>
+    <col min="7170" max="7170" width="94.6640625" style="155" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="155"/>
+    <col min="7425" max="7425" width="44.33203125" style="155" customWidth="1"/>
+    <col min="7426" max="7426" width="94.6640625" style="155" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="155"/>
+    <col min="7681" max="7681" width="44.33203125" style="155" customWidth="1"/>
+    <col min="7682" max="7682" width="94.6640625" style="155" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="155"/>
+    <col min="7937" max="7937" width="44.33203125" style="155" customWidth="1"/>
+    <col min="7938" max="7938" width="94.6640625" style="155" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="155"/>
+    <col min="8193" max="8193" width="44.33203125" style="155" customWidth="1"/>
+    <col min="8194" max="8194" width="94.6640625" style="155" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="155"/>
+    <col min="8449" max="8449" width="44.33203125" style="155" customWidth="1"/>
+    <col min="8450" max="8450" width="94.6640625" style="155" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="155"/>
+    <col min="8705" max="8705" width="44.33203125" style="155" customWidth="1"/>
+    <col min="8706" max="8706" width="94.6640625" style="155" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="155"/>
+    <col min="8961" max="8961" width="44.33203125" style="155" customWidth="1"/>
+    <col min="8962" max="8962" width="94.6640625" style="155" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="155"/>
+    <col min="9217" max="9217" width="44.33203125" style="155" customWidth="1"/>
+    <col min="9218" max="9218" width="94.6640625" style="155" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="155"/>
+    <col min="9473" max="9473" width="44.33203125" style="155" customWidth="1"/>
+    <col min="9474" max="9474" width="94.6640625" style="155" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="155"/>
+    <col min="9729" max="9729" width="44.33203125" style="155" customWidth="1"/>
+    <col min="9730" max="9730" width="94.6640625" style="155" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="155"/>
+    <col min="9985" max="9985" width="44.33203125" style="155" customWidth="1"/>
+    <col min="9986" max="9986" width="94.6640625" style="155" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="155"/>
+    <col min="10241" max="10241" width="44.33203125" style="155" customWidth="1"/>
+    <col min="10242" max="10242" width="94.6640625" style="155" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="155"/>
+    <col min="10497" max="10497" width="44.33203125" style="155" customWidth="1"/>
+    <col min="10498" max="10498" width="94.6640625" style="155" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="155"/>
+    <col min="10753" max="10753" width="44.33203125" style="155" customWidth="1"/>
+    <col min="10754" max="10754" width="94.6640625" style="155" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="155"/>
+    <col min="11009" max="11009" width="44.33203125" style="155" customWidth="1"/>
+    <col min="11010" max="11010" width="94.6640625" style="155" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="155"/>
+    <col min="11265" max="11265" width="44.33203125" style="155" customWidth="1"/>
+    <col min="11266" max="11266" width="94.6640625" style="155" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="155"/>
+    <col min="11521" max="11521" width="44.33203125" style="155" customWidth="1"/>
+    <col min="11522" max="11522" width="94.6640625" style="155" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="155"/>
+    <col min="11777" max="11777" width="44.33203125" style="155" customWidth="1"/>
+    <col min="11778" max="11778" width="94.6640625" style="155" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="155"/>
+    <col min="12033" max="12033" width="44.33203125" style="155" customWidth="1"/>
+    <col min="12034" max="12034" width="94.6640625" style="155" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="155"/>
+    <col min="12289" max="12289" width="44.33203125" style="155" customWidth="1"/>
+    <col min="12290" max="12290" width="94.6640625" style="155" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="155"/>
+    <col min="12545" max="12545" width="44.33203125" style="155" customWidth="1"/>
+    <col min="12546" max="12546" width="94.6640625" style="155" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="155"/>
+    <col min="12801" max="12801" width="44.33203125" style="155" customWidth="1"/>
+    <col min="12802" max="12802" width="94.6640625" style="155" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="155"/>
+    <col min="13057" max="13057" width="44.33203125" style="155" customWidth="1"/>
+    <col min="13058" max="13058" width="94.6640625" style="155" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="155"/>
+    <col min="13313" max="13313" width="44.33203125" style="155" customWidth="1"/>
+    <col min="13314" max="13314" width="94.6640625" style="155" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="155"/>
+    <col min="13569" max="13569" width="44.33203125" style="155" customWidth="1"/>
+    <col min="13570" max="13570" width="94.6640625" style="155" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="155"/>
+    <col min="13825" max="13825" width="44.33203125" style="155" customWidth="1"/>
+    <col min="13826" max="13826" width="94.6640625" style="155" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="155"/>
+    <col min="14081" max="14081" width="44.33203125" style="155" customWidth="1"/>
+    <col min="14082" max="14082" width="94.6640625" style="155" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="155"/>
+    <col min="14337" max="14337" width="44.33203125" style="155" customWidth="1"/>
+    <col min="14338" max="14338" width="94.6640625" style="155" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="155"/>
+    <col min="14593" max="14593" width="44.33203125" style="155" customWidth="1"/>
+    <col min="14594" max="14594" width="94.6640625" style="155" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="155"/>
+    <col min="14849" max="14849" width="44.33203125" style="155" customWidth="1"/>
+    <col min="14850" max="14850" width="94.6640625" style="155" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="155"/>
+    <col min="15105" max="15105" width="44.33203125" style="155" customWidth="1"/>
+    <col min="15106" max="15106" width="94.6640625" style="155" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="155"/>
+    <col min="15361" max="15361" width="44.33203125" style="155" customWidth="1"/>
+    <col min="15362" max="15362" width="94.6640625" style="155" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="155"/>
+    <col min="15617" max="15617" width="44.33203125" style="155" customWidth="1"/>
+    <col min="15618" max="15618" width="94.6640625" style="155" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="155"/>
+    <col min="15873" max="15873" width="44.33203125" style="155" customWidth="1"/>
+    <col min="15874" max="15874" width="94.6640625" style="155" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="155"/>
+    <col min="16129" max="16129" width="44.33203125" style="155" customWidth="1"/>
+    <col min="16130" max="16130" width="94.6640625" style="155" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="155"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="167"/>
+      <c r="B1" s="167"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="156" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="157">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="156" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="158" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="156" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="158" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="159" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="158" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="159" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="158" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="159" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" s="158" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="156" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="158" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="33" customHeight="1">
+      <c r="A9" s="156" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="160" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A10" s="156" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="160" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="156" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="160" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="20.25" customHeight="1">
+      <c r="A12" s="156" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="158" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.8" customHeight="1">
+      <c r="A13" s="161" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="162" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="161" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="145" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="161" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="163" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="156" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="164">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="156" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="164">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="156" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="146" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="156" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="147" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="156" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="148" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15" customHeight="1">
+      <c r="A21" s="156" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="149" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15" customHeight="1">
+      <c r="A22" s="165"/>
+      <c r="B22" s="165"/>
+    </row>
+    <row r="23" spans="1:2" ht="15" customHeight="1">
+      <c r="A23" s="165"/>
+      <c r="B23" s="165"/>
+    </row>
+    <row r="24" spans="1:2" ht="15" customHeight="1">
+      <c r="A24" s="165"/>
+      <c r="B24" s="165"/>
+    </row>
+    <row r="25" spans="1:2" ht="15" customHeight="1">
+      <c r="A25" s="165"/>
+      <c r="B25" s="165"/>
+    </row>
+    <row r="26" spans="1:2" ht="15" customHeight="1">
+      <c r="A26" s="165"/>
+      <c r="B26" s="165"/>
+    </row>
+    <row r="27" spans="1:2" ht="15" customHeight="1">
+      <c r="A27" s="165"/>
+      <c r="B27" s="165"/>
+    </row>
+    <row r="28" spans="1:2" ht="15" customHeight="1">
+      <c r="A28" s="165"/>
+      <c r="B28" s="165"/>
+    </row>
+    <row r="29" spans="1:2" ht="15" customHeight="1">
+      <c r="A29" s="166"/>
+      <c r="B29" s="166"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AA45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AC29" sqref="AC29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="23.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.5546875" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A1" s="171" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+      <c r="H1" s="171"/>
+      <c r="I1" s="171"/>
+      <c r="J1" s="171"/>
+      <c r="K1" s="171"/>
+      <c r="L1" s="171"/>
+      <c r="M1" s="171"/>
+      <c r="N1" s="171"/>
+      <c r="O1" s="171"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="171"/>
+      <c r="R1" s="171"/>
+      <c r="S1" s="171"/>
+      <c r="T1" s="171"/>
+      <c r="U1" s="171"/>
+      <c r="V1" s="171"/>
+      <c r="W1" s="171"/>
+      <c r="X1" s="171"/>
+      <c r="Y1" s="171"/>
+      <c r="Z1" s="171"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="T3" s="24"/>
+      <c r="U3" s="24"/>
+      <c r="V3" s="24"/>
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
+      <c r="Y3" s="24"/>
+      <c r="Z3" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" ht="12">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5">
+        <v>2000</v>
+      </c>
+      <c r="C4" s="5">
+        <v>2001</v>
+      </c>
+      <c r="D4" s="5">
+        <v>2002</v>
+      </c>
+      <c r="E4" s="5">
+        <v>2003</v>
+      </c>
+      <c r="F4" s="5">
+        <v>2004</v>
+      </c>
+      <c r="G4" s="5">
+        <v>2005</v>
+      </c>
+      <c r="H4" s="5">
+        <v>2006</v>
+      </c>
+      <c r="I4" s="5">
+        <v>2007</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="5">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="5">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="5">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="5">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="7">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="5">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="7">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="6">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="6">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="6">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="6">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="101">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="101">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="172" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="172"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
+      <c r="AA5" s="120"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="10">
+        <v>17.84</v>
+      </c>
+      <c r="C6" s="10">
+        <v>17.16</v>
+      </c>
+      <c r="D6" s="10">
+        <v>17.21</v>
+      </c>
+      <c r="E6" s="10">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="F6" s="10">
+        <v>14.79</v>
+      </c>
+      <c r="G6" s="10">
+        <v>16.43</v>
+      </c>
+      <c r="H6" s="10">
+        <v>12.34</v>
+      </c>
+      <c r="I6" s="10">
+        <v>16.52</v>
+      </c>
+      <c r="J6" s="10">
+        <v>24.32</v>
+      </c>
+      <c r="K6" s="12">
+        <v>15.33</v>
+      </c>
+      <c r="L6" s="12">
+        <v>13.23</v>
+      </c>
+      <c r="M6" s="12">
+        <v>14.48</v>
+      </c>
+      <c r="N6" s="12">
+        <v>12.32</v>
+      </c>
+      <c r="O6" s="12">
+        <v>11.21</v>
+      </c>
+      <c r="P6" s="12">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>7.77</v>
+      </c>
+      <c r="R6" s="12">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="S6" s="12">
+        <v>8.75</v>
+      </c>
+      <c r="T6" s="12">
+        <v>14.01</v>
+      </c>
+      <c r="U6" s="12">
+        <v>11.52</v>
+      </c>
+      <c r="V6" s="123">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="W6" s="123">
+        <v>10.87</v>
+      </c>
+      <c r="X6" s="123">
+        <v>11.08</v>
+      </c>
+      <c r="Y6" s="123">
+        <v>11.11</v>
+      </c>
+      <c r="Z6" s="118">
+        <v>6.41</v>
+      </c>
+      <c r="AA6" s="143">
+        <v>5.71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="12">
+        <v>15.66</v>
+      </c>
+      <c r="L7" s="12">
+        <v>12.26</v>
+      </c>
+      <c r="M7" s="12">
+        <v>11.51</v>
+      </c>
+      <c r="N7" s="12">
+        <v>10.1</v>
+      </c>
+      <c r="O7" s="12">
+        <v>13.91</v>
+      </c>
+      <c r="P7" s="12">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="R7" s="12">
+        <v>5.29</v>
+      </c>
+      <c r="S7" s="12">
+        <v>7.7</v>
+      </c>
+      <c r="T7" s="12">
+        <v>13.18</v>
+      </c>
+      <c r="U7" s="12">
+        <v>12.96</v>
+      </c>
+      <c r="V7" s="123">
+        <v>9.33</v>
+      </c>
+      <c r="W7" s="123">
+        <v>18.2</v>
+      </c>
+      <c r="X7" s="123">
+        <v>9.24</v>
+      </c>
+      <c r="Y7" s="123">
+        <v>9.94</v>
+      </c>
+      <c r="Z7" s="118">
+        <v>8.42</v>
+      </c>
+      <c r="AA7" s="143">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="12">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="L8" s="12">
+        <v>6.43</v>
+      </c>
+      <c r="M8" s="12">
+        <v>17.75</v>
+      </c>
+      <c r="N8" s="12">
+        <v>25.13</v>
+      </c>
+      <c r="O8" s="12">
+        <v>3.44</v>
+      </c>
+      <c r="P8" s="12">
+        <v>12.05</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>7.22</v>
+      </c>
+      <c r="R8" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="12">
+        <v>14.15</v>
+      </c>
+      <c r="T8" s="12">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U8" s="12">
+        <v>9.76</v>
+      </c>
+      <c r="V8" s="123">
+        <v>13.51</v>
+      </c>
+      <c r="W8" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X8" s="123">
+        <v>15.71</v>
+      </c>
+      <c r="Y8" s="123">
+        <v>5.24</v>
+      </c>
+      <c r="Z8" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="143">
+        <v>6.41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="12">
+        <v>4.93</v>
+      </c>
+      <c r="L9" s="12">
+        <v>20.55</v>
+      </c>
+      <c r="M9" s="12">
+        <v>11.7</v>
+      </c>
+      <c r="N9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="12">
+        <v>6.94</v>
+      </c>
+      <c r="P9" s="12">
+        <v>6.58</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>6.58</v>
+      </c>
+      <c r="R9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="12">
+        <v>17.04</v>
+      </c>
+      <c r="T9" s="12">
+        <v>19.61</v>
+      </c>
+      <c r="U9" s="12">
+        <v>9.35</v>
+      </c>
+      <c r="V9" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="W9" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="123">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="Y9" s="123">
+        <v>10.64</v>
+      </c>
+      <c r="Z9" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="143">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="12">
+        <v>25.67</v>
+      </c>
+      <c r="L10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="12">
+        <v>20.2</v>
+      </c>
+      <c r="N10" s="12">
+        <v>22.86</v>
+      </c>
+      <c r="O10" s="12">
+        <v>25.91</v>
+      </c>
+      <c r="P10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="12">
+        <v>18.63</v>
+      </c>
+      <c r="T10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="12">
+        <v>11.7</v>
+      </c>
+      <c r="V10" s="123">
+        <v>12.58</v>
+      </c>
+      <c r="W10" s="123">
+        <v>6.71</v>
+      </c>
+      <c r="X10" s="123">
+        <v>13.16</v>
+      </c>
+      <c r="Y10" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="118">
+        <v>15.82</v>
+      </c>
+      <c r="AA10" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="12">
+        <v>21.16</v>
+      </c>
+      <c r="L11" s="12">
+        <v>14.42</v>
+      </c>
+      <c r="M11" s="12">
+        <v>26.43</v>
+      </c>
+      <c r="N11" s="12">
+        <v>24.54</v>
+      </c>
+      <c r="O11" s="12">
+        <v>6.13</v>
+      </c>
+      <c r="P11" s="12">
+        <v>18.18</v>
+      </c>
+      <c r="Q11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="12">
+        <v>28.99</v>
+      </c>
+      <c r="S11" s="12">
+        <v>7.35</v>
+      </c>
+      <c r="T11" s="12">
+        <v>20.83</v>
+      </c>
+      <c r="U11" s="12">
+        <v>15.04</v>
+      </c>
+      <c r="V11" s="123">
+        <v>6.9</v>
+      </c>
+      <c r="W11" s="123">
+        <v>16.13</v>
+      </c>
+      <c r="X11" s="123">
+        <v>24.73</v>
+      </c>
+      <c r="Y11" s="123">
+        <v>28.74</v>
+      </c>
+      <c r="Z11" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="143">
+        <v>10.99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="12">
+        <v>28.17</v>
+      </c>
+      <c r="L12" s="12">
+        <v>5.92</v>
+      </c>
+      <c r="M12" s="12">
+        <v>7.69</v>
+      </c>
+      <c r="N12" s="12">
+        <v>12.12</v>
+      </c>
+      <c r="O12" s="12">
+        <v>16.64</v>
+      </c>
+      <c r="P12" s="12">
+        <v>23.12</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="R12" s="12">
+        <v>14.08</v>
+      </c>
+      <c r="S12" s="12">
+        <v>21.33</v>
+      </c>
+      <c r="T12" s="12">
+        <v>8.26</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="123">
+        <v>23.39</v>
+      </c>
+      <c r="W12" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X12" s="123">
+        <v>30.61</v>
+      </c>
+      <c r="Y12" s="123">
+        <v>10.99</v>
+      </c>
+      <c r="Z12" s="118">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AA12" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="12">
+        <v>9.84</v>
+      </c>
+      <c r="L13" s="12">
+        <v>16.89</v>
+      </c>
+      <c r="M13" s="12">
+        <v>13.35</v>
+      </c>
+      <c r="N13" s="12">
+        <v>16.75</v>
+      </c>
+      <c r="O13" s="12">
+        <v>3.48</v>
+      </c>
+      <c r="P13" s="12">
+        <v>6.83</v>
+      </c>
+      <c r="Q13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="12">
+        <v>10.49</v>
+      </c>
+      <c r="S13" s="12">
+        <v>6.62</v>
+      </c>
+      <c r="T13" s="12">
+        <v>21.76</v>
+      </c>
+      <c r="U13" s="12">
+        <v>28.48</v>
+      </c>
+      <c r="V13" s="123">
+        <v>17.48</v>
+      </c>
+      <c r="W13" s="123">
+        <v>3.64</v>
+      </c>
+      <c r="X13" s="123">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="Y13" s="123">
+        <v>13.35</v>
+      </c>
+      <c r="Z13" s="118">
+        <v>4.2</v>
+      </c>
+      <c r="AA13" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="12">
+        <v>13.7</v>
+      </c>
+      <c r="M14" s="12">
+        <v>7.19</v>
+      </c>
+      <c r="N14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="12">
+        <v>22.9</v>
+      </c>
+      <c r="Q14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="12">
+        <v>9.35</v>
+      </c>
+      <c r="U14" s="12">
+        <v>10.42</v>
+      </c>
+      <c r="V14" s="123">
+        <v>20</v>
+      </c>
+      <c r="W14" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X14" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="123">
+        <v>24.32</v>
+      </c>
+      <c r="Z14" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="12">
+        <v>10.64</v>
+      </c>
+      <c r="L15" s="12">
+        <v>40.82</v>
+      </c>
+      <c r="M15" s="12">
+        <v>12.51</v>
+      </c>
+      <c r="N15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="12">
+        <v>20.53</v>
+      </c>
+      <c r="P15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>14.6</v>
+      </c>
+      <c r="R15" s="12">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="S15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="12">
+        <v>24.59</v>
+      </c>
+      <c r="U15" s="12">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="V15" s="123">
+        <v>13.99</v>
+      </c>
+      <c r="W15" s="123">
+        <v>15.63</v>
+      </c>
+      <c r="X15" s="123">
+        <v>7.81</v>
+      </c>
+      <c r="Y15" s="123">
+        <v>20.41</v>
+      </c>
+      <c r="Z15" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="143">
+        <v>19.420000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="12">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="L16" s="12">
+        <v>12.2</v>
+      </c>
+      <c r="M16" s="12">
+        <v>31.1</v>
+      </c>
+      <c r="N16" s="12">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="O16" s="12">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="P16" s="12">
+        <v>18.87</v>
+      </c>
+      <c r="Q16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="12">
+        <v>19.27</v>
+      </c>
+      <c r="S16" s="12">
+        <v>14.83</v>
+      </c>
+      <c r="T16" s="12">
+        <v>7.46</v>
+      </c>
+      <c r="U16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="123">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="W16" s="123">
+        <v>9.35</v>
+      </c>
+      <c r="X16" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="123">
+        <v>13.33</v>
+      </c>
+      <c r="Z16" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="12">
+        <v>15.74</v>
+      </c>
+      <c r="L17" s="12">
+        <v>5.22</v>
+      </c>
+      <c r="M17" s="12">
+        <v>20.94</v>
+      </c>
+      <c r="N17" s="12">
+        <v>10.55</v>
+      </c>
+      <c r="O17" s="12">
+        <v>8.24</v>
+      </c>
+      <c r="P17" s="12">
+        <v>6.49</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>8.11</v>
+      </c>
+      <c r="R17" s="12">
+        <v>6.45</v>
+      </c>
+      <c r="S17" s="12">
+        <v>7.55</v>
+      </c>
+      <c r="T17" s="12">
+        <v>10.42</v>
+      </c>
+      <c r="U17" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="V17" s="123">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="W17" s="123">
+        <v>9.57</v>
+      </c>
+      <c r="X17" s="123">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="Y17" s="123">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="Z17" s="118">
+        <v>9.57</v>
+      </c>
+      <c r="AA17" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="12">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="L18" s="12">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="M18" s="12">
+        <v>9.01</v>
+      </c>
+      <c r="N18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="12">
+        <v>9.09</v>
+      </c>
+      <c r="P18" s="12">
+        <v>25.32</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>42.11</v>
+      </c>
+      <c r="R18" s="12">
+        <v>13.16</v>
+      </c>
+      <c r="S18" s="12">
+        <v>13.16</v>
+      </c>
+      <c r="T18" s="12">
+        <v>25</v>
+      </c>
+      <c r="U18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="123">
+        <v>17.54</v>
+      </c>
+      <c r="X18" s="123">
+        <v>17.54</v>
+      </c>
+      <c r="Y18" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="118">
+        <v>42.55</v>
+      </c>
+      <c r="AA18" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="12">
+        <v>11.31</v>
+      </c>
+      <c r="L19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="12">
+        <v>11.98</v>
+      </c>
+      <c r="N19" s="12">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="O19" s="12">
+        <v>12.42</v>
+      </c>
+      <c r="P19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>6.85</v>
+      </c>
+      <c r="R19" s="12">
+        <v>32.94</v>
+      </c>
+      <c r="S19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="12">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="U19" s="12">
+        <v>7.19</v>
+      </c>
+      <c r="V19" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="123">
+        <v>7.63</v>
+      </c>
+      <c r="X19" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="123">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="Z19" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="143">
+        <v>11.24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="12">
+        <v>21.28</v>
+      </c>
+      <c r="L20" s="12">
+        <v>27.61</v>
+      </c>
+      <c r="M20" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="N20" s="12">
+        <v>12.94</v>
+      </c>
+      <c r="O20" s="12">
+        <v>6.21</v>
+      </c>
+      <c r="P20" s="12">
+        <v>10.38</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>11.3</v>
+      </c>
+      <c r="R20" s="12">
+        <v>15.38</v>
+      </c>
+      <c r="S20" s="12">
+        <v>7.19</v>
+      </c>
+      <c r="T20" s="12">
+        <v>24.78</v>
+      </c>
+      <c r="U20" s="12">
+        <v>7.91</v>
+      </c>
+      <c r="V20" s="123">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="W20" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X20" s="123">
+        <v>27.4</v>
+      </c>
+      <c r="Y20" s="123">
+        <v>23.53</v>
+      </c>
+      <c r="Z20" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="143">
+        <v>25.16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="169" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="169"/>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="169"/>
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="169"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="169"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="169"/>
+      <c r="Y21" s="169"/>
+      <c r="Z21" s="169"/>
+      <c r="AA21" s="120"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="10">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="C22" s="10">
+        <v>17.21</v>
+      </c>
+      <c r="D22" s="10">
+        <v>19.2</v>
+      </c>
+      <c r="E22" s="10">
+        <v>23.57</v>
+      </c>
+      <c r="F22" s="10">
+        <v>16.71</v>
+      </c>
+      <c r="G22" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="H22" s="10">
+        <v>11.63</v>
+      </c>
+      <c r="I22" s="10">
+        <v>18</v>
+      </c>
+      <c r="J22" s="10">
+        <v>26.36</v>
+      </c>
+      <c r="K22" s="12">
+        <v>15.48</v>
+      </c>
+      <c r="L22" s="12">
+        <v>12.65</v>
+      </c>
+      <c r="M22" s="12">
+        <v>13.59</v>
+      </c>
+      <c r="N22" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="O22" s="12">
+        <v>14.39</v>
+      </c>
+      <c r="P22" s="12">
+        <v>8.33</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>7.91</v>
+      </c>
+      <c r="R22" s="12">
+        <v>5.13</v>
+      </c>
+      <c r="S22" s="12">
+        <v>6.69</v>
+      </c>
+      <c r="T22" s="12">
+        <v>12.55</v>
+      </c>
+      <c r="U22" s="12">
+        <v>11.77</v>
+      </c>
+      <c r="V22" s="12">
+        <v>9.18</v>
+      </c>
+      <c r="W22" s="12">
+        <v>18.13</v>
+      </c>
+      <c r="X22" s="125">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="Y22" s="125">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Z22" s="118">
+        <v>9.44</v>
+      </c>
+      <c r="AA22" s="143">
+        <v>4.18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="12">
+        <v>15.66</v>
+      </c>
+      <c r="L23" s="12">
+        <v>12.26</v>
+      </c>
+      <c r="M23" s="12">
+        <v>11.51</v>
+      </c>
+      <c r="N23" s="12">
+        <v>10.1</v>
+      </c>
+      <c r="O23" s="12">
+        <v>13.91</v>
+      </c>
+      <c r="P23" s="12">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="R23" s="12">
+        <v>5.29</v>
+      </c>
+      <c r="S23" s="12">
+        <v>7.7</v>
+      </c>
+      <c r="T23" s="12">
+        <v>13.18</v>
+      </c>
+      <c r="U23" s="12">
+        <v>12.96</v>
+      </c>
+      <c r="V23" s="12">
+        <v>9.33</v>
+      </c>
+      <c r="W23" s="12">
+        <v>18.2</v>
+      </c>
+      <c r="X23" s="123">
+        <v>9.24</v>
+      </c>
+      <c r="Y23" s="125">
+        <v>9.94</v>
+      </c>
+      <c r="Z23" s="118">
+        <v>8.42</v>
+      </c>
+      <c r="AA23" s="143">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="12">
+        <v>31.34</v>
+      </c>
+      <c r="L24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="12">
+        <v>17.54</v>
+      </c>
+      <c r="N24" s="12">
+        <v>46.15</v>
+      </c>
+      <c r="O24" s="12">
+        <v>30.77</v>
+      </c>
+      <c r="P24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="12">
+        <v>20.83</v>
+      </c>
+      <c r="W24" s="12">
+        <v>20</v>
+      </c>
+      <c r="X24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="118">
+        <v>24.39</v>
+      </c>
+      <c r="AA24" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="12">
+        <v>21.74</v>
+      </c>
+      <c r="N25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="12">
+        <v>33.9</v>
+      </c>
+      <c r="Q25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="125">
+        <v>25.64</v>
+      </c>
+      <c r="Z25" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="12">
+        <v>14.49</v>
+      </c>
+      <c r="L26" s="12">
+        <v>42.86</v>
+      </c>
+      <c r="M26" s="12">
+        <v>34.69</v>
+      </c>
+      <c r="N26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="12">
+        <v>33.17</v>
+      </c>
+      <c r="P26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>15.38</v>
+      </c>
+      <c r="R26" s="12">
+        <v>24.39</v>
+      </c>
+      <c r="S26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="12">
+        <v>19.23</v>
+      </c>
+      <c r="U26" s="12">
+        <v>17.54</v>
+      </c>
+      <c r="V26" s="12">
+        <v>14.93</v>
+      </c>
+      <c r="W26" s="12">
+        <v>28.57</v>
+      </c>
+      <c r="X26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="143">
+        <v>17.239999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="12">
+        <v>10</v>
+      </c>
+      <c r="L27" s="12">
+        <v>10.75</v>
+      </c>
+      <c r="M27" s="12">
+        <v>31.25</v>
+      </c>
+      <c r="N27" s="12">
+        <v>9.17</v>
+      </c>
+      <c r="O27" s="12">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="P27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>8</v>
+      </c>
+      <c r="R27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T27" s="12">
+        <v>11.63</v>
+      </c>
+      <c r="U27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="12">
+        <v>13.16</v>
+      </c>
+      <c r="X27" s="12">
+        <v>14.29</v>
+      </c>
+      <c r="Y27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="118">
+        <v>25</v>
+      </c>
+      <c r="AA27" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="169" t="s">
+        <v>3</v>
+      </c>
+      <c r="B28" s="169"/>
+      <c r="C28" s="169"/>
+      <c r="D28" s="169"/>
+      <c r="E28" s="169"/>
+      <c r="F28" s="169"/>
+      <c r="G28" s="169"/>
+      <c r="H28" s="169"/>
+      <c r="I28" s="169"/>
+      <c r="J28" s="169"/>
+      <c r="K28" s="169"/>
+      <c r="L28" s="169"/>
+      <c r="M28" s="169"/>
+      <c r="N28" s="169"/>
+      <c r="O28" s="169"/>
+      <c r="P28" s="169"/>
+      <c r="Q28" s="169"/>
+      <c r="R28" s="169"/>
+      <c r="S28" s="169"/>
+      <c r="T28" s="169"/>
+      <c r="U28" s="169"/>
+      <c r="V28" s="169"/>
+      <c r="W28" s="169"/>
+      <c r="X28" s="169"/>
+      <c r="Y28" s="169"/>
+      <c r="Z28" s="169"/>
+      <c r="AA28" s="120"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="19">
+        <v>17.22</v>
+      </c>
+      <c r="C29" s="19">
+        <v>17.13</v>
+      </c>
+      <c r="D29" s="19">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="E29" s="19">
+        <v>12.05</v>
+      </c>
+      <c r="F29" s="19">
+        <v>13.81</v>
+      </c>
+      <c r="G29" s="19">
+        <v>14.92</v>
+      </c>
+      <c r="H29" s="19">
+        <v>12.8</v>
+      </c>
+      <c r="I29" s="19">
+        <v>15.47</v>
+      </c>
+      <c r="J29" s="19">
+        <v>22.85</v>
+      </c>
+      <c r="K29" s="12">
+        <v>15.2</v>
+      </c>
+      <c r="L29" s="12">
+        <v>13.65</v>
+      </c>
+      <c r="M29" s="12">
+        <v>15.18</v>
+      </c>
+      <c r="N29" s="12">
+        <v>13.68</v>
+      </c>
+      <c r="O29" s="12">
+        <v>8.58</v>
+      </c>
+      <c r="P29" s="12">
+        <v>10.96</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>7.66</v>
+      </c>
+      <c r="R29" s="12">
+        <v>11.34</v>
+      </c>
+      <c r="S29" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="T29" s="12">
+        <v>15.42</v>
+      </c>
+      <c r="U29" s="12">
+        <v>11.26</v>
+      </c>
+      <c r="V29" s="12">
+        <v>10.34</v>
+      </c>
+      <c r="W29" s="12">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="X29" s="12">
+        <v>13.26</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>12.88</v>
+      </c>
+      <c r="Z29" s="118">
+        <v>3.62</v>
+      </c>
+      <c r="AA29" s="143">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="12">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="L31" s="12">
+        <v>6.43</v>
+      </c>
+      <c r="M31" s="12">
+        <v>17.75</v>
+      </c>
+      <c r="N31" s="12">
+        <v>25.13</v>
+      </c>
+      <c r="O31" s="12">
+        <v>3.44</v>
+      </c>
+      <c r="P31" s="12">
+        <v>12.05</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>7.22</v>
+      </c>
+      <c r="R31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="12">
+        <v>14.15</v>
+      </c>
+      <c r="T31" s="12">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U31" s="12">
+        <v>9.76</v>
+      </c>
+      <c r="V31" s="123">
+        <v>13.51</v>
+      </c>
+      <c r="W31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="12">
+        <v>15.71</v>
+      </c>
+      <c r="Y31" s="12">
+        <v>5.24</v>
+      </c>
+      <c r="Z31" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="143">
+        <v>6.41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="12">
+        <v>4.93</v>
+      </c>
+      <c r="L32" s="12">
+        <v>20.55</v>
+      </c>
+      <c r="M32" s="12">
+        <v>11.7</v>
+      </c>
+      <c r="N32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="12">
+        <v>6.94</v>
+      </c>
+      <c r="P32" s="12">
+        <v>6.58</v>
+      </c>
+      <c r="Q32" s="12">
+        <v>6.58</v>
+      </c>
+      <c r="R32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="12">
+        <v>17.04</v>
+      </c>
+      <c r="T32" s="12">
+        <v>19.61</v>
+      </c>
+      <c r="U32" s="12">
+        <v>9.35</v>
+      </c>
+      <c r="V32" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="12">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="Y32" s="12">
+        <v>10.64</v>
+      </c>
+      <c r="Z32" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="143">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="A33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="12">
+        <v>23.39</v>
+      </c>
+      <c r="L33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="12">
+        <v>21.28</v>
+      </c>
+      <c r="N33" s="12">
+        <v>9.09</v>
+      </c>
+      <c r="O33" s="12">
+        <v>21.07</v>
+      </c>
+      <c r="P33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>7.52</v>
+      </c>
+      <c r="R33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="12">
+        <v>30.93</v>
+      </c>
+      <c r="T33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="12">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="V33" s="123">
+        <v>9.01</v>
+      </c>
+      <c r="W33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="12">
+        <v>17.7</v>
+      </c>
+      <c r="Y33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="118">
+        <v>11.49</v>
+      </c>
+      <c r="AA33" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
+      <c r="A34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="12">
+        <v>21.16</v>
+      </c>
+      <c r="L34" s="12">
+        <v>14.42</v>
+      </c>
+      <c r="M34" s="12">
+        <v>26.43</v>
+      </c>
+      <c r="N34" s="12">
+        <v>24.54</v>
+      </c>
+      <c r="O34" s="12">
+        <v>6.13</v>
+      </c>
+      <c r="P34" s="12">
+        <v>18.18</v>
+      </c>
+      <c r="Q34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="12">
+        <v>28.99</v>
+      </c>
+      <c r="S34" s="12">
+        <v>7.35</v>
+      </c>
+      <c r="T34" s="12">
+        <v>20.83</v>
+      </c>
+      <c r="U34" s="12">
+        <v>15.04</v>
+      </c>
+      <c r="V34" s="123">
+        <v>6.9</v>
+      </c>
+      <c r="W34" s="12">
+        <v>16.13</v>
+      </c>
+      <c r="X34" s="12">
+        <v>24.73</v>
+      </c>
+      <c r="Y34" s="12">
+        <v>28.74</v>
+      </c>
+      <c r="Z34" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="143">
+        <v>10.99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27">
+      <c r="A35" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K35" s="12">
+        <v>28.17</v>
+      </c>
+      <c r="L35" s="12">
+        <v>5.92</v>
+      </c>
+      <c r="M35" s="12">
+        <v>7.69</v>
+      </c>
+      <c r="N35" s="12">
+        <v>12.12</v>
+      </c>
+      <c r="O35" s="12">
+        <v>16.64</v>
+      </c>
+      <c r="P35" s="12">
+        <v>23.12</v>
+      </c>
+      <c r="Q35" s="12">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="R35" s="12">
+        <v>14.08</v>
+      </c>
+      <c r="S35" s="12">
+        <v>21.33</v>
+      </c>
+      <c r="T35" s="12">
+        <v>8.26</v>
+      </c>
+      <c r="U35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="123">
+        <v>23.39</v>
+      </c>
+      <c r="W35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="12">
+        <v>30.61</v>
+      </c>
+      <c r="Y35" s="12">
+        <v>10.99</v>
+      </c>
+      <c r="Z35" s="118">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AA35" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
+      <c r="A36" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" s="12">
+        <v>9.84</v>
+      </c>
+      <c r="L36" s="12">
+        <v>16.89</v>
+      </c>
+      <c r="M36" s="12">
+        <v>13.35</v>
+      </c>
+      <c r="N36" s="12">
+        <v>16.75</v>
+      </c>
+      <c r="O36" s="12">
+        <v>3.48</v>
+      </c>
+      <c r="P36" s="12">
+        <v>6.83</v>
+      </c>
+      <c r="Q36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="12">
+        <v>10.49</v>
+      </c>
+      <c r="S36" s="12">
+        <v>6.62</v>
+      </c>
+      <c r="T36" s="12">
+        <v>21.76</v>
+      </c>
+      <c r="U36" s="12">
+        <v>28.48</v>
+      </c>
+      <c r="V36" s="123">
+        <v>17.48</v>
+      </c>
+      <c r="W36" s="12">
+        <v>3.64</v>
+      </c>
+      <c r="X36" s="12">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="Y36" s="12">
+        <v>13.35</v>
+      </c>
+      <c r="Z36" s="118">
+        <v>4.2</v>
+      </c>
+      <c r="AA36" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
+      <c r="A37" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="12">
+        <v>20.83</v>
+      </c>
+      <c r="M37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="12">
+        <v>13.89</v>
+      </c>
+      <c r="Q37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="12">
+        <v>15.63</v>
+      </c>
+      <c r="U37" s="12">
+        <v>17.86</v>
+      </c>
+      <c r="V37" s="123">
+        <v>31.75</v>
+      </c>
+      <c r="W37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="12">
+        <v>20.83</v>
+      </c>
+      <c r="Z37" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27">
+      <c r="A38" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="L38" s="12">
+        <v>39.68</v>
+      </c>
+      <c r="M38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="12">
+        <v>11.63</v>
+      </c>
+      <c r="P38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>13.89</v>
+      </c>
+      <c r="R38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="12">
+        <v>28.57</v>
+      </c>
+      <c r="U38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="123">
+        <v>13.16</v>
+      </c>
+      <c r="W38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="12">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="Y38" s="12">
+        <v>39.22</v>
+      </c>
+      <c r="Z38" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="143">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
+      <c r="A39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K39" s="12">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="L39" s="12">
+        <v>12.2</v>
+      </c>
+      <c r="M39" s="12">
+        <v>31.1</v>
+      </c>
+      <c r="N39" s="12">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="O39" s="12">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="P39" s="12">
+        <v>18.87</v>
+      </c>
+      <c r="Q39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="12">
+        <v>19.27</v>
+      </c>
+      <c r="S39" s="12">
+        <v>14.83</v>
+      </c>
+      <c r="T39" s="12">
+        <v>7.46</v>
+      </c>
+      <c r="U39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="123">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="W39" s="12">
+        <v>9.35</v>
+      </c>
+      <c r="X39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="12">
+        <v>13.33</v>
+      </c>
+      <c r="Z39" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
+      <c r="A40" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="12">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="L40" s="12">
+        <v>3.45</v>
+      </c>
+      <c r="M40" s="12">
+        <v>17.43</v>
+      </c>
+      <c r="N40" s="12">
+        <v>10.93</v>
+      </c>
+      <c r="O40" s="12">
+        <v>7.69</v>
+      </c>
+      <c r="P40" s="12">
+        <v>9.52</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>8.16</v>
+      </c>
+      <c r="R40" s="12">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="S40" s="12">
+        <v>11.05</v>
+      </c>
+      <c r="T40" s="12">
+        <v>9.9</v>
+      </c>
+      <c r="U40" s="12">
+        <v>12.27</v>
+      </c>
+      <c r="V40" s="123">
+        <v>6.13</v>
+      </c>
+      <c r="W40" s="12">
+        <v>7.52</v>
+      </c>
+      <c r="X40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="12">
+        <v>6.45</v>
+      </c>
+      <c r="Z40" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
+      <c r="A41" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41" s="12">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="L41" s="12">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="M41" s="12">
+        <v>9.01</v>
+      </c>
+      <c r="N41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="12">
+        <v>9.09</v>
+      </c>
+      <c r="P41" s="12">
+        <v>25.32</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>42.11</v>
+      </c>
+      <c r="R41" s="12">
+        <v>13.16</v>
+      </c>
+      <c r="S41" s="12">
+        <v>13.16</v>
+      </c>
+      <c r="T41" s="12">
+        <v>25</v>
+      </c>
+      <c r="U41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="12">
+        <v>17.54</v>
+      </c>
+      <c r="X41" s="12">
+        <v>17.54</v>
+      </c>
+      <c r="Y41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="118">
+        <v>42.55</v>
+      </c>
+      <c r="AA41" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27">
+      <c r="A42" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K42" s="12">
+        <v>11.31</v>
+      </c>
+      <c r="L42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="12">
+        <v>11.98</v>
+      </c>
+      <c r="N42" s="12">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="O42" s="12">
+        <v>12.42</v>
+      </c>
+      <c r="P42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>6.85</v>
+      </c>
+      <c r="R42" s="12">
+        <v>32.94</v>
+      </c>
+      <c r="S42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="12">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="U42" s="12">
+        <v>7.19</v>
+      </c>
+      <c r="V42" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="12">
+        <v>7.63</v>
+      </c>
+      <c r="X42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="12">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="Z42" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="143">
+        <v>11.24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="A43" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="E43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="I43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="J43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="K43" s="22">
+        <v>21.28</v>
+      </c>
+      <c r="L43" s="22">
+        <v>27.61</v>
+      </c>
+      <c r="M43" s="22">
+        <v>12.5</v>
+      </c>
+      <c r="N43" s="22">
+        <v>12.94</v>
+      </c>
+      <c r="O43" s="22">
+        <v>6.21</v>
+      </c>
+      <c r="P43" s="22">
+        <v>10.38</v>
+      </c>
+      <c r="Q43" s="22">
+        <v>11.3</v>
+      </c>
+      <c r="R43" s="22">
+        <v>15.38</v>
+      </c>
+      <c r="S43" s="22">
+        <v>7.19</v>
+      </c>
+      <c r="T43" s="22">
+        <v>24.78</v>
+      </c>
+      <c r="U43" s="22">
+        <v>7.91</v>
+      </c>
+      <c r="V43" s="124">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="W43" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="22">
+        <v>27.4</v>
+      </c>
+      <c r="Y43" s="22">
+        <v>23.53</v>
+      </c>
+      <c r="Z43" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="144">
+        <v>25.16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" ht="12">
+      <c r="A44" s="130" t="s">
+        <v>36</v>
+      </c>
+      <c r="B44" s="130"/>
+      <c r="C44" s="130"/>
+      <c r="D44" s="130"/>
+      <c r="E44" s="130"/>
+      <c r="F44" s="130"/>
+      <c r="G44" s="130"/>
+      <c r="H44" s="130"/>
+      <c r="I44" s="130"/>
+      <c r="J44" s="130"/>
+      <c r="K44" s="130"/>
+      <c r="L44" s="130"/>
+      <c r="M44" s="130"/>
+      <c r="N44" s="130"/>
+      <c r="O44" s="130"/>
+      <c r="P44" s="130"/>
+      <c r="Q44" s="130"/>
+      <c r="R44" s="130"/>
+      <c r="S44" s="130"/>
+      <c r="T44" s="130"/>
+      <c r="U44" s="130"/>
+    </row>
+    <row r="45" spans="1:27" ht="12">
+      <c r="A45" s="129" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A5:Z5"/>
+    <mergeCell ref="A21:Z21"/>
+    <mergeCell ref="A28:Z28"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AA45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z48" sqref="Z48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="23.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="25" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.88671875" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A1" s="171" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+      <c r="H1" s="171"/>
+      <c r="I1" s="171"/>
+      <c r="J1" s="171"/>
+      <c r="K1" s="171"/>
+      <c r="L1" s="171"/>
+      <c r="M1" s="171"/>
+      <c r="N1" s="171"/>
+      <c r="O1" s="171"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="171"/>
+      <c r="R1" s="171"/>
+      <c r="S1" s="171"/>
+      <c r="T1" s="171"/>
+      <c r="U1" s="171"/>
+      <c r="V1" s="171"/>
+      <c r="W1" s="171"/>
+      <c r="X1" s="171"/>
+      <c r="Y1" s="171"/>
+      <c r="Z1" s="171"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="T3" s="24"/>
+      <c r="U3" s="24"/>
+      <c r="V3" s="24"/>
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
+      <c r="Y3" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z3" s="24"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5">
+        <v>2000</v>
+      </c>
+      <c r="C4" s="5">
+        <v>2001</v>
+      </c>
+      <c r="D4" s="5">
+        <v>2002</v>
+      </c>
+      <c r="E4" s="5">
+        <v>2003</v>
+      </c>
+      <c r="F4" s="5">
+        <v>2004</v>
+      </c>
+      <c r="G4" s="5">
+        <v>2005</v>
+      </c>
+      <c r="H4" s="5">
+        <v>2006</v>
+      </c>
+      <c r="I4" s="5">
+        <v>2007</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="5">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="5">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="5">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="5">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="7">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="5">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="7">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="8">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="6">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="6">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="6">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="101">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="101">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="172" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="172"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
+      <c r="AA5" s="26"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="10">
+        <v>13.45</v>
+      </c>
+      <c r="C6" s="10">
+        <v>12.31</v>
+      </c>
+      <c r="D6" s="10">
+        <v>12.65</v>
+      </c>
+      <c r="E6" s="10">
+        <v>11.47</v>
+      </c>
+      <c r="F6" s="10">
+        <v>14.87</v>
+      </c>
+      <c r="G6" s="10">
+        <v>13.63</v>
+      </c>
+      <c r="H6" s="10">
+        <v>9.15</v>
+      </c>
+      <c r="I6" s="10">
+        <v>13.83</v>
+      </c>
+      <c r="J6" s="10">
+        <v>17.55</v>
+      </c>
+      <c r="K6" s="12">
+        <v>12.43</v>
+      </c>
+      <c r="L6" s="12">
+        <v>10.33</v>
+      </c>
+      <c r="M6" s="12">
+        <v>9.32</v>
+      </c>
+      <c r="N6" s="12">
+        <v>9.65</v>
+      </c>
+      <c r="O6" s="12">
+        <v>10.67</v>
+      </c>
+      <c r="P6" s="12">
+        <v>7.48</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>7.92</v>
+      </c>
+      <c r="R6" s="12">
+        <v>5.85</v>
+      </c>
+      <c r="S6" s="12">
+        <v>9.26</v>
+      </c>
+      <c r="T6" s="12">
+        <v>7.41</v>
+      </c>
+      <c r="U6" s="12">
+        <v>6.92</v>
+      </c>
+      <c r="V6" s="12">
+        <v>7.59</v>
+      </c>
+      <c r="W6" s="12">
+        <v>9.26</v>
+      </c>
+      <c r="X6" s="123">
+        <v>10.35</v>
+      </c>
+      <c r="Y6" s="123">
+        <v>5.84</v>
+      </c>
+      <c r="Z6" s="120">
+        <v>7.07</v>
+      </c>
+      <c r="AA6" s="26">
+        <v>6.59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="12">
+        <v>13.26</v>
+      </c>
+      <c r="L7" s="12">
+        <v>9</v>
+      </c>
+      <c r="M7" s="12">
+        <v>6.33</v>
+      </c>
+      <c r="N7" s="12">
+        <v>12.48</v>
+      </c>
+      <c r="O7" s="12">
+        <v>10.46</v>
+      </c>
+      <c r="P7" s="12">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>6.27</v>
+      </c>
+      <c r="R7" s="12">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="S7" s="12">
+        <v>10.96</v>
+      </c>
+      <c r="T7" s="12">
+        <v>7.89</v>
+      </c>
+      <c r="U7" s="12">
+        <v>5.79</v>
+      </c>
+      <c r="V7" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="W7" s="12">
+        <v>11.63</v>
+      </c>
+      <c r="X7" s="123">
+        <v>9.69</v>
+      </c>
+      <c r="Y7" s="123">
+        <v>6.13</v>
+      </c>
+      <c r="Z7" s="120">
+        <v>6.77</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>3.26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="12">
+        <v>6.54</v>
+      </c>
+      <c r="L8" s="12">
+        <v>7.27</v>
+      </c>
+      <c r="M8" s="12">
+        <v>6.29</v>
+      </c>
+      <c r="N8" s="12">
+        <v>9.86</v>
+      </c>
+      <c r="O8" s="12">
+        <v>10.33</v>
+      </c>
+      <c r="P8" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>8.66</v>
+      </c>
+      <c r="R8" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="12">
+        <v>4.41</v>
+      </c>
+      <c r="T8" s="12">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="U8" s="12">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="V8" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="W8" s="12">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="X8" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="12">
+        <v>10.99</v>
+      </c>
+      <c r="L9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="12">
+        <v>13.24</v>
+      </c>
+      <c r="N9" s="12">
+        <v>5.85</v>
+      </c>
+      <c r="O9" s="12">
+        <v>6.29</v>
+      </c>
+      <c r="P9" s="12">
+        <v>6.29</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>9.26</v>
+      </c>
+      <c r="R9" s="12">
+        <v>7.81</v>
+      </c>
+      <c r="S9" s="12">
+        <v>19.61</v>
+      </c>
+      <c r="T9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="12">
+        <v>11.9</v>
+      </c>
+      <c r="V9" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="W9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="12">
+        <v>11.9</v>
+      </c>
+      <c r="Y9" s="123">
+        <v>10.64</v>
+      </c>
+      <c r="Z9" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="26">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="12">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="L10" s="12">
+        <v>18.260000000000002</v>
+      </c>
+      <c r="M10" s="12">
+        <v>5.56</v>
+      </c>
+      <c r="N10" s="12">
+        <v>10.75</v>
+      </c>
+      <c r="O10" s="12">
+        <v>6.17</v>
+      </c>
+      <c r="P10" s="12">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>5.21</v>
+      </c>
+      <c r="R10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="12">
+        <v>16.95</v>
+      </c>
+      <c r="T10" s="12">
+        <v>12.14</v>
+      </c>
+      <c r="U10" s="12">
+        <v>7.69</v>
+      </c>
+      <c r="V10" s="12">
+        <v>13.33</v>
+      </c>
+      <c r="W10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="123">
+        <v>7.25</v>
+      </c>
+      <c r="Y10" s="123">
+        <v>8.33</v>
+      </c>
+      <c r="Z10" s="120">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="AA10" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="12">
+        <v>4.83</v>
+      </c>
+      <c r="L11" s="12">
+        <v>11.36</v>
+      </c>
+      <c r="M11" s="12">
+        <v>16.95</v>
+      </c>
+      <c r="N11" s="12">
+        <v>5.32</v>
+      </c>
+      <c r="O11" s="12">
+        <v>11.07</v>
+      </c>
+      <c r="P11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>7.14</v>
+      </c>
+      <c r="R11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="12">
+        <v>7.63</v>
+      </c>
+      <c r="T11" s="12">
+        <v>7.94</v>
+      </c>
+      <c r="U11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="12">
+        <v>15.38</v>
+      </c>
+      <c r="W11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X11" s="123">
+        <v>10.31</v>
+      </c>
+      <c r="Y11" s="123">
+        <v>20.2</v>
+      </c>
+      <c r="Z11" s="120">
+        <v>10.1</v>
+      </c>
+      <c r="AA11" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="12">
+        <v>5.29</v>
+      </c>
+      <c r="L12" s="12">
+        <v>10.93</v>
+      </c>
+      <c r="M12" s="12">
+        <v>6.37</v>
+      </c>
+      <c r="N12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="12">
+        <v>5.71</v>
+      </c>
+      <c r="P12" s="12">
+        <v>6.13</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>13.65</v>
+      </c>
+      <c r="R12" s="12">
+        <v>7.46</v>
+      </c>
+      <c r="S12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="12">
+        <v>7.75</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="12">
+        <v>8.93</v>
+      </c>
+      <c r="W12" s="12">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="X12" s="123">
+        <v>9.35</v>
+      </c>
+      <c r="Y12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="26">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="12">
+        <v>16.5</v>
+      </c>
+      <c r="L13" s="12">
+        <v>7.46</v>
+      </c>
+      <c r="M13" s="12">
+        <v>11.22</v>
+      </c>
+      <c r="N13" s="12">
+        <v>6.67</v>
+      </c>
+      <c r="O13" s="12">
+        <v>13.84</v>
+      </c>
+      <c r="P13" s="12">
+        <v>16.93</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>6.83</v>
+      </c>
+      <c r="R13" s="12">
+        <v>11.41</v>
+      </c>
+      <c r="S13" s="12">
+        <v>17.32</v>
+      </c>
+      <c r="T13" s="12">
+        <v>11.03</v>
+      </c>
+      <c r="U13" s="12">
+        <v>3.95</v>
+      </c>
+      <c r="V13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="12">
+        <v>4.26</v>
+      </c>
+      <c r="X13" s="123">
+        <v>14.49</v>
+      </c>
+      <c r="Y13" s="123">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="Z13" s="120">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="AA13" s="26">
+        <v>17.05</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="12">
+        <v>13.07</v>
+      </c>
+      <c r="L14" s="12">
+        <v>32.47</v>
+      </c>
+      <c r="M14" s="12">
+        <v>6.49</v>
+      </c>
+      <c r="N14" s="12">
+        <v>6.99</v>
+      </c>
+      <c r="O14" s="12">
+        <v>15.47</v>
+      </c>
+      <c r="P14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>7.25</v>
+      </c>
+      <c r="R14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="12">
+        <v>17.09</v>
+      </c>
+      <c r="V14" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="W14" s="12">
+        <v>8.93</v>
+      </c>
+      <c r="X14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="123">
+        <v>11.11</v>
+      </c>
+      <c r="Z14" s="120">
+        <v>13.51</v>
+      </c>
+      <c r="AA14" s="26">
+        <v>16.39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="12">
+        <v>29.59</v>
+      </c>
+      <c r="L15" s="12">
+        <v>16.04</v>
+      </c>
+      <c r="M15" s="12">
+        <v>25.48</v>
+      </c>
+      <c r="N15" s="12">
+        <v>7.87</v>
+      </c>
+      <c r="O15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="12">
+        <v>7.19</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>7.14</v>
+      </c>
+      <c r="R15" s="12">
+        <v>8.26</v>
+      </c>
+      <c r="S15" s="12">
+        <v>8.85</v>
+      </c>
+      <c r="T15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="12">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="W15" s="12">
+        <v>9.01</v>
+      </c>
+      <c r="X15" s="123">
+        <v>26.87</v>
+      </c>
+      <c r="Y15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="137">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="12">
+        <v>5.75</v>
+      </c>
+      <c r="L16" s="12">
+        <v>6.13</v>
+      </c>
+      <c r="M16" s="12">
+        <v>6.49</v>
+      </c>
+      <c r="N16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>7.25</v>
+      </c>
+      <c r="R16" s="12">
+        <v>7.94</v>
+      </c>
+      <c r="S16" s="12">
+        <v>7.75</v>
+      </c>
+      <c r="T16" s="12">
+        <v>7.75</v>
+      </c>
+      <c r="U16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="12">
+        <v>21.51</v>
+      </c>
+      <c r="W16" s="12">
+        <v>40.82</v>
+      </c>
+      <c r="X16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="120">
+        <v>14.71</v>
+      </c>
+      <c r="AA16" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="12">
+        <v>9.85</v>
+      </c>
+      <c r="L17" s="12">
+        <v>5.43</v>
+      </c>
+      <c r="M17" s="12">
+        <v>12.16</v>
+      </c>
+      <c r="N17" s="12">
+        <v>5.43</v>
+      </c>
+      <c r="O17" s="12">
+        <v>11.25</v>
+      </c>
+      <c r="P17" s="12">
+        <v>3.16</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>16.41</v>
+      </c>
+      <c r="R17" s="12">
+        <v>7.27</v>
+      </c>
+      <c r="S17" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="T17" s="12">
+        <v>14.15</v>
+      </c>
+      <c r="U17" s="12">
+        <v>10.83</v>
+      </c>
+      <c r="V17" s="12">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="W17" s="12">
+        <v>11.8</v>
+      </c>
+      <c r="X17" s="123">
+        <v>14.1</v>
+      </c>
+      <c r="Y17" s="123">
+        <v>15.46</v>
+      </c>
+      <c r="Z17" s="120">
+        <v>16.14</v>
+      </c>
+      <c r="AA17" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="L18" s="12">
+        <v>10.31</v>
+      </c>
+      <c r="M18" s="12">
+        <v>20.62</v>
+      </c>
+      <c r="N18" s="12">
+        <v>10</v>
+      </c>
+      <c r="O18" s="12">
+        <v>21.05</v>
+      </c>
+      <c r="P18" s="12">
+        <v>11.36</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>9.09</v>
+      </c>
+      <c r="R18" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="S18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="12">
+        <v>24.54</v>
+      </c>
+      <c r="V18" s="12">
+        <v>13.89</v>
+      </c>
+      <c r="W18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="123">
+        <v>18.18</v>
+      </c>
+      <c r="Y18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="26">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="12">
+        <v>19.260000000000002</v>
+      </c>
+      <c r="L19" s="12">
+        <v>20.13</v>
+      </c>
+      <c r="M19" s="12">
+        <v>13.7</v>
+      </c>
+      <c r="N19" s="12">
+        <v>18.41</v>
+      </c>
+      <c r="O19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="R19" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="S19" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="T19" s="12">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="U19" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="V19" s="12">
+        <v>9.09</v>
+      </c>
+      <c r="W19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="123">
+        <v>20.41</v>
+      </c>
+      <c r="Y19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="120">
+        <v>13.51</v>
+      </c>
+      <c r="AA19" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="12">
+        <v>16.18</v>
+      </c>
+      <c r="L20" s="12">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="M20" s="12">
+        <v>9.93</v>
+      </c>
+      <c r="N20" s="12">
+        <v>12.35</v>
+      </c>
+      <c r="O20" s="12">
+        <v>24.48</v>
+      </c>
+      <c r="P20" s="12">
+        <v>6.87</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>7.39</v>
+      </c>
+      <c r="R20" s="12">
+        <v>12.05</v>
+      </c>
+      <c r="S20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="12">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="U20" s="12">
+        <v>8.89</v>
+      </c>
+      <c r="V20" s="12">
+        <v>12.93</v>
+      </c>
+      <c r="W20" s="12">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="X20" s="123">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="Y20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="26">
+        <v>12.05</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="169" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="169"/>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="169"/>
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="169"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="169"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="169"/>
+      <c r="Y21" s="169"/>
+      <c r="Z21" s="169"/>
+      <c r="AA21" s="26"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="10">
+        <v>10.83</v>
+      </c>
+      <c r="C22" s="10">
+        <v>10.89</v>
+      </c>
+      <c r="D22" s="10">
+        <v>15.87</v>
+      </c>
+      <c r="E22" s="10">
+        <v>13.39</v>
+      </c>
+      <c r="F22" s="10">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="G22" s="10">
+        <v>15.54</v>
+      </c>
+      <c r="H22" s="10">
+        <v>12.83</v>
+      </c>
+      <c r="I22" s="10">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="J22" s="10">
+        <v>16.45</v>
+      </c>
+      <c r="K22" s="12">
+        <v>14.04</v>
+      </c>
+      <c r="L22" s="12">
+        <v>9.77</v>
+      </c>
+      <c r="M22" s="12">
+        <v>6.61</v>
+      </c>
+      <c r="N22" s="12">
+        <v>11.81</v>
+      </c>
+      <c r="O22" s="12">
+        <v>9.73</v>
+      </c>
+      <c r="P22" s="12">
+        <v>7.61</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>7.53</v>
+      </c>
+      <c r="R22" s="12">
+        <v>5.97</v>
+      </c>
+      <c r="S22" s="12">
+        <v>11.19</v>
+      </c>
+      <c r="T22" s="12">
+        <v>8.09</v>
+      </c>
+      <c r="U22" s="12">
+        <v>6.22</v>
+      </c>
+      <c r="V22" s="123">
+        <v>7.64</v>
+      </c>
+      <c r="W22" s="123">
+        <v>13.32</v>
+      </c>
+      <c r="X22" s="12">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="Y22" s="12">
+        <v>6.73</v>
+      </c>
+      <c r="Z22" s="120">
+        <v>6.68</v>
+      </c>
+      <c r="AA22" s="26">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="12">
+        <v>13.26</v>
+      </c>
+      <c r="L23" s="12">
+        <v>9</v>
+      </c>
+      <c r="M23" s="12">
+        <v>6.33</v>
+      </c>
+      <c r="N23" s="12">
+        <v>12.48</v>
+      </c>
+      <c r="O23" s="12">
+        <v>10.46</v>
+      </c>
+      <c r="P23" s="12">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>6.27</v>
+      </c>
+      <c r="R23" s="12">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="S23" s="12">
+        <v>10.96</v>
+      </c>
+      <c r="T23" s="12">
+        <v>7.89</v>
+      </c>
+      <c r="U23" s="12">
+        <v>5.79</v>
+      </c>
+      <c r="V23" s="123">
+        <v>5.9</v>
+      </c>
+      <c r="W23" s="123">
+        <v>11.63</v>
+      </c>
+      <c r="X23" s="12">
+        <v>9.69</v>
+      </c>
+      <c r="Y23" s="12">
+        <v>6.13</v>
+      </c>
+      <c r="Z23" s="120">
+        <v>6.77</v>
+      </c>
+      <c r="AA23" s="26">
+        <v>3.26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="12">
+        <v>20.83</v>
+      </c>
+      <c r="L24" s="12">
+        <v>15.87</v>
+      </c>
+      <c r="M24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="12">
+        <v>16.95</v>
+      </c>
+      <c r="O24" s="12">
+        <v>17.86</v>
+      </c>
+      <c r="P24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>16.95</v>
+      </c>
+      <c r="R24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="12">
+        <v>18.52</v>
+      </c>
+      <c r="T24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="12">
+        <v>23.26</v>
+      </c>
+      <c r="W24" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="126">
+        <v>20</v>
+      </c>
+      <c r="Z24" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="12">
+        <v>17.86</v>
+      </c>
+      <c r="M25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="123">
+        <v>30.3</v>
+      </c>
+      <c r="W25" s="123">
+        <v>24.39</v>
+      </c>
+      <c r="X25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="12">
+        <v>31.25</v>
+      </c>
+      <c r="L26" s="12">
+        <v>15.38</v>
+      </c>
+      <c r="M26" s="12">
+        <v>19.61</v>
+      </c>
+      <c r="N26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="12">
+        <v>22.22</v>
+      </c>
+      <c r="S26" s="12">
+        <v>17.54</v>
+      </c>
+      <c r="T26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="12">
+        <v>36.36</v>
+      </c>
+      <c r="W26" s="123">
+        <v>20.83</v>
+      </c>
+      <c r="X26" s="12">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="Y26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="26">
+        <v>26.32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="12">
+        <v>18.02</v>
+      </c>
+      <c r="L27" s="12">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="M27" s="12">
+        <v>12.35</v>
+      </c>
+      <c r="N27" s="12">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="O27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>31.58</v>
+      </c>
+      <c r="R27" s="12">
+        <v>23.53</v>
+      </c>
+      <c r="S27" s="12">
+        <v>10.53</v>
+      </c>
+      <c r="T27" s="12">
+        <v>28.17</v>
+      </c>
+      <c r="U27" s="12">
+        <v>21.74</v>
+      </c>
+      <c r="V27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="123">
+        <v>36.630000000000003</v>
+      </c>
+      <c r="X27" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="Y27" s="12">
+        <v>14.29</v>
+      </c>
+      <c r="Z27" s="120">
+        <v>20.41</v>
+      </c>
+      <c r="AA27" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="169" t="s">
+        <v>3</v>
+      </c>
+      <c r="B28" s="169"/>
+      <c r="C28" s="169"/>
+      <c r="D28" s="169"/>
+      <c r="E28" s="169"/>
+      <c r="F28" s="169"/>
+      <c r="G28" s="169"/>
+      <c r="H28" s="169"/>
+      <c r="I28" s="169"/>
+      <c r="J28" s="169"/>
+      <c r="K28" s="169"/>
+      <c r="L28" s="169"/>
+      <c r="M28" s="169"/>
+      <c r="N28" s="169"/>
+      <c r="O28" s="169"/>
+      <c r="P28" s="169"/>
+      <c r="Q28" s="169"/>
+      <c r="R28" s="169"/>
+      <c r="S28" s="169"/>
+      <c r="T28" s="169"/>
+      <c r="U28" s="169"/>
+      <c r="V28" s="169"/>
+      <c r="W28" s="169"/>
+      <c r="X28" s="169"/>
+      <c r="Y28" s="169"/>
+      <c r="Z28" s="169"/>
+      <c r="AA28" s="26"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="19">
+        <v>14.6</v>
+      </c>
+      <c r="C29" s="19">
+        <v>13.02</v>
+      </c>
+      <c r="D29" s="19">
+        <v>10.98</v>
+      </c>
+      <c r="E29" s="19">
+        <v>10.36</v>
+      </c>
+      <c r="F29" s="19">
+        <v>13.32</v>
+      </c>
+      <c r="G29" s="19">
+        <v>12.43</v>
+      </c>
+      <c r="H29" s="19">
+        <v>7.01</v>
+      </c>
+      <c r="I29" s="19">
+        <v>12.36</v>
+      </c>
+      <c r="J29" s="19">
+        <v>18.32</v>
+      </c>
+      <c r="K29" s="12">
+        <v>11.32</v>
+      </c>
+      <c r="L29" s="12">
+        <v>10.76</v>
+      </c>
+      <c r="M29" s="12">
+        <v>11.4</v>
+      </c>
+      <c r="N29" s="12">
+        <v>7.96</v>
+      </c>
+      <c r="O29" s="12">
+        <v>11.39</v>
+      </c>
+      <c r="P29" s="12">
+        <v>7.38</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>8.26</v>
+      </c>
+      <c r="R29" s="12">
+        <v>5.74</v>
+      </c>
+      <c r="S29" s="12">
+        <v>7.43</v>
+      </c>
+      <c r="T29" s="12">
+        <v>6.72</v>
+      </c>
+      <c r="U29" s="12">
+        <v>7.59</v>
+      </c>
+      <c r="V29" s="127">
+        <v>7.54</v>
+      </c>
+      <c r="W29" s="123">
+        <v>5.54</v>
+      </c>
+      <c r="X29" s="127">
+        <v>11.16</v>
+      </c>
+      <c r="Y29" s="127">
+        <v>4.96</v>
+      </c>
+      <c r="Z29" s="122">
+        <v>7.44</v>
+      </c>
+      <c r="AA29" s="26">
+        <v>9.2100000000000009</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="12">
+        <v>6.54</v>
+      </c>
+      <c r="L31" s="12">
+        <v>7.27</v>
+      </c>
+      <c r="M31" s="12">
+        <v>6.29</v>
+      </c>
+      <c r="N31" s="12">
+        <v>9.86</v>
+      </c>
+      <c r="O31" s="12">
+        <v>10.33</v>
+      </c>
+      <c r="P31" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>8.66</v>
+      </c>
+      <c r="R31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="12">
+        <v>4.41</v>
+      </c>
+      <c r="T31" s="12">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="U31" s="12">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="V31" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="123">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="X31" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="12">
+        <v>10.99</v>
+      </c>
+      <c r="L32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="12">
+        <v>13.24</v>
+      </c>
+      <c r="N32" s="12">
+        <v>5.85</v>
+      </c>
+      <c r="O32" s="12">
+        <v>6.29</v>
+      </c>
+      <c r="P32" s="12">
+        <v>6.29</v>
+      </c>
+      <c r="Q32" s="12">
+        <v>9.26</v>
+      </c>
+      <c r="R32" s="12">
+        <v>7.81</v>
+      </c>
+      <c r="S32" s="12">
+        <v>19.61</v>
+      </c>
+      <c r="T32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="12">
+        <v>11.9</v>
+      </c>
+      <c r="V32" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="127">
+        <v>11.9</v>
+      </c>
+      <c r="Y32" s="127">
+        <v>10.64</v>
+      </c>
+      <c r="Z32" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="26">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="A33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="12">
+        <v>6.62</v>
+      </c>
+      <c r="L33" s="12">
+        <v>19.23</v>
+      </c>
+      <c r="M33" s="12">
+        <v>7.52</v>
+      </c>
+      <c r="N33" s="12">
+        <v>7.87</v>
+      </c>
+      <c r="O33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="12">
+        <v>14.29</v>
+      </c>
+      <c r="Q33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="12">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="T33" s="12">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="U33" s="12">
+        <v>10.42</v>
+      </c>
+      <c r="V33" s="127">
+        <v>9.35</v>
+      </c>
+      <c r="W33" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="127">
+        <v>12.82</v>
+      </c>
+      <c r="Y33" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="122">
+        <v>28.57</v>
+      </c>
+      <c r="AA33" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
+      <c r="A34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="12">
+        <v>4.83</v>
+      </c>
+      <c r="L34" s="12">
+        <v>11.36</v>
+      </c>
+      <c r="M34" s="12">
+        <v>16.95</v>
+      </c>
+      <c r="N34" s="12">
+        <v>5.32</v>
+      </c>
+      <c r="O34" s="12">
+        <v>11.07</v>
+      </c>
+      <c r="P34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>7.14</v>
+      </c>
+      <c r="R34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="12">
+        <v>7.63</v>
+      </c>
+      <c r="T34" s="12">
+        <v>7.94</v>
+      </c>
+      <c r="U34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="127">
+        <v>15.38</v>
+      </c>
+      <c r="W34" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="127">
+        <v>10.31</v>
+      </c>
+      <c r="Y34" s="127">
+        <v>20.2</v>
+      </c>
+      <c r="Z34" s="122">
+        <v>10.1</v>
+      </c>
+      <c r="AA34" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27">
+      <c r="A35" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K35" s="12">
+        <v>5.29</v>
+      </c>
+      <c r="L35" s="12">
+        <v>10.93</v>
+      </c>
+      <c r="M35" s="12">
+        <v>6.37</v>
+      </c>
+      <c r="N35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="12">
+        <v>5.71</v>
+      </c>
+      <c r="P35" s="12">
+        <v>6.13</v>
+      </c>
+      <c r="Q35" s="12">
+        <v>13.65</v>
+      </c>
+      <c r="R35" s="12">
+        <v>7.46</v>
+      </c>
+      <c r="S35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="12">
+        <v>7.75</v>
+      </c>
+      <c r="U35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="127">
+        <v>8.93</v>
+      </c>
+      <c r="W35" s="123">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="X35" s="127">
+        <v>9.35</v>
+      </c>
+      <c r="Y35" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="26">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
+      <c r="A36" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" s="12">
+        <v>16.5</v>
+      </c>
+      <c r="L36" s="12">
+        <v>7.46</v>
+      </c>
+      <c r="M36" s="12">
+        <v>11.22</v>
+      </c>
+      <c r="N36" s="12">
+        <v>6.67</v>
+      </c>
+      <c r="O36" s="12">
+        <v>13.84</v>
+      </c>
+      <c r="P36" s="12">
+        <v>16.93</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>6.83</v>
+      </c>
+      <c r="R36" s="12">
+        <v>11.41</v>
+      </c>
+      <c r="S36" s="12">
+        <v>17.32</v>
+      </c>
+      <c r="T36" s="12">
+        <v>11.03</v>
+      </c>
+      <c r="U36" s="12">
+        <v>3.95</v>
+      </c>
+      <c r="V36" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="123">
+        <v>4.26</v>
+      </c>
+      <c r="X36" s="127">
+        <v>14.49</v>
+      </c>
+      <c r="Y36" s="127">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="Z36" s="122">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="AA36" s="26">
+        <v>17.05</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
+      <c r="A37" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="12">
+        <v>19.23</v>
+      </c>
+      <c r="L37" s="12">
+        <v>40.82</v>
+      </c>
+      <c r="M37" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="N37" s="12">
+        <v>11.11</v>
+      </c>
+      <c r="O37" s="12">
+        <v>23.93</v>
+      </c>
+      <c r="P37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="12">
+        <v>10.99</v>
+      </c>
+      <c r="R37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="12">
+        <v>28.99</v>
+      </c>
+      <c r="V37" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="127">
+        <v>16.39</v>
+      </c>
+      <c r="Z37" s="122">
+        <v>21.74</v>
+      </c>
+      <c r="AA37" s="26">
+        <v>26.32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27">
+      <c r="A38" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="12">
+        <v>28.57</v>
+      </c>
+      <c r="L38" s="12">
+        <v>16.39</v>
+      </c>
+      <c r="M38" s="12">
+        <v>28.6</v>
+      </c>
+      <c r="N38" s="12">
+        <v>12.66</v>
+      </c>
+      <c r="O38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>12.66</v>
+      </c>
+      <c r="R38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="127">
+        <v>35.1</v>
+      </c>
+      <c r="Y38" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="26">
+        <v>23.81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
+      <c r="A39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K39" s="12">
+        <v>5.75</v>
+      </c>
+      <c r="L39" s="12">
+        <v>6.13</v>
+      </c>
+      <c r="M39" s="12">
+        <v>6.49</v>
+      </c>
+      <c r="N39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>7.25</v>
+      </c>
+      <c r="R39" s="12">
+        <v>7.94</v>
+      </c>
+      <c r="S39" s="12">
+        <v>7.75</v>
+      </c>
+      <c r="T39" s="12">
+        <v>7.75</v>
+      </c>
+      <c r="U39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="127">
+        <v>21.51</v>
+      </c>
+      <c r="W39" s="123">
+        <v>40.82</v>
+      </c>
+      <c r="X39" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="122">
+        <v>14.71</v>
+      </c>
+      <c r="AA39" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
+      <c r="A40" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="12">
+        <v>6.78</v>
+      </c>
+      <c r="L40" s="12">
+        <v>3.79</v>
+      </c>
+      <c r="M40" s="12">
+        <v>12.1</v>
+      </c>
+      <c r="N40" s="12">
+        <v>3.77</v>
+      </c>
+      <c r="O40" s="12">
+        <v>15.4</v>
+      </c>
+      <c r="P40" s="12">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="R40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="12">
+        <v>10.64</v>
+      </c>
+      <c r="T40" s="12">
+        <v>7.09</v>
+      </c>
+      <c r="U40" s="12">
+        <v>5.41</v>
+      </c>
+      <c r="V40" s="127">
+        <v>12.27</v>
+      </c>
+      <c r="W40" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="127">
+        <v>15.15</v>
+      </c>
+      <c r="Y40" s="127">
+        <v>16.13</v>
+      </c>
+      <c r="Z40" s="122">
+        <v>15.58</v>
+      </c>
+      <c r="AA40" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
+      <c r="A41" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J41" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="L41" s="12">
+        <v>10.31</v>
+      </c>
+      <c r="M41" s="12">
+        <v>20.62</v>
+      </c>
+      <c r="N41" s="12">
+        <v>10</v>
+      </c>
+      <c r="O41" s="12">
+        <v>21.05</v>
+      </c>
+      <c r="P41" s="12">
+        <v>11.36</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>9.09</v>
+      </c>
+      <c r="R41" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="S41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="12">
+        <v>24.54</v>
+      </c>
+      <c r="V41" s="127">
+        <v>13.89</v>
+      </c>
+      <c r="W41" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="127">
+        <v>18.18</v>
+      </c>
+      <c r="Y41" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="26">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27">
+      <c r="A42" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K42" s="12">
+        <v>19.260000000000002</v>
+      </c>
+      <c r="L42" s="12">
+        <v>20.13</v>
+      </c>
+      <c r="M42" s="12">
+        <v>13.7</v>
+      </c>
+      <c r="N42" s="12">
+        <v>18.41</v>
+      </c>
+      <c r="O42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="R42" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="S42" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="T42" s="12">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="U42" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="V42" s="127">
+        <v>9.09</v>
+      </c>
+      <c r="W42" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="127">
+        <v>20.41</v>
+      </c>
+      <c r="Y42" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="122">
+        <v>13.51</v>
+      </c>
+      <c r="AA42" s="87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="A43" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="E43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="I43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="J43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="K43" s="22">
+        <v>16.18</v>
+      </c>
+      <c r="L43" s="22">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="M43" s="22">
+        <v>9.93</v>
+      </c>
+      <c r="N43" s="22">
+        <v>12.35</v>
+      </c>
+      <c r="O43" s="22">
+        <v>24.48</v>
+      </c>
+      <c r="P43" s="22">
+        <v>6.87</v>
+      </c>
+      <c r="Q43" s="22">
+        <v>7.39</v>
+      </c>
+      <c r="R43" s="22">
+        <v>12.05</v>
+      </c>
+      <c r="S43" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="22">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="U43" s="22">
+        <v>8.89</v>
+      </c>
+      <c r="V43" s="124">
+        <v>12.93</v>
+      </c>
+      <c r="W43" s="124">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="X43" s="124">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="Y43" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="121" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="140">
+        <v>12.05</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" ht="12">
+      <c r="A44" s="130" t="s">
+        <v>36</v>
+      </c>
+      <c r="B44" s="130"/>
+      <c r="C44" s="130"/>
+      <c r="D44" s="130"/>
+      <c r="E44" s="130"/>
+      <c r="F44" s="130"/>
+      <c r="G44" s="130"/>
+      <c r="H44" s="130"/>
+      <c r="I44" s="130"/>
+      <c r="J44" s="130"/>
+      <c r="K44" s="130"/>
+      <c r="L44" s="130"/>
+      <c r="M44" s="130"/>
+      <c r="N44" s="130"/>
+      <c r="O44" s="130"/>
+      <c r="P44" s="130"/>
+      <c r="Q44" s="130"/>
+      <c r="R44" s="130"/>
+      <c r="S44" s="130"/>
+      <c r="T44" s="130"/>
+      <c r="U44" s="130"/>
+    </row>
+    <row r="45" spans="1:27" ht="12">
+      <c r="A45" s="129" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A5:Z5"/>
+    <mergeCell ref="A21:Z21"/>
+    <mergeCell ref="A28:Z28"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:B13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="14.44140625" style="151"/>
+    <col min="2" max="2" width="30.88671875" style="151" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="151"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:2" ht="15" customHeight="1">
+      <c r="B4" s="150" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" ht="14.4">
+      <c r="B5" s="150" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="150" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="150" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="150" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="152"/>
+    </row>
+    <row r="10" spans="2:2" ht="63" customHeight="1">
+      <c r="B10" s="153" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="15" customHeight="1">
+      <c r="B11" s="152"/>
+    </row>
+    <row r="12" spans="2:2" ht="15" customHeight="1">
+      <c r="B12" s="152"/>
+    </row>
+    <row r="13" spans="2:2" ht="15" customHeight="1">
+      <c r="B13" s="154" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AC16" sqref="AC16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="48" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="47"/>
+    <col min="1" max="1" width="23.88671875" style="48" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.88671875" style="48" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="48" bestFit="1" customWidth="1"/>
+    <col min="12" max="21" width="4.88671875" style="48" bestFit="1" customWidth="1"/>
+    <col min="22" max="26" width="4.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.44140625" style="47" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15" customHeight="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="170" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="133"/>
-[...25 lines deleted...]
-    <row r="2" spans="1:27" s="1" customFormat="1" ht="11.25">
+      <c r="B1" s="170"/>
+      <c r="C1" s="170"/>
+      <c r="D1" s="170"/>
+      <c r="E1" s="170"/>
+      <c r="F1" s="170"/>
+      <c r="G1" s="170"/>
+      <c r="H1" s="170"/>
+      <c r="I1" s="170"/>
+      <c r="J1" s="170"/>
+      <c r="K1" s="170"/>
+      <c r="L1" s="170"/>
+      <c r="M1" s="170"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="170"/>
+      <c r="P1" s="170"/>
+      <c r="Q1" s="170"/>
+      <c r="R1" s="170"/>
+      <c r="S1" s="170"/>
+      <c r="T1" s="170"/>
+      <c r="U1" s="170"/>
+      <c r="V1" s="170"/>
+      <c r="W1" s="170"/>
+      <c r="X1" s="170"/>
+      <c r="Y1" s="170"/>
+      <c r="Z1" s="170"/>
+    </row>
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A2" s="69"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="26"/>
       <c r="O2" s="26"/>
       <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26"/>
       <c r="S2" s="26"/>
       <c r="T2" s="26"/>
       <c r="U2" s="26"/>
     </row>
-    <row r="3" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="3" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A3" s="26"/>
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
       <c r="N3" s="26"/>
       <c r="O3" s="26"/>
       <c r="P3" s="26"/>
       <c r="Q3" s="26"/>
       <c r="R3" s="26"/>
       <c r="S3" s="26"/>
       <c r="T3" s="26"/>
       <c r="U3" s="26"/>
       <c r="V3" s="70"/>
       <c r="Y3" s="3"/>
       <c r="AA3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:27" s="1" customFormat="1" ht="12.75">
+    <row r="4" spans="1:27" s="1" customFormat="1" ht="12">
       <c r="A4" s="71"/>
       <c r="B4" s="6">
         <v>2000</v>
       </c>
       <c r="C4" s="6">
         <v>2001</v>
       </c>
       <c r="D4" s="6">
         <v>2002</v>
       </c>
       <c r="E4" s="6">
         <v>2003</v>
       </c>
       <c r="F4" s="6">
         <v>2004</v>
       </c>
       <c r="G4" s="6">
         <v>2005</v>
       </c>
       <c r="H4" s="6">
         <v>2006</v>
       </c>
       <c r="I4" s="6">
         <v>2007</v>
       </c>
@@ -1316,81 +8587,81 @@
       <c r="T4" s="6">
         <v>2018</v>
       </c>
       <c r="U4" s="72">
         <v>2019</v>
       </c>
       <c r="V4" s="8">
         <v>2020</v>
       </c>
       <c r="W4" s="6">
         <v>2021</v>
       </c>
       <c r="X4" s="6">
         <v>2022</v>
       </c>
       <c r="Y4" s="6">
         <v>2023</v>
       </c>
       <c r="Z4" s="8">
         <v>2024</v>
       </c>
       <c r="AA4" s="101">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:27" s="1" customFormat="1" ht="11.25">
-      <c r="A5" s="131" t="s">
+    <row r="5" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="168" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="131"/>
-[...25 lines deleted...]
-    <row r="6" spans="1:27" s="1" customFormat="1" ht="11.25">
+      <c r="B5" s="168"/>
+      <c r="C5" s="168"/>
+      <c r="D5" s="168"/>
+      <c r="E5" s="168"/>
+      <c r="F5" s="168"/>
+      <c r="G5" s="168"/>
+      <c r="H5" s="168"/>
+      <c r="I5" s="168"/>
+      <c r="J5" s="168"/>
+      <c r="K5" s="168"/>
+      <c r="L5" s="168"/>
+      <c r="M5" s="168"/>
+      <c r="N5" s="168"/>
+      <c r="O5" s="168"/>
+      <c r="P5" s="168"/>
+      <c r="Q5" s="168"/>
+      <c r="R5" s="168"/>
+      <c r="S5" s="168"/>
+      <c r="T5" s="168"/>
+      <c r="U5" s="168"/>
+      <c r="V5" s="168"/>
+      <c r="W5" s="168"/>
+      <c r="X5" s="168"/>
+      <c r="Y5" s="168"/>
+      <c r="Z5" s="168"/>
+    </row>
+    <row r="6" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="58">
         <v>8930</v>
       </c>
       <c r="C6" s="58">
         <v>8961</v>
       </c>
       <c r="D6" s="58">
         <v>9113</v>
       </c>
       <c r="E6" s="58">
         <v>9272</v>
       </c>
       <c r="F6" s="58">
         <v>8901</v>
       </c>
       <c r="G6" s="40">
         <v>8999</v>
       </c>
       <c r="H6" s="73">
         <v>9222</v>
       </c>
       <c r="I6" s="40">
@@ -1425,55 +8696,55 @@
       </c>
       <c r="S6" s="74">
         <v>6596</v>
       </c>
       <c r="T6" s="73">
         <v>6557</v>
       </c>
       <c r="U6" s="74">
         <v>6688</v>
       </c>
       <c r="V6" s="56">
         <v>7494</v>
       </c>
       <c r="W6" s="56">
         <v>8379</v>
       </c>
       <c r="X6" s="56">
         <v>6245</v>
       </c>
       <c r="Y6" s="56">
         <v>5913</v>
       </c>
       <c r="Z6" s="95">
         <v>6054</v>
       </c>
-      <c r="AA6" s="137">
+      <c r="AA6" s="131">
         <v>6055</v>
       </c>
     </row>
-    <row r="7" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="7" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="58">
         <v>2891</v>
       </c>
       <c r="C7" s="58">
         <v>3098</v>
       </c>
       <c r="D7" s="58">
         <v>3233</v>
       </c>
       <c r="E7" s="58">
         <v>3235</v>
       </c>
       <c r="F7" s="58">
         <v>3098</v>
       </c>
       <c r="G7" s="40">
         <v>3159</v>
       </c>
       <c r="H7" s="73">
         <v>3314</v>
       </c>
       <c r="I7" s="40">
@@ -1508,55 +8779,55 @@
       </c>
       <c r="S7" s="74">
         <v>2449</v>
       </c>
       <c r="T7" s="73">
         <v>2445</v>
       </c>
       <c r="U7" s="74">
         <v>2535</v>
       </c>
       <c r="V7" s="56">
         <v>3057</v>
       </c>
       <c r="W7" s="56">
         <v>3389</v>
       </c>
       <c r="X7" s="56">
         <v>2577</v>
       </c>
       <c r="Y7" s="56">
         <v>2269</v>
       </c>
       <c r="Z7" s="95">
         <v>2495</v>
       </c>
-      <c r="AA7" s="137">
+      <c r="AA7" s="131">
         <v>2518</v>
       </c>
     </row>
-    <row r="8" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="8" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="58">
         <v>749</v>
       </c>
       <c r="C8" s="58">
         <v>724</v>
       </c>
       <c r="D8" s="58">
         <v>703</v>
       </c>
       <c r="E8" s="58">
         <v>723</v>
       </c>
       <c r="F8" s="58">
         <v>696</v>
       </c>
       <c r="G8" s="40">
         <v>688</v>
       </c>
       <c r="H8" s="73">
         <v>646</v>
       </c>
       <c r="I8" s="40">
@@ -1591,55 +8862,55 @@
       </c>
       <c r="S8" s="74">
         <v>482</v>
       </c>
       <c r="T8" s="73">
         <v>426</v>
       </c>
       <c r="U8" s="74">
         <v>433</v>
       </c>
       <c r="V8" s="56">
         <v>484</v>
       </c>
       <c r="W8" s="56">
         <v>517</v>
       </c>
       <c r="X8" s="56">
         <v>434</v>
       </c>
       <c r="Y8" s="56">
         <v>389</v>
       </c>
       <c r="Z8" s="95">
         <v>397</v>
       </c>
-      <c r="AA8" s="137">
+      <c r="AA8" s="131">
         <v>343</v>
       </c>
     </row>
-    <row r="9" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="9" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="58">
         <v>200</v>
       </c>
       <c r="C9" s="58">
         <v>217</v>
       </c>
       <c r="D9" s="58">
         <v>211</v>
       </c>
       <c r="E9" s="58">
         <v>216</v>
       </c>
       <c r="F9" s="58">
         <v>237</v>
       </c>
       <c r="G9" s="40">
         <v>252</v>
       </c>
       <c r="H9" s="73">
         <v>230</v>
       </c>
       <c r="I9" s="40">
@@ -1674,55 +8945,55 @@
       </c>
       <c r="S9" s="74">
         <v>136</v>
       </c>
       <c r="T9" s="73">
         <v>152</v>
       </c>
       <c r="U9" s="74">
         <v>137</v>
       </c>
       <c r="V9" s="56">
         <v>146</v>
       </c>
       <c r="W9" s="56">
         <v>173</v>
       </c>
       <c r="X9" s="56">
         <v>107</v>
       </c>
       <c r="Y9" s="56">
         <v>123</v>
       </c>
       <c r="Z9" s="95">
         <v>113</v>
       </c>
-      <c r="AA9" s="137">
+      <c r="AA9" s="131">
         <v>85</v>
       </c>
     </row>
-    <row r="10" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="10" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="58">
         <v>677</v>
       </c>
       <c r="C10" s="58">
         <v>669</v>
       </c>
       <c r="D10" s="58">
         <v>657</v>
       </c>
       <c r="E10" s="58">
         <v>660</v>
       </c>
       <c r="F10" s="58">
         <v>578</v>
       </c>
       <c r="G10" s="40">
         <v>600</v>
       </c>
       <c r="H10" s="73">
         <v>598</v>
       </c>
       <c r="I10" s="40">
@@ -1757,55 +9028,55 @@
       </c>
       <c r="S10" s="74">
         <v>384</v>
       </c>
       <c r="T10" s="73">
         <v>400</v>
       </c>
       <c r="U10" s="74">
         <v>408</v>
       </c>
       <c r="V10" s="56">
         <v>450</v>
       </c>
       <c r="W10" s="56">
         <v>493</v>
       </c>
       <c r="X10" s="56">
         <v>357</v>
       </c>
       <c r="Y10" s="56">
         <v>346</v>
       </c>
       <c r="Z10" s="95">
         <v>341</v>
       </c>
-      <c r="AA10" s="137">
+      <c r="AA10" s="131">
         <v>315</v>
       </c>
     </row>
-    <row r="11" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="11" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="58">
         <v>433</v>
       </c>
       <c r="C11" s="58">
         <v>454</v>
       </c>
       <c r="D11" s="58">
         <v>418</v>
       </c>
       <c r="E11" s="58">
         <v>404</v>
       </c>
       <c r="F11" s="58">
         <v>462</v>
       </c>
       <c r="G11" s="40">
         <v>423</v>
       </c>
       <c r="H11" s="73">
         <v>467</v>
       </c>
       <c r="I11" s="40">
@@ -1840,55 +9111,55 @@
       </c>
       <c r="S11" s="74">
         <v>313</v>
       </c>
       <c r="T11" s="73">
         <v>291</v>
       </c>
       <c r="U11" s="74">
         <v>302</v>
       </c>
       <c r="V11" s="56">
         <v>347</v>
       </c>
       <c r="W11" s="56">
         <v>414</v>
       </c>
       <c r="X11" s="56">
         <v>317</v>
       </c>
       <c r="Y11" s="56">
         <v>278</v>
       </c>
       <c r="Z11" s="95">
         <v>253</v>
       </c>
-      <c r="AA11" s="137">
+      <c r="AA11" s="131">
         <v>261</v>
       </c>
     </row>
-    <row r="12" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="12" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="58">
         <v>428</v>
       </c>
       <c r="C12" s="58">
         <v>414</v>
       </c>
       <c r="D12" s="58">
         <v>412</v>
       </c>
       <c r="E12" s="58">
         <v>397</v>
       </c>
       <c r="F12" s="58">
         <v>362</v>
       </c>
       <c r="G12" s="40">
         <v>396</v>
       </c>
       <c r="H12" s="73">
         <v>379</v>
       </c>
       <c r="I12" s="40">
@@ -1923,55 +9194,55 @@
       </c>
       <c r="S12" s="74">
         <v>259</v>
       </c>
       <c r="T12" s="73">
         <v>270</v>
       </c>
       <c r="U12" s="74">
         <v>284</v>
       </c>
       <c r="V12" s="56">
         <v>312</v>
       </c>
       <c r="W12" s="56">
         <v>319</v>
       </c>
       <c r="X12" s="56">
         <v>193</v>
       </c>
       <c r="Y12" s="56">
         <v>197</v>
       </c>
       <c r="Z12" s="95">
         <v>223</v>
       </c>
-      <c r="AA12" s="137">
+      <c r="AA12" s="131">
         <v>219</v>
       </c>
     </row>
-    <row r="13" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="13" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="58">
         <v>641</v>
       </c>
       <c r="C13" s="58">
         <v>566</v>
       </c>
       <c r="D13" s="58">
         <v>633</v>
       </c>
       <c r="E13" s="58">
         <v>652</v>
       </c>
       <c r="F13" s="58">
         <v>623</v>
       </c>
       <c r="G13" s="40">
         <v>665</v>
       </c>
       <c r="H13" s="73">
         <v>670</v>
       </c>
       <c r="I13" s="40">
@@ -2006,55 +9277,55 @@
       </c>
       <c r="S13" s="74">
         <v>516</v>
       </c>
       <c r="T13" s="73">
         <v>507</v>
       </c>
       <c r="U13" s="74">
         <v>551</v>
       </c>
       <c r="V13" s="56">
         <v>590</v>
       </c>
       <c r="W13" s="56">
         <v>669</v>
       </c>
       <c r="X13" s="56">
         <v>498</v>
       </c>
       <c r="Y13" s="56">
         <v>481</v>
       </c>
       <c r="Z13" s="95">
         <v>482</v>
       </c>
-      <c r="AA13" s="137">
+      <c r="AA13" s="131">
         <v>504</v>
       </c>
     </row>
-    <row r="14" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="14" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="58">
         <v>359</v>
       </c>
       <c r="C14" s="58">
         <v>347</v>
       </c>
       <c r="D14" s="58">
         <v>385</v>
       </c>
       <c r="E14" s="58">
         <v>362</v>
       </c>
       <c r="F14" s="58">
         <v>351</v>
       </c>
       <c r="G14" s="40">
         <v>368</v>
       </c>
       <c r="H14" s="73">
         <v>353</v>
       </c>
       <c r="I14" s="40">
@@ -2089,55 +9360,55 @@
       </c>
       <c r="S14" s="74">
         <v>246</v>
       </c>
       <c r="T14" s="73">
         <v>224</v>
       </c>
       <c r="U14" s="74">
         <v>235</v>
       </c>
       <c r="V14" s="56">
         <v>229</v>
       </c>
       <c r="W14" s="56">
         <v>255</v>
       </c>
       <c r="X14" s="56">
         <v>207</v>
       </c>
       <c r="Y14" s="56">
         <v>224</v>
       </c>
       <c r="Z14" s="95">
         <v>219</v>
       </c>
-      <c r="AA14" s="137">
+      <c r="AA14" s="131">
         <v>243</v>
       </c>
     </row>
-    <row r="15" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="15" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="58">
         <v>380</v>
       </c>
       <c r="C15" s="58">
         <v>388</v>
       </c>
       <c r="D15" s="58">
         <v>412</v>
       </c>
       <c r="E15" s="58">
         <v>391</v>
       </c>
       <c r="F15" s="58">
         <v>335</v>
       </c>
       <c r="G15" s="40">
         <v>381</v>
       </c>
       <c r="H15" s="73">
         <v>376</v>
       </c>
       <c r="I15" s="40">
@@ -2172,55 +9443,55 @@
       </c>
       <c r="S15" s="74">
         <v>266</v>
       </c>
       <c r="T15" s="73">
         <v>273</v>
       </c>
       <c r="U15" s="74">
         <v>258</v>
       </c>
       <c r="V15" s="56">
         <v>248</v>
       </c>
       <c r="W15" s="56">
         <v>323</v>
       </c>
       <c r="X15" s="56">
         <v>253</v>
       </c>
       <c r="Y15" s="56">
         <v>239</v>
       </c>
       <c r="Z15" s="95">
         <v>253</v>
       </c>
-      <c r="AA15" s="137">
+      <c r="AA15" s="131">
         <v>239</v>
       </c>
     </row>
-    <row r="16" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="16" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="58">
         <v>396</v>
       </c>
       <c r="C16" s="58">
         <v>388</v>
       </c>
       <c r="D16" s="58">
         <v>458</v>
       </c>
       <c r="E16" s="58">
         <v>445</v>
       </c>
       <c r="F16" s="58">
         <v>448</v>
       </c>
       <c r="G16" s="40">
         <v>409</v>
       </c>
       <c r="H16" s="73">
         <v>476</v>
       </c>
       <c r="I16" s="40">
@@ -2255,55 +9526,55 @@
       </c>
       <c r="S16" s="74">
         <v>320</v>
       </c>
       <c r="T16" s="73">
         <v>305</v>
       </c>
       <c r="U16" s="74">
         <v>319</v>
       </c>
       <c r="V16" s="56">
         <v>330</v>
       </c>
       <c r="W16" s="56">
         <v>381</v>
       </c>
       <c r="X16" s="56">
         <v>247</v>
       </c>
       <c r="Y16" s="56">
         <v>244</v>
       </c>
       <c r="Z16" s="95">
         <v>267</v>
       </c>
-      <c r="AA16" s="137">
+      <c r="AA16" s="131">
         <v>269</v>
       </c>
     </row>
-    <row r="17" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="17" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="58">
         <v>676</v>
       </c>
       <c r="C17" s="58">
         <v>738</v>
       </c>
       <c r="D17" s="58">
         <v>695</v>
       </c>
       <c r="E17" s="58">
         <v>700</v>
       </c>
       <c r="F17" s="58">
         <v>659</v>
       </c>
       <c r="G17" s="40">
         <v>683</v>
       </c>
       <c r="H17" s="73">
         <v>712</v>
       </c>
       <c r="I17" s="40">
@@ -2338,55 +9609,55 @@
       </c>
       <c r="S17" s="74">
         <v>522</v>
       </c>
       <c r="T17" s="73">
         <v>555</v>
       </c>
       <c r="U17" s="74">
         <v>499</v>
       </c>
       <c r="V17" s="56">
         <v>554</v>
       </c>
       <c r="W17" s="56">
         <v>600</v>
       </c>
       <c r="X17" s="56">
         <v>423</v>
       </c>
       <c r="Y17" s="56">
         <v>474</v>
       </c>
       <c r="Z17" s="95">
         <v>424</v>
       </c>
-      <c r="AA17" s="137">
+      <c r="AA17" s="131">
         <v>451</v>
       </c>
     </row>
-    <row r="18" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="18" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="58">
         <v>213</v>
       </c>
       <c r="C18" s="58">
         <v>176</v>
       </c>
       <c r="D18" s="58">
         <v>155</v>
       </c>
       <c r="E18" s="58">
         <v>226</v>
       </c>
       <c r="F18" s="58">
         <v>212</v>
       </c>
       <c r="G18" s="40">
         <v>187</v>
       </c>
       <c r="H18" s="73">
         <v>169</v>
       </c>
       <c r="I18" s="40">
@@ -2421,55 +9692,55 @@
       </c>
       <c r="S18" s="74">
         <v>133</v>
       </c>
       <c r="T18" s="73">
         <v>128</v>
       </c>
       <c r="U18" s="74">
         <v>141</v>
       </c>
       <c r="V18" s="56">
         <v>142</v>
       </c>
       <c r="W18" s="56">
         <v>143</v>
       </c>
       <c r="X18" s="56">
         <v>116</v>
       </c>
       <c r="Y18" s="56">
         <v>113</v>
       </c>
       <c r="Z18" s="95">
         <v>110</v>
       </c>
-      <c r="AA18" s="137">
+      <c r="AA18" s="131">
         <v>109</v>
       </c>
     </row>
-    <row r="19" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="19" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="58">
         <v>242</v>
       </c>
       <c r="C19" s="58">
         <v>170</v>
       </c>
       <c r="D19" s="58">
         <v>173</v>
       </c>
       <c r="E19" s="58">
         <v>222</v>
       </c>
       <c r="F19" s="58">
         <v>217</v>
       </c>
       <c r="G19" s="40">
         <v>189</v>
       </c>
       <c r="H19" s="73">
         <v>205</v>
       </c>
       <c r="I19" s="40">
@@ -2504,55 +9775,55 @@
       </c>
       <c r="S19" s="74">
         <v>119</v>
       </c>
       <c r="T19" s="73">
         <v>125</v>
       </c>
       <c r="U19" s="74">
         <v>116</v>
       </c>
       <c r="V19" s="56">
         <v>125</v>
       </c>
       <c r="W19" s="56">
         <v>132</v>
       </c>
       <c r="X19" s="56">
         <v>100</v>
       </c>
       <c r="Y19" s="56">
         <v>107</v>
       </c>
       <c r="Z19" s="95">
         <v>99</v>
       </c>
-      <c r="AA19" s="137">
+      <c r="AA19" s="131">
         <v>87</v>
       </c>
     </row>
-    <row r="20" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="20" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="58">
         <v>645</v>
       </c>
       <c r="C20" s="58">
         <v>612</v>
       </c>
       <c r="D20" s="58">
         <v>568</v>
       </c>
       <c r="E20" s="58">
         <v>639</v>
       </c>
       <c r="F20" s="58">
         <v>623</v>
       </c>
       <c r="G20" s="40">
         <v>599</v>
       </c>
       <c r="H20" s="73">
         <v>627</v>
       </c>
       <c r="I20" s="40">
@@ -2587,85 +9858,85 @@
       </c>
       <c r="S20" s="74">
         <v>451</v>
       </c>
       <c r="T20" s="73">
         <v>456</v>
       </c>
       <c r="U20" s="74">
         <v>470</v>
       </c>
       <c r="V20" s="56">
         <v>480</v>
       </c>
       <c r="W20" s="56">
         <v>571</v>
       </c>
       <c r="X20" s="56">
         <v>416</v>
       </c>
       <c r="Y20" s="56">
         <v>429</v>
       </c>
       <c r="Z20" s="95">
         <v>378</v>
       </c>
-      <c r="AA20" s="137">
+      <c r="AA20" s="131">
         <v>412</v>
       </c>
     </row>
-    <row r="21" spans="1:27" s="1" customFormat="1" ht="11.25">
-      <c r="A21" s="132" t="s">
+    <row r="21" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="169" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="132"/>
-[...25 lines deleted...]
-    <row r="22" spans="1:27" s="1" customFormat="1" ht="11.25">
+      <c r="B21" s="169"/>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="169"/>
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="169"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="169"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="169"/>
+      <c r="Y21" s="169"/>
+      <c r="Z21" s="169"/>
+    </row>
+    <row r="22" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="76">
         <v>3825</v>
       </c>
       <c r="C22" s="76">
         <v>4059</v>
       </c>
       <c r="D22" s="77">
         <v>4177</v>
       </c>
       <c r="E22" s="75">
         <v>4176</v>
       </c>
       <c r="F22" s="75">
         <v>3678</v>
       </c>
       <c r="G22" s="76">
         <v>3774</v>
       </c>
       <c r="H22" s="75">
         <v>3954</v>
       </c>
       <c r="I22" s="75">
@@ -2700,55 +9971,55 @@
       </c>
       <c r="S22" s="79">
         <v>2921</v>
       </c>
       <c r="T22" s="79">
         <v>2926</v>
       </c>
       <c r="U22" s="79">
         <v>3040</v>
       </c>
       <c r="V22" s="79">
         <v>3590</v>
       </c>
       <c r="W22" s="80">
         <v>4030</v>
       </c>
       <c r="X22" s="80">
         <v>3060</v>
       </c>
       <c r="Y22" s="80">
         <v>2755</v>
       </c>
       <c r="Z22" s="97">
         <v>2962</v>
       </c>
-      <c r="AA22" s="137">
+      <c r="AA22" s="131">
         <v>3008</v>
       </c>
     </row>
-    <row r="23" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="23" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="76">
         <v>2888</v>
       </c>
       <c r="C23" s="76">
         <v>3093</v>
       </c>
       <c r="D23" s="77">
         <v>3228</v>
       </c>
       <c r="E23" s="75">
         <v>3233</v>
       </c>
       <c r="F23" s="75">
         <v>3096</v>
       </c>
       <c r="G23" s="76">
         <v>3156</v>
       </c>
       <c r="H23" s="75">
         <v>3304</v>
       </c>
       <c r="I23" s="75">
@@ -2783,55 +10054,55 @@
       </c>
       <c r="S23" s="79">
         <v>2449</v>
       </c>
       <c r="T23" s="79">
         <v>2445</v>
       </c>
       <c r="U23" s="79">
         <v>2535</v>
       </c>
       <c r="V23" s="79">
         <v>3057</v>
       </c>
       <c r="W23" s="80">
         <v>3389</v>
       </c>
       <c r="X23" s="80">
         <v>2577</v>
       </c>
       <c r="Y23" s="80">
         <v>2269</v>
       </c>
       <c r="Z23" s="97">
         <v>2495</v>
       </c>
-      <c r="AA23" s="137">
+      <c r="AA23" s="131">
         <v>2518</v>
       </c>
     </row>
-    <row r="24" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="24" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="76">
         <v>26</v>
       </c>
       <c r="C24" s="76">
         <v>25</v>
       </c>
       <c r="D24" s="77">
         <v>22</v>
       </c>
       <c r="E24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="40" t="s">
@@ -2870,51 +10141,51 @@
       <c r="T24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="73" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="58" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="94" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="94" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="25" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="76">
         <v>171</v>
       </c>
       <c r="C25" s="76">
         <v>175</v>
       </c>
       <c r="D25" s="77">
         <v>159</v>
       </c>
       <c r="E25" s="75">
         <v>185</v>
       </c>
       <c r="F25" s="75">
         <v>140</v>
       </c>
       <c r="G25" s="76">
         <v>166</v>
       </c>
       <c r="H25" s="75">
         <v>166</v>
       </c>
       <c r="I25" s="75">
@@ -2949,55 +10220,55 @@
       </c>
       <c r="S25" s="79">
         <v>108</v>
       </c>
       <c r="T25" s="79">
         <v>122</v>
       </c>
       <c r="U25" s="79">
         <v>114</v>
       </c>
       <c r="V25" s="79">
         <v>148</v>
       </c>
       <c r="W25" s="80">
         <v>173</v>
       </c>
       <c r="X25" s="80">
         <v>111</v>
       </c>
       <c r="Y25" s="80">
         <v>111</v>
       </c>
       <c r="Z25" s="96">
         <v>108</v>
       </c>
-      <c r="AA25" s="137">
+      <c r="AA25" s="131">
         <v>114</v>
       </c>
     </row>
-    <row r="26" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="26" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="76">
         <v>125</v>
       </c>
       <c r="C26" s="76">
         <v>139</v>
       </c>
       <c r="D26" s="77">
         <v>145</v>
       </c>
       <c r="E26" s="75">
         <v>138</v>
       </c>
       <c r="F26" s="75">
         <v>155</v>
       </c>
       <c r="G26" s="76">
         <v>137</v>
       </c>
       <c r="H26" s="75">
         <v>135</v>
       </c>
       <c r="I26" s="75">
@@ -3032,55 +10303,55 @@
       </c>
       <c r="S26" s="79">
         <v>105</v>
       </c>
       <c r="T26" s="79">
         <v>90</v>
       </c>
       <c r="U26" s="79">
         <v>115</v>
       </c>
       <c r="V26" s="79">
         <v>98</v>
       </c>
       <c r="W26" s="80">
         <v>113</v>
       </c>
       <c r="X26" s="80">
         <v>96</v>
       </c>
       <c r="Y26" s="80">
         <v>93</v>
       </c>
       <c r="Z26" s="96">
         <v>97</v>
       </c>
-      <c r="AA26" s="137">
+      <c r="AA26" s="131">
         <v>96</v>
       </c>
     </row>
-    <row r="27" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="27" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="76">
         <v>127</v>
       </c>
       <c r="C27" s="76">
         <v>137</v>
       </c>
       <c r="D27" s="77">
         <v>140</v>
       </c>
       <c r="E27" s="75">
         <v>164</v>
       </c>
       <c r="F27" s="75">
         <v>132</v>
       </c>
       <c r="G27" s="76">
         <v>129</v>
       </c>
       <c r="H27" s="75">
         <v>140</v>
       </c>
       <c r="I27" s="75">
@@ -3115,55 +10386,55 @@
       </c>
       <c r="S27" s="79">
         <v>102</v>
       </c>
       <c r="T27" s="79">
         <v>96</v>
       </c>
       <c r="U27" s="79">
         <v>102</v>
       </c>
       <c r="V27" s="79">
         <v>102</v>
       </c>
       <c r="W27" s="80">
         <v>141</v>
       </c>
       <c r="X27" s="80">
         <v>117</v>
       </c>
       <c r="Y27" s="80">
         <v>108</v>
       </c>
       <c r="Z27" s="96">
         <v>109</v>
       </c>
-      <c r="AA27" s="137">
+      <c r="AA27" s="131">
         <v>116</v>
       </c>
     </row>
-    <row r="28" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="28" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="76">
         <v>119</v>
       </c>
       <c r="C28" s="76">
         <v>130</v>
       </c>
       <c r="D28" s="77">
         <v>142</v>
       </c>
       <c r="E28" s="75">
         <v>150</v>
       </c>
       <c r="F28" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="40" t="s">
@@ -3202,51 +10473,51 @@
       <c r="T28" s="40" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="40" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="73" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="58" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="40" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="40" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="94" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="94" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="29" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="76">
         <v>161</v>
       </c>
       <c r="C29" s="76">
         <v>165</v>
       </c>
       <c r="D29" s="77">
         <v>169</v>
       </c>
       <c r="E29" s="75">
         <v>180</v>
       </c>
       <c r="F29" s="75">
         <v>155</v>
       </c>
       <c r="G29" s="76">
         <v>186</v>
       </c>
       <c r="H29" s="75">
         <v>209</v>
       </c>
       <c r="I29" s="75">
@@ -3281,55 +10552,55 @@
       </c>
       <c r="S29" s="79">
         <v>157</v>
       </c>
       <c r="T29" s="79">
         <v>173</v>
       </c>
       <c r="U29" s="79">
         <v>174</v>
       </c>
       <c r="V29" s="79">
         <v>185</v>
       </c>
       <c r="W29" s="80">
         <v>214</v>
       </c>
       <c r="X29" s="80">
         <v>159</v>
       </c>
       <c r="Y29" s="80">
         <v>174</v>
       </c>
       <c r="Z29" s="96">
         <v>153</v>
       </c>
-      <c r="AA29" s="137">
+      <c r="AA29" s="131">
         <v>164</v>
       </c>
     </row>
-    <row r="30" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="30" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="76">
         <v>83</v>
       </c>
       <c r="C30" s="76">
         <v>75</v>
       </c>
       <c r="D30" s="77">
         <v>61</v>
       </c>
       <c r="E30" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="40" t="s">
@@ -3368,51 +10639,51 @@
       <c r="T30" s="40" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="40" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="40" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="58" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="58" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="40" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="94" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="94" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="31" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="76">
         <v>125</v>
       </c>
       <c r="C31" s="76">
         <v>120</v>
       </c>
       <c r="D31" s="77">
         <v>111</v>
       </c>
       <c r="E31" s="75">
         <v>126</v>
       </c>
       <c r="F31" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="40" t="s">
@@ -3451,81 +10722,81 @@
       <c r="T31" s="40" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="40" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="40" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="58" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="58" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="40" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="94" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="94" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:27" s="1" customFormat="1" ht="11.25">
-      <c r="A32" s="132" t="s">
+    <row r="32" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A32" s="169" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="132"/>
-[...25 lines deleted...]
-    <row r="33" spans="1:27" s="1" customFormat="1" ht="11.25">
+      <c r="B32" s="169"/>
+      <c r="C32" s="169"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="169"/>
+      <c r="F32" s="169"/>
+      <c r="G32" s="169"/>
+      <c r="H32" s="169"/>
+      <c r="I32" s="169"/>
+      <c r="J32" s="169"/>
+      <c r="K32" s="169"/>
+      <c r="L32" s="169"/>
+      <c r="M32" s="169"/>
+      <c r="N32" s="169"/>
+      <c r="O32" s="169"/>
+      <c r="P32" s="169"/>
+      <c r="Q32" s="169"/>
+      <c r="R32" s="169"/>
+      <c r="S32" s="169"/>
+      <c r="T32" s="169"/>
+      <c r="U32" s="169"/>
+      <c r="V32" s="169"/>
+      <c r="W32" s="169"/>
+      <c r="X32" s="169"/>
+      <c r="Y32" s="169"/>
+      <c r="Z32" s="169"/>
+    </row>
+    <row r="33" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="39">
         <v>5105</v>
       </c>
       <c r="C33" s="39">
         <v>4902</v>
       </c>
       <c r="D33" s="59">
         <v>4936</v>
       </c>
       <c r="E33" s="39">
         <v>5096</v>
       </c>
       <c r="F33" s="39">
         <v>5223</v>
       </c>
       <c r="G33" s="39">
         <v>5225</v>
       </c>
       <c r="H33" s="39">
         <v>5268</v>
       </c>
       <c r="I33" s="39">
@@ -3560,51 +10831,51 @@
       </c>
       <c r="S33" s="74">
         <v>3675</v>
       </c>
       <c r="T33" s="74">
         <v>3631</v>
       </c>
       <c r="U33" s="73">
         <v>3648</v>
       </c>
       <c r="V33" s="58">
         <v>3904</v>
       </c>
       <c r="W33" s="58">
         <v>4349</v>
       </c>
       <c r="X33" s="58">
         <v>3185</v>
       </c>
       <c r="Y33" s="58">
         <v>3158</v>
       </c>
       <c r="Z33" s="97">
         <v>3092</v>
       </c>
-      <c r="AA33" s="137">
+      <c r="AA33" s="131">
         <v>3047</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="85" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="82">
         <v>3</v>
       </c>
       <c r="C34" s="82">
         <v>5</v>
       </c>
       <c r="D34" s="83">
         <v>5</v>
       </c>
       <c r="E34" s="82">
         <v>2</v>
       </c>
       <c r="F34" s="82">
         <v>2</v>
       </c>
       <c r="G34" s="82">
         <v>3</v>
       </c>
@@ -3643,51 +10914,51 @@
       </c>
       <c r="S34" s="40" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="40" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="40" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="58" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="58" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="58" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="58" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="138" t="s">
+      <c r="AA34" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" s="85" customFormat="1" ht="15" customHeight="1">
       <c r="A35" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="82">
         <v>749</v>
       </c>
       <c r="C35" s="82">
         <v>724</v>
       </c>
       <c r="D35" s="83">
         <v>703</v>
       </c>
       <c r="E35" s="82">
         <v>723</v>
       </c>
       <c r="F35" s="82">
         <v>696</v>
       </c>
       <c r="G35" s="82">
         <v>688</v>
       </c>
@@ -3726,51 +10997,51 @@
       </c>
       <c r="S35" s="86">
         <v>482</v>
       </c>
       <c r="T35" s="86">
         <v>426</v>
       </c>
       <c r="U35" s="87">
         <v>433</v>
       </c>
       <c r="V35" s="58">
         <v>484</v>
       </c>
       <c r="W35" s="58">
         <v>517</v>
       </c>
       <c r="X35" s="58">
         <v>434</v>
       </c>
       <c r="Y35" s="58">
         <v>389</v>
       </c>
       <c r="Z35" s="97">
         <v>397</v>
       </c>
-      <c r="AA35" s="137">
+      <c r="AA35" s="131">
         <v>343</v>
       </c>
     </row>
     <row r="36" spans="1:27" s="85" customFormat="1" ht="18" customHeight="1">
       <c r="A36" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="82">
         <v>174</v>
       </c>
       <c r="C36" s="82">
         <v>192</v>
       </c>
       <c r="D36" s="83">
         <v>189</v>
       </c>
       <c r="E36" s="82">
         <v>216</v>
       </c>
       <c r="F36" s="82">
         <v>237</v>
       </c>
       <c r="G36" s="82">
         <v>252</v>
       </c>
@@ -3809,55 +11080,55 @@
       </c>
       <c r="S36" s="86">
         <v>136</v>
       </c>
       <c r="T36" s="86">
         <v>152</v>
       </c>
       <c r="U36" s="87">
         <v>137</v>
       </c>
       <c r="V36" s="58">
         <v>146</v>
       </c>
       <c r="W36" s="58">
         <v>173</v>
       </c>
       <c r="X36" s="58">
         <v>107</v>
       </c>
       <c r="Y36" s="58">
         <v>123</v>
       </c>
       <c r="Z36" s="96">
         <v>113</v>
       </c>
-      <c r="AA36" s="137">
+      <c r="AA36" s="131">
         <v>85</v>
       </c>
     </row>
-    <row r="37" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="37" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="82">
         <v>506</v>
       </c>
       <c r="C37" s="82">
         <v>494</v>
       </c>
       <c r="D37" s="83">
         <v>498</v>
       </c>
       <c r="E37" s="82">
         <v>475</v>
       </c>
       <c r="F37" s="82">
         <v>438</v>
       </c>
       <c r="G37" s="82">
         <v>434</v>
       </c>
       <c r="H37" s="82">
         <v>432</v>
       </c>
       <c r="I37" s="82">
@@ -3892,55 +11163,55 @@
       </c>
       <c r="S37" s="86">
         <v>276</v>
       </c>
       <c r="T37" s="86">
         <v>278</v>
       </c>
       <c r="U37" s="87">
         <v>294</v>
       </c>
       <c r="V37" s="58">
         <v>302</v>
       </c>
       <c r="W37" s="58">
         <v>320</v>
       </c>
       <c r="X37" s="58">
         <v>246</v>
       </c>
       <c r="Y37" s="58">
         <v>235</v>
       </c>
       <c r="Z37" s="96">
         <v>233</v>
       </c>
-      <c r="AA37" s="137">
+      <c r="AA37" s="131">
         <v>201</v>
       </c>
     </row>
-    <row r="38" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="38" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="82">
         <v>433</v>
       </c>
       <c r="C38" s="82">
         <v>454</v>
       </c>
       <c r="D38" s="83">
         <v>418</v>
       </c>
       <c r="E38" s="82">
         <v>404</v>
       </c>
       <c r="F38" s="82">
         <v>462</v>
       </c>
       <c r="G38" s="82">
         <v>423</v>
       </c>
       <c r="H38" s="82">
         <v>467</v>
       </c>
       <c r="I38" s="82">
@@ -3975,55 +11246,55 @@
       </c>
       <c r="S38" s="86">
         <v>313</v>
       </c>
       <c r="T38" s="86">
         <v>291</v>
       </c>
       <c r="U38" s="87">
         <v>302</v>
       </c>
       <c r="V38" s="58">
         <v>347</v>
       </c>
       <c r="W38" s="58">
         <v>414</v>
       </c>
       <c r="X38" s="58">
         <v>317</v>
       </c>
       <c r="Y38" s="58">
         <v>278</v>
       </c>
       <c r="Z38" s="96">
         <v>253</v>
       </c>
-      <c r="AA38" s="137">
+      <c r="AA38" s="131">
         <v>261</v>
       </c>
     </row>
-    <row r="39" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="39" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="82">
         <v>428</v>
       </c>
       <c r="C39" s="82">
         <v>414</v>
       </c>
       <c r="D39" s="83">
         <v>412</v>
       </c>
       <c r="E39" s="82">
         <v>397</v>
       </c>
       <c r="F39" s="82">
         <v>362</v>
       </c>
       <c r="G39" s="82">
         <v>396</v>
       </c>
       <c r="H39" s="82">
         <v>379</v>
       </c>
       <c r="I39" s="82">
@@ -4058,55 +11329,55 @@
       </c>
       <c r="S39" s="86">
         <v>259</v>
       </c>
       <c r="T39" s="86">
         <v>270</v>
       </c>
       <c r="U39" s="87">
         <v>284</v>
       </c>
       <c r="V39" s="58">
         <v>312</v>
       </c>
       <c r="W39" s="58">
         <v>319</v>
       </c>
       <c r="X39" s="58">
         <v>193</v>
       </c>
       <c r="Y39" s="58">
         <v>197</v>
       </c>
       <c r="Z39" s="96">
         <v>223</v>
       </c>
-      <c r="AA39" s="137">
+      <c r="AA39" s="131">
         <v>219</v>
       </c>
     </row>
-    <row r="40" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="40" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="82">
         <v>641</v>
       </c>
       <c r="C40" s="82">
         <v>566</v>
       </c>
       <c r="D40" s="83">
         <v>633</v>
       </c>
       <c r="E40" s="82">
         <v>652</v>
       </c>
       <c r="F40" s="82">
         <v>623</v>
       </c>
       <c r="G40" s="82">
         <v>665</v>
       </c>
       <c r="H40" s="82">
         <v>670</v>
       </c>
       <c r="I40" s="82">
@@ -4141,55 +11412,55 @@
       </c>
       <c r="S40" s="86">
         <v>516</v>
       </c>
       <c r="T40" s="86">
         <v>507</v>
       </c>
       <c r="U40" s="87">
         <v>551</v>
       </c>
       <c r="V40" s="58">
         <v>590</v>
       </c>
       <c r="W40" s="58">
         <v>669</v>
       </c>
       <c r="X40" s="58">
         <v>498</v>
       </c>
       <c r="Y40" s="58">
         <v>481</v>
       </c>
       <c r="Z40" s="96">
         <v>482</v>
       </c>
-      <c r="AA40" s="137">
+      <c r="AA40" s="131">
         <v>504</v>
       </c>
     </row>
-    <row r="41" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="41" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="82">
         <v>234</v>
       </c>
       <c r="C41" s="82">
         <v>208</v>
       </c>
       <c r="D41" s="83">
         <v>240</v>
       </c>
       <c r="E41" s="82">
         <v>224</v>
       </c>
       <c r="F41" s="82">
         <v>196</v>
       </c>
       <c r="G41" s="82">
         <v>231</v>
       </c>
       <c r="H41" s="82">
         <v>218</v>
       </c>
       <c r="I41" s="82">
@@ -4224,55 +11495,55 @@
       </c>
       <c r="S41" s="86">
         <v>141</v>
       </c>
       <c r="T41" s="86">
         <v>134</v>
       </c>
       <c r="U41" s="87">
         <v>120</v>
       </c>
       <c r="V41" s="58">
         <v>131</v>
       </c>
       <c r="W41" s="58">
         <v>142</v>
       </c>
       <c r="X41" s="58">
         <v>111</v>
       </c>
       <c r="Y41" s="58">
         <v>131</v>
       </c>
       <c r="Z41" s="96">
         <v>122</v>
       </c>
-      <c r="AA41" s="137">
+      <c r="AA41" s="131">
         <v>147</v>
       </c>
     </row>
-    <row r="42" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="42" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="82">
         <v>253</v>
       </c>
       <c r="C42" s="82">
         <v>251</v>
       </c>
       <c r="D42" s="83">
         <v>272</v>
       </c>
       <c r="E42" s="82">
         <v>227</v>
       </c>
       <c r="F42" s="82">
         <v>203</v>
       </c>
       <c r="G42" s="82">
         <v>252</v>
       </c>
       <c r="H42" s="82">
         <v>236</v>
       </c>
       <c r="I42" s="82">
@@ -4307,55 +11578,55 @@
       </c>
       <c r="S42" s="86">
         <v>164</v>
       </c>
       <c r="T42" s="86">
         <v>177</v>
       </c>
       <c r="U42" s="87">
         <v>156</v>
       </c>
       <c r="V42" s="58">
         <v>146</v>
       </c>
       <c r="W42" s="58">
         <v>182</v>
       </c>
       <c r="X42" s="58">
         <v>136</v>
       </c>
       <c r="Y42" s="58">
         <v>131</v>
       </c>
       <c r="Z42" s="96">
         <v>144</v>
       </c>
-      <c r="AA42" s="137">
+      <c r="AA42" s="131">
         <v>123</v>
       </c>
     </row>
-    <row r="43" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="43" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="82">
         <v>277</v>
       </c>
       <c r="C43" s="82">
         <v>258</v>
       </c>
       <c r="D43" s="83">
         <v>316</v>
       </c>
       <c r="E43" s="82">
         <v>295</v>
       </c>
       <c r="F43" s="82">
         <v>448</v>
       </c>
       <c r="G43" s="82">
         <v>409</v>
       </c>
       <c r="H43" s="82">
         <v>476</v>
       </c>
       <c r="I43" s="82">
@@ -4390,55 +11661,55 @@
       </c>
       <c r="S43" s="86">
         <v>320</v>
       </c>
       <c r="T43" s="86">
         <v>305</v>
       </c>
       <c r="U43" s="87">
         <v>319</v>
       </c>
       <c r="V43" s="58">
         <v>330</v>
       </c>
       <c r="W43" s="58">
         <v>381</v>
       </c>
       <c r="X43" s="58">
         <v>247</v>
       </c>
       <c r="Y43" s="58">
         <v>244</v>
       </c>
       <c r="Z43" s="96">
         <v>267</v>
       </c>
-      <c r="AA43" s="137">
+      <c r="AA43" s="131">
         <v>269</v>
       </c>
     </row>
-    <row r="44" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="44" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="82">
         <v>515</v>
       </c>
       <c r="C44" s="82">
         <v>573</v>
       </c>
       <c r="D44" s="83">
         <v>526</v>
       </c>
       <c r="E44" s="82">
         <v>520</v>
       </c>
       <c r="F44" s="82">
         <v>504</v>
       </c>
       <c r="G44" s="82">
         <v>497</v>
       </c>
       <c r="H44" s="82">
         <v>503</v>
       </c>
       <c r="I44" s="82">
@@ -4473,55 +11744,55 @@
       </c>
       <c r="S44" s="86">
         <v>365</v>
       </c>
       <c r="T44" s="86">
         <v>382</v>
       </c>
       <c r="U44" s="87">
         <v>325</v>
       </c>
       <c r="V44" s="58">
         <v>369</v>
       </c>
       <c r="W44" s="58">
         <v>386</v>
       </c>
       <c r="X44" s="58">
         <v>264</v>
       </c>
       <c r="Y44" s="58">
         <v>300</v>
       </c>
       <c r="Z44" s="96">
         <v>271</v>
       </c>
-      <c r="AA44" s="137">
+      <c r="AA44" s="131">
         <v>287</v>
       </c>
     </row>
-    <row r="45" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="45" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A45" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="82">
         <v>213</v>
       </c>
       <c r="C45" s="82">
         <v>176</v>
       </c>
       <c r="D45" s="83">
         <v>155</v>
       </c>
       <c r="E45" s="82">
         <v>226</v>
       </c>
       <c r="F45" s="82">
         <v>212</v>
       </c>
       <c r="G45" s="82">
         <v>187</v>
       </c>
       <c r="H45" s="82">
         <v>169</v>
       </c>
       <c r="I45" s="82">
@@ -4556,55 +11827,55 @@
       </c>
       <c r="S45" s="86">
         <v>133</v>
       </c>
       <c r="T45" s="86">
         <v>128</v>
       </c>
       <c r="U45" s="87">
         <v>141</v>
       </c>
       <c r="V45" s="58">
         <v>142</v>
       </c>
       <c r="W45" s="58">
         <v>143</v>
       </c>
       <c r="X45" s="58">
         <v>116</v>
       </c>
       <c r="Y45" s="58">
         <v>113</v>
       </c>
       <c r="Z45" s="96">
         <v>110</v>
       </c>
-      <c r="AA45" s="137">
+      <c r="AA45" s="131">
         <v>109</v>
       </c>
     </row>
-    <row r="46" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="46" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A46" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="82">
         <v>159</v>
       </c>
       <c r="C46" s="82">
         <v>95</v>
       </c>
       <c r="D46" s="83">
         <v>112</v>
       </c>
       <c r="E46" s="82">
         <v>222</v>
       </c>
       <c r="F46" s="82">
         <v>217</v>
       </c>
       <c r="G46" s="82">
         <v>189</v>
       </c>
       <c r="H46" s="82">
         <v>205</v>
       </c>
       <c r="I46" s="82">
@@ -4639,55 +11910,55 @@
       </c>
       <c r="S46" s="86">
         <v>119</v>
       </c>
       <c r="T46" s="86">
         <v>125</v>
       </c>
       <c r="U46" s="87">
         <v>116</v>
       </c>
       <c r="V46" s="58">
         <v>125</v>
       </c>
       <c r="W46" s="58">
         <v>132</v>
       </c>
       <c r="X46" s="58">
         <v>100</v>
       </c>
       <c r="Y46" s="58">
         <v>107</v>
       </c>
       <c r="Z46" s="96">
         <v>99</v>
       </c>
-      <c r="AA46" s="137">
+      <c r="AA46" s="131">
         <v>87</v>
       </c>
     </row>
-    <row r="47" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="47" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A47" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="88">
         <v>520</v>
       </c>
       <c r="C47" s="88">
         <v>492</v>
       </c>
       <c r="D47" s="89">
         <v>457</v>
       </c>
       <c r="E47" s="88">
         <v>513</v>
       </c>
       <c r="F47" s="88">
         <v>623</v>
       </c>
       <c r="G47" s="88">
         <v>599</v>
       </c>
       <c r="H47" s="88">
         <v>627</v>
       </c>
       <c r="I47" s="88">
@@ -4722,611 +11993,611 @@
       </c>
       <c r="S47" s="92">
         <v>451</v>
       </c>
       <c r="T47" s="92">
         <v>456</v>
       </c>
       <c r="U47" s="93">
         <v>470</v>
       </c>
       <c r="V47" s="66">
         <v>480</v>
       </c>
       <c r="W47" s="66">
         <v>571</v>
       </c>
       <c r="X47" s="66">
         <v>416</v>
       </c>
       <c r="Y47" s="66">
         <v>429</v>
       </c>
       <c r="Z47" s="98">
         <v>378</v>
       </c>
-      <c r="AA47" s="139">
+      <c r="AA47" s="133">
         <v>412</v>
       </c>
     </row>
-    <row r="48" spans="1:27" s="1" customFormat="1" ht="12.75">
+    <row r="48" spans="1:27" s="1" customFormat="1" ht="12">
       <c r="A48" s="129" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="26"/>
       <c r="C48" s="26"/>
       <c r="D48" s="26"/>
       <c r="E48" s="26"/>
       <c r="F48" s="26"/>
       <c r="G48" s="26"/>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="26"/>
       <c r="L48" s="26"/>
       <c r="M48" s="26"/>
       <c r="N48" s="26"/>
       <c r="O48" s="26"/>
       <c r="P48" s="26"/>
       <c r="Q48" s="26"/>
       <c r="R48" s="26"/>
       <c r="S48" s="26"/>
       <c r="T48" s="26"/>
       <c r="U48" s="26"/>
     </row>
-    <row r="49" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="49" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A49" s="26"/>
       <c r="B49" s="26"/>
       <c r="C49" s="26"/>
       <c r="D49" s="26"/>
       <c r="E49" s="26"/>
       <c r="F49" s="26"/>
       <c r="G49" s="26"/>
       <c r="H49" s="26"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="26"/>
       <c r="L49" s="26"/>
       <c r="M49" s="26"/>
       <c r="N49" s="26"/>
       <c r="O49" s="26"/>
       <c r="P49" s="26"/>
       <c r="Q49" s="26"/>
       <c r="R49" s="26"/>
       <c r="S49" s="26"/>
       <c r="T49" s="26"/>
       <c r="U49" s="26"/>
     </row>
-    <row r="50" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="50" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A50" s="26"/>
       <c r="B50" s="26"/>
       <c r="C50" s="26"/>
       <c r="D50" s="26"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
       <c r="N50" s="26"/>
       <c r="O50" s="26"/>
       <c r="P50" s="26"/>
       <c r="Q50" s="26"/>
       <c r="R50" s="26"/>
       <c r="S50" s="26"/>
       <c r="T50" s="26"/>
       <c r="U50" s="26"/>
     </row>
-    <row r="51" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="51" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A51" s="26"/>
       <c r="B51" s="26"/>
       <c r="C51" s="26"/>
       <c r="D51" s="26"/>
       <c r="E51" s="26"/>
       <c r="F51" s="26"/>
       <c r="G51" s="26"/>
       <c r="H51" s="26"/>
       <c r="I51" s="26"/>
       <c r="J51" s="26"/>
       <c r="K51" s="26"/>
       <c r="L51" s="26"/>
       <c r="M51" s="26"/>
       <c r="N51" s="26"/>
       <c r="O51" s="26"/>
       <c r="P51" s="26"/>
       <c r="Q51" s="26"/>
       <c r="R51" s="26"/>
       <c r="S51" s="26"/>
       <c r="T51" s="26"/>
       <c r="U51" s="26"/>
     </row>
-    <row r="52" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="52" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A52" s="26"/>
       <c r="B52" s="26"/>
       <c r="C52" s="26"/>
       <c r="D52" s="26"/>
       <c r="E52" s="26"/>
       <c r="F52" s="26"/>
       <c r="G52" s="26"/>
       <c r="H52" s="26"/>
       <c r="I52" s="26"/>
       <c r="J52" s="26"/>
       <c r="K52" s="26"/>
       <c r="L52" s="26"/>
       <c r="M52" s="26"/>
       <c r="N52" s="26"/>
       <c r="O52" s="26"/>
       <c r="P52" s="26"/>
       <c r="Q52" s="26"/>
       <c r="R52" s="26"/>
       <c r="S52" s="26"/>
       <c r="T52" s="26"/>
       <c r="U52" s="26"/>
     </row>
-    <row r="53" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="53" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A53" s="26"/>
       <c r="B53" s="26"/>
       <c r="C53" s="26"/>
       <c r="D53" s="26"/>
       <c r="E53" s="26"/>
       <c r="F53" s="26"/>
       <c r="G53" s="26"/>
       <c r="H53" s="26"/>
       <c r="I53" s="26"/>
       <c r="J53" s="26"/>
       <c r="K53" s="26"/>
       <c r="L53" s="26"/>
       <c r="M53" s="26"/>
       <c r="N53" s="26"/>
       <c r="O53" s="26"/>
       <c r="P53" s="26"/>
       <c r="Q53" s="26"/>
       <c r="R53" s="26"/>
       <c r="S53" s="26"/>
       <c r="T53" s="26"/>
       <c r="U53" s="26"/>
     </row>
-    <row r="54" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="54" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A54" s="26"/>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
       <c r="I54" s="26"/>
       <c r="J54" s="26"/>
       <c r="K54" s="26"/>
       <c r="L54" s="26"/>
       <c r="M54" s="26"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
       <c r="P54" s="26"/>
       <c r="Q54" s="26"/>
       <c r="R54" s="26"/>
       <c r="S54" s="26"/>
       <c r="T54" s="26"/>
       <c r="U54" s="26"/>
     </row>
-    <row r="55" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="55" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A55" s="26"/>
       <c r="B55" s="26"/>
       <c r="C55" s="26"/>
       <c r="D55" s="26"/>
       <c r="E55" s="26"/>
       <c r="F55" s="26"/>
       <c r="G55" s="26"/>
       <c r="H55" s="26"/>
       <c r="I55" s="26"/>
       <c r="J55" s="26"/>
       <c r="K55" s="26"/>
       <c r="L55" s="26"/>
       <c r="M55" s="26"/>
       <c r="N55" s="26"/>
       <c r="O55" s="26"/>
       <c r="P55" s="26"/>
       <c r="Q55" s="26"/>
       <c r="R55" s="26"/>
       <c r="S55" s="26"/>
       <c r="T55" s="26"/>
       <c r="U55" s="26"/>
     </row>
-    <row r="56" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="56" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A56" s="26"/>
       <c r="B56" s="26"/>
       <c r="C56" s="26"/>
       <c r="D56" s="26"/>
       <c r="E56" s="26"/>
       <c r="F56" s="26"/>
       <c r="G56" s="26"/>
       <c r="H56" s="26"/>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="26"/>
       <c r="Q56" s="26"/>
       <c r="R56" s="26"/>
       <c r="S56" s="26"/>
       <c r="T56" s="26"/>
       <c r="U56" s="26"/>
     </row>
-    <row r="57" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="57" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A57" s="26"/>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="26"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
       <c r="N57" s="26"/>
       <c r="O57" s="26"/>
       <c r="P57" s="26"/>
       <c r="Q57" s="26"/>
       <c r="R57" s="26"/>
       <c r="S57" s="26"/>
       <c r="T57" s="26"/>
       <c r="U57" s="26"/>
     </row>
-    <row r="58" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="58" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A58" s="26"/>
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
       <c r="D58" s="26"/>
       <c r="E58" s="26"/>
       <c r="F58" s="26"/>
       <c r="G58" s="26"/>
       <c r="H58" s="26"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
       <c r="N58" s="26"/>
       <c r="O58" s="26"/>
       <c r="P58" s="26"/>
       <c r="Q58" s="26"/>
       <c r="R58" s="26"/>
       <c r="S58" s="26"/>
       <c r="T58" s="26"/>
       <c r="U58" s="26"/>
     </row>
-    <row r="59" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="59" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A59" s="26"/>
       <c r="B59" s="26"/>
       <c r="C59" s="26"/>
       <c r="D59" s="26"/>
       <c r="E59" s="26"/>
       <c r="F59" s="26"/>
       <c r="G59" s="26"/>
       <c r="H59" s="26"/>
       <c r="I59" s="26"/>
       <c r="J59" s="26"/>
       <c r="K59" s="26"/>
       <c r="L59" s="26"/>
       <c r="M59" s="26"/>
       <c r="N59" s="26"/>
       <c r="O59" s="26"/>
       <c r="P59" s="26"/>
       <c r="Q59" s="26"/>
       <c r="R59" s="26"/>
       <c r="S59" s="26"/>
       <c r="T59" s="26"/>
       <c r="U59" s="26"/>
     </row>
-    <row r="60" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="60" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A60" s="26"/>
       <c r="B60" s="26"/>
       <c r="C60" s="26"/>
       <c r="D60" s="26"/>
       <c r="E60" s="26"/>
       <c r="F60" s="26"/>
       <c r="G60" s="26"/>
       <c r="H60" s="26"/>
       <c r="I60" s="26"/>
       <c r="J60" s="26"/>
       <c r="K60" s="26"/>
       <c r="L60" s="26"/>
       <c r="M60" s="26"/>
       <c r="N60" s="26"/>
       <c r="O60" s="26"/>
       <c r="P60" s="26"/>
       <c r="Q60" s="26"/>
       <c r="R60" s="26"/>
       <c r="S60" s="26"/>
       <c r="T60" s="26"/>
       <c r="U60" s="26"/>
     </row>
-    <row r="61" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="61" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A61" s="26"/>
       <c r="B61" s="26"/>
       <c r="C61" s="26"/>
       <c r="D61" s="26"/>
       <c r="E61" s="26"/>
       <c r="F61" s="26"/>
       <c r="G61" s="26"/>
       <c r="H61" s="26"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="26"/>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
       <c r="N61" s="26"/>
       <c r="O61" s="26"/>
       <c r="P61" s="26"/>
       <c r="Q61" s="26"/>
       <c r="R61" s="26"/>
       <c r="S61" s="26"/>
       <c r="T61" s="26"/>
       <c r="U61" s="26"/>
     </row>
-    <row r="62" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="62" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A62" s="26"/>
       <c r="B62" s="26"/>
       <c r="C62" s="26"/>
       <c r="D62" s="26"/>
       <c r="E62" s="26"/>
       <c r="F62" s="26"/>
       <c r="G62" s="26"/>
       <c r="H62" s="26"/>
       <c r="I62" s="26"/>
       <c r="J62" s="26"/>
       <c r="K62" s="26"/>
       <c r="L62" s="26"/>
       <c r="M62" s="26"/>
       <c r="N62" s="26"/>
       <c r="O62" s="26"/>
       <c r="P62" s="26"/>
       <c r="Q62" s="26"/>
       <c r="R62" s="26"/>
       <c r="S62" s="26"/>
       <c r="T62" s="26"/>
       <c r="U62" s="26"/>
     </row>
-    <row r="63" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="63" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A63" s="26"/>
       <c r="B63" s="26"/>
       <c r="C63" s="26"/>
       <c r="D63" s="26"/>
       <c r="E63" s="26"/>
       <c r="F63" s="26"/>
       <c r="G63" s="26"/>
       <c r="H63" s="26"/>
       <c r="I63" s="26"/>
       <c r="J63" s="26"/>
       <c r="K63" s="26"/>
       <c r="L63" s="26"/>
       <c r="M63" s="26"/>
       <c r="N63" s="26"/>
       <c r="O63" s="26"/>
       <c r="P63" s="26"/>
       <c r="Q63" s="26"/>
       <c r="R63" s="26"/>
       <c r="S63" s="26"/>
       <c r="T63" s="26"/>
       <c r="U63" s="26"/>
     </row>
-    <row r="64" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="64" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A64" s="26"/>
       <c r="B64" s="26"/>
       <c r="C64" s="26"/>
       <c r="D64" s="26"/>
       <c r="E64" s="26"/>
       <c r="F64" s="26"/>
       <c r="G64" s="26"/>
       <c r="H64" s="26"/>
       <c r="I64" s="26"/>
       <c r="J64" s="26"/>
       <c r="K64" s="26"/>
       <c r="L64" s="26"/>
       <c r="M64" s="26"/>
       <c r="N64" s="26"/>
       <c r="O64" s="26"/>
       <c r="P64" s="26"/>
       <c r="Q64" s="26"/>
       <c r="R64" s="26"/>
       <c r="S64" s="26"/>
       <c r="T64" s="26"/>
       <c r="U64" s="26"/>
     </row>
-    <row r="65" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="65" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A65" s="26"/>
       <c r="B65" s="26"/>
       <c r="C65" s="26"/>
       <c r="D65" s="26"/>
       <c r="E65" s="26"/>
       <c r="F65" s="26"/>
       <c r="G65" s="26"/>
       <c r="H65" s="26"/>
       <c r="I65" s="26"/>
       <c r="J65" s="26"/>
       <c r="K65" s="26"/>
       <c r="L65" s="26"/>
       <c r="M65" s="26"/>
       <c r="N65" s="26"/>
       <c r="O65" s="26"/>
       <c r="P65" s="26"/>
       <c r="Q65" s="26"/>
       <c r="R65" s="26"/>
       <c r="S65" s="26"/>
       <c r="T65" s="26"/>
       <c r="U65" s="26"/>
     </row>
-    <row r="66" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="66" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A66" s="26"/>
       <c r="B66" s="26"/>
       <c r="C66" s="26"/>
       <c r="D66" s="26"/>
       <c r="E66" s="26"/>
       <c r="F66" s="26"/>
       <c r="G66" s="26"/>
       <c r="H66" s="26"/>
       <c r="I66" s="26"/>
       <c r="J66" s="26"/>
       <c r="K66" s="26"/>
       <c r="L66" s="26"/>
       <c r="M66" s="26"/>
       <c r="N66" s="26"/>
       <c r="O66" s="26"/>
       <c r="P66" s="26"/>
       <c r="Q66" s="26"/>
       <c r="R66" s="26"/>
       <c r="S66" s="26"/>
       <c r="T66" s="26"/>
       <c r="U66" s="26"/>
     </row>
-    <row r="67" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="67" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A67" s="26"/>
       <c r="B67" s="26"/>
       <c r="C67" s="26"/>
       <c r="D67" s="26"/>
       <c r="E67" s="26"/>
       <c r="F67" s="26"/>
       <c r="G67" s="26"/>
       <c r="H67" s="26"/>
       <c r="I67" s="26"/>
       <c r="J67" s="26"/>
       <c r="K67" s="26"/>
       <c r="L67" s="26"/>
       <c r="M67" s="26"/>
       <c r="N67" s="26"/>
       <c r="O67" s="26"/>
       <c r="P67" s="26"/>
       <c r="Q67" s="26"/>
       <c r="R67" s="26"/>
       <c r="S67" s="26"/>
       <c r="T67" s="26"/>
       <c r="U67" s="26"/>
     </row>
-    <row r="68" spans="1:21" s="1" customFormat="1" ht="11.25">
+    <row r="68" spans="1:21" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A68" s="26"/>
       <c r="B68" s="26"/>
       <c r="C68" s="26"/>
       <c r="D68" s="26"/>
       <c r="E68" s="26"/>
       <c r="F68" s="26"/>
       <c r="G68" s="26"/>
       <c r="H68" s="26"/>
       <c r="I68" s="26"/>
       <c r="J68" s="26"/>
       <c r="K68" s="26"/>
       <c r="L68" s="26"/>
       <c r="M68" s="26"/>
       <c r="N68" s="26"/>
       <c r="O68" s="26"/>
       <c r="P68" s="26"/>
       <c r="Q68" s="26"/>
       <c r="R68" s="26"/>
       <c r="S68" s="26"/>
       <c r="T68" s="26"/>
       <c r="U68" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="A1:Z1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AC38" sqref="AC38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="49" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="26" width="4.85546875" style="47" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="49" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="47" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="47" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="7" style="47" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="47"/>
+    <col min="28" max="16384" width="9.109375" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="171" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="134"/>
-[...25 lines deleted...]
-    <row r="2" spans="1:27" s="1" customFormat="1" ht="11.25">
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+      <c r="H1" s="171"/>
+      <c r="I1" s="171"/>
+      <c r="J1" s="171"/>
+      <c r="K1" s="171"/>
+      <c r="L1" s="171"/>
+      <c r="M1" s="171"/>
+      <c r="N1" s="171"/>
+      <c r="O1" s="171"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="171"/>
+      <c r="R1" s="171"/>
+      <c r="S1" s="171"/>
+      <c r="T1" s="171"/>
+      <c r="U1" s="171"/>
+      <c r="V1" s="171"/>
+      <c r="W1" s="171"/>
+      <c r="X1" s="171"/>
+      <c r="Y1" s="171"/>
+      <c r="Z1" s="171"/>
+    </row>
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A2" s="2"/>
     </row>
-    <row r="3" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="3" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A3" s="2"/>
       <c r="V3" s="24"/>
       <c r="Y3" s="3"/>
       <c r="AA3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:27" s="1" customFormat="1" ht="12.75">
+    <row r="4" spans="1:27" s="1" customFormat="1" ht="12">
       <c r="A4" s="4"/>
       <c r="B4" s="5">
         <v>2000</v>
       </c>
       <c r="C4" s="5">
         <v>2001</v>
       </c>
       <c r="D4" s="5">
         <v>2002</v>
       </c>
       <c r="E4" s="5">
         <v>2003</v>
       </c>
       <c r="F4" s="5">
         <v>2004</v>
       </c>
       <c r="G4" s="5">
         <v>2005</v>
       </c>
       <c r="H4" s="5">
         <v>2006</v>
       </c>
       <c r="I4" s="5">
         <v>2007</v>
       </c>
@@ -5363,81 +12634,81 @@
       <c r="T4" s="5">
         <v>2018</v>
       </c>
       <c r="U4" s="67">
         <v>2019</v>
       </c>
       <c r="V4" s="8">
         <v>2020</v>
       </c>
       <c r="W4" s="6">
         <v>2021</v>
       </c>
       <c r="X4" s="6">
         <v>2022</v>
       </c>
       <c r="Y4" s="6">
         <v>2023</v>
       </c>
       <c r="Z4" s="8">
         <v>2024</v>
       </c>
       <c r="AA4" s="101">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:27" s="1" customFormat="1" ht="11.25">
-      <c r="A5" s="135" t="s">
+    <row r="5" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="172" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="135"/>
-[...25 lines deleted...]
-    <row r="6" spans="1:27" s="1" customFormat="1" ht="11.25">
+      <c r="B5" s="172"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
+    </row>
+    <row r="6" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="54">
         <v>4947</v>
       </c>
       <c r="C6" s="54">
         <v>4986</v>
       </c>
       <c r="D6" s="55">
         <v>5131</v>
       </c>
       <c r="E6" s="55">
         <v>5079</v>
       </c>
       <c r="F6" s="54">
         <v>4897</v>
       </c>
       <c r="G6" s="52">
         <v>4952</v>
       </c>
       <c r="H6" s="52">
         <v>5047</v>
       </c>
       <c r="I6" s="52">
@@ -5476,51 +12747,51 @@
       <c r="T6" s="52">
         <v>3429</v>
       </c>
       <c r="U6" s="52">
         <v>3580</v>
       </c>
       <c r="V6" s="56">
         <v>3961</v>
       </c>
       <c r="W6" s="56">
         <v>4238</v>
       </c>
       <c r="X6" s="56">
         <v>3232</v>
       </c>
       <c r="Y6" s="56">
         <v>3206</v>
       </c>
       <c r="Z6" s="99">
         <v>3262</v>
       </c>
       <c r="AA6" s="103">
         <v>3181</v>
       </c>
     </row>
-    <row r="7" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="7" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="54">
         <v>1599</v>
       </c>
       <c r="C7" s="54">
         <v>1683</v>
       </c>
       <c r="D7" s="55">
         <v>1809</v>
       </c>
       <c r="E7" s="55">
         <v>1787</v>
       </c>
       <c r="F7" s="54">
         <v>1675</v>
       </c>
       <c r="G7" s="52">
         <v>1693</v>
       </c>
       <c r="H7" s="52">
         <v>1794</v>
       </c>
       <c r="I7" s="52">
@@ -5559,51 +12830,51 @@
       <c r="T7" s="52">
         <v>1215</v>
       </c>
       <c r="U7" s="52">
         <v>1308</v>
       </c>
       <c r="V7" s="56">
         <v>1556</v>
       </c>
       <c r="W7" s="56">
         <v>1609</v>
       </c>
       <c r="X7" s="56">
         <v>1253</v>
       </c>
       <c r="Y7" s="56">
         <v>1183</v>
       </c>
       <c r="Z7" s="99">
         <v>1294</v>
       </c>
       <c r="AA7" s="103">
         <v>1250</v>
       </c>
     </row>
-    <row r="8" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="8" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="54">
         <v>398</v>
       </c>
       <c r="C8" s="54">
         <v>416</v>
       </c>
       <c r="D8" s="55">
         <v>407</v>
       </c>
       <c r="E8" s="55">
         <v>396</v>
       </c>
       <c r="F8" s="54">
         <v>381</v>
       </c>
       <c r="G8" s="52">
         <v>386</v>
       </c>
       <c r="H8" s="52">
         <v>334</v>
       </c>
       <c r="I8" s="52">
@@ -5642,51 +12913,51 @@
       <c r="T8" s="52">
         <v>247</v>
       </c>
       <c r="U8" s="52">
         <v>232</v>
       </c>
       <c r="V8" s="56">
         <v>290</v>
       </c>
       <c r="W8" s="56">
         <v>271</v>
       </c>
       <c r="X8" s="56">
         <v>222</v>
       </c>
       <c r="Y8" s="56">
         <v>214</v>
       </c>
       <c r="Z8" s="99">
         <v>217</v>
       </c>
       <c r="AA8" s="103">
         <v>188</v>
       </c>
     </row>
-    <row r="9" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="9" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="54">
         <v>116</v>
       </c>
       <c r="C9" s="54">
         <v>122</v>
       </c>
       <c r="D9" s="55">
         <v>124</v>
       </c>
       <c r="E9" s="55">
         <v>122</v>
       </c>
       <c r="F9" s="54">
         <v>148</v>
       </c>
       <c r="G9" s="52">
         <v>147</v>
       </c>
       <c r="H9" s="52">
         <v>141</v>
       </c>
       <c r="I9" s="52">
@@ -5725,51 +12996,51 @@
       <c r="T9" s="52">
         <v>93</v>
       </c>
       <c r="U9" s="52">
         <v>59</v>
       </c>
       <c r="V9" s="56">
         <v>85</v>
       </c>
       <c r="W9" s="56">
         <v>93</v>
       </c>
       <c r="X9" s="56">
         <v>64</v>
       </c>
       <c r="Y9" s="56">
         <v>72</v>
       </c>
       <c r="Z9" s="99">
         <v>66</v>
       </c>
       <c r="AA9" s="103">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="10" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="54">
         <v>360</v>
       </c>
       <c r="C10" s="54">
         <v>392</v>
       </c>
       <c r="D10" s="55">
         <v>375</v>
       </c>
       <c r="E10" s="55">
         <v>344</v>
       </c>
       <c r="F10" s="54">
         <v>308</v>
       </c>
       <c r="G10" s="52">
         <v>325</v>
       </c>
       <c r="H10" s="52">
         <v>366</v>
       </c>
       <c r="I10" s="52">
@@ -5808,51 +13079,51 @@
       <c r="T10" s="52">
         <v>199</v>
       </c>
       <c r="U10" s="52">
         <v>206</v>
       </c>
       <c r="V10" s="56">
         <v>244</v>
       </c>
       <c r="W10" s="56">
         <v>256</v>
       </c>
       <c r="X10" s="56">
         <v>179</v>
       </c>
       <c r="Y10" s="56">
         <v>195</v>
       </c>
       <c r="Z10" s="99">
         <v>195</v>
       </c>
       <c r="AA10" s="103">
         <v>174</v>
       </c>
     </row>
-    <row r="11" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="11" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="54">
         <v>252</v>
       </c>
       <c r="C11" s="54">
         <v>241</v>
       </c>
       <c r="D11" s="55">
         <v>240</v>
       </c>
       <c r="E11" s="55">
         <v>234</v>
       </c>
       <c r="F11" s="54">
         <v>242</v>
       </c>
       <c r="G11" s="52">
         <v>241</v>
       </c>
       <c r="H11" s="52">
         <v>266</v>
       </c>
       <c r="I11" s="52">
@@ -5891,51 +13162,51 @@
       <c r="T11" s="52">
         <v>162</v>
       </c>
       <c r="U11" s="52">
         <v>171</v>
       </c>
       <c r="V11" s="56">
         <v>175</v>
       </c>
       <c r="W11" s="56">
         <v>210</v>
       </c>
       <c r="X11" s="56">
         <v>180</v>
       </c>
       <c r="Y11" s="56">
         <v>148</v>
       </c>
       <c r="Z11" s="99">
         <v>139</v>
       </c>
       <c r="AA11" s="103">
         <v>138</v>
       </c>
     </row>
-    <row r="12" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="12" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="54">
         <v>248</v>
       </c>
       <c r="C12" s="54">
         <v>226</v>
       </c>
       <c r="D12" s="55">
         <v>232</v>
       </c>
       <c r="E12" s="55">
         <v>227</v>
       </c>
       <c r="F12" s="54">
         <v>202</v>
       </c>
       <c r="G12" s="52">
         <v>227</v>
       </c>
       <c r="H12" s="52">
         <v>217</v>
       </c>
       <c r="I12" s="52">
@@ -5974,51 +13245,51 @@
       <c r="T12" s="52">
         <v>152</v>
       </c>
       <c r="U12" s="52">
         <v>169</v>
       </c>
       <c r="V12" s="56">
         <v>164</v>
       </c>
       <c r="W12" s="56">
         <v>168</v>
       </c>
       <c r="X12" s="56">
         <v>112</v>
       </c>
       <c r="Y12" s="56">
         <v>107</v>
       </c>
       <c r="Z12" s="99">
         <v>126</v>
       </c>
       <c r="AA12" s="103">
         <v>116</v>
       </c>
     </row>
-    <row r="13" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="13" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="54">
         <v>340</v>
       </c>
       <c r="C13" s="54">
         <v>330</v>
       </c>
       <c r="D13" s="55">
         <v>357</v>
       </c>
       <c r="E13" s="55">
         <v>351</v>
       </c>
       <c r="F13" s="54">
         <v>342</v>
       </c>
       <c r="G13" s="52">
         <v>372</v>
       </c>
       <c r="H13" s="52">
         <v>347</v>
       </c>
       <c r="I13" s="52">
@@ -6057,51 +13328,51 @@
       <c r="T13" s="52">
         <v>266</v>
       </c>
       <c r="U13" s="52">
         <v>331</v>
       </c>
       <c r="V13" s="56">
         <v>319</v>
       </c>
       <c r="W13" s="56">
         <v>357</v>
       </c>
       <c r="X13" s="56">
         <v>267</v>
       </c>
       <c r="Y13" s="56">
         <v>271</v>
       </c>
       <c r="Z13" s="99">
         <v>274</v>
       </c>
       <c r="AA13" s="103">
         <v>296</v>
       </c>
     </row>
-    <row r="14" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="14" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="54">
         <v>200</v>
       </c>
       <c r="C14" s="54">
         <v>221</v>
       </c>
       <c r="D14" s="55">
         <v>216</v>
       </c>
       <c r="E14" s="55">
         <v>199</v>
       </c>
       <c r="F14" s="54">
         <v>191</v>
       </c>
       <c r="G14" s="52">
         <v>192</v>
       </c>
       <c r="H14" s="52">
         <v>189</v>
       </c>
       <c r="I14" s="52">
@@ -6140,51 +13411,51 @@
       <c r="T14" s="52">
         <v>125</v>
       </c>
       <c r="U14" s="52">
         <v>134</v>
       </c>
       <c r="V14" s="56">
         <v>119</v>
       </c>
       <c r="W14" s="56">
         <v>138</v>
       </c>
       <c r="X14" s="56">
         <v>110</v>
       </c>
       <c r="Y14" s="56">
         <v>119</v>
       </c>
       <c r="Z14" s="99">
         <v>112</v>
       </c>
       <c r="AA14" s="103">
         <v>125</v>
       </c>
     </row>
-    <row r="15" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="15" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="54">
         <v>213</v>
       </c>
       <c r="C15" s="54">
         <v>208</v>
       </c>
       <c r="D15" s="55">
         <v>227</v>
       </c>
       <c r="E15" s="55">
         <v>195</v>
       </c>
       <c r="F15" s="54">
         <v>182</v>
       </c>
       <c r="G15" s="52">
         <v>202</v>
       </c>
       <c r="H15" s="52">
         <v>212</v>
       </c>
       <c r="I15" s="52">
@@ -6223,51 +13494,51 @@
       <c r="T15" s="52">
         <v>150</v>
       </c>
       <c r="U15" s="52">
         <v>146</v>
       </c>
       <c r="V15" s="56">
         <v>122</v>
       </c>
       <c r="W15" s="56">
         <v>163</v>
       </c>
       <c r="X15" s="56">
         <v>125</v>
       </c>
       <c r="Y15" s="56">
         <v>138</v>
       </c>
       <c r="Z15" s="99">
         <v>135</v>
       </c>
       <c r="AA15" s="103">
         <v>138</v>
       </c>
     </row>
-    <row r="16" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="16" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="54">
         <v>223</v>
       </c>
       <c r="C16" s="54">
         <v>218</v>
       </c>
       <c r="D16" s="55">
         <v>243</v>
       </c>
       <c r="E16" s="55">
         <v>238</v>
       </c>
       <c r="F16" s="54">
         <v>253</v>
       </c>
       <c r="G16" s="52">
         <v>224</v>
       </c>
       <c r="H16" s="52">
         <v>251</v>
       </c>
       <c r="I16" s="52">
@@ -6306,51 +13577,51 @@
       <c r="T16" s="52">
         <v>157</v>
       </c>
       <c r="U16" s="52">
         <v>181</v>
       </c>
       <c r="V16" s="56">
         <v>185</v>
       </c>
       <c r="W16" s="56">
         <v>217</v>
       </c>
       <c r="X16" s="56">
         <v>133</v>
       </c>
       <c r="Y16" s="56">
         <v>142</v>
       </c>
       <c r="Z16" s="99">
         <v>152</v>
       </c>
       <c r="AA16" s="103">
         <v>156</v>
       </c>
     </row>
-    <row r="17" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="17" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="54">
         <v>360</v>
       </c>
       <c r="C17" s="54">
         <v>390</v>
       </c>
       <c r="D17" s="55">
         <v>382</v>
       </c>
       <c r="E17" s="55">
         <v>362</v>
       </c>
       <c r="F17" s="54">
         <v>366</v>
       </c>
       <c r="G17" s="52">
         <v>370</v>
       </c>
       <c r="H17" s="52">
         <v>379</v>
       </c>
       <c r="I17" s="52">
@@ -6389,51 +13660,51 @@
       <c r="T17" s="52">
         <v>277</v>
       </c>
       <c r="U17" s="52">
         <v>243</v>
       </c>
       <c r="V17" s="56">
         <v>294</v>
       </c>
       <c r="W17" s="56">
         <v>309</v>
       </c>
       <c r="X17" s="56">
         <v>237</v>
       </c>
       <c r="Y17" s="56">
         <v>260</v>
       </c>
       <c r="Z17" s="99">
         <v>218</v>
       </c>
       <c r="AA17" s="103">
         <v>232</v>
       </c>
     </row>
-    <row r="18" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="18" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="54">
         <v>119</v>
       </c>
       <c r="C18" s="54">
         <v>97</v>
       </c>
       <c r="D18" s="55">
         <v>91</v>
       </c>
       <c r="E18" s="55">
         <v>124</v>
       </c>
       <c r="F18" s="54">
         <v>117</v>
       </c>
       <c r="G18" s="52">
         <v>119</v>
       </c>
       <c r="H18" s="52">
         <v>103</v>
       </c>
       <c r="I18" s="52">
@@ -6472,51 +13743,51 @@
       <c r="T18" s="52">
         <v>72</v>
       </c>
       <c r="U18" s="52">
         <v>75</v>
       </c>
       <c r="V18" s="56">
         <v>80</v>
       </c>
       <c r="W18" s="56">
         <v>80</v>
       </c>
       <c r="X18" s="56">
         <v>61</v>
       </c>
       <c r="Y18" s="56">
         <v>57</v>
       </c>
       <c r="Z18" s="99">
         <v>58</v>
       </c>
       <c r="AA18" s="103">
         <v>51</v>
       </c>
     </row>
-    <row r="19" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="19" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="54">
         <v>149</v>
       </c>
       <c r="C19" s="54">
         <v>98</v>
       </c>
       <c r="D19" s="55">
         <v>102</v>
       </c>
       <c r="E19" s="55">
         <v>131</v>
       </c>
       <c r="F19" s="54">
         <v>132</v>
       </c>
       <c r="G19" s="52">
         <v>111</v>
       </c>
       <c r="H19" s="52">
         <v>117</v>
       </c>
       <c r="I19" s="52">
@@ -6555,51 +13826,51 @@
       <c r="T19" s="52">
         <v>66</v>
       </c>
       <c r="U19" s="52">
         <v>71</v>
       </c>
       <c r="V19" s="56">
         <v>71</v>
       </c>
       <c r="W19" s="56">
         <v>73</v>
       </c>
       <c r="X19" s="56">
         <v>57</v>
       </c>
       <c r="Y19" s="56">
         <v>69</v>
       </c>
       <c r="Z19" s="99">
         <v>57</v>
       </c>
       <c r="AA19" s="103">
         <v>52</v>
       </c>
     </row>
-    <row r="20" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="20" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="54">
         <v>370</v>
       </c>
       <c r="C20" s="54">
         <v>344</v>
       </c>
       <c r="D20" s="55">
         <v>326</v>
       </c>
       <c r="E20" s="55">
         <v>369</v>
       </c>
       <c r="F20" s="54">
         <v>358</v>
       </c>
       <c r="G20" s="52">
         <v>343</v>
       </c>
       <c r="H20" s="52">
         <v>331</v>
       </c>
       <c r="I20" s="52">
@@ -6638,81 +13909,81 @@
       <c r="T20" s="52">
         <v>248</v>
       </c>
       <c r="U20" s="52">
         <v>254</v>
       </c>
       <c r="V20" s="56">
         <v>257</v>
       </c>
       <c r="W20" s="56">
         <v>294</v>
       </c>
       <c r="X20" s="56">
         <v>232</v>
       </c>
       <c r="Y20" s="56">
         <v>231</v>
       </c>
       <c r="Z20" s="99">
         <v>219</v>
       </c>
       <c r="AA20" s="103">
         <v>222</v>
       </c>
     </row>
-    <row r="21" spans="1:27" s="1" customFormat="1" ht="11.25">
-      <c r="A21" s="132" t="s">
+    <row r="21" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="169" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="132"/>
-[...25 lines deleted...]
-    <row r="22" spans="1:27" s="1" customFormat="1" ht="11.25">
+      <c r="B21" s="169"/>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="169"/>
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="169"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="169"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="169"/>
+      <c r="Y21" s="169"/>
+      <c r="Z21" s="169"/>
+    </row>
+    <row r="22" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="50">
         <v>2114</v>
       </c>
       <c r="C22" s="50">
         <v>2222</v>
       </c>
       <c r="D22" s="51">
         <v>2339</v>
       </c>
       <c r="E22" s="51">
         <v>2294</v>
       </c>
       <c r="F22" s="50">
         <v>1976</v>
       </c>
       <c r="G22" s="50">
         <v>2002</v>
       </c>
       <c r="H22" s="50">
         <v>2160</v>
       </c>
       <c r="I22" s="50">
@@ -6751,51 +14022,51 @@
       <c r="T22" s="52">
         <v>1468</v>
       </c>
       <c r="U22" s="52">
         <v>1573</v>
       </c>
       <c r="V22" s="11">
         <v>1822</v>
       </c>
       <c r="W22" s="52">
         <v>1929</v>
       </c>
       <c r="X22" s="52">
         <v>1511</v>
       </c>
       <c r="Y22" s="52">
         <v>1453</v>
       </c>
       <c r="Z22" s="99">
         <v>1514</v>
       </c>
       <c r="AA22" s="103">
         <v>1506</v>
       </c>
     </row>
-    <row r="23" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="23" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="50">
         <v>1598</v>
       </c>
       <c r="C23" s="50">
         <v>1678</v>
       </c>
       <c r="D23" s="51">
         <v>1807</v>
       </c>
       <c r="E23" s="51">
         <v>1785</v>
       </c>
       <c r="F23" s="40" t="s">
         <v>7</v>
       </c>
       <c r="G23" s="40" t="s">
         <v>7</v>
       </c>
       <c r="H23" s="40" t="s">
         <v>7</v>
       </c>
       <c r="I23" s="40" t="s">
@@ -6834,51 +14105,51 @@
       <c r="T23" s="52">
         <v>1215</v>
       </c>
       <c r="U23" s="52">
         <v>1308</v>
       </c>
       <c r="V23" s="11">
         <v>1556</v>
       </c>
       <c r="W23" s="52">
         <v>1609</v>
       </c>
       <c r="X23" s="52">
         <v>1253</v>
       </c>
       <c r="Y23" s="52">
         <v>1183</v>
       </c>
       <c r="Z23" s="99">
         <v>1294</v>
       </c>
       <c r="AA23" s="103">
         <v>1250</v>
       </c>
     </row>
-    <row r="24" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="24" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="50">
         <v>19</v>
       </c>
       <c r="C24" s="50">
         <v>11</v>
       </c>
       <c r="D24" s="51">
         <v>12</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="39" t="s">
@@ -6917,51 +14188,51 @@
       <c r="T24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="59" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="52" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="52" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="99" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="103" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="25" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="50">
         <v>93</v>
       </c>
       <c r="C25" s="50">
         <v>98</v>
       </c>
       <c r="D25" s="51">
         <v>79</v>
       </c>
       <c r="E25" s="51">
         <v>93</v>
       </c>
       <c r="F25" s="40" t="s">
         <v>7</v>
       </c>
       <c r="G25" s="40" t="s">
         <v>7</v>
       </c>
       <c r="H25" s="40" t="s">
         <v>7</v>
       </c>
       <c r="I25" s="40" t="s">
@@ -7000,51 +14271,51 @@
       <c r="T25" s="53">
         <v>68</v>
       </c>
       <c r="U25" s="52">
         <v>65</v>
       </c>
       <c r="V25" s="11">
         <v>81</v>
       </c>
       <c r="W25" s="11">
         <v>80</v>
       </c>
       <c r="X25" s="52">
         <v>63</v>
       </c>
       <c r="Y25" s="52">
         <v>63</v>
       </c>
       <c r="Z25" s="99">
         <v>55</v>
       </c>
       <c r="AA25" s="103">
         <v>57</v>
       </c>
     </row>
-    <row r="26" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="26" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="50">
         <v>65</v>
       </c>
       <c r="C26" s="50">
         <v>69</v>
       </c>
       <c r="D26" s="51">
         <v>55</v>
       </c>
       <c r="E26" s="51">
         <v>67</v>
       </c>
       <c r="F26" s="40" t="s">
         <v>7</v>
       </c>
       <c r="G26" s="40" t="s">
         <v>7</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>7</v>
       </c>
       <c r="I26" s="40" t="s">
@@ -7083,51 +14354,51 @@
       <c r="T26" s="53">
         <v>47</v>
       </c>
       <c r="U26" s="52">
         <v>62</v>
       </c>
       <c r="V26" s="11">
         <v>50</v>
       </c>
       <c r="W26" s="11">
         <v>63</v>
       </c>
       <c r="X26" s="52">
         <v>51</v>
       </c>
       <c r="Y26" s="52">
         <v>47</v>
       </c>
       <c r="Z26" s="99">
         <v>45</v>
       </c>
       <c r="AA26" s="103">
         <v>47</v>
       </c>
     </row>
-    <row r="27" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="27" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="50">
         <v>71</v>
       </c>
       <c r="C27" s="50">
         <v>75</v>
       </c>
       <c r="D27" s="51">
         <v>84</v>
       </c>
       <c r="E27" s="51">
         <v>81</v>
       </c>
       <c r="F27" s="40" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="40" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="40" t="s">
         <v>7</v>
       </c>
       <c r="I27" s="40" t="s">
@@ -7166,51 +14437,51 @@
       <c r="T27" s="53">
         <v>52</v>
       </c>
       <c r="U27" s="52">
         <v>55</v>
       </c>
       <c r="V27" s="11">
         <v>48</v>
       </c>
       <c r="W27" s="11">
         <v>71</v>
       </c>
       <c r="X27" s="52">
         <v>56</v>
       </c>
       <c r="Y27" s="52">
         <v>63</v>
       </c>
       <c r="Z27" s="99">
         <v>48</v>
       </c>
       <c r="AA27" s="103">
         <v>71</v>
       </c>
     </row>
-    <row r="28" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="28" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="50">
         <v>65</v>
       </c>
       <c r="C28" s="50">
         <v>68</v>
       </c>
       <c r="D28" s="51">
         <v>80</v>
       </c>
       <c r="E28" s="51">
         <v>86</v>
       </c>
       <c r="F28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="39" t="s">
@@ -7249,51 +14520,51 @@
       <c r="T28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="11" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="59" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="52" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="52" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="99" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="103" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="29" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="50">
         <v>81</v>
       </c>
       <c r="C29" s="50">
         <v>96</v>
       </c>
       <c r="D29" s="51">
         <v>108</v>
       </c>
       <c r="E29" s="51">
         <v>109</v>
       </c>
       <c r="F29" s="40" t="s">
         <v>7</v>
       </c>
       <c r="G29" s="40" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="40" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="40" t="s">
@@ -7332,51 +14603,51 @@
       <c r="T29" s="53">
         <v>86</v>
       </c>
       <c r="U29" s="52">
         <v>83</v>
       </c>
       <c r="V29" s="11">
         <v>87</v>
       </c>
       <c r="W29" s="11">
         <v>106</v>
       </c>
       <c r="X29" s="52">
         <v>88</v>
       </c>
       <c r="Y29" s="52">
         <v>97</v>
       </c>
       <c r="Z29" s="99">
         <v>72</v>
       </c>
       <c r="AA29" s="103">
         <v>81</v>
       </c>
     </row>
-    <row r="30" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="30" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="50">
         <v>53</v>
       </c>
       <c r="C30" s="50">
         <v>59</v>
       </c>
       <c r="D30" s="51">
         <v>53</v>
       </c>
       <c r="E30" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="39" t="s">
@@ -7415,51 +14686,51 @@
       <c r="T30" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="59" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="59" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="52" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="99" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="103" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="31" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="50">
         <v>69</v>
       </c>
       <c r="C31" s="50">
         <v>68</v>
       </c>
       <c r="D31" s="51">
         <v>61</v>
       </c>
       <c r="E31" s="51">
         <v>73</v>
       </c>
       <c r="F31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="39" t="s">
@@ -7498,81 +14769,81 @@
       <c r="T31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="11" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="59" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="59" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="52" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="99" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="103" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:27" s="1" customFormat="1" ht="11.25">
-      <c r="A32" s="132" t="s">
+    <row r="32" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A32" s="169" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="132"/>
-[...25 lines deleted...]
-    <row r="33" spans="1:27" s="1" customFormat="1" ht="11.25">
+      <c r="B32" s="169"/>
+      <c r="C32" s="169"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="169"/>
+      <c r="F32" s="169"/>
+      <c r="G32" s="169"/>
+      <c r="H32" s="169"/>
+      <c r="I32" s="169"/>
+      <c r="J32" s="169"/>
+      <c r="K32" s="169"/>
+      <c r="L32" s="169"/>
+      <c r="M32" s="169"/>
+      <c r="N32" s="169"/>
+      <c r="O32" s="169"/>
+      <c r="P32" s="169"/>
+      <c r="Q32" s="169"/>
+      <c r="R32" s="169"/>
+      <c r="S32" s="169"/>
+      <c r="T32" s="169"/>
+      <c r="U32" s="169"/>
+      <c r="V32" s="169"/>
+      <c r="W32" s="169"/>
+      <c r="X32" s="169"/>
+      <c r="Y32" s="169"/>
+      <c r="Z32" s="169"/>
+    </row>
+    <row r="33" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="60">
         <v>2833</v>
       </c>
       <c r="C33" s="60">
         <v>2764</v>
       </c>
       <c r="D33" s="68">
         <v>2792</v>
       </c>
       <c r="E33" s="68">
         <v>2785</v>
       </c>
       <c r="F33" s="60">
         <v>2921</v>
       </c>
       <c r="G33" s="60">
         <v>2950</v>
       </c>
       <c r="H33" s="60">
         <v>2887</v>
       </c>
       <c r="I33" s="60">
@@ -7611,51 +14882,51 @@
       <c r="T33" s="53">
         <v>1961</v>
       </c>
       <c r="U33" s="52">
         <v>2007</v>
       </c>
       <c r="V33" s="59">
         <v>2139</v>
       </c>
       <c r="W33" s="59">
         <v>2309</v>
       </c>
       <c r="X33" s="59">
         <v>1721</v>
       </c>
       <c r="Y33" s="59">
         <v>1753</v>
       </c>
       <c r="Z33" s="99">
         <v>1748</v>
       </c>
       <c r="AA33" s="103">
         <v>1675</v>
       </c>
     </row>
-    <row r="34" spans="1:27" s="61" customFormat="1" ht="11.25">
+    <row r="34" spans="1:27" s="61" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="60">
         <v>1</v>
       </c>
       <c r="C34" s="60">
         <v>5</v>
       </c>
       <c r="D34" s="51">
         <v>2</v>
       </c>
       <c r="E34" s="51">
         <v>2</v>
       </c>
       <c r="F34" s="40" t="s">
         <v>7</v>
       </c>
       <c r="G34" s="40" t="s">
         <v>7</v>
       </c>
       <c r="H34" s="40" t="s">
         <v>7</v>
       </c>
       <c r="I34" s="40" t="s">
@@ -7694,51 +14965,51 @@
       <c r="T34" s="53" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="52" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="59" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="59" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="59" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="59" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="99" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="103" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:27" s="61" customFormat="1" ht="11.25">
+    <row r="35" spans="1:27" s="61" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="60">
         <v>398</v>
       </c>
       <c r="C35" s="60">
         <v>416</v>
       </c>
       <c r="D35" s="51">
         <v>407</v>
       </c>
       <c r="E35" s="51">
         <v>396</v>
       </c>
       <c r="F35" s="52">
         <v>381</v>
       </c>
       <c r="G35" s="52">
         <v>386</v>
       </c>
       <c r="H35" s="52">
         <v>334</v>
       </c>
       <c r="I35" s="52">
@@ -7777,51 +15048,51 @@
       <c r="T35" s="53">
         <v>247</v>
       </c>
       <c r="U35" s="52">
         <v>232</v>
       </c>
       <c r="V35" s="59">
         <v>290</v>
       </c>
       <c r="W35" s="59">
         <v>271</v>
       </c>
       <c r="X35" s="59">
         <v>222</v>
       </c>
       <c r="Y35" s="59">
         <v>214</v>
       </c>
       <c r="Z35" s="99">
         <v>217</v>
       </c>
       <c r="AA35" s="103">
         <v>188</v>
       </c>
     </row>
-    <row r="36" spans="1:27" s="61" customFormat="1" ht="11.25">
+    <row r="36" spans="1:27" s="61" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="60">
         <v>97</v>
       </c>
       <c r="C36" s="60">
         <v>111</v>
       </c>
       <c r="D36" s="51">
         <v>112</v>
       </c>
       <c r="E36" s="51">
         <v>122</v>
       </c>
       <c r="F36" s="52">
         <v>148</v>
       </c>
       <c r="G36" s="52">
         <v>147</v>
       </c>
       <c r="H36" s="52">
         <v>141</v>
       </c>
       <c r="I36" s="52">
@@ -7860,51 +15131,51 @@
       <c r="T36" s="53">
         <v>93</v>
       </c>
       <c r="U36" s="52">
         <v>59</v>
       </c>
       <c r="V36" s="59">
         <v>85</v>
       </c>
       <c r="W36" s="59">
         <v>93</v>
       </c>
       <c r="X36" s="59">
         <v>64</v>
       </c>
       <c r="Y36" s="59">
         <v>72</v>
       </c>
       <c r="Z36" s="99">
         <v>66</v>
       </c>
       <c r="AA36" s="103">
         <v>43</v>
       </c>
     </row>
-    <row r="37" spans="1:27" s="61" customFormat="1" ht="11.25">
+    <row r="37" spans="1:27" s="61" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="60">
         <v>267</v>
       </c>
       <c r="C37" s="60">
         <v>294</v>
       </c>
       <c r="D37" s="51">
         <v>296</v>
       </c>
       <c r="E37" s="51">
         <v>251</v>
       </c>
       <c r="F37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="39" t="s">
@@ -7943,51 +15214,51 @@
       <c r="T37" s="53">
         <v>131</v>
       </c>
       <c r="U37" s="52">
         <v>141</v>
       </c>
       <c r="V37" s="59">
         <v>163</v>
       </c>
       <c r="W37" s="59">
         <v>176</v>
       </c>
       <c r="X37" s="59">
         <v>116</v>
       </c>
       <c r="Y37" s="59">
         <v>132</v>
       </c>
       <c r="Z37" s="99">
         <v>140</v>
       </c>
       <c r="AA37" s="103">
         <v>117</v>
       </c>
     </row>
-    <row r="38" spans="1:27" s="61" customFormat="1" ht="11.25">
+    <row r="38" spans="1:27" s="61" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="60">
         <v>252</v>
       </c>
       <c r="C38" s="60">
         <v>241</v>
       </c>
       <c r="D38" s="51">
         <v>240</v>
       </c>
       <c r="E38" s="51">
         <v>234</v>
       </c>
       <c r="F38" s="52">
         <v>242</v>
       </c>
       <c r="G38" s="52">
         <v>241</v>
       </c>
       <c r="H38" s="52">
         <v>266</v>
       </c>
       <c r="I38" s="52">
@@ -8026,51 +15297,51 @@
       <c r="T38" s="53">
         <v>162</v>
       </c>
       <c r="U38" s="52">
         <v>171</v>
       </c>
       <c r="V38" s="59">
         <v>175</v>
       </c>
       <c r="W38" s="59">
         <v>210</v>
       </c>
       <c r="X38" s="59">
         <v>180</v>
       </c>
       <c r="Y38" s="59">
         <v>148</v>
       </c>
       <c r="Z38" s="99">
         <v>139</v>
       </c>
       <c r="AA38" s="103">
         <v>138</v>
       </c>
     </row>
-    <row r="39" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="39" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="60">
         <v>248</v>
       </c>
       <c r="C39" s="60">
         <v>226</v>
       </c>
       <c r="D39" s="51">
         <v>232</v>
       </c>
       <c r="E39" s="51">
         <v>227</v>
       </c>
       <c r="F39" s="52">
         <v>202</v>
       </c>
       <c r="G39" s="52">
         <v>227</v>
       </c>
       <c r="H39" s="52">
         <v>217</v>
       </c>
       <c r="I39" s="52">
@@ -8109,51 +15380,51 @@
       <c r="T39" s="53">
         <v>152</v>
       </c>
       <c r="U39" s="52">
         <v>169</v>
       </c>
       <c r="V39" s="59">
         <v>164</v>
       </c>
       <c r="W39" s="59">
         <v>168</v>
       </c>
       <c r="X39" s="59">
         <v>112</v>
       </c>
       <c r="Y39" s="59">
         <v>107</v>
       </c>
       <c r="Z39" s="99">
         <v>126</v>
       </c>
       <c r="AA39" s="103">
         <v>116</v>
       </c>
     </row>
-    <row r="40" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="40" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="60">
         <v>340</v>
       </c>
       <c r="C40" s="60">
         <v>330</v>
       </c>
       <c r="D40" s="51">
         <v>357</v>
       </c>
       <c r="E40" s="51">
         <v>351</v>
       </c>
       <c r="F40" s="52">
         <v>342</v>
       </c>
       <c r="G40" s="52">
         <v>372</v>
       </c>
       <c r="H40" s="52">
         <v>347</v>
       </c>
       <c r="I40" s="52">
@@ -8192,51 +15463,51 @@
       <c r="T40" s="53">
         <v>266</v>
       </c>
       <c r="U40" s="52">
         <v>331</v>
       </c>
       <c r="V40" s="59">
         <v>319</v>
       </c>
       <c r="W40" s="59">
         <v>357</v>
       </c>
       <c r="X40" s="59">
         <v>267</v>
       </c>
       <c r="Y40" s="59">
         <v>271</v>
       </c>
       <c r="Z40" s="99">
         <v>274</v>
       </c>
       <c r="AA40" s="103">
         <v>296</v>
       </c>
     </row>
-    <row r="41" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="41" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="60">
         <v>135</v>
       </c>
       <c r="C41" s="60">
         <v>152</v>
       </c>
       <c r="D41" s="51">
         <v>161</v>
       </c>
       <c r="E41" s="51">
         <v>132</v>
       </c>
       <c r="F41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="39" t="s">
@@ -8275,51 +15546,51 @@
       <c r="T41" s="53">
         <v>78</v>
       </c>
       <c r="U41" s="52">
         <v>72</v>
       </c>
       <c r="V41" s="59">
         <v>69</v>
       </c>
       <c r="W41" s="59">
         <v>75</v>
       </c>
       <c r="X41" s="59">
         <v>59</v>
       </c>
       <c r="Y41" s="59">
         <v>72</v>
       </c>
       <c r="Z41" s="99">
         <v>67</v>
       </c>
       <c r="AA41" s="103">
         <v>78</v>
       </c>
     </row>
-    <row r="42" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="42" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="60">
         <v>142</v>
       </c>
       <c r="C42" s="60">
         <v>133</v>
       </c>
       <c r="D42" s="51">
         <v>143</v>
       </c>
       <c r="E42" s="51">
         <v>114</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="39" t="s">
@@ -8358,51 +15629,51 @@
       <c r="T42" s="53">
         <v>98</v>
       </c>
       <c r="U42" s="52">
         <v>91</v>
       </c>
       <c r="V42" s="59">
         <v>74</v>
       </c>
       <c r="W42" s="59">
         <v>92</v>
       </c>
       <c r="X42" s="59">
         <v>69</v>
       </c>
       <c r="Y42" s="59">
         <v>75</v>
       </c>
       <c r="Z42" s="99">
         <v>87</v>
       </c>
       <c r="AA42" s="103">
         <v>67</v>
       </c>
     </row>
-    <row r="43" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="43" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="60">
         <v>158</v>
       </c>
       <c r="C43" s="60">
         <v>150</v>
       </c>
       <c r="D43" s="51">
         <v>163</v>
       </c>
       <c r="E43" s="51">
         <v>152</v>
       </c>
       <c r="F43" s="52">
         <v>253</v>
       </c>
       <c r="G43" s="52">
         <v>224</v>
       </c>
       <c r="H43" s="52">
         <v>251</v>
       </c>
       <c r="I43" s="52">
@@ -8441,51 +15712,51 @@
       <c r="T43" s="53">
         <v>157</v>
       </c>
       <c r="U43" s="52">
         <v>181</v>
       </c>
       <c r="V43" s="59">
         <v>185</v>
       </c>
       <c r="W43" s="59">
         <v>217</v>
       </c>
       <c r="X43" s="59">
         <v>133</v>
       </c>
       <c r="Y43" s="59">
         <v>142</v>
       </c>
       <c r="Z43" s="99">
         <v>152</v>
       </c>
       <c r="AA43" s="103">
         <v>156</v>
       </c>
     </row>
-    <row r="44" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="44" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="60">
         <v>279</v>
       </c>
       <c r="C44" s="60">
         <v>294</v>
       </c>
       <c r="D44" s="51">
         <v>274</v>
       </c>
       <c r="E44" s="51">
         <v>253</v>
       </c>
       <c r="F44" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I44" s="39" t="s">
@@ -8524,51 +15795,51 @@
       <c r="T44" s="53">
         <v>191</v>
       </c>
       <c r="U44" s="52">
         <v>160</v>
       </c>
       <c r="V44" s="59">
         <v>207</v>
       </c>
       <c r="W44" s="59">
         <v>203</v>
       </c>
       <c r="X44" s="59">
         <v>149</v>
       </c>
       <c r="Y44" s="59">
         <v>163</v>
       </c>
       <c r="Z44" s="99">
         <v>146</v>
       </c>
       <c r="AA44" s="103">
         <v>151</v>
       </c>
     </row>
-    <row r="45" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="45" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A45" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="60">
         <v>119</v>
       </c>
       <c r="C45" s="60">
         <v>97</v>
       </c>
       <c r="D45" s="51">
         <v>91</v>
       </c>
       <c r="E45" s="51">
         <v>124</v>
       </c>
       <c r="F45" s="52">
         <v>117</v>
       </c>
       <c r="G45" s="52">
         <v>119</v>
       </c>
       <c r="H45" s="52">
         <v>103</v>
       </c>
       <c r="I45" s="52">
@@ -8607,51 +15878,51 @@
       <c r="T45" s="53">
         <v>72</v>
       </c>
       <c r="U45" s="52">
         <v>75</v>
       </c>
       <c r="V45" s="59">
         <v>80</v>
       </c>
       <c r="W45" s="59">
         <v>80</v>
       </c>
       <c r="X45" s="59">
         <v>61</v>
       </c>
       <c r="Y45" s="59">
         <v>57</v>
       </c>
       <c r="Z45" s="99">
         <v>58</v>
       </c>
       <c r="AA45" s="103">
         <v>51</v>
       </c>
     </row>
-    <row r="46" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="46" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A46" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="60">
         <v>96</v>
       </c>
       <c r="C46" s="60">
         <v>39</v>
       </c>
       <c r="D46" s="51">
         <v>49</v>
       </c>
       <c r="E46" s="51">
         <v>131</v>
       </c>
       <c r="F46" s="52">
         <v>132</v>
       </c>
       <c r="G46" s="52">
         <v>111</v>
       </c>
       <c r="H46" s="52">
         <v>117</v>
       </c>
       <c r="I46" s="52">
@@ -8690,51 +15961,51 @@
       <c r="T46" s="53">
         <v>66</v>
       </c>
       <c r="U46" s="52">
         <v>71</v>
       </c>
       <c r="V46" s="59">
         <v>71</v>
       </c>
       <c r="W46" s="59">
         <v>73</v>
       </c>
       <c r="X46" s="59">
         <v>57</v>
       </c>
       <c r="Y46" s="59">
         <v>69</v>
       </c>
       <c r="Z46" s="99">
         <v>57</v>
       </c>
       <c r="AA46" s="103">
         <v>52</v>
       </c>
     </row>
-    <row r="47" spans="1:27" s="1" customFormat="1" ht="11.25">
+    <row r="47" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A47" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="62">
         <v>301</v>
       </c>
       <c r="C47" s="62">
         <v>276</v>
       </c>
       <c r="D47" s="63">
         <v>265</v>
       </c>
       <c r="E47" s="63">
         <v>296</v>
       </c>
       <c r="F47" s="65">
         <v>358</v>
       </c>
       <c r="G47" s="65">
         <v>343</v>
       </c>
       <c r="H47" s="65">
         <v>331</v>
       </c>
       <c r="I47" s="65">
@@ -8773,8952 +16044,5383 @@
       <c r="T47" s="64">
         <v>248</v>
       </c>
       <c r="U47" s="65">
         <v>254</v>
       </c>
       <c r="V47" s="66">
         <v>257</v>
       </c>
       <c r="W47" s="66">
         <v>294</v>
       </c>
       <c r="X47" s="66">
         <v>232</v>
       </c>
       <c r="Y47" s="66">
         <v>231</v>
       </c>
       <c r="Z47" s="100">
         <v>219</v>
       </c>
       <c r="AA47" s="104">
         <v>222</v>
       </c>
     </row>
-    <row r="48" spans="1:27" s="1" customFormat="1" ht="12.75">
+    <row r="48" spans="1:27" s="1" customFormat="1" ht="12">
       <c r="A48" s="129" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="49" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="49" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A49" s="2"/>
     </row>
-    <row r="50" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="50" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A50" s="2"/>
     </row>
-    <row r="51" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="51" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A51" s="2"/>
     </row>
-    <row r="52" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="52" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A52" s="2"/>
     </row>
-    <row r="53" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="53" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A53" s="2"/>
     </row>
-    <row r="54" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="54" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A54" s="2"/>
     </row>
-    <row r="55" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="55" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A55" s="2"/>
     </row>
-    <row r="56" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="56" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A56" s="2"/>
     </row>
-    <row r="57" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="57" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A57" s="2"/>
     </row>
-    <row r="58" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="58" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A58" s="2"/>
     </row>
-    <row r="59" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="59" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A59" s="2"/>
     </row>
-    <row r="60" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="60" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A60" s="2"/>
     </row>
-    <row r="61" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="61" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A61" s="2"/>
     </row>
-    <row r="62" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="62" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A62" s="2"/>
     </row>
-    <row r="63" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="63" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A63" s="2"/>
     </row>
-    <row r="64" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="64" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A64" s="2"/>
     </row>
-    <row r="65" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="65" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A65" s="2"/>
     </row>
-    <row r="66" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="66" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A66" s="2"/>
     </row>
-    <row r="67" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="67" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A67" s="2"/>
     </row>
-    <row r="68" spans="1:1" s="1" customFormat="1" ht="11.25">
+    <row r="68" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
       <c r="A68" s="2"/>
-    </row>
-[...7199 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AA68"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AB25" sqref="AB25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="23.88671875" style="49" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="47" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.88671875" style="47" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+      <c r="H1" s="171"/>
+      <c r="I1" s="171"/>
+      <c r="J1" s="171"/>
+      <c r="K1" s="171"/>
+      <c r="L1" s="171"/>
+      <c r="M1" s="171"/>
+      <c r="N1" s="171"/>
+      <c r="O1" s="171"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="171"/>
+      <c r="R1" s="171"/>
+      <c r="S1" s="171"/>
+      <c r="T1" s="171"/>
+      <c r="U1" s="171"/>
+      <c r="V1" s="171"/>
+      <c r="W1" s="171"/>
+      <c r="X1" s="171"/>
+      <c r="Y1" s="171"/>
+      <c r="Z1" s="171"/>
+    </row>
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A2" s="2"/>
+    </row>
+    <row r="3" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A3" s="2"/>
+      <c r="V3" s="24"/>
+      <c r="Y3" s="3"/>
+      <c r="AA3" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" s="1" customFormat="1" ht="12">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5">
+        <v>2000</v>
+      </c>
+      <c r="C4" s="5">
+        <v>2001</v>
+      </c>
+      <c r="D4" s="5">
+        <v>2002</v>
+      </c>
+      <c r="E4" s="5">
+        <v>2003</v>
+      </c>
+      <c r="F4" s="5">
+        <v>2004</v>
+      </c>
+      <c r="G4" s="5">
+        <v>2005</v>
+      </c>
+      <c r="H4" s="5">
+        <v>2006</v>
+      </c>
+      <c r="I4" s="5">
+        <v>2007</v>
+      </c>
+      <c r="J4" s="5">
+        <v>2008</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="5">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="5">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="5">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="5">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="7">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="5">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="7">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="8">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="6">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="6">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="6">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="8">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="101">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="172"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
+    </row>
+    <row r="6" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="54">
+        <v>3983</v>
+      </c>
+      <c r="C6" s="54">
+        <v>3975</v>
+      </c>
+      <c r="D6" s="55">
+        <v>3982</v>
+      </c>
+      <c r="E6" s="55">
+        <v>4193</v>
+      </c>
+      <c r="F6" s="54">
+        <v>4004</v>
+      </c>
+      <c r="G6" s="52">
+        <v>4047</v>
+      </c>
+      <c r="H6" s="52">
+        <v>4175</v>
+      </c>
+      <c r="I6" s="52">
+        <v>3992</v>
+      </c>
+      <c r="J6" s="52">
+        <v>3895</v>
+      </c>
+      <c r="K6" s="53">
+        <v>3681</v>
+      </c>
+      <c r="L6" s="53">
+        <v>3647</v>
+      </c>
+      <c r="M6" s="53">
+        <v>3774</v>
+      </c>
+      <c r="N6" s="53">
+        <v>3659</v>
+      </c>
+      <c r="O6" s="53">
+        <v>3456</v>
+      </c>
+      <c r="P6" s="53">
+        <v>3286</v>
+      </c>
+      <c r="Q6" s="53">
+        <v>3201</v>
+      </c>
+      <c r="R6" s="53">
+        <v>3271</v>
+      </c>
+      <c r="S6" s="52">
+        <v>3127</v>
+      </c>
+      <c r="T6" s="52">
+        <v>3128</v>
+      </c>
+      <c r="U6" s="52">
+        <v>3108</v>
+      </c>
+      <c r="V6" s="56">
+        <v>3533</v>
+      </c>
+      <c r="W6" s="56">
+        <v>4141</v>
+      </c>
+      <c r="X6" s="56">
+        <v>3013</v>
+      </c>
+      <c r="Y6" s="56">
+        <v>2707</v>
+      </c>
+      <c r="Z6" s="103">
+        <v>2792</v>
+      </c>
+      <c r="AA6" s="103">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="54">
+        <v>1292</v>
+      </c>
+      <c r="C7" s="54">
+        <v>1415</v>
+      </c>
+      <c r="D7" s="55">
+        <v>1424</v>
+      </c>
+      <c r="E7" s="55">
+        <v>1448</v>
+      </c>
+      <c r="F7" s="54">
+        <v>1423</v>
+      </c>
+      <c r="G7" s="52">
+        <v>1466</v>
+      </c>
+      <c r="H7" s="52">
+        <v>1520</v>
+      </c>
+      <c r="I7" s="52">
+        <v>1417</v>
+      </c>
+      <c r="J7" s="52">
+        <v>1384</v>
+      </c>
+      <c r="K7" s="53">
+        <v>1333</v>
+      </c>
+      <c r="L7" s="53">
+        <v>1296</v>
+      </c>
+      <c r="M7" s="53">
+        <v>1358</v>
+      </c>
+      <c r="N7" s="53">
+        <v>1269</v>
+      </c>
+      <c r="O7" s="53">
+        <v>1305</v>
+      </c>
+      <c r="P7" s="53">
+        <v>1220</v>
+      </c>
+      <c r="Q7" s="53">
+        <v>1211</v>
+      </c>
+      <c r="R7" s="53">
+        <v>1251</v>
+      </c>
+      <c r="S7" s="52">
+        <v>1189</v>
+      </c>
+      <c r="T7" s="52">
+        <v>1230</v>
+      </c>
+      <c r="U7" s="52">
+        <v>1227</v>
+      </c>
+      <c r="V7" s="56">
+        <v>1501</v>
+      </c>
+      <c r="W7" s="56">
+        <v>1780</v>
+      </c>
+      <c r="X7" s="56">
+        <v>1324</v>
+      </c>
+      <c r="Y7" s="56">
+        <v>1086</v>
+      </c>
+      <c r="Z7" s="103">
+        <v>1201</v>
+      </c>
+      <c r="AA7" s="103">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="54">
+        <v>351</v>
+      </c>
+      <c r="C8" s="54">
+        <v>308</v>
+      </c>
+      <c r="D8" s="55">
+        <v>296</v>
+      </c>
+      <c r="E8" s="55">
+        <v>327</v>
+      </c>
+      <c r="F8" s="54">
+        <v>315</v>
+      </c>
+      <c r="G8" s="52">
+        <v>302</v>
+      </c>
+      <c r="H8" s="52">
+        <v>312</v>
+      </c>
+      <c r="I8" s="52">
+        <v>293</v>
+      </c>
+      <c r="J8" s="52">
+        <v>255</v>
+      </c>
+      <c r="K8" s="53">
+        <v>247</v>
+      </c>
+      <c r="L8" s="53">
+        <v>281</v>
+      </c>
+      <c r="M8" s="53">
+        <v>239</v>
+      </c>
+      <c r="N8" s="53">
+        <v>252</v>
+      </c>
+      <c r="O8" s="53">
+        <v>232</v>
+      </c>
+      <c r="P8" s="53">
+        <v>237</v>
+      </c>
+      <c r="Q8" s="53">
+        <v>203</v>
+      </c>
+      <c r="R8" s="53">
+        <v>237</v>
+      </c>
+      <c r="S8" s="52">
+        <v>227</v>
+      </c>
+      <c r="T8" s="52">
+        <v>179</v>
+      </c>
+      <c r="U8" s="52">
+        <v>201</v>
+      </c>
+      <c r="V8" s="56">
+        <v>194</v>
+      </c>
+      <c r="W8" s="56">
+        <v>246</v>
+      </c>
+      <c r="X8" s="56">
+        <v>212</v>
+      </c>
+      <c r="Y8" s="56">
+        <v>175</v>
+      </c>
+      <c r="Z8" s="103">
+        <v>180</v>
+      </c>
+      <c r="AA8" s="103">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="54">
+        <v>84</v>
+      </c>
+      <c r="C9" s="54">
+        <v>95</v>
+      </c>
+      <c r="D9" s="55">
+        <v>87</v>
+      </c>
+      <c r="E9" s="55">
+        <v>94</v>
+      </c>
+      <c r="F9" s="54">
+        <v>89</v>
+      </c>
+      <c r="G9" s="52">
+        <v>105</v>
+      </c>
+      <c r="H9" s="52">
+        <v>89</v>
+      </c>
+      <c r="I9" s="52">
+        <v>96</v>
+      </c>
+      <c r="J9" s="52">
+        <v>99</v>
+      </c>
+      <c r="K9" s="53">
+        <v>86</v>
+      </c>
+      <c r="L9" s="53">
+        <v>85</v>
+      </c>
+      <c r="M9" s="53">
+        <v>93</v>
+      </c>
+      <c r="N9" s="53">
+        <v>81</v>
+      </c>
+      <c r="O9" s="53">
+        <v>65</v>
+      </c>
+      <c r="P9" s="53">
+        <v>65</v>
+      </c>
+      <c r="Q9" s="53">
+        <v>80</v>
+      </c>
+      <c r="R9" s="53">
+        <v>62</v>
+      </c>
+      <c r="S9" s="52">
+        <v>60</v>
+      </c>
+      <c r="T9" s="52">
+        <v>59</v>
+      </c>
+      <c r="U9" s="52">
+        <v>78</v>
+      </c>
+      <c r="V9" s="56">
+        <v>61</v>
+      </c>
+      <c r="W9" s="56">
+        <v>80</v>
+      </c>
+      <c r="X9" s="56">
+        <v>43</v>
+      </c>
+      <c r="Y9" s="56">
+        <v>51</v>
+      </c>
+      <c r="Z9" s="103">
+        <v>47</v>
+      </c>
+      <c r="AA9" s="103">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="54">
+        <v>317</v>
+      </c>
+      <c r="C10" s="54">
+        <v>277</v>
+      </c>
+      <c r="D10" s="55">
+        <v>282</v>
+      </c>
+      <c r="E10" s="55">
+        <v>316</v>
+      </c>
+      <c r="F10" s="54">
+        <v>270</v>
+      </c>
+      <c r="G10" s="52">
+        <v>275</v>
+      </c>
+      <c r="H10" s="52">
+        <v>232</v>
+      </c>
+      <c r="I10" s="52">
+        <v>257</v>
+      </c>
+      <c r="J10" s="52">
+        <v>256</v>
+      </c>
+      <c r="K10" s="53">
+        <v>242</v>
+      </c>
+      <c r="L10" s="53">
+        <v>241</v>
+      </c>
+      <c r="M10" s="53">
+        <v>250</v>
+      </c>
+      <c r="N10" s="53">
+        <v>253</v>
+      </c>
+      <c r="O10" s="53">
+        <v>224</v>
+      </c>
+      <c r="P10" s="53">
+        <v>201</v>
+      </c>
+      <c r="Q10" s="53">
+        <v>199</v>
+      </c>
+      <c r="R10" s="53">
+        <v>205</v>
+      </c>
+      <c r="S10" s="52">
+        <v>170</v>
+      </c>
+      <c r="T10" s="52">
+        <v>201</v>
+      </c>
+      <c r="U10" s="52">
+        <v>202</v>
+      </c>
+      <c r="V10" s="56">
+        <v>206</v>
+      </c>
+      <c r="W10" s="56">
+        <v>237</v>
+      </c>
+      <c r="X10" s="56">
+        <v>178</v>
+      </c>
+      <c r="Y10" s="56">
+        <v>151</v>
+      </c>
+      <c r="Z10" s="103">
+        <v>146</v>
+      </c>
+      <c r="AA10" s="103">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="54">
+        <v>181</v>
+      </c>
+      <c r="C11" s="54">
+        <v>213</v>
+      </c>
+      <c r="D11" s="55">
+        <v>178</v>
+      </c>
+      <c r="E11" s="55">
+        <v>170</v>
+      </c>
+      <c r="F11" s="54">
+        <v>220</v>
+      </c>
+      <c r="G11" s="52">
+        <v>182</v>
+      </c>
+      <c r="H11" s="52">
+        <v>201</v>
+      </c>
+      <c r="I11" s="52">
+        <v>180</v>
+      </c>
+      <c r="J11" s="52">
+        <v>185</v>
+      </c>
+      <c r="K11" s="53">
+        <v>149</v>
+      </c>
+      <c r="L11" s="53">
+        <v>188</v>
+      </c>
+      <c r="M11" s="53">
+        <v>170</v>
+      </c>
+      <c r="N11" s="53">
+        <v>182</v>
+      </c>
+      <c r="O11" s="53">
+        <v>166</v>
+      </c>
+      <c r="P11" s="53">
+        <v>143</v>
+      </c>
+      <c r="Q11" s="53">
+        <v>138</v>
+      </c>
+      <c r="R11" s="53">
+        <v>162</v>
+      </c>
+      <c r="S11" s="53">
+        <v>157</v>
+      </c>
+      <c r="T11" s="52">
+        <v>129</v>
+      </c>
+      <c r="U11" s="52">
+        <v>131</v>
+      </c>
+      <c r="V11" s="56">
+        <v>172</v>
+      </c>
+      <c r="W11" s="56">
+        <v>204</v>
+      </c>
+      <c r="X11" s="56">
+        <v>137</v>
+      </c>
+      <c r="Y11" s="56">
+        <v>130</v>
+      </c>
+      <c r="Z11" s="103">
+        <v>114</v>
+      </c>
+      <c r="AA11" s="103">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="54">
+        <v>180</v>
+      </c>
+      <c r="C12" s="54">
+        <v>188</v>
+      </c>
+      <c r="D12" s="55">
+        <v>180</v>
+      </c>
+      <c r="E12" s="55">
+        <v>170</v>
+      </c>
+      <c r="F12" s="54">
+        <v>160</v>
+      </c>
+      <c r="G12" s="52">
+        <v>169</v>
+      </c>
+      <c r="H12" s="52">
+        <v>162</v>
+      </c>
+      <c r="I12" s="52">
+        <v>164</v>
+      </c>
+      <c r="J12" s="52">
+        <v>201</v>
+      </c>
+      <c r="K12" s="53">
+        <v>141</v>
+      </c>
+      <c r="L12" s="53">
+        <v>151</v>
+      </c>
+      <c r="M12" s="53">
+        <v>165</v>
+      </c>
+      <c r="N12" s="53">
+        <v>156</v>
+      </c>
+      <c r="O12" s="53">
+        <v>131</v>
+      </c>
+      <c r="P12" s="53">
+        <v>151</v>
+      </c>
+      <c r="Q12" s="53">
+        <v>119</v>
+      </c>
+      <c r="R12" s="53">
+        <v>139</v>
+      </c>
+      <c r="S12" s="53">
+        <v>115</v>
+      </c>
+      <c r="T12" s="52">
+        <v>118</v>
+      </c>
+      <c r="U12" s="52">
+        <v>115</v>
+      </c>
+      <c r="V12" s="56">
+        <v>148</v>
+      </c>
+      <c r="W12" s="56">
+        <v>151</v>
+      </c>
+      <c r="X12" s="56">
+        <v>81</v>
+      </c>
+      <c r="Y12" s="56">
+        <v>90</v>
+      </c>
+      <c r="Z12" s="103">
+        <v>97</v>
+      </c>
+      <c r="AA12" s="103">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="54">
+        <v>301</v>
+      </c>
+      <c r="C13" s="54">
+        <v>236</v>
+      </c>
+      <c r="D13" s="55">
+        <v>276</v>
+      </c>
+      <c r="E13" s="55">
+        <v>301</v>
+      </c>
+      <c r="F13" s="54">
+        <v>281</v>
+      </c>
+      <c r="G13" s="52">
+        <v>293</v>
+      </c>
+      <c r="H13" s="52">
+        <v>323</v>
+      </c>
+      <c r="I13" s="52">
+        <v>295</v>
+      </c>
+      <c r="J13" s="52">
+        <v>287</v>
+      </c>
+      <c r="K13" s="53">
+        <v>274</v>
+      </c>
+      <c r="L13" s="53">
+        <v>273</v>
+      </c>
+      <c r="M13" s="53">
+        <v>280</v>
+      </c>
+      <c r="N13" s="53">
+        <v>259</v>
+      </c>
+      <c r="O13" s="53">
+        <v>260</v>
+      </c>
+      <c r="P13" s="53">
+        <v>285</v>
+      </c>
+      <c r="Q13" s="53">
+        <v>260</v>
+      </c>
+      <c r="R13" s="53">
+        <v>252</v>
+      </c>
+      <c r="S13" s="53">
+        <v>263</v>
+      </c>
+      <c r="T13" s="52">
+        <v>241</v>
+      </c>
+      <c r="U13" s="52">
+        <v>220</v>
+      </c>
+      <c r="V13" s="56">
+        <v>271</v>
+      </c>
+      <c r="W13" s="56">
+        <v>312</v>
+      </c>
+      <c r="X13" s="56">
+        <v>231</v>
+      </c>
+      <c r="Y13" s="56">
+        <v>210</v>
+      </c>
+      <c r="Z13" s="103">
+        <v>208</v>
+      </c>
+      <c r="AA13" s="103">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="54">
+        <v>159</v>
+      </c>
+      <c r="C14" s="54">
+        <v>126</v>
+      </c>
+      <c r="D14" s="55">
+        <v>169</v>
+      </c>
+      <c r="E14" s="55">
+        <v>163</v>
+      </c>
+      <c r="F14" s="54">
+        <v>160</v>
+      </c>
+      <c r="G14" s="52">
+        <v>176</v>
+      </c>
+      <c r="H14" s="52">
+        <v>164</v>
+      </c>
+      <c r="I14" s="52">
+        <v>157</v>
+      </c>
+      <c r="J14" s="52">
+        <v>147</v>
+      </c>
+      <c r="K14" s="53">
+        <v>158</v>
+      </c>
+      <c r="L14" s="53">
+        <v>132</v>
+      </c>
+      <c r="M14" s="53">
+        <v>151</v>
+      </c>
+      <c r="N14" s="53">
+        <v>140</v>
+      </c>
+      <c r="O14" s="53">
+        <v>136</v>
+      </c>
+      <c r="P14" s="53">
+        <v>99</v>
+      </c>
+      <c r="Q14" s="53">
+        <v>120</v>
+      </c>
+      <c r="R14" s="53">
+        <v>116</v>
+      </c>
+      <c r="S14" s="53">
+        <v>127</v>
+      </c>
+      <c r="T14" s="52">
+        <v>99</v>
+      </c>
+      <c r="U14" s="52">
+        <v>101</v>
+      </c>
+      <c r="V14" s="56">
+        <v>110</v>
+      </c>
+      <c r="W14" s="56">
+        <v>117</v>
+      </c>
+      <c r="X14" s="56">
+        <v>97</v>
+      </c>
+      <c r="Y14" s="56">
+        <v>105</v>
+      </c>
+      <c r="Z14" s="103">
+        <v>107</v>
+      </c>
+      <c r="AA14" s="103">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="54">
+        <v>167</v>
+      </c>
+      <c r="C15" s="54">
+        <v>180</v>
+      </c>
+      <c r="D15" s="55">
+        <v>185</v>
+      </c>
+      <c r="E15" s="55">
+        <v>196</v>
+      </c>
+      <c r="F15" s="54">
+        <v>153</v>
+      </c>
+      <c r="G15" s="52">
+        <v>179</v>
+      </c>
+      <c r="H15" s="52">
+        <v>164</v>
+      </c>
+      <c r="I15" s="52">
+        <v>155</v>
+      </c>
+      <c r="J15" s="52">
+        <v>158</v>
+      </c>
+      <c r="K15" s="53">
+        <v>152</v>
+      </c>
+      <c r="L15" s="53">
+        <v>153</v>
+      </c>
+      <c r="M15" s="53">
+        <v>156</v>
+      </c>
+      <c r="N15" s="53">
+        <v>168</v>
+      </c>
+      <c r="O15" s="53">
+        <v>127</v>
+      </c>
+      <c r="P15" s="53">
+        <v>141</v>
+      </c>
+      <c r="Q15" s="53">
+        <v>126</v>
+      </c>
+      <c r="R15" s="53">
+        <v>125</v>
+      </c>
+      <c r="S15" s="53">
+        <v>117</v>
+      </c>
+      <c r="T15" s="52">
+        <v>123</v>
+      </c>
+      <c r="U15" s="52">
+        <v>112</v>
+      </c>
+      <c r="V15" s="56">
+        <v>126</v>
+      </c>
+      <c r="W15" s="56">
+        <v>160</v>
+      </c>
+      <c r="X15" s="56">
+        <v>128</v>
+      </c>
+      <c r="Y15" s="56">
+        <v>101</v>
+      </c>
+      <c r="Z15" s="103">
+        <v>118</v>
+      </c>
+      <c r="AA15" s="103">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="54">
+        <v>173</v>
+      </c>
+      <c r="C16" s="54">
+        <v>170</v>
+      </c>
+      <c r="D16" s="55">
+        <v>215</v>
+      </c>
+      <c r="E16" s="55">
+        <v>207</v>
+      </c>
+      <c r="F16" s="54">
+        <v>195</v>
+      </c>
+      <c r="G16" s="52">
+        <v>185</v>
+      </c>
+      <c r="H16" s="52">
+        <v>225</v>
+      </c>
+      <c r="I16" s="52">
+        <v>189</v>
+      </c>
+      <c r="J16" s="52">
+        <v>194</v>
+      </c>
+      <c r="K16" s="53">
+        <v>180</v>
+      </c>
+      <c r="L16" s="53">
+        <v>157</v>
+      </c>
+      <c r="M16" s="53">
+        <v>189</v>
+      </c>
+      <c r="N16" s="53">
+        <v>178</v>
+      </c>
+      <c r="O16" s="53">
+        <v>148</v>
+      </c>
+      <c r="P16" s="53">
+        <v>145</v>
+      </c>
+      <c r="Q16" s="53">
+        <v>146</v>
+      </c>
+      <c r="R16" s="53">
+        <v>171</v>
+      </c>
+      <c r="S16" s="53">
+        <v>153</v>
+      </c>
+      <c r="T16" s="52">
+        <v>148</v>
+      </c>
+      <c r="U16" s="52">
+        <v>138</v>
+      </c>
+      <c r="V16" s="56">
+        <v>145</v>
+      </c>
+      <c r="W16" s="56">
+        <v>164</v>
+      </c>
+      <c r="X16" s="56">
+        <v>114</v>
+      </c>
+      <c r="Y16" s="56">
+        <v>102</v>
+      </c>
+      <c r="Z16" s="103">
+        <v>115</v>
+      </c>
+      <c r="AA16" s="103">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="54">
+        <v>316</v>
+      </c>
+      <c r="C17" s="54">
+        <v>348</v>
+      </c>
+      <c r="D17" s="55">
+        <v>313</v>
+      </c>
+      <c r="E17" s="55">
+        <v>338</v>
+      </c>
+      <c r="F17" s="54">
+        <v>293</v>
+      </c>
+      <c r="G17" s="52">
+        <v>313</v>
+      </c>
+      <c r="H17" s="52">
+        <v>333</v>
+      </c>
+      <c r="I17" s="52">
+        <v>328</v>
+      </c>
+      <c r="J17" s="52">
+        <v>307</v>
+      </c>
+      <c r="K17" s="53">
+        <v>303</v>
+      </c>
+      <c r="L17" s="53">
+        <v>294</v>
+      </c>
+      <c r="M17" s="53">
+        <v>284</v>
+      </c>
+      <c r="N17" s="53">
+        <v>333</v>
+      </c>
+      <c r="O17" s="53">
+        <v>271</v>
+      </c>
+      <c r="P17" s="53">
+        <v>245</v>
+      </c>
+      <c r="Q17" s="53">
+        <v>276</v>
+      </c>
+      <c r="R17" s="53">
+        <v>250</v>
+      </c>
+      <c r="S17" s="53">
+        <v>224</v>
+      </c>
+      <c r="T17" s="52">
+        <v>278</v>
+      </c>
+      <c r="U17" s="52">
+        <v>256</v>
+      </c>
+      <c r="V17" s="56">
+        <v>260</v>
+      </c>
+      <c r="W17" s="56">
+        <v>291</v>
+      </c>
+      <c r="X17" s="56">
+        <v>186</v>
+      </c>
+      <c r="Y17" s="56">
+        <v>214</v>
+      </c>
+      <c r="Z17" s="103">
+        <v>206</v>
+      </c>
+      <c r="AA17" s="103">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="54">
+        <v>94</v>
+      </c>
+      <c r="C18" s="54">
+        <v>79</v>
+      </c>
+      <c r="D18" s="55">
+        <v>64</v>
+      </c>
+      <c r="E18" s="55">
+        <v>102</v>
+      </c>
+      <c r="F18" s="54">
+        <v>95</v>
+      </c>
+      <c r="G18" s="52">
+        <v>68</v>
+      </c>
+      <c r="H18" s="52">
+        <v>66</v>
+      </c>
+      <c r="I18" s="52">
+        <v>85</v>
+      </c>
+      <c r="J18" s="52">
+        <v>70</v>
+      </c>
+      <c r="K18" s="53">
+        <v>80</v>
+      </c>
+      <c r="L18" s="53">
+        <v>80</v>
+      </c>
+      <c r="M18" s="53">
+        <v>94</v>
+      </c>
+      <c r="N18" s="53">
+        <v>78</v>
+      </c>
+      <c r="O18" s="53">
+        <v>67</v>
+      </c>
+      <c r="P18" s="53">
+        <v>57</v>
+      </c>
+      <c r="Q18" s="53">
+        <v>62</v>
+      </c>
+      <c r="R18" s="53">
+        <v>71</v>
+      </c>
+      <c r="S18" s="53">
+        <v>59</v>
+      </c>
+      <c r="T18" s="52">
+        <v>56</v>
+      </c>
+      <c r="U18" s="52">
+        <v>66</v>
+      </c>
+      <c r="V18" s="56">
+        <v>62</v>
+      </c>
+      <c r="W18" s="56">
+        <v>63</v>
+      </c>
+      <c r="X18" s="56">
+        <v>55</v>
+      </c>
+      <c r="Y18" s="56">
+        <v>56</v>
+      </c>
+      <c r="Z18" s="103">
+        <v>52</v>
+      </c>
+      <c r="AA18" s="103">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="54">
+        <v>93</v>
+      </c>
+      <c r="C19" s="54">
+        <v>72</v>
+      </c>
+      <c r="D19" s="55">
+        <v>71</v>
+      </c>
+      <c r="E19" s="55">
+        <v>91</v>
+      </c>
+      <c r="F19" s="54">
+        <v>85</v>
+      </c>
+      <c r="G19" s="52">
+        <v>78</v>
+      </c>
+      <c r="H19" s="52">
+        <v>88</v>
+      </c>
+      <c r="I19" s="52">
+        <v>79</v>
+      </c>
+      <c r="J19" s="52">
+        <v>77</v>
+      </c>
+      <c r="K19" s="53">
+        <v>73</v>
+      </c>
+      <c r="L19" s="53">
+        <v>69</v>
+      </c>
+      <c r="M19" s="53">
+        <v>83</v>
+      </c>
+      <c r="N19" s="53">
+        <v>63</v>
+      </c>
+      <c r="O19" s="53">
+        <v>73</v>
+      </c>
+      <c r="P19" s="53">
+        <v>58</v>
+      </c>
+      <c r="Q19" s="53">
+        <v>48</v>
+      </c>
+      <c r="R19" s="53">
+        <v>45</v>
+      </c>
+      <c r="S19" s="53">
+        <v>54</v>
+      </c>
+      <c r="T19" s="52">
+        <v>59</v>
+      </c>
+      <c r="U19" s="52">
+        <v>45</v>
+      </c>
+      <c r="V19" s="56">
+        <v>54</v>
+      </c>
+      <c r="W19" s="56">
+        <v>59</v>
+      </c>
+      <c r="X19" s="56">
+        <v>43</v>
+      </c>
+      <c r="Y19" s="56">
+        <v>38</v>
+      </c>
+      <c r="Z19" s="103">
+        <v>42</v>
+      </c>
+      <c r="AA19" s="103">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="54">
+        <v>275</v>
+      </c>
+      <c r="C20" s="54">
+        <v>268</v>
+      </c>
+      <c r="D20" s="55">
+        <v>242</v>
+      </c>
+      <c r="E20" s="55">
+        <v>270</v>
+      </c>
+      <c r="F20" s="54">
+        <v>265</v>
+      </c>
+      <c r="G20" s="57">
+        <v>256</v>
+      </c>
+      <c r="H20" s="57">
+        <v>296</v>
+      </c>
+      <c r="I20" s="57">
+        <v>297</v>
+      </c>
+      <c r="J20" s="57">
+        <v>275</v>
+      </c>
+      <c r="K20" s="53">
+        <v>263</v>
+      </c>
+      <c r="L20" s="53">
+        <v>247</v>
+      </c>
+      <c r="M20" s="53">
+        <v>262</v>
+      </c>
+      <c r="N20" s="53">
+        <v>247</v>
+      </c>
+      <c r="O20" s="53">
+        <v>251</v>
+      </c>
+      <c r="P20" s="53">
+        <v>239</v>
+      </c>
+      <c r="Q20" s="53">
+        <v>213</v>
+      </c>
+      <c r="R20" s="53">
+        <v>185</v>
+      </c>
+      <c r="S20" s="53">
+        <v>212</v>
+      </c>
+      <c r="T20" s="52">
+        <v>208</v>
+      </c>
+      <c r="U20" s="52">
+        <v>216</v>
+      </c>
+      <c r="V20" s="56">
+        <v>223</v>
+      </c>
+      <c r="W20" s="56">
+        <v>277</v>
+      </c>
+      <c r="X20" s="56">
+        <v>184</v>
+      </c>
+      <c r="Y20" s="56">
+        <v>198</v>
+      </c>
+      <c r="Z20" s="103">
+        <v>159</v>
+      </c>
+      <c r="AA20" s="103">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="169" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="169"/>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="169"/>
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="169"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="169"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="169"/>
+      <c r="Y21" s="169"/>
+      <c r="Z21" s="169"/>
+    </row>
+    <row r="22" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="50">
+        <v>1711</v>
+      </c>
+      <c r="C22" s="50">
+        <v>1837</v>
+      </c>
+      <c r="D22" s="51">
+        <v>1838</v>
+      </c>
+      <c r="E22" s="51">
+        <v>1882</v>
+      </c>
+      <c r="F22" s="50">
+        <v>1702</v>
+      </c>
+      <c r="G22" s="50">
+        <v>1772</v>
+      </c>
+      <c r="H22" s="50">
+        <v>1794</v>
+      </c>
+      <c r="I22" s="50">
+        <v>1700</v>
+      </c>
+      <c r="J22" s="50">
+        <v>1662</v>
+      </c>
+      <c r="K22" s="53">
+        <v>1577</v>
+      </c>
+      <c r="L22" s="53">
+        <v>1553</v>
+      </c>
+      <c r="M22" s="53">
+        <v>1611</v>
+      </c>
+      <c r="N22" s="53">
+        <v>1564</v>
+      </c>
+      <c r="O22" s="53">
+        <v>1537</v>
+      </c>
+      <c r="P22" s="53">
+        <v>1445</v>
+      </c>
+      <c r="Q22" s="53">
+        <v>1463</v>
+      </c>
+      <c r="R22" s="53">
+        <v>1476</v>
+      </c>
+      <c r="S22" s="52">
+        <v>1404</v>
+      </c>
+      <c r="T22" s="52">
+        <v>1458</v>
+      </c>
+      <c r="U22" s="52">
+        <v>1467</v>
+      </c>
+      <c r="V22" s="52">
+        <v>1768</v>
+      </c>
+      <c r="W22" s="52">
+        <v>2101</v>
+      </c>
+      <c r="X22" s="56">
+        <v>1549</v>
+      </c>
+      <c r="Y22" s="56">
+        <v>1302</v>
+      </c>
+      <c r="Z22" s="103">
+        <v>1448</v>
+      </c>
+      <c r="AA22" s="103">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="50">
+        <v>1290</v>
+      </c>
+      <c r="C23" s="50">
+        <v>1415</v>
+      </c>
+      <c r="D23" s="51">
+        <v>1421</v>
+      </c>
+      <c r="E23" s="51">
+        <v>1448</v>
+      </c>
+      <c r="F23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K23" s="53">
+        <v>1333</v>
+      </c>
+      <c r="L23" s="53">
+        <v>1296</v>
+      </c>
+      <c r="M23" s="53">
+        <v>1358</v>
+      </c>
+      <c r="N23" s="53">
+        <v>1269</v>
+      </c>
+      <c r="O23" s="53">
+        <v>1305</v>
+      </c>
+      <c r="P23" s="53">
+        <v>1220</v>
+      </c>
+      <c r="Q23" s="53">
+        <v>1211</v>
+      </c>
+      <c r="R23" s="53">
+        <v>1251</v>
+      </c>
+      <c r="S23" s="52">
+        <v>1189</v>
+      </c>
+      <c r="T23" s="52">
+        <v>1230</v>
+      </c>
+      <c r="U23" s="52">
+        <v>1227</v>
+      </c>
+      <c r="V23" s="52">
+        <v>1501</v>
+      </c>
+      <c r="W23" s="52">
+        <v>1780</v>
+      </c>
+      <c r="X23" s="56">
+        <v>1324</v>
+      </c>
+      <c r="Y23" s="56">
+        <v>1086</v>
+      </c>
+      <c r="Z23" s="103">
+        <v>1201</v>
+      </c>
+      <c r="AA23" s="103">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="50">
+        <v>7</v>
+      </c>
+      <c r="C24" s="50">
+        <v>14</v>
+      </c>
+      <c r="D24" s="51">
+        <v>10</v>
+      </c>
+      <c r="E24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="W24" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="103" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="50">
+        <v>78</v>
+      </c>
+      <c r="C25" s="50">
+        <v>77</v>
+      </c>
+      <c r="D25" s="51">
+        <v>80</v>
+      </c>
+      <c r="E25" s="51">
+        <v>92</v>
+      </c>
+      <c r="F25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K25" s="53">
+        <v>62</v>
+      </c>
+      <c r="L25" s="53">
+        <v>61</v>
+      </c>
+      <c r="M25" s="53">
+        <v>54</v>
+      </c>
+      <c r="N25" s="53">
+        <v>70</v>
+      </c>
+      <c r="O25" s="53">
+        <v>50</v>
+      </c>
+      <c r="P25" s="53">
+        <v>55</v>
+      </c>
+      <c r="Q25" s="53">
+        <v>62</v>
+      </c>
+      <c r="R25" s="53">
+        <v>51</v>
+      </c>
+      <c r="S25" s="52">
+        <v>45</v>
+      </c>
+      <c r="T25" s="52">
+        <v>54</v>
+      </c>
+      <c r="U25" s="52">
+        <v>49</v>
+      </c>
+      <c r="V25" s="52">
+        <v>67</v>
+      </c>
+      <c r="W25" s="52">
+        <v>93</v>
+      </c>
+      <c r="X25" s="56">
+        <v>48</v>
+      </c>
+      <c r="Y25" s="56">
+        <v>48</v>
+      </c>
+      <c r="Z25" s="103">
+        <v>53</v>
+      </c>
+      <c r="AA25" s="103">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A26" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="50">
+        <v>60</v>
+      </c>
+      <c r="C26" s="50">
+        <v>70</v>
+      </c>
+      <c r="D26" s="51">
+        <v>90</v>
+      </c>
+      <c r="E26" s="51">
+        <v>71</v>
+      </c>
+      <c r="F26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K26" s="53">
+        <v>57</v>
+      </c>
+      <c r="L26" s="53">
+        <v>51</v>
+      </c>
+      <c r="M26" s="53">
+        <v>58</v>
+      </c>
+      <c r="N26" s="53">
+        <v>65</v>
+      </c>
+      <c r="O26" s="53">
+        <v>43</v>
+      </c>
+      <c r="P26" s="53">
+        <v>42</v>
+      </c>
+      <c r="Q26" s="53">
+        <v>50</v>
+      </c>
+      <c r="R26" s="53">
+        <v>41</v>
+      </c>
+      <c r="S26" s="52">
+        <v>54</v>
+      </c>
+      <c r="T26" s="52">
+        <v>43</v>
+      </c>
+      <c r="U26" s="52">
+        <v>53</v>
+      </c>
+      <c r="V26" s="52">
+        <v>48</v>
+      </c>
+      <c r="W26" s="52">
+        <v>50</v>
+      </c>
+      <c r="X26" s="56">
+        <v>45</v>
+      </c>
+      <c r="Y26" s="56">
+        <v>46</v>
+      </c>
+      <c r="Z26" s="103">
+        <v>52</v>
+      </c>
+      <c r="AA26" s="103">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="50">
+        <v>56</v>
+      </c>
+      <c r="C27" s="50">
+        <v>62</v>
+      </c>
+      <c r="D27" s="51">
+        <v>56</v>
+      </c>
+      <c r="E27" s="51">
+        <v>83</v>
+      </c>
+      <c r="F27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K27" s="53">
+        <v>56</v>
+      </c>
+      <c r="L27" s="53">
+        <v>55</v>
+      </c>
+      <c r="M27" s="53">
+        <v>57</v>
+      </c>
+      <c r="N27" s="53">
+        <v>66</v>
+      </c>
+      <c r="O27" s="53">
+        <v>53</v>
+      </c>
+      <c r="P27" s="53">
+        <v>48</v>
+      </c>
+      <c r="Q27" s="53">
+        <v>50</v>
+      </c>
+      <c r="R27" s="53">
+        <v>50</v>
+      </c>
+      <c r="S27" s="52">
+        <v>46</v>
+      </c>
+      <c r="T27" s="52">
+        <v>44</v>
+      </c>
+      <c r="U27" s="52">
+        <v>47</v>
+      </c>
+      <c r="V27" s="52">
+        <v>54</v>
+      </c>
+      <c r="W27" s="52">
+        <v>70</v>
+      </c>
+      <c r="X27" s="56">
+        <v>61</v>
+      </c>
+      <c r="Y27" s="56">
+        <v>45</v>
+      </c>
+      <c r="Z27" s="103">
+        <v>61</v>
+      </c>
+      <c r="AA27" s="103">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="50">
+        <v>54</v>
+      </c>
+      <c r="C28" s="50">
+        <v>62</v>
+      </c>
+      <c r="D28" s="51">
+        <v>62</v>
+      </c>
+      <c r="E28" s="51">
+        <v>64</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="S28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="T28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="U28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="V28" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="W28" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="X28" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="103" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="50">
+        <v>80</v>
+      </c>
+      <c r="C29" s="50">
+        <v>69</v>
+      </c>
+      <c r="D29" s="51">
+        <v>61</v>
+      </c>
+      <c r="E29" s="51">
+        <v>71</v>
+      </c>
+      <c r="F29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K29" s="53">
+        <v>69</v>
+      </c>
+      <c r="L29" s="53">
+        <v>90</v>
+      </c>
+      <c r="M29" s="53">
+        <v>84</v>
+      </c>
+      <c r="N29" s="53">
+        <v>94</v>
+      </c>
+      <c r="O29" s="53">
+        <v>86</v>
+      </c>
+      <c r="P29" s="53">
+        <v>80</v>
+      </c>
+      <c r="Q29" s="53">
+        <v>90</v>
+      </c>
+      <c r="R29" s="53">
+        <v>83</v>
+      </c>
+      <c r="S29" s="52">
+        <v>70</v>
+      </c>
+      <c r="T29" s="52">
+        <v>87</v>
+      </c>
+      <c r="U29" s="52">
+        <v>91</v>
+      </c>
+      <c r="V29" s="52">
+        <v>98</v>
+      </c>
+      <c r="W29" s="52">
+        <v>108</v>
+      </c>
+      <c r="X29" s="56">
+        <v>71</v>
+      </c>
+      <c r="Y29" s="56">
+        <v>77</v>
+      </c>
+      <c r="Z29" s="103">
+        <v>81</v>
+      </c>
+      <c r="AA29" s="103">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A30" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="50">
+        <v>30</v>
+      </c>
+      <c r="C30" s="50">
+        <v>16</v>
+      </c>
+      <c r="D30" s="51">
+        <v>8</v>
+      </c>
+      <c r="E30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="103" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A31" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="50">
+        <v>56</v>
+      </c>
+      <c r="C31" s="50">
+        <v>52</v>
+      </c>
+      <c r="D31" s="51">
+        <v>50</v>
+      </c>
+      <c r="E31" s="51">
+        <v>53</v>
+      </c>
+      <c r="F31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="103" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A32" s="169" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="169"/>
+      <c r="C32" s="169"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="169"/>
+      <c r="F32" s="169"/>
+      <c r="G32" s="169"/>
+      <c r="H32" s="169"/>
+      <c r="I32" s="169"/>
+      <c r="J32" s="169"/>
+      <c r="K32" s="169"/>
+      <c r="L32" s="169"/>
+      <c r="M32" s="169"/>
+      <c r="N32" s="169"/>
+      <c r="O32" s="169"/>
+      <c r="P32" s="169"/>
+      <c r="Q32" s="169"/>
+      <c r="R32" s="169"/>
+      <c r="S32" s="169"/>
+      <c r="T32" s="169"/>
+      <c r="U32" s="169"/>
+      <c r="V32" s="169"/>
+      <c r="W32" s="169"/>
+      <c r="X32" s="169"/>
+      <c r="Y32" s="169"/>
+      <c r="Z32" s="169"/>
+    </row>
+    <row r="33" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A33" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="50">
+        <v>2272</v>
+      </c>
+      <c r="C33" s="50">
+        <v>2138</v>
+      </c>
+      <c r="D33" s="51">
+        <v>2144</v>
+      </c>
+      <c r="E33" s="51">
+        <v>2311</v>
+      </c>
+      <c r="F33" s="51">
+        <v>2302</v>
+      </c>
+      <c r="G33" s="51">
+        <v>2275</v>
+      </c>
+      <c r="H33" s="51">
+        <v>2381</v>
+      </c>
+      <c r="I33" s="51">
+        <v>2292</v>
+      </c>
+      <c r="J33" s="51">
+        <v>2233</v>
+      </c>
+      <c r="K33" s="53">
+        <v>2104</v>
+      </c>
+      <c r="L33" s="53">
+        <v>2094</v>
+      </c>
+      <c r="M33" s="53">
+        <v>2163</v>
+      </c>
+      <c r="N33" s="53">
+        <v>2095</v>
+      </c>
+      <c r="O33" s="53">
+        <v>1919</v>
+      </c>
+      <c r="P33" s="53">
+        <v>1841</v>
+      </c>
+      <c r="Q33" s="53">
+        <v>1738</v>
+      </c>
+      <c r="R33" s="53">
+        <v>1795</v>
+      </c>
+      <c r="S33" s="52">
+        <v>1723</v>
+      </c>
+      <c r="T33" s="53">
+        <v>1670</v>
+      </c>
+      <c r="U33" s="52">
+        <v>1641</v>
+      </c>
+      <c r="V33" s="59">
+        <v>1765</v>
+      </c>
+      <c r="W33" s="59">
+        <v>2040</v>
+      </c>
+      <c r="X33" s="59">
+        <v>1464</v>
+      </c>
+      <c r="Y33" s="59">
+        <v>1405</v>
+      </c>
+      <c r="Z33" s="103">
+        <v>1344</v>
+      </c>
+      <c r="AA33" s="103">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" s="61" customFormat="1" ht="10.199999999999999">
+      <c r="A34" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="60">
+        <v>2</v>
+      </c>
+      <c r="C34" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="51">
+        <v>3</v>
+      </c>
+      <c r="E34" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="G34" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="H34" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="I34" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="J34" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="K34" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="L34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="R34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="103" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="103" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" s="61" customFormat="1" ht="10.199999999999999">
+      <c r="A35" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="60">
+        <v>351</v>
+      </c>
+      <c r="C35" s="50">
+        <v>308</v>
+      </c>
+      <c r="D35" s="51">
+        <v>296</v>
+      </c>
+      <c r="E35" s="51">
+        <v>327</v>
+      </c>
+      <c r="F35" s="51">
+        <v>315</v>
+      </c>
+      <c r="G35" s="51">
+        <v>302</v>
+      </c>
+      <c r="H35" s="51">
+        <v>312</v>
+      </c>
+      <c r="I35" s="51">
+        <v>293</v>
+      </c>
+      <c r="J35" s="51">
+        <v>255</v>
+      </c>
+      <c r="K35" s="53">
+        <v>247</v>
+      </c>
+      <c r="L35" s="53">
+        <v>281</v>
+      </c>
+      <c r="M35" s="53">
+        <v>239</v>
+      </c>
+      <c r="N35" s="53">
+        <v>252</v>
+      </c>
+      <c r="O35" s="53">
+        <v>232</v>
+      </c>
+      <c r="P35" s="53">
+        <v>237</v>
+      </c>
+      <c r="Q35" s="53">
+        <v>203</v>
+      </c>
+      <c r="R35" s="53">
+        <v>237</v>
+      </c>
+      <c r="S35" s="52">
+        <v>227</v>
+      </c>
+      <c r="T35" s="53">
+        <v>179</v>
+      </c>
+      <c r="U35" s="52">
+        <v>201</v>
+      </c>
+      <c r="V35" s="59">
+        <v>194</v>
+      </c>
+      <c r="W35" s="59">
+        <v>246</v>
+      </c>
+      <c r="X35" s="59">
+        <v>212</v>
+      </c>
+      <c r="Y35" s="59">
+        <v>175</v>
+      </c>
+      <c r="Z35" s="103">
+        <v>180</v>
+      </c>
+      <c r="AA35" s="103">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" s="61" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A36" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="60">
+        <v>77</v>
+      </c>
+      <c r="C36" s="50">
+        <v>81</v>
+      </c>
+      <c r="D36" s="51">
+        <v>77</v>
+      </c>
+      <c r="E36" s="51">
+        <v>94</v>
+      </c>
+      <c r="F36" s="51">
+        <v>89</v>
+      </c>
+      <c r="G36" s="51">
+        <v>105</v>
+      </c>
+      <c r="H36" s="51">
+        <v>89</v>
+      </c>
+      <c r="I36" s="51">
+        <v>96</v>
+      </c>
+      <c r="J36" s="51">
+        <v>99</v>
+      </c>
+      <c r="K36" s="53">
+        <v>86</v>
+      </c>
+      <c r="L36" s="53">
+        <v>85</v>
+      </c>
+      <c r="M36" s="53">
+        <v>93</v>
+      </c>
+      <c r="N36" s="53">
+        <v>81</v>
+      </c>
+      <c r="O36" s="53">
+        <v>65</v>
+      </c>
+      <c r="P36" s="53">
+        <v>65</v>
+      </c>
+      <c r="Q36" s="53">
+        <v>80</v>
+      </c>
+      <c r="R36" s="53">
+        <v>62</v>
+      </c>
+      <c r="S36" s="52">
+        <v>60</v>
+      </c>
+      <c r="T36" s="53">
+        <v>59</v>
+      </c>
+      <c r="U36" s="52">
+        <v>78</v>
+      </c>
+      <c r="V36" s="59">
+        <v>61</v>
+      </c>
+      <c r="W36" s="59">
+        <v>80</v>
+      </c>
+      <c r="X36" s="59">
+        <v>43</v>
+      </c>
+      <c r="Y36" s="59">
+        <v>51</v>
+      </c>
+      <c r="Z36" s="103">
+        <v>47</v>
+      </c>
+      <c r="AA36" s="103">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" s="61" customFormat="1" ht="10.199999999999999">
+      <c r="A37" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="60">
+        <v>239</v>
+      </c>
+      <c r="C37" s="50">
+        <v>200</v>
+      </c>
+      <c r="D37" s="51">
+        <v>202</v>
+      </c>
+      <c r="E37" s="51">
+        <v>224</v>
+      </c>
+      <c r="F37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K37" s="53">
+        <v>180</v>
+      </c>
+      <c r="L37" s="53">
+        <v>180</v>
+      </c>
+      <c r="M37" s="53">
+        <v>196</v>
+      </c>
+      <c r="N37" s="53">
+        <v>183</v>
+      </c>
+      <c r="O37" s="53">
+        <v>174</v>
+      </c>
+      <c r="P37" s="53">
+        <v>146</v>
+      </c>
+      <c r="Q37" s="53">
+        <v>137</v>
+      </c>
+      <c r="R37" s="53">
+        <v>154</v>
+      </c>
+      <c r="S37" s="52">
+        <v>125</v>
+      </c>
+      <c r="T37" s="53">
+        <v>147</v>
+      </c>
+      <c r="U37" s="52">
+        <v>153</v>
+      </c>
+      <c r="V37" s="59">
+        <v>139</v>
+      </c>
+      <c r="W37" s="59">
+        <v>144</v>
+      </c>
+      <c r="X37" s="59">
+        <v>130</v>
+      </c>
+      <c r="Y37" s="59">
+        <v>103</v>
+      </c>
+      <c r="Z37" s="103">
+        <v>93</v>
+      </c>
+      <c r="AA37" s="103">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" s="61" customFormat="1" ht="10.199999999999999">
+      <c r="A38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="60">
+        <v>181</v>
+      </c>
+      <c r="C38" s="50">
+        <v>213</v>
+      </c>
+      <c r="D38" s="51">
+        <v>178</v>
+      </c>
+      <c r="E38" s="51">
+        <v>170</v>
+      </c>
+      <c r="F38" s="51">
+        <v>220</v>
+      </c>
+      <c r="G38" s="51">
+        <v>182</v>
+      </c>
+      <c r="H38" s="51">
+        <v>201</v>
+      </c>
+      <c r="I38" s="51">
+        <v>180</v>
+      </c>
+      <c r="J38" s="51">
+        <v>185</v>
+      </c>
+      <c r="K38" s="53">
+        <v>149</v>
+      </c>
+      <c r="L38" s="53">
+        <v>188</v>
+      </c>
+      <c r="M38" s="53">
+        <v>170</v>
+      </c>
+      <c r="N38" s="53">
+        <v>182</v>
+      </c>
+      <c r="O38" s="53">
+        <v>166</v>
+      </c>
+      <c r="P38" s="53">
+        <v>143</v>
+      </c>
+      <c r="Q38" s="53">
+        <v>138</v>
+      </c>
+      <c r="R38" s="53">
+        <v>162</v>
+      </c>
+      <c r="S38" s="52">
+        <v>157</v>
+      </c>
+      <c r="T38" s="53">
+        <v>129</v>
+      </c>
+      <c r="U38" s="52">
+        <v>131</v>
+      </c>
+      <c r="V38" s="59">
+        <v>172</v>
+      </c>
+      <c r="W38" s="59">
+        <v>204</v>
+      </c>
+      <c r="X38" s="59">
+        <v>137</v>
+      </c>
+      <c r="Y38" s="59">
+        <v>130</v>
+      </c>
+      <c r="Z38" s="103">
+        <v>114</v>
+      </c>
+      <c r="AA38" s="103">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A39" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="60">
+        <v>180</v>
+      </c>
+      <c r="C39" s="50">
+        <v>188</v>
+      </c>
+      <c r="D39" s="51">
+        <v>180</v>
+      </c>
+      <c r="E39" s="51">
+        <v>170</v>
+      </c>
+      <c r="F39" s="51">
+        <v>160</v>
+      </c>
+      <c r="G39" s="51">
+        <v>169</v>
+      </c>
+      <c r="H39" s="51">
+        <v>162</v>
+      </c>
+      <c r="I39" s="51">
+        <v>164</v>
+      </c>
+      <c r="J39" s="51">
+        <v>201</v>
+      </c>
+      <c r="K39" s="53">
+        <v>141</v>
+      </c>
+      <c r="L39" s="53">
+        <v>151</v>
+      </c>
+      <c r="M39" s="53">
+        <v>165</v>
+      </c>
+      <c r="N39" s="53">
+        <v>156</v>
+      </c>
+      <c r="O39" s="53">
+        <v>131</v>
+      </c>
+      <c r="P39" s="53">
+        <v>151</v>
+      </c>
+      <c r="Q39" s="53">
+        <v>119</v>
+      </c>
+      <c r="R39" s="53">
+        <v>139</v>
+      </c>
+      <c r="S39" s="52">
+        <v>115</v>
+      </c>
+      <c r="T39" s="53">
+        <v>118</v>
+      </c>
+      <c r="U39" s="52">
+        <v>115</v>
+      </c>
+      <c r="V39" s="59">
+        <v>148</v>
+      </c>
+      <c r="W39" s="59">
+        <v>151</v>
+      </c>
+      <c r="X39" s="59">
+        <v>81</v>
+      </c>
+      <c r="Y39" s="59">
+        <v>90</v>
+      </c>
+      <c r="Z39" s="103">
+        <v>97</v>
+      </c>
+      <c r="AA39" s="103">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A40" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="60">
+        <v>301</v>
+      </c>
+      <c r="C40" s="50">
+        <v>236</v>
+      </c>
+      <c r="D40" s="51">
+        <v>276</v>
+      </c>
+      <c r="E40" s="51">
+        <v>301</v>
+      </c>
+      <c r="F40" s="51">
+        <v>281</v>
+      </c>
+      <c r="G40" s="51">
+        <v>293</v>
+      </c>
+      <c r="H40" s="51">
+        <v>323</v>
+      </c>
+      <c r="I40" s="51">
+        <v>295</v>
+      </c>
+      <c r="J40" s="51">
+        <v>287</v>
+      </c>
+      <c r="K40" s="53">
+        <v>274</v>
+      </c>
+      <c r="L40" s="53">
+        <v>273</v>
+      </c>
+      <c r="M40" s="53">
+        <v>280</v>
+      </c>
+      <c r="N40" s="53">
+        <v>259</v>
+      </c>
+      <c r="O40" s="53">
+        <v>260</v>
+      </c>
+      <c r="P40" s="53">
+        <v>285</v>
+      </c>
+      <c r="Q40" s="53">
+        <v>260</v>
+      </c>
+      <c r="R40" s="53">
+        <v>252</v>
+      </c>
+      <c r="S40" s="52">
+        <v>263</v>
+      </c>
+      <c r="T40" s="53">
+        <v>241</v>
+      </c>
+      <c r="U40" s="52">
+        <v>220</v>
+      </c>
+      <c r="V40" s="59">
+        <v>271</v>
+      </c>
+      <c r="W40" s="59">
+        <v>312</v>
+      </c>
+      <c r="X40" s="59">
+        <v>231</v>
+      </c>
+      <c r="Y40" s="59">
+        <v>210</v>
+      </c>
+      <c r="Z40" s="103">
+        <v>208</v>
+      </c>
+      <c r="AA40" s="103">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A41" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="60">
+        <v>99</v>
+      </c>
+      <c r="C41" s="50">
+        <v>56</v>
+      </c>
+      <c r="D41" s="51">
+        <v>79</v>
+      </c>
+      <c r="E41" s="51">
+        <v>92</v>
+      </c>
+      <c r="F41" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="G41" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="H41" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="I41" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="J41" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="K41" s="53">
+        <v>101</v>
+      </c>
+      <c r="L41" s="53">
+        <v>81</v>
+      </c>
+      <c r="M41" s="53">
+        <v>93</v>
+      </c>
+      <c r="N41" s="53">
+        <v>75</v>
+      </c>
+      <c r="O41" s="53">
+        <v>93</v>
+      </c>
+      <c r="P41" s="53">
+        <v>57</v>
+      </c>
+      <c r="Q41" s="53">
+        <v>70</v>
+      </c>
+      <c r="R41" s="53">
+        <v>75</v>
+      </c>
+      <c r="S41" s="52">
+        <v>73</v>
+      </c>
+      <c r="T41" s="53">
+        <v>56</v>
+      </c>
+      <c r="U41" s="52">
+        <v>48</v>
+      </c>
+      <c r="V41" s="59">
+        <v>62</v>
+      </c>
+      <c r="W41" s="59">
+        <v>67</v>
+      </c>
+      <c r="X41" s="59">
+        <v>52</v>
+      </c>
+      <c r="Y41" s="59">
+        <v>59</v>
+      </c>
+      <c r="Z41" s="103">
+        <v>55</v>
+      </c>
+      <c r="AA41" s="103">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A42" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="60">
+        <v>111</v>
+      </c>
+      <c r="C42" s="50">
+        <v>118</v>
+      </c>
+      <c r="D42" s="51">
+        <v>129</v>
+      </c>
+      <c r="E42" s="51">
+        <v>113</v>
+      </c>
+      <c r="F42" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="G42" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="I42" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="J42" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="K42" s="53">
+        <v>96</v>
+      </c>
+      <c r="L42" s="53">
+        <v>98</v>
+      </c>
+      <c r="M42" s="53">
+        <v>99</v>
+      </c>
+      <c r="N42" s="53">
+        <v>102</v>
+      </c>
+      <c r="O42" s="53">
+        <v>74</v>
+      </c>
+      <c r="P42" s="53">
+        <v>93</v>
+      </c>
+      <c r="Q42" s="53">
+        <v>76</v>
+      </c>
+      <c r="R42" s="53">
+        <v>75</v>
+      </c>
+      <c r="S42" s="52">
+        <v>71</v>
+      </c>
+      <c r="T42" s="53">
+        <v>79</v>
+      </c>
+      <c r="U42" s="52">
+        <v>65</v>
+      </c>
+      <c r="V42" s="59">
+        <v>72</v>
+      </c>
+      <c r="W42" s="59">
+        <v>90</v>
+      </c>
+      <c r="X42" s="59">
+        <v>67</v>
+      </c>
+      <c r="Y42" s="59">
+        <v>56</v>
+      </c>
+      <c r="Z42" s="103">
+        <v>57</v>
+      </c>
+      <c r="AA42" s="103">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A43" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="60">
+        <v>119</v>
+      </c>
+      <c r="C43" s="50">
+        <v>108</v>
+      </c>
+      <c r="D43" s="51">
+        <v>153</v>
+      </c>
+      <c r="E43" s="51">
+        <v>143</v>
+      </c>
+      <c r="F43" s="51">
+        <v>195</v>
+      </c>
+      <c r="G43" s="51">
+        <v>185</v>
+      </c>
+      <c r="H43" s="51">
+        <v>225</v>
+      </c>
+      <c r="I43" s="51">
+        <v>189</v>
+      </c>
+      <c r="J43" s="51">
+        <v>194</v>
+      </c>
+      <c r="K43" s="53">
+        <v>180</v>
+      </c>
+      <c r="L43" s="53">
+        <v>157</v>
+      </c>
+      <c r="M43" s="53">
+        <v>189</v>
+      </c>
+      <c r="N43" s="53">
+        <v>178</v>
+      </c>
+      <c r="O43" s="53">
+        <v>148</v>
+      </c>
+      <c r="P43" s="53">
+        <v>145</v>
+      </c>
+      <c r="Q43" s="53">
+        <v>146</v>
+      </c>
+      <c r="R43" s="53">
+        <v>171</v>
+      </c>
+      <c r="S43" s="52">
+        <v>153</v>
+      </c>
+      <c r="T43" s="53">
+        <v>148</v>
+      </c>
+      <c r="U43" s="52">
+        <v>138</v>
+      </c>
+      <c r="V43" s="59">
+        <v>145</v>
+      </c>
+      <c r="W43" s="59">
+        <v>164</v>
+      </c>
+      <c r="X43" s="59">
+        <v>114</v>
+      </c>
+      <c r="Y43" s="59">
+        <v>102</v>
+      </c>
+      <c r="Z43" s="103">
+        <v>115</v>
+      </c>
+      <c r="AA43" s="103">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A44" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="60">
+        <v>236</v>
+      </c>
+      <c r="C44" s="50">
+        <v>279</v>
+      </c>
+      <c r="D44" s="51">
+        <v>252</v>
+      </c>
+      <c r="E44" s="51">
+        <v>267</v>
+      </c>
+      <c r="F44" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="G44" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="H44" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="I44" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="J44" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="K44" s="53">
+        <v>234</v>
+      </c>
+      <c r="L44" s="53">
+        <v>204</v>
+      </c>
+      <c r="M44" s="53">
+        <v>200</v>
+      </c>
+      <c r="N44" s="53">
+        <v>239</v>
+      </c>
+      <c r="O44" s="53">
+        <v>185</v>
+      </c>
+      <c r="P44" s="53">
+        <v>165</v>
+      </c>
+      <c r="Q44" s="53">
+        <v>186</v>
+      </c>
+      <c r="R44" s="53">
+        <v>167</v>
+      </c>
+      <c r="S44" s="52">
+        <v>154</v>
+      </c>
+      <c r="T44" s="53">
+        <v>191</v>
+      </c>
+      <c r="U44" s="52">
+        <v>165</v>
+      </c>
+      <c r="V44" s="59">
+        <v>162</v>
+      </c>
+      <c r="W44" s="59">
+        <v>183</v>
+      </c>
+      <c r="X44" s="59">
+        <v>115</v>
+      </c>
+      <c r="Y44" s="59">
+        <v>137</v>
+      </c>
+      <c r="Z44" s="103">
+        <v>125</v>
+      </c>
+      <c r="AA44" s="103">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A45" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="60">
+        <v>94</v>
+      </c>
+      <c r="C45" s="50">
+        <v>79</v>
+      </c>
+      <c r="D45" s="51">
+        <v>64</v>
+      </c>
+      <c r="E45" s="51">
+        <v>102</v>
+      </c>
+      <c r="F45" s="51">
+        <v>95</v>
+      </c>
+      <c r="G45" s="51">
+        <v>68</v>
+      </c>
+      <c r="H45" s="51">
+        <v>66</v>
+      </c>
+      <c r="I45" s="51">
+        <v>85</v>
+      </c>
+      <c r="J45" s="51">
+        <v>70</v>
+      </c>
+      <c r="K45" s="53">
+        <v>80</v>
+      </c>
+      <c r="L45" s="53">
+        <v>80</v>
+      </c>
+      <c r="M45" s="53">
+        <v>94</v>
+      </c>
+      <c r="N45" s="53">
+        <v>78</v>
+      </c>
+      <c r="O45" s="53">
+        <v>67</v>
+      </c>
+      <c r="P45" s="53">
+        <v>57</v>
+      </c>
+      <c r="Q45" s="53">
+        <v>62</v>
+      </c>
+      <c r="R45" s="53">
+        <v>71</v>
+      </c>
+      <c r="S45" s="52">
+        <v>59</v>
+      </c>
+      <c r="T45" s="53">
+        <v>56</v>
+      </c>
+      <c r="U45" s="52">
+        <v>66</v>
+      </c>
+      <c r="V45" s="59">
+        <v>62</v>
+      </c>
+      <c r="W45" s="59">
+        <v>63</v>
+      </c>
+      <c r="X45" s="59">
+        <v>55</v>
+      </c>
+      <c r="Y45" s="59">
+        <v>56</v>
+      </c>
+      <c r="Z45" s="103">
+        <v>52</v>
+      </c>
+      <c r="AA45" s="103">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A46" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B46" s="60">
+        <v>63</v>
+      </c>
+      <c r="C46" s="50">
+        <v>56</v>
+      </c>
+      <c r="D46" s="51">
+        <v>63</v>
+      </c>
+      <c r="E46" s="51">
+        <v>91</v>
+      </c>
+      <c r="F46" s="51">
+        <v>85</v>
+      </c>
+      <c r="G46" s="51">
+        <v>78</v>
+      </c>
+      <c r="H46" s="51">
+        <v>88</v>
+      </c>
+      <c r="I46" s="51">
+        <v>79</v>
+      </c>
+      <c r="J46" s="51">
+        <v>77</v>
+      </c>
+      <c r="K46" s="53">
+        <v>73</v>
+      </c>
+      <c r="L46" s="53">
+        <v>69</v>
+      </c>
+      <c r="M46" s="53">
+        <v>83</v>
+      </c>
+      <c r="N46" s="53">
+        <v>63</v>
+      </c>
+      <c r="O46" s="53">
+        <v>73</v>
+      </c>
+      <c r="P46" s="53">
+        <v>58</v>
+      </c>
+      <c r="Q46" s="53">
+        <v>48</v>
+      </c>
+      <c r="R46" s="53">
+        <v>45</v>
+      </c>
+      <c r="S46" s="52">
+        <v>54</v>
+      </c>
+      <c r="T46" s="53">
+        <v>59</v>
+      </c>
+      <c r="U46" s="52">
+        <v>45</v>
+      </c>
+      <c r="V46" s="59">
+        <v>54</v>
+      </c>
+      <c r="W46" s="59">
+        <v>59</v>
+      </c>
+      <c r="X46" s="59">
+        <v>43</v>
+      </c>
+      <c r="Y46" s="59">
+        <v>38</v>
+      </c>
+      <c r="Z46" s="103">
+        <v>42</v>
+      </c>
+      <c r="AA46" s="103">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A47" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="62">
+        <v>219</v>
+      </c>
+      <c r="C47" s="62">
+        <v>216</v>
+      </c>
+      <c r="D47" s="63">
+        <v>192</v>
+      </c>
+      <c r="E47" s="63">
+        <v>217</v>
+      </c>
+      <c r="F47" s="63">
+        <v>265</v>
+      </c>
+      <c r="G47" s="63">
+        <v>256</v>
+      </c>
+      <c r="H47" s="63">
+        <v>296</v>
+      </c>
+      <c r="I47" s="63">
+        <v>297</v>
+      </c>
+      <c r="J47" s="63">
+        <v>275</v>
+      </c>
+      <c r="K47" s="64">
+        <v>263</v>
+      </c>
+      <c r="L47" s="64">
+        <v>247</v>
+      </c>
+      <c r="M47" s="64">
+        <v>262</v>
+      </c>
+      <c r="N47" s="64">
+        <v>247</v>
+      </c>
+      <c r="O47" s="64">
+        <v>251</v>
+      </c>
+      <c r="P47" s="64">
+        <v>239</v>
+      </c>
+      <c r="Q47" s="64">
+        <v>213</v>
+      </c>
+      <c r="R47" s="64">
+        <v>185</v>
+      </c>
+      <c r="S47" s="65">
+        <v>212</v>
+      </c>
+      <c r="T47" s="64">
+        <v>208</v>
+      </c>
+      <c r="U47" s="65">
+        <v>216</v>
+      </c>
+      <c r="V47" s="66">
+        <v>223</v>
+      </c>
+      <c r="W47" s="66">
+        <v>277</v>
+      </c>
+      <c r="X47" s="66">
+        <v>184</v>
+      </c>
+      <c r="Y47" s="66">
+        <v>198</v>
+      </c>
+      <c r="Z47" s="104">
+        <v>159</v>
+      </c>
+      <c r="AA47" s="104">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27" s="1" customFormat="1" ht="12">
+      <c r="A48" s="129" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A49" s="2"/>
+    </row>
+    <row r="50" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A50" s="2"/>
+    </row>
+    <row r="51" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A51" s="2"/>
+    </row>
+    <row r="52" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A52" s="2"/>
+    </row>
+    <row r="53" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A53" s="2"/>
+    </row>
+    <row r="54" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A54" s="2"/>
+    </row>
+    <row r="55" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A55" s="2"/>
+    </row>
+    <row r="56" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A56" s="2"/>
+    </row>
+    <row r="57" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A57" s="2"/>
+    </row>
+    <row r="58" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A58" s="2"/>
+    </row>
+    <row r="59" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A59" s="2"/>
+    </row>
+    <row r="60" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A60" s="2"/>
+    </row>
+    <row r="61" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A61" s="2"/>
+    </row>
+    <row r="62" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A62" s="2"/>
+    </row>
+    <row r="63" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A63" s="2"/>
+    </row>
+    <row r="64" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A64" s="2"/>
+    </row>
+    <row r="65" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A65" s="2"/>
+    </row>
+    <row r="66" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A66" s="2"/>
+    </row>
+    <row r="67" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A67" s="2"/>
+    </row>
+    <row r="68" spans="1:1" s="1" customFormat="1" ht="10.199999999999999">
+      <c r="A68" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A5:Z5"/>
+    <mergeCell ref="A21:Z21"/>
+    <mergeCell ref="A32:Z32"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC33" sqref="AC33"/>
+      <selection activeCell="AB9" sqref="AB9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.6640625" style="26" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.6640625" style="26" bestFit="1" customWidth="1"/>
+    <col min="20" max="26" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.109375" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="134" t="s">
-[...26 lines deleted...]
-      <c r="Z1" s="134"/>
+      <c r="A1" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+      <c r="H1" s="171"/>
+      <c r="I1" s="171"/>
+      <c r="J1" s="171"/>
+      <c r="K1" s="171"/>
+      <c r="L1" s="171"/>
+      <c r="M1" s="171"/>
+      <c r="N1" s="171"/>
+      <c r="O1" s="171"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="171"/>
+      <c r="R1" s="171"/>
+      <c r="S1" s="171"/>
+      <c r="T1" s="171"/>
+      <c r="U1" s="171"/>
+      <c r="V1" s="171"/>
+      <c r="W1" s="171"/>
+      <c r="X1" s="171"/>
+      <c r="Y1" s="171"/>
+      <c r="Z1" s="171"/>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" s="25"/>
     </row>
     <row r="3" spans="1:27">
       <c r="T3" s="24"/>
       <c r="U3" s="24"/>
       <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
       <c r="Z3" s="24"/>
       <c r="AA3" s="24" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:27" ht="12.75">
-      <c r="A4" s="4"/>
+    <row r="4" spans="1:27" ht="12">
+      <c r="A4" s="27"/>
       <c r="B4" s="5">
         <v>2000</v>
       </c>
       <c r="C4" s="5">
         <v>2001</v>
       </c>
       <c r="D4" s="5">
         <v>2002</v>
       </c>
       <c r="E4" s="5">
         <v>2003</v>
       </c>
       <c r="F4" s="5">
         <v>2004</v>
       </c>
       <c r="G4" s="5">
         <v>2005</v>
       </c>
       <c r="H4" s="5">
         <v>2006</v>
       </c>
       <c r="I4" s="5">
         <v>2007</v>
       </c>
-      <c r="J4" s="5">
+      <c r="J4" s="6">
         <v>2008</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="5">
         <v>2010</v>
       </c>
       <c r="M4" s="5">
         <v>2011</v>
       </c>
       <c r="N4" s="5">
         <v>2012</v>
       </c>
       <c r="O4" s="5">
         <v>2013</v>
       </c>
       <c r="P4" s="5">
         <v>2014</v>
       </c>
       <c r="Q4" s="5">
         <v>2015</v>
       </c>
       <c r="R4" s="7">
         <v>2016</v>
       </c>
-      <c r="S4" s="5">
+      <c r="S4" s="6">
         <v>2017</v>
       </c>
       <c r="T4" s="5">
         <v>2018</v>
       </c>
       <c r="U4" s="7">
         <v>2019</v>
       </c>
       <c r="V4" s="8">
         <v>2020</v>
       </c>
       <c r="W4" s="6">
         <v>2021</v>
       </c>
       <c r="X4" s="6">
         <v>2022</v>
       </c>
       <c r="Y4" s="6">
         <v>2023</v>
       </c>
       <c r="Z4" s="101">
         <v>2024</v>
       </c>
       <c r="AA4" s="101">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="135" t="s">
-[...28 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="A5" s="172" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="172"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
+    </row>
+    <row r="6" spans="1:27" s="26" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="10">
-[...78 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="28">
+        <v>12.610767872903795</v>
+      </c>
+      <c r="C6" s="28">
+        <v>12.85757945771749</v>
+      </c>
+      <c r="D6" s="28">
+        <v>13.270618387808447</v>
+      </c>
+      <c r="E6" s="28">
+        <v>13.669014370008366</v>
+      </c>
+      <c r="F6" s="28">
+        <v>13.280783149922451</v>
+      </c>
+      <c r="G6" s="28">
+        <v>13.541901795253789</v>
+      </c>
+      <c r="H6" s="41">
+        <v>13.929735045020143</v>
+      </c>
+      <c r="I6" s="28">
+        <v>13.913162517967555</v>
+      </c>
+      <c r="J6" s="28">
+        <v>13.4</v>
+      </c>
+      <c r="K6" s="42">
+        <v>13.36</v>
+      </c>
+      <c r="L6" s="42">
+        <v>13.59</v>
+      </c>
+      <c r="M6" s="42">
+        <v>13.8</v>
+      </c>
+      <c r="N6" s="42">
+        <v>13.6</v>
+      </c>
+      <c r="O6" s="42">
+        <v>13.17</v>
+      </c>
+      <c r="P6" s="43">
+        <v>12.14</v>
+      </c>
+      <c r="Q6" s="43">
+        <v>11.85</v>
+      </c>
+      <c r="R6" s="43">
+        <v>12</v>
+      </c>
+      <c r="S6" s="42">
+        <v>11.77</v>
+      </c>
+      <c r="T6" s="43">
+        <v>11.8</v>
+      </c>
+      <c r="U6" s="44">
+        <v>12.14</v>
+      </c>
+      <c r="V6" s="115">
+        <v>13.74</v>
+      </c>
+      <c r="W6" s="115">
+        <v>15.52</v>
+      </c>
+      <c r="X6" s="115">
+        <v>11.64</v>
+      </c>
+      <c r="Y6" s="115">
+        <v>11.11</v>
+      </c>
+      <c r="Z6" s="108">
+        <v>11.51</v>
+      </c>
+      <c r="AA6" s="134">
+        <v>11.69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="26" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="10">
-[...78 lines deleted...]
-    <row r="8" spans="1:27">
+      <c r="B7" s="28">
+        <v>14.449364747748378</v>
+      </c>
+      <c r="C7" s="28">
+        <v>15.713126394806247</v>
+      </c>
+      <c r="D7" s="28">
+        <v>16.608701459490284</v>
+      </c>
+      <c r="E7" s="28">
+        <v>16.723661525497768</v>
+      </c>
+      <c r="F7" s="28">
+        <v>16.140712838066655</v>
+      </c>
+      <c r="G7" s="28">
+        <v>16.554868462425322</v>
+      </c>
+      <c r="H7" s="41">
+        <v>17.249635644388924</v>
+      </c>
+      <c r="I7" s="28">
+        <v>16.499060441489252</v>
+      </c>
+      <c r="J7" s="28">
+        <v>15.172646865219178</v>
+      </c>
+      <c r="K7" s="42">
+        <v>13.43</v>
+      </c>
+      <c r="L7" s="42">
+        <v>13.72</v>
+      </c>
+      <c r="M7" s="42">
+        <v>13.71</v>
+      </c>
+      <c r="N7" s="42">
+        <v>13.29</v>
+      </c>
+      <c r="O7" s="42">
+        <v>13.25</v>
+      </c>
+      <c r="P7" s="43">
+        <v>11.75</v>
+      </c>
+      <c r="Q7" s="43">
+        <v>11.62</v>
+      </c>
+      <c r="R7" s="43">
+        <v>11.6</v>
+      </c>
+      <c r="S7" s="42">
+        <v>11.26</v>
+      </c>
+      <c r="T7" s="43">
+        <v>11.18</v>
+      </c>
+      <c r="U7" s="44">
+        <v>11.56</v>
+      </c>
+      <c r="V7" s="115">
+        <v>13.91</v>
+      </c>
+      <c r="W7" s="115">
+        <v>15.41</v>
+      </c>
+      <c r="X7" s="115">
+        <v>11.6</v>
+      </c>
+      <c r="Y7" s="115">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Z7" s="108">
+        <v>11.22</v>
+      </c>
+      <c r="AA7" s="134">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="26" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="10">
-[...47 lines deleted...]
-      <c r="R8" s="31">
+      <c r="B8" s="28">
+        <v>13.248547347195077</v>
+      </c>
+      <c r="C8" s="28">
+        <v>13.085007364834945</v>
+      </c>
+      <c r="D8" s="28">
+        <v>12.981976658295169</v>
+      </c>
+      <c r="E8" s="28">
+        <v>13.654906700914104</v>
+      </c>
+      <c r="F8" s="28">
+        <v>13.460199582269667</v>
+      </c>
+      <c r="G8" s="28">
+        <v>13.553846002304942</v>
+      </c>
+      <c r="H8" s="41">
+        <v>12.895369843598726</v>
+      </c>
+      <c r="I8" s="28">
+        <v>13.407164009573648</v>
+      </c>
+      <c r="J8" s="28">
+        <v>13.211174720470877</v>
+      </c>
+      <c r="K8" s="42">
+        <v>13.99</v>
+      </c>
+      <c r="L8" s="42">
+        <v>14.01</v>
+      </c>
+      <c r="M8" s="42">
+        <v>13.01</v>
+      </c>
+      <c r="N8" s="42">
+        <v>13.94</v>
+      </c>
+      <c r="O8" s="42">
+        <v>12.74</v>
+      </c>
+      <c r="P8" s="43">
+        <v>12.37</v>
+      </c>
+      <c r="Q8" s="43">
+        <v>11.23</v>
+      </c>
+      <c r="R8" s="43">
+        <v>11.84</v>
+      </c>
+      <c r="S8" s="42">
+        <v>12.82</v>
+      </c>
+      <c r="T8" s="43">
         <v>11.51</v>
       </c>
-      <c r="S8" s="32">
-[...27 lines deleted...]
-    <row r="9" spans="1:27">
+      <c r="U8" s="44">
+        <v>11.83</v>
+      </c>
+      <c r="V8" s="115">
+        <v>13.45</v>
+      </c>
+      <c r="W8" s="115">
+        <v>14.65</v>
+      </c>
+      <c r="X8" s="115">
+        <v>13.14</v>
+      </c>
+      <c r="Y8" s="115">
+        <v>12.04</v>
+      </c>
+      <c r="Z8" s="108">
+        <v>12.65</v>
+      </c>
+      <c r="AA8" s="134">
+        <v>11.33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="26" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="10">
-[...50 lines deleted...]
-      <c r="S9" s="32">
+      <c r="B9" s="28">
+        <v>7.7013419588363279</v>
+      </c>
+      <c r="C9" s="28">
+        <v>8.6177796310637191</v>
+      </c>
+      <c r="D9" s="28">
+        <v>8.6206896551724128</v>
+      </c>
+      <c r="E9" s="28">
+        <v>9.0666778600961226</v>
+      </c>
+      <c r="F9" s="28">
+        <v>10.247097736558791</v>
+      </c>
+      <c r="G9" s="28">
+        <v>11.209715086408222</v>
+      </c>
+      <c r="H9" s="41">
+        <v>10.436281961113504</v>
+      </c>
+      <c r="I9" s="28">
+        <v>11.566530499839354</v>
+      </c>
+      <c r="J9" s="28">
+        <v>10.998723362466857</v>
+      </c>
+      <c r="K9" s="42">
+        <v>11.66</v>
+      </c>
+      <c r="L9" s="42">
+        <v>10.01</v>
+      </c>
+      <c r="M9" s="42">
+        <v>11.99</v>
+      </c>
+      <c r="N9" s="42">
+        <v>9.18</v>
+      </c>
+      <c r="O9" s="42">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="P9" s="43">
+        <v>9.36</v>
+      </c>
+      <c r="Q9" s="43">
         <v>9.49</v>
       </c>
-      <c r="T9" s="31">
-[...24 lines deleted...]
-    <row r="10" spans="1:27">
+      <c r="R9" s="43">
+        <v>8.85</v>
+      </c>
+      <c r="S9" s="42">
+        <v>8.49</v>
+      </c>
+      <c r="T9" s="43">
+        <v>9.67</v>
+      </c>
+      <c r="U9" s="44">
+        <v>8.85</v>
+      </c>
+      <c r="V9" s="115">
+        <v>9.65</v>
+      </c>
+      <c r="W9" s="115">
+        <v>11.69</v>
+      </c>
+      <c r="X9" s="115">
+        <v>7.87</v>
+      </c>
+      <c r="Y9" s="115">
+        <v>9.23</v>
+      </c>
+      <c r="Z9" s="108">
+        <v>8.73</v>
+      </c>
+      <c r="AA9" s="134">
+        <v>6.83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="26" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="10">
-[...65 lines deleted...]
-      <c r="X10" s="13">
+      <c r="B10" s="28">
+        <v>13.878781045316167</v>
+      </c>
+      <c r="C10" s="28">
+        <v>13.893648172954114</v>
+      </c>
+      <c r="D10" s="28">
+        <v>13.848488680915644</v>
+      </c>
+      <c r="E10" s="28">
+        <v>14.114024207690004</v>
+      </c>
+      <c r="F10" s="28">
+        <v>12.530214509468117</v>
+      </c>
+      <c r="G10" s="28">
+        <v>13.14103617070206</v>
+      </c>
+      <c r="H10" s="41">
+        <v>13.239461565710236</v>
+      </c>
+      <c r="I10" s="28">
+        <v>13.327008651261547</v>
+      </c>
+      <c r="J10" s="28">
+        <v>13.297016218893154</v>
+      </c>
+      <c r="K10" s="42">
+        <v>14.18</v>
+      </c>
+      <c r="L10" s="42">
+        <v>14.01</v>
+      </c>
+      <c r="M10" s="42">
+        <v>14.96</v>
+      </c>
+      <c r="N10" s="42">
+        <v>15.1</v>
+      </c>
+      <c r="O10" s="42">
+        <v>15</v>
+      </c>
+      <c r="P10" s="43">
         <v>13.16</v>
       </c>
-      <c r="Y10" s="13">
-[...9 lines deleted...]
-    <row r="11" spans="1:27">
+      <c r="Q10" s="43">
+        <v>13.53</v>
+      </c>
+      <c r="R10" s="43">
+        <v>13.6</v>
+      </c>
+      <c r="S10" s="42">
+        <v>12.56</v>
+      </c>
+      <c r="T10" s="43">
+        <v>13.3</v>
+      </c>
+      <c r="U10" s="44">
+        <v>13.86</v>
+      </c>
+      <c r="V10" s="115">
+        <v>15.66</v>
+      </c>
+      <c r="W10" s="115">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="X10" s="115">
+        <v>12.96</v>
+      </c>
+      <c r="Y10" s="115">
+        <v>12.78</v>
+      </c>
+      <c r="Z10" s="108">
+        <v>12.84</v>
+      </c>
+      <c r="AA10" s="134">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="26" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="10">
-[...78 lines deleted...]
-    <row r="12" spans="1:27">
+      <c r="B11" s="28">
+        <v>11.601580815861746</v>
+      </c>
+      <c r="C11" s="28">
+        <v>12.342322749021314</v>
+      </c>
+      <c r="D11" s="28">
+        <v>11.514675702105974</v>
+      </c>
+      <c r="E11" s="28">
+        <v>11.243929252306536</v>
+      </c>
+      <c r="F11" s="28">
+        <v>12.967147087303704</v>
+      </c>
+      <c r="G11" s="28">
+        <v>11.940045727834702</v>
+      </c>
+      <c r="H11" s="41">
+        <v>13.284405757524038</v>
+      </c>
+      <c r="I11" s="28">
+        <v>12.475035456887321</v>
+      </c>
+      <c r="J11" s="28">
+        <v>13.593531134598242</v>
+      </c>
+      <c r="K11" s="42">
+        <v>12.83</v>
+      </c>
+      <c r="L11" s="42">
+        <v>15.4</v>
+      </c>
+      <c r="M11" s="42">
+        <v>14.73</v>
+      </c>
+      <c r="N11" s="42">
+        <v>14.61</v>
+      </c>
+      <c r="O11" s="42">
+        <v>14.42</v>
+      </c>
+      <c r="P11" s="43">
+        <v>12.51</v>
+      </c>
+      <c r="Q11" s="43">
+        <v>13.27</v>
+      </c>
+      <c r="R11" s="43">
+        <v>15.2</v>
+      </c>
+      <c r="S11" s="42">
+        <v>13.31</v>
+      </c>
+      <c r="T11" s="43">
+        <v>12.81</v>
+      </c>
+      <c r="U11" s="44">
+        <v>13.71</v>
+      </c>
+      <c r="V11" s="115">
+        <v>16.11</v>
+      </c>
+      <c r="W11" s="115">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="X11" s="115">
+        <v>14.73</v>
+      </c>
+      <c r="Y11" s="115">
+        <v>13.16</v>
+      </c>
+      <c r="Z11" s="108">
+        <v>12.2</v>
+      </c>
+      <c r="AA11" s="134">
+        <v>12.87</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="26" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="10">
-[...78 lines deleted...]
-    <row r="13" spans="1:27">
+      <c r="B12" s="28">
+        <v>11.819776031813978</v>
+      </c>
+      <c r="C12" s="28">
+        <v>11.58041958041958</v>
+      </c>
+      <c r="D12" s="28">
+        <v>11.665439719123393</v>
+      </c>
+      <c r="E12" s="28">
+        <v>11.375521139271337</v>
+      </c>
+      <c r="F12" s="28">
+        <v>10.497317674351168</v>
+      </c>
+      <c r="G12" s="28">
+        <v>11.658374304471987</v>
+      </c>
+      <c r="H12" s="41">
+        <v>11.348834423799614</v>
+      </c>
+      <c r="I12" s="28">
+        <v>12.585148303143232</v>
+      </c>
+      <c r="J12" s="28">
+        <v>13.836042891732966</v>
+      </c>
+      <c r="K12" s="42">
+        <v>13.82</v>
+      </c>
+      <c r="L12" s="42">
+        <v>14.19</v>
+      </c>
+      <c r="M12" s="42">
+        <v>14.73</v>
+      </c>
+      <c r="N12" s="42">
+        <v>13.48</v>
+      </c>
+      <c r="O12" s="42">
+        <v>13.78</v>
+      </c>
+      <c r="P12" s="43">
+        <v>14.82</v>
+      </c>
+      <c r="Q12" s="43">
+        <v>10.95</v>
+      </c>
+      <c r="R12" s="43">
+        <v>14.36</v>
+      </c>
+      <c r="S12" s="42">
+        <v>12.83</v>
+      </c>
+      <c r="T12" s="43">
+        <v>13.8</v>
+      </c>
+      <c r="U12" s="44">
+        <v>14.93</v>
+      </c>
+      <c r="V12" s="115">
+        <v>16.97</v>
+      </c>
+      <c r="W12" s="115">
+        <v>17.93</v>
+      </c>
+      <c r="X12" s="115">
+        <v>10.56</v>
+      </c>
+      <c r="Y12" s="115">
+        <v>10.98</v>
+      </c>
+      <c r="Z12" s="108">
+        <v>12.75</v>
+      </c>
+      <c r="AA12" s="134">
+        <v>12.98</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="26" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="10">
-[...41 lines deleted...]
-      <c r="P13" s="31">
+      <c r="B13" s="28">
+        <v>12.833732093339874</v>
+      </c>
+      <c r="C13" s="28">
+        <v>11.376884422110553</v>
+      </c>
+      <c r="D13" s="28">
+        <v>12.780520306490203</v>
+      </c>
+      <c r="E13" s="28">
+        <v>13.262410626201397</v>
+      </c>
+      <c r="F13" s="28">
+        <v>12.591200307201033</v>
+      </c>
+      <c r="G13" s="28">
+        <v>13.238836575023392</v>
+      </c>
+      <c r="H13" s="41">
+        <v>13.27758070589168</v>
+      </c>
+      <c r="I13" s="28">
+        <v>12.817705949087436</v>
+      </c>
+      <c r="J13" s="28">
+        <v>14.011768192016255</v>
+      </c>
+      <c r="K13" s="42">
+        <v>13.24</v>
+      </c>
+      <c r="L13" s="42">
+        <v>13.61</v>
+      </c>
+      <c r="M13" s="42">
+        <v>13.41</v>
+      </c>
+      <c r="N13" s="42">
         <v>13.21</v>
       </c>
-      <c r="Q13" s="31">
-[...11 lines deleted...]
-      <c r="U13" s="33">
+      <c r="O13" s="42">
+        <v>13.09</v>
+      </c>
+      <c r="P13" s="43">
+        <v>12.85</v>
+      </c>
+      <c r="Q13" s="43">
+        <v>11.99</v>
+      </c>
+      <c r="R13" s="43">
+        <v>12</v>
+      </c>
+      <c r="S13" s="42">
+        <v>11.62</v>
+      </c>
+      <c r="T13" s="43">
+        <v>11.45</v>
+      </c>
+      <c r="U13" s="44">
+        <v>12.48</v>
+      </c>
+      <c r="V13" s="115">
+        <v>13.34</v>
+      </c>
+      <c r="W13" s="115">
         <v>15.09</v>
       </c>
-      <c r="V13" s="13">
-[...18 lines deleted...]
-    <row r="14" spans="1:27">
+      <c r="X13" s="115">
+        <v>10.72</v>
+      </c>
+      <c r="Y13" s="115">
+        <v>10.34</v>
+      </c>
+      <c r="Z13" s="108">
+        <v>10.36</v>
+      </c>
+      <c r="AA13" s="134">
+        <v>10.92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="26" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="10">
-[...78 lines deleted...]
-    <row r="15" spans="1:27">
+      <c r="B14" s="28">
+        <v>12.573329831013046</v>
+      </c>
+      <c r="C14" s="28">
+        <v>12.283403246075151</v>
+      </c>
+      <c r="D14" s="28">
+        <v>13.762287756925828</v>
+      </c>
+      <c r="E14" s="28">
+        <v>13.050923839567373</v>
+      </c>
+      <c r="F14" s="28">
+        <v>12.852199703410776</v>
+      </c>
+      <c r="G14" s="28">
+        <v>13.639227604610651</v>
+      </c>
+      <c r="H14" s="41">
+        <v>13.211325062220476</v>
+      </c>
+      <c r="I14" s="28">
+        <v>14.54490071772612</v>
+      </c>
+      <c r="J14" s="28">
+        <v>13.666561214805441</v>
+      </c>
+      <c r="K14" s="42">
+        <v>14.9</v>
+      </c>
+      <c r="L14" s="42">
+        <v>15.15</v>
+      </c>
+      <c r="M14" s="42">
+        <v>14.75</v>
+      </c>
+      <c r="N14" s="42">
+        <v>15.3</v>
+      </c>
+      <c r="O14" s="42">
+        <v>15.19</v>
+      </c>
+      <c r="P14" s="43">
+        <v>12.53</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>14.07</v>
+      </c>
+      <c r="R14" s="43">
+        <v>12.76</v>
+      </c>
+      <c r="S14" s="42">
+        <v>13.41</v>
+      </c>
+      <c r="T14" s="43">
+        <v>12.46</v>
+      </c>
+      <c r="U14" s="44">
+        <v>13.33</v>
+      </c>
+      <c r="V14" s="115">
+        <v>13.27</v>
+      </c>
+      <c r="W14" s="115">
+        <v>15.1</v>
+      </c>
+      <c r="X14" s="115">
+        <v>11.72</v>
+      </c>
+      <c r="Y14" s="115">
+        <v>12.89</v>
+      </c>
+      <c r="Z14" s="108">
+        <v>12.84</v>
+      </c>
+      <c r="AA14" s="134">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="26" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="10">
-[...47 lines deleted...]
-      <c r="R15" s="31">
+      <c r="B15" s="28">
+        <v>12.016760218199067</v>
+      </c>
+      <c r="C15" s="28">
+        <v>12.521581979249028</v>
+      </c>
+      <c r="D15" s="28">
+        <v>13.593322115543238</v>
+      </c>
+      <c r="E15" s="28">
+        <v>13.179627195200053</v>
+      </c>
+      <c r="F15" s="28">
+        <v>11.547742157876593</v>
+      </c>
+      <c r="G15" s="28">
+        <v>13.402750905828965</v>
+      </c>
+      <c r="H15" s="41">
+        <v>13.412763528698321</v>
+      </c>
+      <c r="I15" s="28">
+        <v>14.614422222625157</v>
+      </c>
+      <c r="J15" s="28">
+        <v>14.856486341936888</v>
+      </c>
+      <c r="K15" s="42">
+        <v>14.87</v>
+      </c>
+      <c r="L15" s="42">
+        <v>15.6</v>
+      </c>
+      <c r="M15" s="42">
+        <v>15.82</v>
+      </c>
+      <c r="N15" s="42">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="O15" s="42">
+        <v>14.27</v>
+      </c>
+      <c r="P15" s="43">
+        <v>13.55</v>
+      </c>
+      <c r="Q15" s="43">
         <v>13.94</v>
       </c>
-      <c r="S15" s="32">
-[...27 lines deleted...]
-    <row r="16" spans="1:27">
+      <c r="R15" s="43">
+        <v>13.37</v>
+      </c>
+      <c r="S15" s="42">
+        <v>14.03</v>
+      </c>
+      <c r="T15" s="43">
+        <v>14.63</v>
+      </c>
+      <c r="U15" s="44">
+        <v>14.14</v>
+      </c>
+      <c r="V15" s="115">
+        <v>13.94</v>
+      </c>
+      <c r="W15" s="115">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="X15" s="115">
+        <v>13.99</v>
+      </c>
+      <c r="Y15" s="115">
+        <v>13.42</v>
+      </c>
+      <c r="Z15" s="108">
+        <v>14.49</v>
+      </c>
+      <c r="AA15" s="134">
+        <v>14.04</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="26" customFormat="1">
       <c r="A16" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="10">
-[...75 lines deleted...]
-        <v>18.12</v>
+      <c r="B16" s="28">
+        <v>12.765545920505463</v>
+      </c>
+      <c r="C16" s="28">
+        <v>12.764207582860433</v>
+      </c>
+      <c r="D16" s="28">
+        <v>15.373254564983888</v>
+      </c>
+      <c r="E16" s="28">
+        <v>15.158224614231701</v>
+      </c>
+      <c r="F16" s="28">
+        <v>15.488064164837255</v>
+      </c>
+      <c r="G16" s="28">
+        <v>14.318973515150454</v>
+      </c>
+      <c r="H16" s="41">
+        <v>16.7999011770519</v>
+      </c>
+      <c r="I16" s="28">
+        <v>15.002679049830327</v>
+      </c>
+      <c r="J16" s="28">
+        <v>17.01122268163024</v>
+      </c>
+      <c r="K16" s="42">
+        <v>17.02</v>
+      </c>
+      <c r="L16" s="42">
+        <v>16.27</v>
+      </c>
+      <c r="M16" s="42">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="N16" s="42">
+        <v>18.739999999999998</v>
+      </c>
+      <c r="O16" s="42">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="P16" s="43">
+        <v>15.53</v>
+      </c>
+      <c r="Q16" s="43">
+        <v>15.7</v>
+      </c>
+      <c r="R16" s="43">
+        <v>16.03</v>
+      </c>
+      <c r="S16" s="42">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="T16" s="43">
+        <v>15.93</v>
+      </c>
+      <c r="U16" s="44">
+        <v>16.98</v>
+      </c>
+      <c r="V16" s="115">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="W16" s="115">
+        <v>21.14</v>
+      </c>
+      <c r="X16" s="115">
+        <v>13.51</v>
+      </c>
+      <c r="Y16" s="115">
+        <v>13.57</v>
+      </c>
+      <c r="Z16" s="108">
+        <v>15.14</v>
+      </c>
+      <c r="AA16" s="134">
+        <v>15.6</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="10">
-        <v>11.41371548143686</v>
+        <v>10.522956701769132</v>
       </c>
       <c r="C17" s="10">
-        <v>12.635466783301744</v>
+        <v>11.749908452610295</v>
       </c>
       <c r="D17" s="10">
-        <v>12.589187140573765</v>
+        <v>11.263998962739663</v>
       </c>
       <c r="E17" s="10">
-        <v>12.099132672671669</v>
+        <v>11.509182683612567</v>
       </c>
       <c r="F17" s="10">
-        <v>12.402365259822774</v>
+        <v>10.99258542606694</v>
       </c>
       <c r="G17" s="10">
-        <v>12.696234022475766</v>
-[...2 lines deleted...]
-        <v>13.084983341676882</v>
+        <v>11.538136666948221</v>
+      </c>
+      <c r="H17" s="45">
+        <v>12.114303214884259</v>
       </c>
       <c r="I17" s="10">
-        <v>12.86307775209025</v>
-[...2 lines deleted...]
-        <v>15.476924802332753</v>
+        <v>11.9805701927533</v>
+      </c>
+      <c r="J17" s="28">
+        <v>13.262819038859508</v>
       </c>
       <c r="K17" s="32">
-        <v>13.37</v>
+        <v>12.57</v>
       </c>
       <c r="L17" s="32">
-        <v>14.13</v>
+        <v>12.86</v>
       </c>
       <c r="M17" s="32">
-        <v>14.58</v>
+        <v>12.96</v>
       </c>
       <c r="N17" s="32">
-        <v>15.69</v>
+        <v>14.62</v>
       </c>
       <c r="O17" s="32">
-        <v>13.33</v>
+        <v>12.27</v>
       </c>
       <c r="P17" s="31">
-        <v>14.01</v>
+        <v>12.15</v>
       </c>
       <c r="Q17" s="31">
-        <v>12.09</v>
+        <v>11.98</v>
       </c>
       <c r="R17" s="31">
+        <v>11.42</v>
+      </c>
+      <c r="S17" s="32">
+        <v>11.85</v>
+      </c>
+      <c r="T17" s="31">
+        <v>12.79</v>
+      </c>
+      <c r="U17" s="33">
+        <v>11.72</v>
+      </c>
+      <c r="V17" s="115">
+        <v>13.25</v>
+      </c>
+      <c r="W17" s="115">
+        <v>14.63</v>
+      </c>
+      <c r="X17" s="115">
+        <v>10.4</v>
+      </c>
+      <c r="Y17" s="115">
         <v>11.86</v>
       </c>
-      <c r="S17" s="32">
-[...24 lines deleted...]
-        <v>12.34</v>
+      <c r="Z17" s="108">
+        <v>10.85</v>
+      </c>
+      <c r="AA17" s="134">
+        <v>11.89</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="10">
-        <v>12.327773749093547</v>
+        <v>10.912164758318605</v>
       </c>
       <c r="C18" s="10">
-        <v>10.218055409248919</v>
+        <v>9.1723994163018556</v>
       </c>
       <c r="D18" s="10">
-        <v>9.7409548276600297</v>
+        <v>8.218887533803489</v>
       </c>
       <c r="E18" s="10">
-        <v>13.547470774609417</v>
+        <v>12.248658609289469</v>
       </c>
       <c r="F18" s="10">
-        <v>13.154935911850686</v>
+        <v>11.829366961470859</v>
       </c>
       <c r="G18" s="10">
-        <v>13.477546859958094</v>
-[...2 lines deleted...]
-        <v>11.593876632147682</v>
+        <v>10.514182901802029</v>
+      </c>
+      <c r="H18" s="45">
+        <v>9.4550744097571897</v>
       </c>
       <c r="I18" s="10">
-        <v>10.769143569687694</v>
-[...2 lines deleted...]
-        <v>13.250939670000637</v>
+        <v>10.150280542476105</v>
+      </c>
+      <c r="J18" s="28">
+        <v>10.981728675565654</v>
       </c>
       <c r="K18" s="32">
-        <v>12.69</v>
+        <v>12.04</v>
       </c>
       <c r="L18" s="32">
-        <v>13.91</v>
+        <v>12.77</v>
       </c>
       <c r="M18" s="32">
-        <v>15.67</v>
+        <v>14.83</v>
       </c>
       <c r="N18" s="32">
-        <v>11.23</v>
+        <v>11.57</v>
       </c>
       <c r="O18" s="32">
-        <v>14.07</v>
+        <v>12.25</v>
       </c>
       <c r="P18" s="31">
-        <v>11.31</v>
+        <v>10.17</v>
       </c>
       <c r="Q18" s="31">
-        <v>11.62</v>
+        <v>10.86</v>
       </c>
       <c r="R18" s="31">
+        <v>12.85</v>
+      </c>
+      <c r="S18" s="32">
+        <v>11.43</v>
+      </c>
+      <c r="T18" s="31">
+        <v>11.26</v>
+      </c>
+      <c r="U18" s="33">
+        <v>12.75</v>
+      </c>
+      <c r="V18" s="115">
+        <v>13.25</v>
+      </c>
+      <c r="W18" s="115">
         <v>13.73</v>
       </c>
-      <c r="S18" s="32">
-[...24 lines deleted...]
-        <v>10.85</v>
+      <c r="X18" s="115">
+        <v>11.59</v>
+      </c>
+      <c r="Y18" s="115">
+        <v>11.56</v>
+      </c>
+      <c r="Z18" s="108">
+        <v>11.52</v>
+      </c>
+      <c r="AA18" s="134">
+        <v>11.81</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="10">
-        <v>11.695906432748536</v>
+        <v>9.6228403284490138</v>
       </c>
       <c r="C19" s="10">
-        <v>7.7904527206963712</v>
+        <v>6.8384319877712745</v>
       </c>
       <c r="D19" s="10">
-        <v>8.2304526748971192</v>
+        <v>7.0485658409387222</v>
       </c>
       <c r="E19" s="10">
-        <v>10.761963442185253</v>
+        <v>9.1915950729738132</v>
       </c>
       <c r="F19" s="10">
-        <v>10.963455149501662</v>
+        <v>9.0696313633703927</v>
       </c>
       <c r="G19" s="10">
-        <v>9.2627362623607468</v>
-[...2 lines deleted...]
-        <v>9.8393743167101153</v>
+        <v>7.926854842092018</v>
+      </c>
+      <c r="H19" s="45">
+        <v>8.6629479377958081</v>
       </c>
       <c r="I19" s="10">
-        <v>10.14060502769493</v>
-[...2 lines deleted...]
-        <v>11.37192010497157</v>
+        <v>8.4834722251976267</v>
+      </c>
+      <c r="J19" s="28">
+        <v>9.4174757281553401</v>
       </c>
       <c r="K19" s="32">
-        <v>11.17</v>
+        <v>9.6199999999999992</v>
       </c>
       <c r="L19" s="32">
-        <v>9.2100000000000009</v>
+        <v>8.4600000000000009</v>
       </c>
       <c r="M19" s="32">
-        <v>11.79</v>
+        <v>10.57</v>
       </c>
       <c r="N19" s="32">
-        <v>9.75</v>
+        <v>8.44</v>
       </c>
       <c r="O19" s="32">
-        <v>12.69</v>
+        <v>10.51</v>
       </c>
       <c r="P19" s="31">
-        <v>8.06</v>
+        <v>7.39</v>
       </c>
       <c r="Q19" s="31">
-        <v>7.19</v>
+        <v>6.41</v>
       </c>
       <c r="R19" s="31">
-        <v>9.67</v>
+        <v>7.53</v>
       </c>
       <c r="S19" s="32">
-        <v>7.88</v>
+        <v>7.22</v>
       </c>
       <c r="T19" s="31">
-        <v>8.07</v>
+        <v>7.67</v>
       </c>
       <c r="U19" s="33">
-        <v>8.75</v>
-[...17 lines deleted...]
-        <v>8.57</v>
+        <v>7.18</v>
+      </c>
+      <c r="V19" s="115">
+        <v>7.84</v>
+      </c>
+      <c r="W19" s="115">
+        <v>8.42</v>
+      </c>
+      <c r="X19" s="115">
+        <v>7.5</v>
+      </c>
+      <c r="Y19" s="115">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Z19" s="108">
+        <v>7.87</v>
+      </c>
+      <c r="AA19" s="134">
+        <v>7.33</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="10">
-        <v>14.150762993842505</v>
+        <v>12.128733816602262</v>
       </c>
       <c r="C20" s="10">
-        <v>13.359742125907802</v>
+        <v>11.691326067645402</v>
       </c>
       <c r="D20" s="10">
-        <v>12.836919926758677</v>
+        <v>10.997095837366892</v>
       </c>
       <c r="E20" s="10">
-        <v>14.669926650366747</v>
+        <v>12.487053719735016</v>
       </c>
       <c r="F20" s="10">
-        <v>14.363377399747238</v>
+        <v>12.293060241914796</v>
       </c>
       <c r="G20" s="10">
-        <v>13.853268442416041</v>
-[...2 lines deleted...]
-        <v>13.416290051273736</v>
+        <v>11.887279222067869</v>
+      </c>
+      <c r="H20" s="45">
+        <v>12.488298444440018</v>
       </c>
       <c r="I20" s="10">
-        <v>15.703478956108162</v>
-[...2 lines deleted...]
-        <v>14.007413154038446</v>
+        <v>13.69035635192269</v>
+      </c>
+      <c r="J20" s="28">
+        <v>12.643690271733977</v>
       </c>
       <c r="K20" s="32">
-        <v>13.01</v>
+        <v>12.15</v>
       </c>
       <c r="L20" s="32">
-        <v>13.91</v>
+        <v>12.28</v>
       </c>
       <c r="M20" s="32">
-        <v>13.95</v>
+        <v>12.67</v>
       </c>
       <c r="N20" s="32">
-        <v>12.61</v>
+        <v>11.73</v>
       </c>
       <c r="O20" s="32">
-        <v>12.94</v>
+        <v>12.04</v>
       </c>
       <c r="P20" s="31">
-        <v>12.8</v>
+        <v>11.76</v>
       </c>
       <c r="Q20" s="31">
-        <v>12.84</v>
+        <v>11.26</v>
       </c>
       <c r="R20" s="31">
-        <v>12.56</v>
+        <v>10.54</v>
       </c>
       <c r="S20" s="32">
-        <v>11.87</v>
+        <v>10.92</v>
       </c>
       <c r="T20" s="31">
-        <v>12.41</v>
+        <v>11.14</v>
       </c>
       <c r="U20" s="33">
-        <v>12.84</v>
-[...17 lines deleted...]
-        <v>13.17</v>
+        <v>11.61</v>
+      </c>
+      <c r="V20" s="115">
+        <v>12.03</v>
+      </c>
+      <c r="W20" s="115">
+        <v>14.57</v>
+      </c>
+      <c r="X20" s="115">
+        <v>11.54</v>
+      </c>
+      <c r="Y20" s="115">
+        <v>12.11</v>
+      </c>
+      <c r="Z20" s="108">
+        <v>10.85</v>
+      </c>
+      <c r="AA20" s="134">
+        <v>12.08</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="132" t="s">
+      <c r="A21" s="173" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="132"/>
-[...23 lines deleted...]
-      <c r="Z21" s="132"/>
+      <c r="B21" s="173"/>
+      <c r="C21" s="173"/>
+      <c r="D21" s="173"/>
+      <c r="E21" s="173"/>
+      <c r="F21" s="173"/>
+      <c r="G21" s="173"/>
+      <c r="H21" s="173"/>
+      <c r="I21" s="173"/>
+      <c r="J21" s="173"/>
+      <c r="K21" s="173"/>
+      <c r="L21" s="173"/>
+      <c r="M21" s="173"/>
+      <c r="N21" s="173"/>
+      <c r="O21" s="173"/>
+      <c r="P21" s="173"/>
+      <c r="Q21" s="173"/>
+      <c r="R21" s="173"/>
+      <c r="S21" s="173"/>
+      <c r="T21" s="173"/>
+      <c r="U21" s="173"/>
+      <c r="V21" s="173"/>
+      <c r="W21" s="173"/>
+      <c r="X21" s="173"/>
+      <c r="Y21" s="173"/>
+      <c r="Z21" s="173"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="30">
-[...57 lines deleted...]
-        <v>13.67</v>
+      <c r="B22" s="29">
+        <v>14.260468861846814</v>
+      </c>
+      <c r="C22" s="29">
+        <v>15.381059205141419</v>
+      </c>
+      <c r="D22" s="29">
+        <v>16.162046083305928</v>
+      </c>
+      <c r="E22" s="29">
+        <v>16.633937853759964</v>
+      </c>
+      <c r="F22" s="29">
+        <v>15.510348666565458</v>
+      </c>
+      <c r="G22" s="29">
+        <v>16.582232318217166</v>
+      </c>
+      <c r="H22" s="29">
+        <v>17.270900672665327</v>
+      </c>
+      <c r="I22" s="29">
+        <v>16.843193646766473</v>
+      </c>
+      <c r="J22" s="28">
+        <v>16</v>
+      </c>
+      <c r="K22" s="29">
+        <v>13.58</v>
+      </c>
+      <c r="L22" s="29">
+        <v>14.11</v>
+      </c>
+      <c r="M22" s="29">
+        <v>14.2</v>
+      </c>
+      <c r="N22" s="29">
+        <v>13.95</v>
+      </c>
+      <c r="O22" s="29">
+        <v>13.58</v>
+      </c>
+      <c r="P22" s="29">
+        <v>12.14</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>12.04</v>
+      </c>
+      <c r="R22" s="29">
+        <v>11.9</v>
+      </c>
+      <c r="S22" s="32">
+        <v>11.63</v>
+      </c>
+      <c r="T22" s="29">
+        <v>11.59</v>
+      </c>
+      <c r="U22" s="29">
+        <v>12.02</v>
       </c>
       <c r="V22" s="13">
-        <v>15.82</v>
+        <v>14.18</v>
       </c>
       <c r="W22" s="13">
-        <v>16.739999999999998</v>
+        <v>15.93</v>
       </c>
       <c r="X22" s="13">
-        <v>12.56</v>
+        <v>11.81</v>
       </c>
       <c r="Y22" s="13">
-        <v>12.06</v>
-[...5 lines deleted...]
-        <v>12.52</v>
+        <v>10.63</v>
+      </c>
+      <c r="Z22" s="108">
+        <v>11.45</v>
+      </c>
+      <c r="AA22" s="134">
+        <v>11.65</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="30">
-[...57 lines deleted...]
-        <v>13.23</v>
+      <c r="B23" s="29">
+        <v>14.501777572458675</v>
+      </c>
+      <c r="C23" s="29">
+        <v>15.76058986287828</v>
+      </c>
+      <c r="D23" s="29">
+        <v>16.658925530267844</v>
+      </c>
+      <c r="E23" s="29">
+        <v>16.788700212909593</v>
+      </c>
+      <c r="F23" s="29">
+        <v>16.203061625016357</v>
+      </c>
+      <c r="G23" s="29">
+        <v>16.613936544869734</v>
+      </c>
+      <c r="H23" s="29">
+        <v>17.274010560987087</v>
+      </c>
+      <c r="I23" s="29">
+        <v>16.534453258671643</v>
+      </c>
+      <c r="J23" s="29">
+        <v>15.223230122130442</v>
+      </c>
+      <c r="K23" s="29">
+        <v>13.43</v>
+      </c>
+      <c r="L23" s="29">
+        <v>13.72</v>
+      </c>
+      <c r="M23" s="29">
+        <v>13.71</v>
+      </c>
+      <c r="N23" s="29">
+        <v>13.29</v>
+      </c>
+      <c r="O23" s="29">
+        <v>13.25</v>
+      </c>
+      <c r="P23" s="29">
+        <v>11.75</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>11.62</v>
+      </c>
+      <c r="R23" s="29">
+        <v>11.6</v>
+      </c>
+      <c r="S23" s="29">
+        <v>11.26</v>
+      </c>
+      <c r="T23" s="29">
+        <v>11.18</v>
+      </c>
+      <c r="U23" s="29">
+        <v>11.56</v>
       </c>
       <c r="V23" s="13">
-        <v>15.71</v>
+        <v>13.91</v>
       </c>
       <c r="W23" s="13">
-        <v>16.22</v>
+        <v>15.41</v>
       </c>
       <c r="X23" s="13">
-        <v>12.23</v>
+        <v>11.6</v>
       </c>
       <c r="Y23" s="13">
-        <v>11.52</v>
-[...5 lines deleted...]
-        <v>12.17</v>
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Z23" s="108">
+        <v>11.22</v>
+      </c>
+      <c r="AA23" s="134">
+        <v>11.34</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="30">
-        <v>10.312075983717774</v>
+        <v>6.8637803590285111</v>
       </c>
       <c r="C24" s="30">
-        <v>6.3510392609699764</v>
+        <v>7.0145903479236811</v>
       </c>
       <c r="D24" s="30">
-        <v>14.37125748502994</v>
+        <v>12.813046010483401</v>
       </c>
       <c r="E24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="J24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="K24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="L24" s="30" t="s">
         <v>0</v>
       </c>
@@ -17730,493 +21432,493 @@
       </c>
       <c r="O24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="P24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="Q24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="R24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="S24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="T24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="W24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="X24" s="13" t="s">
+      <c r="W24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="Z24" s="111" t="s">
-[...2 lines deleted...]
-      <c r="AA24" s="144" t="s">
+      <c r="Z24" s="105" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="30">
-        <v>19.967793880837359</v>
+        <v>18.076109936575055</v>
       </c>
       <c r="C25" s="30">
-        <v>21.362397820163487</v>
+        <v>18.756698821007504</v>
       </c>
       <c r="D25" s="30">
-        <v>17.414306183180866</v>
+        <v>17.194765870011896</v>
       </c>
       <c r="E25" s="30">
-        <v>20.613986478998115</v>
-[...14 lines deleted...]
-        <v>7</v>
+        <v>20.091225021720245</v>
+      </c>
+      <c r="F25" s="30">
+        <v>15.167930660888407</v>
+      </c>
+      <c r="G25" s="30">
+        <v>17.569856054191366</v>
+      </c>
+      <c r="H25" s="30">
+        <v>17.257511175797902</v>
+      </c>
+      <c r="I25" s="30">
+        <v>16.24815361890694</v>
+      </c>
+      <c r="J25" s="30">
+        <v>17.500560915413956</v>
       </c>
       <c r="K25" s="30">
-        <v>16.329999999999998</v>
+        <v>15.08</v>
       </c>
       <c r="L25" s="30">
-        <v>19.170000000000002</v>
+        <v>16.46</v>
       </c>
       <c r="M25" s="30">
-        <v>27.93</v>
+        <v>19.78</v>
       </c>
       <c r="N25" s="30">
-        <v>20.72</v>
+        <v>18.53</v>
       </c>
       <c r="O25" s="30">
-        <v>21.16</v>
+        <v>16.37</v>
       </c>
       <c r="P25" s="30">
-        <v>18.100000000000001</v>
+        <v>15.68</v>
       </c>
       <c r="Q25" s="30">
-        <v>16.93</v>
+        <v>16.12</v>
       </c>
       <c r="R25" s="30">
-        <v>13.13</v>
+        <v>12.92</v>
       </c>
       <c r="S25" s="30">
-        <v>17.05</v>
+        <v>14.05</v>
       </c>
       <c r="T25" s="30">
-        <v>18.309999999999999</v>
+        <v>15.83</v>
       </c>
       <c r="U25" s="30">
-        <v>17.489999999999998</v>
+        <v>14.79</v>
       </c>
       <c r="V25" s="13">
-        <v>22</v>
+        <v>19.309999999999999</v>
       </c>
       <c r="W25" s="13">
-        <v>21.97</v>
-[...2 lines deleted...]
-        <v>15.34</v>
+        <v>22.86</v>
+      </c>
+      <c r="X25" s="30">
+        <v>12.89</v>
       </c>
       <c r="Y25" s="13">
-        <v>15.42</v>
-[...5 lines deleted...]
-        <v>14.07</v>
+        <v>12.95</v>
+      </c>
+      <c r="Z25" s="108">
+        <v>12.64</v>
+      </c>
+      <c r="AA25" s="134">
+        <v>13.38</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="30">
-        <v>14.95456114114805</v>
+        <v>13.95400759098013</v>
       </c>
       <c r="C26" s="30">
-        <v>16.085790884718499</v>
+        <v>15.699119042240795</v>
       </c>
       <c r="D26" s="30">
-        <v>12.976288781408517</v>
+        <v>16.550622075105583</v>
       </c>
       <c r="E26" s="30">
-        <v>15.939098370405615</v>
-[...14 lines deleted...]
-        <v>7</v>
+        <v>15.869365225390984</v>
+      </c>
+      <c r="F26" s="30">
+        <v>18.065268065268064</v>
+      </c>
+      <c r="G26" s="30">
+        <v>16.093034183014215</v>
+      </c>
+      <c r="H26" s="30">
+        <v>15.897315120113047</v>
+      </c>
+      <c r="I26" s="30">
+        <v>20.439875687305761</v>
+      </c>
+      <c r="J26" s="30">
+        <v>17.391304347826086</v>
       </c>
       <c r="K26" s="30">
-        <v>16.87</v>
+        <v>15.66</v>
       </c>
       <c r="L26" s="30">
-        <v>16.03</v>
+        <v>14.52</v>
       </c>
       <c r="M26" s="30">
-        <v>17.55</v>
+        <v>16.25</v>
       </c>
       <c r="N26" s="30">
-        <v>21.68</v>
+        <v>19.21</v>
       </c>
       <c r="O26" s="30">
-        <v>16.940000000000001</v>
+        <v>13.98</v>
       </c>
       <c r="P26" s="30">
-        <v>19.989999999999998</v>
+        <v>15.36</v>
       </c>
       <c r="Q26" s="30">
-        <v>15.88</v>
+        <v>14.63</v>
       </c>
       <c r="R26" s="30">
-        <v>15.09</v>
+        <v>13.05</v>
       </c>
       <c r="S26" s="30">
-        <v>15.15</v>
+        <v>14.97</v>
       </c>
       <c r="T26" s="30">
-        <v>14.12</v>
+        <v>13</v>
       </c>
       <c r="U26" s="30">
-        <v>18.75</v>
+        <v>16.760000000000002</v>
       </c>
       <c r="V26" s="13">
-        <v>15.24</v>
+        <v>14.43</v>
       </c>
       <c r="W26" s="13">
-        <v>19.45</v>
-[...2 lines deleted...]
-        <v>14.98</v>
+        <v>16.850000000000001</v>
+      </c>
+      <c r="X26" s="30">
+        <v>13.57</v>
       </c>
       <c r="Y26" s="13">
-        <v>13.95</v>
-[...5 lines deleted...]
-        <v>14.39</v>
+        <v>13.3</v>
+      </c>
+      <c r="Z26" s="108">
+        <v>14.13</v>
+      </c>
+      <c r="AA26" s="134">
+        <v>14.31</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="30">
-        <v>16.182336182336183</v>
+        <v>13.966787638843067</v>
       </c>
       <c r="C27" s="30">
-        <v>17.647058823529413</v>
+        <v>15.580575457750482</v>
       </c>
       <c r="D27" s="30">
-        <v>20.400728597449909</v>
+        <v>16.457035382626071</v>
       </c>
       <c r="E27" s="30">
-        <v>20.239880059970012</v>
-[...14 lines deleted...]
-        <v>7</v>
+        <v>19.818731117824772</v>
+      </c>
+      <c r="F27" s="30">
+        <v>16.436309301456856</v>
+      </c>
+      <c r="G27" s="30">
+        <v>16.42893530310749</v>
+      </c>
+      <c r="H27" s="30">
+        <v>17.825311942959001</v>
+      </c>
+      <c r="I27" s="30">
+        <v>18.802762854950114</v>
+      </c>
+      <c r="J27" s="30">
+        <v>20.082923037056233</v>
       </c>
       <c r="K27" s="30">
-        <v>17.760000000000002</v>
+        <v>15.68</v>
       </c>
       <c r="L27" s="30">
-        <v>23.73</v>
+        <v>18.39</v>
       </c>
       <c r="M27" s="30">
-        <v>21.03</v>
+        <v>17.45</v>
       </c>
       <c r="N27" s="30">
-        <v>20.47</v>
+        <v>18.559999999999999</v>
       </c>
       <c r="O27" s="30">
-        <v>20.5</v>
+        <v>16.86</v>
       </c>
       <c r="P27" s="30">
-        <v>11.82</v>
+        <v>12.11</v>
       </c>
       <c r="Q27" s="30">
-        <v>14.39</v>
+        <v>13.62</v>
       </c>
       <c r="R27" s="30">
-        <v>12.87</v>
+        <v>12.88</v>
       </c>
       <c r="S27" s="30">
-        <v>15.69</v>
+        <v>13.58</v>
       </c>
       <c r="T27" s="30">
-        <v>14.24</v>
+        <v>12.57</v>
       </c>
       <c r="U27" s="30">
-        <v>14.97</v>
+        <v>13.36</v>
       </c>
       <c r="V27" s="13">
-        <v>13.13</v>
+        <v>13.43</v>
       </c>
       <c r="W27" s="13">
-        <v>19.55</v>
-[...2 lines deleted...]
-        <v>14.17</v>
+        <v>18.670000000000002</v>
+      </c>
+      <c r="X27" s="30">
+        <v>14.34</v>
       </c>
       <c r="Y27" s="13">
-        <v>15.97</v>
-[...5 lines deleted...]
-        <v>18.11</v>
+        <v>13.27</v>
+      </c>
+      <c r="Z27" s="108">
+        <v>13.49</v>
+      </c>
+      <c r="AA27" s="134">
+        <v>14.44</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="30">
-        <v>18.351214003387916</v>
+        <v>16.493416493416493</v>
       </c>
       <c r="C28" s="30">
-        <v>19.764569103328004</v>
+        <v>18.571428571428573</v>
       </c>
       <c r="D28" s="30">
-        <v>23.923444976076556</v>
+        <v>20.950132782531721</v>
       </c>
       <c r="E28" s="30">
-        <v>26.163675083662913</v>
+        <v>22.665457842248415</v>
       </c>
       <c r="F28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="J28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="K28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="L28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="M28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="N28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="O28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="P28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="Q28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="R28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="S28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="T28" s="30" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="V28" s="30" t="s">
-[...14 lines deleted...]
-      <c r="AA28" s="144" t="s">
+      <c r="V28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="W28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="X28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="105" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="30">
-        <v>12.963111146675203</v>
+        <v>12.540894220283533</v>
       </c>
       <c r="C29" s="30">
-        <v>15.614834092387769</v>
+        <v>13.091082196128212</v>
       </c>
       <c r="D29" s="30">
-        <v>17.820311855457472</v>
+        <v>13.615855623590074</v>
       </c>
       <c r="E29" s="30">
-        <v>18.218285141233494</v>
-[...14 lines deleted...]
-        <v>7</v>
+        <v>14.691478942213516</v>
+      </c>
+      <c r="F29" s="30">
+        <v>12.849208322971069</v>
+      </c>
+      <c r="G29" s="30">
+        <v>15.737372028090363</v>
+      </c>
+      <c r="H29" s="30">
+        <v>17.855617257582232</v>
+      </c>
+      <c r="I29" s="30">
+        <v>18.540772532188843</v>
+      </c>
+      <c r="J29" s="30">
+        <v>17.921893885716667</v>
       </c>
       <c r="K29" s="30">
-        <v>14.19</v>
+        <v>12.38</v>
       </c>
       <c r="L29" s="30">
-        <v>18.059999999999999</v>
+        <v>16.05</v>
       </c>
       <c r="M29" s="30">
-        <v>17.63</v>
+        <v>15.48</v>
       </c>
       <c r="N29" s="30">
-        <v>17.22</v>
+        <v>16.25</v>
       </c>
       <c r="O29" s="30">
-        <v>16.489999999999998</v>
+        <v>15.33</v>
       </c>
       <c r="P29" s="30">
-        <v>16.59</v>
+        <v>14.93</v>
       </c>
       <c r="Q29" s="30">
-        <v>14.2</v>
+        <v>14.66</v>
       </c>
       <c r="R29" s="30">
-        <v>17.149999999999999</v>
+        <v>15.52</v>
       </c>
       <c r="S29" s="30">
-        <v>15.93</v>
+        <v>13.82</v>
       </c>
       <c r="T29" s="30">
-        <v>15.66</v>
+        <v>15.2</v>
       </c>
       <c r="U29" s="30">
-        <v>15.06</v>
+        <v>15.28</v>
       </c>
       <c r="V29" s="13">
-        <v>15.77</v>
+        <v>16.260000000000002</v>
       </c>
       <c r="W29" s="13">
-        <v>19.22</v>
-[...2 lines deleted...]
-        <v>13.86</v>
+        <v>18.89</v>
+      </c>
+      <c r="X29" s="30">
+        <v>12.15</v>
       </c>
       <c r="Y29" s="13">
-        <v>15.34</v>
-[...5 lines deleted...]
-        <v>12.82</v>
+        <v>13.33</v>
+      </c>
+      <c r="Z29" s="108">
+        <v>11.77</v>
+      </c>
+      <c r="AA29" s="134">
+        <v>12.73</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="30">
-        <v>13.791308873276087</v>
+        <v>10.741555584314741</v>
       </c>
       <c r="C30" s="30">
-        <v>15.559071729957807</v>
+        <v>9.832197168327216</v>
       </c>
       <c r="D30" s="30">
-        <v>14.274171828709937</v>
+        <v>8.1518107710811183</v>
       </c>
       <c r="E30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="K30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="L30" s="30" t="s">
         <v>0</v>
       </c>
@@ -18237,72 +21939,72 @@
       </c>
       <c r="R30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="S30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="Z30" s="111" t="s">
-[...2 lines deleted...]
-      <c r="AA30" s="144" t="s">
+      <c r="Z30" s="105" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="30">
-        <v>13.950667205822887</v>
+        <v>12.503751125337601</v>
       </c>
       <c r="C31" s="30">
-        <v>13.89740445534437</v>
+        <v>12.153129430828438</v>
       </c>
       <c r="D31" s="30">
-        <v>12.602003925214339</v>
+        <v>11.361310133060389</v>
       </c>
       <c r="E31" s="30">
-        <v>15.120132560066279</v>
+        <v>12.933689180866351</v>
       </c>
       <c r="F31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="J31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="K31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="L31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="M31" s="30" t="s">
         <v>0</v>
       </c>
@@ -18320,4981 +22022,8550 @@
       </c>
       <c r="R31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="S31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="T31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="Z31" s="111" t="s">
-[...2 lines deleted...]
-      <c r="AA31" s="144" t="s">
+      <c r="Z31" s="105" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="132" t="s">
+      <c r="A32" s="173" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="132"/>
-[...23 lines deleted...]
-      <c r="Z32" s="132"/>
+      <c r="B32" s="173"/>
+      <c r="C32" s="173"/>
+      <c r="D32" s="173"/>
+      <c r="E32" s="173"/>
+      <c r="F32" s="173"/>
+      <c r="G32" s="173"/>
+      <c r="H32" s="173"/>
+      <c r="I32" s="173"/>
+      <c r="J32" s="173"/>
+      <c r="K32" s="173"/>
+      <c r="L32" s="173"/>
+      <c r="M32" s="173"/>
+      <c r="N32" s="173"/>
+      <c r="O32" s="173"/>
+      <c r="P32" s="173"/>
+      <c r="Q32" s="173"/>
+      <c r="R32" s="173"/>
+      <c r="S32" s="173"/>
+      <c r="T32" s="173"/>
+      <c r="U32" s="173"/>
+      <c r="V32" s="173"/>
+      <c r="W32" s="173"/>
+      <c r="X32" s="173"/>
+      <c r="Y32" s="173"/>
+      <c r="Z32" s="173"/>
+      <c r="AA32" s="106"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B33" s="30">
-[...75 lines deleted...]
-        <v>12.86</v>
+      <c r="B33" s="15">
+        <v>11.604883826133607</v>
+      </c>
+      <c r="C33" s="15">
+        <v>11.319787459559818</v>
+      </c>
+      <c r="D33" s="10">
+        <v>11.525708681641994</v>
+      </c>
+      <c r="E33" s="10">
+        <v>11.926898596787273</v>
+      </c>
+      <c r="F33" s="10">
+        <v>12.060002147386941</v>
+      </c>
+      <c r="G33" s="15">
+        <v>11.958245696748044</v>
+      </c>
+      <c r="H33" s="10">
+        <v>12.163556893721267</v>
+      </c>
+      <c r="I33" s="10">
+        <v>12.334612044853985</v>
+      </c>
+      <c r="J33" s="28">
+        <v>11.9</v>
+      </c>
+      <c r="K33" s="46">
+        <v>13.22</v>
+      </c>
+      <c r="L33" s="46">
+        <v>13.23</v>
+      </c>
+      <c r="M33" s="46">
+        <v>13.52</v>
+      </c>
+      <c r="N33" s="46">
+        <v>13.35</v>
+      </c>
+      <c r="O33" s="46">
+        <v>12.87</v>
+      </c>
+      <c r="P33" s="45">
+        <v>12.13</v>
+      </c>
+      <c r="Q33" s="45">
+        <v>11.7</v>
+      </c>
+      <c r="R33" s="45">
+        <v>12.08</v>
+      </c>
+      <c r="S33" s="33">
+        <v>11.89</v>
+      </c>
+      <c r="T33" s="45">
+        <v>11.96</v>
+      </c>
+      <c r="U33" s="33">
+        <v>12.24</v>
+      </c>
+      <c r="V33" s="115">
+        <v>13.35</v>
+      </c>
+      <c r="W33" s="115">
+        <v>15.17</v>
+      </c>
+      <c r="X33" s="115">
+        <v>11.47</v>
+      </c>
+      <c r="Y33" s="115">
+        <v>11.57</v>
+      </c>
+      <c r="Z33" s="108">
+        <v>11.57</v>
+      </c>
+      <c r="AA33" s="134">
+        <v>11.72</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="16" customFormat="1">
       <c r="A34" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="30">
-        <v>2.0682523267838677</v>
+        <v>3.225806451612903</v>
       </c>
       <c r="C34" s="30">
-        <v>10.49317943336831</v>
+        <v>5.4884742041712409</v>
       </c>
       <c r="D34" s="30">
-        <v>4.287245444801715</v>
+        <v>5.636978579481398</v>
       </c>
       <c r="E34" s="30">
-        <v>4.3525571273122958</v>
-[...64 lines deleted...]
-      <c r="AA34" s="145" t="s">
+        <v>2.3028209556706969</v>
+      </c>
+      <c r="F34" s="30">
+        <v>2.3201856148491879</v>
+      </c>
+      <c r="G34" s="30">
+        <v>3.4924330616996508</v>
+      </c>
+      <c r="H34" s="30">
+        <v>11.76470588235294</v>
+      </c>
+      <c r="I34" s="30">
+        <v>8.3532219570405726</v>
+      </c>
+      <c r="J34" s="30">
+        <v>4.3407487791644055</v>
+      </c>
+      <c r="K34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="108" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" s="16" customFormat="1">
       <c r="A35" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="30">
-        <v>14.322729235641283</v>
+        <v>13.248547347195077</v>
       </c>
       <c r="C35" s="30">
-        <v>15.284284008450445</v>
+        <v>13.085007364834945</v>
       </c>
       <c r="D35" s="30">
-        <v>15.28494976997465</v>
+        <v>12.981976658295169</v>
       </c>
       <c r="E35" s="30">
-        <v>15.225498865777231</v>
+        <v>13.654906700914104</v>
       </c>
       <c r="F35" s="30">
-        <v>15.023659305993691</v>
+        <v>13.460199582269667</v>
       </c>
       <c r="G35" s="30">
-        <v>15.521331778519443</v>
+        <v>13.553846002304942</v>
       </c>
       <c r="H35" s="30">
-        <v>13.604056778608232</v>
+        <v>12.895369843598726</v>
       </c>
       <c r="I35" s="30">
-        <v>15.217616044660394</v>
+        <v>13.407164009573648</v>
       </c>
       <c r="J35" s="30">
-        <v>15.766653527788728</v>
-[...22 lines deleted...]
-      <c r="R35" s="30">
+        <v>13.211174720470877</v>
+      </c>
+      <c r="K35" s="10">
+        <v>13.99</v>
+      </c>
+      <c r="L35" s="10">
+        <v>14.01</v>
+      </c>
+      <c r="M35" s="10">
+        <v>13.01</v>
+      </c>
+      <c r="N35" s="10">
+        <v>13.94</v>
+      </c>
+      <c r="O35" s="10">
+        <v>12.74</v>
+      </c>
+      <c r="P35" s="10">
+        <v>12.37</v>
+      </c>
+      <c r="Q35" s="10">
+        <v>11.23</v>
+      </c>
+      <c r="R35" s="10">
+        <v>11.84</v>
+      </c>
+      <c r="S35" s="10">
+        <v>12.82</v>
+      </c>
+      <c r="T35" s="10">
         <v>11.51</v>
       </c>
-      <c r="S35" s="30">
-[...24 lines deleted...]
-        <v>12.44</v>
+      <c r="U35" s="10">
+        <v>11.83</v>
+      </c>
+      <c r="V35" s="122">
+        <v>13.45</v>
+      </c>
+      <c r="W35" s="115">
+        <v>14.65</v>
+      </c>
+      <c r="X35" s="115">
+        <v>13.14</v>
+      </c>
+      <c r="Y35" s="115">
+        <v>12.04</v>
+      </c>
+      <c r="Z35" s="108">
+        <v>12.65</v>
+      </c>
+      <c r="AA35" s="134">
+        <v>11.33</v>
       </c>
     </row>
     <row r="36" spans="1:27" s="16" customFormat="1">
       <c r="A36" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="30">
-        <v>8.661100942006339</v>
+        <v>7.8443748168518805</v>
       </c>
       <c r="C36" s="30">
-        <v>10.161578248729803</v>
+        <v>8.8821039483727713</v>
       </c>
       <c r="D36" s="30">
-        <v>9.7505767640273362</v>
+        <v>8.3044070477613268</v>
       </c>
       <c r="E36" s="30">
-        <v>10.167090295428977</v>
+        <v>9.0666778600961226</v>
       </c>
       <c r="F36" s="30">
-        <v>12.688070641690599</v>
+        <v>10.247097736558791</v>
       </c>
       <c r="G36" s="30">
-        <v>12.929897088574192</v>
+        <v>11.209715086408222</v>
       </c>
       <c r="H36" s="30">
-        <v>12.618014228824554</v>
+        <v>10.436281961113504</v>
       </c>
       <c r="I36" s="30">
-        <v>14.160577315844415</v>
+        <v>11.566530499839354</v>
       </c>
       <c r="J36" s="30">
-        <v>12.275360895610332</v>
-[...25 lines deleted...]
-      <c r="S36" s="30">
+        <v>10.998723362466857</v>
+      </c>
+      <c r="K36" s="10">
+        <v>11.66</v>
+      </c>
+      <c r="L36" s="10">
+        <v>10.01</v>
+      </c>
+      <c r="M36" s="10">
+        <v>11.99</v>
+      </c>
+      <c r="N36" s="10">
+        <v>9.18</v>
+      </c>
+      <c r="O36" s="10">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="P36" s="10">
+        <v>9.36</v>
+      </c>
+      <c r="Q36" s="10">
         <v>9.49</v>
       </c>
-      <c r="T36" s="30">
-[...21 lines deleted...]
-        <v>6.73</v>
+      <c r="R36" s="10">
+        <v>8.85</v>
+      </c>
+      <c r="S36" s="10">
+        <v>8.49</v>
+      </c>
+      <c r="T36" s="10">
+        <v>9.67</v>
+      </c>
+      <c r="U36" s="10">
+        <v>8.85</v>
+      </c>
+      <c r="V36" s="122">
+        <v>9.65</v>
+      </c>
+      <c r="W36" s="115">
+        <v>11.69</v>
+      </c>
+      <c r="X36" s="115">
+        <v>7.87</v>
+      </c>
+      <c r="Y36" s="115">
+        <v>9.23</v>
+      </c>
+      <c r="Z36" s="108">
+        <v>8.73</v>
+      </c>
+      <c r="AA36" s="134">
+        <v>6.83</v>
       </c>
     </row>
     <row r="37" spans="1:27" s="16" customFormat="1">
       <c r="A37" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="30">
-        <v>13.916034711906811</v>
+        <v>12.86893271786264</v>
       </c>
       <c r="C37" s="30">
-        <v>15.546096290616822</v>
+        <v>12.72490758986644</v>
       </c>
       <c r="D37" s="30">
-        <v>15.918685632848421</v>
+        <v>13.038355805733735</v>
       </c>
       <c r="E37" s="30">
-        <v>13.714722836925935</v>
-[...65 lines deleted...]
-        <v>13.25</v>
+        <v>12.64845289449859</v>
+      </c>
+      <c r="F37" s="30">
+        <v>11.870401235822595</v>
+      </c>
+      <c r="G37" s="30">
+        <v>11.985473826652489</v>
+      </c>
+      <c r="H37" s="30">
+        <v>12.152240569354975</v>
+      </c>
+      <c r="I37" s="30">
+        <v>12.531256287184204</v>
+      </c>
+      <c r="J37" s="30">
+        <v>12.106383654793301</v>
+      </c>
+      <c r="K37" s="10">
+        <v>13.91</v>
+      </c>
+      <c r="L37" s="10">
+        <v>13.28</v>
+      </c>
+      <c r="M37" s="10">
+        <v>13.53</v>
+      </c>
+      <c r="N37" s="10">
+        <v>14.08</v>
+      </c>
+      <c r="O37" s="10">
+        <v>14.58</v>
+      </c>
+      <c r="P37" s="10">
+        <v>12.38</v>
+      </c>
+      <c r="Q37" s="10">
+        <v>12.71</v>
+      </c>
+      <c r="R37" s="10">
+        <v>13.82</v>
+      </c>
+      <c r="S37" s="10">
+        <v>12.06</v>
+      </c>
+      <c r="T37" s="10">
+        <v>12.43</v>
+      </c>
+      <c r="U37" s="10">
+        <v>13.53</v>
+      </c>
+      <c r="V37" s="122">
+        <v>14.34</v>
+      </c>
+      <c r="W37" s="115">
+        <v>15.6</v>
+      </c>
+      <c r="X37" s="115">
+        <v>12.99</v>
+      </c>
+      <c r="Y37" s="115">
+        <v>12.7</v>
+      </c>
+      <c r="Z37" s="108">
+        <v>12.93</v>
+      </c>
+      <c r="AA37" s="134">
+        <v>11.47</v>
       </c>
     </row>
     <row r="38" spans="1:27" s="16" customFormat="1">
       <c r="A38" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="30">
-        <v>13.61499810902804</v>
+        <v>11.601580815861746</v>
       </c>
       <c r="C38" s="30">
-        <v>13.232669869595059</v>
+        <v>12.342322749021314</v>
       </c>
       <c r="D38" s="30">
-        <v>13.357079252003562</v>
+        <v>11.514675702105974</v>
       </c>
       <c r="E38" s="30">
-        <v>13.158264683554981</v>
+        <v>11.243929252306536</v>
       </c>
       <c r="F38" s="30">
-        <v>13.71299050857062</v>
+        <v>12.967147087303704</v>
       </c>
       <c r="G38" s="30">
-        <v>13.712660028449504</v>
+        <v>11.940045727834702</v>
       </c>
       <c r="H38" s="30">
-        <v>15.237877008564144</v>
+        <v>13.284405757524038</v>
       </c>
       <c r="I38" s="30">
-        <v>14.632155765419144</v>
+        <v>12.475035456887321</v>
       </c>
       <c r="J38" s="30">
-        <v>15.560699588477366</v>
-[...50 lines deleted...]
-        <v>13.59</v>
+        <v>13.593531134598242</v>
+      </c>
+      <c r="K38" s="10">
+        <v>12.83</v>
+      </c>
+      <c r="L38" s="10">
+        <v>15.4</v>
+      </c>
+      <c r="M38" s="10">
+        <v>14.73</v>
+      </c>
+      <c r="N38" s="10">
+        <v>14.61</v>
+      </c>
+      <c r="O38" s="10">
+        <v>14.42</v>
+      </c>
+      <c r="P38" s="10">
+        <v>12.51</v>
+      </c>
+      <c r="Q38" s="10">
+        <v>13.27</v>
+      </c>
+      <c r="R38" s="10">
+        <v>15.2</v>
+      </c>
+      <c r="S38" s="10">
+        <v>13.31</v>
+      </c>
+      <c r="T38" s="10">
+        <v>12.81</v>
+      </c>
+      <c r="U38" s="10">
+        <v>13.71</v>
+      </c>
+      <c r="V38" s="122">
+        <v>16.11</v>
+      </c>
+      <c r="W38" s="115">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="X38" s="115">
+        <v>14.73</v>
+      </c>
+      <c r="Y38" s="115">
+        <v>13.16</v>
+      </c>
+      <c r="Z38" s="108">
+        <v>12.2</v>
+      </c>
+      <c r="AA38" s="134">
+        <v>12.87</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="30">
-        <v>13.738089962331044</v>
+        <v>11.819776031813978</v>
       </c>
       <c r="C39" s="30">
-        <v>12.68522676246071</v>
+        <v>11.58041958041958</v>
       </c>
       <c r="D39" s="30">
-        <v>13.192312066416466</v>
+        <v>11.665439719123393</v>
       </c>
       <c r="E39" s="30">
-        <v>13.089986448692443</v>
+        <v>11.375521139271337</v>
       </c>
       <c r="F39" s="30">
-        <v>11.798031714510994</v>
+        <v>10.497317674351168</v>
       </c>
       <c r="G39" s="30">
-        <v>13.449859280106651</v>
+        <v>11.658374304471987</v>
       </c>
       <c r="H39" s="30">
-        <v>13.05930851864111</v>
+        <v>11.348834423799614</v>
       </c>
       <c r="I39" s="30">
-        <v>15.234818932948366</v>
+        <v>12.585148303143232</v>
       </c>
       <c r="J39" s="30">
-        <v>13.931671800616073</v>
-[...50 lines deleted...]
-        <v>13.71</v>
+        <v>13.836042891732966</v>
+      </c>
+      <c r="K39" s="10">
+        <v>13.82</v>
+      </c>
+      <c r="L39" s="10">
+        <v>14.19</v>
+      </c>
+      <c r="M39" s="10">
+        <v>14.73</v>
+      </c>
+      <c r="N39" s="10">
+        <v>13.48</v>
+      </c>
+      <c r="O39" s="10">
+        <v>13.78</v>
+      </c>
+      <c r="P39" s="10">
+        <v>14.82</v>
+      </c>
+      <c r="Q39" s="10">
+        <v>10.95</v>
+      </c>
+      <c r="R39" s="10">
+        <v>14.36</v>
+      </c>
+      <c r="S39" s="10">
+        <v>12.83</v>
+      </c>
+      <c r="T39" s="10">
+        <v>13.8</v>
+      </c>
+      <c r="U39" s="10">
+        <v>14.93</v>
+      </c>
+      <c r="V39" s="122">
+        <v>16.97</v>
+      </c>
+      <c r="W39" s="115">
+        <v>17.93</v>
+      </c>
+      <c r="X39" s="115">
+        <v>10.56</v>
+      </c>
+      <c r="Y39" s="115">
+        <v>10.98</v>
+      </c>
+      <c r="Z39" s="108">
+        <v>12.75</v>
+      </c>
+      <c r="AA39" s="134">
+        <v>12.98</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="30">
-        <v>13.97796415063312</v>
+        <v>12.833732093339874</v>
       </c>
       <c r="C40" s="30">
-        <v>13.631012619013198</v>
+        <v>11.376884422110553</v>
       </c>
       <c r="D40" s="30">
-        <v>14.807441050208423</v>
+        <v>12.780520306490203</v>
       </c>
       <c r="E40" s="30">
-        <v>14.661960358403475</v>
+        <v>13.262410626201397</v>
       </c>
       <c r="F40" s="30">
-        <v>14.198530327562585</v>
+        <v>12.591200307201033</v>
       </c>
       <c r="G40" s="30">
-        <v>15.21721345005318</v>
+        <v>13.238836575023392</v>
       </c>
       <c r="H40" s="30">
-        <v>14.108845473581491</v>
+        <v>13.27758070589168</v>
       </c>
       <c r="I40" s="30">
-        <v>14.224577134705523</v>
+        <v>12.817705949087436</v>
       </c>
       <c r="J40" s="30">
-        <v>16.288059766320636</v>
-[...16 lines deleted...]
-      <c r="P40" s="30">
+        <v>14.011768192016255</v>
+      </c>
+      <c r="K40" s="10">
+        <v>13.24</v>
+      </c>
+      <c r="L40" s="10">
+        <v>13.61</v>
+      </c>
+      <c r="M40" s="10">
+        <v>13.41</v>
+      </c>
+      <c r="N40" s="10">
         <v>13.21</v>
       </c>
-      <c r="Q40" s="30">
-[...11 lines deleted...]
-      <c r="U40" s="30">
+      <c r="O40" s="10">
+        <v>13.09</v>
+      </c>
+      <c r="P40" s="10">
+        <v>12.85</v>
+      </c>
+      <c r="Q40" s="10">
+        <v>11.99</v>
+      </c>
+      <c r="R40" s="10">
+        <v>12</v>
+      </c>
+      <c r="S40" s="10">
+        <v>11.62</v>
+      </c>
+      <c r="T40" s="10">
+        <v>11.45</v>
+      </c>
+      <c r="U40" s="10">
+        <v>12.48</v>
+      </c>
+      <c r="V40" s="122">
+        <v>13.34</v>
+      </c>
+      <c r="W40" s="115">
         <v>15.09</v>
       </c>
-      <c r="V40" s="13">
-[...15 lines deleted...]
-        <v>12.88</v>
+      <c r="X40" s="115">
+        <v>10.72</v>
+      </c>
+      <c r="Y40" s="115">
+        <v>10.34</v>
+      </c>
+      <c r="Z40" s="108">
+        <v>10.36</v>
+      </c>
+      <c r="AA40" s="134">
+        <v>10.92</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="30">
-        <v>13.88460351743289</v>
+        <v>11.94212661716298</v>
       </c>
       <c r="C41" s="30">
-        <v>15.803701393221042</v>
+        <v>10.724137042097393</v>
       </c>
       <c r="D41" s="30">
-        <v>16.910876529594034</v>
+        <v>12.490892057874467</v>
       </c>
       <c r="E41" s="30">
-        <v>13.988978380669776</v>
-[...65 lines deleted...]
-        <v>15.51</v>
+        <v>11.763779114040386</v>
+      </c>
+      <c r="F41" s="30">
+        <v>10.464216118096152</v>
+      </c>
+      <c r="G41" s="30">
+        <v>12.508122157244964</v>
+      </c>
+      <c r="H41" s="30">
+        <v>11.959950624057056</v>
+      </c>
+      <c r="I41" s="30">
+        <v>11.789356055314988</v>
+      </c>
+      <c r="J41" s="30">
+        <v>11.813013265950726</v>
+      </c>
+      <c r="K41" s="10">
+        <v>14.48</v>
+      </c>
+      <c r="L41" s="10">
+        <v>15.49</v>
+      </c>
+      <c r="M41" s="10">
+        <v>13.91</v>
+      </c>
+      <c r="N41" s="10">
+        <v>13.09</v>
+      </c>
+      <c r="O41" s="10">
+        <v>15.89</v>
+      </c>
+      <c r="P41" s="10">
+        <v>10.88</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>13.74</v>
+      </c>
+      <c r="R41" s="10">
+        <v>12.58</v>
+      </c>
+      <c r="S41" s="10">
+        <v>12.45</v>
+      </c>
+      <c r="T41" s="10">
+        <v>12.12</v>
+      </c>
+      <c r="U41" s="10">
+        <v>11.14</v>
+      </c>
+      <c r="V41" s="122">
+        <v>12.51</v>
+      </c>
+      <c r="W41" s="115">
+        <v>13.94</v>
+      </c>
+      <c r="X41" s="115">
+        <v>10.49</v>
+      </c>
+      <c r="Y41" s="115">
+        <v>12.61</v>
+      </c>
+      <c r="Z41" s="108">
+        <v>11.97</v>
+      </c>
+      <c r="AA41" s="134">
+        <v>14.8</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="30">
-        <v>12.655407513034177</v>
+        <v>11.229721032424155</v>
       </c>
       <c r="C42" s="30">
-        <v>12.016081673216785</v>
+        <v>11.309617680852503</v>
       </c>
       <c r="D42" s="30">
-        <v>13.146403125718225</v>
+        <v>12.475919640399962</v>
       </c>
       <c r="E42" s="30">
-        <v>10.680157391793141</v>
-[...28 lines deleted...]
-      <c r="O42" s="30">
+        <v>10.611443530291698</v>
+      </c>
+      <c r="F42" s="30">
+        <v>9.6763430096763443</v>
+      </c>
+      <c r="G42" s="30">
+        <v>12.247873633049819</v>
+      </c>
+      <c r="H42" s="30">
+        <v>11.695326824916993</v>
+      </c>
+      <c r="I42" s="30">
+        <v>12.957104896874604</v>
+      </c>
+      <c r="J42" s="30">
+        <v>12.554569577995265</v>
+      </c>
+      <c r="K42" s="10">
         <v>14.47</v>
       </c>
-      <c r="P42" s="30">
-[...17 lines deleted...]
-      <c r="V42" s="13">
+      <c r="L42" s="10">
         <v>14.15</v>
       </c>
-      <c r="W42" s="13">
-[...12 lines deleted...]
-        <v>14.76</v>
+      <c r="M42" s="10">
+        <v>14.96</v>
+      </c>
+      <c r="N42" s="10">
+        <v>16.32</v>
+      </c>
+      <c r="O42" s="10">
+        <v>12.84</v>
+      </c>
+      <c r="P42" s="10">
+        <v>14.38</v>
+      </c>
+      <c r="Q42" s="10">
+        <v>14.13</v>
+      </c>
+      <c r="R42" s="10">
+        <v>13.68</v>
+      </c>
+      <c r="S42" s="10">
+        <v>14.32</v>
+      </c>
+      <c r="T42" s="10">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="U42" s="10">
+        <v>14.71</v>
+      </c>
+      <c r="V42" s="122">
+        <v>14.32</v>
+      </c>
+      <c r="W42" s="115">
+        <v>18.54</v>
+      </c>
+      <c r="X42" s="115">
+        <v>13.71</v>
+      </c>
+      <c r="Y42" s="115">
+        <v>13.54</v>
+      </c>
+      <c r="Z42" s="108">
+        <v>15.36</v>
+      </c>
+      <c r="AA42" s="134">
+        <v>13.69</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="30">
-        <v>13.606027987082886</v>
+        <v>11.635722086868856</v>
       </c>
       <c r="C43" s="30">
-        <v>13.159626266614028</v>
+        <v>11.026819104605194</v>
       </c>
       <c r="D43" s="30">
-        <v>14.53605029651759</v>
+        <v>13.730772573216303</v>
       </c>
       <c r="E43" s="30">
-        <v>13.713460844460485</v>
+        <v>12.973305774220503</v>
       </c>
       <c r="F43" s="30">
-        <v>20.194763729246485</v>
+        <v>17.466227411840386</v>
       </c>
       <c r="G43" s="30">
-        <v>16.026328969020533</v>
+        <v>14.318973515150454</v>
       </c>
       <c r="H43" s="30">
-        <v>18.071855425156599</v>
+        <v>16.7999011770519</v>
       </c>
       <c r="I43" s="30">
-        <v>16.791451624627463</v>
+        <v>15.002679049830327</v>
       </c>
       <c r="J43" s="30">
-        <v>19.130294992363957</v>
-[...50 lines deleted...]
-        <v>18.12</v>
+        <v>17.01122268163024</v>
+      </c>
+      <c r="K43" s="10">
+        <v>17.02</v>
+      </c>
+      <c r="L43" s="10">
+        <v>16.27</v>
+      </c>
+      <c r="M43" s="10">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="N43" s="10">
+        <v>18.739999999999998</v>
+      </c>
+      <c r="O43" s="10">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="P43" s="10">
+        <v>15.53</v>
+      </c>
+      <c r="Q43" s="10">
+        <v>15.7</v>
+      </c>
+      <c r="R43" s="10">
+        <v>16.03</v>
+      </c>
+      <c r="S43" s="10">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="T43" s="10">
+        <v>15.93</v>
+      </c>
+      <c r="U43" s="10">
+        <v>16.98</v>
+      </c>
+      <c r="V43" s="122">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="W43" s="115">
+        <v>21.14</v>
+      </c>
+      <c r="X43" s="115">
+        <v>13.51</v>
+      </c>
+      <c r="Y43" s="115">
+        <v>13.57</v>
+      </c>
+      <c r="Z43" s="108">
+        <v>15.14</v>
+      </c>
+      <c r="AA43" s="134">
+        <v>15.6</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="30">
-        <v>11.030938025106256</v>
+        <v>10.018967949029715</v>
       </c>
       <c r="C44" s="30">
-        <v>11.894406796803885</v>
+        <v>11.413205855990439</v>
       </c>
       <c r="D44" s="30">
-        <v>11.28361405098217</v>
+        <v>10.671752317961412</v>
       </c>
       <c r="E44" s="30">
-        <v>10.569632151734799</v>
-[...58 lines deleted...]
-      <c r="Y44" s="13">
+        <v>10.706417673824868</v>
+      </c>
+      <c r="F44" s="30">
+        <v>10.524886972319965</v>
+      </c>
+      <c r="G44" s="30">
+        <v>10.490543735224586</v>
+      </c>
+      <c r="H44" s="30">
+        <v>10.686552577626225</v>
+      </c>
+      <c r="I44" s="30">
+        <v>10.340906652936003</v>
+      </c>
+      <c r="J44" s="30">
+        <v>11.943539630836048</v>
+      </c>
+      <c r="K44" s="10">
+        <v>12.63</v>
+      </c>
+      <c r="L44" s="10">
+        <v>11.83</v>
+      </c>
+      <c r="M44" s="10">
         <v>12.15</v>
       </c>
-      <c r="Z44" s="1">
-[...3 lines deleted...]
-        <v>12.1</v>
+      <c r="N44" s="10">
+        <v>14.1</v>
+      </c>
+      <c r="O44" s="10">
+        <v>11.29</v>
+      </c>
+      <c r="P44" s="10">
+        <v>11.25</v>
+      </c>
+      <c r="Q44" s="10">
+        <v>11.08</v>
+      </c>
+      <c r="R44" s="10">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="S44" s="10">
+        <v>11.16</v>
+      </c>
+      <c r="T44" s="10">
+        <v>11.93</v>
+      </c>
+      <c r="U44" s="10">
+        <v>10.42</v>
+      </c>
+      <c r="V44" s="122">
+        <v>12.13</v>
+      </c>
+      <c r="W44" s="115">
+        <v>13.01</v>
+      </c>
+      <c r="X44" s="115">
+        <v>9.57</v>
+      </c>
+      <c r="Y44" s="115">
+        <v>11.14</v>
+      </c>
+      <c r="Z44" s="108">
+        <v>10.39</v>
+      </c>
+      <c r="AA44" s="134">
+        <v>11.46</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="30">
-        <v>12.327773749093547</v>
+        <v>10.912164758318605</v>
       </c>
       <c r="C45" s="30">
-        <v>10.218055409248919</v>
+        <v>9.1723994163018556</v>
       </c>
       <c r="D45" s="30">
-        <v>9.7409548276600297</v>
+        <v>8.218887533803489</v>
       </c>
       <c r="E45" s="30">
-        <v>13.547470774609417</v>
+        <v>12.248658609289469</v>
       </c>
       <c r="F45" s="30">
-        <v>13.154935911850686</v>
+        <v>11.829366961470859</v>
       </c>
       <c r="G45" s="30">
-        <v>13.477546859958094</v>
+        <v>10.514182901802029</v>
       </c>
       <c r="H45" s="30">
-        <v>11.593876632147682</v>
+        <v>9.4550744097571897</v>
       </c>
       <c r="I45" s="30">
-        <v>10.769143569687694</v>
+        <v>10.150280542476105</v>
       </c>
       <c r="J45" s="30">
-        <v>13.250939670000637</v>
-[...22 lines deleted...]
-      <c r="R45" s="30">
+        <v>10.981728675565654</v>
+      </c>
+      <c r="K45" s="10">
+        <v>12.04</v>
+      </c>
+      <c r="L45" s="10">
+        <v>12.77</v>
+      </c>
+      <c r="M45" s="10">
+        <v>14.83</v>
+      </c>
+      <c r="N45" s="10">
+        <v>11.57</v>
+      </c>
+      <c r="O45" s="10">
+        <v>12.25</v>
+      </c>
+      <c r="P45" s="10">
+        <v>10.17</v>
+      </c>
+      <c r="Q45" s="10">
+        <v>10.86</v>
+      </c>
+      <c r="R45" s="10">
+        <v>12.85</v>
+      </c>
+      <c r="S45" s="10">
+        <v>11.43</v>
+      </c>
+      <c r="T45" s="10">
+        <v>11.26</v>
+      </c>
+      <c r="U45" s="10">
+        <v>12.75</v>
+      </c>
+      <c r="V45" s="122">
+        <v>13.25</v>
+      </c>
+      <c r="W45" s="115">
         <v>13.73</v>
       </c>
-      <c r="S45" s="30">
-[...24 lines deleted...]
-        <v>10.85</v>
+      <c r="X45" s="115">
+        <v>11.59</v>
+      </c>
+      <c r="Y45" s="115">
+        <v>11.56</v>
+      </c>
+      <c r="Z45" s="108">
+        <v>11.52</v>
+      </c>
+      <c r="AA45" s="134">
+        <v>11.81</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="30">
-        <v>10.790760411397741</v>
+        <v>9.1266538472576979</v>
       </c>
       <c r="C46" s="30">
-        <v>4.4381223328591748</v>
+        <v>5.5131590401299944</v>
       </c>
       <c r="D46" s="30">
-        <v>5.6451612903225801</v>
+        <v>6.5646796787996013</v>
       </c>
       <c r="E46" s="30">
-        <v>12.664346481051819</v>
+        <v>10.850174726912833</v>
       </c>
       <c r="F46" s="30">
-        <v>10.963455149501662</v>
+        <v>9.0696313633703927</v>
       </c>
       <c r="G46" s="30">
-        <v>9.2627362623607468</v>
+        <v>7.926854842092018</v>
       </c>
       <c r="H46" s="30">
-        <v>9.8393743167101153</v>
+        <v>8.6629479377958081</v>
       </c>
       <c r="I46" s="30">
-        <v>10.14060502769493</v>
+        <v>8.4834722251976267</v>
       </c>
       <c r="J46" s="30">
-        <v>11.37192010497157</v>
-[...50 lines deleted...]
-        <v>8.57</v>
+        <v>9.4174757281553401</v>
+      </c>
+      <c r="K46" s="10">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="L46" s="10">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="M46" s="10">
+        <v>10.57</v>
+      </c>
+      <c r="N46" s="10">
+        <v>8.44</v>
+      </c>
+      <c r="O46" s="10">
+        <v>10.51</v>
+      </c>
+      <c r="P46" s="10">
+        <v>7.39</v>
+      </c>
+      <c r="Q46" s="10">
+        <v>6.41</v>
+      </c>
+      <c r="R46" s="10">
+        <v>7.53</v>
+      </c>
+      <c r="S46" s="10">
+        <v>7.22</v>
+      </c>
+      <c r="T46" s="10">
+        <v>7.67</v>
+      </c>
+      <c r="U46" s="10">
+        <v>7.18</v>
+      </c>
+      <c r="V46" s="122">
+        <v>7.84</v>
+      </c>
+      <c r="W46" s="115">
+        <v>8.42</v>
+      </c>
+      <c r="X46" s="115">
+        <v>7.5</v>
+      </c>
+      <c r="Y46" s="115">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Z46" s="108">
+        <v>7.87</v>
+      </c>
+      <c r="AA46" s="134">
+        <v>7.33</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="37">
-        <v>14.197443516815245</v>
+        <v>12.04191512765588</v>
       </c>
       <c r="C47" s="37">
-        <v>13.233601841196778</v>
+        <v>11.583966095708989</v>
       </c>
       <c r="D47" s="37">
-        <v>12.892240330819751</v>
+        <v>10.912129894937918</v>
       </c>
       <c r="E47" s="37">
-        <v>14.562987380384246</v>
+        <v>12.382032777388911</v>
       </c>
       <c r="F47" s="37">
-        <v>15.908282971916103</v>
+        <v>13.602026112396839</v>
       </c>
       <c r="G47" s="37">
-        <v>13.853268442416041</v>
+        <v>11.887279222067869</v>
       </c>
       <c r="H47" s="37">
-        <v>13.416290051273736</v>
+        <v>12.488298444440018</v>
       </c>
       <c r="I47" s="37">
-        <v>15.703478956108162</v>
+        <v>13.69035635192269</v>
       </c>
       <c r="J47" s="37">
-        <v>14.007413154038446</v>
-[...716 lines deleted...]
-      <c r="U11" s="33">
+        <v>12.643690271733977</v>
+      </c>
+      <c r="K47" s="114">
+        <v>12.15</v>
+      </c>
+      <c r="L47" s="114">
+        <v>12.28</v>
+      </c>
+      <c r="M47" s="114">
+        <v>12.67</v>
+      </c>
+      <c r="N47" s="114">
         <v>11.73</v>
       </c>
-      <c r="V11" s="18">
-[...52 lines deleted...]
-      <c r="L12" s="32">
+      <c r="O47" s="114">
+        <v>12.04</v>
+      </c>
+      <c r="P47" s="114">
+        <v>11.76</v>
+      </c>
+      <c r="Q47" s="114">
+        <v>11.26</v>
+      </c>
+      <c r="R47" s="114">
+        <v>10.54</v>
+      </c>
+      <c r="S47" s="114">
+        <v>10.92</v>
+      </c>
+      <c r="T47" s="114">
+        <v>11.14</v>
+      </c>
+      <c r="U47" s="114">
+        <v>11.61</v>
+      </c>
+      <c r="V47" s="121">
         <v>12.03</v>
       </c>
-      <c r="M12" s="32">
-[...521 lines deleted...]
-      <c r="U18" s="33">
+      <c r="W47" s="121">
+        <v>14.57</v>
+      </c>
+      <c r="X47" s="121">
+        <v>11.54</v>
+      </c>
+      <c r="Y47" s="121">
         <v>12.11</v>
       </c>
-      <c r="V18" s="18">
-[...1772 lines deleted...]
-      <c r="L41" s="30">
+      <c r="Z47" s="107">
+        <v>10.85</v>
+      </c>
+      <c r="AA47" s="136">
         <v>12.08</v>
       </c>
-      <c r="M41" s="30">
-[...543 lines deleted...]
-    <row r="48" spans="1:27" ht="12.75">
+    </row>
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="129" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
+      <selection activeCell="AC33" sqref="AC33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="23.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="25" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A1" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+      <c r="H1" s="171"/>
+      <c r="I1" s="171"/>
+      <c r="J1" s="171"/>
+      <c r="K1" s="171"/>
+      <c r="L1" s="171"/>
+      <c r="M1" s="171"/>
+      <c r="N1" s="171"/>
+      <c r="O1" s="171"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="171"/>
+      <c r="R1" s="171"/>
+      <c r="S1" s="171"/>
+      <c r="T1" s="171"/>
+      <c r="U1" s="171"/>
+      <c r="V1" s="171"/>
+      <c r="W1" s="171"/>
+      <c r="X1" s="171"/>
+      <c r="Y1" s="171"/>
+      <c r="Z1" s="171"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="T3" s="24"/>
+      <c r="U3" s="24"/>
+      <c r="V3" s="24"/>
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
+      <c r="Y3" s="24"/>
+      <c r="Z3" s="24"/>
+      <c r="AA3" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" ht="12">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5">
+        <v>2000</v>
+      </c>
+      <c r="C4" s="5">
+        <v>2001</v>
+      </c>
+      <c r="D4" s="5">
+        <v>2002</v>
+      </c>
+      <c r="E4" s="5">
+        <v>2003</v>
+      </c>
+      <c r="F4" s="5">
+        <v>2004</v>
+      </c>
+      <c r="G4" s="5">
+        <v>2005</v>
+      </c>
+      <c r="H4" s="5">
+        <v>2006</v>
+      </c>
+      <c r="I4" s="5">
+        <v>2007</v>
+      </c>
+      <c r="J4" s="5">
+        <v>2008</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="5">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="5">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="5">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="5">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="7">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="5">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="7">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="8">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="6">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="6">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="6">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="101">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="101">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="172" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="172"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="10">
+        <v>14.502270468663429</v>
+      </c>
+      <c r="C6" s="10">
+        <v>14.864812490497073</v>
+      </c>
+      <c r="D6" s="10">
+        <v>15.537655573388244</v>
+      </c>
+      <c r="E6" s="10">
+        <v>15.581953281751414</v>
+      </c>
+      <c r="F6" s="10">
+        <v>15.212704487701226</v>
+      </c>
+      <c r="G6" s="10">
+        <v>15.520640383126631</v>
+      </c>
+      <c r="H6" s="10">
+        <v>15.866154665928951</v>
+      </c>
+      <c r="I6" s="10">
+        <v>16.312078057486232</v>
+      </c>
+      <c r="J6" s="10">
+        <v>15.3</v>
+      </c>
+      <c r="K6" s="32">
+        <v>15.07</v>
+      </c>
+      <c r="L6" s="32">
+        <v>15.57</v>
+      </c>
+      <c r="M6" s="32">
+        <v>15.45</v>
+      </c>
+      <c r="N6" s="32">
+        <v>15.33</v>
+      </c>
+      <c r="O6" s="32">
+        <v>15.07</v>
+      </c>
+      <c r="P6" s="31">
+        <v>13.44</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>13.08</v>
+      </c>
+      <c r="R6" s="31">
+        <v>13.03</v>
+      </c>
+      <c r="S6" s="32">
+        <v>12.96</v>
+      </c>
+      <c r="T6" s="31">
+        <v>12.9</v>
+      </c>
+      <c r="U6" s="33">
+        <v>13.58</v>
+      </c>
+      <c r="V6" s="13">
+        <v>15.18</v>
+      </c>
+      <c r="W6" s="13">
+        <v>16.41</v>
+      </c>
+      <c r="X6" s="13">
+        <v>12.47</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>12.47</v>
+      </c>
+      <c r="Z6" s="110">
+        <v>12.83</v>
+      </c>
+      <c r="AA6" s="137">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="10">
+        <v>17.639758404809839</v>
+      </c>
+      <c r="C7" s="10">
+        <v>18.897160373227337</v>
+      </c>
+      <c r="D7" s="10">
+        <v>20.626902771918221</v>
+      </c>
+      <c r="E7" s="10">
+        <v>20.544244277617466</v>
+      </c>
+      <c r="F7" s="10">
+        <v>19.436627890110529</v>
+      </c>
+      <c r="G7" s="10">
+        <v>19.790869079835641</v>
+      </c>
+      <c r="H7" s="10">
+        <v>20.807961306934828</v>
+      </c>
+      <c r="I7" s="10">
+        <v>20.431484469659992</v>
+      </c>
+      <c r="J7" s="10">
+        <v>18.235512087764018</v>
+      </c>
+      <c r="K7" s="32">
+        <v>15.3</v>
+      </c>
+      <c r="L7" s="32">
+        <v>16.45</v>
+      </c>
+      <c r="M7" s="32">
+        <v>15.78</v>
+      </c>
+      <c r="N7" s="32">
+        <v>15.87</v>
+      </c>
+      <c r="O7" s="32">
+        <v>15.51</v>
+      </c>
+      <c r="P7" s="31">
+        <v>13.22</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>13.23</v>
+      </c>
+      <c r="R7" s="31">
+        <v>12.95</v>
+      </c>
+      <c r="S7" s="32">
+        <v>12.86</v>
+      </c>
+      <c r="T7" s="31">
+        <v>12.33</v>
+      </c>
+      <c r="U7" s="33">
+        <v>13.23</v>
+      </c>
+      <c r="V7" s="13">
+        <v>15.71</v>
+      </c>
+      <c r="W7" s="13">
+        <v>16.22</v>
+      </c>
+      <c r="X7" s="13">
+        <v>12.23</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>11.52</v>
+      </c>
+      <c r="Z7" s="110">
+        <v>12.59</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="10">
+        <v>14.322729235641283</v>
+      </c>
+      <c r="C8" s="10">
+        <v>15.284284008450445</v>
+      </c>
+      <c r="D8" s="10">
+        <v>15.28494976997465</v>
+      </c>
+      <c r="E8" s="10">
+        <v>15.225498865777231</v>
+      </c>
+      <c r="F8" s="10">
+        <v>15.023659305993691</v>
+      </c>
+      <c r="G8" s="10">
+        <v>15.521331778519443</v>
+      </c>
+      <c r="H8" s="10">
+        <v>13.604056778608232</v>
+      </c>
+      <c r="I8" s="10">
+        <v>15.217616044660394</v>
+      </c>
+      <c r="J8" s="10">
+        <v>15.766653527788728</v>
+      </c>
+      <c r="K8" s="32">
+        <v>17.05</v>
+      </c>
+      <c r="L8" s="32">
+        <v>15.29</v>
+      </c>
+      <c r="M8" s="32">
+        <v>15.01</v>
+      </c>
+      <c r="N8" s="32">
+        <v>16.02</v>
+      </c>
+      <c r="O8" s="32">
+        <v>14.33</v>
+      </c>
+      <c r="P8" s="31">
+        <v>13.08</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>12.28</v>
+      </c>
+      <c r="R8" s="31">
+        <v>11.51</v>
+      </c>
+      <c r="S8" s="32">
+        <v>13.75</v>
+      </c>
+      <c r="T8" s="31">
+        <v>13.53</v>
+      </c>
+      <c r="U8" s="33">
+        <v>12.85</v>
+      </c>
+      <c r="V8" s="13">
+        <v>16.38</v>
+      </c>
+      <c r="W8" s="13">
+        <v>15.64</v>
+      </c>
+      <c r="X8" s="13">
+        <v>13.5</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>13.27</v>
+      </c>
+      <c r="Z8" s="110">
+        <v>13.85</v>
+      </c>
+      <c r="AA8" s="26">
+        <v>12.44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="10">
+        <v>8.894341358687317</v>
+      </c>
+      <c r="C9" s="10">
+        <v>9.6400774366876067</v>
+      </c>
+      <c r="D9" s="10">
+        <v>10.063709775595504</v>
+      </c>
+      <c r="E9" s="10">
+        <v>10.167090295428977</v>
+      </c>
+      <c r="F9" s="10">
+        <v>12.688070641690599</v>
+      </c>
+      <c r="G9" s="10">
+        <v>12.929897088574192</v>
+      </c>
+      <c r="H9" s="10">
+        <v>12.618014228824554</v>
+      </c>
+      <c r="I9" s="10">
+        <v>14.160577315844415</v>
+      </c>
+      <c r="J9" s="10">
+        <v>12.275360895610332</v>
+      </c>
+      <c r="K9" s="32">
+        <v>14.34</v>
+      </c>
+      <c r="L9" s="32">
+        <v>11.03</v>
+      </c>
+      <c r="M9" s="32">
+        <v>14.04</v>
+      </c>
+      <c r="N9" s="32">
+        <v>9.48</v>
+      </c>
+      <c r="O9" s="32">
+        <v>9.5</v>
+      </c>
+      <c r="P9" s="31">
+        <v>11.35</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>9.61</v>
+      </c>
+      <c r="R9" s="31">
+        <v>10.19</v>
+      </c>
+      <c r="S9" s="32">
+        <v>9.49</v>
+      </c>
+      <c r="T9" s="31">
+        <v>11.8</v>
+      </c>
+      <c r="U9" s="33">
+        <v>7.56</v>
+      </c>
+      <c r="V9" s="13">
+        <v>11.11</v>
+      </c>
+      <c r="W9" s="13">
+        <v>12.4</v>
+      </c>
+      <c r="X9" s="13">
+        <v>9.19</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>10.56</v>
+      </c>
+      <c r="Z9" s="110">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="AA9" s="26">
+        <v>6.73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="10">
+        <v>15.09813789632612</v>
+      </c>
+      <c r="C10" s="10">
+        <v>16.68156091748585</v>
+      </c>
+      <c r="D10" s="10">
+        <v>16.212009856901993</v>
+      </c>
+      <c r="E10" s="10">
+        <v>15.079121553500197</v>
+      </c>
+      <c r="F10" s="10">
+        <v>13.678553981436249</v>
+      </c>
+      <c r="G10" s="10">
+        <v>14.584455214503681</v>
+      </c>
+      <c r="H10" s="10">
+        <v>16.613708579210169</v>
+      </c>
+      <c r="I10" s="10">
+        <v>15.429167149310786</v>
+      </c>
+      <c r="J10" s="10">
+        <v>14.307171406023267</v>
+      </c>
+      <c r="K10" s="32">
+        <v>15.54</v>
+      </c>
+      <c r="L10" s="32">
+        <v>14.95</v>
+      </c>
+      <c r="M10" s="32">
+        <v>16.13</v>
+      </c>
+      <c r="N10" s="32">
+        <v>15.87</v>
+      </c>
+      <c r="O10" s="32">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="P10" s="31">
+        <v>14.22</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>14.77</v>
+      </c>
+      <c r="R10" s="31">
+        <v>14.21</v>
+      </c>
+      <c r="S10" s="32">
+        <v>14.1</v>
+      </c>
+      <c r="T10" s="31">
+        <v>13.34</v>
+      </c>
+      <c r="U10" s="33">
+        <v>14.07</v>
+      </c>
+      <c r="V10" s="13">
+        <v>17.02</v>
+      </c>
+      <c r="W10" s="13">
+        <v>18.25</v>
+      </c>
+      <c r="X10" s="13">
+        <v>13.16</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>14.56</v>
+      </c>
+      <c r="Z10" s="110">
+        <v>14.84</v>
+      </c>
+      <c r="AA10" s="26">
+        <v>13.51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="10">
+        <v>13.61499810902804</v>
+      </c>
+      <c r="C11" s="10">
+        <v>13.232669869595059</v>
+      </c>
+      <c r="D11" s="10">
+        <v>13.357079252003562</v>
+      </c>
+      <c r="E11" s="10">
+        <v>13.158264683554981</v>
+      </c>
+      <c r="F11" s="10">
+        <v>13.71299050857062</v>
+      </c>
+      <c r="G11" s="10">
+        <v>13.712660028449504</v>
+      </c>
+      <c r="H11" s="10">
+        <v>15.237877008564144</v>
+      </c>
+      <c r="I11" s="10">
+        <v>14.632155765419144</v>
+      </c>
+      <c r="J11" s="10">
+        <v>15.560699588477366</v>
+      </c>
+      <c r="K11" s="32">
+        <v>15.35</v>
+      </c>
+      <c r="L11" s="32">
+        <v>17.48</v>
+      </c>
+      <c r="M11" s="32">
+        <v>17.21</v>
+      </c>
+      <c r="N11" s="32">
+        <v>15.84</v>
+      </c>
+      <c r="O11" s="32">
+        <v>16.39</v>
+      </c>
+      <c r="P11" s="31">
+        <v>14.02</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>15.64</v>
+      </c>
+      <c r="R11" s="31">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="S11" s="32">
+        <v>13.45</v>
+      </c>
+      <c r="T11" s="31">
+        <v>14.45</v>
+      </c>
+      <c r="U11" s="33">
+        <v>15.75</v>
+      </c>
+      <c r="V11" s="13">
+        <v>16.47</v>
+      </c>
+      <c r="W11" s="13">
+        <v>20.2</v>
+      </c>
+      <c r="X11" s="13">
+        <v>16.66</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>13.96</v>
+      </c>
+      <c r="Z11" s="110">
+        <v>13.37</v>
+      </c>
+      <c r="AA11" s="26">
+        <v>13.59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="10">
+        <v>13.738089962331044</v>
+      </c>
+      <c r="C12" s="10">
+        <v>12.68522676246071</v>
+      </c>
+      <c r="D12" s="10">
+        <v>13.192312066416466</v>
+      </c>
+      <c r="E12" s="10">
+        <v>13.089986448692443</v>
+      </c>
+      <c r="F12" s="10">
+        <v>11.798031714510994</v>
+      </c>
+      <c r="G12" s="10">
+        <v>13.449859280106651</v>
+      </c>
+      <c r="H12" s="10">
+        <v>13.05930851864111</v>
+      </c>
+      <c r="I12" s="10">
+        <v>15.234818932948366</v>
+      </c>
+      <c r="J12" s="10">
+        <v>13.931671800616073</v>
+      </c>
+      <c r="K12" s="32">
+        <v>16.73</v>
+      </c>
+      <c r="L12" s="32">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="M12" s="32">
+        <v>16.12</v>
+      </c>
+      <c r="N12" s="32">
+        <v>14.07</v>
+      </c>
+      <c r="O12" s="32">
+        <v>16.57</v>
+      </c>
+      <c r="P12" s="31">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>11.06</v>
+      </c>
+      <c r="R12" s="31">
+        <v>15.56</v>
+      </c>
+      <c r="S12" s="32">
+        <v>14.32</v>
+      </c>
+      <c r="T12" s="31">
+        <v>15.56</v>
+      </c>
+      <c r="U12" s="33">
+        <v>17.77</v>
+      </c>
+      <c r="V12" s="13">
+        <v>17.8</v>
+      </c>
+      <c r="W12" s="13">
+        <v>18.809999999999999</v>
+      </c>
+      <c r="X12" s="13">
+        <v>12.24</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>11.93</v>
+      </c>
+      <c r="Z12" s="110">
+        <v>14.4</v>
+      </c>
+      <c r="AA12" s="26">
+        <v>13.71</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="10">
+        <v>13.97796415063312</v>
+      </c>
+      <c r="C13" s="10">
+        <v>13.631012619013198</v>
+      </c>
+      <c r="D13" s="10">
+        <v>14.807441050208423</v>
+      </c>
+      <c r="E13" s="10">
+        <v>14.661960358403475</v>
+      </c>
+      <c r="F13" s="10">
+        <v>14.198530327562585</v>
+      </c>
+      <c r="G13" s="10">
+        <v>15.21721345005318</v>
+      </c>
+      <c r="H13" s="10">
+        <v>14.108845473581491</v>
+      </c>
+      <c r="I13" s="10">
+        <v>14.224577134705523</v>
+      </c>
+      <c r="J13" s="10">
+        <v>16.288059766320636</v>
+      </c>
+      <c r="K13" s="32">
+        <v>14.52</v>
+      </c>
+      <c r="L13" s="32">
+        <v>15.28</v>
+      </c>
+      <c r="M13" s="32">
+        <v>14.53</v>
+      </c>
+      <c r="N13" s="32">
+        <v>15.12</v>
+      </c>
+      <c r="O13" s="32">
+        <v>14.87</v>
+      </c>
+      <c r="P13" s="31">
+        <v>13.21</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>12.55</v>
+      </c>
+      <c r="R13" s="31">
+        <v>12.86</v>
+      </c>
+      <c r="S13" s="32">
+        <v>11.54</v>
+      </c>
+      <c r="T13" s="31">
+        <v>12.12</v>
+      </c>
+      <c r="U13" s="33">
+        <v>15.09</v>
+      </c>
+      <c r="V13" s="13">
+        <v>14.5</v>
+      </c>
+      <c r="W13" s="13">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="X13" s="13">
+        <v>11.57</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>11.71</v>
+      </c>
+      <c r="Z13" s="110">
+        <v>11.83</v>
+      </c>
+      <c r="AA13" s="26">
+        <v>12.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="10">
+        <v>14.215146238316926</v>
+      </c>
+      <c r="C14" s="10">
+        <v>15.890706453352509</v>
+      </c>
+      <c r="D14" s="10">
+        <v>15.698815320880879</v>
+      </c>
+      <c r="E14" s="10">
+        <v>14.589977638476483</v>
+      </c>
+      <c r="F14" s="10">
+        <v>14.222950331372404</v>
+      </c>
+      <c r="G14" s="10">
+        <v>14.440433212996391</v>
+      </c>
+      <c r="H14" s="10">
+        <v>14.306259934902734</v>
+      </c>
+      <c r="I14" s="10">
+        <v>17.303699146350844</v>
+      </c>
+      <c r="J14" s="10">
+        <v>15.115931508604126</v>
+      </c>
+      <c r="K14" s="32">
+        <v>15.11</v>
+      </c>
+      <c r="L14" s="32">
+        <v>17.89</v>
+      </c>
+      <c r="M14" s="32">
+        <v>15.01</v>
+      </c>
+      <c r="N14" s="32">
+        <v>17</v>
+      </c>
+      <c r="O14" s="32">
+        <v>16.96</v>
+      </c>
+      <c r="P14" s="31">
+        <v>15.12</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>15.7</v>
+      </c>
+      <c r="R14" s="31">
+        <v>13.1</v>
+      </c>
+      <c r="S14" s="32">
+        <v>12.95</v>
+      </c>
+      <c r="T14" s="31">
+        <v>13.86</v>
+      </c>
+      <c r="U14" s="33">
+        <v>15.14</v>
+      </c>
+      <c r="V14" s="13">
+        <v>13.72</v>
+      </c>
+      <c r="W14" s="13">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="X14" s="13">
+        <v>12.52</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>13.77</v>
+      </c>
+      <c r="Z14" s="110">
+        <v>13.18</v>
+      </c>
+      <c r="AA14" s="26">
+        <v>15.07</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="10">
+        <v>13.646847770374167</v>
+      </c>
+      <c r="C15" s="10">
+        <v>13.578352971896727</v>
+      </c>
+      <c r="D15" s="10">
+        <v>15.138379459819939</v>
+      </c>
+      <c r="E15" s="10">
+        <v>13.286999182338512</v>
+      </c>
+      <c r="F15" s="10">
+        <v>12.66747868453106</v>
+      </c>
+      <c r="G15" s="10">
+        <v>14.320147454983696</v>
+      </c>
+      <c r="H15" s="10">
+        <v>15.200401520040153</v>
+      </c>
+      <c r="I15" s="10">
+        <v>18.059348261423629</v>
+      </c>
+      <c r="J15" s="10">
+        <v>17.404555662495991</v>
+      </c>
+      <c r="K15" s="32">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="L15" s="32">
+        <v>17.84</v>
+      </c>
+      <c r="M15" s="32">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="N15" s="32">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="O15" s="32">
+        <v>16.52</v>
+      </c>
+      <c r="P15" s="31">
+        <v>13.41</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>15.36</v>
+      </c>
+      <c r="R15" s="31">
+        <v>13.94</v>
+      </c>
+      <c r="S15" s="32">
+        <v>15.86</v>
+      </c>
+      <c r="T15" s="31">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="U15" s="33">
+        <v>16.04</v>
+      </c>
+      <c r="V15" s="13">
+        <v>13.73</v>
+      </c>
+      <c r="W15" s="13">
+        <v>18.78</v>
+      </c>
+      <c r="X15" s="13">
+        <v>13.91</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>15.58</v>
+      </c>
+      <c r="Z15" s="110">
+        <v>15.56</v>
+      </c>
+      <c r="AA15" s="26">
+        <v>16.32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="10">
+        <v>14.715101125078361</v>
+      </c>
+      <c r="C16" s="10">
+        <v>14.691016914886447</v>
+      </c>
+      <c r="D16" s="10">
+        <v>16.69242658423493</v>
+      </c>
+      <c r="E16" s="10">
+        <v>16.561130053580126</v>
+      </c>
+      <c r="F16" s="10">
+        <v>17.8653391236804</v>
+      </c>
+      <c r="G16" s="10">
+        <v>16.026328969020533</v>
+      </c>
+      <c r="H16" s="10">
+        <v>18.071855425156599</v>
+      </c>
+      <c r="I16" s="10">
+        <v>16.791451624627463</v>
+      </c>
+      <c r="J16" s="10">
+        <v>19.130294992363957</v>
+      </c>
+      <c r="K16" s="32">
+        <v>18.7</v>
+      </c>
+      <c r="L16" s="32">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="M16" s="32">
+        <v>18.52</v>
+      </c>
+      <c r="N16" s="32">
+        <v>21.54</v>
+      </c>
+      <c r="O16" s="32">
+        <v>19.13</v>
+      </c>
+      <c r="P16" s="31">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>17.45</v>
+      </c>
+      <c r="R16" s="31">
+        <v>15.16</v>
+      </c>
+      <c r="S16" s="32">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="T16" s="31">
+        <v>16.45</v>
+      </c>
+      <c r="U16" s="33">
+        <v>19.3</v>
+      </c>
+      <c r="V16" s="13">
+        <v>20.18</v>
+      </c>
+      <c r="W16" s="13">
+        <v>24.16</v>
+      </c>
+      <c r="X16" s="13">
+        <v>14.6</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>15.85</v>
+      </c>
+      <c r="Z16" s="110">
+        <v>17.32</v>
+      </c>
+      <c r="AA16" s="26">
+        <v>18.12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="10">
+        <v>11.41371548143686</v>
+      </c>
+      <c r="C17" s="10">
+        <v>12.635466783301744</v>
+      </c>
+      <c r="D17" s="10">
+        <v>12.589187140573765</v>
+      </c>
+      <c r="E17" s="10">
+        <v>12.099132672671669</v>
+      </c>
+      <c r="F17" s="10">
+        <v>12.402365259822774</v>
+      </c>
+      <c r="G17" s="10">
+        <v>12.696234022475766</v>
+      </c>
+      <c r="H17" s="10">
+        <v>13.084983341676882</v>
+      </c>
+      <c r="I17" s="10">
+        <v>12.86307775209025</v>
+      </c>
+      <c r="J17" s="10">
+        <v>15.476924802332753</v>
+      </c>
+      <c r="K17" s="32">
+        <v>13.37</v>
+      </c>
+      <c r="L17" s="32">
+        <v>14.13</v>
+      </c>
+      <c r="M17" s="32">
+        <v>14.58</v>
+      </c>
+      <c r="N17" s="32">
+        <v>15.69</v>
+      </c>
+      <c r="O17" s="32">
+        <v>13.33</v>
+      </c>
+      <c r="P17" s="31">
+        <v>14.01</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>12.09</v>
+      </c>
+      <c r="R17" s="31">
+        <v>11.86</v>
+      </c>
+      <c r="S17" s="32">
+        <v>13.7</v>
+      </c>
+      <c r="T17" s="31">
+        <v>12.91</v>
+      </c>
+      <c r="U17" s="33">
+        <v>11.52</v>
+      </c>
+      <c r="V17" s="13">
+        <v>14.18</v>
+      </c>
+      <c r="W17" s="13">
+        <v>15.18</v>
+      </c>
+      <c r="X17" s="13">
+        <v>11.79</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>13.17</v>
+      </c>
+      <c r="Z17" s="110">
+        <v>11.28</v>
+      </c>
+      <c r="AA17" s="26">
+        <v>12.34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="10">
+        <v>12.327773749093547</v>
+      </c>
+      <c r="C18" s="10">
+        <v>10.218055409248919</v>
+      </c>
+      <c r="D18" s="10">
+        <v>9.7409548276600297</v>
+      </c>
+      <c r="E18" s="10">
+        <v>13.547470774609417</v>
+      </c>
+      <c r="F18" s="10">
+        <v>13.154935911850686</v>
+      </c>
+      <c r="G18" s="10">
+        <v>13.477546859958094</v>
+      </c>
+      <c r="H18" s="10">
+        <v>11.593876632147682</v>
+      </c>
+      <c r="I18" s="10">
+        <v>10.769143569687694</v>
+      </c>
+      <c r="J18" s="10">
+        <v>13.250939670000637</v>
+      </c>
+      <c r="K18" s="32">
+        <v>12.69</v>
+      </c>
+      <c r="L18" s="32">
+        <v>13.91</v>
+      </c>
+      <c r="M18" s="32">
+        <v>15.67</v>
+      </c>
+      <c r="N18" s="32">
+        <v>11.23</v>
+      </c>
+      <c r="O18" s="32">
+        <v>14.07</v>
+      </c>
+      <c r="P18" s="31">
+        <v>11.31</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>11.62</v>
+      </c>
+      <c r="R18" s="31">
+        <v>13.73</v>
+      </c>
+      <c r="S18" s="32">
+        <v>12.6</v>
+      </c>
+      <c r="T18" s="31">
+        <v>12.5</v>
+      </c>
+      <c r="U18" s="33">
+        <v>13.37</v>
+      </c>
+      <c r="V18" s="13">
+        <v>14.7</v>
+      </c>
+      <c r="W18" s="13">
+        <v>15.11</v>
+      </c>
+      <c r="X18" s="13">
+        <v>12.05</v>
+      </c>
+      <c r="Y18" s="13">
+        <v>11.53</v>
+      </c>
+      <c r="Z18" s="110">
+        <v>11.98</v>
+      </c>
+      <c r="AA18" s="26">
+        <v>10.85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="10">
+        <v>11.695906432748536</v>
+      </c>
+      <c r="C19" s="10">
+        <v>7.7904527206963712</v>
+      </c>
+      <c r="D19" s="10">
+        <v>8.2304526748971192</v>
+      </c>
+      <c r="E19" s="10">
+        <v>10.761963442185253</v>
+      </c>
+      <c r="F19" s="10">
+        <v>10.963455149501662</v>
+      </c>
+      <c r="G19" s="10">
+        <v>9.2627362623607468</v>
+      </c>
+      <c r="H19" s="10">
+        <v>9.8393743167101153</v>
+      </c>
+      <c r="I19" s="10">
+        <v>10.14060502769493</v>
+      </c>
+      <c r="J19" s="10">
+        <v>11.37192010497157</v>
+      </c>
+      <c r="K19" s="32">
+        <v>11.17</v>
+      </c>
+      <c r="L19" s="32">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="M19" s="32">
+        <v>11.79</v>
+      </c>
+      <c r="N19" s="32">
+        <v>9.75</v>
+      </c>
+      <c r="O19" s="32">
+        <v>12.69</v>
+      </c>
+      <c r="P19" s="31">
+        <v>8.06</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>7.19</v>
+      </c>
+      <c r="R19" s="31">
+        <v>9.67</v>
+      </c>
+      <c r="S19" s="32">
+        <v>7.88</v>
+      </c>
+      <c r="T19" s="31">
+        <v>8.07</v>
+      </c>
+      <c r="U19" s="33">
+        <v>8.75</v>
+      </c>
+      <c r="V19" s="13">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="W19" s="13">
+        <v>9.25</v>
+      </c>
+      <c r="X19" s="13">
+        <v>8.43</v>
+      </c>
+      <c r="Y19" s="13">
+        <v>10.41</v>
+      </c>
+      <c r="Z19" s="110">
+        <v>8.91</v>
+      </c>
+      <c r="AA19" s="26">
+        <v>8.57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="10">
+        <v>14.150762993842505</v>
+      </c>
+      <c r="C20" s="10">
+        <v>13.359742125907802</v>
+      </c>
+      <c r="D20" s="10">
+        <v>12.836919926758677</v>
+      </c>
+      <c r="E20" s="10">
+        <v>14.669926650366747</v>
+      </c>
+      <c r="F20" s="10">
+        <v>14.363377399747238</v>
+      </c>
+      <c r="G20" s="10">
+        <v>13.853268442416041</v>
+      </c>
+      <c r="H20" s="10">
+        <v>13.416290051273736</v>
+      </c>
+      <c r="I20" s="10">
+        <v>15.703478956108162</v>
+      </c>
+      <c r="J20" s="10">
+        <v>14.007413154038446</v>
+      </c>
+      <c r="K20" s="32">
+        <v>13.01</v>
+      </c>
+      <c r="L20" s="32">
+        <v>13.91</v>
+      </c>
+      <c r="M20" s="32">
+        <v>13.95</v>
+      </c>
+      <c r="N20" s="32">
+        <v>12.61</v>
+      </c>
+      <c r="O20" s="32">
+        <v>12.94</v>
+      </c>
+      <c r="P20" s="31">
+        <v>12.8</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>12.84</v>
+      </c>
+      <c r="R20" s="31">
+        <v>12.56</v>
+      </c>
+      <c r="S20" s="32">
+        <v>11.87</v>
+      </c>
+      <c r="T20" s="31">
+        <v>12.41</v>
+      </c>
+      <c r="U20" s="33">
+        <v>12.84</v>
+      </c>
+      <c r="V20" s="13">
+        <v>13.17</v>
+      </c>
+      <c r="W20" s="13">
+        <v>15.34</v>
+      </c>
+      <c r="X20" s="13">
+        <v>13.02</v>
+      </c>
+      <c r="Y20" s="13">
+        <v>13.19</v>
+      </c>
+      <c r="Z20" s="110">
+        <v>12.73</v>
+      </c>
+      <c r="AA20" s="26">
+        <v>13.17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="169" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="169"/>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="169"/>
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="169"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="169"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="169"/>
+      <c r="Y21" s="169"/>
+      <c r="Z21" s="169"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="30">
+        <v>17.051481115524997</v>
+      </c>
+      <c r="C22" s="30">
+        <v>18.255461439240204</v>
+      </c>
+      <c r="D22" s="30">
+        <v>19.668684830137909</v>
+      </c>
+      <c r="E22" s="30">
+        <v>19.918900379448974</v>
+      </c>
+      <c r="F22" s="30">
+        <v>18.257330419798485</v>
+      </c>
+      <c r="G22" s="30">
+        <v>19.351128251970636</v>
+      </c>
+      <c r="H22" s="30">
+        <v>20.72021948084339</v>
+      </c>
+      <c r="I22" s="30">
+        <v>20.732740969305638</v>
+      </c>
+      <c r="J22" s="10">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="K22" s="30">
+        <v>15.41</v>
+      </c>
+      <c r="L22" s="30">
+        <v>16.86</v>
+      </c>
+      <c r="M22" s="30">
+        <v>16.53</v>
+      </c>
+      <c r="N22" s="30">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="O22" s="30">
+        <v>15.96</v>
+      </c>
+      <c r="P22" s="30">
+        <v>13.71</v>
+      </c>
+      <c r="Q22" s="30">
+        <v>13.51</v>
+      </c>
+      <c r="R22" s="30">
+        <v>13.22</v>
+      </c>
+      <c r="S22" s="30">
+        <v>13.3</v>
+      </c>
+      <c r="T22" s="30">
+        <v>12.79</v>
+      </c>
+      <c r="U22" s="30">
+        <v>13.67</v>
+      </c>
+      <c r="V22" s="13">
+        <v>15.82</v>
+      </c>
+      <c r="W22" s="13">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="X22" s="13">
+        <v>12.56</v>
+      </c>
+      <c r="Y22" s="13">
+        <v>12.06</v>
+      </c>
+      <c r="Z22" s="110">
+        <v>12.57</v>
+      </c>
+      <c r="AA22" s="26">
+        <v>12.52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="30">
+        <v>17.723259837629211</v>
+      </c>
+      <c r="C23" s="30">
+        <v>18.942365763762282</v>
+      </c>
+      <c r="D23" s="30">
+        <v>20.714281620230526</v>
+      </c>
+      <c r="E23" s="30">
+        <v>20.63023340479754</v>
+      </c>
+      <c r="F23" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I23" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J23" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K23" s="30">
+        <v>15.3</v>
+      </c>
+      <c r="L23" s="30">
+        <v>16.45</v>
+      </c>
+      <c r="M23" s="30">
+        <v>15.78</v>
+      </c>
+      <c r="N23" s="30">
+        <v>15.87</v>
+      </c>
+      <c r="O23" s="30">
+        <v>15.51</v>
+      </c>
+      <c r="P23" s="30">
+        <v>13.22</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>13.23</v>
+      </c>
+      <c r="R23" s="30">
+        <v>12.95</v>
+      </c>
+      <c r="S23" s="30">
+        <v>12.86</v>
+      </c>
+      <c r="T23" s="30">
+        <v>12.33</v>
+      </c>
+      <c r="U23" s="30">
+        <v>13.23</v>
+      </c>
+      <c r="V23" s="13">
+        <v>15.71</v>
+      </c>
+      <c r="W23" s="13">
+        <v>16.22</v>
+      </c>
+      <c r="X23" s="13">
+        <v>12.23</v>
+      </c>
+      <c r="Y23" s="13">
+        <v>11.52</v>
+      </c>
+      <c r="Z23" s="110">
+        <v>12.59</v>
+      </c>
+      <c r="AA23" s="26">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="30">
+        <v>10.312075983717774</v>
+      </c>
+      <c r="C24" s="30">
+        <v>6.3510392609699764</v>
+      </c>
+      <c r="D24" s="30">
+        <v>14.37125748502994</v>
+      </c>
+      <c r="E24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="W24" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="138" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="30">
+        <v>19.967793880837359</v>
+      </c>
+      <c r="C25" s="30">
+        <v>21.362397820163487</v>
+      </c>
+      <c r="D25" s="30">
+        <v>17.414306183180866</v>
+      </c>
+      <c r="E25" s="30">
+        <v>20.613986478998115</v>
+      </c>
+      <c r="F25" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H25" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I25" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J25" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K25" s="30">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="L25" s="30">
+        <v>19.170000000000002</v>
+      </c>
+      <c r="M25" s="30">
+        <v>27.93</v>
+      </c>
+      <c r="N25" s="30">
+        <v>20.72</v>
+      </c>
+      <c r="O25" s="30">
+        <v>21.16</v>
+      </c>
+      <c r="P25" s="30">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>16.93</v>
+      </c>
+      <c r="R25" s="30">
+        <v>13.13</v>
+      </c>
+      <c r="S25" s="30">
+        <v>17.05</v>
+      </c>
+      <c r="T25" s="30">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="U25" s="30">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="V25" s="13">
+        <v>22</v>
+      </c>
+      <c r="W25" s="13">
+        <v>21.97</v>
+      </c>
+      <c r="X25" s="13">
+        <v>15.34</v>
+      </c>
+      <c r="Y25" s="13">
+        <v>15.42</v>
+      </c>
+      <c r="Z25" s="110">
+        <v>13.53</v>
+      </c>
+      <c r="AA25" s="26">
+        <v>14.07</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="30">
+        <v>14.95456114114805</v>
+      </c>
+      <c r="C26" s="30">
+        <v>16.085790884718499</v>
+      </c>
+      <c r="D26" s="30">
+        <v>12.976288781408517</v>
+      </c>
+      <c r="E26" s="30">
+        <v>15.939098370405615</v>
+      </c>
+      <c r="F26" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H26" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I26" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J26" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K26" s="30">
+        <v>16.87</v>
+      </c>
+      <c r="L26" s="30">
+        <v>16.03</v>
+      </c>
+      <c r="M26" s="30">
+        <v>17.55</v>
+      </c>
+      <c r="N26" s="30">
+        <v>21.68</v>
+      </c>
+      <c r="O26" s="30">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="P26" s="30">
+        <v>19.989999999999998</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>15.88</v>
+      </c>
+      <c r="R26" s="30">
+        <v>15.09</v>
+      </c>
+      <c r="S26" s="30">
+        <v>15.15</v>
+      </c>
+      <c r="T26" s="30">
+        <v>14.12</v>
+      </c>
+      <c r="U26" s="30">
+        <v>18.75</v>
+      </c>
+      <c r="V26" s="13">
+        <v>15.24</v>
+      </c>
+      <c r="W26" s="13">
+        <v>19.45</v>
+      </c>
+      <c r="X26" s="13">
+        <v>14.98</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>13.95</v>
+      </c>
+      <c r="Z26" s="110">
+        <v>13.55</v>
+      </c>
+      <c r="AA26" s="26">
+        <v>14.39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="30">
+        <v>16.182336182336183</v>
+      </c>
+      <c r="C27" s="30">
+        <v>17.647058823529413</v>
+      </c>
+      <c r="D27" s="30">
+        <v>20.400728597449909</v>
+      </c>
+      <c r="E27" s="30">
+        <v>20.239880059970012</v>
+      </c>
+      <c r="F27" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H27" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I27" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J27" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K27" s="30">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="L27" s="30">
+        <v>23.73</v>
+      </c>
+      <c r="M27" s="30">
+        <v>21.03</v>
+      </c>
+      <c r="N27" s="30">
+        <v>20.47</v>
+      </c>
+      <c r="O27" s="30">
+        <v>20.5</v>
+      </c>
+      <c r="P27" s="30">
+        <v>11.82</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>14.39</v>
+      </c>
+      <c r="R27" s="30">
+        <v>12.87</v>
+      </c>
+      <c r="S27" s="30">
+        <v>15.69</v>
+      </c>
+      <c r="T27" s="30">
+        <v>14.24</v>
+      </c>
+      <c r="U27" s="30">
+        <v>14.97</v>
+      </c>
+      <c r="V27" s="13">
+        <v>13.13</v>
+      </c>
+      <c r="W27" s="13">
+        <v>19.55</v>
+      </c>
+      <c r="X27" s="13">
+        <v>14.17</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>15.97</v>
+      </c>
+      <c r="Z27" s="110">
+        <v>12.2</v>
+      </c>
+      <c r="AA27" s="26">
+        <v>18.11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="30">
+        <v>18.351214003387916</v>
+      </c>
+      <c r="C28" s="30">
+        <v>19.764569103328004</v>
+      </c>
+      <c r="D28" s="30">
+        <v>23.923444976076556</v>
+      </c>
+      <c r="E28" s="30">
+        <v>26.163675083662913</v>
+      </c>
+      <c r="F28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="S28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="T28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="U28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="V28" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="W28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="138" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="30">
+        <v>12.963111146675203</v>
+      </c>
+      <c r="C29" s="30">
+        <v>15.614834092387769</v>
+      </c>
+      <c r="D29" s="30">
+        <v>17.820311855457472</v>
+      </c>
+      <c r="E29" s="30">
+        <v>18.218285141233494</v>
+      </c>
+      <c r="F29" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G29" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H29" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I29" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J29" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K29" s="30">
+        <v>14.19</v>
+      </c>
+      <c r="L29" s="30">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="M29" s="30">
+        <v>17.63</v>
+      </c>
+      <c r="N29" s="30">
+        <v>17.22</v>
+      </c>
+      <c r="O29" s="30">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="P29" s="30">
+        <v>16.59</v>
+      </c>
+      <c r="Q29" s="30">
+        <v>14.2</v>
+      </c>
+      <c r="R29" s="30">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="S29" s="30">
+        <v>15.93</v>
+      </c>
+      <c r="T29" s="30">
+        <v>15.66</v>
+      </c>
+      <c r="U29" s="30">
+        <v>15.06</v>
+      </c>
+      <c r="V29" s="13">
+        <v>15.77</v>
+      </c>
+      <c r="W29" s="13">
+        <v>19.22</v>
+      </c>
+      <c r="X29" s="13">
+        <v>13.86</v>
+      </c>
+      <c r="Y29" s="13">
+        <v>15.34</v>
+      </c>
+      <c r="Z29" s="110">
+        <v>11.38</v>
+      </c>
+      <c r="AA29" s="26">
+        <v>12.82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="30">
+        <v>13.791308873276087</v>
+      </c>
+      <c r="C30" s="30">
+        <v>15.559071729957807</v>
+      </c>
+      <c r="D30" s="30">
+        <v>14.274171828709937</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="138" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="30">
+        <v>13.950667205822887</v>
+      </c>
+      <c r="C31" s="30">
+        <v>13.89740445534437</v>
+      </c>
+      <c r="D31" s="30">
+        <v>12.602003925214339</v>
+      </c>
+      <c r="E31" s="30">
+        <v>15.120132560066279</v>
+      </c>
+      <c r="F31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="138" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" s="169" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="169"/>
+      <c r="C32" s="169"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="169"/>
+      <c r="F32" s="169"/>
+      <c r="G32" s="169"/>
+      <c r="H32" s="169"/>
+      <c r="I32" s="169"/>
+      <c r="J32" s="169"/>
+      <c r="K32" s="169"/>
+      <c r="L32" s="169"/>
+      <c r="M32" s="169"/>
+      <c r="N32" s="169"/>
+      <c r="O32" s="169"/>
+      <c r="P32" s="169"/>
+      <c r="Q32" s="169"/>
+      <c r="R32" s="169"/>
+      <c r="S32" s="169"/>
+      <c r="T32" s="169"/>
+      <c r="U32" s="169"/>
+      <c r="V32" s="169"/>
+      <c r="W32" s="169"/>
+      <c r="X32" s="169"/>
+      <c r="Y32" s="169"/>
+      <c r="Z32" s="169"/>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="A33" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="30">
+        <v>13.046792068766219</v>
+      </c>
+      <c r="C33" s="30">
+        <v>12.933656518768776</v>
+      </c>
+      <c r="D33" s="30">
+        <v>13.212815295064123</v>
+      </c>
+      <c r="E33" s="30">
+        <v>13.212389758381683</v>
+      </c>
+      <c r="F33" s="30">
+        <v>13.670517593595777</v>
+      </c>
+      <c r="G33" s="30">
+        <v>13.682587168516134</v>
+      </c>
+      <c r="H33" s="30">
+        <v>13.499959083948049</v>
+      </c>
+      <c r="I33" s="30">
+        <v>14.11237296850306</v>
+      </c>
+      <c r="J33" s="19">
+        <v>13.4</v>
+      </c>
+      <c r="K33" s="30">
+        <v>14.85</v>
+      </c>
+      <c r="L33" s="30">
+        <v>14.76</v>
+      </c>
+      <c r="M33" s="30">
+        <v>14.76</v>
+      </c>
+      <c r="N33" s="30">
+        <v>14.61</v>
+      </c>
+      <c r="O33" s="30">
+        <v>14.49</v>
+      </c>
+      <c r="P33" s="30">
+        <v>13.26</v>
+      </c>
+      <c r="Q33" s="30">
+        <v>12.77</v>
+      </c>
+      <c r="R33" s="30">
+        <v>12.9</v>
+      </c>
+      <c r="S33" s="30">
+        <v>12.71</v>
+      </c>
+      <c r="T33" s="30">
+        <v>12.99</v>
+      </c>
+      <c r="U33" s="30">
+        <v>13.51</v>
+      </c>
+      <c r="V33" s="13">
+        <v>14.67</v>
+      </c>
+      <c r="W33" s="13">
+        <v>16.14</v>
+      </c>
+      <c r="X33" s="13">
+        <v>12.4</v>
+      </c>
+      <c r="Y33" s="13">
+        <v>12.83</v>
+      </c>
+      <c r="Z33" s="11">
+        <v>13.06</v>
+      </c>
+      <c r="AA33" s="26">
+        <v>12.86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" s="16" customFormat="1">
+      <c r="A34" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="30">
+        <v>2.0682523267838677</v>
+      </c>
+      <c r="C34" s="30">
+        <v>10.49317943336831</v>
+      </c>
+      <c r="D34" s="30">
+        <v>4.287245444801715</v>
+      </c>
+      <c r="E34" s="30">
+        <v>4.3525571273122958</v>
+      </c>
+      <c r="F34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="139" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" s="16" customFormat="1">
+      <c r="A35" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="30">
+        <v>14.322729235641283</v>
+      </c>
+      <c r="C35" s="30">
+        <v>15.284284008450445</v>
+      </c>
+      <c r="D35" s="30">
+        <v>15.28494976997465</v>
+      </c>
+      <c r="E35" s="30">
+        <v>15.225498865777231</v>
+      </c>
+      <c r="F35" s="30">
+        <v>15.023659305993691</v>
+      </c>
+      <c r="G35" s="30">
+        <v>15.521331778519443</v>
+      </c>
+      <c r="H35" s="30">
+        <v>13.604056778608232</v>
+      </c>
+      <c r="I35" s="30">
+        <v>15.217616044660394</v>
+      </c>
+      <c r="J35" s="30">
+        <v>15.766653527788728</v>
+      </c>
+      <c r="K35" s="30">
+        <v>17.05</v>
+      </c>
+      <c r="L35" s="30">
+        <v>15.29</v>
+      </c>
+      <c r="M35" s="30">
+        <v>15.01</v>
+      </c>
+      <c r="N35" s="30">
+        <v>16.02</v>
+      </c>
+      <c r="O35" s="30">
+        <v>14.33</v>
+      </c>
+      <c r="P35" s="30">
+        <v>13.08</v>
+      </c>
+      <c r="Q35" s="30">
+        <v>12.28</v>
+      </c>
+      <c r="R35" s="30">
+        <v>11.51</v>
+      </c>
+      <c r="S35" s="30">
+        <v>13.75</v>
+      </c>
+      <c r="T35" s="30">
+        <v>13.53</v>
+      </c>
+      <c r="U35" s="30">
+        <v>12.85</v>
+      </c>
+      <c r="V35" s="13">
+        <v>16.38</v>
+      </c>
+      <c r="W35" s="13">
+        <v>15.64</v>
+      </c>
+      <c r="X35" s="13">
+        <v>13.5</v>
+      </c>
+      <c r="Y35" s="13">
+        <v>13.27</v>
+      </c>
+      <c r="Z35" s="16">
+        <v>13.85</v>
+      </c>
+      <c r="AA35" s="26">
+        <v>12.44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" s="16" customFormat="1">
+      <c r="A36" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="30">
+        <v>8.661100942006339</v>
+      </c>
+      <c r="C36" s="30">
+        <v>10.161578248729803</v>
+      </c>
+      <c r="D36" s="30">
+        <v>9.7505767640273362</v>
+      </c>
+      <c r="E36" s="30">
+        <v>10.167090295428977</v>
+      </c>
+      <c r="F36" s="30">
+        <v>12.688070641690599</v>
+      </c>
+      <c r="G36" s="30">
+        <v>12.929897088574192</v>
+      </c>
+      <c r="H36" s="30">
+        <v>12.618014228824554</v>
+      </c>
+      <c r="I36" s="30">
+        <v>14.160577315844415</v>
+      </c>
+      <c r="J36" s="30">
+        <v>12.275360895610332</v>
+      </c>
+      <c r="K36" s="30">
+        <v>14.34</v>
+      </c>
+      <c r="L36" s="30">
+        <v>11.03</v>
+      </c>
+      <c r="M36" s="30">
+        <v>14.04</v>
+      </c>
+      <c r="N36" s="30">
+        <v>9.48</v>
+      </c>
+      <c r="O36" s="30">
+        <v>9.5</v>
+      </c>
+      <c r="P36" s="30">
+        <v>11.35</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>9.61</v>
+      </c>
+      <c r="R36" s="30">
+        <v>10.19</v>
+      </c>
+      <c r="S36" s="30">
+        <v>9.49</v>
+      </c>
+      <c r="T36" s="30">
+        <v>11.8</v>
+      </c>
+      <c r="U36" s="30">
+        <v>7.56</v>
+      </c>
+      <c r="V36" s="13">
+        <v>11.11</v>
+      </c>
+      <c r="W36" s="13">
+        <v>12.4</v>
+      </c>
+      <c r="X36" s="13">
+        <v>9.19</v>
+      </c>
+      <c r="Y36" s="13">
+        <v>10.56</v>
+      </c>
+      <c r="Z36" s="16">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="AA36" s="26">
+        <v>6.73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" s="16" customFormat="1">
+      <c r="A37" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="30">
+        <v>13.916034711906811</v>
+      </c>
+      <c r="C37" s="30">
+        <v>15.546096290616822</v>
+      </c>
+      <c r="D37" s="30">
+        <v>15.918685632848421</v>
+      </c>
+      <c r="E37" s="30">
+        <v>13.714722836925935</v>
+      </c>
+      <c r="F37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K37" s="30">
+        <v>15.32</v>
+      </c>
+      <c r="L37" s="30">
+        <v>13.76</v>
+      </c>
+      <c r="M37" s="30">
+        <v>12.78</v>
+      </c>
+      <c r="N37" s="30">
+        <v>14.5</v>
+      </c>
+      <c r="O37" s="30">
+        <v>15.74</v>
+      </c>
+      <c r="P37" s="30">
+        <v>13.1</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>14.13</v>
+      </c>
+      <c r="R37" s="30">
+        <v>14.54</v>
+      </c>
+      <c r="S37" s="30">
+        <v>13.15</v>
+      </c>
+      <c r="T37" s="30">
+        <v>11.69</v>
+      </c>
+      <c r="U37" s="30">
+        <v>12.91</v>
+      </c>
+      <c r="V37" s="13">
+        <v>15.3</v>
+      </c>
+      <c r="W37" s="13">
+        <v>16.95</v>
+      </c>
+      <c r="X37" s="13">
+        <v>12.22</v>
+      </c>
+      <c r="Y37" s="13">
+        <v>14.17</v>
+      </c>
+      <c r="Z37" s="16">
+        <v>15.43</v>
+      </c>
+      <c r="AA37" s="26">
+        <v>13.25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" s="16" customFormat="1">
+      <c r="A38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="30">
+        <v>13.61499810902804</v>
+      </c>
+      <c r="C38" s="30">
+        <v>13.232669869595059</v>
+      </c>
+      <c r="D38" s="30">
+        <v>13.357079252003562</v>
+      </c>
+      <c r="E38" s="30">
+        <v>13.158264683554981</v>
+      </c>
+      <c r="F38" s="30">
+        <v>13.71299050857062</v>
+      </c>
+      <c r="G38" s="30">
+        <v>13.712660028449504</v>
+      </c>
+      <c r="H38" s="30">
+        <v>15.237877008564144</v>
+      </c>
+      <c r="I38" s="30">
+        <v>14.632155765419144</v>
+      </c>
+      <c r="J38" s="30">
+        <v>15.560699588477366</v>
+      </c>
+      <c r="K38" s="30">
+        <v>15.35</v>
+      </c>
+      <c r="L38" s="30">
+        <v>17.48</v>
+      </c>
+      <c r="M38" s="30">
+        <v>17.21</v>
+      </c>
+      <c r="N38" s="30">
+        <v>15.84</v>
+      </c>
+      <c r="O38" s="30">
+        <v>16.39</v>
+      </c>
+      <c r="P38" s="30">
+        <v>14.02</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>15.64</v>
+      </c>
+      <c r="R38" s="30">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="S38" s="30">
+        <v>13.45</v>
+      </c>
+      <c r="T38" s="30">
+        <v>14.45</v>
+      </c>
+      <c r="U38" s="30">
+        <v>15.75</v>
+      </c>
+      <c r="V38" s="13">
+        <v>16.47</v>
+      </c>
+      <c r="W38" s="13">
+        <v>20.2</v>
+      </c>
+      <c r="X38" s="13">
+        <v>16.66</v>
+      </c>
+      <c r="Y38" s="13">
+        <v>13.96</v>
+      </c>
+      <c r="Z38" s="16">
+        <v>13.37</v>
+      </c>
+      <c r="AA38" s="26">
+        <v>13.59</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
+      <c r="A39" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="30">
+        <v>13.738089962331044</v>
+      </c>
+      <c r="C39" s="30">
+        <v>12.68522676246071</v>
+      </c>
+      <c r="D39" s="30">
+        <v>13.192312066416466</v>
+      </c>
+      <c r="E39" s="30">
+        <v>13.089986448692443</v>
+      </c>
+      <c r="F39" s="30">
+        <v>11.798031714510994</v>
+      </c>
+      <c r="G39" s="30">
+        <v>13.449859280106651</v>
+      </c>
+      <c r="H39" s="30">
+        <v>13.05930851864111</v>
+      </c>
+      <c r="I39" s="30">
+        <v>15.234818932948366</v>
+      </c>
+      <c r="J39" s="30">
+        <v>13.931671800616073</v>
+      </c>
+      <c r="K39" s="30">
+        <v>16.73</v>
+      </c>
+      <c r="L39" s="30">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="M39" s="30">
+        <v>16.12</v>
+      </c>
+      <c r="N39" s="30">
+        <v>14.07</v>
+      </c>
+      <c r="O39" s="30">
+        <v>16.57</v>
+      </c>
+      <c r="P39" s="30">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>11.06</v>
+      </c>
+      <c r="R39" s="30">
+        <v>15.56</v>
+      </c>
+      <c r="S39" s="30">
+        <v>14.32</v>
+      </c>
+      <c r="T39" s="30">
+        <v>15.56</v>
+      </c>
+      <c r="U39" s="30">
+        <v>17.77</v>
+      </c>
+      <c r="V39" s="13">
+        <v>17.8</v>
+      </c>
+      <c r="W39" s="13">
+        <v>18.809999999999999</v>
+      </c>
+      <c r="X39" s="13">
+        <v>12.24</v>
+      </c>
+      <c r="Y39" s="13">
+        <v>11.93</v>
+      </c>
+      <c r="Z39" s="1">
+        <v>14.4</v>
+      </c>
+      <c r="AA39" s="26">
+        <v>13.71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
+      <c r="A40" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="30">
+        <v>13.97796415063312</v>
+      </c>
+      <c r="C40" s="30">
+        <v>13.631012619013198</v>
+      </c>
+      <c r="D40" s="30">
+        <v>14.807441050208423</v>
+      </c>
+      <c r="E40" s="30">
+        <v>14.661960358403475</v>
+      </c>
+      <c r="F40" s="30">
+        <v>14.198530327562585</v>
+      </c>
+      <c r="G40" s="30">
+        <v>15.21721345005318</v>
+      </c>
+      <c r="H40" s="30">
+        <v>14.108845473581491</v>
+      </c>
+      <c r="I40" s="30">
+        <v>14.224577134705523</v>
+      </c>
+      <c r="J40" s="30">
+        <v>16.288059766320636</v>
+      </c>
+      <c r="K40" s="30">
+        <v>14.52</v>
+      </c>
+      <c r="L40" s="30">
+        <v>15.28</v>
+      </c>
+      <c r="M40" s="30">
+        <v>14.53</v>
+      </c>
+      <c r="N40" s="30">
+        <v>15.12</v>
+      </c>
+      <c r="O40" s="30">
+        <v>14.87</v>
+      </c>
+      <c r="P40" s="30">
+        <v>13.21</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>12.55</v>
+      </c>
+      <c r="R40" s="30">
+        <v>12.86</v>
+      </c>
+      <c r="S40" s="30">
+        <v>11.54</v>
+      </c>
+      <c r="T40" s="30">
+        <v>12.12</v>
+      </c>
+      <c r="U40" s="30">
+        <v>15.09</v>
+      </c>
+      <c r="V40" s="13">
+        <v>14.5</v>
+      </c>
+      <c r="W40" s="13">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="X40" s="13">
+        <v>11.57</v>
+      </c>
+      <c r="Y40" s="13">
+        <v>11.71</v>
+      </c>
+      <c r="Z40" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="AA40" s="26">
+        <v>12.88</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
+      <c r="A41" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="30">
+        <v>13.88460351743289</v>
+      </c>
+      <c r="C41" s="30">
+        <v>15.803701393221042</v>
+      </c>
+      <c r="D41" s="30">
+        <v>16.910876529594034</v>
+      </c>
+      <c r="E41" s="30">
+        <v>13.988978380669776</v>
+      </c>
+      <c r="F41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K41" s="30">
+        <v>14.2</v>
+      </c>
+      <c r="L41" s="30">
+        <v>18.87</v>
+      </c>
+      <c r="M41" s="30">
+        <v>13.67</v>
+      </c>
+      <c r="N41" s="30">
+        <v>14.5</v>
+      </c>
+      <c r="O41" s="30">
+        <v>16.97</v>
+      </c>
+      <c r="P41" s="30">
+        <v>12.44</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>15.59</v>
+      </c>
+      <c r="R41" s="30">
+        <v>11.96</v>
+      </c>
+      <c r="S41" s="30">
+        <v>11.68</v>
+      </c>
+      <c r="T41" s="30">
+        <v>13.71</v>
+      </c>
+      <c r="U41" s="30">
+        <v>12.99</v>
+      </c>
+      <c r="V41" s="13">
+        <v>12.79</v>
+      </c>
+      <c r="W41" s="13">
+        <v>14.26</v>
+      </c>
+      <c r="X41" s="13">
+        <v>10.97</v>
+      </c>
+      <c r="Y41" s="13">
+        <v>13.65</v>
+      </c>
+      <c r="Z41" s="1">
+        <v>12.95</v>
+      </c>
+      <c r="AA41" s="26">
+        <v>15.51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27">
+      <c r="A42" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="30">
+        <v>12.655407513034177</v>
+      </c>
+      <c r="C42" s="30">
+        <v>12.016081673216785</v>
+      </c>
+      <c r="D42" s="30">
+        <v>13.146403125718225</v>
+      </c>
+      <c r="E42" s="30">
+        <v>10.680157391793141</v>
+      </c>
+      <c r="F42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K42" s="30">
+        <v>16.29</v>
+      </c>
+      <c r="L42" s="30">
+        <v>14.99</v>
+      </c>
+      <c r="M42" s="30">
+        <v>16</v>
+      </c>
+      <c r="N42" s="30">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="O42" s="30">
+        <v>14.47</v>
+      </c>
+      <c r="P42" s="30">
+        <v>14.26</v>
+      </c>
+      <c r="Q42" s="30">
+        <v>15.9</v>
+      </c>
+      <c r="R42" s="30">
+        <v>14.56</v>
+      </c>
+      <c r="S42" s="30">
+        <v>15.97</v>
+      </c>
+      <c r="T42" s="30">
+        <v>17.43</v>
+      </c>
+      <c r="U42" s="30">
+        <v>16.77</v>
+      </c>
+      <c r="V42" s="13">
+        <v>14.15</v>
+      </c>
+      <c r="W42" s="13">
+        <v>18.23</v>
+      </c>
+      <c r="X42" s="13">
+        <v>13.7</v>
+      </c>
+      <c r="Y42" s="13">
+        <v>15.27</v>
+      </c>
+      <c r="Z42" s="1">
+        <v>18.34</v>
+      </c>
+      <c r="AA42" s="26">
+        <v>14.76</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="A43" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="30">
+        <v>13.606027987082886</v>
+      </c>
+      <c r="C43" s="30">
+        <v>13.159626266614028</v>
+      </c>
+      <c r="D43" s="30">
+        <v>14.53605029651759</v>
+      </c>
+      <c r="E43" s="30">
+        <v>13.713460844460485</v>
+      </c>
+      <c r="F43" s="30">
+        <v>20.194763729246485</v>
+      </c>
+      <c r="G43" s="30">
+        <v>16.026328969020533</v>
+      </c>
+      <c r="H43" s="30">
+        <v>18.071855425156599</v>
+      </c>
+      <c r="I43" s="30">
+        <v>16.791451624627463</v>
+      </c>
+      <c r="J43" s="30">
+        <v>19.130294992363957</v>
+      </c>
+      <c r="K43" s="30">
+        <v>18.7</v>
+      </c>
+      <c r="L43" s="30">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="M43" s="30">
+        <v>18.52</v>
+      </c>
+      <c r="N43" s="30">
+        <v>21.54</v>
+      </c>
+      <c r="O43" s="30">
+        <v>19.13</v>
+      </c>
+      <c r="P43" s="30">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="Q43" s="30">
+        <v>17.45</v>
+      </c>
+      <c r="R43" s="30">
+        <v>15.16</v>
+      </c>
+      <c r="S43" s="30">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="T43" s="30">
+        <v>16.45</v>
+      </c>
+      <c r="U43" s="30">
+        <v>19.3</v>
+      </c>
+      <c r="V43" s="13">
+        <v>20.18</v>
+      </c>
+      <c r="W43" s="13">
+        <v>24.16</v>
+      </c>
+      <c r="X43" s="13">
+        <v>14.6</v>
+      </c>
+      <c r="Y43" s="13">
+        <v>15.85</v>
+      </c>
+      <c r="Z43" s="1">
+        <v>17.32</v>
+      </c>
+      <c r="AA43" s="26">
+        <v>18.12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27">
+      <c r="A44" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="30">
+        <v>11.030938025106256</v>
+      </c>
+      <c r="C44" s="30">
+        <v>11.894406796803885</v>
+      </c>
+      <c r="D44" s="30">
+        <v>11.28361405098217</v>
+      </c>
+      <c r="E44" s="30">
+        <v>10.569632151734799</v>
+      </c>
+      <c r="F44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K44" s="30">
+        <v>13.11</v>
+      </c>
+      <c r="L44" s="30">
+        <v>12.92</v>
+      </c>
+      <c r="M44" s="30">
+        <v>13.64</v>
+      </c>
+      <c r="N44" s="30">
+        <v>15.22</v>
+      </c>
+      <c r="O44" s="30">
+        <v>12.36</v>
+      </c>
+      <c r="P44" s="30">
+        <v>13.2</v>
+      </c>
+      <c r="Q44" s="30">
+        <v>11.41</v>
+      </c>
+      <c r="R44" s="30">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="S44" s="30">
+        <v>12.95</v>
+      </c>
+      <c r="T44" s="30">
+        <v>11.97</v>
+      </c>
+      <c r="U44" s="30">
+        <v>10.27</v>
+      </c>
+      <c r="V44" s="13">
+        <v>13.6</v>
+      </c>
+      <c r="W44" s="13">
+        <v>13.68</v>
+      </c>
+      <c r="X44" s="13">
+        <v>10.84</v>
+      </c>
+      <c r="Y44" s="13">
+        <v>12.15</v>
+      </c>
+      <c r="Z44" s="1">
+        <v>11.23</v>
+      </c>
+      <c r="AA44" s="26">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27">
+      <c r="A45" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="30">
+        <v>12.327773749093547</v>
+      </c>
+      <c r="C45" s="30">
+        <v>10.218055409248919</v>
+      </c>
+      <c r="D45" s="30">
+        <v>9.7409548276600297</v>
+      </c>
+      <c r="E45" s="30">
+        <v>13.547470774609417</v>
+      </c>
+      <c r="F45" s="30">
+        <v>13.154935911850686</v>
+      </c>
+      <c r="G45" s="30">
+        <v>13.477546859958094</v>
+      </c>
+      <c r="H45" s="30">
+        <v>11.593876632147682</v>
+      </c>
+      <c r="I45" s="30">
+        <v>10.769143569687694</v>
+      </c>
+      <c r="J45" s="30">
+        <v>13.250939670000637</v>
+      </c>
+      <c r="K45" s="30">
+        <v>12.69</v>
+      </c>
+      <c r="L45" s="30">
+        <v>13.91</v>
+      </c>
+      <c r="M45" s="30">
+        <v>15.67</v>
+      </c>
+      <c r="N45" s="30">
+        <v>11.23</v>
+      </c>
+      <c r="O45" s="30">
+        <v>14.07</v>
+      </c>
+      <c r="P45" s="30">
+        <v>11.31</v>
+      </c>
+      <c r="Q45" s="30">
+        <v>11.62</v>
+      </c>
+      <c r="R45" s="30">
+        <v>13.73</v>
+      </c>
+      <c r="S45" s="30">
+        <v>12.6</v>
+      </c>
+      <c r="T45" s="30">
+        <v>12.5</v>
+      </c>
+      <c r="U45" s="30">
+        <v>13.37</v>
+      </c>
+      <c r="V45" s="13">
+        <v>14.7</v>
+      </c>
+      <c r="W45" s="13">
+        <v>15.11</v>
+      </c>
+      <c r="X45" s="13">
+        <v>12.05</v>
+      </c>
+      <c r="Y45" s="13">
+        <v>11.53</v>
+      </c>
+      <c r="Z45" s="1">
+        <v>11.98</v>
+      </c>
+      <c r="AA45" s="26">
+        <v>10.85</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27">
+      <c r="A46" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B46" s="30">
+        <v>10.790760411397741</v>
+      </c>
+      <c r="C46" s="30">
+        <v>4.4381223328591748</v>
+      </c>
+      <c r="D46" s="30">
+        <v>5.6451612903225801</v>
+      </c>
+      <c r="E46" s="30">
+        <v>12.664346481051819</v>
+      </c>
+      <c r="F46" s="30">
+        <v>10.963455149501662</v>
+      </c>
+      <c r="G46" s="30">
+        <v>9.2627362623607468</v>
+      </c>
+      <c r="H46" s="30">
+        <v>9.8393743167101153</v>
+      </c>
+      <c r="I46" s="30">
+        <v>10.14060502769493</v>
+      </c>
+      <c r="J46" s="30">
+        <v>11.37192010497157</v>
+      </c>
+      <c r="K46" s="30">
+        <v>11.17</v>
+      </c>
+      <c r="L46" s="30">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="M46" s="30">
+        <v>11.79</v>
+      </c>
+      <c r="N46" s="30">
+        <v>9.75</v>
+      </c>
+      <c r="O46" s="30">
+        <v>12.69</v>
+      </c>
+      <c r="P46" s="30">
+        <v>8.06</v>
+      </c>
+      <c r="Q46" s="30">
+        <v>7.19</v>
+      </c>
+      <c r="R46" s="30">
+        <v>9.67</v>
+      </c>
+      <c r="S46" s="30">
+        <v>7.88</v>
+      </c>
+      <c r="T46" s="30">
+        <v>8.07</v>
+      </c>
+      <c r="U46" s="30">
+        <v>8.75</v>
+      </c>
+      <c r="V46" s="13">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="W46" s="13">
+        <v>9.25</v>
+      </c>
+      <c r="X46" s="13">
+        <v>8.43</v>
+      </c>
+      <c r="Y46" s="13">
+        <v>10.41</v>
+      </c>
+      <c r="Z46" s="1">
+        <v>8.91</v>
+      </c>
+      <c r="AA46" s="26">
+        <v>8.57</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27">
+      <c r="A47" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="37">
+        <v>14.197443516815245</v>
+      </c>
+      <c r="C47" s="37">
+        <v>13.233601841196778</v>
+      </c>
+      <c r="D47" s="37">
+        <v>12.892240330819751</v>
+      </c>
+      <c r="E47" s="37">
+        <v>14.562987380384246</v>
+      </c>
+      <c r="F47" s="37">
+        <v>15.908282971916103</v>
+      </c>
+      <c r="G47" s="37">
+        <v>13.853268442416041</v>
+      </c>
+      <c r="H47" s="37">
+        <v>13.416290051273736</v>
+      </c>
+      <c r="I47" s="37">
+        <v>15.703478956108162</v>
+      </c>
+      <c r="J47" s="37">
+        <v>14.007413154038446</v>
+      </c>
+      <c r="K47" s="37">
+        <v>13.01</v>
+      </c>
+      <c r="L47" s="37">
+        <v>13.91</v>
+      </c>
+      <c r="M47" s="37">
+        <v>13.95</v>
+      </c>
+      <c r="N47" s="37">
+        <v>12.61</v>
+      </c>
+      <c r="O47" s="37">
+        <v>12.94</v>
+      </c>
+      <c r="P47" s="37">
+        <v>12.8</v>
+      </c>
+      <c r="Q47" s="37">
+        <v>12.84</v>
+      </c>
+      <c r="R47" s="37">
+        <v>12.56</v>
+      </c>
+      <c r="S47" s="37">
+        <v>11.87</v>
+      </c>
+      <c r="T47" s="37">
+        <v>12.41</v>
+      </c>
+      <c r="U47" s="37">
+        <v>12.84</v>
+      </c>
+      <c r="V47" s="23">
+        <v>13.17</v>
+      </c>
+      <c r="W47" s="23">
+        <v>15.34</v>
+      </c>
+      <c r="X47" s="23">
+        <v>13.02</v>
+      </c>
+      <c r="Y47" s="23">
+        <v>13.19</v>
+      </c>
+      <c r="Z47" s="112">
+        <v>12.73</v>
+      </c>
+      <c r="AA47" s="140">
+        <v>13.17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27" ht="12">
+      <c r="A48" s="129" t="s">
+        <v>39</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A5:Z5"/>
+    <mergeCell ref="A21:Z21"/>
+    <mergeCell ref="A32:Z32"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AA48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AB25" sqref="AB25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="23.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.33203125" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A1" s="171" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+      <c r="H1" s="171"/>
+      <c r="I1" s="171"/>
+      <c r="J1" s="171"/>
+      <c r="K1" s="171"/>
+      <c r="L1" s="171"/>
+      <c r="M1" s="171"/>
+      <c r="N1" s="171"/>
+      <c r="O1" s="171"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="171"/>
+      <c r="R1" s="171"/>
+      <c r="S1" s="171"/>
+      <c r="T1" s="171"/>
+      <c r="U1" s="171"/>
+      <c r="V1" s="171"/>
+      <c r="W1" s="171"/>
+      <c r="X1" s="171"/>
+      <c r="Y1" s="171"/>
+      <c r="Z1" s="171"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="T3" s="24"/>
+      <c r="U3" s="24"/>
+      <c r="V3" s="24"/>
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
+      <c r="Y3" s="24"/>
+      <c r="Z3" s="24"/>
+      <c r="AA3" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" ht="12">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5">
+        <v>2000</v>
+      </c>
+      <c r="C4" s="5">
+        <v>2001</v>
+      </c>
+      <c r="D4" s="5">
+        <v>2002</v>
+      </c>
+      <c r="E4" s="5">
+        <v>2003</v>
+      </c>
+      <c r="F4" s="5">
+        <v>2004</v>
+      </c>
+      <c r="G4" s="5">
+        <v>2005</v>
+      </c>
+      <c r="H4" s="5">
+        <v>2006</v>
+      </c>
+      <c r="I4" s="5">
+        <v>2007</v>
+      </c>
+      <c r="J4" s="5">
+        <v>2008</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="5">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="5">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="5">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="5">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="7">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="5">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="7">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="8">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="6">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="6">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="6">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="101">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="101">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="172"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="10">
+        <v>10.852668821941846</v>
+      </c>
+      <c r="C6" s="10">
+        <v>10.995242310245629</v>
+      </c>
+      <c r="D6" s="10">
+        <v>11.170473146120841</v>
+      </c>
+      <c r="E6" s="10">
+        <v>11.89947455575626</v>
+      </c>
+      <c r="F6" s="10">
+        <v>11.495358361480788</v>
+      </c>
+      <c r="G6" s="10">
+        <v>11.714408114116338</v>
+      </c>
+      <c r="H6" s="10">
+        <v>12.138762776592976</v>
+      </c>
+      <c r="I6" s="10">
+        <v>11.692617717010533</v>
+      </c>
+      <c r="J6" s="10">
+        <v>11.5</v>
+      </c>
+      <c r="K6" s="32">
+        <v>11.82</v>
+      </c>
+      <c r="L6" s="32">
+        <v>11.79</v>
+      </c>
+      <c r="M6" s="32">
+        <v>12.3</v>
+      </c>
+      <c r="N6" s="32">
+        <v>12.02</v>
+      </c>
+      <c r="O6" s="32">
+        <v>11.43</v>
+      </c>
+      <c r="P6" s="31">
+        <v>10.95</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>10.73</v>
+      </c>
+      <c r="R6" s="31">
+        <v>11.06</v>
+      </c>
+      <c r="S6" s="32">
+        <v>10.69</v>
+      </c>
+      <c r="T6" s="31">
+        <v>10.78</v>
+      </c>
+      <c r="U6" s="33">
+        <v>10.81</v>
+      </c>
+      <c r="V6" s="18">
+        <v>12.42</v>
+      </c>
+      <c r="W6" s="18">
+        <v>14.71</v>
+      </c>
+      <c r="X6" s="10">
+        <v>10.86</v>
+      </c>
+      <c r="Y6" s="10">
+        <v>9.84</v>
+      </c>
+      <c r="Z6" s="113">
+        <v>10.27</v>
+      </c>
+      <c r="AA6" s="15">
+        <v>10.74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="10">
+        <v>11.80652648701008</v>
+      </c>
+      <c r="C7" s="10">
+        <v>13.089852820100093</v>
+      </c>
+      <c r="D7" s="10">
+        <v>13.313886083997158</v>
+      </c>
+      <c r="E7" s="10">
+        <v>13.601927565978272</v>
+      </c>
+      <c r="F7" s="10">
+        <v>13.455056046974503</v>
+      </c>
+      <c r="G7" s="10">
+        <v>13.925367250689858</v>
+      </c>
+      <c r="H7" s="10">
+        <v>14.352756767985797</v>
+      </c>
+      <c r="I7" s="10">
+        <v>13.28813305012824</v>
+      </c>
+      <c r="J7" s="10">
+        <v>12.674631048267084</v>
+      </c>
+      <c r="K7" s="32">
+        <v>11.91</v>
+      </c>
+      <c r="L7" s="32">
+        <v>11.51</v>
+      </c>
+      <c r="M7" s="32">
+        <v>12.02</v>
+      </c>
+      <c r="N7" s="32">
+        <v>11.2</v>
+      </c>
+      <c r="O7" s="32">
+        <v>11.41</v>
+      </c>
+      <c r="P7" s="31">
+        <v>10.56</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>10.3</v>
+      </c>
+      <c r="R7" s="31">
+        <v>10.5</v>
+      </c>
+      <c r="S7" s="32">
+        <v>9.94</v>
+      </c>
+      <c r="T7" s="31">
+        <v>10.24</v>
+      </c>
+      <c r="U7" s="33">
+        <v>10.19</v>
+      </c>
+      <c r="V7" s="18">
+        <v>12.43</v>
+      </c>
+      <c r="W7" s="18">
+        <v>14.75</v>
+      </c>
+      <c r="X7" s="10">
+        <v>11.06</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>9.08</v>
+      </c>
+      <c r="Z7" s="113">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="AA7" s="15">
+        <v>10.63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="10">
+        <v>12.210182109126327</v>
+      </c>
+      <c r="C8" s="10">
+        <v>10.955785579625084</v>
+      </c>
+      <c r="D8" s="10">
+        <v>10.754055477847009</v>
+      </c>
+      <c r="E8" s="10">
+        <v>12.138535209176286</v>
+      </c>
+      <c r="F8" s="10">
+        <v>11.955366631243358</v>
+      </c>
+      <c r="G8" s="10">
+        <v>11.664059633470444</v>
+      </c>
+      <c r="H8" s="10">
+        <v>12.214218603194489</v>
+      </c>
+      <c r="I8" s="10">
+        <v>11.664012738853502</v>
+      </c>
+      <c r="J8" s="10">
+        <v>10.751101460884962</v>
+      </c>
+      <c r="K8" s="32">
+        <v>11.05</v>
+      </c>
+      <c r="L8" s="32">
+        <v>12.78</v>
+      </c>
+      <c r="M8" s="32">
+        <v>11.08</v>
+      </c>
+      <c r="N8" s="32">
+        <v>11.92</v>
+      </c>
+      <c r="O8" s="32">
+        <v>11.2</v>
+      </c>
+      <c r="P8" s="31">
+        <v>11.68</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="R8" s="31">
+        <v>12.16</v>
+      </c>
+      <c r="S8" s="32">
+        <v>11.91</v>
+      </c>
+      <c r="T8" s="31">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="U8" s="33">
+        <v>10.83</v>
+      </c>
+      <c r="V8" s="18">
+        <v>10.61</v>
+      </c>
+      <c r="W8" s="18">
+        <v>13.69</v>
+      </c>
+      <c r="X8" s="10">
+        <v>12.78</v>
+      </c>
+      <c r="Y8" s="10">
+        <v>10.82</v>
+      </c>
+      <c r="Z8" s="113">
+        <v>11.45</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>10.220000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="10">
+        <v>6.4977760587894027</v>
+      </c>
+      <c r="C9" s="10">
+        <v>7.584830339321357</v>
+      </c>
+      <c r="D9" s="10">
+        <v>7.1578427742811304</v>
+      </c>
+      <c r="E9" s="10">
+        <v>7.9499323410013538</v>
+      </c>
+      <c r="F9" s="10">
+        <v>7.7634333565945566</v>
+      </c>
+      <c r="G9" s="10">
+        <v>9.4496692615758455</v>
+      </c>
+      <c r="H9" s="10">
+        <v>8.1921944035346108</v>
+      </c>
+      <c r="I9" s="10">
+        <v>8.913235225848382</v>
+      </c>
+      <c r="J9" s="10">
+        <v>9.7220858293233832</v>
+      </c>
+      <c r="K9" s="32">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="L9" s="32">
+        <v>9.01</v>
+      </c>
+      <c r="M9" s="32">
+        <v>9.99</v>
+      </c>
+      <c r="N9" s="32">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="O9" s="32">
+        <v>7.26</v>
+      </c>
+      <c r="P9" s="31">
+        <v>7.39</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="R9" s="31">
+        <v>7.51</v>
+      </c>
+      <c r="S9" s="32">
+        <v>7.49</v>
+      </c>
+      <c r="T9" s="31">
+        <v>7.53</v>
+      </c>
+      <c r="U9" s="33">
+        <v>10.16</v>
+      </c>
+      <c r="V9" s="18">
+        <v>8.16</v>
+      </c>
+      <c r="W9" s="18">
+        <v>10.96</v>
+      </c>
+      <c r="X9" s="10">
+        <v>6.48</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>7.84</v>
+      </c>
+      <c r="Z9" s="113">
+        <v>7.42</v>
+      </c>
+      <c r="AA9" s="15">
+        <v>6.93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="10">
+        <v>12.712799021475407</v>
+      </c>
+      <c r="C10" s="10">
+        <v>11.2361829429064</v>
+      </c>
+      <c r="D10" s="10">
+        <v>11.599687384311629</v>
+      </c>
+      <c r="E10" s="10">
+        <v>13.194705415674976</v>
+      </c>
+      <c r="F10" s="10">
+        <v>11.435105774728417</v>
+      </c>
+      <c r="G10" s="10">
+        <v>11.764957539198699</v>
+      </c>
+      <c r="H10" s="10">
+        <v>10.026795747255598</v>
+      </c>
+      <c r="I10" s="10">
+        <v>11.327324415452763</v>
+      </c>
+      <c r="J10" s="10">
+        <v>12.340620405408663</v>
+      </c>
+      <c r="K10" s="32">
+        <v>12.88</v>
+      </c>
+      <c r="L10" s="32">
+        <v>13.11</v>
+      </c>
+      <c r="M10" s="32">
+        <v>13.85</v>
+      </c>
+      <c r="N10" s="32">
+        <v>14.37</v>
+      </c>
+      <c r="O10" s="32">
+        <v>13.13</v>
+      </c>
+      <c r="P10" s="31">
+        <v>12.13</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>12.31</v>
+      </c>
+      <c r="R10" s="31">
+        <v>13.01</v>
+      </c>
+      <c r="S10" s="32">
+        <v>11.03</v>
+      </c>
+      <c r="T10" s="31">
+        <v>13.27</v>
+      </c>
+      <c r="U10" s="33">
+        <v>13.65</v>
+      </c>
+      <c r="V10" s="18">
+        <v>14.31</v>
+      </c>
+      <c r="W10" s="18">
+        <v>16.87</v>
+      </c>
+      <c r="X10" s="10">
+        <v>12.76</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>11.04</v>
+      </c>
+      <c r="Z10" s="113">
+        <v>10.88</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>10.72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="10">
+        <v>9.6207510564222485</v>
+      </c>
+      <c r="C11" s="10">
+        <v>11.469186656974395</v>
+      </c>
+      <c r="D11" s="10">
+        <v>9.7090026454304965</v>
+      </c>
+      <c r="E11" s="10">
+        <v>9.3679396043423164</v>
+      </c>
+      <c r="F11" s="10">
+        <v>12.235137089149658</v>
+      </c>
+      <c r="G11" s="10">
+        <v>10.194936141608784</v>
+      </c>
+      <c r="H11" s="10">
+        <v>11.357536375194236</v>
+      </c>
+      <c r="I11" s="10">
+        <v>10.347801092267893</v>
+      </c>
+      <c r="J11" s="10">
+        <v>11.664564943253467</v>
+      </c>
+      <c r="K11" s="32">
+        <v>10.39</v>
+      </c>
+      <c r="L11" s="32">
+        <v>13.37</v>
+      </c>
+      <c r="M11" s="32">
+        <v>12.32</v>
+      </c>
+      <c r="N11" s="32">
+        <v>13.41</v>
+      </c>
+      <c r="O11" s="32">
+        <v>12.5</v>
+      </c>
+      <c r="P11" s="31">
+        <v>11.03</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>10.96</v>
+      </c>
+      <c r="R11" s="31">
+        <v>13.25</v>
+      </c>
+      <c r="S11" s="32">
+        <v>13.19</v>
+      </c>
+      <c r="T11" s="31">
+        <v>11.21</v>
+      </c>
+      <c r="U11" s="33">
+        <v>11.73</v>
+      </c>
+      <c r="V11" s="18">
+        <v>15.76</v>
+      </c>
+      <c r="W11" s="18">
+        <v>19.2</v>
+      </c>
+      <c r="X11" s="10">
+        <v>12.78</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>12.35</v>
+      </c>
+      <c r="Z11" s="113">
+        <v>11.02</v>
+      </c>
+      <c r="AA11" s="15">
+        <v>12.16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="10">
+        <v>9.9127130544923858</v>
+      </c>
+      <c r="C12" s="10">
+        <v>10.482881677261068</v>
+      </c>
+      <c r="D12" s="10">
+        <v>10.151139183397248</v>
+      </c>
+      <c r="E12" s="10">
+        <v>9.6821961499031772</v>
+      </c>
+      <c r="F12" s="10">
+        <v>9.2147320528695253</v>
+      </c>
+      <c r="G12" s="10">
+        <v>9.8891131981626152</v>
+      </c>
+      <c r="H12" s="10">
+        <v>9.6549258001072769</v>
+      </c>
+      <c r="I12" s="10">
+        <v>9.9644560561412021</v>
+      </c>
+      <c r="J12" s="10">
+        <v>13.742650075208532</v>
+      </c>
+      <c r="K12" s="32">
+        <v>11.02</v>
+      </c>
+      <c r="L12" s="32">
+        <v>12.03</v>
+      </c>
+      <c r="M12" s="32">
+        <v>13.4</v>
+      </c>
+      <c r="N12" s="32">
+        <v>12.91</v>
+      </c>
+      <c r="O12" s="32">
+        <v>11.1</v>
+      </c>
+      <c r="P12" s="31">
+        <v>13.2</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>10.84</v>
+      </c>
+      <c r="R12" s="31">
+        <v>13.19</v>
+      </c>
+      <c r="S12" s="32">
+        <v>11.34</v>
+      </c>
+      <c r="T12" s="31">
+        <v>12.04</v>
+      </c>
+      <c r="U12" s="33">
+        <v>12.09</v>
+      </c>
+      <c r="V12" s="18">
+        <v>16.14</v>
+      </c>
+      <c r="W12" s="18">
+        <v>17.05</v>
+      </c>
+      <c r="X12" s="10">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="Z12" s="113">
+        <v>11.1</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>12.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="10">
+        <v>11.747487559761929</v>
+      </c>
+      <c r="C13" s="10">
+        <v>9.2402263072375241</v>
+      </c>
+      <c r="D13" s="10">
+        <v>10.858019591644046</v>
+      </c>
+      <c r="E13" s="10">
+        <v>11.934025850448021</v>
+      </c>
+      <c r="F13" s="10">
+        <v>11.066477630749842</v>
+      </c>
+      <c r="G13" s="10">
+        <v>11.363195656389372</v>
+      </c>
+      <c r="H13" s="10">
+        <v>12.486952487725674</v>
+      </c>
+      <c r="I13" s="10">
+        <v>11.475027228878171</v>
+      </c>
+      <c r="J13" s="10">
+        <v>11.848243405028279</v>
+      </c>
+      <c r="K13" s="32">
+        <v>12.03</v>
+      </c>
+      <c r="L13" s="32">
+        <v>12.02</v>
+      </c>
+      <c r="M13" s="32">
+        <v>12.34</v>
+      </c>
+      <c r="N13" s="32">
+        <v>11.38</v>
+      </c>
+      <c r="O13" s="32">
+        <v>11.39</v>
+      </c>
+      <c r="P13" s="31">
+        <v>12.5</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>11.45</v>
+      </c>
+      <c r="R13" s="31">
+        <v>11.16</v>
+      </c>
+      <c r="S13" s="32">
+        <v>11.71</v>
+      </c>
+      <c r="T13" s="31">
+        <v>10.8</v>
+      </c>
+      <c r="U13" s="33">
+        <v>9.91</v>
+      </c>
+      <c r="V13" s="18">
+        <v>12.19</v>
+      </c>
+      <c r="W13" s="18">
+        <v>14.02</v>
+      </c>
+      <c r="X13" s="10">
+        <v>9.89</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>8.98</v>
+      </c>
+      <c r="Z13" s="113">
+        <v>8.9</v>
+      </c>
+      <c r="AA13" s="15">
+        <v>8.9700000000000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="10">
+        <v>10.978388455430505</v>
+      </c>
+      <c r="C14" s="10">
+        <v>8.7853855808116013</v>
+      </c>
+      <c r="D14" s="10">
+        <v>11.888013505908836</v>
+      </c>
+      <c r="E14" s="10">
+        <v>11.561923677117322</v>
+      </c>
+      <c r="F14" s="10">
+        <v>11.526131902171956</v>
+      </c>
+      <c r="G14" s="10">
+        <v>12.860796492510048</v>
+      </c>
+      <c r="H14" s="10">
+        <v>12.140504127031129</v>
+      </c>
+      <c r="I14" s="10">
+        <v>11.839674220429092</v>
+      </c>
+      <c r="J14" s="10">
+        <v>12.252042007001167</v>
+      </c>
+      <c r="K14" s="32">
+        <v>14.7</v>
+      </c>
+      <c r="L14" s="32">
+        <v>12.47</v>
+      </c>
+      <c r="M14" s="32">
+        <v>14.48</v>
+      </c>
+      <c r="N14" s="32">
+        <v>13.63</v>
+      </c>
+      <c r="O14" s="32">
+        <v>13.46</v>
+      </c>
+      <c r="P14" s="31">
+        <v>9.99</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>12.47</v>
+      </c>
+      <c r="R14" s="31">
+        <v>12.41</v>
+      </c>
+      <c r="S14" s="32">
+        <v>13.87</v>
+      </c>
+      <c r="T14" s="31">
+        <v>11.05</v>
+      </c>
+      <c r="U14" s="33">
+        <v>11.5</v>
+      </c>
+      <c r="V14" s="18">
+        <v>12.81</v>
+      </c>
+      <c r="W14" s="18">
+        <v>13.94</v>
+      </c>
+      <c r="X14" s="10">
+        <v>10.93</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>12.02</v>
+      </c>
+      <c r="Z14" s="113">
+        <v>12.49</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>14.14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="10">
+        <v>10.428049580068063</v>
+      </c>
+      <c r="C15" s="10">
+        <v>11.48838396732193</v>
+      </c>
+      <c r="D15" s="10">
+        <v>12.080449262113099</v>
+      </c>
+      <c r="E15" s="10">
+        <v>13.074511373490761</v>
+      </c>
+      <c r="F15" s="10">
+        <v>10.449035342325422</v>
+      </c>
+      <c r="G15" s="10">
+        <v>12.499127155924866</v>
+      </c>
+      <c r="H15" s="10">
+        <v>11.642765866818117</v>
+      </c>
+      <c r="I15" s="10">
+        <v>11.196994871053962</v>
+      </c>
+      <c r="J15" s="10">
+        <v>12.369358437389909</v>
+      </c>
+      <c r="K15" s="32">
+        <v>13.05</v>
+      </c>
+      <c r="L15" s="32">
+        <v>13.43</v>
+      </c>
+      <c r="M15" s="32">
+        <v>14.04</v>
+      </c>
+      <c r="N15" s="32">
+        <v>15.6</v>
+      </c>
+      <c r="O15" s="32">
+        <v>12.09</v>
+      </c>
+      <c r="P15" s="31">
+        <v>13.69</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>12.55</v>
+      </c>
+      <c r="R15" s="31">
+        <v>12.81</v>
+      </c>
+      <c r="S15" s="32">
+        <v>12.22</v>
+      </c>
+      <c r="T15" s="31">
+        <v>13.1</v>
+      </c>
+      <c r="U15" s="33">
+        <v>12.25</v>
+      </c>
+      <c r="V15" s="18">
+        <v>14.14</v>
+      </c>
+      <c r="W15" s="18">
+        <v>18.41</v>
+      </c>
+      <c r="X15" s="10">
+        <v>14.08</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>11.28</v>
+      </c>
+      <c r="Z15" s="113">
+        <v>13.44</v>
+      </c>
+      <c r="AA15" s="15">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="10">
+        <v>10.903475876847446</v>
+      </c>
+      <c r="C16" s="10">
+        <v>10.926503197609023</v>
+      </c>
+      <c r="D16" s="10">
+        <v>14.112704716268993</v>
+      </c>
+      <c r="E16" s="10">
+        <v>13.812892032563726</v>
+      </c>
+      <c r="F16" s="10">
+        <v>13.207802763478734</v>
+      </c>
+      <c r="G16" s="10">
+        <v>12.682960271483907</v>
+      </c>
+      <c r="H16" s="10">
+        <v>15.5768631659109</v>
+      </c>
+      <c r="I16" s="10">
+        <v>13.274336283185841</v>
+      </c>
+      <c r="J16" s="10">
+        <v>14.97606916782461</v>
+      </c>
+      <c r="K16" s="32">
+        <v>15.43</v>
+      </c>
+      <c r="L16" s="32">
+        <v>13.67</v>
+      </c>
+      <c r="M16" s="32">
+        <v>16.72</v>
+      </c>
+      <c r="N16" s="32">
+        <v>16.05</v>
+      </c>
+      <c r="O16" s="32">
+        <v>13.6</v>
+      </c>
+      <c r="P16" s="31">
+        <v>13.57</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>14.01</v>
+      </c>
+      <c r="R16" s="31">
+        <v>16.87</v>
+      </c>
+      <c r="S16" s="32">
+        <v>15.51</v>
+      </c>
+      <c r="T16" s="31">
+        <v>15.42</v>
+      </c>
+      <c r="U16" s="33">
+        <v>14.67</v>
+      </c>
+      <c r="V16" s="18">
+        <v>15.68</v>
+      </c>
+      <c r="W16" s="18">
+        <v>18.14</v>
+      </c>
+      <c r="X16" s="10">
+        <v>12.42</v>
+      </c>
+      <c r="Y16" s="10">
+        <v>11.3</v>
+      </c>
+      <c r="Z16" s="113">
+        <v>12.98</v>
+      </c>
+      <c r="AA16" s="15">
+        <v>13.08</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="10">
+        <v>9.6637563265493345</v>
+      </c>
+      <c r="C17" s="10">
+        <v>10.894235133908307</v>
+      </c>
+      <c r="D17" s="10">
+        <v>9.9816630790082108</v>
+      </c>
+      <c r="E17" s="10">
+        <v>10.937980356940603</v>
+      </c>
+      <c r="F17" s="10">
+        <v>9.6258089950392591</v>
+      </c>
+      <c r="G17" s="10">
+        <v>10.41510689626487</v>
+      </c>
+      <c r="H17" s="10">
+        <v>11.171122815257137</v>
+      </c>
+      <c r="I17" s="10">
+        <v>11.119963385486413</v>
+      </c>
+      <c r="J17" s="10">
+        <v>11.117951689421648</v>
+      </c>
+      <c r="K17" s="32">
+        <v>11.8</v>
+      </c>
+      <c r="L17" s="32">
+        <v>11.62</v>
+      </c>
+      <c r="M17" s="32">
+        <v>11.39</v>
+      </c>
+      <c r="N17" s="32">
+        <v>13.58</v>
+      </c>
+      <c r="O17" s="32">
+        <v>11.25</v>
+      </c>
+      <c r="P17" s="31">
+        <v>10.34</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>11.87</v>
+      </c>
+      <c r="R17" s="31">
+        <v>10.99</v>
+      </c>
+      <c r="S17" s="32">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="T17" s="31">
+        <v>12.67</v>
+      </c>
+      <c r="U17" s="33">
+        <v>11.91</v>
+      </c>
+      <c r="V17" s="18">
+        <v>12.34</v>
+      </c>
+      <c r="W17" s="18">
+        <v>14.09</v>
+      </c>
+      <c r="X17" s="10">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>10.58</v>
+      </c>
+      <c r="Z17" s="113">
+        <v>10.44</v>
+      </c>
+      <c r="AA17" s="15">
+        <v>11.44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="10">
+        <v>9.527187959256068</v>
+      </c>
+      <c r="C18" s="10">
+        <v>8.1485301701908206</v>
+      </c>
+      <c r="D18" s="10">
+        <v>6.724808237890092</v>
+      </c>
+      <c r="E18" s="10">
+        <v>10.97010109701011</v>
+      </c>
+      <c r="F18" s="10">
+        <v>10.523400720022154</v>
+      </c>
+      <c r="G18" s="10">
+        <v>7.5926753014738724</v>
+      </c>
+      <c r="H18" s="10">
+        <v>7.3414905450500552</v>
+      </c>
+      <c r="I18" s="10">
+        <v>9.5377019748653513</v>
+      </c>
+      <c r="J18" s="10">
+        <v>8.7543771885942974</v>
+      </c>
+      <c r="K18" s="32">
+        <v>11.41</v>
+      </c>
+      <c r="L18" s="32">
+        <v>11.65</v>
+      </c>
+      <c r="M18" s="32">
+        <v>14</v>
+      </c>
+      <c r="N18" s="32">
+        <v>11.91</v>
+      </c>
+      <c r="O18" s="32">
+        <v>10.44</v>
+      </c>
+      <c r="P18" s="31">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>10.11</v>
+      </c>
+      <c r="R18" s="31">
+        <v>11.96</v>
+      </c>
+      <c r="S18" s="32">
+        <v>10.24</v>
+      </c>
+      <c r="T18" s="31">
+        <v>9.98</v>
+      </c>
+      <c r="U18" s="33">
+        <v>12.11</v>
+      </c>
+      <c r="V18" s="18">
+        <v>11.76</v>
+      </c>
+      <c r="W18" s="18">
+        <v>12.31</v>
+      </c>
+      <c r="X18" s="10">
+        <v>11.12</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>11.6</v>
+      </c>
+      <c r="Z18" s="113">
+        <v>11.05</v>
+      </c>
+      <c r="AA18" s="15">
+        <v>12.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="10">
+        <v>7.4945603997098882</v>
+      </c>
+      <c r="C19" s="10">
+        <v>5.8631921824104234</v>
+      </c>
+      <c r="D19" s="10">
+        <v>5.8431404822648343</v>
+      </c>
+      <c r="E19" s="10">
+        <v>7.5959933222036735</v>
+      </c>
+      <c r="F19" s="10">
+        <v>7.1512704021537941</v>
+      </c>
+      <c r="G19" s="10">
+        <v>6.5770057759602008</v>
+      </c>
+      <c r="H19" s="10">
+        <v>7.474730315127835</v>
+      </c>
+      <c r="I19" s="10">
+        <v>6.8077039079667374</v>
+      </c>
+      <c r="J19" s="10">
+        <v>7.4673907772874948</v>
+      </c>
+      <c r="K19" s="32">
+        <v>8.09</v>
+      </c>
+      <c r="L19" s="32">
+        <v>7.73</v>
+      </c>
+      <c r="M19" s="32">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="N19" s="32">
+        <v>7.14</v>
+      </c>
+      <c r="O19" s="32">
+        <v>8.35</v>
+      </c>
+      <c r="P19" s="31">
+        <v>6.73</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>5.64</v>
+      </c>
+      <c r="R19" s="31">
+        <v>5.38</v>
+      </c>
+      <c r="S19" s="32">
+        <v>6.57</v>
+      </c>
+      <c r="T19" s="31">
+        <v>7.26</v>
+      </c>
+      <c r="U19" s="33">
+        <v>5.59</v>
+      </c>
+      <c r="V19" s="18">
+        <v>6.8</v>
+      </c>
+      <c r="W19" s="18">
+        <v>7.57</v>
+      </c>
+      <c r="X19" s="10">
+        <v>6.55</v>
+      </c>
+      <c r="Y19" s="10">
+        <v>5.91</v>
+      </c>
+      <c r="Z19" s="113">
+        <v>6.79</v>
+      </c>
+      <c r="AA19" s="15">
+        <v>6.03</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="10">
+        <v>10.172939979654121</v>
+      </c>
+      <c r="C20" s="10">
+        <v>10.076134975091643</v>
+      </c>
+      <c r="D20" s="10">
+        <v>9.217291944391544</v>
+      </c>
+      <c r="E20" s="10">
+        <v>10.37683276004535</v>
+      </c>
+      <c r="F20" s="10">
+        <v>10.289463977169039</v>
+      </c>
+      <c r="G20" s="10">
+        <v>9.9875156054931331</v>
+      </c>
+      <c r="H20" s="10">
+        <v>11.591478696741854</v>
+      </c>
+      <c r="I20" s="10">
+        <v>11.748185360257906</v>
+      </c>
+      <c r="J20" s="10">
+        <v>11.339037212658489</v>
+      </c>
+      <c r="K20" s="32">
+        <v>11.33</v>
+      </c>
+      <c r="L20" s="32">
+        <v>10.72</v>
+      </c>
+      <c r="M20" s="32">
+        <v>11.45</v>
+      </c>
+      <c r="N20" s="32">
+        <v>10.9</v>
+      </c>
+      <c r="O20" s="32">
+        <v>11.17</v>
+      </c>
+      <c r="P20" s="31">
+        <v>10.76</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>9.75</v>
+      </c>
+      <c r="R20" s="31">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="S20" s="32">
+        <v>10.02</v>
+      </c>
+      <c r="T20" s="31">
+        <v>9.92</v>
+      </c>
+      <c r="U20" s="33">
+        <v>10.44</v>
+      </c>
+      <c r="V20" s="18">
+        <v>10.95</v>
+      </c>
+      <c r="W20" s="18">
+        <v>13.83</v>
+      </c>
+      <c r="X20" s="10">
+        <v>10.09</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>11.05</v>
+      </c>
+      <c r="Z20" s="113">
+        <v>9.01</v>
+      </c>
+      <c r="AA20" s="15">
+        <v>11.01</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="169" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="169"/>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="169"/>
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="169"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="169"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="169"/>
+      <c r="Y21" s="169"/>
+      <c r="Z21" s="169"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="10">
+        <v>11.852354711674673</v>
+      </c>
+      <c r="C22" s="10">
+        <v>12.910117610679485</v>
+      </c>
+      <c r="D22" s="10">
+        <v>13.16255903636891</v>
+      </c>
+      <c r="E22" s="10">
+        <v>13.838337046595932</v>
+      </c>
+      <c r="F22" s="10">
+        <v>13.198146676230541</v>
+      </c>
+      <c r="G22" s="10">
+        <v>14.274551503580723</v>
+      </c>
+      <c r="H22" s="10">
+        <v>14.387162224476622</v>
+      </c>
+      <c r="I22" s="10">
+        <v>13.580552648607195</v>
+      </c>
+      <c r="J22" s="10">
+        <v>13.3</v>
+      </c>
+      <c r="K22" s="32">
+        <v>12.06</v>
+      </c>
+      <c r="L22" s="32">
+        <v>11.84</v>
+      </c>
+      <c r="M22" s="32">
+        <v>12.27</v>
+      </c>
+      <c r="N22" s="32">
+        <v>11.9</v>
+      </c>
+      <c r="O22" s="32">
+        <v>11.62</v>
+      </c>
+      <c r="P22" s="31">
+        <v>10.84</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>10.83</v>
+      </c>
+      <c r="R22" s="31">
+        <v>10.8</v>
+      </c>
+      <c r="S22" s="32">
+        <v>10.24</v>
+      </c>
+      <c r="T22" s="31">
+        <v>10.59</v>
+      </c>
+      <c r="U22" s="33">
+        <v>10.64</v>
+      </c>
+      <c r="V22" s="18">
+        <v>12.81</v>
+      </c>
+      <c r="W22" s="18">
+        <v>15.25</v>
+      </c>
+      <c r="X22" s="10">
+        <v>11.16</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>9.39</v>
+      </c>
+      <c r="Z22" s="113">
+        <v>10.47</v>
+      </c>
+      <c r="AA22" s="15">
+        <v>10.89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="10">
+        <v>11.836599867870513</v>
+      </c>
+      <c r="C23" s="10">
+        <v>13.142618306784934</v>
+      </c>
+      <c r="D23" s="10">
+        <v>13.338276912390706</v>
+      </c>
+      <c r="E23" s="10">
+        <v>13.654387462103889</v>
+      </c>
+      <c r="F23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J23" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K23" s="32">
+        <v>11.91</v>
+      </c>
+      <c r="L23" s="32">
+        <v>11.51</v>
+      </c>
+      <c r="M23" s="32">
+        <v>12.02</v>
+      </c>
+      <c r="N23" s="32">
+        <v>11.2</v>
+      </c>
+      <c r="O23" s="32">
+        <v>11.41</v>
+      </c>
+      <c r="P23" s="31">
+        <v>10.56</v>
+      </c>
+      <c r="Q23" s="31">
+        <v>10.3</v>
+      </c>
+      <c r="R23" s="31">
+        <v>10.5</v>
+      </c>
+      <c r="S23" s="32">
+        <v>9.94</v>
+      </c>
+      <c r="T23" s="31">
+        <v>10.24</v>
+      </c>
+      <c r="U23" s="33">
+        <v>10.19</v>
+      </c>
+      <c r="V23" s="18">
+        <v>12.43</v>
+      </c>
+      <c r="W23" s="18">
+        <v>14.75</v>
+      </c>
+      <c r="X23" s="10">
+        <v>11.06</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>9.08</v>
+      </c>
+      <c r="Z23" s="113">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="AA23" s="15">
+        <v>10.63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="10">
+        <v>3.5989717223650386</v>
+      </c>
+      <c r="C24" s="10">
+        <v>7.6440076440076439</v>
+      </c>
+      <c r="D24" s="10">
+        <v>11.337868480725623</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="W24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="113" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="10">
+        <v>16.243231986672221</v>
+      </c>
+      <c r="C25" s="10">
+        <v>16.236162361623617</v>
+      </c>
+      <c r="D25" s="10">
+        <v>16.98333510243074</v>
+      </c>
+      <c r="E25" s="10">
+        <v>19.586970406642539</v>
+      </c>
+      <c r="F25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J25" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K25" s="32">
+        <v>13.98</v>
+      </c>
+      <c r="L25" s="32">
+        <v>14.05</v>
+      </c>
+      <c r="M25" s="32">
+        <v>12.57</v>
+      </c>
+      <c r="N25" s="32">
+        <v>16.61</v>
+      </c>
+      <c r="O25" s="32">
+        <v>12.14</v>
+      </c>
+      <c r="P25" s="31">
+        <v>13.55</v>
+      </c>
+      <c r="Q25" s="31">
+        <v>15.4</v>
+      </c>
+      <c r="R25" s="31">
+        <v>12.73</v>
+      </c>
+      <c r="S25" s="32">
+        <v>11.26</v>
+      </c>
+      <c r="T25" s="31">
+        <v>13.52</v>
+      </c>
+      <c r="U25" s="33">
+        <v>12.28</v>
+      </c>
+      <c r="V25" s="18">
+        <v>16.82</v>
+      </c>
+      <c r="W25" s="18">
+        <v>23.68</v>
+      </c>
+      <c r="X25" s="10">
+        <v>10.66</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>10.7</v>
+      </c>
+      <c r="Z25" s="113">
+        <v>11.84</v>
+      </c>
+      <c r="AA25" s="15">
+        <v>12.75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="10">
+        <v>13.009540329575021</v>
+      </c>
+      <c r="C26" s="10">
+        <v>15.337423312883436</v>
+      </c>
+      <c r="D26" s="10">
+        <v>19.898297590095069</v>
+      </c>
+      <c r="E26" s="10">
+        <v>15.80411797440178</v>
+      </c>
+      <c r="F26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J26" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K26" s="32">
+        <v>14.57</v>
+      </c>
+      <c r="L26" s="32">
+        <v>13.14</v>
+      </c>
+      <c r="M26" s="32">
+        <v>15.06</v>
+      </c>
+      <c r="N26" s="32">
+        <v>16.96</v>
+      </c>
+      <c r="O26" s="32">
+        <v>11.27</v>
+      </c>
+      <c r="P26" s="31">
+        <v>11.12</v>
+      </c>
+      <c r="Q26" s="31">
+        <v>13.48</v>
+      </c>
+      <c r="R26" s="31">
+        <v>11.16</v>
+      </c>
+      <c r="S26" s="32">
+        <v>14.79</v>
+      </c>
+      <c r="T26" s="31">
+        <v>11.96</v>
+      </c>
+      <c r="U26" s="33">
+        <v>14.91</v>
+      </c>
+      <c r="V26" s="18">
+        <v>13.66</v>
+      </c>
+      <c r="W26" s="18">
+        <v>14.42</v>
+      </c>
+      <c r="X26" s="10">
+        <v>12.26</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>12.69</v>
+      </c>
+      <c r="Z26" s="113">
+        <v>14.67</v>
+      </c>
+      <c r="AA26" s="15">
+        <v>14.24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="10">
+        <v>11.899702507437315</v>
+      </c>
+      <c r="C27" s="10">
+        <v>13.648871766648321</v>
+      </c>
+      <c r="D27" s="10">
+        <v>12.75626423690205</v>
+      </c>
+      <c r="E27" s="10">
+        <v>19.426565242832066</v>
+      </c>
+      <c r="F27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J27" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K27" s="32">
+        <v>13.82</v>
+      </c>
+      <c r="L27" s="32">
+        <v>13.65</v>
+      </c>
+      <c r="M27" s="32">
+        <v>14.3</v>
+      </c>
+      <c r="N27" s="32">
+        <v>16.86</v>
+      </c>
+      <c r="O27" s="32">
+        <v>13.63</v>
+      </c>
+      <c r="P27" s="31">
+        <v>12.36</v>
+      </c>
+      <c r="Q27" s="31">
+        <v>12.93</v>
+      </c>
+      <c r="R27" s="31">
+        <v>12.89</v>
+      </c>
+      <c r="S27" s="32">
+        <v>11.67</v>
+      </c>
+      <c r="T27" s="31">
+        <v>11.04</v>
+      </c>
+      <c r="U27" s="33">
+        <v>11.86</v>
+      </c>
+      <c r="V27" s="18">
+        <v>13.71</v>
+      </c>
+      <c r="W27" s="18">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="X27" s="10">
+        <v>14.51</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>10.74</v>
+      </c>
+      <c r="Z27" s="113">
+        <v>14.71</v>
+      </c>
+      <c r="AA27" s="15">
+        <v>10.93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="10">
+        <v>14.264958393871352</v>
+      </c>
+      <c r="C28" s="10">
+        <v>16.882232811436353</v>
+      </c>
+      <c r="D28" s="10">
+        <v>17.47709654686399</v>
+      </c>
+      <c r="E28" s="10">
+        <v>18.580345478298735</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="S28" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="T28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="U28" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="V28" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="W28" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="113" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="10">
+        <v>12.140526595341074</v>
+      </c>
+      <c r="C29" s="10">
+        <v>10.687732342007434</v>
+      </c>
+      <c r="D29" s="10">
+        <v>9.6040305439659921</v>
+      </c>
+      <c r="E29" s="10">
+        <v>11.325570266390175</v>
+      </c>
+      <c r="F29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="K29" s="32">
+        <v>10.73</v>
+      </c>
+      <c r="L29" s="32">
+        <v>14.22</v>
+      </c>
+      <c r="M29" s="32">
+        <v>13.51</v>
+      </c>
+      <c r="N29" s="32">
+        <v>15.37</v>
+      </c>
+      <c r="O29" s="32">
+        <v>14.26</v>
+      </c>
+      <c r="P29" s="31">
+        <v>13.4</v>
+      </c>
+      <c r="Q29" s="31">
+        <v>15.08</v>
+      </c>
+      <c r="R29" s="31">
+        <v>14</v>
+      </c>
+      <c r="S29" s="32">
+        <v>11.87</v>
+      </c>
+      <c r="T29" s="31">
+        <v>14.76</v>
+      </c>
+      <c r="U29" s="33">
+        <v>15.48</v>
+      </c>
+      <c r="V29" s="18">
+        <v>16.72</v>
+      </c>
+      <c r="W29" s="18">
+        <v>18.579999999999998</v>
+      </c>
+      <c r="X29" s="10">
+        <v>10.54</v>
+      </c>
+      <c r="Y29" s="10">
+        <v>11.45</v>
+      </c>
+      <c r="Z29" s="113">
+        <v>12.14</v>
+      </c>
+      <c r="AA29" s="15">
+        <v>12.64</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="10">
+        <v>7.7239958805355311</v>
+      </c>
+      <c r="C30" s="10">
+        <v>4.1710114702815435</v>
+      </c>
+      <c r="D30" s="10">
+        <v>2.1222973869213422</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="113" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="10">
+        <v>11.085816094229436</v>
+      </c>
+      <c r="C31" s="10">
+        <v>10.438622904747566</v>
+      </c>
+      <c r="D31" s="10">
+        <v>10.144045445323595</v>
+      </c>
+      <c r="E31" s="10">
+        <v>10.785510785510784</v>
+      </c>
+      <c r="F31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="113" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" s="169" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="169"/>
+      <c r="C32" s="169"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="169"/>
+      <c r="F32" s="169"/>
+      <c r="G32" s="169"/>
+      <c r="H32" s="169"/>
+      <c r="I32" s="169"/>
+      <c r="J32" s="169"/>
+      <c r="K32" s="169"/>
+      <c r="L32" s="169"/>
+      <c r="M32" s="169"/>
+      <c r="N32" s="169"/>
+      <c r="O32" s="169"/>
+      <c r="P32" s="169"/>
+      <c r="Q32" s="169"/>
+      <c r="R32" s="169"/>
+      <c r="S32" s="169"/>
+      <c r="T32" s="169"/>
+      <c r="U32" s="169"/>
+      <c r="V32" s="169"/>
+      <c r="W32" s="169"/>
+      <c r="X32" s="169"/>
+      <c r="Y32" s="169"/>
+      <c r="Z32" s="169"/>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="A33" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="30">
+        <v>10.204494109509671</v>
+      </c>
+      <c r="C33" s="30">
+        <v>9.752381647459158</v>
+      </c>
+      <c r="D33" s="30">
+        <v>9.8876114316283665</v>
+      </c>
+      <c r="E33" s="30">
+        <v>10.680802978238615</v>
+      </c>
+      <c r="F33" s="30">
+        <v>10.494308364902876</v>
+      </c>
+      <c r="G33" s="30">
+        <v>10.278537059208892</v>
+      </c>
+      <c r="H33" s="30">
+        <v>10.859996807224794</v>
+      </c>
+      <c r="I33" s="30">
+        <v>10.599677200057346</v>
+      </c>
+      <c r="J33" s="19">
+        <v>10.5</v>
+      </c>
+      <c r="K33" s="30">
+        <v>11.64</v>
+      </c>
+      <c r="L33" s="30">
+        <v>11.75</v>
+      </c>
+      <c r="M33" s="30">
+        <v>12.32</v>
+      </c>
+      <c r="N33" s="30">
+        <v>12.12</v>
+      </c>
+      <c r="O33" s="30">
+        <v>11.29</v>
+      </c>
+      <c r="P33" s="30">
+        <v>11.03</v>
+      </c>
+      <c r="Q33" s="30">
+        <v>10.66</v>
+      </c>
+      <c r="R33" s="30">
+        <v>11.28</v>
+      </c>
+      <c r="S33" s="30">
+        <v>11.08</v>
+      </c>
+      <c r="T33" s="30">
+        <v>10.95</v>
+      </c>
+      <c r="U33" s="30">
+        <v>10.97</v>
+      </c>
+      <c r="V33" s="30">
+        <v>12.04</v>
+      </c>
+      <c r="W33" s="18">
+        <v>14.2</v>
+      </c>
+      <c r="X33" s="30">
+        <v>10.55</v>
+      </c>
+      <c r="Y33" s="30">
+        <v>10.3</v>
+      </c>
+      <c r="Z33" s="113">
+        <v>10.06</v>
+      </c>
+      <c r="AA33" s="15">
+        <v>10.57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" s="16" customFormat="1">
+      <c r="A34" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="30">
+        <v>4.4742729306487696</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="30">
+        <v>7.134363852556481</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J34" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="113" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" s="16" customFormat="1">
+      <c r="A35" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="30">
+        <v>12.210182109126327</v>
+      </c>
+      <c r="C35" s="30">
+        <v>10.955785579625084</v>
+      </c>
+      <c r="D35" s="30">
+        <v>10.754055477847009</v>
+      </c>
+      <c r="E35" s="30">
+        <v>12.138535209176286</v>
+      </c>
+      <c r="F35" s="30">
+        <v>11.955366631243358</v>
+      </c>
+      <c r="G35" s="30">
+        <v>11.664059633470444</v>
+      </c>
+      <c r="H35" s="30">
+        <v>12.214218603194489</v>
+      </c>
+      <c r="I35" s="30">
+        <v>11.664012738853502</v>
+      </c>
+      <c r="J35" s="30">
+        <v>10.751101460884962</v>
+      </c>
+      <c r="K35" s="30">
+        <v>11.05</v>
+      </c>
+      <c r="L35" s="30">
+        <v>12.78</v>
+      </c>
+      <c r="M35" s="30">
+        <v>11.08</v>
+      </c>
+      <c r="N35" s="30">
+        <v>11.92</v>
+      </c>
+      <c r="O35" s="30">
+        <v>11.2</v>
+      </c>
+      <c r="P35" s="30">
+        <v>11.68</v>
+      </c>
+      <c r="Q35" s="30">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="R35" s="30">
+        <v>12.16</v>
+      </c>
+      <c r="S35" s="30">
+        <v>11.91</v>
+      </c>
+      <c r="T35" s="30">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="U35" s="30">
+        <v>10.83</v>
+      </c>
+      <c r="V35" s="18">
+        <v>10.61</v>
+      </c>
+      <c r="W35" s="18">
+        <v>13.69</v>
+      </c>
+      <c r="X35" s="30">
+        <v>12.78</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>10.82</v>
+      </c>
+      <c r="Z35" s="113">
+        <v>11.45</v>
+      </c>
+      <c r="AA35" s="15">
+        <v>10.220000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" s="16" customFormat="1">
+      <c r="A36" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="30">
+        <v>7.0111541088094693</v>
+      </c>
+      <c r="C36" s="30">
+        <v>7.5746949081217565</v>
+      </c>
+      <c r="D36" s="30">
+        <v>6.8307828786870708</v>
+      </c>
+      <c r="E36" s="30">
+        <v>7.9499323410013538</v>
+      </c>
+      <c r="F36" s="30">
+        <v>7.7634333565945566</v>
+      </c>
+      <c r="G36" s="30">
+        <v>9.4496692615758455</v>
+      </c>
+      <c r="H36" s="30">
+        <v>8.1921944035346108</v>
+      </c>
+      <c r="I36" s="30">
+        <v>8.913235225848382</v>
+      </c>
+      <c r="J36" s="30">
+        <v>9.7220858293233832</v>
+      </c>
+      <c r="K36" s="30">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="L36" s="30">
+        <v>9.01</v>
+      </c>
+      <c r="M36" s="30">
+        <v>9.99</v>
+      </c>
+      <c r="N36" s="30">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="O36" s="30">
+        <v>7.26</v>
+      </c>
+      <c r="P36" s="30">
+        <v>7.39</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="R36" s="30">
+        <v>7.51</v>
+      </c>
+      <c r="S36" s="30">
+        <v>7.49</v>
+      </c>
+      <c r="T36" s="30">
+        <v>7.53</v>
+      </c>
+      <c r="U36" s="30">
+        <v>10.16</v>
+      </c>
+      <c r="V36" s="18">
+        <v>8.16</v>
+      </c>
+      <c r="W36" s="18">
+        <v>10.96</v>
+      </c>
+      <c r="X36" s="30">
+        <v>6.48</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>7.84</v>
+      </c>
+      <c r="Z36" s="113">
+        <v>7.42</v>
+      </c>
+      <c r="AA36" s="15">
+        <v>6.93</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" s="16" customFormat="1">
+      <c r="A37" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="30">
+        <v>11.870762659249509</v>
+      </c>
+      <c r="C37" s="30">
+        <v>10.045203415369162</v>
+      </c>
+      <c r="D37" s="30">
+        <v>10.305859544399377</v>
+      </c>
+      <c r="E37" s="30">
+        <v>11.63515478911282</v>
+      </c>
+      <c r="F37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J37" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K37" s="30">
+        <v>12.54</v>
+      </c>
+      <c r="L37" s="30">
+        <v>12.82</v>
+      </c>
+      <c r="M37" s="30">
+        <v>14.26</v>
+      </c>
+      <c r="N37" s="30">
+        <v>13.67</v>
+      </c>
+      <c r="O37" s="30">
+        <v>13.44</v>
+      </c>
+      <c r="P37" s="30">
+        <v>11.67</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>11.29</v>
+      </c>
+      <c r="R37" s="30">
+        <v>13.11</v>
+      </c>
+      <c r="S37" s="30">
+        <v>10.95</v>
+      </c>
+      <c r="T37" s="30">
+        <v>13.18</v>
+      </c>
+      <c r="U37" s="30">
+        <v>14.16</v>
+      </c>
+      <c r="V37" s="18">
+        <v>13.36</v>
+      </c>
+      <c r="W37" s="18">
+        <v>14.23</v>
+      </c>
+      <c r="X37" s="30">
+        <v>13.76</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>11.2</v>
+      </c>
+      <c r="Z37" s="113">
+        <v>10.4</v>
+      </c>
+      <c r="AA37" s="15">
+        <v>9.67</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" s="16" customFormat="1">
+      <c r="A38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="30">
+        <v>9.6207510564222485</v>
+      </c>
+      <c r="C38" s="30">
+        <v>11.469186656974395</v>
+      </c>
+      <c r="D38" s="30">
+        <v>9.7090026454304965</v>
+      </c>
+      <c r="E38" s="30">
+        <v>9.3679396043423164</v>
+      </c>
+      <c r="F38" s="30">
+        <v>12.235137089149658</v>
+      </c>
+      <c r="G38" s="30">
+        <v>10.194936141608784</v>
+      </c>
+      <c r="H38" s="30">
+        <v>11.357536375194236</v>
+      </c>
+      <c r="I38" s="30">
+        <v>10.347801092267893</v>
+      </c>
+      <c r="J38" s="30">
+        <v>11.664564943253467</v>
+      </c>
+      <c r="K38" s="30">
+        <v>10.39</v>
+      </c>
+      <c r="L38" s="30">
+        <v>13.37</v>
+      </c>
+      <c r="M38" s="30">
+        <v>12.32</v>
+      </c>
+      <c r="N38" s="30">
+        <v>13.41</v>
+      </c>
+      <c r="O38" s="30">
+        <v>12.5</v>
+      </c>
+      <c r="P38" s="30">
+        <v>11.03</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>10.96</v>
+      </c>
+      <c r="R38" s="30">
+        <v>13.25</v>
+      </c>
+      <c r="S38" s="30">
+        <v>13.19</v>
+      </c>
+      <c r="T38" s="30">
+        <v>11.21</v>
+      </c>
+      <c r="U38" s="30">
+        <v>11.73</v>
+      </c>
+      <c r="V38" s="18">
+        <v>15.76</v>
+      </c>
+      <c r="W38" s="18">
+        <v>19.2</v>
+      </c>
+      <c r="X38" s="30">
+        <v>12.78</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>12.35</v>
+      </c>
+      <c r="Z38" s="113">
+        <v>11.02</v>
+      </c>
+      <c r="AA38" s="15">
+        <v>12.16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" s="16" customFormat="1">
+      <c r="A39" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="30">
+        <v>9.9127130544923858</v>
+      </c>
+      <c r="C39" s="30">
+        <v>10.482881677261068</v>
+      </c>
+      <c r="D39" s="30">
+        <v>10.151139183397248</v>
+      </c>
+      <c r="E39" s="30">
+        <v>9.6821961499031772</v>
+      </c>
+      <c r="F39" s="30">
+        <v>9.2147320528695253</v>
+      </c>
+      <c r="G39" s="30">
+        <v>9.8891131981626152</v>
+      </c>
+      <c r="H39" s="30">
+        <v>9.6549258001072769</v>
+      </c>
+      <c r="I39" s="30">
+        <v>9.9644560561412021</v>
+      </c>
+      <c r="J39" s="30">
+        <v>13.742650075208532</v>
+      </c>
+      <c r="K39" s="30">
+        <v>11.02</v>
+      </c>
+      <c r="L39" s="30">
+        <v>12.03</v>
+      </c>
+      <c r="M39" s="30">
+        <v>13.4</v>
+      </c>
+      <c r="N39" s="30">
+        <v>12.91</v>
+      </c>
+      <c r="O39" s="30">
+        <v>11.1</v>
+      </c>
+      <c r="P39" s="30">
+        <v>13.2</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>10.84</v>
+      </c>
+      <c r="R39" s="30">
+        <v>13.19</v>
+      </c>
+      <c r="S39" s="30">
+        <v>11.34</v>
+      </c>
+      <c r="T39" s="30">
+        <v>12.04</v>
+      </c>
+      <c r="U39" s="30">
+        <v>12.09</v>
+      </c>
+      <c r="V39" s="18">
+        <v>16.14</v>
+      </c>
+      <c r="W39" s="18">
+        <v>17.05</v>
+      </c>
+      <c r="X39" s="30">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="Z39" s="113">
+        <v>11.1</v>
+      </c>
+      <c r="AA39" s="15">
+        <v>12.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" s="16" customFormat="1">
+      <c r="A40" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="30">
+        <v>11.747487559761929</v>
+      </c>
+      <c r="C40" s="30">
+        <v>9.2402263072375241</v>
+      </c>
+      <c r="D40" s="30">
+        <v>10.858019591644046</v>
+      </c>
+      <c r="E40" s="30">
+        <v>11.934025850448021</v>
+      </c>
+      <c r="F40" s="30">
+        <v>11.066477630749842</v>
+      </c>
+      <c r="G40" s="30">
+        <v>11.363195656389372</v>
+      </c>
+      <c r="H40" s="30">
+        <v>12.486952487725674</v>
+      </c>
+      <c r="I40" s="30">
+        <v>11.475027228878171</v>
+      </c>
+      <c r="J40" s="30">
+        <v>11.848243405028279</v>
+      </c>
+      <c r="K40" s="30">
+        <v>12.03</v>
+      </c>
+      <c r="L40" s="30">
+        <v>12.02</v>
+      </c>
+      <c r="M40" s="30">
+        <v>12.34</v>
+      </c>
+      <c r="N40" s="30">
+        <v>11.38</v>
+      </c>
+      <c r="O40" s="30">
+        <v>11.39</v>
+      </c>
+      <c r="P40" s="30">
+        <v>12.5</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>11.45</v>
+      </c>
+      <c r="R40" s="30">
+        <v>11.16</v>
+      </c>
+      <c r="S40" s="30">
+        <v>11.71</v>
+      </c>
+      <c r="T40" s="30">
+        <v>10.8</v>
+      </c>
+      <c r="U40" s="30">
+        <v>9.91</v>
+      </c>
+      <c r="V40" s="18">
+        <v>12.19</v>
+      </c>
+      <c r="W40" s="18">
+        <v>14.02</v>
+      </c>
+      <c r="X40" s="30">
+        <v>9.89</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>8.98</v>
+      </c>
+      <c r="Z40" s="113">
+        <v>8.9</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>8.9700000000000006</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" s="16" customFormat="1">
+      <c r="A41" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="30">
+        <v>10.029378988957554</v>
+      </c>
+      <c r="C41" s="30">
+        <v>5.7271425649417056</v>
+      </c>
+      <c r="D41" s="30">
+        <v>8.150211492829877</v>
+      </c>
+      <c r="E41" s="30">
+        <v>9.5778460257144342</v>
+      </c>
+      <c r="F41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J41" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K41" s="30">
+        <v>14.77</v>
+      </c>
+      <c r="L41" s="30">
+        <v>12.08</v>
+      </c>
+      <c r="M41" s="30">
+        <v>14.15</v>
+      </c>
+      <c r="N41" s="30">
+        <v>11.65</v>
+      </c>
+      <c r="O41" s="30">
+        <v>14.79</v>
+      </c>
+      <c r="P41" s="30">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>11.84</v>
+      </c>
+      <c r="R41" s="30">
+        <v>13.22</v>
+      </c>
+      <c r="S41" s="30">
+        <v>13.26</v>
+      </c>
+      <c r="T41" s="30">
+        <v>10.43</v>
+      </c>
+      <c r="U41" s="30">
+        <v>9.18</v>
+      </c>
+      <c r="V41" s="18">
+        <v>12.22</v>
+      </c>
+      <c r="W41" s="18">
+        <v>13.6</v>
+      </c>
+      <c r="X41" s="30">
+        <v>9.99</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>11.53</v>
+      </c>
+      <c r="Z41" s="113">
+        <v>10.95</v>
+      </c>
+      <c r="AA41" s="15">
+        <v>14.07</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" s="16" customFormat="1">
+      <c r="A42" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="30">
+        <v>9.8156254145112083</v>
+      </c>
+      <c r="C42" s="30">
+        <v>10.606264886971372</v>
+      </c>
+      <c r="D42" s="30">
+        <v>11.80886122299524</v>
+      </c>
+      <c r="E42" s="30">
+        <v>10.542519942156085</v>
+      </c>
+      <c r="F42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J42" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K42" s="30">
+        <v>12.64</v>
+      </c>
+      <c r="L42" s="30">
+        <v>13.32</v>
+      </c>
+      <c r="M42" s="30">
+        <v>13.9</v>
+      </c>
+      <c r="N42" s="30">
+        <v>14.88</v>
+      </c>
+      <c r="O42" s="30">
+        <v>11.19</v>
+      </c>
+      <c r="P42" s="30">
+        <v>14.5</v>
+      </c>
+      <c r="Q42" s="30">
+        <v>12.32</v>
+      </c>
+      <c r="R42" s="30">
+        <v>12.76</v>
+      </c>
+      <c r="S42" s="30">
+        <v>12.61</v>
+      </c>
+      <c r="T42" s="30">
+        <v>14.63</v>
+      </c>
+      <c r="U42" s="30">
+        <v>12.55</v>
+      </c>
+      <c r="V42" s="18">
+        <v>14.49</v>
+      </c>
+      <c r="W42" s="18">
+        <v>18.87</v>
+      </c>
+      <c r="X42" s="30">
+        <v>13.71</v>
+      </c>
+      <c r="Y42" s="30">
+        <v>11.75</v>
+      </c>
+      <c r="Z42" s="113">
+        <v>12.3</v>
+      </c>
+      <c r="AA42" s="15">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="A43" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="30">
+        <v>9.8501779654002153</v>
+      </c>
+      <c r="C43" s="30">
+        <v>9.0863200403836437</v>
+      </c>
+      <c r="D43" s="30">
+        <v>13.091469153760588</v>
+      </c>
+      <c r="E43" s="30">
+        <v>12.39007061473812</v>
+      </c>
+      <c r="F43" s="30">
+        <v>14.925373134328359</v>
+      </c>
+      <c r="G43" s="30">
+        <v>12.682960271483907</v>
+      </c>
+      <c r="H43" s="30">
+        <v>15.5768631659109</v>
+      </c>
+      <c r="I43" s="30">
+        <v>13.274336283185841</v>
+      </c>
+      <c r="J43" s="30">
+        <v>14.97606916782461</v>
+      </c>
+      <c r="K43" s="30">
+        <v>15.43</v>
+      </c>
+      <c r="L43" s="30">
+        <v>13.67</v>
+      </c>
+      <c r="M43" s="30">
+        <v>16.72</v>
+      </c>
+      <c r="N43" s="30">
+        <v>16.05</v>
+      </c>
+      <c r="O43" s="30">
+        <v>13.6</v>
+      </c>
+      <c r="P43" s="30">
+        <v>13.57</v>
+      </c>
+      <c r="Q43" s="30">
+        <v>14.01</v>
+      </c>
+      <c r="R43" s="30">
+        <v>16.87</v>
+      </c>
+      <c r="S43" s="30">
+        <v>15.51</v>
+      </c>
+      <c r="T43" s="30">
+        <v>15.42</v>
+      </c>
+      <c r="U43" s="30">
+        <v>14.67</v>
+      </c>
+      <c r="V43" s="18">
+        <v>15.68</v>
+      </c>
+      <c r="W43" s="18">
+        <v>18.14</v>
+      </c>
+      <c r="X43" s="30">
+        <v>12.42</v>
+      </c>
+      <c r="Y43" s="30">
+        <v>11.3</v>
+      </c>
+      <c r="Z43" s="113">
+        <v>12.98</v>
+      </c>
+      <c r="AA43" s="15">
+        <v>13.08</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27">
+      <c r="A44" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="30">
+        <v>9.0386824971275388</v>
+      </c>
+      <c r="C44" s="30">
+        <v>10.946542422756254</v>
+      </c>
+      <c r="D44" s="30">
+        <v>10.077581380468688</v>
+      </c>
+      <c r="E44" s="30">
+        <v>10.839338272607328</v>
+      </c>
+      <c r="F44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="G44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="I44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="J44" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="K44" s="30">
+        <v>12.16</v>
+      </c>
+      <c r="L44" s="30">
+        <v>10.76</v>
+      </c>
+      <c r="M44" s="30">
+        <v>10.69</v>
+      </c>
+      <c r="N44" s="30">
+        <v>12.99</v>
+      </c>
+      <c r="O44" s="30">
+        <v>10.24</v>
+      </c>
+      <c r="P44" s="30">
+        <v>9.31</v>
+      </c>
+      <c r="Q44" s="30">
+        <v>10.76</v>
+      </c>
+      <c r="R44" s="30">
+        <v>9.93</v>
+      </c>
+      <c r="S44" s="30">
+        <v>9.39</v>
+      </c>
+      <c r="T44" s="30">
+        <v>11.9</v>
+      </c>
+      <c r="U44" s="30">
+        <v>10.57</v>
+      </c>
+      <c r="V44" s="18">
+        <v>10.66</v>
+      </c>
+      <c r="W44" s="18">
+        <v>12.34</v>
+      </c>
+      <c r="X44" s="30">
+        <v>8.31</v>
+      </c>
+      <c r="Y44" s="30">
+        <v>10.14</v>
+      </c>
+      <c r="Z44" s="113">
+        <v>9.57</v>
+      </c>
+      <c r="AA44" s="15">
+        <v>10.82</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27">
+      <c r="A45" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="30">
+        <v>9.527187959256068</v>
+      </c>
+      <c r="C45" s="30">
+        <v>8.1485301701908206</v>
+      </c>
+      <c r="D45" s="30">
+        <v>6.724808237890092</v>
+      </c>
+      <c r="E45" s="30">
+        <v>10.97010109701011</v>
+      </c>
+      <c r="F45" s="30">
+        <v>10.523400720022154</v>
+      </c>
+      <c r="G45" s="30">
+        <v>7.5926753014738724</v>
+      </c>
+      <c r="H45" s="30">
+        <v>7.3414905450500552</v>
+      </c>
+      <c r="I45" s="30">
+        <v>9.5377019748653513</v>
+      </c>
+      <c r="J45" s="30">
+        <v>8.7543771885942974</v>
+      </c>
+      <c r="K45" s="30">
+        <v>11.41</v>
+      </c>
+      <c r="L45" s="30">
+        <v>11.65</v>
+      </c>
+      <c r="M45" s="30">
+        <v>14</v>
+      </c>
+      <c r="N45" s="30">
+        <v>11.91</v>
+      </c>
+      <c r="O45" s="30">
+        <v>10.44</v>
+      </c>
+      <c r="P45" s="30">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="Q45" s="30">
+        <v>10.11</v>
+      </c>
+      <c r="R45" s="30">
+        <v>11.96</v>
+      </c>
+      <c r="S45" s="30">
+        <v>10.24</v>
+      </c>
+      <c r="T45" s="30">
+        <v>9.98</v>
+      </c>
+      <c r="U45" s="30">
+        <v>12.11</v>
+      </c>
+      <c r="V45" s="18">
+        <v>11.76</v>
+      </c>
+      <c r="W45" s="18">
+        <v>12.31</v>
+      </c>
+      <c r="X45" s="30">
+        <v>11.12</v>
+      </c>
+      <c r="Y45" s="30">
+        <v>11.6</v>
+      </c>
+      <c r="Z45" s="113">
+        <v>11.05</v>
+      </c>
+      <c r="AA45" s="15">
+        <v>12.8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27">
+      <c r="A46" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B46" s="30">
+        <v>7.3900293255131961</v>
+      </c>
+      <c r="C46" s="30">
+        <v>6.6319279962103268</v>
+      </c>
+      <c r="D46" s="30">
+        <v>7.5165543160532122</v>
+      </c>
+      <c r="E46" s="30">
+        <v>8.9947612928733829</v>
+      </c>
+      <c r="F46" s="30">
+        <v>7.1512704021537941</v>
+      </c>
+      <c r="G46" s="30">
+        <v>6.5770057759602008</v>
+      </c>
+      <c r="H46" s="30">
+        <v>7.474730315127835</v>
+      </c>
+      <c r="I46" s="30">
+        <v>6.8077039079667374</v>
+      </c>
+      <c r="J46" s="30">
+        <v>7.4673907772874948</v>
+      </c>
+      <c r="K46" s="30">
+        <v>8.09</v>
+      </c>
+      <c r="L46" s="30">
+        <v>7.73</v>
+      </c>
+      <c r="M46" s="30">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="N46" s="30">
+        <v>7.14</v>
+      </c>
+      <c r="O46" s="30">
+        <v>8.35</v>
+      </c>
+      <c r="P46" s="30">
+        <v>6.73</v>
+      </c>
+      <c r="Q46" s="30">
+        <v>5.64</v>
+      </c>
+      <c r="R46" s="30">
+        <v>5.38</v>
+      </c>
+      <c r="S46" s="30">
+        <v>6.57</v>
+      </c>
+      <c r="T46" s="30">
+        <v>7.26</v>
+      </c>
+      <c r="U46" s="30">
+        <v>5.59</v>
+      </c>
+      <c r="V46" s="18">
+        <v>6.8</v>
+      </c>
+      <c r="W46" s="18">
+        <v>7.57</v>
+      </c>
+      <c r="X46" s="30">
+        <v>6.55</v>
+      </c>
+      <c r="Y46" s="30">
+        <v>5.91</v>
+      </c>
+      <c r="Z46" s="113">
+        <v>6.79</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>6.03</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27">
+      <c r="A47" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="37">
+        <v>9.9631499931759251</v>
+      </c>
+      <c r="C47" s="37">
+        <v>9.9925980754996289</v>
+      </c>
+      <c r="D47" s="37">
+        <v>9.0030948138422584</v>
+      </c>
+      <c r="E47" s="37">
+        <v>10.281680130771599</v>
+      </c>
+      <c r="F47" s="37">
+        <v>11.374366898446219</v>
+      </c>
+      <c r="G47" s="37">
+        <v>9.9875156054931331</v>
+      </c>
+      <c r="H47" s="37">
+        <v>11.591478696741854</v>
+      </c>
+      <c r="I47" s="37">
+        <v>11.748185360257906</v>
+      </c>
+      <c r="J47" s="37">
+        <v>11.339037212658489</v>
+      </c>
+      <c r="K47" s="37">
+        <v>11.33</v>
+      </c>
+      <c r="L47" s="37">
+        <v>10.72</v>
+      </c>
+      <c r="M47" s="37">
+        <v>11.45</v>
+      </c>
+      <c r="N47" s="37">
+        <v>10.9</v>
+      </c>
+      <c r="O47" s="37">
+        <v>11.17</v>
+      </c>
+      <c r="P47" s="37">
+        <v>10.76</v>
+      </c>
+      <c r="Q47" s="37">
+        <v>9.75</v>
+      </c>
+      <c r="R47" s="37">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="S47" s="37">
+        <v>10.02</v>
+      </c>
+      <c r="T47" s="37">
+        <v>9.92</v>
+      </c>
+      <c r="U47" s="37">
+        <v>10.44</v>
+      </c>
+      <c r="V47" s="23">
+        <v>10.95</v>
+      </c>
+      <c r="W47" s="23">
+        <v>13.83</v>
+      </c>
+      <c r="X47" s="37">
+        <v>10.09</v>
+      </c>
+      <c r="Y47" s="37">
+        <v>11.05</v>
+      </c>
+      <c r="Z47" s="114">
+        <v>9.01</v>
+      </c>
+      <c r="AA47" s="21">
+        <v>11.01</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27" ht="12">
+      <c r="A48" s="129" t="s">
+        <v>39</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A5:Z5"/>
+    <mergeCell ref="A21:Z21"/>
+    <mergeCell ref="A32:Z32"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AA48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
       <selection activeCell="Y49" sqref="Y49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.33203125" style="26" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.6640625" style="26" bestFit="1" customWidth="1"/>
+    <col min="20" max="26" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="7.44140625" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="171" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="134"/>
-[...23 lines deleted...]
-      <c r="Z1" s="134"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+      <c r="H1" s="171"/>
+      <c r="I1" s="171"/>
+      <c r="J1" s="171"/>
+      <c r="K1" s="171"/>
+      <c r="L1" s="171"/>
+      <c r="M1" s="171"/>
+      <c r="N1" s="171"/>
+      <c r="O1" s="171"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="171"/>
+      <c r="R1" s="171"/>
+      <c r="S1" s="171"/>
+      <c r="T1" s="171"/>
+      <c r="U1" s="171"/>
+      <c r="V1" s="171"/>
+      <c r="W1" s="171"/>
+      <c r="X1" s="171"/>
+      <c r="Y1" s="171"/>
+      <c r="Z1" s="171"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="25"/>
     </row>
     <row r="3" spans="1:27">
       <c r="T3" s="24"/>
       <c r="U3" s="24"/>
       <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24" t="s">
         <v>26</v>
       </c>
       <c r="Y3" s="24"/>
       <c r="Z3" s="24"/>
     </row>
-    <row r="4" spans="1:27" ht="12.75">
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="27"/>
       <c r="B4" s="5">
         <v>2000</v>
       </c>
       <c r="C4" s="5">
         <v>2001</v>
       </c>
       <c r="D4" s="5">
         <v>2002</v>
       </c>
       <c r="E4" s="5">
         <v>2003</v>
       </c>
       <c r="F4" s="5">
         <v>2004</v>
       </c>
       <c r="G4" s="5">
         <v>2005</v>
       </c>
       <c r="H4" s="5">
         <v>2006</v>
       </c>
       <c r="I4" s="5">
         <v>2007</v>
       </c>
@@ -23332,78 +30603,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="7">
         <v>2019</v>
       </c>
       <c r="V4" s="8">
         <v>2020</v>
       </c>
       <c r="W4" s="6">
         <v>2021</v>
       </c>
       <c r="X4" s="6">
         <v>2022</v>
       </c>
       <c r="Y4" s="6">
         <v>2023</v>
       </c>
       <c r="Z4" s="101">
         <v>2024</v>
       </c>
       <c r="AA4" s="101">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="135" t="s">
+      <c r="A5" s="172" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="135"/>
-[...23 lines deleted...]
-      <c r="Z5" s="135"/>
+      <c r="B5" s="172"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="12">
         <v>15.72</v>
       </c>
       <c r="C6" s="12">
         <v>14.85</v>
       </c>
       <c r="D6" s="12">
         <v>15</v>
       </c>
       <c r="E6" s="12">
         <v>13.96</v>
       </c>
       <c r="F6" s="12">
         <v>14.82</v>
       </c>
       <c r="G6" s="12">
         <v>15.06</v>
       </c>
       <c r="H6" s="12">
         <v>10.79</v>
@@ -23440,51 +30711,51 @@
       </c>
       <c r="S6" s="12">
         <v>9</v>
       </c>
       <c r="T6" s="12">
         <v>10.81</v>
       </c>
       <c r="U6" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="V6" s="12">
         <v>8.73</v>
       </c>
       <c r="W6" s="12">
         <v>10.1</v>
       </c>
       <c r="X6" s="12">
         <v>10.73</v>
       </c>
       <c r="Y6" s="12">
         <v>8.5299999999999994</v>
       </c>
       <c r="Z6" s="12">
         <v>6.74</v>
       </c>
-      <c r="AA6" s="147">
+      <c r="AA6" s="141">
         <v>6.14</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="12">
         <v>15.8</v>
       </c>
       <c r="C7" s="12">
         <v>13.9</v>
       </c>
       <c r="D7" s="12">
         <v>17.899999999999999</v>
       </c>
       <c r="E7" s="12">
         <v>18.600000000000001</v>
       </c>
       <c r="F7" s="12">
         <v>19.8</v>
       </c>
       <c r="G7" s="12">
         <v>16.8</v>
       </c>
@@ -23523,51 +30794,51 @@
       </c>
       <c r="S7" s="12">
         <v>9.31</v>
       </c>
       <c r="T7" s="12">
         <v>10.59</v>
       </c>
       <c r="U7" s="12">
         <v>9.56</v>
       </c>
       <c r="V7" s="12">
         <v>7.7</v>
       </c>
       <c r="W7" s="12">
         <v>15.1</v>
       </c>
       <c r="X7" s="12">
         <v>9.4700000000000006</v>
       </c>
       <c r="Y7" s="12">
         <v>8.11</v>
       </c>
       <c r="Z7" s="12">
         <v>7.61</v>
       </c>
-      <c r="AA7" s="147">
+      <c r="AA7" s="141">
         <v>3.64</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="12">
         <v>26.4</v>
       </c>
       <c r="C8" s="12">
         <v>10.199999999999999</v>
       </c>
       <c r="D8" s="12">
         <v>20</v>
       </c>
       <c r="E8" s="12">
         <v>17.3</v>
       </c>
       <c r="F8" s="12">
         <v>15.5</v>
       </c>
       <c r="G8" s="12">
         <v>21.9</v>
       </c>
@@ -23606,51 +30877,51 @@
       </c>
       <c r="S8" s="12">
         <v>9.11</v>
       </c>
       <c r="T8" s="12">
         <v>6.74</v>
       </c>
       <c r="U8" s="12">
         <v>9.85</v>
       </c>
       <c r="V8" s="12">
         <v>6.62</v>
       </c>
       <c r="W8" s="12">
         <v>4.41</v>
       </c>
       <c r="X8" s="12">
         <v>8.33</v>
       </c>
       <c r="Y8" s="12">
         <v>2.78</v>
       </c>
       <c r="Z8" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA8" s="147">
+      <c r="AA8" s="141">
         <v>3.42</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="12">
         <v>14.6</v>
       </c>
       <c r="C9" s="12">
         <v>12.9</v>
       </c>
       <c r="D9" s="12">
         <v>5.8</v>
       </c>
       <c r="E9" s="12">
         <v>13.3</v>
       </c>
       <c r="F9" s="12">
         <v>15.1</v>
       </c>
       <c r="G9" s="12">
         <v>11.1</v>
       </c>
@@ -23689,51 +30960,51 @@
       </c>
       <c r="S9" s="12">
         <v>17.59</v>
       </c>
       <c r="T9" s="12">
         <v>10.36</v>
       </c>
       <c r="U9" s="12">
         <v>10.47</v>
       </c>
       <c r="V9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="12">
         <v>10.64</v>
       </c>
       <c r="Y9" s="12">
         <v>10.64</v>
       </c>
       <c r="Z9" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA9" s="147">
+      <c r="AA9" s="141">
         <v>11.98</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="12">
         <v>12.1</v>
       </c>
       <c r="C10" s="12">
         <v>10.5</v>
       </c>
       <c r="D10" s="12">
         <v>14.5</v>
       </c>
       <c r="E10" s="12">
         <v>13.4</v>
       </c>
       <c r="F10" s="12">
         <v>19.899999999999999</v>
       </c>
       <c r="G10" s="12">
         <v>15.6</v>
       </c>
@@ -23770,51 +31041,51 @@
       <c r="R10" s="12"/>
       <c r="S10" s="12">
         <v>17.75</v>
       </c>
       <c r="T10" s="12">
         <v>6.08</v>
       </c>
       <c r="U10" s="12">
         <v>9.9700000000000006</v>
       </c>
       <c r="V10" s="12">
         <v>12.94</v>
       </c>
       <c r="W10" s="12">
         <v>3.57</v>
       </c>
       <c r="X10" s="12">
         <v>10.34</v>
       </c>
       <c r="Y10" s="12">
         <v>4.12</v>
       </c>
       <c r="Z10" s="12">
         <v>16.329999999999998</v>
       </c>
-      <c r="AA10" s="147" t="s">
+      <c r="AA10" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="12">
         <v>14.2</v>
       </c>
       <c r="C11" s="12">
         <v>22.6</v>
       </c>
       <c r="D11" s="12">
         <v>10.8</v>
       </c>
       <c r="E11" s="12">
         <v>7.4</v>
       </c>
       <c r="F11" s="12">
         <v>7.4</v>
       </c>
       <c r="G11" s="12">
         <v>22.4</v>
       </c>
@@ -23853,51 +31124,51 @@
       </c>
       <c r="S11" s="12">
         <v>7.31</v>
       </c>
       <c r="T11" s="12">
         <v>14.81</v>
       </c>
       <c r="U11" s="12">
         <v>8.1999999999999993</v>
       </c>
       <c r="V11" s="12">
         <v>10.91</v>
       </c>
       <c r="W11" s="12">
         <v>8.3000000000000007</v>
       </c>
       <c r="X11" s="12">
         <v>17.97</v>
       </c>
       <c r="Y11" s="12">
         <v>24.91</v>
       </c>
       <c r="Z11" s="12">
         <v>5.08</v>
       </c>
-      <c r="AA11" s="147">
+      <c r="AA11" s="141">
         <v>5.46</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="12">
         <v>13.6</v>
       </c>
       <c r="C12" s="12">
         <v>6</v>
       </c>
       <c r="D12" s="12">
         <v>10.7</v>
       </c>
       <c r="E12" s="12">
         <v>14</v>
       </c>
       <c r="F12" s="12">
         <v>4.5</v>
       </c>
       <c r="G12" s="12">
         <v>26.9</v>
       </c>
@@ -23934,51 +31205,51 @@
       <c r="R12" s="12">
         <v>10.87</v>
       </c>
       <c r="S12" s="12">
         <v>10.99</v>
       </c>
       <c r="T12" s="12">
         <v>8.09</v>
       </c>
       <c r="U12" s="12"/>
       <c r="V12" s="12">
         <v>16.54</v>
       </c>
       <c r="W12" s="12">
         <v>4.33</v>
       </c>
       <c r="X12" s="12">
         <v>19.510000000000002</v>
       </c>
       <c r="Y12" s="12">
         <v>5.18</v>
       </c>
       <c r="Z12" s="12">
         <v>4.95</v>
       </c>
-      <c r="AA12" s="147">
+      <c r="AA12" s="141">
         <v>6.58</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="12">
         <v>15.8</v>
       </c>
       <c r="C13" s="12">
         <v>13.8</v>
       </c>
       <c r="D13" s="12">
         <v>17.2</v>
       </c>
       <c r="E13" s="12">
         <v>9.4</v>
       </c>
       <c r="F13" s="12">
         <v>6</v>
       </c>
       <c r="G13" s="12">
         <v>4.0999999999999996</v>
       </c>
@@ -24017,51 +31288,51 @@
       </c>
       <c r="S13" s="12">
         <v>11.26</v>
       </c>
       <c r="T13" s="12">
         <v>16.61</v>
       </c>
       <c r="U13" s="12">
         <v>15.98</v>
       </c>
       <c r="V13" s="12">
         <v>9.58</v>
       </c>
       <c r="W13" s="12">
         <v>3.92</v>
       </c>
       <c r="X13" s="12">
         <v>9.43</v>
       </c>
       <c r="Y13" s="12">
         <v>9.09</v>
       </c>
       <c r="Z13" s="12">
         <v>6.76</v>
       </c>
-      <c r="AA13" s="147">
+      <c r="AA13" s="141">
         <v>7.87</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="12">
         <v>21.9</v>
       </c>
       <c r="C14" s="12">
         <v>27.6</v>
       </c>
       <c r="D14" s="12">
         <v>17.3</v>
       </c>
       <c r="E14" s="12">
         <v>15.6</v>
       </c>
       <c r="F14" s="12">
         <v>12.6</v>
       </c>
       <c r="G14" s="12">
         <v>26.7</v>
       </c>
@@ -24100,51 +31371,51 @@
       </c>
       <c r="S14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T14" s="12">
         <v>4.57</v>
       </c>
       <c r="U14" s="12">
         <v>14.08</v>
       </c>
       <c r="V14" s="12">
         <v>14.85</v>
       </c>
       <c r="W14" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="X14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="12">
         <v>17.63</v>
       </c>
       <c r="Z14" s="12">
         <v>6.33</v>
       </c>
-      <c r="AA14" s="147">
+      <c r="AA14" s="141">
         <v>8.1300000000000008</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12">
         <v>14.7</v>
       </c>
       <c r="C15" s="12">
         <v>10.1</v>
       </c>
       <c r="D15" s="12">
         <v>20.3</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>13.4</v>
       </c>
       <c r="G15" s="12">
         <v>15.2</v>
       </c>
@@ -24183,51 +31454,51 @@
       </c>
       <c r="S15" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="T15" s="12">
         <v>12.24</v>
       </c>
       <c r="U15" s="12">
         <v>4.07</v>
       </c>
       <c r="V15" s="12">
         <v>15.04</v>
       </c>
       <c r="W15" s="12">
         <v>12.55</v>
       </c>
       <c r="X15" s="12">
         <v>18.170000000000002</v>
       </c>
       <c r="Y15" s="12">
         <v>9.66</v>
       </c>
       <c r="Z15" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA15" s="147">
+      <c r="AA15" s="141">
         <v>21.86</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="12">
         <v>11.7</v>
       </c>
       <c r="D16" s="12">
         <v>22.6</v>
       </c>
       <c r="E16" s="12">
         <v>3.1</v>
       </c>
       <c r="F16" s="12">
         <v>12.2</v>
       </c>
       <c r="G16" s="12">
         <v>6.1</v>
       </c>
@@ -24266,51 +31537,51 @@
       </c>
       <c r="S16" s="12">
         <v>11.65</v>
       </c>
       <c r="T16" s="12">
         <v>8.5299999999999994</v>
       </c>
       <c r="U16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="12">
         <v>14.35</v>
       </c>
       <c r="W16" s="12">
         <v>24.39</v>
       </c>
       <c r="X16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="12">
         <v>5.88</v>
       </c>
       <c r="Z16" s="12">
         <v>7.04</v>
       </c>
-      <c r="AA16" s="147" t="s">
+      <c r="AA16" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="12">
         <v>12.4</v>
       </c>
       <c r="C17" s="12">
         <v>21.1</v>
       </c>
       <c r="D17" s="12">
         <v>13.9</v>
       </c>
       <c r="E17" s="12">
         <v>16.399999999999999</v>
       </c>
       <c r="F17" s="12">
         <v>10.6</v>
       </c>
       <c r="G17" s="12">
         <v>11.1</v>
       </c>
@@ -24349,51 +31620,51 @@
       </c>
       <c r="S17" s="12">
         <v>9.1199999999999992</v>
       </c>
       <c r="T17" s="12">
         <v>12</v>
       </c>
       <c r="U17" s="12">
         <v>9.6</v>
       </c>
       <c r="V17" s="12">
         <v>5.61</v>
       </c>
       <c r="W17" s="12">
         <v>10.43</v>
       </c>
       <c r="X17" s="12">
         <v>9.27</v>
       </c>
       <c r="Y17" s="12">
         <v>9.64</v>
       </c>
       <c r="Z17" s="12">
         <v>12.65</v>
       </c>
-      <c r="AA17" s="147" t="s">
+      <c r="AA17" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="12">
         <v>31.4</v>
       </c>
       <c r="C18" s="12">
         <v>11.8</v>
       </c>
       <c r="D18" s="12">
         <v>5.8</v>
       </c>
       <c r="E18" s="12">
         <v>5.8</v>
       </c>
       <c r="F18" s="12">
         <v>17.3</v>
       </c>
       <c r="G18" s="12">
         <v>4.4000000000000004</v>
       </c>
@@ -24432,51 +31703,51 @@
       </c>
       <c r="S18" s="12">
         <v>6.41</v>
       </c>
       <c r="T18" s="12">
         <v>12.41</v>
       </c>
       <c r="U18" s="12">
         <v>13.34</v>
       </c>
       <c r="V18" s="12">
         <v>7.09</v>
       </c>
       <c r="W18" s="12">
         <v>8.6199999999999992</v>
       </c>
       <c r="X18" s="12">
         <v>17.239999999999998</v>
       </c>
       <c r="Y18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Z18" s="12">
         <v>21.28</v>
       </c>
-      <c r="AA18" s="147">
+      <c r="AA18" s="141">
         <v>22.22</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="12">
         <v>13.1</v>
       </c>
       <c r="C19" s="12">
         <v>23</v>
       </c>
       <c r="D19" s="12">
         <v>11.6</v>
       </c>
       <c r="E19" s="12">
         <v>11</v>
       </c>
       <c r="F19" s="12">
         <v>10.6</v>
       </c>
       <c r="G19" s="12">
         <v>8.1</v>
       </c>
@@ -24515,51 +31786,51 @@
       </c>
       <c r="S19" s="12">
         <v>4.22</v>
       </c>
       <c r="T19" s="12">
         <v>8.33</v>
       </c>
       <c r="U19" s="12">
         <v>7.75</v>
       </c>
       <c r="V19" s="12">
         <v>4.33</v>
       </c>
       <c r="W19" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="X19" s="12">
         <v>9.26</v>
       </c>
       <c r="Y19" s="12">
         <v>4.63</v>
       </c>
       <c r="Z19" s="12">
         <v>5.65</v>
       </c>
-      <c r="AA19" s="147">
+      <c r="AA19" s="141">
         <v>5.85</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="12">
         <v>14.3</v>
       </c>
       <c r="C20" s="12">
         <v>15.4</v>
       </c>
       <c r="D20" s="12">
         <v>8.8000000000000007</v>
       </c>
       <c r="E20" s="12">
         <v>15.3</v>
       </c>
       <c r="F20" s="12">
         <v>22.5</v>
       </c>
       <c r="G20" s="12">
         <v>11.3</v>
       </c>
@@ -24598,83 +31869,83 @@
       </c>
       <c r="S20" s="12">
         <v>3.65</v>
       </c>
       <c r="T20" s="12">
         <v>14.2</v>
       </c>
       <c r="U20" s="12">
         <v>8.3699999999999992</v>
       </c>
       <c r="V20" s="12">
         <v>9.09</v>
       </c>
       <c r="W20" s="12">
         <v>2.27</v>
       </c>
       <c r="X20" s="12">
         <v>19.05</v>
       </c>
       <c r="Y20" s="12">
         <v>11.63</v>
       </c>
       <c r="Z20" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="147">
+      <c r="AA20" s="141">
         <v>19.36</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="136" t="s">
+      <c r="A21" s="173" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="136"/>
-[...23 lines deleted...]
-      <c r="Z21" s="136"/>
+      <c r="B21" s="173"/>
+      <c r="C21" s="173"/>
+      <c r="D21" s="173"/>
+      <c r="E21" s="173"/>
+      <c r="F21" s="173"/>
+      <c r="G21" s="173"/>
+      <c r="H21" s="173"/>
+      <c r="I21" s="173"/>
+      <c r="J21" s="173"/>
+      <c r="K21" s="173"/>
+      <c r="L21" s="173"/>
+      <c r="M21" s="173"/>
+      <c r="N21" s="173"/>
+      <c r="O21" s="173"/>
+      <c r="P21" s="173"/>
+      <c r="Q21" s="173"/>
+      <c r="R21" s="173"/>
+      <c r="S21" s="173"/>
+      <c r="T21" s="173"/>
+      <c r="U21" s="173"/>
+      <c r="V21" s="173"/>
+      <c r="W21" s="173"/>
+      <c r="X21" s="173"/>
+      <c r="Y21" s="173"/>
+      <c r="Z21" s="173"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="12">
         <v>15.06</v>
       </c>
       <c r="C22" s="12">
         <v>14.19</v>
       </c>
       <c r="D22" s="12">
         <v>17.59</v>
       </c>
       <c r="E22" s="12">
         <v>18.73</v>
       </c>
       <c r="F22" s="12">
         <v>17.38</v>
       </c>
       <c r="G22" s="12">
         <v>17.27</v>
       </c>
       <c r="H22" s="12">
         <v>12.18</v>
@@ -24711,51 +31982,51 @@
       </c>
       <c r="S22" s="12">
         <v>8.92</v>
       </c>
       <c r="T22" s="12">
         <v>10.38</v>
       </c>
       <c r="U22" s="12">
         <v>9.1300000000000008</v>
       </c>
       <c r="V22" s="12">
         <v>8.4499999999999993</v>
       </c>
       <c r="W22" s="12">
         <v>15.85</v>
       </c>
       <c r="X22" s="12">
         <v>9.17</v>
       </c>
       <c r="Y22" s="12">
         <v>8.02</v>
       </c>
       <c r="Z22" s="12">
         <v>8.1</v>
       </c>
-      <c r="AA22" s="147">
+      <c r="AA22" s="141">
         <v>3.96</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="12">
         <v>18.399999999999999</v>
       </c>
       <c r="E23" s="12">
         <v>18.399999999999999</v>
       </c>
       <c r="F23" s="12">
         <v>19.823788546255507</v>
       </c>
       <c r="G23" s="12">
         <v>16.717325227963524</v>
       </c>
@@ -24794,51 +32065,51 @@
       </c>
       <c r="S23" s="12">
         <v>9.31</v>
       </c>
       <c r="T23" s="12">
         <v>10.59</v>
       </c>
       <c r="U23" s="12">
         <v>9.56</v>
       </c>
       <c r="V23" s="12">
         <v>7.7</v>
       </c>
       <c r="W23" s="12">
         <v>15.1</v>
       </c>
       <c r="X23" s="12">
         <v>9.4700000000000006</v>
       </c>
       <c r="Y23" s="12">
         <v>8.11</v>
       </c>
       <c r="Z23" s="12">
         <v>7.61</v>
       </c>
-      <c r="AA23" s="147">
+      <c r="AA23" s="141">
         <v>3.64</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D24" s="12">
         <v>9.1</v>
       </c>
       <c r="E24" s="12">
         <v>18.3</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="12">
         <v>9.6153846153846168</v>
       </c>
@@ -24877,51 +32148,51 @@
       </c>
       <c r="S24" s="12">
         <v>8.4700000000000006</v>
       </c>
       <c r="T24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="12">
         <v>21.98</v>
       </c>
       <c r="W24" s="12">
         <v>10.87</v>
       </c>
       <c r="X24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="12">
         <v>10.99</v>
       </c>
       <c r="Z24" s="12">
         <v>10.99</v>
       </c>
-      <c r="AA24" s="147" t="s">
+      <c r="AA24" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="12">
         <v>18.2</v>
       </c>
       <c r="E25" s="12">
         <v>27.6</v>
       </c>
       <c r="F25" s="12">
         <v>10.309278350515465</v>
       </c>
       <c r="G25" s="12">
         <v>29.702970297029701</v>
       </c>
@@ -24960,51 +32231,51 @@
       </c>
       <c r="S25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="12">
         <v>14.29</v>
       </c>
       <c r="W25" s="12">
         <v>14.08</v>
       </c>
       <c r="X25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="12">
         <v>14.71</v>
       </c>
       <c r="Z25" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA25" s="147" t="s">
+      <c r="AA25" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D26" s="12">
         <v>17.5</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12">
         <v>10.309278350515465</v>
       </c>
       <c r="G26" s="12">
         <v>25</v>
       </c>
@@ -25043,51 +32314,51 @@
       </c>
       <c r="S26" s="12">
         <v>9.35</v>
       </c>
       <c r="T26" s="12">
         <v>9.6199999999999992</v>
       </c>
       <c r="U26" s="12">
         <v>9.17</v>
       </c>
       <c r="V26" s="12">
         <v>24.59</v>
       </c>
       <c r="W26" s="12">
         <v>25.42</v>
       </c>
       <c r="X26" s="12">
         <v>9.09</v>
       </c>
       <c r="Y26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA26" s="147">
+      <c r="AA26" s="141">
         <v>20.83</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="12">
         <v>21.4</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>0</v>
       </c>
@@ -25126,51 +32397,51 @@
       </c>
       <c r="S27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA27" s="147" t="s">
+      <c r="AA27" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D28" s="12">
         <v>21.3</v>
       </c>
       <c r="E28" s="12">
         <v>30</v>
       </c>
       <c r="F28" s="12">
         <v>5.8479532163742682</v>
       </c>
       <c r="G28" s="12">
         <v>15.957446808510637</v>
       </c>
@@ -25209,51 +32480,51 @@
       </c>
       <c r="S28" s="12">
         <v>5.59</v>
       </c>
       <c r="T28" s="12">
         <v>19.11</v>
       </c>
       <c r="U28" s="12">
         <v>11.56</v>
       </c>
       <c r="V28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="12">
         <v>24.88</v>
       </c>
       <c r="X28" s="12">
         <v>13.87</v>
       </c>
       <c r="Y28" s="12">
         <v>6.71</v>
       </c>
       <c r="Z28" s="12">
         <v>23.26</v>
       </c>
-      <c r="AA28" s="147" t="s">
+      <c r="AA28" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D29" s="12">
         <v>24.9</v>
       </c>
       <c r="E29" s="12">
         <v>7.8</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>0</v>
       </c>
@@ -25292,51 +32563,51 @@
       </c>
       <c r="S29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA29" s="147" t="s">
+      <c r="AA29" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D30" s="12">
         <v>8.6</v>
       </c>
       <c r="E30" s="12">
         <v>20.399999999999999</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>0</v>
       </c>
@@ -25375,83 +32646,83 @@
       </c>
       <c r="S30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="147" t="s">
+      <c r="AA30" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
-      <c r="A31" s="136" t="s">
+      <c r="A31" s="173" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="136"/>
-[...23 lines deleted...]
-      <c r="Z31" s="136"/>
+      <c r="B31" s="173"/>
+      <c r="C31" s="173"/>
+      <c r="D31" s="173"/>
+      <c r="E31" s="173"/>
+      <c r="F31" s="173"/>
+      <c r="G31" s="173"/>
+      <c r="H31" s="173"/>
+      <c r="I31" s="173"/>
+      <c r="J31" s="173"/>
+      <c r="K31" s="173"/>
+      <c r="L31" s="173"/>
+      <c r="M31" s="173"/>
+      <c r="N31" s="173"/>
+      <c r="O31" s="173"/>
+      <c r="P31" s="173"/>
+      <c r="Q31" s="173"/>
+      <c r="R31" s="173"/>
+      <c r="S31" s="173"/>
+      <c r="T31" s="173"/>
+      <c r="U31" s="173"/>
+      <c r="V31" s="173"/>
+      <c r="W31" s="173"/>
+      <c r="X31" s="173"/>
+      <c r="Y31" s="173"/>
+      <c r="Z31" s="173"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="12">
         <v>15.97</v>
       </c>
       <c r="C32" s="12">
         <v>15.16</v>
       </c>
       <c r="D32" s="12">
         <v>13.66</v>
       </c>
       <c r="E32" s="12">
         <v>11.23</v>
       </c>
       <c r="F32" s="12">
         <v>13.56</v>
       </c>
       <c r="G32" s="12">
         <v>13.7</v>
       </c>
       <c r="H32" s="12">
         <v>9.9700000000000006</v>
@@ -25488,51 +32759,51 @@
       </c>
       <c r="S32" s="12">
         <v>9.1</v>
       </c>
       <c r="T32" s="12">
         <v>11.2</v>
       </c>
       <c r="U32" s="12">
         <v>9.4600000000000009</v>
       </c>
       <c r="V32" s="12">
         <v>8.98</v>
       </c>
       <c r="W32" s="12">
         <v>4.75</v>
       </c>
       <c r="X32" s="12">
         <v>12.25</v>
       </c>
       <c r="Y32" s="12">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z32" s="12">
         <v>5.5</v>
       </c>
-      <c r="AA32" s="147">
+      <c r="AA32" s="141">
         <v>8.16</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>0</v>
       </c>
@@ -25571,51 +32842,51 @@
       </c>
       <c r="S33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA33" s="147" t="s">
+      <c r="AA33" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D34" s="12">
         <v>20.2</v>
       </c>
       <c r="E34" s="12">
         <v>17.3</v>
       </c>
       <c r="F34" s="12">
         <v>15.45595054095827</v>
       </c>
       <c r="G34" s="12">
         <v>22.222222222222221</v>
       </c>
@@ -25654,51 +32925,51 @@
       </c>
       <c r="S34" s="12">
         <v>9.11</v>
       </c>
       <c r="T34" s="12">
         <v>6.74</v>
       </c>
       <c r="U34" s="12">
         <v>9.85</v>
       </c>
       <c r="V34" s="12">
         <v>6.62</v>
       </c>
       <c r="W34" s="12">
         <v>4.41</v>
       </c>
       <c r="X34" s="12">
         <v>8.33</v>
       </c>
       <c r="Y34" s="12">
         <v>2.78</v>
       </c>
       <c r="Z34" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="147">
+      <c r="AA34" s="141">
         <v>3.42</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D35" s="12">
         <v>6.4</v>
       </c>
       <c r="E35" s="12">
         <v>13.3</v>
       </c>
       <c r="F35" s="12">
         <v>15.060240963855422</v>
       </c>
       <c r="G35" s="12">
         <v>11.142061281337048</v>
       </c>
@@ -25737,51 +33008,51 @@
       </c>
       <c r="S35" s="12">
         <v>17.59</v>
       </c>
       <c r="T35" s="12">
         <v>10.36</v>
       </c>
       <c r="U35" s="12">
         <v>10.47</v>
       </c>
       <c r="V35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="12">
         <v>10.64</v>
       </c>
       <c r="Y35" s="12">
         <v>10.64</v>
       </c>
       <c r="Z35" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA35" s="147">
+      <c r="AA35" s="141">
         <v>11.98</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D36" s="12">
         <v>15.3</v>
       </c>
       <c r="E36" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="F36" s="12">
         <v>24.271844660194173</v>
       </c>
       <c r="G36" s="12">
         <v>17.073170731707318</v>
       </c>
@@ -25820,51 +33091,51 @@
       </c>
       <c r="S36" s="12">
         <v>22.73</v>
       </c>
       <c r="T36" s="12">
         <v>9.09</v>
       </c>
       <c r="U36" s="12">
         <v>14.78</v>
       </c>
       <c r="V36" s="12">
         <v>9.17</v>
       </c>
       <c r="W36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="12">
         <v>15.71</v>
       </c>
       <c r="Y36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="12">
         <v>19.53</v>
       </c>
-      <c r="AA36" s="147" t="s">
+      <c r="AA36" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="12">
         <v>10.8</v>
       </c>
       <c r="E37" s="12">
         <v>7.4</v>
       </c>
       <c r="F37" s="12">
         <v>7.3891625615763541</v>
       </c>
       <c r="G37" s="12">
         <v>22.5</v>
       </c>
@@ -25903,51 +33174,51 @@
       </c>
       <c r="S37" s="12">
         <v>7.31</v>
       </c>
       <c r="T37" s="12">
         <v>14.81</v>
       </c>
       <c r="U37" s="12">
         <v>8.1999999999999993</v>
       </c>
       <c r="V37" s="12">
         <v>10.91</v>
       </c>
       <c r="W37" s="12">
         <v>8.3000000000000007</v>
       </c>
       <c r="X37" s="12">
         <v>17.97</v>
       </c>
       <c r="Y37" s="12">
         <v>24.91</v>
       </c>
       <c r="Z37" s="12">
         <v>5.08</v>
       </c>
-      <c r="AA37" s="147">
+      <c r="AA37" s="141">
         <v>5.46</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="12">
         <v>10.7</v>
       </c>
       <c r="E38" s="12">
         <v>14</v>
       </c>
       <c r="F38" s="12">
         <v>4.3859649122807012</v>
       </c>
       <c r="G38" s="12">
         <v>27.227722772277229</v>
       </c>
@@ -25986,51 +33257,51 @@
       </c>
       <c r="S38" s="12">
         <v>10.99</v>
       </c>
       <c r="T38" s="12">
         <v>8.09</v>
       </c>
       <c r="U38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V38" s="12">
         <v>16.54</v>
       </c>
       <c r="W38" s="12">
         <v>4.33</v>
       </c>
       <c r="X38" s="12">
         <v>19.510000000000002</v>
       </c>
       <c r="Y38" s="12">
         <v>5.18</v>
       </c>
       <c r="Z38" s="12">
         <v>4.95</v>
       </c>
-      <c r="AA38" s="147">
+      <c r="AA38" s="141">
         <v>6.58</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D39" s="12">
         <v>17.2</v>
       </c>
       <c r="E39" s="12">
         <v>9.4</v>
       </c>
       <c r="F39" s="12">
         <v>5.9523809523809517</v>
       </c>
       <c r="G39" s="12">
         <v>4.0983606557377055</v>
       </c>
@@ -26069,51 +33340,51 @@
       </c>
       <c r="S39" s="12">
         <v>11.26</v>
       </c>
       <c r="T39" s="12">
         <v>16.61</v>
       </c>
       <c r="U39" s="12">
         <v>15.98</v>
       </c>
       <c r="V39" s="12">
         <v>9.58</v>
       </c>
       <c r="W39" s="12">
         <v>3.92</v>
       </c>
       <c r="X39" s="12">
         <v>9.43</v>
       </c>
       <c r="Y39" s="12">
         <v>9.09</v>
       </c>
       <c r="Z39" s="12">
         <v>6.76</v>
       </c>
-      <c r="AA39" s="147">
+      <c r="AA39" s="141">
         <v>7.87</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D40" s="12">
         <v>16.5</v>
       </c>
       <c r="E40" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="F40" s="12">
         <v>13.392857142857142</v>
       </c>
       <c r="G40" s="12">
         <v>25.125628140703519</v>
       </c>
@@ -26152,51 +33423,51 @@
       </c>
       <c r="S40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="12">
         <v>7.46</v>
       </c>
       <c r="U40" s="12">
         <v>24</v>
       </c>
       <c r="V40" s="12">
         <v>15.15</v>
       </c>
       <c r="W40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="12">
         <v>19.600000000000001</v>
       </c>
       <c r="Z40" s="12">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AA40" s="147">
+      <c r="AA40" s="141">
         <v>14.08</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="12">
         <v>20.6</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="12">
         <v>14.285714285714285</v>
       </c>
       <c r="G41" s="12">
         <v>10.600706713780919</v>
       </c>
@@ -26235,51 +33506,51 @@
       </c>
       <c r="S41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T41" s="12">
         <v>14.18</v>
       </c>
       <c r="U41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="12">
         <v>6.94</v>
       </c>
       <c r="W41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="12">
         <v>27.17</v>
       </c>
       <c r="Y41" s="12">
         <v>18.350000000000001</v>
       </c>
       <c r="Z41" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA41" s="147">
+      <c r="AA41" s="141">
         <v>22.99</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D42" s="12">
         <v>24.6</v>
       </c>
       <c r="E42" s="12">
         <v>3.1</v>
       </c>
       <c r="F42" s="12">
         <v>12.232415902140673</v>
       </c>
       <c r="G42" s="12">
         <v>6.0606060606060606</v>
       </c>
@@ -26318,51 +33589,51 @@
       </c>
       <c r="S42" s="12">
         <v>11.65</v>
       </c>
       <c r="T42" s="12">
         <v>8.5299999999999994</v>
       </c>
       <c r="U42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="12">
         <v>14.35</v>
       </c>
       <c r="W42" s="12">
         <v>24.39</v>
       </c>
       <c r="X42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="12">
         <v>5.88</v>
       </c>
       <c r="Z42" s="12">
         <v>7.04</v>
       </c>
-      <c r="AA42" s="147" t="s">
+      <c r="AA42" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="12">
         <v>12.6</v>
       </c>
       <c r="E43" s="12">
         <v>9.1999999999999993</v>
       </c>
       <c r="F43" s="12">
         <v>11.799410029498524</v>
       </c>
       <c r="G43" s="12">
         <v>9.7560975609756095</v>
       </c>
@@ -26401,51 +33672,51 @@
       </c>
       <c r="S43" s="12">
         <v>10.84</v>
       </c>
       <c r="T43" s="12">
         <v>8.75</v>
       </c>
       <c r="U43" s="12">
         <v>8.6199999999999992</v>
       </c>
       <c r="V43" s="12">
         <v>8.35</v>
       </c>
       <c r="W43" s="12">
         <v>3.23</v>
       </c>
       <c r="X43" s="12">
         <v>6.97</v>
       </c>
       <c r="Y43" s="12">
         <v>11.06</v>
       </c>
       <c r="Z43" s="12">
         <v>7.6</v>
       </c>
-      <c r="AA43" s="147" t="s">
+      <c r="AA43" s="141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D44" s="12">
         <v>5.8</v>
       </c>
       <c r="E44" s="12">
         <v>5.8</v>
       </c>
       <c r="F44" s="12">
         <v>17.441860465116278</v>
       </c>
       <c r="G44" s="12">
         <v>4.3668122270742353</v>
       </c>
@@ -26484,51 +33755,51 @@
       </c>
       <c r="S44" s="12">
         <v>6.41</v>
       </c>
       <c r="T44" s="12">
         <v>12.41</v>
       </c>
       <c r="U44" s="12">
         <v>13.34</v>
       </c>
       <c r="V44" s="12">
         <v>7.09</v>
       </c>
       <c r="W44" s="12">
         <v>8.6199999999999992</v>
       </c>
       <c r="X44" s="12">
         <v>17.239999999999998</v>
       </c>
       <c r="Y44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="12">
         <v>21.28</v>
       </c>
-      <c r="AA44" s="147">
+      <c r="AA44" s="141">
         <v>22.22</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D45" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="E45" s="12">
         <v>11</v>
       </c>
       <c r="F45" s="12">
         <v>10.309278350515465</v>
       </c>
       <c r="G45" s="12">
         <v>8.2417582417582427</v>
       </c>
@@ -26567,51 +33838,51 @@
       </c>
       <c r="S45" s="12">
         <v>4.22</v>
       </c>
       <c r="T45" s="12">
         <v>8.33</v>
       </c>
       <c r="U45" s="12">
         <v>7.75</v>
       </c>
       <c r="V45" s="12">
         <v>4.33</v>
       </c>
       <c r="W45" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="X45" s="12">
         <v>9.26</v>
       </c>
       <c r="Y45" s="12">
         <v>4.63</v>
       </c>
       <c r="Z45" s="12">
         <v>5.65</v>
       </c>
-      <c r="AA45" s="147">
+      <c r="AA45" s="141">
         <v>5.85</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C46" s="21" t="s">
         <v>27</v>
       </c>
       <c r="D46" s="35">
         <v>9.1</v>
       </c>
       <c r="E46" s="22">
         <v>15.3</v>
       </c>
       <c r="F46" s="36">
         <v>22.45508982035928</v>
       </c>
       <c r="G46" s="36">
         <v>11.204481792717086</v>
       </c>
@@ -26650,6637 +33921,114 @@
       </c>
       <c r="S46" s="22">
         <v>3.65</v>
       </c>
       <c r="T46" s="22">
         <v>14.2</v>
       </c>
       <c r="U46" s="22">
         <v>8.3699999999999992</v>
       </c>
       <c r="V46" s="124">
         <v>9.09</v>
       </c>
       <c r="W46" s="36">
         <v>2.27</v>
       </c>
       <c r="X46" s="124">
         <v>19.05</v>
       </c>
       <c r="Y46" s="124">
         <v>11.63</v>
       </c>
       <c r="Z46" s="116" t="s">
         <v>0</v>
       </c>
-      <c r="AA46" s="148">
+      <c r="AA46" s="142">
         <v>19.36</v>
       </c>
     </row>
-    <row r="47" spans="1:27" ht="12.75">
+    <row r="47" spans="1:27" ht="12">
       <c r="A47" s="130" t="s">
         <v>36</v>
       </c>
       <c r="B47" s="130"/>
       <c r="C47" s="130"/>
       <c r="D47" s="130"/>
       <c r="E47" s="130"/>
       <c r="F47" s="130"/>
       <c r="G47" s="130"/>
       <c r="H47" s="130"/>
       <c r="I47" s="130"/>
       <c r="J47" s="130"/>
       <c r="K47" s="130"/>
       <c r="L47" s="130"/>
       <c r="M47" s="130"/>
       <c r="N47" s="130"/>
       <c r="O47" s="130"/>
       <c r="P47" s="130"/>
       <c r="Q47" s="130"/>
       <c r="R47" s="130"/>
       <c r="S47" s="130"/>
       <c r="T47" s="130"/>
       <c r="U47" s="130"/>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="129" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A31:Z31"/>
-  </mergeCells>
-[...6523 lines deleted...]
-    <mergeCell ref="A28:Z28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>Метадеректер (барлық хал)</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Ерлер</vt:lpstr>
       <vt:lpstr>Әйелдер</vt:lpstr>
       <vt:lpstr>Өлім-жітім коэфффициенті</vt:lpstr>
       <vt:lpstr>Ерлер өлім-жітім коэф</vt:lpstr>
       <vt:lpstr>Әйелдер өлім-жітім коэф</vt:lpstr>
       <vt:lpstr>нәресте өлімінің коэффициенті </vt:lpstr>
       <vt:lpstr>ұлдар коэф</vt:lpstr>
       <vt:lpstr>қыздар коэф</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>