--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -1,71 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="934"/>
   </bookViews>
   <sheets>
     <sheet name="Atyrau" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AW7" i="7"/>
+  <c r="BA7" i="7"/>
+  <c r="AZ7"/>
+  <c r="AY7"/>
+  <c r="AY11" s="1"/>
+  <c r="AX7"/>
+  <c r="AW7"/>
   <c r="AV7"/>
   <c r="AU7"/>
   <c r="AU11" s="1"/>
   <c r="AT7"/>
   <c r="AS7"/>
   <c r="AR7"/>
   <c r="AQ7"/>
   <c r="AQ11" s="1"/>
   <c r="AP7"/>
   <c r="AO7" l="1"/>
   <c r="AN7"/>
   <c r="AM7"/>
   <c r="AM11" s="1"/>
   <c r="AL7"/>
   <c r="AK7" l="1"/>
   <c r="AJ7"/>
   <c r="AI7"/>
   <c r="AI11" s="1"/>
   <c r="AH7"/>
   <c r="AD7" l="1"/>
   <c r="AE7"/>
   <c r="AE11" s="1"/>
   <c r="AF7"/>
   <c r="AG7"/>
   <c r="AC7"/>
@@ -85,100 +93,103 @@
   <c r="P7"/>
   <c r="O7"/>
   <c r="O11" s="1"/>
   <c r="N7"/>
   <c r="M7"/>
   <c r="L7"/>
   <c r="K7"/>
   <c r="K11" s="1"/>
   <c r="J7"/>
   <c r="I7"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
   <c r="B7"/>
   <c r="AA7"/>
   <c r="AA11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">   *Preliminary data.</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
-    <t>January-September 2024</t>
+    <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-September 2025*</t>
+    <t>January-March 2025*</t>
+  </si>
+  <si>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -211,51 +222,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -306,135 +317,177 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -705,1259 +758,1420 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW13"/>
+  <sheetPr codeName="Лист6"/>
+  <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="N7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="M7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AG36" sqref="AG36"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" style="10" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="39.42578125" style="11" customWidth="1"/>
+    <col min="2" max="23" width="9.140625" style="11"/>
+    <col min="24" max="29" width="9.28515625" style="11" customWidth="1"/>
+    <col min="30" max="32" width="9.140625" style="11"/>
+    <col min="33" max="33" width="9.5703125" style="11" customWidth="1"/>
+    <col min="34" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="12.75">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:61" ht="12.75">
+      <c r="A1" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="23"/>
-[...34 lines deleted...]
-      <c r="AK1" s="23"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
+      <c r="AA1" s="32"/>
+      <c r="AB1" s="32"/>
+      <c r="AC1" s="32"/>
+      <c r="AD1" s="32"/>
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="32"/>
+      <c r="AI1" s="32"/>
+      <c r="AJ1" s="32"/>
+      <c r="AK1" s="32"/>
     </row>
-    <row r="2" spans="1:49" ht="12.75">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:61" ht="12.75">
+      <c r="A2" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="23"/>
-[...34 lines deleted...]
-      <c r="AK2" s="23"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AT2" s="1"/>
+      <c r="AU2" s="1"/>
+      <c r="AV2" s="1"/>
+      <c r="AW2" s="1"/>
+      <c r="AX2" s="1"/>
+      <c r="AY2" s="1"/>
+      <c r="AZ2" s="1"/>
+      <c r="BA2" s="1"/>
     </row>
-    <row r="4" spans="1:49" s="2" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="24" t="s">
+    <row r="4" spans="1:61" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A4" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="19">
+      <c r="B4" s="31">
         <v>2015</v>
       </c>
-      <c r="C4" s="19"/>
-[...2 lines deleted...]
-      <c r="F4" s="19">
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31">
         <v>2016</v>
       </c>
-      <c r="G4" s="19"/>
-[...2 lines deleted...]
-      <c r="J4" s="19">
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31">
         <v>2017</v>
       </c>
-      <c r="K4" s="19"/>
-[...2 lines deleted...]
-      <c r="N4" s="19">
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31">
         <v>2018</v>
       </c>
-      <c r="O4" s="19"/>
-[...2 lines deleted...]
-      <c r="R4" s="19">
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31">
         <v>2019</v>
       </c>
-      <c r="S4" s="19"/>
-[...2 lines deleted...]
-      <c r="V4" s="19">
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31">
         <v>2020</v>
       </c>
-      <c r="W4" s="19"/>
-[...2 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="31">
         <v>2021</v>
       </c>
-      <c r="AA4" s="19"/>
-[...2 lines deleted...]
-      <c r="AD4" s="20">
+      <c r="AA4" s="31"/>
+      <c r="AB4" s="31"/>
+      <c r="AC4" s="31"/>
+      <c r="AD4" s="28">
         <v>2022</v>
       </c>
-      <c r="AE4" s="21"/>
-[...2 lines deleted...]
-      <c r="AH4" s="20">
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="28">
         <v>2023</v>
       </c>
-      <c r="AI4" s="21"/>
-[...2 lines deleted...]
-      <c r="AL4" s="20">
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="28">
         <v>2024</v>
       </c>
-      <c r="AM4" s="21"/>
-[...2 lines deleted...]
-      <c r="AP4" s="20" t="s">
+      <c r="AM4" s="29"/>
+      <c r="AN4" s="29"/>
+      <c r="AO4" s="30"/>
+      <c r="AP4" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="21"/>
-[...2 lines deleted...]
-      <c r="AT4" s="20" t="s">
+      <c r="AQ4" s="29"/>
+      <c r="AR4" s="29"/>
+      <c r="AS4" s="30"/>
+      <c r="AT4" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="21"/>
-[...1 lines deleted...]
-      <c r="AW4" s="22"/>
+      <c r="AU4" s="29"/>
+      <c r="AV4" s="29"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="AY4" s="29"/>
+      <c r="AZ4" s="29"/>
+      <c r="BA4" s="30"/>
+      <c r="BB4" s="25"/>
+      <c r="BC4" s="25"/>
+      <c r="BD4" s="25"/>
+      <c r="BE4" s="25"/>
+      <c r="BF4" s="25"/>
+      <c r="BG4" s="25"/>
+      <c r="BH4" s="25"/>
+      <c r="BI4" s="25"/>
     </row>
-    <row r="5" spans="1:49" s="3" customFormat="1">
-[...1 lines deleted...]
-      <c r="B5" s="19" t="s">
+    <row r="5" spans="1:61" s="3" customFormat="1">
+      <c r="A5" s="34"/>
+      <c r="B5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="19"/>
-      <c r="D5" s="19" t="s">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="19"/>
-      <c r="F5" s="19" t="s">
+      <c r="E5" s="31"/>
+      <c r="F5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="19"/>
-      <c r="H5" s="19" t="s">
+      <c r="G5" s="31"/>
+      <c r="H5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="19"/>
-      <c r="J5" s="19" t="s">
+      <c r="I5" s="31"/>
+      <c r="J5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="19"/>
-      <c r="L5" s="19" t="s">
+      <c r="K5" s="31"/>
+      <c r="L5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="19"/>
-      <c r="N5" s="19" t="s">
+      <c r="M5" s="31"/>
+      <c r="N5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="19"/>
-      <c r="P5" s="19" t="s">
+      <c r="O5" s="31"/>
+      <c r="P5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="19"/>
-      <c r="R5" s="19" t="s">
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="19"/>
-      <c r="T5" s="19" t="s">
+      <c r="S5" s="31"/>
+      <c r="T5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="19"/>
-      <c r="V5" s="19" t="s">
+      <c r="U5" s="31"/>
+      <c r="V5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="19"/>
-      <c r="X5" s="19" t="s">
+      <c r="W5" s="31"/>
+      <c r="X5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="19"/>
-      <c r="Z5" s="19" t="s">
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="19"/>
-      <c r="AB5" s="19" t="s">
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="19"/>
-      <c r="AD5" s="19" t="s">
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="19"/>
-      <c r="AF5" s="19" t="s">
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="19"/>
-      <c r="AH5" s="19" t="s">
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="19"/>
-      <c r="AJ5" s="19" t="s">
+      <c r="AI5" s="31"/>
+      <c r="AJ5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="19"/>
-      <c r="AL5" s="19" t="s">
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="19"/>
-      <c r="AN5" s="19" t="s">
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="19"/>
-      <c r="AP5" s="27" t="s">
+      <c r="AO5" s="31"/>
+      <c r="AP5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="22"/>
-      <c r="AR5" s="27" t="s">
+      <c r="AQ5" s="30"/>
+      <c r="AR5" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="22"/>
-      <c r="AT5" s="27" t="s">
+      <c r="AS5" s="30"/>
+      <c r="AT5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="22"/>
-      <c r="AV5" s="27" t="s">
+      <c r="AU5" s="31"/>
+      <c r="AV5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="22"/>
+      <c r="AW5" s="31"/>
+      <c r="AX5" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="31"/>
+      <c r="AZ5" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA5" s="31"/>
+      <c r="BB5" s="25"/>
+      <c r="BC5" s="25"/>
+      <c r="BD5" s="25"/>
+      <c r="BE5" s="25"/>
+      <c r="BF5" s="25"/>
+      <c r="BG5" s="25"/>
+      <c r="BH5" s="25"/>
+      <c r="BI5" s="25"/>
     </row>
-    <row r="6" spans="1:49" s="2" customFormat="1" ht="22.5">
-[...144 lines deleted...]
-      </c>
+    <row r="6" spans="1:61" s="2" customFormat="1" ht="22.5">
+      <c r="A6" s="35"/>
+      <c r="B6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="L6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="P6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="R6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="S6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="U6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="V6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="W6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="X6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AF6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AL6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AQ6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AR6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AT6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AU6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AW6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AX6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AY6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AZ6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="26"/>
+      <c r="BD6" s="26"/>
+      <c r="BE6" s="26"/>
+      <c r="BF6" s="26"/>
+      <c r="BG6" s="26"/>
+      <c r="BH6" s="26"/>
+      <c r="BI6" s="26"/>
     </row>
-    <row r="7" spans="1:49" s="5" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A7" s="13" t="s">
+    <row r="7" spans="1:61" s="6" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="7">
         <f>B8+B9+B10</f>
         <v>7890.0579400000006</v>
       </c>
-      <c r="C7" s="6">
-        <f t="shared" ref="C7:AW7" si="0">C8+C9+C10</f>
+      <c r="C7" s="7">
+        <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>4087.5584400000007</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="7">
         <f t="shared" si="0"/>
         <v>32448.250039999992</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="7">
         <f t="shared" si="0"/>
         <v>38850.68836</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="7">
         <f t="shared" si="0"/>
         <v>7624.9124999999995</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="7">
         <f t="shared" si="0"/>
         <v>3422.5267600000002</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="7">
         <f t="shared" si="0"/>
         <v>31605.494989999996</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="7">
         <f t="shared" si="0"/>
         <v>30235.451219999992</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="7">
         <f t="shared" si="0"/>
         <v>4234.1333400000003</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="7">
         <f t="shared" si="0"/>
         <v>2595.2849299999998</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="7">
         <f t="shared" si="0"/>
         <v>28988.106310000003</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M7" s="7">
         <f t="shared" si="0"/>
         <v>32910.961640000001</v>
       </c>
-      <c r="N7" s="6">
+      <c r="N7" s="7">
         <f t="shared" si="0"/>
         <v>5545.6044299999994</v>
       </c>
-      <c r="O7" s="6">
+      <c r="O7" s="7">
         <f t="shared" si="0"/>
         <v>5300.3164699999998</v>
       </c>
-      <c r="P7" s="6">
+      <c r="P7" s="7">
         <f t="shared" si="0"/>
         <v>27185.650369999996</v>
       </c>
-      <c r="Q7" s="6">
+      <c r="Q7" s="7">
         <f t="shared" si="0"/>
         <v>29662.603650000015</v>
       </c>
-      <c r="R7" s="6">
+      <c r="R7" s="7">
         <f t="shared" si="0"/>
         <v>8225.2457800000029</v>
       </c>
-      <c r="S7" s="6">
+      <c r="S7" s="7">
         <f t="shared" si="0"/>
         <v>5865.833340000001</v>
       </c>
-      <c r="T7" s="6">
+      <c r="T7" s="7">
         <f t="shared" si="0"/>
         <v>42601.959710000003</v>
       </c>
-      <c r="U7" s="6">
+      <c r="U7" s="7">
         <f t="shared" si="0"/>
         <v>37861.388619999998</v>
       </c>
-      <c r="V7" s="6">
+      <c r="V7" s="7">
         <f t="shared" si="0"/>
         <v>7089.8769500000008</v>
       </c>
-      <c r="W7" s="6">
+      <c r="W7" s="7">
         <f t="shared" si="0"/>
         <v>4193.2321899999997</v>
       </c>
-      <c r="X7" s="6">
+      <c r="X7" s="7">
         <f t="shared" si="0"/>
         <v>29558.875380000001</v>
       </c>
-      <c r="Y7" s="6">
+      <c r="Y7" s="7">
         <f t="shared" si="0"/>
         <v>32002.292749999993</v>
       </c>
-      <c r="Z7" s="6">
+      <c r="Z7" s="7">
         <f t="shared" si="0"/>
         <v>9819.9501400000008</v>
       </c>
-      <c r="AA7" s="6">
+      <c r="AA7" s="7">
         <f t="shared" si="0"/>
         <v>4996.9010799999987</v>
       </c>
-      <c r="AB7" s="6">
+      <c r="AB7" s="7">
         <f t="shared" si="0"/>
         <v>38307.709499999983</v>
       </c>
-      <c r="AC7" s="6">
+      <c r="AC7" s="7">
         <f t="shared" si="0"/>
         <v>36241.601980000007</v>
       </c>
-      <c r="AD7" s="6">
+      <c r="AD7" s="7">
         <f t="shared" si="0"/>
         <v>7742.2069500000007</v>
       </c>
-      <c r="AE7" s="6">
+      <c r="AE7" s="7">
         <f t="shared" si="0"/>
         <v>4281.0136400000001</v>
       </c>
-      <c r="AF7" s="6">
+      <c r="AF7" s="7">
         <f t="shared" si="0"/>
         <v>42159.519439999996</v>
       </c>
-      <c r="AG7" s="6">
+      <c r="AG7" s="7">
         <f t="shared" si="0"/>
         <v>43667.430620000006</v>
       </c>
-      <c r="AH7" s="6">
+      <c r="AH7" s="7">
         <f t="shared" si="0"/>
         <v>9537.7194</v>
       </c>
-      <c r="AI7" s="6">
+      <c r="AI7" s="7">
         <f t="shared" si="0"/>
         <v>4589.2379300000002</v>
       </c>
-      <c r="AJ7" s="6">
+      <c r="AJ7" s="7">
         <f t="shared" si="0"/>
         <v>58754.101220000011</v>
       </c>
-      <c r="AK7" s="6">
+      <c r="AK7" s="7">
         <f t="shared" si="0"/>
         <v>48970.781999999999</v>
       </c>
-      <c r="AL7" s="6">
+      <c r="AL7" s="7">
         <f t="shared" si="0"/>
         <v>8247.3777200000004</v>
       </c>
-      <c r="AM7" s="6">
+      <c r="AM7" s="7">
         <f t="shared" si="0"/>
         <v>3803.8999999999996</v>
       </c>
-      <c r="AN7" s="6">
+      <c r="AN7" s="7">
         <f t="shared" si="0"/>
         <v>51619.8</v>
       </c>
-      <c r="AO7" s="6">
+      <c r="AO7" s="7">
         <f t="shared" si="0"/>
         <v>54523</v>
       </c>
-      <c r="AP7" s="6">
-[...30 lines deleted...]
-      </c>
+      <c r="AP7" s="7">
+        <f t="shared" si="0"/>
+        <v>43644.495060000001</v>
+      </c>
+      <c r="AQ7" s="7">
+        <f t="shared" si="0"/>
+        <v>26760.600000000002</v>
+      </c>
+      <c r="AR7" s="7">
+        <f t="shared" si="0"/>
+        <v>42084.1</v>
+      </c>
+      <c r="AS7" s="7">
+        <f t="shared" si="0"/>
+        <v>53505.5</v>
+      </c>
+      <c r="AT7" s="24">
+        <f t="shared" si="0"/>
+        <v>1406.6999999999998</v>
+      </c>
+      <c r="AU7" s="24">
+        <f t="shared" si="0"/>
+        <v>578.20000000000005</v>
+      </c>
+      <c r="AV7" s="24">
+        <f t="shared" si="0"/>
+        <v>10715.8</v>
+      </c>
+      <c r="AW7" s="24">
+        <f t="shared" si="0"/>
+        <v>12200</v>
+      </c>
+      <c r="AX7" s="24">
+        <f t="shared" si="0"/>
+        <v>4954.5</v>
+      </c>
+      <c r="AY7" s="24">
+        <f t="shared" si="0"/>
+        <v>6017.0999999999995</v>
+      </c>
+      <c r="AZ7" s="24">
+        <f t="shared" si="0"/>
+        <v>7842.3</v>
+      </c>
+      <c r="BA7" s="24">
+        <f t="shared" si="0"/>
+        <v>10060.199999999999</v>
+      </c>
+      <c r="BB7" s="20"/>
+      <c r="BC7" s="20"/>
+      <c r="BD7" s="20"/>
+      <c r="BE7" s="20"/>
+      <c r="BF7" s="20"/>
+      <c r="BG7" s="20"/>
+      <c r="BH7" s="20"/>
+      <c r="BI7" s="20"/>
     </row>
-    <row r="8" spans="1:49" s="5" customFormat="1" ht="30" customHeight="1">
-      <c r="A8" s="4" t="s">
+    <row r="8" spans="1:61" s="6" customFormat="1" ht="30" customHeight="1">
+      <c r="A8" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="7">
         <v>0</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="7">
         <v>0</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="7">
         <v>10351.854049999996</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="7">
         <v>7919.9900900000021</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="7">
         <v>42</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="7">
         <v>61.741000000000007</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="7">
         <v>11862.534670000008</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="7">
         <v>6617.1947099999998</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="7">
         <v>60.148200000000003</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="7">
         <v>57.971069999999997</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L8" s="7">
         <v>11590.160830000001</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M8" s="7">
         <v>6863.0937900000044</v>
       </c>
-      <c r="N8" s="6">
+      <c r="N8" s="7">
         <v>286.62139999999999</v>
       </c>
-      <c r="O8" s="6">
+      <c r="O8" s="7">
         <v>64.932929999999999</v>
       </c>
-      <c r="P8" s="6">
+      <c r="P8" s="7">
         <v>10318.611489999999</v>
       </c>
-      <c r="Q8" s="6">
+      <c r="Q8" s="7">
         <v>5910.5183499999994</v>
       </c>
-      <c r="R8" s="6">
+      <c r="R8" s="7">
         <v>1297.548</v>
       </c>
-      <c r="S8" s="6">
+      <c r="S8" s="7">
         <v>249.42670000000001</v>
       </c>
-      <c r="T8" s="6">
+      <c r="T8" s="7">
         <v>21303.09662</v>
       </c>
-      <c r="U8" s="6">
+      <c r="U8" s="7">
         <v>8677.0808100000031</v>
       </c>
-      <c r="V8" s="6">
+      <c r="V8" s="7">
         <v>44.067500000000003</v>
       </c>
-      <c r="W8" s="6">
+      <c r="W8" s="7">
         <v>6.4055400000000002</v>
       </c>
-      <c r="X8" s="6">
+      <c r="X8" s="7">
         <v>9662.8076000000056</v>
       </c>
-      <c r="Y8" s="6">
+      <c r="Y8" s="7">
         <v>5496.0723400000006</v>
       </c>
-      <c r="Z8" s="6">
+      <c r="Z8" s="7">
         <v>20.221999999999998</v>
       </c>
-      <c r="AA8" s="6">
+      <c r="AA8" s="7">
         <v>8.2334999999999994</v>
       </c>
-      <c r="AB8" s="6">
+      <c r="AB8" s="7">
         <v>12606.418149999994</v>
       </c>
-      <c r="AC8" s="6">
+      <c r="AC8" s="7">
         <v>6705.57924</v>
       </c>
-      <c r="AD8" s="6">
+      <c r="AD8" s="7">
         <v>2002.51</v>
       </c>
-      <c r="AE8" s="6">
+      <c r="AE8" s="7">
         <v>586.70728999999994</v>
       </c>
-      <c r="AF8" s="6">
+      <c r="AF8" s="7">
         <v>11796.592519999995</v>
       </c>
-      <c r="AG8" s="6">
+      <c r="AG8" s="7">
         <v>6173.1317300000019</v>
       </c>
-      <c r="AH8" s="6">
+      <c r="AH8" s="7">
         <v>3245.7599999999998</v>
       </c>
-      <c r="AI8" s="6">
+      <c r="AI8" s="7">
         <v>868.56972000000007</v>
       </c>
-      <c r="AJ8" s="6">
+      <c r="AJ8" s="7">
         <v>21715.610489999999</v>
       </c>
-      <c r="AK8" s="6">
+      <c r="AK8" s="7">
         <v>8911.6687199999997</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AL8" s="19">
         <v>901.15</v>
       </c>
-      <c r="AM8" s="15">
+      <c r="AM8" s="19">
         <v>107.3</v>
       </c>
-      <c r="AN8" s="15">
+      <c r="AN8" s="19">
         <v>13476.1</v>
       </c>
-      <c r="AO8" s="15">
+      <c r="AO8" s="19">
         <v>8511.7000000000007</v>
       </c>
-      <c r="AP8" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AP8" s="23">
+        <v>3127.875</v>
+      </c>
+      <c r="AQ8" s="23">
+        <v>541.6</v>
+      </c>
+      <c r="AR8" s="23">
+        <v>10459.299999999999</v>
+      </c>
+      <c r="AS8" s="23">
+        <v>7239.7</v>
+      </c>
+      <c r="AT8" s="22">
+        <v>664.8</v>
+      </c>
+      <c r="AU8" s="22">
+        <v>126.3</v>
+      </c>
+      <c r="AV8" s="22">
+        <v>2608.6</v>
+      </c>
+      <c r="AW8" s="22">
+        <v>1824.5</v>
+      </c>
+      <c r="AX8" s="22">
+        <v>403.7</v>
+      </c>
+      <c r="AY8" s="22">
+        <v>76.8</v>
+      </c>
+      <c r="AZ8" s="22">
+        <v>1705.9</v>
+      </c>
+      <c r="BA8" s="22">
+        <v>1258.3</v>
+      </c>
+      <c r="BB8" s="12"/>
+      <c r="BC8" s="12"/>
+      <c r="BD8" s="12"/>
+      <c r="BE8" s="12"/>
+      <c r="BF8" s="12"/>
+      <c r="BG8" s="12"/>
+      <c r="BH8" s="12"/>
+      <c r="BI8" s="12"/>
     </row>
-    <row r="9" spans="1:49" s="5" customFormat="1" ht="22.5">
-      <c r="A9" s="7" t="s">
+    <row r="9" spans="1:61" s="6" customFormat="1" ht="22.5">
+      <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="7">
         <v>6700.5793400000002</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="7">
         <v>2630.4870100000003</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="7">
         <v>1300.4449999999997</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="7">
         <v>6052.6712699999989</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="7">
         <v>6604.0779999999995</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="7">
         <v>2392.8672000000001</v>
       </c>
-      <c r="H9" s="6">
+      <c r="H9" s="7">
         <v>281.87374</v>
       </c>
-      <c r="I9" s="6">
+      <c r="I9" s="7">
         <v>982.01875999999993</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J9" s="7">
         <v>3546.0619999999999</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="7">
         <v>1629.6199300000001</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L9" s="7">
         <v>473.88355000000013</v>
       </c>
-      <c r="M9" s="6">
+      <c r="M9" s="7">
         <v>1722.4108100000003</v>
       </c>
-      <c r="N9" s="6">
+      <c r="N9" s="7">
         <v>3887.4936000000002</v>
       </c>
-      <c r="O9" s="6">
+      <c r="O9" s="7">
         <v>2269.4331400000001</v>
       </c>
-      <c r="P9" s="6">
+      <c r="P9" s="7">
         <v>684.77746999999999</v>
       </c>
-      <c r="Q9" s="6">
+      <c r="Q9" s="7">
         <v>1314.5579599999999</v>
       </c>
-      <c r="R9" s="6">
+      <c r="R9" s="7">
         <v>5624.7518000000027</v>
       </c>
-      <c r="S9" s="6">
+      <c r="S9" s="7">
         <v>2438.4749400000005</v>
       </c>
-      <c r="T9" s="6">
+      <c r="T9" s="7">
         <v>1494.1330499999999</v>
       </c>
-      <c r="U9" s="6">
+      <c r="U9" s="7">
         <v>3199.1897800000006</v>
       </c>
-      <c r="V9" s="6">
+      <c r="V9" s="7">
         <v>5181.1430000000009</v>
       </c>
-      <c r="W9" s="6">
+      <c r="W9" s="7">
         <v>1863.48704</v>
       </c>
-      <c r="X9" s="6">
+      <c r="X9" s="7">
         <v>1006.21291</v>
       </c>
-      <c r="Y9" s="6">
+      <c r="Y9" s="7">
         <v>2137.0207699999996</v>
       </c>
-      <c r="Z9" s="6">
+      <c r="Z9" s="7">
         <v>6117.0550000000003</v>
       </c>
-      <c r="AA9" s="6">
+      <c r="AA9" s="7">
         <v>2642.50774</v>
       </c>
-      <c r="AB9" s="6">
+      <c r="AB9" s="7">
         <v>1311.4431100000002</v>
       </c>
-      <c r="AC9" s="6">
+      <c r="AC9" s="7">
         <v>1175.6275299999998</v>
       </c>
-      <c r="AD9" s="6">
+      <c r="AD9" s="7">
         <v>4769.8450000000003</v>
       </c>
-      <c r="AE9" s="6">
+      <c r="AE9" s="7">
         <v>1977.4186</v>
       </c>
-      <c r="AF9" s="6">
+      <c r="AF9" s="7">
         <v>1460.2084300000001</v>
       </c>
-      <c r="AG9" s="6">
+      <c r="AG9" s="7">
         <v>1131.3085900000003</v>
       </c>
-      <c r="AH9" s="6">
+      <c r="AH9" s="7">
         <v>5645.5049999999992</v>
       </c>
-      <c r="AI9" s="6">
+      <c r="AI9" s="7">
         <v>2055.4135499999998</v>
       </c>
-      <c r="AJ9" s="6">
+      <c r="AJ9" s="7">
         <v>2115.9983999999999</v>
       </c>
-      <c r="AK9" s="6">
+      <c r="AK9" s="7">
         <v>1310.6988999999999</v>
       </c>
-      <c r="AL9" s="15">
+      <c r="AL9" s="19">
         <v>4928.6130000000003</v>
       </c>
-      <c r="AM9" s="15">
+      <c r="AM9" s="19">
         <v>1915.1</v>
       </c>
-      <c r="AN9" s="15">
+      <c r="AN9" s="19">
         <v>3002.1</v>
       </c>
-      <c r="AO9" s="15">
+      <c r="AO9" s="19">
         <v>1760.6</v>
       </c>
-      <c r="AP9" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AP9" s="23">
+        <v>4841.3630000000003</v>
+      </c>
+      <c r="AQ9" s="23">
+        <v>2371.6</v>
+      </c>
+      <c r="AR9" s="23">
+        <v>2186</v>
+      </c>
+      <c r="AS9" s="23">
+        <v>1901.6</v>
+      </c>
+      <c r="AT9" s="22">
+        <v>649.79999999999995</v>
+      </c>
+      <c r="AU9" s="22">
+        <v>264.3</v>
+      </c>
+      <c r="AV9" s="22">
+        <v>1013.7</v>
+      </c>
+      <c r="AW9" s="22">
+        <v>819.3</v>
+      </c>
+      <c r="AX9" s="22">
+        <v>1592.3</v>
+      </c>
+      <c r="AY9" s="22">
+        <v>1026.0999999999999</v>
+      </c>
+      <c r="AZ9" s="22">
+        <v>713.3</v>
+      </c>
+      <c r="BA9" s="22">
+        <v>316.5</v>
+      </c>
+      <c r="BB9" s="12"/>
+      <c r="BC9" s="12"/>
+      <c r="BD9" s="12"/>
+      <c r="BE9" s="12"/>
+      <c r="BF9" s="12"/>
+      <c r="BG9" s="12"/>
+      <c r="BH9" s="12"/>
+      <c r="BI9" s="12"/>
     </row>
-    <row r="10" spans="1:49" s="5" customFormat="1" ht="22.5">
-      <c r="A10" s="8" t="s">
+    <row r="10" spans="1:61" s="6" customFormat="1" ht="22.5">
+      <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="7">
         <v>1189.4785999999999</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="7">
         <v>1457.0714300000002</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="7">
         <v>20795.950989999994</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="7">
         <v>24878.026999999995</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="7">
         <v>978.83449999999993</v>
       </c>
-      <c r="G10" s="6">
+      <c r="G10" s="7">
         <v>967.91855999999996</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H10" s="7">
         <v>19461.086579999988</v>
       </c>
-      <c r="I10" s="6">
+      <c r="I10" s="7">
         <v>22636.237749999993</v>
       </c>
-      <c r="J10" s="6">
+      <c r="J10" s="7">
         <v>627.92313999999999</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="7">
         <v>907.69392999999991</v>
       </c>
-      <c r="L10" s="6">
+      <c r="L10" s="7">
         <v>16924.061930000003</v>
       </c>
-      <c r="M10" s="6">
+      <c r="M10" s="7">
         <v>24325.457039999998</v>
       </c>
-      <c r="N10" s="6">
+      <c r="N10" s="7">
         <v>1371.4894300000001</v>
       </c>
-      <c r="O10" s="6">
+      <c r="O10" s="7">
         <v>2965.9503999999997</v>
       </c>
-      <c r="P10" s="6">
+      <c r="P10" s="7">
         <v>16182.261409999997</v>
       </c>
-      <c r="Q10" s="6">
+      <c r="Q10" s="7">
         <v>22437.527340000015</v>
       </c>
-      <c r="R10" s="6">
+      <c r="R10" s="7">
         <v>1302.9459800000002</v>
       </c>
-      <c r="S10" s="6">
+      <c r="S10" s="7">
         <v>3177.9317000000001</v>
       </c>
-      <c r="T10" s="6">
+      <c r="T10" s="7">
         <v>19804.730040000002</v>
       </c>
-      <c r="U10" s="6">
+      <c r="U10" s="7">
         <v>25985.118029999991</v>
       </c>
-      <c r="V10" s="6">
+      <c r="V10" s="7">
         <v>1864.6664499999995</v>
       </c>
-      <c r="W10" s="6">
+      <c r="W10" s="7">
         <v>2323.33961</v>
       </c>
-      <c r="X10" s="6">
+      <c r="X10" s="7">
         <v>18889.854869999996</v>
       </c>
-      <c r="Y10" s="6">
+      <c r="Y10" s="7">
         <v>24369.199639999995</v>
       </c>
-      <c r="Z10" s="6">
+      <c r="Z10" s="7">
         <v>3682.6731400000008</v>
       </c>
-      <c r="AA10" s="6">
+      <c r="AA10" s="7">
         <v>2346.1598399999989</v>
       </c>
-      <c r="AB10" s="6">
+      <c r="AB10" s="7">
         <v>24389.848239999988</v>
       </c>
-      <c r="AC10" s="6">
+      <c r="AC10" s="7">
         <v>28360.39521000001</v>
       </c>
-      <c r="AD10" s="6">
+      <c r="AD10" s="7">
         <v>969.85194999999999</v>
       </c>
-      <c r="AE10" s="6">
+      <c r="AE10" s="7">
         <v>1716.8877500000001</v>
       </c>
-      <c r="AF10" s="6">
+      <c r="AF10" s="7">
         <v>28902.718489999999</v>
       </c>
-      <c r="AG10" s="6">
+      <c r="AG10" s="7">
         <v>36362.990300000005</v>
       </c>
-      <c r="AH10" s="6">
+      <c r="AH10" s="7">
         <v>646.45439999999985</v>
       </c>
-      <c r="AI10" s="6">
+      <c r="AI10" s="7">
         <v>1665.2546600000003</v>
       </c>
-      <c r="AJ10" s="6">
+      <c r="AJ10" s="7">
         <v>34922.492330000008</v>
       </c>
-      <c r="AK10" s="6">
+      <c r="AK10" s="7">
         <v>38748.414380000002</v>
       </c>
-      <c r="AL10" s="15">
+      <c r="AL10" s="19">
         <v>2417.61472</v>
       </c>
-      <c r="AM10" s="15">
+      <c r="AM10" s="19">
         <v>1781.5</v>
       </c>
-      <c r="AN10" s="15">
+      <c r="AN10" s="19">
         <v>35141.599999999999</v>
       </c>
-      <c r="AO10" s="15">
+      <c r="AO10" s="19">
         <v>44250.7</v>
       </c>
-      <c r="AP10" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AP10" s="23">
+        <v>35675.257060000004</v>
+      </c>
+      <c r="AQ10" s="23">
+        <v>23847.4</v>
+      </c>
+      <c r="AR10" s="23">
+        <v>29438.799999999999</v>
+      </c>
+      <c r="AS10" s="23">
+        <v>44364.2</v>
+      </c>
+      <c r="AT10" s="27">
+        <v>92.1</v>
+      </c>
+      <c r="AU10" s="27">
+        <v>187.6</v>
+      </c>
+      <c r="AV10" s="27">
+        <v>7093.5</v>
+      </c>
+      <c r="AW10" s="27">
+        <v>9556.2000000000007</v>
+      </c>
+      <c r="AX10" s="27">
+        <v>2958.5</v>
+      </c>
+      <c r="AY10" s="27">
+        <v>4914.2</v>
+      </c>
+      <c r="AZ10" s="27">
+        <v>5423.1</v>
+      </c>
+      <c r="BA10" s="27">
+        <v>8485.4</v>
+      </c>
+      <c r="BB10" s="12"/>
+      <c r="BC10" s="12"/>
+      <c r="BD10" s="12"/>
+      <c r="BE10" s="12"/>
+      <c r="BF10" s="12"/>
+      <c r="BG10" s="12"/>
+      <c r="BH10" s="12"/>
+      <c r="BI10" s="12"/>
     </row>
-    <row r="11" spans="1:49" s="12" customFormat="1" ht="33.75">
-      <c r="A11" s="9" t="s">
+    <row r="11" spans="1:61" s="13" customFormat="1" ht="33.75">
+      <c r="A11" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="16"/>
-      <c r="C11" s="16">
+      <c r="B11" s="21"/>
+      <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>35.646497814964576</v>
       </c>
-      <c r="D11" s="16"/>
-[...2 lines deleted...]
-      <c r="G11" s="16">
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>28.280817883217953</v>
       </c>
-      <c r="H11" s="16"/>
-[...2 lines deleted...]
-      <c r="K11" s="16">
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>34.974731271606466</v>
       </c>
-      <c r="L11" s="16"/>
-[...2 lines deleted...]
-      <c r="O11" s="16">
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21">
         <f>O10/O7*100</f>
         <v>55.957986976577644</v>
       </c>
-      <c r="P11" s="16"/>
-[...2 lines deleted...]
-      <c r="S11" s="16">
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
+      <c r="R11" s="21"/>
+      <c r="S11" s="21">
         <f>S10/S7*100</f>
         <v>54.176985873928693</v>
       </c>
-      <c r="T11" s="16"/>
-[...2 lines deleted...]
-      <c r="W11" s="16">
+      <c r="T11" s="21"/>
+      <c r="U11" s="21"/>
+      <c r="V11" s="21"/>
+      <c r="W11" s="21">
         <f>W10/W7*100</f>
         <v>55.406891503425193</v>
       </c>
-      <c r="X11" s="16"/>
-[...2 lines deleted...]
-      <c r="AA11" s="16">
+      <c r="X11" s="21"/>
+      <c r="Y11" s="21"/>
+      <c r="Z11" s="21"/>
+      <c r="AA11" s="21">
         <f>AA10/AA7*100</f>
         <v>46.952297082494965</v>
       </c>
-      <c r="AB11" s="16"/>
-[...2 lines deleted...]
-      <c r="AE11" s="16">
+      <c r="AB11" s="21"/>
+      <c r="AC11" s="21"/>
+      <c r="AD11" s="21"/>
+      <c r="AE11" s="21">
         <f>AE10/AE7*100</f>
         <v>40.104701698637896</v>
       </c>
-      <c r="AF11" s="16"/>
-[...2 lines deleted...]
-      <c r="AI11" s="6">
+      <c r="AF11" s="21"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7"/>
+      <c r="AI11" s="7">
         <f>AI10/AI7*100</f>
         <v>36.286082469470045</v>
       </c>
-      <c r="AJ11" s="6"/>
-[...2 lines deleted...]
-      <c r="AM11" s="6">
+      <c r="AJ11" s="7"/>
+      <c r="AK11" s="7"/>
+      <c r="AL11" s="7"/>
+      <c r="AM11" s="7">
         <f>AM10/AM7*100</f>
         <v>46.833512973527178</v>
       </c>
-      <c r="AN11" s="6"/>
-[...2 lines deleted...]
-      <c r="AQ11" s="6">
+      <c r="AN11" s="7"/>
+      <c r="AO11" s="7"/>
+      <c r="AP11" s="7"/>
+      <c r="AQ11" s="7">
         <f>AQ10/AQ7*100</f>
-        <v>55.69881749536971</v>
-[...9 lines deleted...]
-      <c r="AW11" s="6"/>
+        <v>89.113846475789032</v>
+      </c>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="16"/>
+      <c r="AU11" s="14">
+        <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
+        <v>32.445520581113797</v>
+      </c>
+      <c r="AV11" s="17"/>
+      <c r="AW11" s="17"/>
+      <c r="AX11" s="16"/>
+      <c r="AY11" s="14">
+        <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
+        <v>81.670572202556059</v>
+      </c>
+      <c r="AZ11" s="17"/>
+      <c r="BA11" s="17"/>
+      <c r="BB11" s="20"/>
+      <c r="BC11" s="20"/>
+      <c r="BD11" s="20"/>
+      <c r="BE11" s="20"/>
+      <c r="BF11" s="20"/>
+      <c r="BG11" s="20"/>
+      <c r="BH11" s="20"/>
+      <c r="BI11" s="20"/>
     </row>
-    <row r="13" spans="1:49" s="1" customFormat="1">
-      <c r="A13" s="18" t="s">
+    <row r="13" spans="1:61" s="1" customFormat="1">
+      <c r="A13" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="18"/>
-[...3 lines deleted...]
-      <c r="AK13" s="11"/>
+      <c r="B13" s="36"/>
+      <c r="AH13" s="12"/>
+      <c r="AI13" s="12"/>
+      <c r="AJ13" s="12"/>
+      <c r="AK13" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
-[...2 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
+  <mergeCells count="43">
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
-    <mergeCell ref="A4:A6"/>
-[...22 lines deleted...]
-    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Atyrau</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>