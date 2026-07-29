--- v1 (2026-05-29)
+++ v2 (2026-07-29)
@@ -1,62 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="934"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="934"/>
   </bookViews>
   <sheets>
     <sheet name="Atyrau" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="BA7" i="7"/>
   <c r="AZ7"/>
   <c r="AY7"/>
   <c r="AY11" s="1"/>
   <c r="AX7"/>
   <c r="AW7"/>
   <c r="AV7"/>
   <c r="AU7"/>
   <c r="AU11" s="1"/>
   <c r="AT7"/>
   <c r="AS7"/>
   <c r="AR7"/>
   <c r="AQ7"/>
   <c r="AQ11" s="1"/>
@@ -142,54 +146,54 @@
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">   *Preliminary data.</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
+    <t>January-May 2025*</t>
   </si>
   <si>
-    <t>January-March 2026*</t>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -762,54 +766,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист6"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="M7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:AK2"/>
+      <selection pane="bottomRight" activeCell="BG11" sqref="BG11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="11" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="11"/>
     <col min="24" max="29" width="9.28515625" style="11" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="11"/>
     <col min="33" max="33" width="9.5703125" style="11" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
       <c r="A1" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
@@ -1423,79 +1427,79 @@
         <f t="shared" si="0"/>
         <v>51619.8</v>
       </c>
       <c r="AO7" s="7">
         <f t="shared" si="0"/>
         <v>54523</v>
       </c>
       <c r="AP7" s="7">
         <f t="shared" si="0"/>
         <v>43644.495060000001</v>
       </c>
       <c r="AQ7" s="7">
         <f t="shared" si="0"/>
         <v>26760.600000000002</v>
       </c>
       <c r="AR7" s="7">
         <f t="shared" si="0"/>
         <v>42084.1</v>
       </c>
       <c r="AS7" s="7">
         <f t="shared" si="0"/>
         <v>53505.5</v>
       </c>
       <c r="AT7" s="24">
         <f t="shared" si="0"/>
-        <v>1406.6999999999998</v>
+        <v>8752</v>
       </c>
       <c r="AU7" s="24">
         <f t="shared" si="0"/>
-        <v>578.20000000000005</v>
+        <v>6692.8</v>
       </c>
       <c r="AV7" s="24">
         <f t="shared" si="0"/>
-        <v>10715.8</v>
+        <v>18273.800000000003</v>
       </c>
       <c r="AW7" s="24">
         <f t="shared" si="0"/>
-        <v>12200</v>
+        <v>22164.6</v>
       </c>
       <c r="AX7" s="24">
         <f t="shared" si="0"/>
-        <v>4954.5</v>
+        <v>9493.5999999999985</v>
       </c>
       <c r="AY7" s="24">
         <f t="shared" si="0"/>
-        <v>6017.0999999999995</v>
+        <v>10573.6</v>
       </c>
       <c r="AZ7" s="24">
         <f t="shared" si="0"/>
-        <v>7842.3</v>
+        <v>13050.099999999999</v>
       </c>
       <c r="BA7" s="24">
         <f t="shared" si="0"/>
-        <v>10060.199999999999</v>
+        <v>17162.2</v>
       </c>
       <c r="BB7" s="20"/>
       <c r="BC7" s="20"/>
       <c r="BD7" s="20"/>
       <c r="BE7" s="20"/>
       <c r="BF7" s="20"/>
       <c r="BG7" s="20"/>
       <c r="BH7" s="20"/>
       <c r="BI7" s="20"/>
     </row>
     <row r="8" spans="1:61" s="6" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>0</v>
       </c>
       <c r="C8" s="7">
         <v>0</v>
       </c>
       <c r="D8" s="7">
         <v>10351.854049999996</v>
       </c>
       <c r="E8" s="7">
         <v>7919.9900900000021</v>
@@ -1605,66 +1609,66 @@
       <c r="AN8" s="19">
         <v>13476.1</v>
       </c>
       <c r="AO8" s="19">
         <v>8511.7000000000007</v>
       </c>
       <c r="AP8" s="23">
         <v>3127.875</v>
       </c>
       <c r="AQ8" s="23">
         <v>541.6</v>
       </c>
       <c r="AR8" s="23">
         <v>10459.299999999999</v>
       </c>
       <c r="AS8" s="23">
         <v>7239.7</v>
       </c>
       <c r="AT8" s="22">
         <v>664.8</v>
       </c>
       <c r="AU8" s="22">
         <v>126.3</v>
       </c>
       <c r="AV8" s="22">
-        <v>2608.6</v>
+        <v>4386.2</v>
       </c>
       <c r="AW8" s="22">
-        <v>1824.5</v>
+        <v>3259.8</v>
       </c>
       <c r="AX8" s="22">
-        <v>403.7</v>
+        <v>1017.2</v>
       </c>
       <c r="AY8" s="22">
-        <v>76.8</v>
+        <v>239.1</v>
       </c>
       <c r="AZ8" s="22">
-        <v>1705.9</v>
+        <v>2815.9</v>
       </c>
       <c r="BA8" s="22">
-        <v>1258.3</v>
+        <v>2220</v>
       </c>
       <c r="BB8" s="12"/>
       <c r="BC8" s="12"/>
       <c r="BD8" s="12"/>
       <c r="BE8" s="12"/>
       <c r="BF8" s="12"/>
       <c r="BG8" s="12"/>
       <c r="BH8" s="12"/>
       <c r="BI8" s="12"/>
     </row>
     <row r="9" spans="1:61" s="6" customFormat="1" ht="22.5">
       <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>6700.5793400000002</v>
       </c>
       <c r="C9" s="7">
         <v>2630.4870100000003</v>
       </c>
       <c r="D9" s="7">
         <v>1300.4449999999997</v>
       </c>
       <c r="E9" s="7">
         <v>6052.6712699999989</v>
@@ -1768,72 +1772,72 @@
       <c r="AL9" s="19">
         <v>4928.6130000000003</v>
       </c>
       <c r="AM9" s="19">
         <v>1915.1</v>
       </c>
       <c r="AN9" s="19">
         <v>3002.1</v>
       </c>
       <c r="AO9" s="19">
         <v>1760.6</v>
       </c>
       <c r="AP9" s="23">
         <v>4841.3630000000003</v>
       </c>
       <c r="AQ9" s="23">
         <v>2371.6</v>
       </c>
       <c r="AR9" s="23">
         <v>2186</v>
       </c>
       <c r="AS9" s="23">
         <v>1901.6</v>
       </c>
       <c r="AT9" s="22">
-        <v>649.79999999999995</v>
+        <v>2144</v>
       </c>
       <c r="AU9" s="22">
-        <v>264.3</v>
+        <v>1004.7</v>
       </c>
       <c r="AV9" s="22">
-        <v>1013.7</v>
+        <v>1390.9</v>
       </c>
       <c r="AW9" s="22">
-        <v>819.3</v>
+        <v>1296.2</v>
       </c>
       <c r="AX9" s="22">
-        <v>1592.3</v>
+        <v>3520.7</v>
       </c>
       <c r="AY9" s="22">
-        <v>1026.0999999999999</v>
+        <v>2101.9</v>
       </c>
       <c r="AZ9" s="22">
-        <v>713.3</v>
+        <v>944.8</v>
       </c>
       <c r="BA9" s="22">
-        <v>316.5</v>
+        <v>498.5</v>
       </c>
       <c r="BB9" s="12"/>
       <c r="BC9" s="12"/>
       <c r="BD9" s="12"/>
       <c r="BE9" s="12"/>
       <c r="BF9" s="12"/>
       <c r="BG9" s="12"/>
       <c r="BH9" s="12"/>
       <c r="BI9" s="12"/>
     </row>
     <row r="10" spans="1:61" s="6" customFormat="1" ht="22.5">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="7">
         <v>1189.4785999999999</v>
       </c>
       <c r="C10" s="7">
         <v>1457.0714300000002</v>
       </c>
       <c r="D10" s="7">
         <v>20795.950989999994</v>
       </c>
       <c r="E10" s="7">
         <v>24878.026999999995</v>
@@ -1937,72 +1941,72 @@
       <c r="AL10" s="19">
         <v>2417.61472</v>
       </c>
       <c r="AM10" s="19">
         <v>1781.5</v>
       </c>
       <c r="AN10" s="19">
         <v>35141.599999999999</v>
       </c>
       <c r="AO10" s="19">
         <v>44250.7</v>
       </c>
       <c r="AP10" s="23">
         <v>35675.257060000004</v>
       </c>
       <c r="AQ10" s="23">
         <v>23847.4</v>
       </c>
       <c r="AR10" s="23">
         <v>29438.799999999999</v>
       </c>
       <c r="AS10" s="23">
         <v>44364.2</v>
       </c>
       <c r="AT10" s="27">
-        <v>92.1</v>
+        <v>5943.2</v>
       </c>
       <c r="AU10" s="27">
-        <v>187.6</v>
+        <v>5561.8</v>
       </c>
       <c r="AV10" s="27">
-        <v>7093.5</v>
+        <v>12496.7</v>
       </c>
       <c r="AW10" s="27">
-        <v>9556.2000000000007</v>
+        <v>17608.599999999999</v>
       </c>
       <c r="AX10" s="27">
-        <v>2958.5</v>
+        <v>4955.7</v>
       </c>
       <c r="AY10" s="27">
-        <v>4914.2</v>
+        <v>8232.6</v>
       </c>
       <c r="AZ10" s="27">
-        <v>5423.1</v>
+        <v>9289.4</v>
       </c>
       <c r="BA10" s="27">
-        <v>8485.4</v>
+        <v>14443.7</v>
       </c>
       <c r="BB10" s="12"/>
       <c r="BC10" s="12"/>
       <c r="BD10" s="12"/>
       <c r="BE10" s="12"/>
       <c r="BF10" s="12"/>
       <c r="BG10" s="12"/>
       <c r="BH10" s="12"/>
       <c r="BI10" s="12"/>
     </row>
     <row r="11" spans="1:61" s="13" customFormat="1" ht="33.75">
       <c r="A11" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>35.646497814964576</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>28.280817883217953</v>
@@ -2053,58 +2057,58 @@
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7">
         <f>AI10/AI7*100</f>
         <v>36.286082469470045</v>
       </c>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7"/>
       <c r="AL11" s="7"/>
       <c r="AM11" s="7">
         <f>AM10/AM7*100</f>
         <v>46.833512973527178</v>
       </c>
       <c r="AN11" s="7"/>
       <c r="AO11" s="7"/>
       <c r="AP11" s="7"/>
       <c r="AQ11" s="7">
         <f>AQ10/AQ7*100</f>
         <v>89.113846475789032</v>
       </c>
       <c r="AR11" s="7"/>
       <c r="AS11" s="7"/>
       <c r="AT11" s="16"/>
       <c r="AU11" s="14">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>32.445520581113797</v>
+        <v>83.101243126942379</v>
       </c>
       <c r="AV11" s="17"/>
       <c r="AW11" s="17"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="14">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>81.670572202556059</v>
+        <v>77.859953090716502</v>
       </c>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="20"/>
       <c r="BC11" s="20"/>
       <c r="BD11" s="20"/>
       <c r="BE11" s="20"/>
       <c r="BF11" s="20"/>
       <c r="BG11" s="20"/>
       <c r="BH11" s="20"/>
       <c r="BI11" s="20"/>
     </row>
     <row r="13" spans="1:61" s="1" customFormat="1">
       <c r="A13" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="36"/>
       <c r="AH13" s="12"/>
       <c r="AI13" s="12"/>
       <c r="AJ13" s="12"/>
       <c r="AK13" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>