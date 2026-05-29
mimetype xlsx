--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13500" yWindow="-120" windowWidth="13665" windowHeight="12870" activeTab="1"/>
+    <workbookView xWindow="13500" yWindow="-120" windowWidth="13665" windowHeight="12870"/>
   </bookViews>
   <sheets>
-    <sheet name="IPV provision food " sheetId="5" r:id="rId1"/>
-    <sheet name="Volume provision food " sheetId="4" r:id="rId2"/>
+    <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
+    <sheet name="IPV provision food " sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="22">
   <si>
     <t>Indices of the physical volume of services for the provision of food and beverages</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
@@ -360,51 +360,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -435,91 +435,90 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -789,1091 +788,100 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
-[...989 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="L12" sqref="L12"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="39"/>
-[...10 lines deleted...]
-      <c r="M1" s="39"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="46"/>
-[...10 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="6" t="s">
@@ -2259,98 +1267,1196 @@
         <v>14524.6</v>
       </c>
       <c r="K11" s="22">
         <v>13926.1</v>
       </c>
       <c r="L11" s="24">
         <v>14003.8</v>
       </c>
       <c r="M11" s="25">
         <v>19461.900000000001</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="11" customFormat="1">
       <c r="A12" s="12">
         <v>2025</v>
       </c>
       <c r="B12" s="24">
         <v>15194.6</v>
       </c>
       <c r="C12" s="24">
         <v>14686.9</v>
       </c>
       <c r="D12" s="24">
         <v>24452.400000000001</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="22">
         <v>23430.7</v>
       </c>
       <c r="F12" s="27">
         <v>12004.6</v>
       </c>
       <c r="G12" s="27">
         <v>12558.2</v>
       </c>
       <c r="H12" s="27">
         <v>12470.4</v>
       </c>
       <c r="I12" s="27">
         <v>12550.9</v>
       </c>
       <c r="J12" s="26">
         <v>12205.7</v>
       </c>
       <c r="K12" s="26">
         <v>12438.5</v>
       </c>
       <c r="L12" s="26">
         <v>12289.2</v>
       </c>
-      <c r="M12" s="12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:25" s="11" customFormat="1"/>
+      <c r="M12" s="24">
+        <v>12529.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" s="11" customFormat="1">
+      <c r="A13" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="24">
+        <v>17171.900000000001</v>
+      </c>
+      <c r="C13" s="24">
+        <v>17375.3</v>
+      </c>
+      <c r="D13" s="46">
+        <v>28206</v>
+      </c>
+      <c r="E13" s="22">
+        <v>28009.9</v>
+      </c>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M29"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F34" sqref="F34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="1"/>
+    <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A1" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+    </row>
+    <row r="2" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="34" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1">
+      <c r="A4" s="28">
+        <v>2019</v>
+      </c>
+      <c r="B4" s="29">
+        <v>99.9</v>
+      </c>
+      <c r="C4" s="29">
+        <v>98.6</v>
+      </c>
+      <c r="D4" s="29">
+        <v>98.5</v>
+      </c>
+      <c r="E4" s="29">
+        <v>98.6</v>
+      </c>
+      <c r="F4" s="29">
+        <v>108.5</v>
+      </c>
+      <c r="G4" s="29">
+        <v>95.9</v>
+      </c>
+      <c r="H4" s="29">
+        <v>114.2</v>
+      </c>
+      <c r="I4" s="29">
+        <v>118.8</v>
+      </c>
+      <c r="J4" s="29">
+        <v>116</v>
+      </c>
+      <c r="K4" s="29">
+        <v>89.6</v>
+      </c>
+      <c r="L4" s="29">
+        <v>86.5</v>
+      </c>
+      <c r="M4" s="29">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="11" customFormat="1">
+      <c r="A5" s="28">
+        <v>2020</v>
+      </c>
+      <c r="B5" s="29">
+        <v>85.8</v>
+      </c>
+      <c r="C5" s="29">
+        <v>86.1</v>
+      </c>
+      <c r="D5" s="29">
+        <v>89.7</v>
+      </c>
+      <c r="E5" s="29">
+        <v>89.2</v>
+      </c>
+      <c r="F5" s="29">
+        <v>100.3</v>
+      </c>
+      <c r="G5" s="29">
+        <v>112.1</v>
+      </c>
+      <c r="H5" s="29">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="I5" s="29">
+        <v>62.2</v>
+      </c>
+      <c r="J5" s="29">
+        <v>92.4</v>
+      </c>
+      <c r="K5" s="29">
+        <v>101.9</v>
+      </c>
+      <c r="L5" s="29">
+        <v>108.4</v>
+      </c>
+      <c r="M5" s="29">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1">
+      <c r="A6" s="28">
+        <v>2021</v>
+      </c>
+      <c r="B6" s="30">
+        <v>174.9</v>
+      </c>
+      <c r="C6" s="30">
+        <v>98.4</v>
+      </c>
+      <c r="D6" s="30">
+        <v>110.4</v>
+      </c>
+      <c r="E6" s="30">
+        <v>57.4</v>
+      </c>
+      <c r="F6" s="30">
+        <v>125.4</v>
+      </c>
+      <c r="G6" s="30">
+        <v>94.6</v>
+      </c>
+      <c r="H6" s="30">
+        <v>98.8</v>
+      </c>
+      <c r="I6" s="30">
+        <v>97</v>
+      </c>
+      <c r="J6" s="30">
+        <v>78</v>
+      </c>
+      <c r="K6" s="30">
+        <v>87.2</v>
+      </c>
+      <c r="L6" s="30">
+        <v>87.4</v>
+      </c>
+      <c r="M6" s="30">
+        <v>115.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1">
+      <c r="A7" s="28">
+        <v>2022</v>
+      </c>
+      <c r="B7" s="30">
+        <v>308.2</v>
+      </c>
+      <c r="C7" s="29">
+        <v>113.7</v>
+      </c>
+      <c r="D7" s="30">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="E7" s="30">
+        <v>83.7</v>
+      </c>
+      <c r="F7" s="30">
+        <v>100.1</v>
+      </c>
+      <c r="G7" s="30">
+        <v>325.60000000000002</v>
+      </c>
+      <c r="H7" s="30">
+        <v>92</v>
+      </c>
+      <c r="I7" s="30">
+        <v>102.4</v>
+      </c>
+      <c r="J7" s="30">
+        <v>89.3</v>
+      </c>
+      <c r="K7" s="30">
+        <v>103.8</v>
+      </c>
+      <c r="L7" s="30">
+        <v>98.6</v>
+      </c>
+      <c r="M7" s="30">
+        <v>87.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="11" customFormat="1">
+      <c r="A8" s="28">
+        <v>2023</v>
+      </c>
+      <c r="B8" s="31">
+        <v>106.3</v>
+      </c>
+      <c r="C8" s="31">
+        <v>94.2</v>
+      </c>
+      <c r="D8" s="31">
+        <v>164.4</v>
+      </c>
+      <c r="E8" s="29">
+        <v>66.5</v>
+      </c>
+      <c r="F8" s="29">
+        <v>85</v>
+      </c>
+      <c r="G8" s="29">
+        <v>103.1</v>
+      </c>
+      <c r="H8" s="29">
+        <v>94</v>
+      </c>
+      <c r="I8" s="29">
+        <v>105.8</v>
+      </c>
+      <c r="J8" s="29">
+        <v>100.1</v>
+      </c>
+      <c r="K8" s="29">
+        <v>89.1</v>
+      </c>
+      <c r="L8" s="30">
+        <v>101.4</v>
+      </c>
+      <c r="M8" s="29">
+        <v>120.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="11" customFormat="1">
+      <c r="A9" s="28">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="31">
+        <v>86.7</v>
+      </c>
+      <c r="C9" s="31">
+        <v>96.2</v>
+      </c>
+      <c r="D9" s="31">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="E9" s="29">
+        <v>100.4</v>
+      </c>
+      <c r="F9" s="29">
+        <v>44.4</v>
+      </c>
+      <c r="G9" s="29">
+        <v>110.3</v>
+      </c>
+      <c r="H9" s="29">
+        <v>89.4</v>
+      </c>
+      <c r="I9" s="29">
+        <v>113</v>
+      </c>
+      <c r="J9" s="29">
+        <v>97.6</v>
+      </c>
+      <c r="K9" s="29">
+        <v>95.9</v>
+      </c>
+      <c r="L9" s="30">
+        <v>100.4</v>
+      </c>
+      <c r="M9" s="29">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="11" customFormat="1">
+      <c r="A10" s="28">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="31">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="C10" s="31">
+        <v>96.7</v>
+      </c>
+      <c r="D10" s="31">
+        <v>162.6</v>
+      </c>
+      <c r="E10" s="29">
+        <v>96.4</v>
+      </c>
+      <c r="F10" s="29">
+        <v>50.6</v>
+      </c>
+      <c r="G10" s="29">
+        <v>103.5</v>
+      </c>
+      <c r="H10" s="29">
+        <v>99.3</v>
+      </c>
+      <c r="I10" s="29">
+        <v>95.8</v>
+      </c>
+      <c r="J10" s="35">
+        <v>96.5</v>
+      </c>
+      <c r="K10" s="35">
+        <v>99.6</v>
+      </c>
+      <c r="L10" s="30">
+        <v>98.8</v>
+      </c>
+      <c r="M10" s="29">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="11" customFormat="1">
+      <c r="A11" s="28">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="31">
+        <v>137.1</v>
+      </c>
+      <c r="C11" s="31">
+        <v>97.9</v>
+      </c>
+      <c r="D11" s="31">
+        <v>158.4</v>
+      </c>
+      <c r="E11" s="29">
+        <v>98.2</v>
+      </c>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="29"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="43"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1">
+      <c r="A13" s="32">
+        <v>2019</v>
+      </c>
+      <c r="B13" s="29">
+        <v>116.2</v>
+      </c>
+      <c r="C13" s="29">
+        <v>104.1</v>
+      </c>
+      <c r="D13" s="29">
+        <v>104.4</v>
+      </c>
+      <c r="E13" s="29">
+        <v>101</v>
+      </c>
+      <c r="F13" s="29">
+        <v>101.3</v>
+      </c>
+      <c r="G13" s="29">
+        <v>108.4</v>
+      </c>
+      <c r="H13" s="29">
+        <v>123.4</v>
+      </c>
+      <c r="I13" s="29">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="J13" s="29">
+        <v>133.6</v>
+      </c>
+      <c r="K13" s="29">
+        <v>149.1</v>
+      </c>
+      <c r="L13" s="29">
+        <v>122.4</v>
+      </c>
+      <c r="M13" s="29">
+        <v>126.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1">
+      <c r="A14" s="32">
+        <v>2020</v>
+      </c>
+      <c r="B14" s="29">
+        <v>108.6</v>
+      </c>
+      <c r="C14" s="29">
+        <v>94.7</v>
+      </c>
+      <c r="D14" s="29">
+        <v>86.3</v>
+      </c>
+      <c r="E14" s="29">
+        <v>78</v>
+      </c>
+      <c r="F14" s="29">
+        <v>72.2</v>
+      </c>
+      <c r="G14" s="29">
+        <v>84.4</v>
+      </c>
+      <c r="H14" s="29">
+        <v>119.9</v>
+      </c>
+      <c r="I14" s="29">
+        <v>62.8</v>
+      </c>
+      <c r="J14" s="29">
+        <v>50</v>
+      </c>
+      <c r="K14" s="29">
+        <v>56.9</v>
+      </c>
+      <c r="L14" s="29">
+        <v>71.3</v>
+      </c>
+      <c r="M14" s="29">
+        <v>76.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="11" customFormat="1">
+      <c r="A15" s="32">
+        <v>2021</v>
+      </c>
+      <c r="B15" s="30">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="C15" s="30">
+        <v>179.1</v>
+      </c>
+      <c r="D15" s="30">
+        <v>220.4</v>
+      </c>
+      <c r="E15" s="30">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="F15" s="30">
+        <v>177.3</v>
+      </c>
+      <c r="G15" s="30">
+        <v>149.6</v>
+      </c>
+      <c r="H15" s="30">
+        <v>91.1</v>
+      </c>
+      <c r="I15" s="30">
+        <v>142</v>
+      </c>
+      <c r="J15" s="30">
+        <v>120</v>
+      </c>
+      <c r="K15" s="30">
+        <v>102.8</v>
+      </c>
+      <c r="L15" s="30">
+        <v>82.8</v>
+      </c>
+      <c r="M15" s="30">
+        <v>85.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="11" customFormat="1">
+      <c r="A16" s="32">
+        <v>2022</v>
+      </c>
+      <c r="B16" s="30">
+        <v>150.6</v>
+      </c>
+      <c r="C16" s="33">
+        <v>173.9</v>
+      </c>
+      <c r="D16" s="33">
+        <v>58.6</v>
+      </c>
+      <c r="E16" s="30">
+        <v>85.5</v>
+      </c>
+      <c r="F16" s="30">
+        <v>68.2</v>
+      </c>
+      <c r="G16" s="30">
+        <v>234.9</v>
+      </c>
+      <c r="H16" s="30">
+        <v>218.9</v>
+      </c>
+      <c r="I16" s="30">
+        <v>231</v>
+      </c>
+      <c r="J16" s="30">
+        <v>264.3</v>
+      </c>
+      <c r="K16" s="30">
+        <v>314.60000000000002</v>
+      </c>
+      <c r="L16" s="30">
+        <v>354.8</v>
+      </c>
+      <c r="M16" s="30">
+        <v>269.60000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="11" customFormat="1">
+      <c r="A17" s="32">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="31">
+        <v>93</v>
+      </c>
+      <c r="C17" s="31">
+        <v>77</v>
+      </c>
+      <c r="D17" s="31">
+        <v>340</v>
+      </c>
+      <c r="E17" s="33">
+        <v>270</v>
+      </c>
+      <c r="F17" s="33">
+        <v>229.4</v>
+      </c>
+      <c r="G17" s="33">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="H17" s="33">
+        <v>74.2</v>
+      </c>
+      <c r="I17" s="33">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="J17" s="33">
+        <v>85.8</v>
+      </c>
+      <c r="K17" s="33">
+        <v>73.7</v>
+      </c>
+      <c r="L17" s="30">
+        <v>75.8</v>
+      </c>
+      <c r="M17" s="29">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="11" customFormat="1">
+      <c r="A18" s="28">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="31">
+        <v>84.6</v>
+      </c>
+      <c r="C18" s="31">
+        <v>86.5</v>
+      </c>
+      <c r="D18" s="31">
+        <v>85.1</v>
+      </c>
+      <c r="E18" s="33">
+        <v>128.6</v>
+      </c>
+      <c r="F18" s="33">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="G18" s="33">
+        <v>71.8</v>
+      </c>
+      <c r="H18" s="33">
+        <v>68.3</v>
+      </c>
+      <c r="I18" s="33">
+        <v>73</v>
+      </c>
+      <c r="J18" s="33">
+        <v>71.2</v>
+      </c>
+      <c r="K18" s="33">
+        <v>76.5</v>
+      </c>
+      <c r="L18" s="30">
+        <v>75.7</v>
+      </c>
+      <c r="M18" s="29">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="11" customFormat="1">
+      <c r="A19" s="28">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="31">
+        <v>78.8</v>
+      </c>
+      <c r="C19" s="31">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="D19" s="31">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="E19" s="33">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="F19" s="33">
+        <v>87</v>
+      </c>
+      <c r="G19" s="33">
+        <v>81.7</v>
+      </c>
+      <c r="H19" s="33">
+        <v>90.7</v>
+      </c>
+      <c r="I19" s="33">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="J19" s="35">
+        <v>76</v>
+      </c>
+      <c r="K19" s="35">
+        <v>79</v>
+      </c>
+      <c r="L19" s="30">
+        <v>77.7</v>
+      </c>
+      <c r="M19" s="29">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="11" customFormat="1">
+      <c r="A20" s="28">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="31">
+        <v>100.1</v>
+      </c>
+      <c r="C20" s="31">
+        <v>101.4</v>
+      </c>
+      <c r="D20" s="31">
+        <v>98.8</v>
+      </c>
+      <c r="E20" s="33">
+        <v>100.6</v>
+      </c>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="29"/>
+    </row>
+    <row r="21" spans="1:13" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A21" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="43"/>
+    </row>
+    <row r="22" spans="1:13" s="11" customFormat="1">
+      <c r="A22" s="28">
+        <v>2019</v>
+      </c>
+      <c r="B22" s="29">
+        <v>116.2</v>
+      </c>
+      <c r="C22" s="29">
+        <v>109.9</v>
+      </c>
+      <c r="D22" s="29">
+        <v>108</v>
+      </c>
+      <c r="E22" s="29">
+        <v>106.1</v>
+      </c>
+      <c r="F22" s="29">
+        <v>105.1</v>
+      </c>
+      <c r="G22" s="29">
+        <v>105.7</v>
+      </c>
+      <c r="H22" s="29">
+        <v>108.1</v>
+      </c>
+      <c r="I22" s="29">
+        <v>113.5</v>
+      </c>
+      <c r="J22" s="29">
+        <v>116.1</v>
+      </c>
+      <c r="K22" s="29">
+        <v>119.4</v>
+      </c>
+      <c r="L22" s="29">
+        <v>119.7</v>
+      </c>
+      <c r="M22" s="29">
+        <v>120.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="11" customFormat="1">
+      <c r="A23" s="28">
+        <v>2020</v>
+      </c>
+      <c r="B23" s="29">
+        <v>108.6</v>
+      </c>
+      <c r="C23" s="29">
+        <v>101.6</v>
+      </c>
+      <c r="D23" s="29">
+        <v>96.5</v>
+      </c>
+      <c r="E23" s="29">
+        <v>91.9</v>
+      </c>
+      <c r="F23" s="29">
+        <v>87.8</v>
+      </c>
+      <c r="G23" s="29">
+        <v>87.3</v>
+      </c>
+      <c r="H23" s="29">
+        <v>92.5</v>
+      </c>
+      <c r="I23" s="29">
+        <v>87.7</v>
+      </c>
+      <c r="J23" s="29">
+        <v>81.8</v>
+      </c>
+      <c r="K23" s="29">
+        <v>78.7</v>
+      </c>
+      <c r="L23" s="29">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="M23" s="29">
+        <v>77.900000000000006</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="11" customFormat="1">
+      <c r="A24" s="28">
+        <v>2021</v>
+      </c>
+      <c r="B24" s="30">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="C24" s="30">
+        <v>167.3</v>
+      </c>
+      <c r="D24" s="30">
+        <v>182.9</v>
+      </c>
+      <c r="E24" s="30">
+        <v>174.5</v>
+      </c>
+      <c r="F24" s="30">
+        <v>175</v>
+      </c>
+      <c r="G24" s="30">
+        <v>170.8</v>
+      </c>
+      <c r="H24" s="30">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="I24" s="30">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="J24" s="30">
+        <v>149.6</v>
+      </c>
+      <c r="K24" s="30">
+        <v>145.5</v>
+      </c>
+      <c r="L24" s="30">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="M24" s="30">
+        <v>134.80000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="11" customFormat="1">
+      <c r="A25" s="28">
+        <v>2022</v>
+      </c>
+      <c r="B25" s="30">
+        <v>150.6</v>
+      </c>
+      <c r="C25" s="33">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="D25" s="33">
+        <v>125.1</v>
+      </c>
+      <c r="E25" s="30">
+        <v>117.9</v>
+      </c>
+      <c r="F25" s="30">
+        <v>109.1</v>
+      </c>
+      <c r="G25" s="30">
+        <v>127.3</v>
+      </c>
+      <c r="H25" s="30">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="I25" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="J25" s="30">
+        <v>158.4</v>
+      </c>
+      <c r="K25" s="30">
+        <v>168.4</v>
+      </c>
+      <c r="L25" s="30">
+        <v>178.7</v>
+      </c>
+      <c r="M25" s="30">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="11" customFormat="1">
+      <c r="A26" s="28">
+        <v>2023</v>
+      </c>
+      <c r="B26" s="31">
+        <v>93</v>
+      </c>
+      <c r="C26" s="31">
+        <v>84.4</v>
+      </c>
+      <c r="D26" s="31">
+        <v>127.3</v>
+      </c>
+      <c r="E26" s="33">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="F26" s="33">
+        <v>154.6</v>
+      </c>
+      <c r="G26" s="33">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="H26" s="33">
+        <v>120.8</v>
+      </c>
+      <c r="I26" s="33">
+        <v>113.2</v>
+      </c>
+      <c r="J26" s="33">
+        <v>109.5</v>
+      </c>
+      <c r="K26" s="33">
+        <v>105.1</v>
+      </c>
+      <c r="L26" s="30">
+        <v>102</v>
+      </c>
+      <c r="M26" s="30">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="11" customFormat="1">
+      <c r="A27" s="28">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="27">
+        <v>84.6</v>
+      </c>
+      <c r="C27" s="27">
+        <v>85.5</v>
+      </c>
+      <c r="D27" s="27">
+        <v>85.4</v>
+      </c>
+      <c r="E27" s="27">
+        <v>95.3</v>
+      </c>
+      <c r="F27" s="27">
+        <v>90.6</v>
+      </c>
+      <c r="G27" s="27">
+        <v>87.9</v>
+      </c>
+      <c r="H27" s="27">
+        <v>85.6</v>
+      </c>
+      <c r="I27" s="26">
+        <v>84.1</v>
+      </c>
+      <c r="J27" s="26">
+        <v>82.8</v>
+      </c>
+      <c r="K27" s="27">
+        <v>82.2</v>
+      </c>
+      <c r="L27" s="26">
+        <v>81.8</v>
+      </c>
+      <c r="M27" s="27">
+        <v>82.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="11" customFormat="1">
+      <c r="A28" s="28">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="26">
+        <v>78.8</v>
+      </c>
+      <c r="C28" s="31">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="D28" s="27">
+        <v>79.3</v>
+      </c>
+      <c r="E28" s="27">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="F28" s="27">
+        <v>79.5</v>
+      </c>
+      <c r="G28" s="27">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="H28" s="27">
+        <v>80.7</v>
+      </c>
+      <c r="I28" s="27">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="J28" s="35">
+        <v>79.7</v>
+      </c>
+      <c r="K28" s="35">
+        <v>79.5</v>
+      </c>
+      <c r="L28" s="27">
+        <v>79.3</v>
+      </c>
+      <c r="M28" s="27">
+        <v>77.099999999999994</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="28">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="27">
+        <v>100.1</v>
+      </c>
+      <c r="C29" s="27">
+        <v>100.7</v>
+      </c>
+      <c r="D29" s="27">
+        <v>100.1</v>
+      </c>
+      <c r="E29" s="27">
+        <v>100.3</v>
+      </c>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A12:M12"/>
+    <mergeCell ref="A21:M21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Volume provision food </vt:lpstr>
       <vt:lpstr>IPV provision food </vt:lpstr>
-      <vt:lpstr>Volume provision food </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>