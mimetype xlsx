--- v1 (2026-05-29)
+++ v2 (2026-08-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13500" yWindow="-120" windowWidth="13665" windowHeight="12870"/>
+    <workbookView xWindow="13500" yWindow="-120" windowWidth="13665" windowHeight="12870" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
     <sheet name="IPV provision food " sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="22">
   <si>
     <t>Indices of the physical volume of services for the provision of food and beverages</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
@@ -91,51 +91,51 @@
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>Services for the provision and provision of food and beverages</t>
   </si>
   <si>
     <t>18 525,3</t>
   </si>
   <si>
     <t>14 842,4</t>
   </si>
   <si>
     <t>149,,4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -165,50 +165,56 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -360,51 +366,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -445,80 +451,91 @@
     <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -790,98 +807,98 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="37"/>
-[...10 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="44"/>
-[...10 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="6" t="s">
@@ -1305,164 +1322,170 @@
         <v>12550.9</v>
       </c>
       <c r="J12" s="26">
         <v>12205.7</v>
       </c>
       <c r="K12" s="26">
         <v>12438.5</v>
       </c>
       <c r="L12" s="26">
         <v>12289.2</v>
       </c>
       <c r="M12" s="24">
         <v>12529.3</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="11" customFormat="1">
       <c r="A13" s="12">
         <v>2026</v>
       </c>
       <c r="B13" s="24">
         <v>17171.900000000001</v>
       </c>
       <c r="C13" s="24">
         <v>17375.3</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="37">
         <v>28206</v>
       </c>
       <c r="E13" s="22">
         <v>28009.9</v>
       </c>
-      <c r="F13" s="47"/>
-[...6 lines deleted...]
-      <c r="M13" s="47"/>
+      <c r="F13" s="48">
+        <v>14042.8</v>
+      </c>
+      <c r="G13" s="49">
+        <v>15429.5</v>
+      </c>
+      <c r="H13" s="49">
+        <v>7363.4</v>
+      </c>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...10 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:13" ht="26.25" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="34" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="39"/>
-[...10 lines deleted...]
-      <c r="M3" s="40"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
     </row>
     <row r="4" spans="1:13" s="11" customFormat="1">
       <c r="A4" s="28">
         <v>2019</v>
       </c>
       <c r="B4" s="29">
         <v>99.9</v>
       </c>
       <c r="C4" s="29">
         <v>98.6</v>
       </c>
       <c r="D4" s="29">
         <v>98.5</v>
       </c>
       <c r="E4" s="29">
         <v>98.6</v>
       </c>
       <c r="F4" s="29">
         <v>108.5</v>
       </c>
       <c r="G4" s="29">
         <v>95.9</v>
       </c>
       <c r="H4" s="29">
         <v>114.2</v>
@@ -1723,75 +1746,81 @@
         <v>99.6</v>
       </c>
       <c r="L10" s="30">
         <v>98.8</v>
       </c>
       <c r="M10" s="29">
         <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="11" customFormat="1">
       <c r="A11" s="28">
         <v>2026</v>
       </c>
       <c r="B11" s="31">
         <v>137.1</v>
       </c>
       <c r="C11" s="31">
         <v>97.9</v>
       </c>
       <c r="D11" s="31">
         <v>158.4</v>
       </c>
       <c r="E11" s="29">
         <v>98.2</v>
       </c>
-      <c r="F11" s="29"/>
-[...1 lines deleted...]
-      <c r="H11" s="29"/>
+      <c r="F11" s="50">
+        <v>49.9</v>
+      </c>
+      <c r="G11" s="51">
+        <v>106.4</v>
+      </c>
+      <c r="H11" s="50">
+        <v>47.7</v>
+      </c>
       <c r="I11" s="29"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="30"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A12" s="41" t="s">
+      <c r="A12" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="42"/>
-[...10 lines deleted...]
-      <c r="M12" s="43"/>
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="46"/>
+      <c r="E12" s="46"/>
+      <c r="F12" s="46"/>
+      <c r="G12" s="46"/>
+      <c r="H12" s="46"/>
+      <c r="I12" s="46"/>
+      <c r="J12" s="46"/>
+      <c r="K12" s="46"/>
+      <c r="L12" s="46"/>
+      <c r="M12" s="47"/>
     </row>
     <row r="13" spans="1:13" s="11" customFormat="1">
       <c r="A13" s="32">
         <v>2019</v>
       </c>
       <c r="B13" s="29">
         <v>116.2</v>
       </c>
       <c r="C13" s="29">
         <v>104.1</v>
       </c>
       <c r="D13" s="29">
         <v>104.4</v>
       </c>
       <c r="E13" s="29">
         <v>101</v>
       </c>
       <c r="F13" s="29">
         <v>101.3</v>
       </c>
       <c r="G13" s="29">
         <v>108.4</v>
       </c>
       <c r="H13" s="29">
         <v>123.4</v>
@@ -2052,75 +2081,81 @@
         <v>79</v>
       </c>
       <c r="L19" s="30">
         <v>77.7</v>
       </c>
       <c r="M19" s="29">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="11" customFormat="1">
       <c r="A20" s="28">
         <v>2026</v>
       </c>
       <c r="B20" s="31">
         <v>100.1</v>
       </c>
       <c r="C20" s="31">
         <v>101.4</v>
       </c>
       <c r="D20" s="31">
         <v>98.8</v>
       </c>
       <c r="E20" s="33">
         <v>100.6</v>
       </c>
-      <c r="F20" s="33"/>
-[...1 lines deleted...]
-      <c r="H20" s="33"/>
+      <c r="F20" s="50">
+        <v>99.4</v>
+      </c>
+      <c r="G20" s="51">
+        <v>102.1</v>
+      </c>
+      <c r="H20" s="50">
+        <v>49.1</v>
+      </c>
       <c r="I20" s="33"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="30"/>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="42"/>
-[...10 lines deleted...]
-      <c r="M21" s="43"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="47"/>
     </row>
     <row r="22" spans="1:13" s="11" customFormat="1">
       <c r="A22" s="28">
         <v>2019</v>
       </c>
       <c r="B22" s="29">
         <v>116.2</v>
       </c>
       <c r="C22" s="29">
         <v>109.9</v>
       </c>
       <c r="D22" s="29">
         <v>108</v>
       </c>
       <c r="E22" s="29">
         <v>106.1</v>
       </c>
       <c r="F22" s="29">
         <v>105.1</v>
       </c>
       <c r="G22" s="29">
         <v>105.7</v>
       </c>
       <c r="H22" s="29">
         <v>108.1</v>
@@ -2381,58 +2416,64 @@
         <v>79.5</v>
       </c>
       <c r="L28" s="27">
         <v>79.3</v>
       </c>
       <c r="M28" s="27">
         <v>77.099999999999994</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="28">
         <v>2026</v>
       </c>
       <c r="B29" s="27">
         <v>100.1</v>
       </c>
       <c r="C29" s="27">
         <v>100.7</v>
       </c>
       <c r="D29" s="27">
         <v>100.1</v>
       </c>
       <c r="E29" s="27">
         <v>100.3</v>
       </c>
-      <c r="F29" s="45"/>
-[...6 lines deleted...]
-      <c r="M29" s="45"/>
+      <c r="F29" s="52">
+        <v>100.1</v>
+      </c>
+      <c r="G29" s="52">
+        <v>100.1</v>
+      </c>
+      <c r="H29" s="52">
+        <v>94.4</v>
+      </c>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+      <c r="K29" s="36"/>
+      <c r="L29" s="36"/>
+      <c r="M29" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>