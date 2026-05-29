--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="108">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t>January-February 2019</t>
   </si>
   <si>
     <t>January-March 2019</t>
   </si>
   <si>
     <t xml:space="preserve">January-April 2019 </t>
   </si>
   <si>
@@ -302,50 +302,86 @@
     <t>January-April 2025</t>
   </si>
   <si>
     <t>January-May 2025</t>
   </si>
   <si>
     <t>January-June 2025</t>
   </si>
   <si>
     <t>January-July 2025</t>
   </si>
   <si>
     <t>January-August 2025</t>
   </si>
   <si>
     <t xml:space="preserve">January-September 2025 </t>
   </si>
   <si>
     <t>January-October 2025</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
+  </si>
+  <si>
+    <t>January 2026</t>
+  </si>
+  <si>
+    <t>January-February 2026</t>
+  </si>
+  <si>
+    <t>January-March 2026</t>
+  </si>
+  <si>
+    <t>January-April 2026</t>
+  </si>
+  <si>
+    <t>January-May 2026</t>
+  </si>
+  <si>
+    <t>January-June 2026</t>
+  </si>
+  <si>
+    <t>January-July 2026</t>
+  </si>
+  <si>
+    <t>January-August 2026</t>
+  </si>
+  <si>
+    <t>January-September 2026</t>
+  </si>
+  <si>
+    <t>January-October 2026</t>
+  </si>
+  <si>
+    <t>January-November 2026</t>
+  </si>
+  <si>
+    <t>January-December 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -492,110 +528,116 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -860,200 +902,200 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC150"/>
+  <dimension ref="A1:AC159"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="V38" sqref="V38"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="U50" sqref="U50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="9" customWidth="1"/>
     <col min="3" max="3" width="8" style="9" customWidth="1"/>
     <col min="4" max="4" width="12" style="9" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="9" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="9" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="9" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="9" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="9" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="9" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="9" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="9" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="9" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="9" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="9" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="9" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="9" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="9" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="9" customWidth="1"/>
     <col min="26" max="29" width="9.140625" style="9"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="26.25" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="28"/>
-[...22 lines deleted...]
-      <c r="Y1" s="28"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
     </row>
     <row r="4" spans="1:29" s="7" customFormat="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
       <c r="N4" s="14"/>
       <c r="O4" s="14"/>
       <c r="P4" s="14"/>
       <c r="Q4" s="14"/>
       <c r="R4" s="14"/>
       <c r="S4" s="14"/>
       <c r="T4" s="14"/>
       <c r="U4" s="14"/>
       <c r="V4" s="14"/>
       <c r="W4" s="14"/>
       <c r="X4" s="14"/>
       <c r="Y4" s="14"/>
       <c r="Z4" s="15"/>
       <c r="AA4" s="15"/>
       <c r="AB4" s="15"/>
       <c r="AC4" s="15"/>
     </row>
     <row r="5" spans="1:29" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="27" t="s">
+      <c r="A5" s="35"/>
+      <c r="B5" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="27"/>
-      <c r="D5" s="27" t="s">
+      <c r="C5" s="30"/>
+      <c r="D5" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="27"/>
-      <c r="F5" s="27" t="s">
+      <c r="E5" s="30"/>
+      <c r="F5" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="27"/>
-      <c r="H5" s="27" t="s">
+      <c r="G5" s="30"/>
+      <c r="H5" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="27"/>
-      <c r="J5" s="27" t="s">
+      <c r="I5" s="30"/>
+      <c r="J5" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="27"/>
-      <c r="L5" s="27" t="s">
+      <c r="K5" s="30"/>
+      <c r="L5" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="27"/>
-      <c r="N5" s="27" t="s">
+      <c r="M5" s="30"/>
+      <c r="N5" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="O5" s="27"/>
-      <c r="P5" s="27" t="s">
+      <c r="O5" s="30"/>
+      <c r="P5" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="27"/>
-      <c r="R5" s="27" t="s">
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="S5" s="27"/>
-      <c r="T5" s="27" t="s">
+      <c r="S5" s="30"/>
+      <c r="T5" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="U5" s="27"/>
-      <c r="V5" s="27" t="s">
+      <c r="U5" s="30"/>
+      <c r="V5" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="W5" s="27"/>
-      <c r="X5" s="27" t="s">
+      <c r="W5" s="30"/>
+      <c r="X5" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="Y5" s="27"/>
+      <c r="Y5" s="30"/>
     </row>
     <row r="6" spans="1:29" s="8" customFormat="1" ht="36">
-      <c r="A6" s="32"/>
+      <c r="A6" s="35"/>
       <c r="B6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="10" t="s">
@@ -1228,98 +1270,98 @@
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
       <c r="U9" s="18"/>
       <c r="V9" s="18"/>
       <c r="W9" s="18"/>
       <c r="X9" s="18"/>
       <c r="Y9" s="18"/>
       <c r="Z9" s="18"/>
       <c r="AA9" s="18"/>
       <c r="AB9" s="18"/>
       <c r="AC9" s="18"/>
     </row>
     <row r="10" spans="1:29" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A10" s="31"/>
-      <c r="B10" s="29" t="s">
+      <c r="B10" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="30"/>
-      <c r="D10" s="29" t="s">
+      <c r="C10" s="33"/>
+      <c r="D10" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="E10" s="30"/>
-      <c r="F10" s="29" t="s">
+      <c r="E10" s="33"/>
+      <c r="F10" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="G10" s="30"/>
-      <c r="H10" s="29" t="s">
+      <c r="G10" s="33"/>
+      <c r="H10" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="I10" s="30"/>
-      <c r="J10" s="29" t="s">
+      <c r="I10" s="33"/>
+      <c r="J10" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="K10" s="30"/>
-      <c r="L10" s="29" t="s">
+      <c r="K10" s="33"/>
+      <c r="L10" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="M10" s="30"/>
-      <c r="N10" s="29" t="s">
+      <c r="M10" s="33"/>
+      <c r="N10" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="O10" s="30"/>
-      <c r="P10" s="29" t="s">
+      <c r="O10" s="33"/>
+      <c r="P10" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="Q10" s="30"/>
-      <c r="R10" s="29" t="s">
+      <c r="Q10" s="33"/>
+      <c r="R10" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="S10" s="30"/>
-      <c r="T10" s="29" t="s">
+      <c r="S10" s="33"/>
+      <c r="T10" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="U10" s="30"/>
-      <c r="V10" s="29" t="s">
+      <c r="U10" s="33"/>
+      <c r="V10" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="W10" s="30"/>
-      <c r="X10" s="29" t="s">
+      <c r="W10" s="33"/>
+      <c r="X10" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="Y10" s="30"/>
+      <c r="Y10" s="33"/>
     </row>
     <row r="11" spans="1:29" s="4" customFormat="1" ht="36">
       <c r="A11" s="31"/>
       <c r="B11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I11" s="10" t="s">
@@ -1497,98 +1539,98 @@
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
       <c r="S14" s="18"/>
       <c r="T14" s="18"/>
       <c r="U14" s="18"/>
       <c r="V14" s="18"/>
       <c r="W14" s="18"/>
       <c r="X14" s="18"/>
       <c r="Y14" s="18"/>
       <c r="Z14" s="18"/>
       <c r="AA14" s="18"/>
       <c r="AB14" s="18"/>
       <c r="AC14" s="18"/>
     </row>
     <row r="15" spans="1:29" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="31"/>
-      <c r="B15" s="27" t="s">
+      <c r="B15" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="27"/>
-      <c r="D15" s="27" t="s">
+      <c r="C15" s="30"/>
+      <c r="D15" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="27"/>
-      <c r="F15" s="27" t="s">
+      <c r="E15" s="30"/>
+      <c r="F15" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="G15" s="27"/>
-      <c r="H15" s="27" t="s">
+      <c r="G15" s="30"/>
+      <c r="H15" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="I15" s="27"/>
-      <c r="J15" s="27" t="s">
+      <c r="I15" s="30"/>
+      <c r="J15" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="K15" s="27"/>
-      <c r="L15" s="27" t="s">
+      <c r="K15" s="30"/>
+      <c r="L15" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="M15" s="27"/>
-      <c r="N15" s="27" t="s">
+      <c r="M15" s="30"/>
+      <c r="N15" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="O15" s="27"/>
-      <c r="P15" s="27" t="s">
+      <c r="O15" s="30"/>
+      <c r="P15" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="Q15" s="27"/>
-      <c r="R15" s="27" t="s">
+      <c r="Q15" s="30"/>
+      <c r="R15" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="S15" s="27"/>
-      <c r="T15" s="27" t="s">
+      <c r="S15" s="30"/>
+      <c r="T15" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="U15" s="27"/>
-      <c r="V15" s="27" t="s">
+      <c r="U15" s="30"/>
+      <c r="V15" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="W15" s="27"/>
-      <c r="X15" s="27" t="s">
+      <c r="W15" s="30"/>
+      <c r="X15" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="Y15" s="27"/>
+      <c r="Y15" s="30"/>
       <c r="Z15" s="18"/>
       <c r="AA15" s="18"/>
       <c r="AB15" s="18"/>
       <c r="AC15" s="18"/>
     </row>
     <row r="16" spans="1:29" s="3" customFormat="1" ht="36">
       <c r="A16" s="31"/>
       <c r="B16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>3</v>
       </c>
@@ -1774,98 +1816,98 @@
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="18"/>
       <c r="T19" s="18"/>
       <c r="U19" s="18"/>
       <c r="V19" s="18"/>
       <c r="W19" s="18"/>
       <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
       <c r="Z19" s="18"/>
       <c r="AA19" s="18"/>
       <c r="AB19" s="18"/>
       <c r="AC19" s="18"/>
     </row>
     <row r="20" spans="1:29" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="31"/>
-      <c r="B20" s="27" t="s">
+      <c r="B20" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="27"/>
-      <c r="D20" s="27" t="s">
+      <c r="C20" s="30"/>
+      <c r="D20" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="E20" s="27"/>
-      <c r="F20" s="27" t="s">
+      <c r="E20" s="30"/>
+      <c r="F20" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="G20" s="27"/>
-      <c r="H20" s="27" t="s">
+      <c r="G20" s="30"/>
+      <c r="H20" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="I20" s="27"/>
-      <c r="J20" s="27" t="s">
+      <c r="I20" s="30"/>
+      <c r="J20" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="K20" s="27"/>
-      <c r="L20" s="27" t="s">
+      <c r="K20" s="30"/>
+      <c r="L20" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="M20" s="27"/>
-      <c r="N20" s="27" t="s">
+      <c r="M20" s="30"/>
+      <c r="N20" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="O20" s="27"/>
-      <c r="P20" s="27" t="s">
+      <c r="O20" s="30"/>
+      <c r="P20" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="Q20" s="27"/>
-      <c r="R20" s="27" t="s">
+      <c r="Q20" s="30"/>
+      <c r="R20" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="S20" s="27"/>
-      <c r="T20" s="27" t="s">
+      <c r="S20" s="30"/>
+      <c r="T20" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="U20" s="27"/>
-      <c r="V20" s="27" t="s">
+      <c r="U20" s="30"/>
+      <c r="V20" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="W20" s="27"/>
-      <c r="X20" s="27" t="s">
+      <c r="W20" s="30"/>
+      <c r="X20" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="Y20" s="27"/>
+      <c r="Y20" s="30"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
     </row>
     <row r="21" spans="1:29" s="3" customFormat="1" ht="36">
       <c r="A21" s="31"/>
       <c r="B21" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>3</v>
       </c>
@@ -2112,106 +2154,106 @@
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="18"/>
       <c r="S26" s="18"/>
       <c r="T26" s="18"/>
       <c r="U26" s="18"/>
       <c r="V26" s="18"/>
       <c r="W26" s="18"/>
       <c r="X26" s="18"/>
       <c r="Y26" s="18"/>
       <c r="Z26" s="18"/>
       <c r="AA26" s="18"/>
       <c r="AB26" s="18"/>
       <c r="AC26" s="18"/>
     </row>
     <row r="27" spans="1:29" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A27" s="33"/>
-      <c r="B27" s="27" t="s">
+      <c r="A27" s="28"/>
+      <c r="B27" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="27"/>
-      <c r="D27" s="27" t="s">
+      <c r="C27" s="30"/>
+      <c r="D27" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="E27" s="27"/>
-      <c r="F27" s="27" t="s">
+      <c r="E27" s="30"/>
+      <c r="F27" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="G27" s="27"/>
-      <c r="H27" s="27" t="s">
+      <c r="G27" s="30"/>
+      <c r="H27" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="I27" s="27"/>
-      <c r="J27" s="27" t="s">
+      <c r="I27" s="30"/>
+      <c r="J27" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="K27" s="27"/>
-      <c r="L27" s="27" t="s">
+      <c r="K27" s="30"/>
+      <c r="L27" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="M27" s="27"/>
-      <c r="N27" s="27" t="s">
+      <c r="M27" s="30"/>
+      <c r="N27" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="O27" s="27"/>
-      <c r="P27" s="27" t="s">
+      <c r="O27" s="30"/>
+      <c r="P27" s="30" t="s">
         <v>67</v>
       </c>
-      <c r="Q27" s="27"/>
-      <c r="R27" s="27" t="s">
+      <c r="Q27" s="30"/>
+      <c r="R27" s="30" t="s">
         <v>68</v>
       </c>
-      <c r="S27" s="27"/>
-      <c r="T27" s="27" t="s">
+      <c r="S27" s="30"/>
+      <c r="T27" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="U27" s="27"/>
-      <c r="V27" s="27" t="s">
+      <c r="U27" s="30"/>
+      <c r="V27" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="W27" s="27"/>
-      <c r="X27" s="27" t="s">
+      <c r="W27" s="30"/>
+      <c r="X27" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="Y27" s="27"/>
+      <c r="Y27" s="30"/>
       <c r="Z27" s="18"/>
       <c r="AA27" s="18"/>
       <c r="AB27" s="18"/>
       <c r="AC27" s="18"/>
     </row>
     <row r="28" spans="1:29" s="3" customFormat="1" ht="36">
-      <c r="A28" s="34"/>
+      <c r="A28" s="29"/>
       <c r="B28" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H28" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J28" s="10" t="s">
@@ -2420,106 +2462,106 @@
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="18"/>
       <c r="AB32" s="18"/>
       <c r="AC32" s="18"/>
     </row>
     <row r="33" spans="1:29" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A33" s="33"/>
-      <c r="B33" s="27" t="s">
+      <c r="A33" s="28"/>
+      <c r="B33" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="27"/>
-      <c r="D33" s="27" t="s">
+      <c r="C33" s="30"/>
+      <c r="D33" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="E33" s="27"/>
-      <c r="F33" s="27" t="s">
+      <c r="E33" s="30"/>
+      <c r="F33" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="G33" s="27"/>
-      <c r="H33" s="27" t="s">
+      <c r="G33" s="30"/>
+      <c r="H33" s="30" t="s">
         <v>75</v>
       </c>
-      <c r="I33" s="27"/>
-      <c r="J33" s="27" t="s">
+      <c r="I33" s="30"/>
+      <c r="J33" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="K33" s="27"/>
-      <c r="L33" s="27" t="s">
+      <c r="K33" s="30"/>
+      <c r="L33" s="30" t="s">
         <v>77</v>
       </c>
-      <c r="M33" s="27"/>
-      <c r="N33" s="27" t="s">
+      <c r="M33" s="30"/>
+      <c r="N33" s="30" t="s">
         <v>78</v>
       </c>
-      <c r="O33" s="27"/>
-      <c r="P33" s="27" t="s">
+      <c r="O33" s="30"/>
+      <c r="P33" s="30" t="s">
         <v>79</v>
       </c>
-      <c r="Q33" s="27"/>
-      <c r="R33" s="27" t="s">
+      <c r="Q33" s="30"/>
+      <c r="R33" s="30" t="s">
         <v>80</v>
       </c>
-      <c r="S33" s="27"/>
-      <c r="T33" s="27" t="s">
+      <c r="S33" s="30"/>
+      <c r="T33" s="30" t="s">
         <v>81</v>
       </c>
-      <c r="U33" s="27"/>
-      <c r="V33" s="27" t="s">
+      <c r="U33" s="30"/>
+      <c r="V33" s="30" t="s">
         <v>82</v>
       </c>
-      <c r="W33" s="27"/>
-      <c r="X33" s="27" t="s">
+      <c r="W33" s="30"/>
+      <c r="X33" s="30" t="s">
         <v>83</v>
       </c>
-      <c r="Y33" s="27"/>
+      <c r="Y33" s="30"/>
       <c r="Z33" s="18"/>
       <c r="AA33" s="18"/>
       <c r="AB33" s="18"/>
       <c r="AC33" s="18"/>
     </row>
     <row r="34" spans="1:29" s="3" customFormat="1" ht="36">
-      <c r="A34" s="34"/>
+      <c r="A34" s="29"/>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I34" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J34" s="10" t="s">
@@ -2728,106 +2770,106 @@
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="18"/>
       <c r="AB38" s="18"/>
       <c r="AC38" s="18"/>
     </row>
     <row r="39" spans="1:29" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A39" s="33"/>
-      <c r="B39" s="27" t="s">
+      <c r="A39" s="28"/>
+      <c r="B39" s="30" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="27"/>
-      <c r="D39" s="27" t="s">
+      <c r="C39" s="30"/>
+      <c r="D39" s="30" t="s">
         <v>85</v>
       </c>
-      <c r="E39" s="27"/>
-      <c r="F39" s="27" t="s">
+      <c r="E39" s="30"/>
+      <c r="F39" s="30" t="s">
         <v>86</v>
       </c>
-      <c r="G39" s="27"/>
-      <c r="H39" s="27" t="s">
+      <c r="G39" s="30"/>
+      <c r="H39" s="30" t="s">
         <v>87</v>
       </c>
-      <c r="I39" s="27"/>
-      <c r="J39" s="27" t="s">
+      <c r="I39" s="30"/>
+      <c r="J39" s="30" t="s">
         <v>88</v>
       </c>
-      <c r="K39" s="27"/>
-      <c r="L39" s="27" t="s">
+      <c r="K39" s="30"/>
+      <c r="L39" s="30" t="s">
         <v>89</v>
       </c>
-      <c r="M39" s="27"/>
-      <c r="N39" s="27" t="s">
+      <c r="M39" s="30"/>
+      <c r="N39" s="30" t="s">
         <v>90</v>
       </c>
-      <c r="O39" s="27"/>
-      <c r="P39" s="27" t="s">
+      <c r="O39" s="30"/>
+      <c r="P39" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="Q39" s="27"/>
-      <c r="R39" s="27" t="s">
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30" t="s">
         <v>92</v>
       </c>
-      <c r="S39" s="27"/>
-      <c r="T39" s="27" t="s">
+      <c r="S39" s="30"/>
+      <c r="T39" s="30" t="s">
         <v>93</v>
       </c>
-      <c r="U39" s="27"/>
-      <c r="V39" s="27" t="s">
+      <c r="U39" s="30"/>
+      <c r="V39" s="30" t="s">
         <v>94</v>
       </c>
-      <c r="W39" s="27"/>
-      <c r="X39" s="27" t="s">
+      <c r="W39" s="30"/>
+      <c r="X39" s="30" t="s">
         <v>95</v>
       </c>
-      <c r="Y39" s="27"/>
+      <c r="Y39" s="30"/>
       <c r="Z39" s="18"/>
       <c r="AA39" s="18"/>
       <c r="AB39" s="18"/>
       <c r="AC39" s="18"/>
     </row>
     <row r="40" spans="1:29" s="3" customFormat="1" ht="36">
-      <c r="A40" s="34"/>
+      <c r="A40" s="29"/>
       <c r="B40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I40" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J40" s="10" t="s">
@@ -2931,368 +2973,448 @@
       </c>
       <c r="P41" s="18">
         <v>4794178.2</v>
       </c>
       <c r="Q41" s="18">
         <v>109.3</v>
       </c>
       <c r="R41" s="24">
         <v>5423168.7999999998</v>
       </c>
       <c r="S41" s="25">
         <v>108.6</v>
       </c>
       <c r="T41" s="24">
         <v>6056467.9000000004</v>
       </c>
       <c r="U41" s="25">
         <v>110.7</v>
       </c>
       <c r="V41" s="26">
         <v>6664065.2999999998</v>
       </c>
       <c r="W41" s="3">
         <v>106.7</v>
       </c>
-      <c r="X41" s="19"/>
-      <c r="Y41" s="21"/>
+      <c r="X41" s="6">
+        <v>7205380.2999999998</v>
+      </c>
+      <c r="Y41" s="3">
+        <v>100.7</v>
+      </c>
       <c r="Z41" s="18"/>
       <c r="AA41" s="18"/>
       <c r="AB41" s="18"/>
       <c r="AC41" s="18"/>
     </row>
-    <row r="42" spans="1:29" s="7" customFormat="1">
-[...30 lines deleted...]
-      <c r="AC42" s="15"/>
+    <row r="42" spans="1:29" s="3" customFormat="1">
+      <c r="A42" s="11"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="22"/>
+      <c r="D42" s="22"/>
+      <c r="E42" s="22"/>
+      <c r="F42" s="22"/>
+      <c r="G42" s="22"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="18"/>
+      <c r="N42" s="18"/>
+      <c r="O42" s="18"/>
+      <c r="P42" s="18"/>
+      <c r="Q42" s="18"/>
+      <c r="R42" s="24"/>
+      <c r="S42" s="25"/>
+      <c r="T42" s="24"/>
+      <c r="U42" s="25"/>
+      <c r="V42" s="26"/>
+      <c r="X42" s="19"/>
+      <c r="Y42" s="21"/>
+      <c r="Z42" s="18"/>
+      <c r="AA42" s="18"/>
+      <c r="AB42" s="18"/>
+      <c r="AC42" s="18"/>
     </row>
     <row r="43" spans="1:29" s="3" customFormat="1">
-      <c r="A43" s="18"/>
-[...6 lines deleted...]
-      <c r="H43" s="18"/>
+      <c r="A43" s="11"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="22"/>
+      <c r="H43" s="23"/>
       <c r="I43" s="18"/>
-      <c r="J43" s="18"/>
+      <c r="J43" s="5"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="18"/>
-      <c r="R43" s="18"/>
-[...6 lines deleted...]
-      <c r="Y43" s="18"/>
+      <c r="R43" s="24"/>
+      <c r="S43" s="25"/>
+      <c r="T43" s="24"/>
+      <c r="U43" s="25"/>
+      <c r="V43" s="26"/>
+      <c r="X43" s="19"/>
+      <c r="Y43" s="21"/>
       <c r="Z43" s="18"/>
       <c r="AA43" s="18"/>
       <c r="AB43" s="18"/>
       <c r="AC43" s="18"/>
     </row>
     <row r="44" spans="1:29" s="3" customFormat="1">
-      <c r="A44" s="18"/>
-[...6 lines deleted...]
-      <c r="H44" s="18"/>
+      <c r="A44" s="11"/>
+      <c r="B44" s="22"/>
+      <c r="C44" s="22"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="22"/>
+      <c r="H44" s="23"/>
       <c r="I44" s="18"/>
-      <c r="J44" s="18"/>
+      <c r="J44" s="5"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="18"/>
       <c r="Q44" s="18"/>
-      <c r="R44" s="18"/>
-[...6 lines deleted...]
-      <c r="Y44" s="18"/>
+      <c r="R44" s="24"/>
+      <c r="S44" s="25"/>
+      <c r="T44" s="24"/>
+      <c r="U44" s="25"/>
+      <c r="V44" s="26"/>
+      <c r="X44" s="19"/>
+      <c r="Y44" s="21"/>
       <c r="Z44" s="18"/>
       <c r="AA44" s="18"/>
       <c r="AB44" s="18"/>
       <c r="AC44" s="18"/>
     </row>
     <row r="45" spans="1:29" s="3" customFormat="1">
-      <c r="A45" s="18"/>
-[...23 lines deleted...]
-      <c r="Y45" s="18"/>
+      <c r="A45" s="28"/>
+      <c r="B45" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="30"/>
+      <c r="D45" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="E45" s="30"/>
+      <c r="F45" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="I45" s="30"/>
+      <c r="J45" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="K45" s="30"/>
+      <c r="L45" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="M45" s="30"/>
+      <c r="N45" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="O45" s="30"/>
+      <c r="P45" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q45" s="30"/>
+      <c r="R45" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="S45" s="30"/>
+      <c r="T45" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="U45" s="30"/>
+      <c r="V45" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="W45" s="30"/>
+      <c r="X45" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y45" s="30"/>
       <c r="Z45" s="18"/>
       <c r="AA45" s="18"/>
       <c r="AB45" s="18"/>
       <c r="AC45" s="18"/>
     </row>
-    <row r="46" spans="1:29" s="3" customFormat="1">
-[...24 lines deleted...]
-      <c r="Y46" s="18"/>
+    <row r="46" spans="1:29" s="3" customFormat="1" ht="36">
+      <c r="A46" s="29"/>
+      <c r="B46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="E46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="F46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="G46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="H46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="I46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="J46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="K46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="L46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="M46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="N46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="O46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="P46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="R46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="S46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="T46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="U46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="V46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="W46" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="X46" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y46" s="27" t="s">
+        <v>3</v>
+      </c>
       <c r="Z46" s="18"/>
       <c r="AA46" s="18"/>
       <c r="AB46" s="18"/>
       <c r="AC46" s="18"/>
     </row>
     <row r="47" spans="1:29" s="3" customFormat="1">
-      <c r="A47" s="18"/>
-[...23 lines deleted...]
-      <c r="Y47" s="18"/>
+      <c r="A47" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="6">
+        <v>422884.8</v>
+      </c>
+      <c r="C47" s="36">
+        <v>81.8</v>
+      </c>
+      <c r="D47" s="36">
+        <v>912371</v>
+      </c>
+      <c r="E47" s="36">
+        <v>83.7</v>
+      </c>
+      <c r="F47" s="37">
+        <v>1795092.8</v>
+      </c>
+      <c r="G47" s="36">
+        <v>98.5</v>
+      </c>
+      <c r="H47" s="38">
+        <v>2499674.6</v>
+      </c>
+      <c r="I47" s="3">
+        <v>100</v>
+      </c>
+      <c r="J47" s="5"/>
+      <c r="R47" s="24"/>
+      <c r="S47" s="25"/>
+      <c r="T47" s="24"/>
+      <c r="U47" s="25"/>
+      <c r="V47" s="26"/>
+      <c r="X47" s="6"/>
+      <c r="Y47" s="21"/>
       <c r="Z47" s="18"/>
       <c r="AA47" s="18"/>
       <c r="AB47" s="18"/>
       <c r="AC47" s="18"/>
     </row>
     <row r="48" spans="1:29" s="3" customFormat="1">
-      <c r="A48" s="18"/>
-[...6 lines deleted...]
-      <c r="H48" s="18"/>
+      <c r="A48" s="11"/>
+      <c r="B48" s="22"/>
+      <c r="C48" s="22"/>
+      <c r="D48" s="22"/>
+      <c r="E48" s="22"/>
+      <c r="F48" s="22"/>
+      <c r="G48" s="22"/>
+      <c r="H48" s="23"/>
       <c r="I48" s="18"/>
-      <c r="J48" s="18"/>
+      <c r="J48" s="5"/>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
       <c r="M48" s="18"/>
       <c r="N48" s="18"/>
       <c r="O48" s="18"/>
       <c r="P48" s="18"/>
       <c r="Q48" s="18"/>
-      <c r="R48" s="18"/>
-[...6 lines deleted...]
-      <c r="Y48" s="18"/>
+      <c r="R48" s="24"/>
+      <c r="S48" s="25"/>
+      <c r="T48" s="24"/>
+      <c r="U48" s="25"/>
+      <c r="V48" s="26"/>
+      <c r="X48" s="19"/>
+      <c r="Y48" s="21"/>
       <c r="Z48" s="18"/>
       <c r="AA48" s="18"/>
       <c r="AB48" s="18"/>
       <c r="AC48" s="18"/>
     </row>
     <row r="49" spans="1:29" s="3" customFormat="1">
-      <c r="A49" s="18"/>
-[...6 lines deleted...]
-      <c r="H49" s="18"/>
+      <c r="A49" s="11"/>
+      <c r="B49" s="22"/>
+      <c r="C49" s="22"/>
+      <c r="D49" s="22"/>
+      <c r="E49" s="22"/>
+      <c r="F49" s="22"/>
+      <c r="G49" s="22"/>
+      <c r="H49" s="23"/>
       <c r="I49" s="18"/>
-      <c r="J49" s="18"/>
+      <c r="J49" s="5"/>
       <c r="K49" s="18"/>
       <c r="L49" s="18"/>
       <c r="M49" s="18"/>
       <c r="N49" s="18"/>
       <c r="O49" s="18"/>
       <c r="P49" s="18"/>
       <c r="Q49" s="18"/>
-      <c r="R49" s="18"/>
-[...6 lines deleted...]
-      <c r="Y49" s="18"/>
+      <c r="R49" s="24"/>
+      <c r="S49" s="25"/>
+      <c r="T49" s="24"/>
+      <c r="U49" s="25"/>
+      <c r="V49" s="26"/>
+      <c r="X49" s="19"/>
+      <c r="Y49" s="21"/>
       <c r="Z49" s="18"/>
       <c r="AA49" s="18"/>
       <c r="AB49" s="18"/>
       <c r="AC49" s="18"/>
     </row>
     <row r="50" spans="1:29" s="3" customFormat="1">
-      <c r="A50" s="18"/>
-[...6 lines deleted...]
-      <c r="H50" s="18"/>
+      <c r="A50" s="11"/>
+      <c r="B50" s="22"/>
+      <c r="C50" s="22"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="23"/>
       <c r="I50" s="18"/>
-      <c r="J50" s="18"/>
+      <c r="J50" s="5"/>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18"/>
       <c r="N50" s="18"/>
       <c r="O50" s="18"/>
       <c r="P50" s="18"/>
       <c r="Q50" s="18"/>
-      <c r="R50" s="18"/>
-[...6 lines deleted...]
-      <c r="Y50" s="18"/>
+      <c r="R50" s="24"/>
+      <c r="S50" s="25"/>
+      <c r="T50" s="24"/>
+      <c r="U50" s="25"/>
+      <c r="V50" s="26"/>
+      <c r="X50" s="19"/>
+      <c r="Y50" s="21"/>
       <c r="Z50" s="18"/>
       <c r="AA50" s="18"/>
       <c r="AB50" s="18"/>
       <c r="AC50" s="18"/>
     </row>
-    <row r="51" spans="1:29" s="3" customFormat="1">
-[...28 lines deleted...]
-      <c r="AC51" s="18"/>
+    <row r="51" spans="1:29" s="7" customFormat="1">
+      <c r="A51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B51" s="15"/>
+      <c r="C51" s="15"/>
+      <c r="D51" s="15"/>
+      <c r="E51" s="15"/>
+      <c r="F51" s="15"/>
+      <c r="G51" s="15"/>
+      <c r="H51" s="15"/>
+      <c r="I51" s="15"/>
+      <c r="J51" s="15"/>
+      <c r="K51" s="15"/>
+      <c r="L51" s="15"/>
+      <c r="M51" s="15"/>
+      <c r="N51" s="15"/>
+      <c r="O51" s="15"/>
+      <c r="P51" s="15"/>
+      <c r="Q51" s="15"/>
+      <c r="R51" s="15"/>
+      <c r="S51" s="15"/>
+      <c r="T51" s="15"/>
+      <c r="U51" s="15"/>
+      <c r="V51" s="15"/>
+      <c r="W51" s="15"/>
+      <c r="X51" s="15"/>
+      <c r="Y51" s="15"/>
+      <c r="Z51" s="15"/>
+      <c r="AA51" s="15"/>
+      <c r="AB51" s="15"/>
+      <c r="AC51" s="15"/>
     </row>
     <row r="52" spans="1:29" s="3" customFormat="1">
       <c r="A52" s="18"/>
       <c r="B52" s="18"/>
       <c r="C52" s="18"/>
       <c r="D52" s="18"/>
       <c r="E52" s="18"/>
       <c r="F52" s="18"/>
       <c r="G52" s="18"/>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
       <c r="N52" s="18"/>
       <c r="O52" s="18"/>
       <c r="P52" s="18"/>
       <c r="Q52" s="18"/>
       <c r="R52" s="18"/>
       <c r="S52" s="18"/>
       <c r="T52" s="18"/>
       <c r="U52" s="18"/>
       <c r="V52" s="18"/>
       <c r="W52" s="18"/>
@@ -6319,144 +6441,436 @@
       <c r="F150" s="18"/>
       <c r="G150" s="18"/>
       <c r="H150" s="18"/>
       <c r="I150" s="18"/>
       <c r="J150" s="18"/>
       <c r="K150" s="18"/>
       <c r="L150" s="18"/>
       <c r="M150" s="18"/>
       <c r="N150" s="18"/>
       <c r="O150" s="18"/>
       <c r="P150" s="18"/>
       <c r="Q150" s="18"/>
       <c r="R150" s="18"/>
       <c r="S150" s="18"/>
       <c r="T150" s="18"/>
       <c r="U150" s="18"/>
       <c r="V150" s="18"/>
       <c r="W150" s="18"/>
       <c r="X150" s="18"/>
       <c r="Y150" s="18"/>
       <c r="Z150" s="18"/>
       <c r="AA150" s="18"/>
       <c r="AB150" s="18"/>
       <c r="AC150" s="18"/>
     </row>
+    <row r="151" spans="1:29" s="3" customFormat="1">
+      <c r="A151" s="18"/>
+      <c r="B151" s="18"/>
+      <c r="C151" s="18"/>
+      <c r="D151" s="18"/>
+      <c r="E151" s="18"/>
+      <c r="F151" s="18"/>
+      <c r="G151" s="18"/>
+      <c r="H151" s="18"/>
+      <c r="I151" s="18"/>
+      <c r="J151" s="18"/>
+      <c r="K151" s="18"/>
+      <c r="L151" s="18"/>
+      <c r="M151" s="18"/>
+      <c r="N151" s="18"/>
+      <c r="O151" s="18"/>
+      <c r="P151" s="18"/>
+      <c r="Q151" s="18"/>
+      <c r="R151" s="18"/>
+      <c r="S151" s="18"/>
+      <c r="T151" s="18"/>
+      <c r="U151" s="18"/>
+      <c r="V151" s="18"/>
+      <c r="W151" s="18"/>
+      <c r="X151" s="18"/>
+      <c r="Y151" s="18"/>
+      <c r="Z151" s="18"/>
+      <c r="AA151" s="18"/>
+      <c r="AB151" s="18"/>
+      <c r="AC151" s="18"/>
+    </row>
+    <row r="152" spans="1:29" s="3" customFormat="1">
+      <c r="A152" s="18"/>
+      <c r="B152" s="18"/>
+      <c r="C152" s="18"/>
+      <c r="D152" s="18"/>
+      <c r="E152" s="18"/>
+      <c r="F152" s="18"/>
+      <c r="G152" s="18"/>
+      <c r="H152" s="18"/>
+      <c r="I152" s="18"/>
+      <c r="J152" s="18"/>
+      <c r="K152" s="18"/>
+      <c r="L152" s="18"/>
+      <c r="M152" s="18"/>
+      <c r="N152" s="18"/>
+      <c r="O152" s="18"/>
+      <c r="P152" s="18"/>
+      <c r="Q152" s="18"/>
+      <c r="R152" s="18"/>
+      <c r="S152" s="18"/>
+      <c r="T152" s="18"/>
+      <c r="U152" s="18"/>
+      <c r="V152" s="18"/>
+      <c r="W152" s="18"/>
+      <c r="X152" s="18"/>
+      <c r="Y152" s="18"/>
+      <c r="Z152" s="18"/>
+      <c r="AA152" s="18"/>
+      <c r="AB152" s="18"/>
+      <c r="AC152" s="18"/>
+    </row>
+    <row r="153" spans="1:29" s="3" customFormat="1">
+      <c r="A153" s="18"/>
+      <c r="B153" s="18"/>
+      <c r="C153" s="18"/>
+      <c r="D153" s="18"/>
+      <c r="E153" s="18"/>
+      <c r="F153" s="18"/>
+      <c r="G153" s="18"/>
+      <c r="H153" s="18"/>
+      <c r="I153" s="18"/>
+      <c r="J153" s="18"/>
+      <c r="K153" s="18"/>
+      <c r="L153" s="18"/>
+      <c r="M153" s="18"/>
+      <c r="N153" s="18"/>
+      <c r="O153" s="18"/>
+      <c r="P153" s="18"/>
+      <c r="Q153" s="18"/>
+      <c r="R153" s="18"/>
+      <c r="S153" s="18"/>
+      <c r="T153" s="18"/>
+      <c r="U153" s="18"/>
+      <c r="V153" s="18"/>
+      <c r="W153" s="18"/>
+      <c r="X153" s="18"/>
+      <c r="Y153" s="18"/>
+      <c r="Z153" s="18"/>
+      <c r="AA153" s="18"/>
+      <c r="AB153" s="18"/>
+      <c r="AC153" s="18"/>
+    </row>
+    <row r="154" spans="1:29" s="3" customFormat="1">
+      <c r="A154" s="18"/>
+      <c r="B154" s="18"/>
+      <c r="C154" s="18"/>
+      <c r="D154" s="18"/>
+      <c r="E154" s="18"/>
+      <c r="F154" s="18"/>
+      <c r="G154" s="18"/>
+      <c r="H154" s="18"/>
+      <c r="I154" s="18"/>
+      <c r="J154" s="18"/>
+      <c r="K154" s="18"/>
+      <c r="L154" s="18"/>
+      <c r="M154" s="18"/>
+      <c r="N154" s="18"/>
+      <c r="O154" s="18"/>
+      <c r="P154" s="18"/>
+      <c r="Q154" s="18"/>
+      <c r="R154" s="18"/>
+      <c r="S154" s="18"/>
+      <c r="T154" s="18"/>
+      <c r="U154" s="18"/>
+      <c r="V154" s="18"/>
+      <c r="W154" s="18"/>
+      <c r="X154" s="18"/>
+      <c r="Y154" s="18"/>
+      <c r="Z154" s="18"/>
+      <c r="AA154" s="18"/>
+      <c r="AB154" s="18"/>
+      <c r="AC154" s="18"/>
+    </row>
+    <row r="155" spans="1:29" s="3" customFormat="1">
+      <c r="A155" s="18"/>
+      <c r="B155" s="18"/>
+      <c r="C155" s="18"/>
+      <c r="D155" s="18"/>
+      <c r="E155" s="18"/>
+      <c r="F155" s="18"/>
+      <c r="G155" s="18"/>
+      <c r="H155" s="18"/>
+      <c r="I155" s="18"/>
+      <c r="J155" s="18"/>
+      <c r="K155" s="18"/>
+      <c r="L155" s="18"/>
+      <c r="M155" s="18"/>
+      <c r="N155" s="18"/>
+      <c r="O155" s="18"/>
+      <c r="P155" s="18"/>
+      <c r="Q155" s="18"/>
+      <c r="R155" s="18"/>
+      <c r="S155" s="18"/>
+      <c r="T155" s="18"/>
+      <c r="U155" s="18"/>
+      <c r="V155" s="18"/>
+      <c r="W155" s="18"/>
+      <c r="X155" s="18"/>
+      <c r="Y155" s="18"/>
+      <c r="Z155" s="18"/>
+      <c r="AA155" s="18"/>
+      <c r="AB155" s="18"/>
+      <c r="AC155" s="18"/>
+    </row>
+    <row r="156" spans="1:29" s="3" customFormat="1">
+      <c r="A156" s="18"/>
+      <c r="B156" s="18"/>
+      <c r="C156" s="18"/>
+      <c r="D156" s="18"/>
+      <c r="E156" s="18"/>
+      <c r="F156" s="18"/>
+      <c r="G156" s="18"/>
+      <c r="H156" s="18"/>
+      <c r="I156" s="18"/>
+      <c r="J156" s="18"/>
+      <c r="K156" s="18"/>
+      <c r="L156" s="18"/>
+      <c r="M156" s="18"/>
+      <c r="N156" s="18"/>
+      <c r="O156" s="18"/>
+      <c r="P156" s="18"/>
+      <c r="Q156" s="18"/>
+      <c r="R156" s="18"/>
+      <c r="S156" s="18"/>
+      <c r="T156" s="18"/>
+      <c r="U156" s="18"/>
+      <c r="V156" s="18"/>
+      <c r="W156" s="18"/>
+      <c r="X156" s="18"/>
+      <c r="Y156" s="18"/>
+      <c r="Z156" s="18"/>
+      <c r="AA156" s="18"/>
+      <c r="AB156" s="18"/>
+      <c r="AC156" s="18"/>
+    </row>
+    <row r="157" spans="1:29" s="3" customFormat="1">
+      <c r="A157" s="18"/>
+      <c r="B157" s="18"/>
+      <c r="C157" s="18"/>
+      <c r="D157" s="18"/>
+      <c r="E157" s="18"/>
+      <c r="F157" s="18"/>
+      <c r="G157" s="18"/>
+      <c r="H157" s="18"/>
+      <c r="I157" s="18"/>
+      <c r="J157" s="18"/>
+      <c r="K157" s="18"/>
+      <c r="L157" s="18"/>
+      <c r="M157" s="18"/>
+      <c r="N157" s="18"/>
+      <c r="O157" s="18"/>
+      <c r="P157" s="18"/>
+      <c r="Q157" s="18"/>
+      <c r="R157" s="18"/>
+      <c r="S157" s="18"/>
+      <c r="T157" s="18"/>
+      <c r="U157" s="18"/>
+      <c r="V157" s="18"/>
+      <c r="W157" s="18"/>
+      <c r="X157" s="18"/>
+      <c r="Y157" s="18"/>
+      <c r="Z157" s="18"/>
+      <c r="AA157" s="18"/>
+      <c r="AB157" s="18"/>
+      <c r="AC157" s="18"/>
+    </row>
+    <row r="158" spans="1:29" s="3" customFormat="1">
+      <c r="A158" s="18"/>
+      <c r="B158" s="18"/>
+      <c r="C158" s="18"/>
+      <c r="D158" s="18"/>
+      <c r="E158" s="18"/>
+      <c r="F158" s="18"/>
+      <c r="G158" s="18"/>
+      <c r="H158" s="18"/>
+      <c r="I158" s="18"/>
+      <c r="J158" s="18"/>
+      <c r="K158" s="18"/>
+      <c r="L158" s="18"/>
+      <c r="M158" s="18"/>
+      <c r="N158" s="18"/>
+      <c r="O158" s="18"/>
+      <c r="P158" s="18"/>
+      <c r="Q158" s="18"/>
+      <c r="R158" s="18"/>
+      <c r="S158" s="18"/>
+      <c r="T158" s="18"/>
+      <c r="U158" s="18"/>
+      <c r="V158" s="18"/>
+      <c r="W158" s="18"/>
+      <c r="X158" s="18"/>
+      <c r="Y158" s="18"/>
+      <c r="Z158" s="18"/>
+      <c r="AA158" s="18"/>
+      <c r="AB158" s="18"/>
+      <c r="AC158" s="18"/>
+    </row>
+    <row r="159" spans="1:29" s="3" customFormat="1">
+      <c r="A159" s="18"/>
+      <c r="B159" s="18"/>
+      <c r="C159" s="18"/>
+      <c r="D159" s="18"/>
+      <c r="E159" s="18"/>
+      <c r="F159" s="18"/>
+      <c r="G159" s="18"/>
+      <c r="H159" s="18"/>
+      <c r="I159" s="18"/>
+      <c r="J159" s="18"/>
+      <c r="K159" s="18"/>
+      <c r="L159" s="18"/>
+      <c r="M159" s="18"/>
+      <c r="N159" s="18"/>
+      <c r="O159" s="18"/>
+      <c r="P159" s="18"/>
+      <c r="Q159" s="18"/>
+      <c r="R159" s="18"/>
+      <c r="S159" s="18"/>
+      <c r="T159" s="18"/>
+      <c r="U159" s="18"/>
+      <c r="V159" s="18"/>
+      <c r="W159" s="18"/>
+      <c r="X159" s="18"/>
+      <c r="Y159" s="18"/>
+      <c r="Z159" s="18"/>
+      <c r="AA159" s="18"/>
+      <c r="AB159" s="18"/>
+      <c r="AC159" s="18"/>
+    </row>
   </sheetData>
-  <mergeCells count="92">
-[...10 lines deleted...]
-    <mergeCell ref="H33:I33"/>
+  <mergeCells count="105">
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="V45:W45"/>
+    <mergeCell ref="X45:Y45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="T33:U33"/>
     <mergeCell ref="V33:W33"/>
     <mergeCell ref="X33:Y33"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="H39:I39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="N39:O39"/>
     <mergeCell ref="P39:Q39"/>
     <mergeCell ref="R39:S39"/>
     <mergeCell ref="T39:U39"/>
     <mergeCell ref="V39:W39"/>
-    <mergeCell ref="A27:A28"/>
-[...63 lines deleted...]
-    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="2" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>