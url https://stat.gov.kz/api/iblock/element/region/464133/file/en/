--- v1 (2026-05-29)
+++ v2 (2026-08-18)
@@ -528,116 +528,117 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -905,51 +906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AC159"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A22" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="U50" sqref="U50"/>
+      <selection activeCell="L55" sqref="L55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="9" customWidth="1"/>
     <col min="3" max="3" width="8" style="9" customWidth="1"/>
     <col min="4" max="4" width="12" style="9" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="9" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="9" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="9" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="9" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="9" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="9" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="9" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="9" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="9" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="9" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="9" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="9" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="9" customWidth="1"/>
@@ -1000,102 +1001,102 @@
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
       <c r="N4" s="14"/>
       <c r="O4" s="14"/>
       <c r="P4" s="14"/>
       <c r="Q4" s="14"/>
       <c r="R4" s="14"/>
       <c r="S4" s="14"/>
       <c r="T4" s="14"/>
       <c r="U4" s="14"/>
       <c r="V4" s="14"/>
       <c r="W4" s="14"/>
       <c r="X4" s="14"/>
       <c r="Y4" s="14"/>
       <c r="Z4" s="15"/>
       <c r="AA4" s="15"/>
       <c r="AB4" s="15"/>
       <c r="AC4" s="15"/>
     </row>
     <row r="5" spans="1:29" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="35"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="38"/>
+      <c r="B5" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="30"/>
-      <c r="D5" s="30" t="s">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="30"/>
-      <c r="F5" s="30" t="s">
+      <c r="E5" s="31"/>
+      <c r="F5" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="30"/>
-      <c r="H5" s="30" t="s">
+      <c r="G5" s="31"/>
+      <c r="H5" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="30"/>
-      <c r="J5" s="30" t="s">
+      <c r="I5" s="31"/>
+      <c r="J5" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="30"/>
-      <c r="L5" s="30" t="s">
+      <c r="K5" s="31"/>
+      <c r="L5" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="30"/>
-      <c r="N5" s="30" t="s">
+      <c r="M5" s="31"/>
+      <c r="N5" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="O5" s="30"/>
-      <c r="P5" s="30" t="s">
+      <c r="O5" s="31"/>
+      <c r="P5" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="30"/>
-      <c r="R5" s="30" t="s">
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="S5" s="30"/>
-      <c r="T5" s="30" t="s">
+      <c r="S5" s="31"/>
+      <c r="T5" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="U5" s="30"/>
-      <c r="V5" s="30" t="s">
+      <c r="U5" s="31"/>
+      <c r="V5" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="W5" s="30"/>
-      <c r="X5" s="30" t="s">
+      <c r="W5" s="31"/>
+      <c r="X5" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="Y5" s="30"/>
+      <c r="Y5" s="31"/>
     </row>
     <row r="6" spans="1:29" s="8" customFormat="1" ht="36">
-      <c r="A6" s="35"/>
+      <c r="A6" s="38"/>
       <c r="B6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="10" t="s">
@@ -1269,102 +1270,102 @@
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
       <c r="U9" s="18"/>
       <c r="V9" s="18"/>
       <c r="W9" s="18"/>
       <c r="X9" s="18"/>
       <c r="Y9" s="18"/>
       <c r="Z9" s="18"/>
       <c r="AA9" s="18"/>
       <c r="AB9" s="18"/>
       <c r="AC9" s="18"/>
     </row>
     <row r="10" spans="1:29" s="4" customFormat="1" ht="27" customHeight="1">
-      <c r="A10" s="31"/>
-      <c r="B10" s="32" t="s">
+      <c r="A10" s="37"/>
+      <c r="B10" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="33"/>
-      <c r="D10" s="32" t="s">
+      <c r="C10" s="36"/>
+      <c r="D10" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="E10" s="33"/>
-      <c r="F10" s="32" t="s">
+      <c r="E10" s="36"/>
+      <c r="F10" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="G10" s="33"/>
-      <c r="H10" s="32" t="s">
+      <c r="G10" s="36"/>
+      <c r="H10" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="I10" s="33"/>
-      <c r="J10" s="32" t="s">
+      <c r="I10" s="36"/>
+      <c r="J10" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="K10" s="33"/>
-      <c r="L10" s="32" t="s">
+      <c r="K10" s="36"/>
+      <c r="L10" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="M10" s="33"/>
-      <c r="N10" s="32" t="s">
+      <c r="M10" s="36"/>
+      <c r="N10" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="O10" s="33"/>
-      <c r="P10" s="32" t="s">
+      <c r="O10" s="36"/>
+      <c r="P10" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="Q10" s="33"/>
-      <c r="R10" s="32" t="s">
+      <c r="Q10" s="36"/>
+      <c r="R10" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="S10" s="33"/>
-      <c r="T10" s="32" t="s">
+      <c r="S10" s="36"/>
+      <c r="T10" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="U10" s="33"/>
-      <c r="V10" s="32" t="s">
+      <c r="U10" s="36"/>
+      <c r="V10" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="W10" s="33"/>
-      <c r="X10" s="32" t="s">
+      <c r="W10" s="36"/>
+      <c r="X10" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="Y10" s="33"/>
+      <c r="Y10" s="36"/>
     </row>
     <row r="11" spans="1:29" s="4" customFormat="1" ht="36">
-      <c r="A11" s="31"/>
+      <c r="A11" s="37"/>
       <c r="B11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J11" s="10" t="s">
@@ -1538,106 +1539,106 @@
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
       <c r="S14" s="18"/>
       <c r="T14" s="18"/>
       <c r="U14" s="18"/>
       <c r="V14" s="18"/>
       <c r="W14" s="18"/>
       <c r="X14" s="18"/>
       <c r="Y14" s="18"/>
       <c r="Z14" s="18"/>
       <c r="AA14" s="18"/>
       <c r="AB14" s="18"/>
       <c r="AC14" s="18"/>
     </row>
     <row r="15" spans="1:29" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A15" s="31"/>
-      <c r="B15" s="30" t="s">
+      <c r="A15" s="37"/>
+      <c r="B15" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="30"/>
-      <c r="D15" s="30" t="s">
+      <c r="C15" s="31"/>
+      <c r="D15" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="30"/>
-      <c r="F15" s="30" t="s">
+      <c r="E15" s="31"/>
+      <c r="F15" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="G15" s="30"/>
-      <c r="H15" s="30" t="s">
+      <c r="G15" s="31"/>
+      <c r="H15" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="I15" s="30"/>
-      <c r="J15" s="30" t="s">
+      <c r="I15" s="31"/>
+      <c r="J15" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="K15" s="30"/>
-      <c r="L15" s="30" t="s">
+      <c r="K15" s="31"/>
+      <c r="L15" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="M15" s="30"/>
-      <c r="N15" s="30" t="s">
+      <c r="M15" s="31"/>
+      <c r="N15" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="O15" s="30"/>
-      <c r="P15" s="30" t="s">
+      <c r="O15" s="31"/>
+      <c r="P15" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="Q15" s="30"/>
-      <c r="R15" s="30" t="s">
+      <c r="Q15" s="31"/>
+      <c r="R15" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="S15" s="30"/>
-      <c r="T15" s="30" t="s">
+      <c r="S15" s="31"/>
+      <c r="T15" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="U15" s="30"/>
-      <c r="V15" s="30" t="s">
+      <c r="U15" s="31"/>
+      <c r="V15" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="W15" s="30"/>
-      <c r="X15" s="30" t="s">
+      <c r="W15" s="31"/>
+      <c r="X15" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="Y15" s="30"/>
+      <c r="Y15" s="31"/>
       <c r="Z15" s="18"/>
       <c r="AA15" s="18"/>
       <c r="AB15" s="18"/>
       <c r="AC15" s="18"/>
     </row>
     <row r="16" spans="1:29" s="3" customFormat="1" ht="36">
-      <c r="A16" s="31"/>
+      <c r="A16" s="37"/>
       <c r="B16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I16" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J16" s="10" t="s">
@@ -1815,106 +1816,106 @@
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="18"/>
       <c r="T19" s="18"/>
       <c r="U19" s="18"/>
       <c r="V19" s="18"/>
       <c r="W19" s="18"/>
       <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
       <c r="Z19" s="18"/>
       <c r="AA19" s="18"/>
       <c r="AB19" s="18"/>
       <c r="AC19" s="18"/>
     </row>
     <row r="20" spans="1:29" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="31"/>
-      <c r="B20" s="30" t="s">
+      <c r="A20" s="37"/>
+      <c r="B20" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="30"/>
-      <c r="D20" s="30" t="s">
+      <c r="C20" s="31"/>
+      <c r="D20" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="E20" s="30"/>
-      <c r="F20" s="30" t="s">
+      <c r="E20" s="31"/>
+      <c r="F20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="G20" s="30"/>
-      <c r="H20" s="30" t="s">
+      <c r="G20" s="31"/>
+      <c r="H20" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="I20" s="30"/>
-      <c r="J20" s="30" t="s">
+      <c r="I20" s="31"/>
+      <c r="J20" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="K20" s="30"/>
-      <c r="L20" s="30" t="s">
+      <c r="K20" s="31"/>
+      <c r="L20" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="M20" s="30"/>
-      <c r="N20" s="30" t="s">
+      <c r="M20" s="31"/>
+      <c r="N20" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="O20" s="30"/>
-      <c r="P20" s="30" t="s">
+      <c r="O20" s="31"/>
+      <c r="P20" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="Q20" s="30"/>
-      <c r="R20" s="30" t="s">
+      <c r="Q20" s="31"/>
+      <c r="R20" s="31" t="s">
         <v>56</v>
       </c>
-      <c r="S20" s="30"/>
-      <c r="T20" s="30" t="s">
+      <c r="S20" s="31"/>
+      <c r="T20" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="U20" s="30"/>
-      <c r="V20" s="30" t="s">
+      <c r="U20" s="31"/>
+      <c r="V20" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="W20" s="30"/>
-      <c r="X20" s="30" t="s">
+      <c r="W20" s="31"/>
+      <c r="X20" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="Y20" s="30"/>
+      <c r="Y20" s="31"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
     </row>
     <row r="21" spans="1:29" s="3" customFormat="1" ht="36">
-      <c r="A21" s="31"/>
+      <c r="A21" s="37"/>
       <c r="B21" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I21" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J21" s="10" t="s">
@@ -2154,106 +2155,106 @@
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="18"/>
       <c r="S26" s="18"/>
       <c r="T26" s="18"/>
       <c r="U26" s="18"/>
       <c r="V26" s="18"/>
       <c r="W26" s="18"/>
       <c r="X26" s="18"/>
       <c r="Y26" s="18"/>
       <c r="Z26" s="18"/>
       <c r="AA26" s="18"/>
       <c r="AB26" s="18"/>
       <c r="AC26" s="18"/>
     </row>
     <row r="27" spans="1:29" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A27" s="28"/>
-      <c r="B27" s="30" t="s">
+      <c r="A27" s="32"/>
+      <c r="B27" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="30"/>
-      <c r="D27" s="30" t="s">
+      <c r="C27" s="31"/>
+      <c r="D27" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="E27" s="30"/>
-      <c r="F27" s="30" t="s">
+      <c r="E27" s="31"/>
+      <c r="F27" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="G27" s="30"/>
-      <c r="H27" s="30" t="s">
+      <c r="G27" s="31"/>
+      <c r="H27" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="I27" s="30"/>
-      <c r="J27" s="30" t="s">
+      <c r="I27" s="31"/>
+      <c r="J27" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="K27" s="30"/>
-      <c r="L27" s="30" t="s">
+      <c r="K27" s="31"/>
+      <c r="L27" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="M27" s="30"/>
-      <c r="N27" s="30" t="s">
+      <c r="M27" s="31"/>
+      <c r="N27" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="O27" s="30"/>
-      <c r="P27" s="30" t="s">
+      <c r="O27" s="31"/>
+      <c r="P27" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="Q27" s="30"/>
-      <c r="R27" s="30" t="s">
+      <c r="Q27" s="31"/>
+      <c r="R27" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="S27" s="30"/>
-      <c r="T27" s="30" t="s">
+      <c r="S27" s="31"/>
+      <c r="T27" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="U27" s="30"/>
-      <c r="V27" s="30" t="s">
+      <c r="U27" s="31"/>
+      <c r="V27" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="W27" s="30"/>
-      <c r="X27" s="30" t="s">
+      <c r="W27" s="31"/>
+      <c r="X27" s="31" t="s">
         <v>71</v>
       </c>
-      <c r="Y27" s="30"/>
+      <c r="Y27" s="31"/>
       <c r="Z27" s="18"/>
       <c r="AA27" s="18"/>
       <c r="AB27" s="18"/>
       <c r="AC27" s="18"/>
     </row>
     <row r="28" spans="1:29" s="3" customFormat="1" ht="36">
-      <c r="A28" s="29"/>
+      <c r="A28" s="33"/>
       <c r="B28" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H28" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J28" s="10" t="s">
@@ -2462,106 +2463,106 @@
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="18"/>
       <c r="AB32" s="18"/>
       <c r="AC32" s="18"/>
     </row>
     <row r="33" spans="1:29" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A33" s="28"/>
-      <c r="B33" s="30" t="s">
+      <c r="A33" s="32"/>
+      <c r="B33" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="30"/>
-      <c r="D33" s="30" t="s">
+      <c r="C33" s="31"/>
+      <c r="D33" s="31" t="s">
         <v>73</v>
       </c>
-      <c r="E33" s="30"/>
-      <c r="F33" s="30" t="s">
+      <c r="E33" s="31"/>
+      <c r="F33" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="G33" s="30"/>
-      <c r="H33" s="30" t="s">
+      <c r="G33" s="31"/>
+      <c r="H33" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="I33" s="30"/>
-      <c r="J33" s="30" t="s">
+      <c r="I33" s="31"/>
+      <c r="J33" s="31" t="s">
         <v>76</v>
       </c>
-      <c r="K33" s="30"/>
-      <c r="L33" s="30" t="s">
+      <c r="K33" s="31"/>
+      <c r="L33" s="31" t="s">
         <v>77</v>
       </c>
-      <c r="M33" s="30"/>
-      <c r="N33" s="30" t="s">
+      <c r="M33" s="31"/>
+      <c r="N33" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="O33" s="30"/>
-      <c r="P33" s="30" t="s">
+      <c r="O33" s="31"/>
+      <c r="P33" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="Q33" s="30"/>
-      <c r="R33" s="30" t="s">
+      <c r="Q33" s="31"/>
+      <c r="R33" s="31" t="s">
         <v>80</v>
       </c>
-      <c r="S33" s="30"/>
-      <c r="T33" s="30" t="s">
+      <c r="S33" s="31"/>
+      <c r="T33" s="31" t="s">
         <v>81</v>
       </c>
-      <c r="U33" s="30"/>
-      <c r="V33" s="30" t="s">
+      <c r="U33" s="31"/>
+      <c r="V33" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="W33" s="30"/>
-      <c r="X33" s="30" t="s">
+      <c r="W33" s="31"/>
+      <c r="X33" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="Y33" s="30"/>
+      <c r="Y33" s="31"/>
       <c r="Z33" s="18"/>
       <c r="AA33" s="18"/>
       <c r="AB33" s="18"/>
       <c r="AC33" s="18"/>
     </row>
     <row r="34" spans="1:29" s="3" customFormat="1" ht="36">
-      <c r="A34" s="29"/>
+      <c r="A34" s="33"/>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I34" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J34" s="10" t="s">
@@ -2770,106 +2771,106 @@
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="18"/>
       <c r="AB38" s="18"/>
       <c r="AC38" s="18"/>
     </row>
     <row r="39" spans="1:29" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A39" s="28"/>
-      <c r="B39" s="30" t="s">
+      <c r="A39" s="32"/>
+      <c r="B39" s="31" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="30"/>
-      <c r="D39" s="30" t="s">
+      <c r="C39" s="31"/>
+      <c r="D39" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="E39" s="30"/>
-      <c r="F39" s="30" t="s">
+      <c r="E39" s="31"/>
+      <c r="F39" s="31" t="s">
         <v>86</v>
       </c>
-      <c r="G39" s="30"/>
-      <c r="H39" s="30" t="s">
+      <c r="G39" s="31"/>
+      <c r="H39" s="31" t="s">
         <v>87</v>
       </c>
-      <c r="I39" s="30"/>
-      <c r="J39" s="30" t="s">
+      <c r="I39" s="31"/>
+      <c r="J39" s="31" t="s">
         <v>88</v>
       </c>
-      <c r="K39" s="30"/>
-      <c r="L39" s="30" t="s">
+      <c r="K39" s="31"/>
+      <c r="L39" s="31" t="s">
         <v>89</v>
       </c>
-      <c r="M39" s="30"/>
-      <c r="N39" s="30" t="s">
+      <c r="M39" s="31"/>
+      <c r="N39" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="O39" s="30"/>
-      <c r="P39" s="30" t="s">
+      <c r="O39" s="31"/>
+      <c r="P39" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="Q39" s="30"/>
-      <c r="R39" s="30" t="s">
+      <c r="Q39" s="31"/>
+      <c r="R39" s="31" t="s">
         <v>92</v>
       </c>
-      <c r="S39" s="30"/>
-      <c r="T39" s="30" t="s">
+      <c r="S39" s="31"/>
+      <c r="T39" s="31" t="s">
         <v>93</v>
       </c>
-      <c r="U39" s="30"/>
-      <c r="V39" s="30" t="s">
+      <c r="U39" s="31"/>
+      <c r="V39" s="31" t="s">
         <v>94</v>
       </c>
-      <c r="W39" s="30"/>
-      <c r="X39" s="30" t="s">
+      <c r="W39" s="31"/>
+      <c r="X39" s="31" t="s">
         <v>95</v>
       </c>
-      <c r="Y39" s="30"/>
+      <c r="Y39" s="31"/>
       <c r="Z39" s="18"/>
       <c r="AA39" s="18"/>
       <c r="AB39" s="18"/>
       <c r="AC39" s="18"/>
     </row>
     <row r="40" spans="1:29" s="3" customFormat="1" ht="36">
-      <c r="A40" s="29"/>
+      <c r="A40" s="33"/>
       <c r="B40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H40" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I40" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J40" s="10" t="s">
@@ -3075,106 +3076,106 @@
       <c r="F44" s="22"/>
       <c r="G44" s="22"/>
       <c r="H44" s="23"/>
       <c r="I44" s="18"/>
       <c r="J44" s="5"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="18"/>
       <c r="Q44" s="18"/>
       <c r="R44" s="24"/>
       <c r="S44" s="25"/>
       <c r="T44" s="24"/>
       <c r="U44" s="25"/>
       <c r="V44" s="26"/>
       <c r="X44" s="19"/>
       <c r="Y44" s="21"/>
       <c r="Z44" s="18"/>
       <c r="AA44" s="18"/>
       <c r="AB44" s="18"/>
       <c r="AC44" s="18"/>
     </row>
     <row r="45" spans="1:29" s="3" customFormat="1">
-      <c r="A45" s="28"/>
-      <c r="B45" s="30" t="s">
+      <c r="A45" s="32"/>
+      <c r="B45" s="31" t="s">
         <v>96</v>
       </c>
-      <c r="C45" s="30"/>
-      <c r="D45" s="30" t="s">
+      <c r="C45" s="31"/>
+      <c r="D45" s="31" t="s">
         <v>97</v>
       </c>
-      <c r="E45" s="30"/>
-      <c r="F45" s="30" t="s">
+      <c r="E45" s="31"/>
+      <c r="F45" s="31" t="s">
         <v>98</v>
       </c>
-      <c r="G45" s="30"/>
-      <c r="H45" s="30" t="s">
+      <c r="G45" s="31"/>
+      <c r="H45" s="31" t="s">
         <v>99</v>
       </c>
-      <c r="I45" s="30"/>
-      <c r="J45" s="30" t="s">
+      <c r="I45" s="31"/>
+      <c r="J45" s="31" t="s">
         <v>100</v>
       </c>
-      <c r="K45" s="30"/>
-      <c r="L45" s="30" t="s">
+      <c r="K45" s="31"/>
+      <c r="L45" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="M45" s="30"/>
-      <c r="N45" s="30" t="s">
+      <c r="M45" s="31"/>
+      <c r="N45" s="31" t="s">
         <v>102</v>
       </c>
-      <c r="O45" s="30"/>
-      <c r="P45" s="30" t="s">
+      <c r="O45" s="31"/>
+      <c r="P45" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="Q45" s="30"/>
-      <c r="R45" s="30" t="s">
+      <c r="Q45" s="31"/>
+      <c r="R45" s="31" t="s">
         <v>104</v>
       </c>
-      <c r="S45" s="30"/>
-      <c r="T45" s="30" t="s">
+      <c r="S45" s="31"/>
+      <c r="T45" s="31" t="s">
         <v>105</v>
       </c>
-      <c r="U45" s="30"/>
-      <c r="V45" s="30" t="s">
+      <c r="U45" s="31"/>
+      <c r="V45" s="31" t="s">
         <v>106</v>
       </c>
-      <c r="W45" s="30"/>
-      <c r="X45" s="30" t="s">
+      <c r="W45" s="31"/>
+      <c r="X45" s="31" t="s">
         <v>107</v>
       </c>
-      <c r="Y45" s="30"/>
+      <c r="Y45" s="31"/>
       <c r="Z45" s="18"/>
       <c r="AA45" s="18"/>
       <c r="AB45" s="18"/>
       <c r="AC45" s="18"/>
     </row>
     <row r="46" spans="1:29" s="3" customFormat="1" ht="36">
-      <c r="A46" s="29"/>
+      <c r="A46" s="33"/>
       <c r="B46" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C46" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E46" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F46" s="27" t="s">
         <v>2</v>
       </c>
       <c r="G46" s="27" t="s">
         <v>3</v>
       </c>
       <c r="H46" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I46" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J46" s="27" t="s">
@@ -3215,72 +3216,89 @@
       </c>
       <c r="V46" s="27" t="s">
         <v>2</v>
       </c>
       <c r="W46" s="27" t="s">
         <v>3</v>
       </c>
       <c r="X46" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Y46" s="27" t="s">
         <v>3</v>
       </c>
       <c r="Z46" s="18"/>
       <c r="AA46" s="18"/>
       <c r="AB46" s="18"/>
       <c r="AC46" s="18"/>
     </row>
     <row r="47" spans="1:29" s="3" customFormat="1">
       <c r="A47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="6">
         <v>422884.8</v>
       </c>
-      <c r="C47" s="36">
+      <c r="C47" s="28">
         <v>81.8</v>
       </c>
-      <c r="D47" s="36">
+      <c r="D47" s="28">
         <v>912371</v>
       </c>
-      <c r="E47" s="36">
+      <c r="E47" s="28">
         <v>83.7</v>
       </c>
-      <c r="F47" s="37">
+      <c r="F47" s="29">
         <v>1795092.8</v>
       </c>
-      <c r="G47" s="36">
+      <c r="G47" s="28">
         <v>98.5</v>
       </c>
-      <c r="H47" s="38">
+      <c r="H47" s="30">
         <v>2499674.6</v>
       </c>
       <c r="I47" s="3">
         <v>100</v>
       </c>
-      <c r="J47" s="5"/>
+      <c r="J47" s="39">
+        <v>3307164.6</v>
+      </c>
+      <c r="K47" s="3">
+        <v>102.3</v>
+      </c>
+      <c r="L47" s="6">
+        <v>3963949</v>
+      </c>
+      <c r="M47" s="3">
+        <v>102.1</v>
+      </c>
+      <c r="N47" s="39">
+        <v>4338235.2</v>
+      </c>
+      <c r="O47" s="3">
+        <v>98.4</v>
+      </c>
       <c r="R47" s="24"/>
       <c r="S47" s="25"/>
       <c r="T47" s="24"/>
       <c r="U47" s="25"/>
       <c r="V47" s="26"/>
       <c r="X47" s="6"/>
       <c r="Y47" s="21"/>
       <c r="Z47" s="18"/>
       <c r="AA47" s="18"/>
       <c r="AB47" s="18"/>
       <c r="AC47" s="18"/>
     </row>
     <row r="48" spans="1:29" s="3" customFormat="1">
       <c r="A48" s="11"/>
       <c r="B48" s="22"/>
       <c r="C48" s="22"/>
       <c r="D48" s="22"/>
       <c r="E48" s="22"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="23"/>
       <c r="I48" s="18"/>
       <c r="J48" s="5"/>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
@@ -6722,155 +6740,155 @@
       <c r="H159" s="18"/>
       <c r="I159" s="18"/>
       <c r="J159" s="18"/>
       <c r="K159" s="18"/>
       <c r="L159" s="18"/>
       <c r="M159" s="18"/>
       <c r="N159" s="18"/>
       <c r="O159" s="18"/>
       <c r="P159" s="18"/>
       <c r="Q159" s="18"/>
       <c r="R159" s="18"/>
       <c r="S159" s="18"/>
       <c r="T159" s="18"/>
       <c r="U159" s="18"/>
       <c r="V159" s="18"/>
       <c r="W159" s="18"/>
       <c r="X159" s="18"/>
       <c r="Y159" s="18"/>
       <c r="Z159" s="18"/>
       <c r="AA159" s="18"/>
       <c r="AB159" s="18"/>
       <c r="AC159" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="T45:U45"/>
-[...11 lines deleted...]
-    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="P20:Q20"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
-    <mergeCell ref="B20:C20"/>
-[...70 lines deleted...]
-    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="V45:W45"/>
+    <mergeCell ref="X45:Y45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="2" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>