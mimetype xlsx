--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13755" yWindow="765" windowWidth="13905" windowHeight="10755"/>
+    <workbookView xWindow="13755" yWindow="765" windowWidth="13905" windowHeight="10755" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Volume car" sheetId="4" r:id="rId1"/>
     <sheet name="IPV car" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
@@ -159,51 +159,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -326,70 +326,57 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -407,104 +394,98 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -770,96 +751,96 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M10"/>
+  <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="L10" sqref="L10"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="38"/>
-[...10 lines deleted...]
-      <c r="M1" s="38"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="39"/>
-[...10 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="6" t="s">
@@ -1130,156 +1111,184 @@
       </c>
       <c r="B10" s="16">
         <v>416.2</v>
       </c>
       <c r="C10" s="16">
         <v>395.7</v>
       </c>
       <c r="D10" s="16">
         <v>457.1</v>
       </c>
       <c r="E10" s="21">
         <v>450.2</v>
       </c>
       <c r="F10" s="21">
         <v>578.4</v>
       </c>
       <c r="G10" s="21">
         <v>1826.6</v>
       </c>
       <c r="H10" s="21">
         <v>1857.2</v>
       </c>
       <c r="I10" s="21">
         <v>1827</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="13">
         <v>1853.5</v>
       </c>
       <c r="K10" s="21">
         <v>1856.3</v>
       </c>
       <c r="L10" s="21">
         <v>1886.8</v>
       </c>
+      <c r="M10" s="21">
+        <v>1974.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="13">
+        <v>442.4</v>
+      </c>
+      <c r="C11" s="13">
+        <v>558</v>
+      </c>
+      <c r="D11" s="13">
+        <v>561.4</v>
+      </c>
+      <c r="E11" s="13">
+        <v>599.9</v>
+      </c>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M39"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L26" sqref="L26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...10 lines deleted...]
-      <c r="M1" s="38"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="26.25" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="36" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="41" t="s">
+    <row r="3" spans="1:13" s="34" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="42"/>
-[...10 lines deleted...]
-      <c r="M3" s="43"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A4" s="23">
         <v>2019</v>
       </c>
       <c r="B4" s="24">
         <v>38.700000000000003</v>
       </c>
       <c r="C4" s="24">
         <v>140.19999999999999</v>
       </c>
       <c r="D4" s="24">
         <v>479.3</v>
       </c>
       <c r="E4" s="24">
         <v>128</v>
       </c>
       <c r="F4" s="24">
         <v>84.1</v>
       </c>
       <c r="G4" s="24">
         <v>105.2</v>
       </c>
       <c r="H4" s="24">
         <v>103.6</v>
@@ -1520,674 +1529,755 @@
       </c>
       <c r="E10" s="24">
         <v>98.5</v>
       </c>
       <c r="F10" s="24">
         <v>128.5</v>
       </c>
       <c r="G10" s="24">
         <v>315.8</v>
       </c>
       <c r="H10" s="24">
         <v>101.7</v>
       </c>
       <c r="I10" s="24">
         <v>98.4</v>
       </c>
       <c r="J10" s="26">
         <v>101.4</v>
       </c>
       <c r="K10" s="26">
         <v>100.2</v>
       </c>
       <c r="L10" s="25">
         <v>101.6</v>
       </c>
-      <c r="M10" s="27"/>
-[...2 lines deleted...]
-      <c r="A11" s="44" t="s">
+      <c r="M10" s="24">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A11" s="23">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="26">
+        <v>22.4</v>
+      </c>
+      <c r="C11" s="26">
+        <v>126.1</v>
+      </c>
+      <c r="D11" s="26">
+        <v>100.6</v>
+      </c>
+      <c r="E11" s="24">
+        <v>99.6</v>
+      </c>
+      <c r="F11" s="24"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="25"/>
+      <c r="M11" s="24"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="45"/>
-[...13 lines deleted...]
-      <c r="A12" s="28">
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="43"/>
+    </row>
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A13" s="27">
         <v>2019</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B13" s="24">
         <v>2.1</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C13" s="24">
         <v>3.9</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D13" s="24">
         <v>18.399999999999999</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E13" s="24">
         <v>22.6</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F13" s="24">
         <v>22</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G13" s="24">
         <v>17.899999999999999</v>
       </c>
-      <c r="H12" s="24">
+      <c r="H13" s="24">
         <v>20.9</v>
       </c>
-      <c r="I12" s="24">
+      <c r="I13" s="24">
         <v>11.8</v>
       </c>
-      <c r="J12" s="24">
+      <c r="J13" s="24">
         <v>9.1</v>
       </c>
-      <c r="K12" s="24">
+      <c r="K13" s="24">
         <v>138.6</v>
       </c>
-      <c r="L12" s="24">
+      <c r="L13" s="24">
         <v>85.8</v>
       </c>
-      <c r="M12" s="24">
+      <c r="M13" s="24">
         <v>130.69999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="22" customFormat="1" ht="12.75">
-      <c r="A13" s="28">
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A14" s="27">
         <v>2020</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B14" s="24">
         <v>222</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C14" s="24">
         <v>181.9</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D14" s="24">
         <v>40.1</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E14" s="24">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F14" s="24">
         <v>19.600000000000001</v>
       </c>
-      <c r="G13" s="24">
+      <c r="G14" s="24">
         <v>158.5</v>
       </c>
-      <c r="H13" s="24">
+      <c r="H14" s="24">
         <v>315.60000000000002</v>
       </c>
-      <c r="I13" s="24">
+      <c r="I14" s="24">
         <v>403.5</v>
       </c>
-      <c r="J13" s="24">
+      <c r="J14" s="24">
         <v>535.29999999999995</v>
       </c>
-      <c r="K13" s="24">
+      <c r="K14" s="24">
         <v>527.70000000000005</v>
       </c>
-      <c r="L13" s="24">
+      <c r="L14" s="24">
         <v>404</v>
       </c>
-      <c r="M13" s="24">
+      <c r="M14" s="24">
         <v>408.6</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="22" customFormat="1" ht="12.75">
-      <c r="A14" s="28">
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A15" s="27">
         <v>2021</v>
       </c>
-      <c r="B14" s="29">
+      <c r="B15" s="28">
         <v>598.1</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C15" s="28">
         <v>607.9</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D15" s="28">
         <v>606.70000000000005</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E15" s="28">
         <v>2018.6</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F15" s="28">
         <v>1140.4000000000001</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G15" s="28">
         <v>128.19999999999999</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H15" s="28">
         <v>69.2</v>
       </c>
-      <c r="I14" s="29">
+      <c r="I15" s="28">
         <v>104.5</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J15" s="28">
         <v>143.30000000000001</v>
       </c>
-      <c r="K14" s="29">
+      <c r="K15" s="28">
         <v>134.9</v>
       </c>
-      <c r="L14" s="29">
+      <c r="L15" s="28">
         <v>122.1</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M15" s="28">
         <v>104.1</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="22" customFormat="1" ht="12.75">
-      <c r="A15" s="28">
+    <row r="16" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A16" s="27">
         <v>2022</v>
       </c>
-      <c r="B15" s="29">
+      <c r="B16" s="28">
         <v>95.1</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C16" s="29">
         <v>132.30000000000001</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D16" s="29">
         <v>114.1</v>
       </c>
-      <c r="E15" s="29">
+      <c r="E16" s="28">
         <v>121.9</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F16" s="28">
         <v>105</v>
       </c>
-      <c r="G15" s="29">
+      <c r="G16" s="28">
         <v>115.9</v>
       </c>
-      <c r="H15" s="29">
+      <c r="H16" s="28">
         <v>102.5</v>
       </c>
-      <c r="I15" s="29">
+      <c r="I16" s="28">
         <v>107</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J16" s="28">
         <v>75.400000000000006</v>
       </c>
-      <c r="K15" s="29">
+      <c r="K16" s="28">
         <v>81.2</v>
       </c>
-      <c r="L15" s="29">
+      <c r="L16" s="28">
         <v>105</v>
       </c>
-      <c r="M15" s="29">
+      <c r="M16" s="28">
         <v>126.6</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="22" customFormat="1" ht="12.75">
-      <c r="A16" s="28">
+    <row r="17" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A17" s="27">
         <v>2023</v>
       </c>
-      <c r="B16" s="29">
+      <c r="B17" s="28">
         <v>144.80000000000001</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C17" s="28">
         <v>76.7</v>
       </c>
-      <c r="D16" s="29">
+      <c r="D17" s="28">
         <v>95.5</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E17" s="29">
         <v>142.4</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F17" s="29">
         <v>110.6</v>
       </c>
-      <c r="G16" s="30">
+      <c r="G17" s="29">
         <v>95.8</v>
       </c>
-      <c r="H16" s="30">
+      <c r="H17" s="29">
         <v>103.6</v>
       </c>
-      <c r="I16" s="30">
+      <c r="I17" s="29">
         <v>96.6</v>
       </c>
-      <c r="J16" s="30">
+      <c r="J17" s="29">
         <v>23.6</v>
       </c>
-      <c r="K16" s="30">
+      <c r="K17" s="29">
         <v>19.600000000000001</v>
       </c>
-      <c r="L16" s="29">
+      <c r="L17" s="28">
         <v>21.7</v>
       </c>
-      <c r="M16" s="31">
+      <c r="M17" s="30">
         <v>26.3</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="22" customFormat="1" ht="12.75">
-      <c r="A17" s="28">
+    <row r="18" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A18" s="27">
         <v>2024</v>
       </c>
-      <c r="B17" s="29">
+      <c r="B18" s="28">
         <v>40.9</v>
       </c>
-      <c r="C17" s="29">
+      <c r="C18" s="28">
         <v>43.9</v>
       </c>
-      <c r="D17" s="29">
+      <c r="D18" s="28">
         <v>42.2</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E18" s="29">
         <v>22.3</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F18" s="29">
         <v>35.1</v>
       </c>
-      <c r="G17" s="30">
+      <c r="G18" s="29">
         <v>150</v>
       </c>
-      <c r="H17" s="30">
+      <c r="H18" s="29">
         <v>152.6</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I18" s="29">
         <v>133.30000000000001</v>
       </c>
-      <c r="J17" s="30">
+      <c r="J18" s="29">
         <v>604.70000000000005</v>
       </c>
-      <c r="K17" s="30">
+      <c r="K18" s="29">
         <v>606.5</v>
       </c>
-      <c r="L17" s="29">
+      <c r="L18" s="28">
         <v>640.9</v>
       </c>
-      <c r="M17" s="31">
+      <c r="M18" s="30">
         <v>526</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="22" customFormat="1" ht="12.75">
-      <c r="A18" s="28">
+    <row r="19" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A19" s="27">
         <v>2025</v>
       </c>
-      <c r="B18" s="26">
+      <c r="B19" s="26">
         <v>83.5</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C19" s="26">
         <v>85.9</v>
       </c>
-      <c r="D18" s="26">
+      <c r="D19" s="26">
         <v>90.3</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E19" s="29">
         <v>121.3</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F19" s="29">
         <v>130.4</v>
       </c>
-      <c r="G18" s="30">
+      <c r="G19" s="29">
         <v>105.6</v>
       </c>
-      <c r="H18" s="30">
+      <c r="H19" s="29">
         <v>99.1</v>
       </c>
-      <c r="I18" s="30">
+      <c r="I19" s="29">
         <v>107.6</v>
       </c>
-      <c r="J18" s="26">
+      <c r="J19" s="26">
         <v>104.6</v>
       </c>
-      <c r="K18" s="26">
+      <c r="K19" s="26">
         <v>112.9</v>
       </c>
-      <c r="L18" s="29">
+      <c r="L19" s="28">
         <v>115</v>
       </c>
-      <c r="M18" s="32"/>
-[...2 lines deleted...]
-      <c r="A19" s="44" t="s">
+      <c r="M19" s="30">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A20" s="27">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="26">
+        <v>104.8</v>
+      </c>
+      <c r="C20" s="26">
+        <v>139.1</v>
+      </c>
+      <c r="D20" s="26">
+        <v>122</v>
+      </c>
+      <c r="E20" s="29">
+        <v>123.3</v>
+      </c>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="30"/>
+    </row>
+    <row r="21" spans="1:13" s="34" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A21" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="45"/>
-[...92 lines deleted...]
-      </c>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="43"/>
     </row>
     <row r="22" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A22" s="23">
-        <v>2021</v>
-[...35 lines deleted...]
-        <v>161.9</v>
+        <v>2019</v>
+      </c>
+      <c r="B22" s="24">
+        <v>2.1</v>
+      </c>
+      <c r="C22" s="24">
+        <v>2.9</v>
+      </c>
+      <c r="D22" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="E22" s="24">
+        <v>11.3</v>
+      </c>
+      <c r="F22" s="24">
+        <v>13.1</v>
+      </c>
+      <c r="G22" s="24">
+        <v>14</v>
+      </c>
+      <c r="H22" s="24">
+        <v>15</v>
+      </c>
+      <c r="I22" s="24">
+        <v>14.6</v>
+      </c>
+      <c r="J22" s="24">
+        <v>14</v>
+      </c>
+      <c r="K22" s="24">
+        <v>15</v>
+      </c>
+      <c r="L22" s="24">
+        <v>15.8</v>
+      </c>
+      <c r="M22" s="24">
+        <v>16.600000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A23" s="23">
-        <v>2022</v>
-[...35 lines deleted...]
-        <v>104.3</v>
+        <v>2020</v>
+      </c>
+      <c r="B23" s="24">
+        <v>222</v>
+      </c>
+      <c r="C23" s="24">
+        <v>198.6</v>
+      </c>
+      <c r="D23" s="24">
+        <v>81.8</v>
+      </c>
+      <c r="E23" s="24">
+        <v>46.1</v>
+      </c>
+      <c r="F23" s="24">
+        <v>38.4</v>
+      </c>
+      <c r="G23" s="24">
+        <v>66.5</v>
+      </c>
+      <c r="H23" s="24">
+        <v>115</v>
+      </c>
+      <c r="I23" s="24">
+        <v>143</v>
+      </c>
+      <c r="J23" s="24">
+        <v>169.2</v>
+      </c>
+      <c r="K23" s="24">
+        <v>194.4</v>
+      </c>
+      <c r="L23" s="24">
+        <v>207.9</v>
+      </c>
+      <c r="M23" s="24">
+        <v>219.9</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A24" s="23">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="B24" s="25">
-        <v>144.80000000000001</v>
+        <v>598.1</v>
       </c>
       <c r="C24" s="25">
-        <v>102.4</v>
+        <v>603.29999999999995</v>
       </c>
       <c r="D24" s="25">
-        <v>99.9</v>
-[...20 lines deleted...]
-        <v>86.6</v>
+        <v>604.5</v>
+      </c>
+      <c r="E24" s="25">
+        <v>727</v>
+      </c>
+      <c r="F24" s="25">
+        <v>788</v>
+      </c>
+      <c r="G24" s="25">
+        <v>420.7</v>
+      </c>
+      <c r="H24" s="25">
+        <v>232.7</v>
+      </c>
+      <c r="I24" s="25">
+        <v>197.6</v>
+      </c>
+      <c r="J24" s="25">
+        <v>186.2</v>
+      </c>
+      <c r="K24" s="25">
+        <v>176.2</v>
       </c>
       <c r="L24" s="25">
-        <v>80.400000000000006</v>
+        <v>169.2</v>
       </c>
       <c r="M24" s="25">
-        <v>75.599999999999994</v>
+        <v>161.9</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A25" s="23">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B25" s="25">
-        <v>40.9</v>
-[...26 lines deleted...]
-        <v>105.2</v>
+        <v>95.1</v>
+      </c>
+      <c r="C25" s="31">
+        <v>115.3</v>
+      </c>
+      <c r="D25" s="31">
+        <v>114.8</v>
+      </c>
+      <c r="E25" s="25">
+        <v>116.6</v>
+      </c>
+      <c r="F25" s="25">
+        <v>114.1</v>
+      </c>
+      <c r="G25" s="25">
+        <v>114.4</v>
+      </c>
+      <c r="H25" s="25">
+        <v>112.5</v>
+      </c>
+      <c r="I25" s="25">
+        <v>111.9</v>
+      </c>
+      <c r="J25" s="25">
+        <v>106</v>
+      </c>
+      <c r="K25" s="25">
+        <v>102.5</v>
       </c>
       <c r="L25" s="25">
-        <v>118.7</v>
+        <v>102.7</v>
       </c>
       <c r="M25" s="25">
-        <v>131.1</v>
+        <v>104.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A26" s="23">
+        <v>2023</v>
+      </c>
+      <c r="B26" s="25">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="C26" s="25">
+        <v>102.4</v>
+      </c>
+      <c r="D26" s="25">
+        <v>99.9</v>
+      </c>
+      <c r="E26" s="31">
+        <v>111.7</v>
+      </c>
+      <c r="F26" s="31">
+        <v>111.4</v>
+      </c>
+      <c r="G26" s="31">
+        <v>108.5</v>
+      </c>
+      <c r="H26" s="31">
+        <v>107.8</v>
+      </c>
+      <c r="I26" s="31">
+        <v>106.1</v>
+      </c>
+      <c r="J26" s="31">
+        <v>96</v>
+      </c>
+      <c r="K26" s="31">
+        <v>86.6</v>
+      </c>
+      <c r="L26" s="25">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="M26" s="25">
+        <v>75.599999999999994</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A27" s="23">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="25">
+        <v>40.9</v>
+      </c>
+      <c r="C27" s="25">
+        <v>42.3</v>
+      </c>
+      <c r="D27" s="25">
+        <v>42.3</v>
+      </c>
+      <c r="E27" s="31">
+        <v>35.4</v>
+      </c>
+      <c r="F27" s="31">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="G27" s="31">
+        <v>53.1</v>
+      </c>
+      <c r="H27" s="31">
+        <v>67.2</v>
+      </c>
+      <c r="I27" s="31">
+        <v>75.7</v>
+      </c>
+      <c r="J27" s="31">
+        <v>91.3</v>
+      </c>
+      <c r="K27" s="31">
+        <v>105.2</v>
+      </c>
+      <c r="L27" s="25">
+        <v>118.7</v>
+      </c>
+      <c r="M27" s="25">
+        <v>131.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="22" customFormat="1" ht="12.75">
+      <c r="A28" s="23">
         <v>2025</v>
       </c>
-      <c r="B26" s="34">
+      <c r="B28" s="32">
         <v>83.5</v>
       </c>
-      <c r="C26" s="34">
+      <c r="C28" s="32">
         <v>84.7</v>
       </c>
-      <c r="D26" s="34">
+      <c r="D28" s="32">
         <v>86.6</v>
       </c>
-      <c r="E26" s="35">
+      <c r="E28" s="33">
         <v>93.7</v>
       </c>
-      <c r="F26" s="35">
+      <c r="F28" s="33">
         <v>100.9</v>
       </c>
-      <c r="G26" s="35">
+      <c r="G28" s="33">
         <v>102.4</v>
       </c>
-      <c r="H26" s="35">
+      <c r="H28" s="33">
         <v>101</v>
       </c>
-      <c r="I26" s="35">
+      <c r="I28" s="33">
         <v>102.2</v>
       </c>
-      <c r="J26" s="26">
+      <c r="J28" s="26">
         <v>102.5</v>
       </c>
-      <c r="K26" s="26">
+      <c r="K28" s="26">
         <v>104</v>
       </c>
-      <c r="L26" s="35">
+      <c r="L28" s="33">
         <v>105.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-    <row r="29" spans="1:13" s="1" customFormat="1" ht="12.75"/>
+      <c r="M28" s="33">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="1" customFormat="1" ht="12.75">
+      <c r="A29" s="23">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="33">
+        <v>104.8</v>
+      </c>
+      <c r="C29" s="33">
+        <v>121.5</v>
+      </c>
+      <c r="D29" s="33">
+        <v>121.7</v>
+      </c>
+      <c r="E29" s="33">
+        <v>122.2</v>
+      </c>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+    </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="12.75"/>
     <row r="31" spans="1:13" s="1" customFormat="1" ht="12.75"/>
     <row r="32" spans="1:13" s="1" customFormat="1" ht="12.75"/>
     <row r="33" s="1" customFormat="1" ht="12.75"/>
     <row r="34" s="1" customFormat="1" ht="12.75"/>
     <row r="35" s="1" customFormat="1" ht="12.75"/>
     <row r="36" s="1" customFormat="1" ht="12.75"/>
     <row r="37" s="1" customFormat="1" ht="12.75"/>
     <row r="38" s="1" customFormat="1" ht="12.75"/>
     <row r="39" s="1" customFormat="1" ht="12.75"/>
+    <row r="40" s="1" customFormat="1" ht="12.75"/>
+    <row r="41" s="1" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A11:M11"/>
-    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A12:M12"/>
+    <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Volume car</vt:lpstr>
       <vt:lpstr>IPV car</vt:lpstr>
     </vt:vector>