--- v1 (2026-05-29)
+++ v2 (2026-08-18)
@@ -332,51 +332,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -414,78 +414,84 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -754,93 +760,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="35"/>
-[...10 lines deleted...]
-      <c r="M1" s="35"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="36"/>
-[...10 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="6" t="s">
@@ -1140,155 +1146,161 @@
         <v>1856.3</v>
       </c>
       <c r="L10" s="21">
         <v>1886.8</v>
       </c>
       <c r="M10" s="21">
         <v>1974.7</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="9">
         <v>2026</v>
       </c>
       <c r="B11" s="13">
         <v>442.4</v>
       </c>
       <c r="C11" s="13">
         <v>558</v>
       </c>
       <c r="D11" s="13">
         <v>561.4</v>
       </c>
       <c r="E11" s="13">
         <v>599.9</v>
       </c>
-      <c r="F11" s="44"/>
-[...6 lines deleted...]
-      <c r="M11" s="44"/>
+      <c r="F11" s="33">
+        <v>636.1</v>
+      </c>
+      <c r="G11" s="18">
+        <v>1997.3</v>
+      </c>
+      <c r="H11" s="18">
+        <v>1899.8</v>
+      </c>
+      <c r="I11" s="35"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="35"/>
+      <c r="M11" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...10 lines deleted...]
-      <c r="M1" s="35"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="26.25" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="34" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="39"/>
-[...10 lines deleted...]
-      <c r="M3" s="40"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
     </row>
     <row r="4" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A4" s="23">
         <v>2019</v>
       </c>
       <c r="B4" s="24">
         <v>38.700000000000003</v>
       </c>
       <c r="C4" s="24">
         <v>140.19999999999999</v>
       </c>
       <c r="D4" s="24">
         <v>479.3</v>
       </c>
       <c r="E4" s="24">
         <v>128</v>
       </c>
       <c r="F4" s="24">
         <v>84.1</v>
       </c>
       <c r="G4" s="24">
         <v>105.2</v>
       </c>
       <c r="H4" s="24">
         <v>103.6</v>
@@ -1549,75 +1561,81 @@
         <v>100.2</v>
       </c>
       <c r="L10" s="25">
         <v>101.6</v>
       </c>
       <c r="M10" s="24">
         <v>103.9</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A11" s="23">
         <v>2026</v>
       </c>
       <c r="B11" s="26">
         <v>22.4</v>
       </c>
       <c r="C11" s="26">
         <v>126.1</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
       <c r="E11" s="24">
         <v>99.6</v>
       </c>
-      <c r="F11" s="24"/>
-[...1 lines deleted...]
-      <c r="H11" s="24"/>
+      <c r="F11" s="32">
+        <v>105.1</v>
+      </c>
+      <c r="G11" s="32">
+        <v>303.10000000000002</v>
+      </c>
+      <c r="H11" s="32">
+        <v>90.4</v>
+      </c>
       <c r="I11" s="24"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="25"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A12" s="41" t="s">
+      <c r="A12" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="42"/>
-[...10 lines deleted...]
-      <c r="M12" s="43"/>
+      <c r="B12" s="43"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="44"/>
     </row>
     <row r="13" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A13" s="27">
         <v>2019</v>
       </c>
       <c r="B13" s="24">
         <v>2.1</v>
       </c>
       <c r="C13" s="24">
         <v>3.9</v>
       </c>
       <c r="D13" s="24">
         <v>18.399999999999999</v>
       </c>
       <c r="E13" s="24">
         <v>22.6</v>
       </c>
       <c r="F13" s="24">
         <v>22</v>
       </c>
       <c r="G13" s="24">
         <v>17.899999999999999</v>
       </c>
       <c r="H13" s="24">
         <v>20.9</v>
@@ -1878,75 +1896,81 @@
         <v>112.9</v>
       </c>
       <c r="L19" s="28">
         <v>115</v>
       </c>
       <c r="M19" s="30">
         <v>116.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A20" s="27">
         <v>2026</v>
       </c>
       <c r="B20" s="26">
         <v>104.8</v>
       </c>
       <c r="C20" s="26">
         <v>139.1</v>
       </c>
       <c r="D20" s="26">
         <v>122</v>
       </c>
       <c r="E20" s="29">
         <v>123.3</v>
       </c>
-      <c r="F20" s="29"/>
-[...1 lines deleted...]
-      <c r="H20" s="29"/>
+      <c r="F20" s="45">
+        <v>100.8</v>
+      </c>
+      <c r="G20" s="45">
+        <v>96.7</v>
+      </c>
+      <c r="H20" s="45">
+        <v>86</v>
+      </c>
       <c r="I20" s="29"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="28"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:13" s="34" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="42"/>
-[...10 lines deleted...]
-      <c r="M21" s="43"/>
+      <c r="B21" s="43"/>
+      <c r="C21" s="43"/>
+      <c r="D21" s="43"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="43"/>
+      <c r="G21" s="43"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="43"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="44"/>
     </row>
     <row r="22" spans="1:13" s="22" customFormat="1" ht="12.75">
       <c r="A22" s="23">
         <v>2019</v>
       </c>
       <c r="B22" s="24">
         <v>2.1</v>
       </c>
       <c r="C22" s="24">
         <v>2.9</v>
       </c>
       <c r="D22" s="24">
         <v>7.7</v>
       </c>
       <c r="E22" s="24">
         <v>11.3</v>
       </c>
       <c r="F22" s="24">
         <v>13.1</v>
       </c>
       <c r="G22" s="24">
         <v>14</v>
       </c>
       <c r="H22" s="24">
         <v>15</v>
@@ -2207,53 +2231,59 @@
         <v>104</v>
       </c>
       <c r="L28" s="33">
         <v>105.3</v>
       </c>
       <c r="M28" s="33">
         <v>106.6</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A29" s="23">
         <v>2026</v>
       </c>
       <c r="B29" s="33">
         <v>104.8</v>
       </c>
       <c r="C29" s="33">
         <v>121.5</v>
       </c>
       <c r="D29" s="33">
         <v>121.7</v>
       </c>
       <c r="E29" s="33">
         <v>122.2</v>
       </c>
-      <c r="F29" s="33"/>
-[...1 lines deleted...]
-      <c r="H29" s="33"/>
+      <c r="F29" s="46">
+        <v>117</v>
+      </c>
+      <c r="G29" s="32">
+        <v>110.1</v>
+      </c>
+      <c r="H29" s="32">
+        <v>104.1</v>
+      </c>
       <c r="I29" s="33"/>
       <c r="J29" s="33"/>
       <c r="K29" s="33"/>
       <c r="L29" s="33"/>
       <c r="M29" s="33"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="12.75"/>
     <row r="31" spans="1:13" s="1" customFormat="1" ht="12.75"/>
     <row r="32" spans="1:13" s="1" customFormat="1" ht="12.75"/>
     <row r="33" s="1" customFormat="1" ht="12.75"/>
     <row r="34" s="1" customFormat="1" ht="12.75"/>
     <row r="35" s="1" customFormat="1" ht="12.75"/>
     <row r="36" s="1" customFormat="1" ht="12.75"/>
     <row r="37" s="1" customFormat="1" ht="12.75"/>
     <row r="38" s="1" customFormat="1" ht="12.75"/>
     <row r="39" s="1" customFormat="1" ht="12.75"/>
     <row r="40" s="1" customFormat="1" ht="12.75"/>
     <row r="41" s="1" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>