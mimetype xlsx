--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -187,152 +187,156 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -597,143 +601,143 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AG23"/>
+  <dimension ref="A1:AI23"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="AK10" sqref="AK10"/>
+      <selection activeCell="AK9" sqref="AK9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="5.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="4" max="24" width="4.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="30" width="4.85546875" style="16" bestFit="1" customWidth="1"/>
-    <col min="31" max="31" width="6.28515625" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="33" max="33" width="8.140625" style="35" customWidth="1"/>
+    <col min="31" max="31" width="6.28515625" style="27" customWidth="1"/>
+    <col min="32" max="32" width="6.5703125" style="28" customWidth="1"/>
+    <col min="33" max="33" width="8.140625" style="29" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" s="1" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:35" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A1" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="21"/>
-[...34 lines deleted...]
-      <c r="B2" s="23"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="18"/>
+      <c r="AG1" s="19"/>
+    </row>
+    <row r="2" spans="1:35" s="1" customFormat="1">
+      <c r="A2" s="37"/>
+      <c r="B2" s="37"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="3"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
-      <c r="AC2" s="20" t="s">
+      <c r="AC2" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AD2" s="20"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:33" s="1" customFormat="1">
+      <c r="AD2" s="39"/>
+      <c r="AE2" s="39"/>
+      <c r="AF2" s="18"/>
+      <c r="AG2" s="19"/>
+    </row>
+    <row r="3" spans="1:35" s="1" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6">
         <v>1993</v>
       </c>
       <c r="C3" s="6">
         <v>1994</v>
       </c>
       <c r="D3" s="6">
         <v>1995</v>
       </c>
       <c r="E3" s="6">
         <v>1996</v>
       </c>
       <c r="F3" s="6">
         <v>1997</v>
       </c>
       <c r="G3" s="6">
         <v>1998</v>
       </c>
       <c r="H3" s="6">
         <v>1999</v>
       </c>
       <c r="I3" s="6">
         <v>2000</v>
       </c>
@@ -784,129 +788,133 @@
       </c>
       <c r="Y3" s="6">
         <v>2016</v>
       </c>
       <c r="Z3" s="6">
         <v>2017</v>
       </c>
       <c r="AA3" s="6">
         <v>2018</v>
       </c>
       <c r="AB3" s="8">
         <v>2019</v>
       </c>
       <c r="AC3" s="8">
         <v>2020</v>
       </c>
       <c r="AD3" s="8">
         <v>2021</v>
       </c>
       <c r="AE3" s="8">
         <v>2022</v>
       </c>
       <c r="AF3" s="17">
         <v>2023</v>
       </c>
-      <c r="AG3" s="36">
+      <c r="AG3" s="30">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="AH3" s="40">
+        <v>2025</v>
+      </c>
+      <c r="AI3" s="9"/>
+    </row>
+    <row r="4" spans="1:35" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="22"/>
-[...33 lines deleted...]
-      <c r="A5" s="18" t="s">
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35"/>
+      <c r="Z4" s="35"/>
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="35"/>
+      <c r="AF4" s="18"/>
+      <c r="AG4" s="20"/>
+    </row>
+    <row r="5" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="18"/>
-[...32 lines deleted...]
-    <row r="6" spans="1:33" s="9" customFormat="1">
+      <c r="B5" s="36"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="T5" s="36"/>
+      <c r="U5" s="36"/>
+      <c r="V5" s="36"/>
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="36"/>
+      <c r="AA5" s="36"/>
+      <c r="AB5" s="36"/>
+      <c r="AC5" s="36"/>
+      <c r="AD5" s="36"/>
+      <c r="AE5" s="36"/>
+      <c r="AF5" s="21"/>
+      <c r="AG5" s="20"/>
+    </row>
+    <row r="6" spans="1:35" s="9" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -953,98 +961,104 @@
       </c>
       <c r="W6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="X6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AD6" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AE6" s="28">
+      <c r="AE6" s="22">
         <v>120.8</v>
       </c>
-      <c r="AF6" s="27">
+      <c r="AF6" s="21">
         <v>110.5</v>
       </c>
-      <c r="AG6" s="29">
+      <c r="AG6" s="23">
         <v>107.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="18" t="s">
+      <c r="AH6" s="31">
+        <v>113.4</v>
+      </c>
+      <c r="AI6" s="1"/>
+    </row>
+    <row r="7" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="18"/>
-[...32 lines deleted...]
-    <row r="8" spans="1:33" s="9" customFormat="1">
+      <c r="B7" s="36"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="36"/>
+      <c r="L7" s="36"/>
+      <c r="M7" s="36"/>
+      <c r="N7" s="36"/>
+      <c r="O7" s="36"/>
+      <c r="P7" s="36"/>
+      <c r="Q7" s="36"/>
+      <c r="R7" s="36"/>
+      <c r="S7" s="36"/>
+      <c r="T7" s="36"/>
+      <c r="U7" s="36"/>
+      <c r="V7" s="36"/>
+      <c r="W7" s="36"/>
+      <c r="X7" s="36"/>
+      <c r="Y7" s="36"/>
+      <c r="Z7" s="36"/>
+      <c r="AA7" s="36"/>
+      <c r="AB7" s="36"/>
+      <c r="AC7" s="36"/>
+      <c r="AD7" s="36"/>
+      <c r="AE7" s="36"/>
+      <c r="AF7" s="21"/>
+      <c r="AG7" s="20"/>
+      <c r="AH7" s="1"/>
+      <c r="AI7" s="1"/>
+    </row>
+    <row r="8" spans="1:35" s="9" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="11" t="s">
@@ -1091,135 +1105,143 @@
       </c>
       <c r="W8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="X8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="Y8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Z8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AB8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AC8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AD8" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AE8" s="28">
+      <c r="AE8" s="22">
         <v>115.8</v>
       </c>
-      <c r="AF8" s="27">
+      <c r="AF8" s="21">
         <v>115.1</v>
       </c>
-      <c r="AG8" s="29">
+      <c r="AG8" s="23">
         <v>107.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="AH8" s="31">
+        <v>111.9</v>
+      </c>
+      <c r="AI8" s="1"/>
+    </row>
+    <row r="9" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="19"/>
-[...33 lines deleted...]
-      <c r="A10" s="18" t="s">
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="38"/>
+      <c r="U9" s="38"/>
+      <c r="V9" s="38"/>
+      <c r="W9" s="38"/>
+      <c r="X9" s="38"/>
+      <c r="Y9" s="38"/>
+      <c r="Z9" s="38"/>
+      <c r="AA9" s="38"/>
+      <c r="AB9" s="38"/>
+      <c r="AC9" s="38"/>
+      <c r="AD9" s="38"/>
+      <c r="AE9" s="38"/>
+      <c r="AF9" s="21"/>
+      <c r="AG9" s="20"/>
+      <c r="AH9" s="1"/>
+      <c r="AI9" s="1"/>
+    </row>
+    <row r="10" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="18"/>
-[...32 lines deleted...]
-    <row r="11" spans="1:33" s="9" customFormat="1">
+      <c r="B10" s="36"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="36"/>
+      <c r="O10" s="36"/>
+      <c r="P10" s="36"/>
+      <c r="Q10" s="36"/>
+      <c r="R10" s="36"/>
+      <c r="S10" s="36"/>
+      <c r="T10" s="36"/>
+      <c r="U10" s="36"/>
+      <c r="V10" s="36"/>
+      <c r="W10" s="36"/>
+      <c r="X10" s="36"/>
+      <c r="Y10" s="36"/>
+      <c r="Z10" s="36"/>
+      <c r="AA10" s="36"/>
+      <c r="AB10" s="36"/>
+      <c r="AC10" s="36"/>
+      <c r="AD10" s="36"/>
+      <c r="AE10" s="36"/>
+      <c r="AF10" s="21"/>
+      <c r="AG10" s="20"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+    </row>
+    <row r="11" spans="1:35" s="9" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="11" t="s">
@@ -1266,98 +1288,104 @@
       </c>
       <c r="W11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="X11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="Y11" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Z11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AA11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AB11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AC11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AD11" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AE11" s="28">
+      <c r="AE11" s="22">
         <v>125</v>
       </c>
-      <c r="AF11" s="27">
+      <c r="AF11" s="21">
         <v>111.8</v>
       </c>
-      <c r="AG11" s="29">
+      <c r="AG11" s="23">
         <v>104.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="AH11" s="31">
+        <v>116.5</v>
+      </c>
+      <c r="AI11" s="1"/>
+    </row>
+    <row r="12" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="18"/>
-[...32 lines deleted...]
-    <row r="13" spans="1:33" s="9" customFormat="1">
+      <c r="B12" s="36"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="36"/>
+      <c r="T12" s="36"/>
+      <c r="U12" s="36"/>
+      <c r="V12" s="36"/>
+      <c r="W12" s="36"/>
+      <c r="X12" s="36"/>
+      <c r="Y12" s="36"/>
+      <c r="Z12" s="36"/>
+      <c r="AA12" s="36"/>
+      <c r="AB12" s="36"/>
+      <c r="AC12" s="36"/>
+      <c r="AD12" s="36"/>
+      <c r="AE12" s="36"/>
+      <c r="AF12" s="21"/>
+      <c r="AG12" s="20"/>
+      <c r="AH12" s="1"/>
+      <c r="AI12" s="1"/>
+    </row>
+    <row r="13" spans="1:35" s="9" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -1404,135 +1432,143 @@
       </c>
       <c r="W13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="X13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="Y13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Z13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AA13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AB13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AD13" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AE13" s="28">
+      <c r="AE13" s="22">
         <v>118.5</v>
       </c>
-      <c r="AF13" s="27">
+      <c r="AF13" s="21">
         <v>117</v>
       </c>
-      <c r="AG13" s="29">
+      <c r="AG13" s="23">
         <v>106.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="19" t="s">
+      <c r="AH13" s="32">
+        <v>112</v>
+      </c>
+      <c r="AI13" s="1"/>
+    </row>
+    <row r="14" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="19"/>
-[...33 lines deleted...]
-      <c r="A15" s="18" t="s">
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="38"/>
+      <c r="P14" s="38"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="38"/>
+      <c r="S14" s="38"/>
+      <c r="T14" s="38"/>
+      <c r="U14" s="38"/>
+      <c r="V14" s="38"/>
+      <c r="W14" s="38"/>
+      <c r="X14" s="38"/>
+      <c r="Y14" s="38"/>
+      <c r="Z14" s="38"/>
+      <c r="AA14" s="38"/>
+      <c r="AB14" s="38"/>
+      <c r="AC14" s="38"/>
+      <c r="AD14" s="38"/>
+      <c r="AE14" s="38"/>
+      <c r="AF14" s="21"/>
+      <c r="AG14" s="20"/>
+      <c r="AH14" s="1"/>
+      <c r="AI14" s="1"/>
+    </row>
+    <row r="15" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="18"/>
-[...32 lines deleted...]
-    <row r="16" spans="1:33" s="9" customFormat="1">
+      <c r="B15" s="36"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="36"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="36"/>
+      <c r="R15" s="36"/>
+      <c r="S15" s="36"/>
+      <c r="T15" s="36"/>
+      <c r="U15" s="36"/>
+      <c r="V15" s="36"/>
+      <c r="W15" s="36"/>
+      <c r="X15" s="36"/>
+      <c r="Y15" s="36"/>
+      <c r="Z15" s="36"/>
+      <c r="AA15" s="36"/>
+      <c r="AB15" s="36"/>
+      <c r="AC15" s="36"/>
+      <c r="AD15" s="36"/>
+      <c r="AE15" s="36"/>
+      <c r="AF15" s="21"/>
+      <c r="AG15" s="20"/>
+      <c r="AH15" s="1"/>
+      <c r="AI15" s="1"/>
+    </row>
+    <row r="16" spans="1:35" s="9" customFormat="1">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -1579,98 +1615,104 @@
       </c>
       <c r="W16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="X16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="Y16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Z16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AA16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AB16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AC16" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AD16" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AE16" s="28">
+      <c r="AE16" s="22">
         <v>118.7</v>
       </c>
-      <c r="AF16" s="27">
+      <c r="AF16" s="21">
         <v>108.6</v>
       </c>
-      <c r="AG16" s="29">
+      <c r="AG16" s="23">
         <v>108.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="18" t="s">
+      <c r="AH16" s="32">
+        <v>112</v>
+      </c>
+      <c r="AI16" s="1"/>
+    </row>
+    <row r="17" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="18"/>
-[...32 lines deleted...]
-    <row r="18" spans="1:33" s="9" customFormat="1">
+      <c r="B17" s="36"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36"/>
+      <c r="N17" s="36"/>
+      <c r="O17" s="36"/>
+      <c r="P17" s="36"/>
+      <c r="Q17" s="36"/>
+      <c r="R17" s="36"/>
+      <c r="S17" s="36"/>
+      <c r="T17" s="36"/>
+      <c r="U17" s="36"/>
+      <c r="V17" s="36"/>
+      <c r="W17" s="36"/>
+      <c r="X17" s="36"/>
+      <c r="Y17" s="36"/>
+      <c r="Z17" s="36"/>
+      <c r="AA17" s="36"/>
+      <c r="AB17" s="36"/>
+      <c r="AC17" s="36"/>
+      <c r="AD17" s="36"/>
+      <c r="AE17" s="36"/>
+      <c r="AF17" s="21"/>
+      <c r="AG17" s="20"/>
+      <c r="AH17" s="1"/>
+      <c r="AI17" s="1"/>
+    </row>
+    <row r="18" spans="1:35" s="9" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -1717,135 +1759,143 @@
       </c>
       <c r="W18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="X18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="Y18" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Z18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AA18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AB18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AC18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AD18" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AE18" s="28">
+      <c r="AE18" s="22">
         <v>115.6</v>
       </c>
-      <c r="AF18" s="27">
+      <c r="AF18" s="21">
         <v>113</v>
       </c>
-      <c r="AG18" s="29">
+      <c r="AG18" s="23">
         <v>107.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="19" t="s">
+      <c r="AH18" s="31">
+        <v>111.4</v>
+      </c>
+      <c r="AI18" s="1"/>
+    </row>
+    <row r="19" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="19"/>
-[...33 lines deleted...]
-      <c r="A20" s="18" t="s">
+      <c r="B19" s="38"/>
+      <c r="C19" s="38"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="38"/>
+      <c r="O19" s="38"/>
+      <c r="P19" s="38"/>
+      <c r="Q19" s="38"/>
+      <c r="R19" s="38"/>
+      <c r="S19" s="38"/>
+      <c r="T19" s="38"/>
+      <c r="U19" s="38"/>
+      <c r="V19" s="38"/>
+      <c r="W19" s="38"/>
+      <c r="X19" s="38"/>
+      <c r="Y19" s="38"/>
+      <c r="Z19" s="38"/>
+      <c r="AA19" s="38"/>
+      <c r="AB19" s="38"/>
+      <c r="AC19" s="38"/>
+      <c r="AD19" s="38"/>
+      <c r="AE19" s="38"/>
+      <c r="AF19" s="21"/>
+      <c r="AG19" s="20"/>
+      <c r="AH19" s="1"/>
+      <c r="AI19" s="1"/>
+    </row>
+    <row r="20" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="18"/>
-[...32 lines deleted...]
-    <row r="21" spans="1:33" s="9" customFormat="1">
+      <c r="B20" s="36"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="36"/>
+      <c r="H20" s="36"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="36"/>
+      <c r="K20" s="36"/>
+      <c r="L20" s="36"/>
+      <c r="M20" s="36"/>
+      <c r="N20" s="36"/>
+      <c r="O20" s="36"/>
+      <c r="P20" s="36"/>
+      <c r="Q20" s="36"/>
+      <c r="R20" s="36"/>
+      <c r="S20" s="36"/>
+      <c r="T20" s="36"/>
+      <c r="U20" s="36"/>
+      <c r="V20" s="36"/>
+      <c r="W20" s="36"/>
+      <c r="X20" s="36"/>
+      <c r="Y20" s="36"/>
+      <c r="Z20" s="36"/>
+      <c r="AA20" s="36"/>
+      <c r="AB20" s="36"/>
+      <c r="AC20" s="36"/>
+      <c r="AD20" s="36"/>
+      <c r="AE20" s="36"/>
+      <c r="AF20" s="21"/>
+      <c r="AG20" s="20"/>
+      <c r="AH20" s="1"/>
+      <c r="AI20" s="1"/>
+    </row>
+    <row r="21" spans="1:35" s="9" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="11" t="s">
@@ -1892,98 +1942,104 @@
       </c>
       <c r="W21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="X21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="Y21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Z21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AA21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AB21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AC21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AD21" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AE21" s="28">
+      <c r="AE21" s="22">
         <v>117.3</v>
       </c>
-      <c r="AF21" s="27">
+      <c r="AF21" s="21">
         <v>110.7</v>
       </c>
-      <c r="AG21" s="29">
+      <c r="AG21" s="23">
         <v>111.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="18" t="s">
+      <c r="AH21" s="31">
+        <v>110.8</v>
+      </c>
+      <c r="AI21" s="1"/>
+    </row>
+    <row r="22" spans="1:35" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="18"/>
-[...32 lines deleted...]
-    <row r="23" spans="1:33" s="9" customFormat="1">
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+      <c r="N22" s="36"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="36"/>
+      <c r="Q22" s="36"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="36"/>
+      <c r="T22" s="36"/>
+      <c r="U22" s="36"/>
+      <c r="V22" s="36"/>
+      <c r="W22" s="36"/>
+      <c r="X22" s="36"/>
+      <c r="Y22" s="36"/>
+      <c r="Z22" s="36"/>
+      <c r="AA22" s="36"/>
+      <c r="AB22" s="36"/>
+      <c r="AC22" s="36"/>
+      <c r="AD22" s="36"/>
+      <c r="AE22" s="36"/>
+      <c r="AF22" s="21"/>
+      <c r="AG22" s="20"/>
+      <c r="AH22" s="1"/>
+      <c r="AI22" s="1"/>
+    </row>
+    <row r="23" spans="1:35" s="9" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I23" s="14" t="s">
@@ -2030,77 +2086,81 @@
       </c>
       <c r="W23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="X23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="Y23" s="15" t="s">
         <v>1</v>
       </c>
       <c r="Z23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AA23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AB23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AC23" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AD23" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="AE23" s="30">
+      <c r="AE23" s="24">
         <v>112.1</v>
       </c>
-      <c r="AF23" s="31">
+      <c r="AF23" s="25">
         <v>114.7</v>
       </c>
-      <c r="AG23" s="32">
+      <c r="AG23" s="26">
         <v>109.7</v>
       </c>
+      <c r="AH23" s="33">
+        <v>112.7</v>
+      </c>
+      <c r="AI23" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="A1:AE1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:B2"/>
     <mergeCell ref="A17:AE17"/>
     <mergeCell ref="A19:AE19"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A22:AE22"/>
     <mergeCell ref="AC2:AE2"/>
     <mergeCell ref="A9:AE9"/>
     <mergeCell ref="A10:AE10"/>
     <mergeCell ref="A12:AE12"/>
     <mergeCell ref="A14:AE14"/>
     <mergeCell ref="A15:AE15"/>
+    <mergeCell ref="A1:AE1"/>
+    <mergeCell ref="A4:AE4"/>
+    <mergeCell ref="A5:AE5"/>
+    <mergeCell ref="A7:AE7"/>
+    <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>каз</vt:lpstr>
     </vt:vector>