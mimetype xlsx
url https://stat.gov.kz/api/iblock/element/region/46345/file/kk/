--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12630" yWindow="675" windowWidth="13665" windowHeight="8490" tabRatio="599" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
     <sheet name="Ерлер" sheetId="4" r:id="rId2"/>
     <sheet name="Әйелдер" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="17">
   <si>
     <t>Ұлытау облысының халық саны</t>
   </si>
   <si>
     <t>адам, жылдың басына</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Ұлытау облысы</t>
   </si>
   <si>
     <t>Жезқазған қ.ә</t>
   </si>
   <si>
     <t>Қаражал қ.ә</t>
   </si>
   <si>
@@ -80,56 +80,71 @@
   </si>
   <si>
     <t>Ұлытау облысының әйелдер саны</t>
   </si>
   <si>
     <t>Сәтбаев қ,ә</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <r>
+      <t>2009</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="1"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="32">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -268,115 +283,112 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -608,167 +620,181 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...12 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="25">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
@@ -793,179 +819,251 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>219075</xdr:colOff>
+      <xdr:colOff>828675</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2447925" cy="800100"/>
+          <a:ext cx="3057525" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>207010</xdr:colOff>
+      <xdr:colOff>828675</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>173990</xdr:rowOff>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:ext cx="3057525" cy="695325"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>466724</xdr:colOff>
+      <xdr:colOff>828675</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>173990</xdr:rowOff>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2695574" cy="716915"/>
+          <a:ext cx="3057525" cy="695325"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1231,3389 +1329,3471 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23:B28"/>
+      <selection activeCell="T15" sqref="T15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="18" width="10" customWidth="1"/>
     <col min="19" max="19" width="10" style="3" customWidth="1"/>
     <col min="20" max="21" width="10" customWidth="1"/>
     <col min="22" max="22" width="10" style="5" customWidth="1"/>
     <col min="23" max="25" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:25" ht="14.25" customHeight="1">
       <c r="B2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
     </row>
-    <row r="3" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="4" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:25" ht="14.25" customHeight="1"/>
+    <row r="4" spans="1:25" ht="14.25" customHeight="1">
       <c r="A4" s="4"/>
     </row>
-    <row r="5" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="48" t="s">
+    <row r="5" spans="1:25" ht="15" customHeight="1">
+      <c r="A5" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="48"/>
-[...23 lines deleted...]
-      <c r="D7" s="23" t="s">
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+    </row>
+    <row r="6" spans="1:25" ht="15" customHeight="1">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+    </row>
+    <row r="7" spans="1:25" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="19"/>
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="11"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="R7" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="E7" s="24"/>
-[...12 lines deleted...]
-      <c r="S7" s="13"/>
+      <c r="S7" s="12"/>
       <c r="V7" s="6"/>
-      <c r="W7" s="47"/>
-[...8 lines deleted...]
-      <c r="C8" s="34">
+      <c r="W7" s="25"/>
+      <c r="X7" s="25"/>
+      <c r="Y7" s="25"/>
+    </row>
+    <row r="8" spans="1:25" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="29"/>
+      <c r="B8" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="44">
         <v>2010</v>
       </c>
-      <c r="D8" s="34">
+      <c r="D8" s="44">
         <v>2011</v>
       </c>
-      <c r="E8" s="34">
+      <c r="E8" s="44">
         <v>2012</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="44">
         <v>2013</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="44">
         <v>2014</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="44">
         <v>2015</v>
       </c>
-      <c r="I8" s="35">
+      <c r="I8" s="45">
         <v>2016</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="44">
         <v>2017</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="44">
         <v>2018</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="44">
         <v>2019</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="44">
         <v>2020</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="44">
         <v>2021</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="44">
         <v>2022</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="44">
         <v>2023</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="44">
         <v>2024</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="46">
         <v>2025</v>
       </c>
-      <c r="S8" s="13"/>
-[...3 lines deleted...]
-      <c r="A9" s="50" t="s">
+      <c r="S8" s="12"/>
+      <c r="V8" s="13"/>
+    </row>
+    <row r="9" spans="1:25" ht="15" customHeight="1">
+      <c r="A9" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="50"/>
-[...9 lines deleted...]
-      <c r="A10" s="26" t="s">
+      <c r="B9" s="30"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="30"/>
+      <c r="P9" s="30"/>
+      <c r="Q9" s="30"/>
+      <c r="R9" s="30"/>
+    </row>
+    <row r="10" spans="1:25" ht="15" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="54">
+      <c r="B10" s="49">
         <v>223403</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="49">
         <v>223451</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="49">
         <v>223700</v>
       </c>
-      <c r="E10" s="37">
+      <c r="E10" s="49">
         <v>223815</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F10" s="49">
         <v>224116</v>
       </c>
-      <c r="G10" s="37">
+      <c r="G10" s="49">
         <v>224684</v>
       </c>
-      <c r="H10" s="37">
+      <c r="H10" s="49">
         <v>225201</v>
       </c>
-      <c r="I10" s="37">
+      <c r="I10" s="49">
         <v>226118</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="49">
         <v>225211</v>
       </c>
-      <c r="K10" s="37">
+      <c r="K10" s="49">
         <v>225291</v>
       </c>
-      <c r="L10" s="37">
+      <c r="L10" s="49">
         <v>226768</v>
       </c>
-      <c r="M10" s="37">
+      <c r="M10" s="49">
         <v>227220</v>
       </c>
-      <c r="N10" s="37">
+      <c r="N10" s="49">
         <v>227212</v>
       </c>
-      <c r="O10" s="37">
+      <c r="O10" s="49">
         <v>220913</v>
       </c>
-      <c r="P10" s="37">
+      <c r="P10" s="49">
         <v>221421</v>
       </c>
-      <c r="Q10" s="37">
+      <c r="Q10" s="49">
         <v>221584</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="49">
         <v>221290</v>
       </c>
     </row>
-    <row r="11" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="16" t="s">
+    <row r="11" spans="1:25" ht="15" customHeight="1">
+      <c r="A11" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="55" t="s">
+      <c r="B11" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="49">
         <v>90460</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="49">
         <v>90074</v>
       </c>
-      <c r="E11" s="37">
+      <c r="E11" s="49">
         <v>89414</v>
       </c>
-      <c r="F11" s="37">
+      <c r="F11" s="49">
         <v>88708</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="49">
         <v>88912</v>
       </c>
-      <c r="H11" s="37">
+      <c r="H11" s="49">
         <v>89285</v>
       </c>
-      <c r="I11" s="37">
+      <c r="I11" s="49">
         <v>90555</v>
       </c>
-      <c r="J11" s="37">
+      <c r="J11" s="49">
         <v>90730</v>
       </c>
-      <c r="K11" s="37">
+      <c r="K11" s="49">
         <v>90922</v>
       </c>
-      <c r="L11" s="37">
+      <c r="L11" s="49">
         <v>91522</v>
       </c>
-      <c r="M11" s="37">
+      <c r="M11" s="49">
         <v>91785</v>
       </c>
-      <c r="N11" s="37">
+      <c r="N11" s="49">
         <v>91823</v>
       </c>
-      <c r="O11" s="37">
+      <c r="O11" s="49">
         <v>92424</v>
       </c>
-      <c r="P11" s="37">
+      <c r="P11" s="49">
         <v>92931</v>
       </c>
-      <c r="Q11" s="37">
+      <c r="Q11" s="49">
         <v>93163</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="49">
         <v>93557</v>
       </c>
     </row>
-    <row r="12" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="16" t="s">
+    <row r="12" spans="1:25" ht="15" customHeight="1">
+      <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="51">
         <v>19286</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="51">
         <v>19198</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="51">
         <v>19188</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F12" s="51">
         <v>19114</v>
       </c>
-      <c r="G12" s="38">
+      <c r="G12" s="51">
         <v>19113</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="51">
         <v>19054</v>
       </c>
-      <c r="I12" s="38">
+      <c r="I12" s="51">
         <v>18847</v>
       </c>
-      <c r="J12" s="38">
+      <c r="J12" s="51">
         <v>18457</v>
       </c>
-      <c r="K12" s="38">
+      <c r="K12" s="51">
         <v>18299</v>
       </c>
-      <c r="L12" s="38">
+      <c r="L12" s="51">
         <v>18380</v>
       </c>
-      <c r="M12" s="38">
+      <c r="M12" s="51">
         <v>18533</v>
       </c>
-      <c r="N12" s="38">
+      <c r="N12" s="51">
         <v>18604</v>
       </c>
-      <c r="O12" s="38">
+      <c r="O12" s="51">
         <v>17437</v>
       </c>
-      <c r="P12" s="38">
+      <c r="P12" s="51">
         <v>17419</v>
       </c>
-      <c r="Q12" s="38">
+      <c r="Q12" s="51">
         <v>17314</v>
       </c>
-      <c r="R12" s="38">
+      <c r="R12" s="51">
         <v>17343</v>
       </c>
     </row>
-    <row r="13" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="10" t="s">
+    <row r="13" spans="1:25" ht="15" customHeight="1">
+      <c r="A13" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="51">
         <v>69169</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="51">
         <v>69735</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="51">
         <v>69995</v>
       </c>
-      <c r="F13" s="38">
+      <c r="F13" s="51">
         <v>70245</v>
       </c>
-      <c r="G13" s="38">
+      <c r="G13" s="51">
         <v>70131</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H13" s="51">
         <v>70138</v>
       </c>
-      <c r="I13" s="38">
+      <c r="I13" s="51">
         <v>69859</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J13" s="51">
         <v>69490</v>
       </c>
-      <c r="K13" s="38">
+      <c r="K13" s="51">
         <v>69476</v>
       </c>
-      <c r="L13" s="38">
+      <c r="L13" s="51">
         <v>69754</v>
       </c>
-      <c r="M13" s="38">
+      <c r="M13" s="51">
         <v>69928</v>
       </c>
-      <c r="N13" s="38">
+      <c r="N13" s="51">
         <v>69870</v>
       </c>
-      <c r="O13" s="38">
+      <c r="O13" s="51">
         <v>68575</v>
       </c>
-      <c r="P13" s="38">
+      <c r="P13" s="51">
         <v>68730</v>
       </c>
-      <c r="Q13" s="38">
+      <c r="Q13" s="51">
         <v>68987</v>
       </c>
-      <c r="R13" s="38">
+      <c r="R13" s="51">
         <v>68861</v>
       </c>
     </row>
-    <row r="14" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="17" t="s">
+    <row r="14" spans="1:25" ht="15" customHeight="1">
+      <c r="A14" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="56"/>
-[...18 lines deleted...]
-      <c r="A15" s="17" t="s">
+      <c r="B14" s="48"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="35"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="48"/>
+      <c r="K14" s="48"/>
+      <c r="L14" s="48"/>
+      <c r="M14" s="48"/>
+      <c r="N14" s="48"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="36"/>
+      <c r="Q14" s="37"/>
+      <c r="R14" s="47"/>
+    </row>
+    <row r="15" spans="1:25" ht="15" customHeight="1">
+      <c r="A15" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="55" t="s">
+      <c r="B15" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C15" s="51">
         <v>30924</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="51">
         <v>31307</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="51">
         <v>31642</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F15" s="51">
         <v>32250</v>
       </c>
-      <c r="G15" s="38">
+      <c r="G15" s="51">
         <v>32673</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H15" s="51">
         <v>33009</v>
       </c>
-      <c r="I15" s="38">
+      <c r="I15" s="51">
         <v>33408</v>
       </c>
-      <c r="J15" s="38">
+      <c r="J15" s="51">
         <v>33549</v>
       </c>
-      <c r="K15" s="38">
+      <c r="K15" s="51">
         <v>33779</v>
       </c>
-      <c r="L15" s="38">
+      <c r="L15" s="51">
         <v>34402</v>
       </c>
-      <c r="M15" s="38">
+      <c r="M15" s="51">
         <v>34459</v>
       </c>
-      <c r="N15" s="38">
+      <c r="N15" s="51">
         <v>34558</v>
       </c>
-      <c r="O15" s="38">
+      <c r="O15" s="51">
         <v>31098</v>
       </c>
-      <c r="P15" s="38">
+      <c r="P15" s="51">
         <v>31119</v>
       </c>
-      <c r="Q15" s="38">
+      <c r="Q15" s="51">
         <v>30933</v>
       </c>
-      <c r="R15" s="38">
+      <c r="R15" s="51">
         <v>30511</v>
       </c>
     </row>
-    <row r="16" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="16" t="s">
+    <row r="16" spans="1:25" ht="15" customHeight="1">
+      <c r="A16" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="55" t="s">
+      <c r="B16" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="38">
+      <c r="C16" s="51">
         <v>13612</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="51">
         <v>13386</v>
       </c>
-      <c r="E16" s="38">
+      <c r="E16" s="51">
         <v>13576</v>
       </c>
-      <c r="F16" s="38">
+      <c r="F16" s="51">
         <v>13799</v>
       </c>
-      <c r="G16" s="38">
+      <c r="G16" s="51">
         <v>13855</v>
       </c>
-      <c r="H16" s="38">
+      <c r="H16" s="51">
         <v>13715</v>
       </c>
-      <c r="I16" s="38">
+      <c r="I16" s="51">
         <v>13449</v>
       </c>
-      <c r="J16" s="38">
+      <c r="J16" s="51">
         <v>12985</v>
       </c>
-      <c r="K16" s="38">
+      <c r="K16" s="51">
         <v>12815</v>
       </c>
-      <c r="L16" s="38">
+      <c r="L16" s="51">
         <v>12710</v>
       </c>
-      <c r="M16" s="38">
+      <c r="M16" s="51">
         <v>12515</v>
       </c>
-      <c r="N16" s="38">
+      <c r="N16" s="51">
         <v>12357</v>
       </c>
-      <c r="O16" s="38">
+      <c r="O16" s="51">
         <v>11379</v>
       </c>
-      <c r="P16" s="38">
+      <c r="P16" s="51">
         <v>11222</v>
       </c>
-      <c r="Q16" s="38">
+      <c r="Q16" s="51">
         <v>11187</v>
       </c>
-      <c r="R16" s="38">
+      <c r="R16" s="51">
         <v>11018</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="49" t="s">
+    <row r="17" spans="1:18" ht="15" customHeight="1">
+      <c r="A17" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="49"/>
-[...9 lines deleted...]
-      <c r="A18" s="26" t="s">
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="38"/>
+      <c r="R17" s="38"/>
+    </row>
+    <row r="18" spans="1:18" ht="15" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="55">
+      <c r="B18" s="50">
         <v>173766</v>
       </c>
-      <c r="C18" s="37">
+      <c r="C18" s="49">
         <v>174239</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="49">
         <v>174353</v>
       </c>
-      <c r="E18" s="37">
+      <c r="E18" s="49">
         <v>174013</v>
       </c>
-      <c r="F18" s="37">
+      <c r="F18" s="49">
         <v>173522</v>
       </c>
-      <c r="G18" s="37">
+      <c r="G18" s="49">
         <v>173689</v>
       </c>
-      <c r="H18" s="37">
+      <c r="H18" s="49">
         <v>174064</v>
       </c>
-      <c r="I18" s="37">
+      <c r="I18" s="49">
         <v>174844</v>
       </c>
-      <c r="J18" s="37">
+      <c r="J18" s="49">
         <v>174237</v>
       </c>
-      <c r="K18" s="37">
+      <c r="K18" s="49">
         <v>174223</v>
       </c>
-      <c r="L18" s="37">
+      <c r="L18" s="49">
         <v>175079</v>
       </c>
-      <c r="M18" s="37">
+      <c r="M18" s="49">
         <v>175498</v>
       </c>
-      <c r="N18" s="37">
+      <c r="N18" s="49">
         <v>175512</v>
       </c>
-      <c r="O18" s="37">
+      <c r="O18" s="49">
         <v>174489</v>
       </c>
-      <c r="P18" s="37">
+      <c r="P18" s="49">
         <v>175100</v>
       </c>
-      <c r="Q18" s="37">
+      <c r="Q18" s="49">
         <v>175425</v>
       </c>
-      <c r="R18" s="37">
+      <c r="R18" s="49">
         <v>175698</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="16" t="s">
+    <row r="19" spans="1:18" ht="15" customHeight="1">
+      <c r="A19" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="55" t="s">
+      <c r="B19" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="37">
+      <c r="C19" s="49">
         <v>86033</v>
       </c>
-      <c r="D19" s="37">
+      <c r="D19" s="49">
         <v>85673</v>
       </c>
-      <c r="E19" s="37">
+      <c r="E19" s="49">
         <v>85080</v>
       </c>
-      <c r="F19" s="37">
+      <c r="F19" s="49">
         <v>84403</v>
       </c>
-      <c r="G19" s="37">
+      <c r="G19" s="49">
         <v>84654</v>
       </c>
-      <c r="H19" s="37">
+      <c r="H19" s="49">
         <v>85054</v>
       </c>
-      <c r="I19" s="37">
+      <c r="I19" s="49">
         <v>86309</v>
       </c>
-      <c r="J19" s="37">
+      <c r="J19" s="49">
         <v>86457</v>
       </c>
-      <c r="K19" s="37">
+      <c r="K19" s="49">
         <v>86612</v>
       </c>
-      <c r="L19" s="37">
+      <c r="L19" s="49">
         <v>87093</v>
       </c>
-      <c r="M19" s="37">
+      <c r="M19" s="49">
         <v>87147</v>
       </c>
-      <c r="N19" s="37">
+      <c r="N19" s="49">
         <v>87147</v>
       </c>
-      <c r="O19" s="37">
+      <c r="O19" s="49">
         <v>88634</v>
       </c>
-      <c r="P19" s="37">
+      <c r="P19" s="49">
         <v>89104</v>
       </c>
-      <c r="Q19" s="37">
+      <c r="Q19" s="49">
         <v>89278</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="49">
         <v>89645</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="16" t="s">
+    <row r="20" spans="1:18" ht="15" customHeight="1">
+      <c r="A20" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="55" t="s">
+      <c r="B20" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="38">
+      <c r="C20" s="51">
         <v>19286</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D20" s="51">
         <v>19198</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E20" s="51">
         <v>19188</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="51">
         <v>19114</v>
       </c>
-      <c r="G20" s="38">
+      <c r="G20" s="51">
         <v>19113</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="51">
         <v>19054</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I20" s="51">
         <v>18847</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="51">
         <v>18457</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K20" s="51">
         <v>18299</v>
       </c>
-      <c r="L20" s="38">
+      <c r="L20" s="51">
         <v>18380</v>
       </c>
-      <c r="M20" s="38">
+      <c r="M20" s="51">
         <v>18533</v>
       </c>
-      <c r="N20" s="38">
+      <c r="N20" s="51">
         <v>18604</v>
       </c>
-      <c r="O20" s="38">
+      <c r="O20" s="51">
         <v>17437</v>
       </c>
-      <c r="P20" s="38">
+      <c r="P20" s="51">
         <v>17419</v>
       </c>
-      <c r="Q20" s="38">
+      <c r="Q20" s="51">
         <v>17314</v>
       </c>
-      <c r="R20" s="38">
+      <c r="R20" s="51">
         <v>17343</v>
       </c>
     </row>
-    <row r="21" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="10" t="s">
+    <row r="21" spans="1:18" ht="15" customHeight="1">
+      <c r="A21" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="55" t="s">
+      <c r="B21" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="38">
+      <c r="C21" s="51">
         <v>68920</v>
       </c>
-      <c r="D21" s="38">
+      <c r="D21" s="51">
         <v>69482</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E21" s="51">
         <v>69745</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="51">
         <v>70005</v>
       </c>
-      <c r="G21" s="38">
+      <c r="G21" s="51">
         <v>69922</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="51">
         <v>69956</v>
       </c>
-      <c r="I21" s="38">
+      <c r="I21" s="51">
         <v>69688</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="51">
         <v>69323</v>
       </c>
-      <c r="K21" s="38">
+      <c r="K21" s="51">
         <v>69312</v>
       </c>
-      <c r="L21" s="38">
+      <c r="L21" s="51">
         <v>69606</v>
       </c>
-      <c r="M21" s="38">
+      <c r="M21" s="51">
         <v>69818</v>
       </c>
-      <c r="N21" s="38">
+      <c r="N21" s="51">
         <v>69761</v>
       </c>
-      <c r="O21" s="38">
+      <c r="O21" s="51">
         <v>68418</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="51">
         <v>68577</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="51">
         <v>68833</v>
       </c>
-      <c r="R21" s="38">
+      <c r="R21" s="51">
         <v>68710</v>
       </c>
     </row>
-    <row r="22" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="49" t="s">
+    <row r="22" spans="1:18" ht="15" customHeight="1">
+      <c r="A22" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="49"/>
-[...9 lines deleted...]
-      <c r="A23" s="26" t="s">
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+    </row>
+    <row r="23" spans="1:18" ht="15" customHeight="1">
+      <c r="A23" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="55">
+      <c r="B23" s="50">
         <v>49637</v>
       </c>
-      <c r="C23" s="37">
+      <c r="C23" s="49">
         <v>49212</v>
       </c>
-      <c r="D23" s="37">
+      <c r="D23" s="49">
         <v>49347</v>
       </c>
-      <c r="E23" s="37">
+      <c r="E23" s="49">
         <v>49802</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F23" s="49">
         <v>50594</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G23" s="49">
         <v>50995</v>
       </c>
-      <c r="H23" s="37">
+      <c r="H23" s="49">
         <v>51137</v>
       </c>
-      <c r="I23" s="37">
+      <c r="I23" s="49">
         <v>51274</v>
       </c>
-      <c r="J23" s="37">
+      <c r="J23" s="49">
         <v>50974</v>
       </c>
-      <c r="K23" s="37">
+      <c r="K23" s="49">
         <v>51068</v>
       </c>
-      <c r="L23" s="37">
+      <c r="L23" s="49">
         <v>51689</v>
       </c>
-      <c r="M23" s="37">
+      <c r="M23" s="49">
         <v>51722</v>
       </c>
-      <c r="N23" s="37">
+      <c r="N23" s="49">
         <v>51700</v>
       </c>
-      <c r="O23" s="37">
+      <c r="O23" s="49">
         <v>46424</v>
       </c>
-      <c r="P23" s="37">
+      <c r="P23" s="49">
         <v>46321</v>
       </c>
-      <c r="Q23" s="37">
+      <c r="Q23" s="49">
         <v>46159</v>
       </c>
-      <c r="R23" s="37">
+      <c r="R23" s="49">
         <v>45592</v>
       </c>
     </row>
-    <row r="24" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="16" t="s">
+    <row r="24" spans="1:18" ht="15" customHeight="1">
+      <c r="A24" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="55" t="s">
+      <c r="B24" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="37">
+      <c r="C24" s="49">
         <v>4427</v>
       </c>
-      <c r="D24" s="37">
+      <c r="D24" s="49">
         <v>4401</v>
       </c>
-      <c r="E24" s="37">
+      <c r="E24" s="49">
         <v>4334</v>
       </c>
-      <c r="F24" s="37">
+      <c r="F24" s="49">
         <v>4305</v>
       </c>
-      <c r="G24" s="37">
+      <c r="G24" s="49">
         <v>4258</v>
       </c>
-      <c r="H24" s="37">
+      <c r="H24" s="49">
         <v>4231</v>
       </c>
-      <c r="I24" s="37">
+      <c r="I24" s="49">
         <v>4246</v>
       </c>
-      <c r="J24" s="37">
+      <c r="J24" s="49">
         <v>4273</v>
       </c>
-      <c r="K24" s="37">
+      <c r="K24" s="49">
         <v>4310</v>
       </c>
-      <c r="L24" s="37">
+      <c r="L24" s="49">
         <v>4429</v>
       </c>
-      <c r="M24" s="37">
+      <c r="M24" s="49">
         <v>4638</v>
       </c>
-      <c r="N24" s="37">
+      <c r="N24" s="49">
         <v>4676</v>
       </c>
-      <c r="O24" s="37">
+      <c r="O24" s="49">
         <v>3790</v>
       </c>
-      <c r="P24" s="37">
+      <c r="P24" s="49">
         <v>3827</v>
       </c>
-      <c r="Q24" s="37">
+      <c r="Q24" s="49">
         <v>3885</v>
       </c>
-      <c r="R24" s="37">
+      <c r="R24" s="49">
         <v>3912</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="10" t="s">
+    <row r="25" spans="1:18" ht="15" customHeight="1">
+      <c r="A25" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="55" t="s">
+      <c r="B25" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="37">
+      <c r="C25" s="49">
         <v>249</v>
       </c>
-      <c r="D25" s="37">
+      <c r="D25" s="49">
         <v>253</v>
       </c>
-      <c r="E25" s="37">
+      <c r="E25" s="49">
         <v>250</v>
       </c>
-      <c r="F25" s="37">
+      <c r="F25" s="49">
         <v>240</v>
       </c>
-      <c r="G25" s="37">
+      <c r="G25" s="49">
         <v>209</v>
       </c>
-      <c r="H25" s="37">
+      <c r="H25" s="49">
         <v>182</v>
       </c>
-      <c r="I25" s="37">
+      <c r="I25" s="49">
         <v>171</v>
       </c>
-      <c r="J25" s="37">
+      <c r="J25" s="49">
         <v>167</v>
       </c>
-      <c r="K25" s="37">
+      <c r="K25" s="49">
         <v>164</v>
       </c>
-      <c r="L25" s="37">
+      <c r="L25" s="49">
         <v>148</v>
       </c>
-      <c r="M25" s="37">
+      <c r="M25" s="49">
         <v>110</v>
       </c>
-      <c r="N25" s="37">
+      <c r="N25" s="49">
         <v>109</v>
       </c>
-      <c r="O25" s="37">
+      <c r="O25" s="49">
         <v>157</v>
       </c>
-      <c r="P25" s="37">
+      <c r="P25" s="49">
         <v>153</v>
       </c>
-      <c r="Q25" s="37">
+      <c r="Q25" s="49">
         <v>154</v>
       </c>
-      <c r="R25" s="37">
+      <c r="R25" s="49">
         <v>151</v>
       </c>
     </row>
-    <row r="26" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="17" t="s">
+    <row r="26" spans="1:18" ht="15" customHeight="1">
+      <c r="A26" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="56"/>
-[...12 lines deleted...]
-      <c r="O26" s="31">
+      <c r="B26" s="48"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="53"/>
+      <c r="J26" s="52"/>
+      <c r="K26" s="52"/>
+      <c r="L26" s="52"/>
+      <c r="M26" s="52"/>
+      <c r="N26" s="52"/>
+      <c r="O26" s="41">
         <v>157</v>
       </c>
-      <c r="P26" s="31">
+      <c r="P26" s="41">
         <v>153</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="42">
         <v>154</v>
       </c>
-      <c r="R26" s="44"/>
-[...2 lines deleted...]
-      <c r="A27" s="17" t="s">
+      <c r="R26" s="53"/>
+    </row>
+    <row r="27" spans="1:18" ht="15" customHeight="1">
+      <c r="A27" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="57" t="s">
+      <c r="B27" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="37">
+      <c r="C27" s="49">
         <v>30924</v>
       </c>
-      <c r="D27" s="37">
+      <c r="D27" s="49">
         <v>31307</v>
       </c>
-      <c r="E27" s="37">
+      <c r="E27" s="49">
         <v>31642</v>
       </c>
-      <c r="F27" s="37">
+      <c r="F27" s="49">
         <v>32250</v>
       </c>
-      <c r="G27" s="37">
+      <c r="G27" s="49">
         <v>32673</v>
       </c>
-      <c r="H27" s="37">
+      <c r="H27" s="49">
         <v>33009</v>
       </c>
-      <c r="I27" s="37">
+      <c r="I27" s="49">
         <v>33408</v>
       </c>
-      <c r="J27" s="37">
+      <c r="J27" s="49">
         <v>33549</v>
       </c>
-      <c r="K27" s="37">
+      <c r="K27" s="49">
         <v>33779</v>
       </c>
-      <c r="L27" s="37">
+      <c r="L27" s="49">
         <v>34402</v>
       </c>
-      <c r="M27" s="37">
+      <c r="M27" s="49">
         <v>34459</v>
       </c>
-      <c r="N27" s="37">
+      <c r="N27" s="49">
         <v>34558</v>
       </c>
-      <c r="O27" s="37">
+      <c r="O27" s="49">
         <v>31098</v>
       </c>
-      <c r="P27" s="37">
+      <c r="P27" s="49">
         <v>31119</v>
       </c>
-      <c r="Q27" s="37">
+      <c r="Q27" s="49">
         <v>30933</v>
       </c>
-      <c r="R27" s="37">
+      <c r="R27" s="49">
         <v>30511</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="18" t="s">
+    <row r="28" spans="1:18" ht="15" customHeight="1">
+      <c r="A28" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="58" t="s">
+      <c r="B28" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="41">
+      <c r="C28" s="56">
         <v>13612</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="56">
         <v>13386</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="56">
         <v>13576</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="56">
         <v>13799</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="56">
         <v>13855</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="56">
         <v>13715</v>
       </c>
-      <c r="I28" s="41">
+      <c r="I28" s="56">
         <v>13449</v>
       </c>
-      <c r="J28" s="41">
+      <c r="J28" s="56">
         <v>12985</v>
       </c>
-      <c r="K28" s="41">
+      <c r="K28" s="56">
         <v>12815</v>
       </c>
-      <c r="L28" s="41">
+      <c r="L28" s="56">
         <v>12710</v>
       </c>
-      <c r="M28" s="41">
+      <c r="M28" s="56">
         <v>12515</v>
       </c>
-      <c r="N28" s="41">
+      <c r="N28" s="56">
         <v>12357</v>
       </c>
-      <c r="O28" s="41">
+      <c r="O28" s="56">
         <v>11379</v>
       </c>
-      <c r="P28" s="41">
+      <c r="P28" s="56">
         <v>11222</v>
       </c>
-      <c r="Q28" s="41">
+      <c r="Q28" s="56">
         <v>11187</v>
       </c>
-      <c r="R28" s="41">
+      <c r="R28" s="56">
         <v>11018</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="I30" s="23"/>
+    <row r="29" spans="1:18" ht="15" customHeight="1">
+      <c r="A29" s="18"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+    </row>
+    <row r="30" spans="1:18" ht="15" customHeight="1">
+      <c r="A30" s="18"/>
+      <c r="B30" s="18"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="W7:Y7"/>
-    <mergeCell ref="A5:I5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A5:R5"/>
+    <mergeCell ref="A9:R9"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A22:R22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23:B28"/>
+      <selection activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="21" width="10" customWidth="1"/>
     <col min="22" max="22" width="10" style="5" customWidth="1"/>
     <col min="23" max="25" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:25" ht="14.25" customHeight="1">
       <c r="B2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
     </row>
-    <row r="3" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-      <c r="A5" s="48" t="s">
+    <row r="3" spans="1:25" ht="14.25" customHeight="1"/>
+    <row r="4" spans="1:25" ht="14.25" customHeight="1"/>
+    <row r="5" spans="1:25" ht="15" customHeight="1">
+      <c r="A5" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="48"/>
-[...30 lines deleted...]
-      <c r="I7" s="20"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+    </row>
+    <row r="6" spans="1:25" ht="15" customHeight="1">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+    </row>
+    <row r="7" spans="1:25" ht="15" customHeight="1">
+      <c r="A7" s="14"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
-      <c r="Q7" s="2"/>
-[...6 lines deleted...]
-      <c r="B8" s="34" t="s">
+      <c r="R7" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="W7" s="25"/>
+      <c r="X7" s="25"/>
+      <c r="Y7" s="25"/>
+    </row>
+    <row r="8" spans="1:25" ht="15" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="34">
+      <c r="C8" s="22">
         <v>2010</v>
       </c>
-      <c r="D8" s="34">
+      <c r="D8" s="22">
         <v>2011</v>
       </c>
-      <c r="E8" s="34">
+      <c r="E8" s="22">
         <v>2012</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="22">
         <v>2013</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="22">
         <v>2014</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="22">
         <v>2015</v>
       </c>
-      <c r="I8" s="35">
+      <c r="I8" s="23">
         <v>2016</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="22">
         <v>2017</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="22">
         <v>2018</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="22">
         <v>2019</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="22">
         <v>2020</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="22">
         <v>2021</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="22">
         <v>2022</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="22">
         <v>2023</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="22">
         <v>2024</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="24">
         <v>2025</v>
       </c>
       <c r="V8"/>
       <c r="W8" s="8"/>
       <c r="X8" s="8"/>
       <c r="Y8" s="8"/>
     </row>
-    <row r="9" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="51" t="s">
+    <row r="9" spans="1:25" ht="15" customHeight="1">
+      <c r="A9" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="51"/>
-[...6 lines deleted...]
-      <c r="I9" s="20"/>
+      <c r="B9" s="58"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="58"/>
+      <c r="I9" s="58"/>
+      <c r="J9" s="58"/>
+      <c r="K9" s="58"/>
+      <c r="L9" s="58"/>
+      <c r="M9" s="58"/>
+      <c r="N9" s="58"/>
+      <c r="O9" s="58"/>
+      <c r="P9" s="58"/>
+      <c r="Q9" s="58"/>
+      <c r="R9" s="58"/>
       <c r="V9"/>
     </row>
-    <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="22" t="s">
+    <row r="10" spans="1:25" ht="15" customHeight="1">
+      <c r="A10" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="55">
+      <c r="B10" s="50">
         <v>107896</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="49">
         <v>107955</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="49">
         <v>108201</v>
       </c>
-      <c r="E10" s="37">
+      <c r="E10" s="49">
         <v>108376</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F10" s="49">
         <v>108622</v>
       </c>
-      <c r="G10" s="37">
+      <c r="G10" s="49">
         <v>108906</v>
       </c>
-      <c r="H10" s="37">
+      <c r="H10" s="49">
         <v>109218</v>
       </c>
-      <c r="I10" s="37">
+      <c r="I10" s="49">
         <v>109681</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="49">
         <v>109333</v>
       </c>
-      <c r="K10" s="37">
+      <c r="K10" s="49">
         <v>109456</v>
       </c>
-      <c r="L10" s="37">
+      <c r="L10" s="49">
         <v>110216</v>
       </c>
-      <c r="M10" s="37">
+      <c r="M10" s="49">
         <v>110476</v>
       </c>
-      <c r="N10" s="37">
+      <c r="N10" s="49">
         <v>110593</v>
       </c>
-      <c r="O10" s="37">
+      <c r="O10" s="49">
         <v>107969</v>
       </c>
-      <c r="P10" s="37">
+      <c r="P10" s="49">
         <v>108443</v>
       </c>
-      <c r="Q10" s="37">
+      <c r="Q10" s="49">
         <v>108585</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="49">
         <v>108595</v>
       </c>
       <c r="V10"/>
     </row>
-    <row r="11" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="16" t="s">
+    <row r="11" spans="1:25" ht="15" customHeight="1">
+      <c r="A11" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="55" t="s">
+      <c r="B11" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="49">
         <v>42762</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="49">
         <v>42640</v>
       </c>
-      <c r="E11" s="37">
+      <c r="E11" s="49">
         <v>42396</v>
       </c>
-      <c r="F11" s="37">
+      <c r="F11" s="49">
         <v>42149</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="49">
         <v>42257</v>
       </c>
-      <c r="H11" s="37">
+      <c r="H11" s="49">
         <v>42469</v>
       </c>
-      <c r="I11" s="37">
+      <c r="I11" s="49">
         <v>43062</v>
       </c>
-      <c r="J11" s="37">
+      <c r="J11" s="49">
         <v>43128</v>
       </c>
-      <c r="K11" s="37">
+      <c r="K11" s="49">
         <v>43238</v>
       </c>
-      <c r="L11" s="37">
+      <c r="L11" s="49">
         <v>43532</v>
       </c>
-      <c r="M11" s="37">
+      <c r="M11" s="49">
         <v>43710</v>
       </c>
-      <c r="N11" s="37">
+      <c r="N11" s="49">
         <v>43751</v>
       </c>
-      <c r="O11" s="37">
+      <c r="O11" s="49">
         <v>44455</v>
       </c>
-      <c r="P11" s="37">
+      <c r="P11" s="49">
         <v>44802</v>
       </c>
-      <c r="Q11" s="37">
+      <c r="Q11" s="49">
         <v>44999</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="49">
         <v>45208</v>
       </c>
       <c r="V11"/>
     </row>
-    <row r="12" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="16" t="s">
+    <row r="12" spans="1:25" ht="15" customHeight="1">
+      <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="51">
         <v>9645</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="51">
         <v>9590</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="51">
         <v>9574</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F12" s="51">
         <v>9515</v>
       </c>
-      <c r="G12" s="38">
+      <c r="G12" s="51">
         <v>9499</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="51">
         <v>9438</v>
       </c>
-      <c r="I12" s="38">
+      <c r="I12" s="51">
         <v>9322</v>
       </c>
-      <c r="J12" s="38">
+      <c r="J12" s="51">
         <v>9130</v>
       </c>
-      <c r="K12" s="38">
+      <c r="K12" s="51">
         <v>9035</v>
       </c>
-      <c r="L12" s="38">
+      <c r="L12" s="51">
         <v>9067</v>
       </c>
-      <c r="M12" s="38">
+      <c r="M12" s="51">
         <v>9100</v>
       </c>
-      <c r="N12" s="38">
+      <c r="N12" s="51">
         <v>9117</v>
       </c>
-      <c r="O12" s="38">
+      <c r="O12" s="51">
         <v>8694</v>
       </c>
-      <c r="P12" s="38">
+      <c r="P12" s="51">
         <v>8685</v>
       </c>
-      <c r="Q12" s="38">
+      <c r="Q12" s="51">
         <v>8630</v>
       </c>
-      <c r="R12" s="38">
+      <c r="R12" s="51">
         <v>8664</v>
       </c>
       <c r="V12"/>
     </row>
-    <row r="13" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="16" t="s">
+    <row r="13" spans="1:25" ht="15" customHeight="1">
+      <c r="A13" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="51">
         <v>32791</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="51">
         <v>33111</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="51">
         <v>33248</v>
       </c>
-      <c r="F13" s="38">
+      <c r="F13" s="51">
         <v>33394</v>
       </c>
-      <c r="G13" s="38">
+      <c r="G13" s="51">
         <v>33353</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H13" s="51">
         <v>33369</v>
       </c>
-      <c r="I13" s="38">
+      <c r="I13" s="51">
         <v>33254</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J13" s="51">
         <v>33163</v>
       </c>
-      <c r="K13" s="38">
+      <c r="K13" s="51">
         <v>33177</v>
       </c>
-      <c r="L13" s="38">
+      <c r="L13" s="51">
         <v>33302</v>
       </c>
-      <c r="M13" s="38">
+      <c r="M13" s="51">
         <v>33474</v>
       </c>
-      <c r="N13" s="38">
+      <c r="N13" s="51">
         <v>33490</v>
       </c>
-      <c r="O13" s="38">
+      <c r="O13" s="51">
         <v>32853</v>
       </c>
-      <c r="P13" s="38">
+      <c r="P13" s="51">
         <v>33035</v>
       </c>
-      <c r="Q13" s="38">
+      <c r="Q13" s="51">
         <v>33162</v>
       </c>
-      <c r="R13" s="38">
+      <c r="R13" s="51">
         <v>33158</v>
       </c>
       <c r="V13"/>
     </row>
-    <row r="14" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="17" t="s">
+    <row r="14" spans="1:25" ht="15" customHeight="1">
+      <c r="A14" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="39"/>
-[...15 lines deleted...]
-      <c r="R14" s="39"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="48"/>
+      <c r="J14" s="48"/>
+      <c r="K14" s="48"/>
+      <c r="L14" s="48"/>
+      <c r="M14" s="48"/>
+      <c r="N14" s="48"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="36"/>
+      <c r="Q14" s="60"/>
+      <c r="R14" s="48"/>
       <c r="V14"/>
     </row>
-    <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="17" t="s">
+    <row r="15" spans="1:25" ht="15" customHeight="1">
+      <c r="A15" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="55" t="s">
+      <c r="B15" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C15" s="51">
         <v>15444</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="51">
         <v>15641</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="51">
         <v>15854</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F15" s="51">
         <v>16138</v>
       </c>
-      <c r="G15" s="38">
+      <c r="G15" s="51">
         <v>16357</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H15" s="51">
         <v>16554</v>
       </c>
-      <c r="I15" s="38">
+      <c r="I15" s="51">
         <v>16795</v>
       </c>
-      <c r="J15" s="38">
+      <c r="J15" s="51">
         <v>16905</v>
       </c>
-      <c r="K15" s="38">
+      <c r="K15" s="51">
         <v>17069</v>
       </c>
-      <c r="L15" s="38">
+      <c r="L15" s="51">
         <v>17422</v>
       </c>
-      <c r="M15" s="38">
+      <c r="M15" s="51">
         <v>17413</v>
       </c>
-      <c r="N15" s="38">
+      <c r="N15" s="51">
         <v>17533</v>
       </c>
-      <c r="O15" s="38">
+      <c r="O15" s="51">
         <v>15934</v>
       </c>
-      <c r="P15" s="38">
+      <c r="P15" s="51">
         <v>15952</v>
       </c>
-      <c r="Q15" s="38">
+      <c r="Q15" s="51">
         <v>15825</v>
       </c>
-      <c r="R15" s="38">
+      <c r="R15" s="51">
         <v>15660</v>
       </c>
     </row>
-    <row r="16" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="16" t="s">
+    <row r="16" spans="1:25" ht="15" customHeight="1">
+      <c r="A16" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="55" t="s">
+      <c r="B16" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="38">
+      <c r="C16" s="51">
         <v>7313</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="51">
         <v>7219</v>
       </c>
-      <c r="E16" s="38">
+      <c r="E16" s="51">
         <v>7304</v>
       </c>
-      <c r="F16" s="38">
+      <c r="F16" s="51">
         <v>7426</v>
       </c>
-      <c r="G16" s="38">
+      <c r="G16" s="51">
         <v>7440</v>
       </c>
-      <c r="H16" s="38">
+      <c r="H16" s="51">
         <v>7388</v>
       </c>
-      <c r="I16" s="38">
+      <c r="I16" s="51">
         <v>7248</v>
       </c>
-      <c r="J16" s="38">
+      <c r="J16" s="51">
         <v>7007</v>
       </c>
-      <c r="K16" s="38">
+      <c r="K16" s="51">
         <v>6937</v>
       </c>
-      <c r="L16" s="38">
+      <c r="L16" s="51">
         <v>6893</v>
       </c>
-      <c r="M16" s="38">
+      <c r="M16" s="51">
         <v>6779</v>
       </c>
-      <c r="N16" s="38">
+      <c r="N16" s="51">
         <v>6702</v>
       </c>
-      <c r="O16" s="38">
+      <c r="O16" s="51">
         <v>6033</v>
       </c>
-      <c r="P16" s="38">
+      <c r="P16" s="51">
         <v>5969</v>
       </c>
-      <c r="Q16" s="38">
+      <c r="Q16" s="51">
         <v>5969</v>
       </c>
-      <c r="R16" s="38">
+      <c r="R16" s="51">
         <v>5905</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="52" t="s">
+    <row r="17" spans="1:18" ht="15" customHeight="1">
+      <c r="A17" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="52"/>
-[...9 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
+      <c r="G17" s="61"/>
+      <c r="H17" s="61"/>
+      <c r="I17" s="61"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="61"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="61"/>
+      <c r="P17" s="61"/>
+      <c r="Q17" s="61"/>
+      <c r="R17" s="61"/>
+    </row>
+    <row r="18" spans="1:18" ht="15" customHeight="1">
+      <c r="A18" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="55">
+      <c r="B18" s="50">
         <v>82566</v>
       </c>
-      <c r="C18" s="37">
+      <c r="C18" s="49">
         <v>82784</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="49">
         <v>82945</v>
       </c>
-      <c r="E18" s="37">
+      <c r="E18" s="49">
         <v>82849</v>
       </c>
-      <c r="F18" s="37">
+      <c r="F18" s="49">
         <v>82711</v>
       </c>
-      <c r="G18" s="37">
+      <c r="G18" s="49">
         <v>82798</v>
       </c>
-      <c r="H18" s="37">
+      <c r="H18" s="49">
         <v>82994</v>
       </c>
-      <c r="I18" s="37">
+      <c r="I18" s="49">
         <v>83349</v>
       </c>
-      <c r="J18" s="37">
+      <c r="J18" s="49">
         <v>83131</v>
       </c>
-      <c r="K18" s="37">
+      <c r="K18" s="49">
         <v>83147</v>
       </c>
-      <c r="L18" s="37">
+      <c r="L18" s="49">
         <v>83547</v>
       </c>
-      <c r="M18" s="37">
+      <c r="M18" s="49">
         <v>83834</v>
       </c>
-      <c r="N18" s="37">
+      <c r="N18" s="49">
         <v>83894</v>
       </c>
-      <c r="O18" s="37">
+      <c r="O18" s="49">
         <v>83950</v>
       </c>
-      <c r="P18" s="37">
+      <c r="P18" s="49">
         <v>84453</v>
       </c>
-      <c r="Q18" s="37">
+      <c r="Q18" s="49">
         <v>84673</v>
       </c>
-      <c r="R18" s="37">
+      <c r="R18" s="49">
         <v>84883</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="16" t="s">
+    <row r="19" spans="1:18" ht="15" customHeight="1">
+      <c r="A19" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="55" t="s">
+      <c r="B19" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="37">
+      <c r="C19" s="49">
         <v>40491</v>
       </c>
-      <c r="D19" s="37">
+      <c r="D19" s="49">
         <v>40387</v>
       </c>
-      <c r="E19" s="37">
+      <c r="E19" s="49">
         <v>40167</v>
       </c>
-      <c r="F19" s="37">
+      <c r="F19" s="49">
         <v>39937</v>
       </c>
-      <c r="G19" s="37">
+      <c r="G19" s="49">
         <v>40068</v>
       </c>
-      <c r="H19" s="37">
+      <c r="H19" s="49">
         <v>40295</v>
       </c>
-      <c r="I19" s="37">
+      <c r="I19" s="49">
         <v>40878</v>
       </c>
-      <c r="J19" s="37">
+      <c r="J19" s="49">
         <v>40938</v>
       </c>
-      <c r="K19" s="37">
+      <c r="K19" s="49">
         <v>41030</v>
       </c>
-      <c r="L19" s="37">
+      <c r="L19" s="49">
         <v>41267</v>
       </c>
-      <c r="M19" s="37">
+      <c r="M19" s="49">
         <v>41330</v>
       </c>
-      <c r="N19" s="37">
+      <c r="N19" s="49">
         <v>41358</v>
       </c>
-      <c r="O19" s="37">
+      <c r="O19" s="49">
         <v>42473</v>
       </c>
-      <c r="P19" s="37">
+      <c r="P19" s="49">
         <v>42801</v>
       </c>
-      <c r="Q19" s="37">
+      <c r="Q19" s="49">
         <v>42949</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="49">
         <v>43130</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="16" t="s">
+    <row r="20" spans="1:18" ht="15" customHeight="1">
+      <c r="A20" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="55" t="s">
+      <c r="B20" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="38">
+      <c r="C20" s="51">
         <v>9645</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D20" s="51">
         <v>9590</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E20" s="51">
         <v>9574</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="51">
         <v>9515</v>
       </c>
-      <c r="G20" s="38">
+      <c r="G20" s="51">
         <v>9499</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="51">
         <v>9438</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I20" s="51">
         <v>9322</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="51">
         <v>9130</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K20" s="51">
         <v>9035</v>
       </c>
-      <c r="L20" s="38">
+      <c r="L20" s="51">
         <v>9067</v>
       </c>
-      <c r="M20" s="38">
+      <c r="M20" s="51">
         <v>9100</v>
       </c>
-      <c r="N20" s="38">
+      <c r="N20" s="51">
         <v>9117</v>
       </c>
-      <c r="O20" s="38">
+      <c r="O20" s="51">
         <v>8694</v>
       </c>
-      <c r="P20" s="38">
+      <c r="P20" s="51">
         <v>8685</v>
       </c>
-      <c r="Q20" s="38">
+      <c r="Q20" s="51">
         <v>8630</v>
       </c>
-      <c r="R20" s="38">
+      <c r="R20" s="51">
         <v>8664</v>
       </c>
     </row>
-    <row r="21" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="16" t="s">
+    <row r="21" spans="1:18" ht="15" customHeight="1">
+      <c r="A21" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="55" t="s">
+      <c r="B21" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="38">
+      <c r="C21" s="51">
         <v>32648</v>
       </c>
-      <c r="D21" s="38">
+      <c r="D21" s="51">
         <v>32968</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E21" s="51">
         <v>33108</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="51">
         <v>33259</v>
       </c>
-      <c r="G21" s="38">
+      <c r="G21" s="51">
         <v>33231</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="51">
         <v>33261</v>
       </c>
-      <c r="I21" s="38">
+      <c r="I21" s="51">
         <v>33149</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="51">
         <v>33063</v>
       </c>
-      <c r="K21" s="38">
+      <c r="K21" s="51">
         <v>33082</v>
       </c>
-      <c r="L21" s="38">
+      <c r="L21" s="51">
         <v>33213</v>
       </c>
-      <c r="M21" s="38">
+      <c r="M21" s="51">
         <v>33404</v>
       </c>
-      <c r="N21" s="38">
+      <c r="N21" s="51">
         <v>33419</v>
       </c>
-      <c r="O21" s="38">
+      <c r="O21" s="51">
         <v>32783</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="51">
         <v>32967</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="51">
         <v>33094</v>
       </c>
-      <c r="R21" s="38">
+      <c r="R21" s="51">
         <v>33089</v>
       </c>
     </row>
-    <row r="22" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="52" t="s">
+    <row r="22" spans="1:18" ht="15" customHeight="1">
+      <c r="A22" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="52"/>
-[...9 lines deleted...]
-      <c r="A23" s="22" t="s">
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+    </row>
+    <row r="23" spans="1:18" ht="15" customHeight="1">
+      <c r="A23" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="57">
+      <c r="B23" s="54">
         <v>25330</v>
       </c>
-      <c r="C23" s="38">
+      <c r="C23" s="51">
         <v>25171</v>
       </c>
-      <c r="D23" s="38">
+      <c r="D23" s="51">
         <v>25256</v>
       </c>
-      <c r="E23" s="38">
+      <c r="E23" s="51">
         <v>25527</v>
       </c>
-      <c r="F23" s="38">
+      <c r="F23" s="51">
         <v>25911</v>
       </c>
-      <c r="G23" s="38">
+      <c r="G23" s="51">
         <v>26108</v>
       </c>
-      <c r="H23" s="38">
+      <c r="H23" s="51">
         <v>26224</v>
       </c>
-      <c r="I23" s="38">
+      <c r="I23" s="51">
         <v>26332</v>
       </c>
-      <c r="J23" s="38">
+      <c r="J23" s="51">
         <v>26202</v>
       </c>
-      <c r="K23" s="38">
+      <c r="K23" s="51">
         <v>26309</v>
       </c>
-      <c r="L23" s="38">
+      <c r="L23" s="51">
         <v>26669</v>
       </c>
-      <c r="M23" s="38">
+      <c r="M23" s="51">
         <v>26642</v>
       </c>
-      <c r="N23" s="38">
+      <c r="N23" s="51">
         <v>26699</v>
       </c>
-      <c r="O23" s="38">
+      <c r="O23" s="51">
         <v>24019</v>
       </c>
-      <c r="P23" s="38">
+      <c r="P23" s="51">
         <v>23990</v>
       </c>
-      <c r="Q23" s="38">
+      <c r="Q23" s="51">
         <v>23912</v>
       </c>
-      <c r="R23" s="38">
+      <c r="R23" s="51">
         <v>23712</v>
       </c>
     </row>
-    <row r="24" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="16" t="s">
+    <row r="24" spans="1:18" ht="15" customHeight="1">
+      <c r="A24" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="57" t="s">
+      <c r="B24" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="38">
+      <c r="C24" s="51">
         <v>2271</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="51">
         <v>2253</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="51">
         <v>2229</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="51">
         <v>2212</v>
       </c>
-      <c r="G24" s="38">
+      <c r="G24" s="51">
         <v>2189</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H24" s="51">
         <v>2174</v>
       </c>
-      <c r="I24" s="38">
+      <c r="I24" s="51">
         <v>2184</v>
       </c>
-      <c r="J24" s="38">
+      <c r="J24" s="51">
         <v>2190</v>
       </c>
-      <c r="K24" s="38">
+      <c r="K24" s="51">
         <v>2208</v>
       </c>
-      <c r="L24" s="38">
+      <c r="L24" s="51">
         <v>2265</v>
       </c>
-      <c r="M24" s="38">
+      <c r="M24" s="51">
         <v>2380</v>
       </c>
-      <c r="N24" s="38">
+      <c r="N24" s="51">
         <v>2393</v>
       </c>
-      <c r="O24" s="38">
+      <c r="O24" s="51">
         <v>1982</v>
       </c>
-      <c r="P24" s="38">
+      <c r="P24" s="51">
         <v>2001</v>
       </c>
-      <c r="Q24" s="38">
+      <c r="Q24" s="51">
         <v>2050</v>
       </c>
-      <c r="R24" s="38">
+      <c r="R24" s="51">
         <v>2078</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="16" t="s">
+    <row r="25" spans="1:18" ht="15" customHeight="1">
+      <c r="A25" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="57" t="s">
+      <c r="B25" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="38">
+      <c r="C25" s="51">
         <v>143</v>
       </c>
-      <c r="D25" s="38">
+      <c r="D25" s="51">
         <v>143</v>
       </c>
-      <c r="E25" s="38">
+      <c r="E25" s="51">
         <v>140</v>
       </c>
-      <c r="F25" s="38">
+      <c r="F25" s="51">
         <v>135</v>
       </c>
-      <c r="G25" s="38">
+      <c r="G25" s="51">
         <v>122</v>
       </c>
-      <c r="H25" s="38">
+      <c r="H25" s="51">
         <v>108</v>
       </c>
-      <c r="I25" s="38">
+      <c r="I25" s="51">
         <v>105</v>
       </c>
-      <c r="J25" s="38">
+      <c r="J25" s="51">
         <v>100</v>
       </c>
-      <c r="K25" s="38">
+      <c r="K25" s="51">
         <v>95</v>
       </c>
-      <c r="L25" s="38">
+      <c r="L25" s="51">
         <v>89</v>
       </c>
-      <c r="M25" s="38">
+      <c r="M25" s="51">
         <v>70</v>
       </c>
-      <c r="N25" s="38">
+      <c r="N25" s="51">
         <v>71</v>
       </c>
-      <c r="O25" s="38">
+      <c r="O25" s="51">
         <v>70</v>
       </c>
-      <c r="P25" s="38">
+      <c r="P25" s="51">
         <v>68</v>
       </c>
-      <c r="Q25" s="38">
+      <c r="Q25" s="51">
         <v>68</v>
       </c>
-      <c r="R25" s="38">
+      <c r="R25" s="51">
         <v>69</v>
       </c>
     </row>
-    <row r="26" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="17" t="s">
+    <row r="26" spans="1:18" ht="15" customHeight="1">
+      <c r="A26" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="42"/>
-[...18 lines deleted...]
-      <c r="A27" s="17" t="s">
+      <c r="B26" s="52"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="48"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="48"/>
+      <c r="J26" s="48"/>
+      <c r="K26" s="48"/>
+      <c r="L26" s="48"/>
+      <c r="M26" s="48"/>
+      <c r="N26" s="48"/>
+      <c r="O26" s="36"/>
+      <c r="P26" s="36"/>
+      <c r="Q26" s="62"/>
+      <c r="R26" s="48"/>
+    </row>
+    <row r="27" spans="1:18" ht="15" customHeight="1">
+      <c r="A27" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="57" t="s">
+      <c r="B27" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="37">
+      <c r="C27" s="49">
         <v>15444</v>
       </c>
-      <c r="D27" s="37">
+      <c r="D27" s="49">
         <v>15641</v>
       </c>
-      <c r="E27" s="37">
+      <c r="E27" s="49">
         <v>15854</v>
       </c>
-      <c r="F27" s="37">
+      <c r="F27" s="49">
         <v>16138</v>
       </c>
-      <c r="G27" s="37">
+      <c r="G27" s="49">
         <v>16357</v>
       </c>
-      <c r="H27" s="37">
+      <c r="H27" s="49">
         <v>16554</v>
       </c>
-      <c r="I27" s="37">
+      <c r="I27" s="49">
         <v>16795</v>
       </c>
-      <c r="J27" s="37">
+      <c r="J27" s="49">
         <v>16905</v>
       </c>
-      <c r="K27" s="37">
+      <c r="K27" s="49">
         <v>17069</v>
       </c>
-      <c r="L27" s="37">
+      <c r="L27" s="49">
         <v>17422</v>
       </c>
-      <c r="M27" s="37">
+      <c r="M27" s="49">
         <v>17413</v>
       </c>
-      <c r="N27" s="37">
+      <c r="N27" s="49">
         <v>17533</v>
       </c>
-      <c r="O27" s="37">
+      <c r="O27" s="49">
         <v>15934</v>
       </c>
-      <c r="P27" s="37">
+      <c r="P27" s="49">
         <v>15952</v>
       </c>
-      <c r="Q27" s="37">
+      <c r="Q27" s="49">
         <v>15825</v>
       </c>
-      <c r="R27" s="37">
+      <c r="R27" s="49">
         <v>15660</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="18" t="s">
+    <row r="28" spans="1:18" ht="15" customHeight="1">
+      <c r="A28" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="58" t="s">
+      <c r="B28" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="41">
+      <c r="C28" s="56">
         <v>7313</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="56">
         <v>7219</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="56">
         <v>7304</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="56">
         <v>7426</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="56">
         <v>7440</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="56">
         <v>7388</v>
       </c>
-      <c r="I28" s="41">
+      <c r="I28" s="56">
         <v>7248</v>
       </c>
-      <c r="J28" s="41">
+      <c r="J28" s="56">
         <v>7007</v>
       </c>
-      <c r="K28" s="41">
+      <c r="K28" s="56">
         <v>6937</v>
       </c>
-      <c r="L28" s="41">
+      <c r="L28" s="56">
         <v>6893</v>
       </c>
-      <c r="M28" s="41">
+      <c r="M28" s="56">
         <v>6779</v>
       </c>
-      <c r="N28" s="41">
+      <c r="N28" s="56">
         <v>6702</v>
       </c>
-      <c r="O28" s="41">
+      <c r="O28" s="56">
         <v>6033</v>
       </c>
-      <c r="P28" s="41">
+      <c r="P28" s="56">
         <v>5969</v>
       </c>
-      <c r="Q28" s="41">
+      <c r="Q28" s="56">
         <v>5969</v>
       </c>
-      <c r="R28" s="41">
+      <c r="R28" s="56">
         <v>5905</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I29" s="20"/>
+    <row r="29" spans="1:18" ht="15" customHeight="1">
+      <c r="A29" s="14"/>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="W7:Y7"/>
-    <mergeCell ref="A5:I5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A5:R5"/>
+    <mergeCell ref="A9:R9"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A22:R22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35"/>
+      <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="21" width="10" customWidth="1"/>
     <col min="22" max="22" width="10" style="5" customWidth="1"/>
     <col min="23" max="25" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:25" ht="14.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
     </row>
-    <row r="3" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-      <c r="A5" s="53" t="s">
+    <row r="3" spans="1:25" ht="14.25" customHeight="1"/>
+    <row r="4" spans="1:25" ht="14.25" customHeight="1"/>
+    <row r="5" spans="1:25" ht="15" customHeight="1">
+      <c r="A5" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="53"/>
-[...48 lines deleted...]
-      <c r="O7" s="23"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="27"/>
+      <c r="Q5" s="27"/>
+      <c r="R5" s="27"/>
+    </row>
+    <row r="6" spans="1:25" ht="15" customHeight="1">
+      <c r="A6" s="21"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="21"/>
+      <c r="J6" s="21"/>
+      <c r="K6" s="21"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="21"/>
+      <c r="N6" s="21"/>
+      <c r="O6" s="21"/>
+    </row>
+    <row r="7" spans="1:25" ht="15" customHeight="1">
+      <c r="A7" s="14"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="20"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
+      <c r="R7" s="57" t="s">
+        <v>1</v>
+      </c>
       <c r="U7" s="9"/>
       <c r="V7" s="6"/>
-      <c r="W7" s="47"/>
-[...8 lines deleted...]
-      <c r="C8" s="34">
+      <c r="W7" s="25"/>
+      <c r="X7" s="25"/>
+      <c r="Y7" s="25"/>
+    </row>
+    <row r="8" spans="1:25" ht="15" customHeight="1">
+      <c r="A8" s="29"/>
+      <c r="B8" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="44">
         <v>2010</v>
       </c>
-      <c r="D8" s="34">
+      <c r="D8" s="44">
         <v>2011</v>
       </c>
-      <c r="E8" s="34">
+      <c r="E8" s="44">
         <v>2012</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="44">
         <v>2013</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="44">
         <v>2014</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="44">
         <v>2015</v>
       </c>
-      <c r="I8" s="35">
+      <c r="I8" s="45">
         <v>2016</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="44">
         <v>2017</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="44">
         <v>2018</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="44">
         <v>2019</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="44">
         <v>2020</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="44">
         <v>2021</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="44">
         <v>2022</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="44">
         <v>2023</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="44">
         <v>2024</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="46">
         <v>2025</v>
       </c>
       <c r="U8" s="8"/>
       <c r="V8"/>
     </row>
-    <row r="9" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="50" t="s">
+    <row r="9" spans="1:25" ht="15" customHeight="1">
+      <c r="A9" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="50"/>
-[...12 lines deleted...]
-      <c r="O9" s="23"/>
+      <c r="B9" s="30"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="30"/>
+      <c r="P9" s="30"/>
+      <c r="Q9" s="30"/>
+      <c r="R9" s="30"/>
       <c r="V9"/>
     </row>
-    <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="26" t="s">
+    <row r="10" spans="1:25" ht="15" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="55">
+      <c r="B10" s="50">
         <v>115507</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="49">
         <v>115496</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="49">
         <v>115499</v>
       </c>
-      <c r="E10" s="37">
+      <c r="E10" s="49">
         <v>115439</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F10" s="49">
         <v>115494</v>
       </c>
-      <c r="G10" s="37">
+      <c r="G10" s="49">
         <v>115778</v>
       </c>
-      <c r="H10" s="37">
+      <c r="H10" s="49">
         <v>115983</v>
       </c>
-      <c r="I10" s="37">
+      <c r="I10" s="49">
         <v>116437</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="49">
         <v>115878</v>
       </c>
-      <c r="K10" s="37">
+      <c r="K10" s="49">
         <v>115835</v>
       </c>
-      <c r="L10" s="37">
+      <c r="L10" s="49">
         <v>116552</v>
       </c>
-      <c r="M10" s="37">
+      <c r="M10" s="49">
         <v>116744</v>
       </c>
-      <c r="N10" s="37">
+      <c r="N10" s="49">
         <v>116619</v>
       </c>
-      <c r="O10" s="37">
+      <c r="O10" s="49">
         <v>112944</v>
       </c>
-      <c r="P10" s="37">
+      <c r="P10" s="49">
         <v>112978</v>
       </c>
-      <c r="Q10" s="37">
+      <c r="Q10" s="49">
         <v>112999</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="49">
         <v>112695</v>
       </c>
       <c r="V10"/>
     </row>
-    <row r="11" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="16" t="s">
+    <row r="11" spans="1:25" ht="15" customHeight="1">
+      <c r="A11" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="57" t="s">
+      <c r="B11" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="49">
         <v>47698</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="49">
         <v>47434</v>
       </c>
-      <c r="E11" s="37">
+      <c r="E11" s="49">
         <v>47018</v>
       </c>
-      <c r="F11" s="37">
+      <c r="F11" s="49">
         <v>46559</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="49">
         <v>46655</v>
       </c>
-      <c r="H11" s="37">
+      <c r="H11" s="49">
         <v>46816</v>
       </c>
-      <c r="I11" s="37">
+      <c r="I11" s="49">
         <v>47493</v>
       </c>
-      <c r="J11" s="37">
+      <c r="J11" s="49">
         <v>47602</v>
       </c>
-      <c r="K11" s="37">
+      <c r="K11" s="49">
         <v>47684</v>
       </c>
-      <c r="L11" s="37">
+      <c r="L11" s="49">
         <v>47990</v>
       </c>
-      <c r="M11" s="37">
+      <c r="M11" s="49">
         <v>48075</v>
       </c>
-      <c r="N11" s="37">
+      <c r="N11" s="49">
         <v>48072</v>
       </c>
-      <c r="O11" s="37">
+      <c r="O11" s="49">
         <v>47969</v>
       </c>
-      <c r="P11" s="37">
+      <c r="P11" s="49">
         <v>48129</v>
       </c>
-      <c r="Q11" s="37">
+      <c r="Q11" s="49">
         <v>48164</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="49">
         <v>48349</v>
       </c>
       <c r="V11"/>
     </row>
-    <row r="12" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="16" t="s">
+    <row r="12" spans="1:25" ht="15" customHeight="1">
+      <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="57" t="s">
+      <c r="B12" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="51">
         <v>9641</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="51">
         <v>9608</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="51">
         <v>9614</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F12" s="51">
         <v>9599</v>
       </c>
-      <c r="G12" s="38">
+      <c r="G12" s="51">
         <v>9614</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="51">
         <v>9616</v>
       </c>
-      <c r="I12" s="38">
+      <c r="I12" s="51">
         <v>9525</v>
       </c>
-      <c r="J12" s="38">
+      <c r="J12" s="51">
         <v>9327</v>
       </c>
-      <c r="K12" s="38">
+      <c r="K12" s="51">
         <v>9264</v>
       </c>
-      <c r="L12" s="38">
+      <c r="L12" s="51">
         <v>9313</v>
       </c>
-      <c r="M12" s="38">
+      <c r="M12" s="51">
         <v>9433</v>
       </c>
-      <c r="N12" s="38">
+      <c r="N12" s="51">
         <v>9487</v>
       </c>
-      <c r="O12" s="38">
+      <c r="O12" s="51">
         <v>8743</v>
       </c>
-      <c r="P12" s="38">
+      <c r="P12" s="51">
         <v>8734</v>
       </c>
-      <c r="Q12" s="38">
+      <c r="Q12" s="51">
         <v>8684</v>
       </c>
-      <c r="R12" s="38">
+      <c r="R12" s="51">
         <v>8679</v>
       </c>
       <c r="V12"/>
     </row>
-    <row r="13" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="16" t="s">
+    <row r="13" spans="1:25" ht="15" customHeight="1">
+      <c r="A13" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="57" t="s">
+      <c r="B13" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="51">
         <v>36378</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="51">
         <v>36624</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="51">
         <v>36747</v>
       </c>
-      <c r="F13" s="38">
+      <c r="F13" s="51">
         <v>36851</v>
       </c>
-      <c r="G13" s="38">
+      <c r="G13" s="51">
         <v>36778</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H13" s="51">
         <v>36769</v>
       </c>
-      <c r="I13" s="38">
+      <c r="I13" s="51">
         <v>36605</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J13" s="51">
         <v>36327</v>
       </c>
-      <c r="K13" s="38">
+      <c r="K13" s="51">
         <v>36299</v>
       </c>
-      <c r="L13" s="38">
+      <c r="L13" s="51">
         <v>36452</v>
       </c>
-      <c r="M13" s="38">
+      <c r="M13" s="51">
         <v>36454</v>
       </c>
-      <c r="N13" s="38">
+      <c r="N13" s="51">
         <v>36380</v>
       </c>
-      <c r="O13" s="38">
+      <c r="O13" s="51">
         <v>35722</v>
       </c>
-      <c r="P13" s="38">
+      <c r="P13" s="51">
         <v>35695</v>
       </c>
-      <c r="Q13" s="38">
+      <c r="Q13" s="51">
         <v>35825</v>
       </c>
-      <c r="R13" s="38">
+      <c r="R13" s="51">
         <v>35703</v>
       </c>
       <c r="V13"/>
     </row>
-    <row r="14" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="17" t="s">
+    <row r="14" spans="1:25" ht="15" customHeight="1">
+      <c r="A14" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="59"/>
-[...15 lines deleted...]
-      <c r="R14" s="39"/>
+      <c r="B14" s="47"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="35"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="31"/>
+      <c r="N14" s="48"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="36"/>
+      <c r="Q14" s="37"/>
+      <c r="R14" s="48"/>
       <c r="V14"/>
     </row>
-    <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="17" t="s">
+    <row r="15" spans="1:25" ht="15" customHeight="1">
+      <c r="A15" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="57" t="s">
+      <c r="B15" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C15" s="51">
         <v>15480</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="51">
         <v>15666</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="51">
         <v>15788</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F15" s="51">
         <v>16112</v>
       </c>
-      <c r="G15" s="38">
+      <c r="G15" s="51">
         <v>16316</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H15" s="51">
         <v>16455</v>
       </c>
-      <c r="I15" s="38">
+      <c r="I15" s="51">
         <v>16613</v>
       </c>
-      <c r="J15" s="38">
+      <c r="J15" s="51">
         <v>16644</v>
       </c>
-      <c r="K15" s="38">
+      <c r="K15" s="51">
         <v>16710</v>
       </c>
-      <c r="L15" s="38">
+      <c r="L15" s="51">
         <v>16980</v>
       </c>
-      <c r="M15" s="38">
+      <c r="M15" s="51">
         <v>17046</v>
       </c>
-      <c r="N15" s="38">
+      <c r="N15" s="51">
         <v>17025</v>
       </c>
-      <c r="O15" s="38">
+      <c r="O15" s="51">
         <v>15164</v>
       </c>
-      <c r="P15" s="38">
+      <c r="P15" s="51">
         <v>15167</v>
       </c>
-      <c r="Q15" s="38">
+      <c r="Q15" s="51">
         <v>15108</v>
       </c>
-      <c r="R15" s="38">
+      <c r="R15" s="51">
         <v>14851</v>
       </c>
     </row>
-    <row r="16" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="16" t="s">
+    <row r="16" spans="1:25" ht="15" customHeight="1">
+      <c r="A16" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="57" t="s">
+      <c r="B16" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="38">
+      <c r="C16" s="51">
         <v>6299</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="51">
         <v>6167</v>
       </c>
-      <c r="E16" s="38">
+      <c r="E16" s="51">
         <v>6272</v>
       </c>
-      <c r="F16" s="38">
+      <c r="F16" s="51">
         <v>6373</v>
       </c>
-      <c r="G16" s="38">
+      <c r="G16" s="51">
         <v>6415</v>
       </c>
-      <c r="H16" s="38">
+      <c r="H16" s="51">
         <v>6327</v>
       </c>
-      <c r="I16" s="38">
+      <c r="I16" s="51">
         <v>6201</v>
       </c>
-      <c r="J16" s="38">
+      <c r="J16" s="51">
         <v>5978</v>
       </c>
-      <c r="K16" s="38">
+      <c r="K16" s="51">
         <v>5878</v>
       </c>
-      <c r="L16" s="38">
+      <c r="L16" s="51">
         <v>5817</v>
       </c>
-      <c r="M16" s="38">
+      <c r="M16" s="51">
         <v>5736</v>
       </c>
-      <c r="N16" s="38">
+      <c r="N16" s="51">
         <v>5655</v>
       </c>
-      <c r="O16" s="38">
+      <c r="O16" s="51">
         <v>5346</v>
       </c>
-      <c r="P16" s="38">
+      <c r="P16" s="51">
         <v>5253</v>
       </c>
-      <c r="Q16" s="38">
+      <c r="Q16" s="51">
         <v>5218</v>
       </c>
-      <c r="R16" s="38">
+      <c r="R16" s="51">
         <v>5113</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="49" t="s">
+    <row r="17" spans="1:18" ht="15" customHeight="1">
+      <c r="A17" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="49"/>
-[...15 lines deleted...]
-      <c r="A18" s="26" t="s">
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="38"/>
+      <c r="R17" s="38"/>
+    </row>
+    <row r="18" spans="1:18" ht="15" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="55">
+      <c r="B18" s="50">
         <v>91200</v>
       </c>
-      <c r="C18" s="37">
+      <c r="C18" s="49">
         <v>91455</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="49">
         <v>91408</v>
       </c>
-      <c r="E18" s="37">
+      <c r="E18" s="49">
         <v>91164</v>
       </c>
-      <c r="F18" s="37">
+      <c r="F18" s="49">
         <v>90811</v>
       </c>
-      <c r="G18" s="37">
+      <c r="G18" s="49">
         <v>90891</v>
       </c>
-      <c r="H18" s="37">
+      <c r="H18" s="49">
         <v>91070</v>
       </c>
-      <c r="I18" s="37">
+      <c r="I18" s="49">
         <v>91495</v>
       </c>
-      <c r="J18" s="37">
+      <c r="J18" s="49">
         <v>91106</v>
       </c>
-      <c r="K18" s="37">
+      <c r="K18" s="49">
         <v>91076</v>
       </c>
-      <c r="L18" s="37">
+      <c r="L18" s="49">
         <v>91532</v>
       </c>
-      <c r="M18" s="37">
+      <c r="M18" s="49">
         <v>91664</v>
       </c>
-      <c r="N18" s="37">
+      <c r="N18" s="49">
         <v>91618</v>
       </c>
-      <c r="O18" s="37">
+      <c r="O18" s="49">
         <v>90539</v>
       </c>
-      <c r="P18" s="37">
+      <c r="P18" s="49">
         <v>90647</v>
       </c>
-      <c r="Q18" s="37">
+      <c r="Q18" s="49">
         <v>90752</v>
       </c>
-      <c r="R18" s="37">
+      <c r="R18" s="49">
         <v>90815</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="16" t="s">
+    <row r="19" spans="1:18" ht="15" customHeight="1">
+      <c r="A19" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="57" t="s">
+      <c r="B19" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="37">
+      <c r="C19" s="49">
         <v>45542</v>
       </c>
-      <c r="D19" s="37">
+      <c r="D19" s="49">
         <v>45286</v>
       </c>
-      <c r="E19" s="37">
+      <c r="E19" s="49">
         <v>44913</v>
       </c>
-      <c r="F19" s="37">
+      <c r="F19" s="49">
         <v>44466</v>
       </c>
-      <c r="G19" s="37">
+      <c r="G19" s="49">
         <v>44586</v>
       </c>
-      <c r="H19" s="37">
+      <c r="H19" s="49">
         <v>44759</v>
       </c>
-      <c r="I19" s="37">
+      <c r="I19" s="49">
         <v>45431</v>
       </c>
-      <c r="J19" s="37">
+      <c r="J19" s="49">
         <v>45519</v>
       </c>
-      <c r="K19" s="37">
+      <c r="K19" s="49">
         <v>45582</v>
       </c>
-      <c r="L19" s="37">
+      <c r="L19" s="49">
         <v>45826</v>
       </c>
-      <c r="M19" s="37">
+      <c r="M19" s="49">
         <v>45817</v>
       </c>
-      <c r="N19" s="37">
+      <c r="N19" s="49">
         <v>45789</v>
       </c>
-      <c r="O19" s="37">
+      <c r="O19" s="49">
         <v>46161</v>
       </c>
-      <c r="P19" s="37">
+      <c r="P19" s="49">
         <v>46303</v>
       </c>
-      <c r="Q19" s="37">
+      <c r="Q19" s="49">
         <v>46329</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="49">
         <v>46515</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="16" t="s">
+    <row r="20" spans="1:18" ht="15" customHeight="1">
+      <c r="A20" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="57" t="s">
+      <c r="B20" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="38">
+      <c r="C20" s="51">
         <v>9641</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D20" s="51">
         <v>9608</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E20" s="51">
         <v>9614</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="51">
         <v>9599</v>
       </c>
-      <c r="G20" s="38">
+      <c r="G20" s="51">
         <v>9614</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="51">
         <v>9616</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I20" s="51">
         <v>9525</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="51">
         <v>9327</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K20" s="51">
         <v>9264</v>
       </c>
-      <c r="L20" s="38">
+      <c r="L20" s="51">
         <v>9313</v>
       </c>
-      <c r="M20" s="38">
+      <c r="M20" s="51">
         <v>9433</v>
       </c>
-      <c r="N20" s="38">
+      <c r="N20" s="51">
         <v>9487</v>
       </c>
-      <c r="O20" s="38">
+      <c r="O20" s="51">
         <v>8743</v>
       </c>
-      <c r="P20" s="38">
+      <c r="P20" s="51">
         <v>8734</v>
       </c>
-      <c r="Q20" s="38">
+      <c r="Q20" s="51">
         <v>8684</v>
       </c>
-      <c r="R20" s="38">
+      <c r="R20" s="51">
         <v>8679</v>
       </c>
     </row>
-    <row r="21" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="16" t="s">
+    <row r="21" spans="1:18" ht="15" customHeight="1">
+      <c r="A21" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="57" t="s">
+      <c r="B21" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="38">
+      <c r="C21" s="51">
         <v>36272</v>
       </c>
-      <c r="D21" s="38">
+      <c r="D21" s="51">
         <v>36514</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E21" s="51">
         <v>36637</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="51">
         <v>36746</v>
       </c>
-      <c r="G21" s="38">
+      <c r="G21" s="51">
         <v>36691</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="51">
         <v>36695</v>
       </c>
-      <c r="I21" s="38">
+      <c r="I21" s="51">
         <v>36539</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="51">
         <v>36260</v>
       </c>
-      <c r="K21" s="38">
+      <c r="K21" s="51">
         <v>36230</v>
       </c>
-      <c r="L21" s="38">
+      <c r="L21" s="51">
         <v>36393</v>
       </c>
-      <c r="M21" s="38">
+      <c r="M21" s="51">
         <v>36414</v>
       </c>
-      <c r="N21" s="38">
+      <c r="N21" s="51">
         <v>36342</v>
       </c>
-      <c r="O21" s="38">
+      <c r="O21" s="51">
         <v>35635</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="51">
         <v>35610</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="51">
         <v>35739</v>
       </c>
-      <c r="R21" s="38">
+      <c r="R21" s="51">
         <v>35621</v>
       </c>
     </row>
-    <row r="22" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="49" t="s">
+    <row r="22" spans="1:18" ht="15" customHeight="1">
+      <c r="A22" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="49"/>
-[...15 lines deleted...]
-      <c r="A23" s="26" t="s">
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+    </row>
+    <row r="23" spans="1:18" ht="15" customHeight="1">
+      <c r="A23" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="55">
+      <c r="B23" s="50">
         <v>24307</v>
       </c>
-      <c r="C23" s="37">
+      <c r="C23" s="49">
         <v>24041</v>
       </c>
-      <c r="D23" s="37">
+      <c r="D23" s="49">
         <v>24091</v>
       </c>
-      <c r="E23" s="37">
+      <c r="E23" s="49">
         <v>24275</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F23" s="49">
         <v>24683</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G23" s="49">
         <v>24887</v>
       </c>
-      <c r="H23" s="37">
+      <c r="H23" s="49">
         <v>24913</v>
       </c>
-      <c r="I23" s="37">
+      <c r="I23" s="49">
         <v>24942</v>
       </c>
-      <c r="J23" s="37">
+      <c r="J23" s="49">
         <v>24772</v>
       </c>
-      <c r="K23" s="37">
+      <c r="K23" s="49">
         <v>24759</v>
       </c>
-      <c r="L23" s="37">
+      <c r="L23" s="49">
         <v>25020</v>
       </c>
-      <c r="M23" s="37">
+      <c r="M23" s="49">
         <v>25080</v>
       </c>
-      <c r="N23" s="37">
+      <c r="N23" s="49">
         <v>25001</v>
       </c>
-      <c r="O23" s="37">
+      <c r="O23" s="49">
         <v>22405</v>
       </c>
-      <c r="P23" s="37">
+      <c r="P23" s="49">
         <v>22331</v>
       </c>
-      <c r="Q23" s="37">
+      <c r="Q23" s="49">
         <v>22247</v>
       </c>
-      <c r="R23" s="37">
+      <c r="R23" s="49">
         <v>21880</v>
       </c>
     </row>
-    <row r="24" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="16" t="s">
+    <row r="24" spans="1:18" ht="15" customHeight="1">
+      <c r="A24" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="57" t="s">
+      <c r="B24" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="37">
+      <c r="C24" s="49">
         <v>2156</v>
       </c>
-      <c r="D24" s="37">
+      <c r="D24" s="49">
         <v>2148</v>
       </c>
-      <c r="E24" s="37">
+      <c r="E24" s="49">
         <v>2105</v>
       </c>
-      <c r="F24" s="37">
+      <c r="F24" s="49">
         <v>2093</v>
       </c>
-      <c r="G24" s="37">
+      <c r="G24" s="49">
         <v>2069</v>
       </c>
-      <c r="H24" s="37">
+      <c r="H24" s="49">
         <v>2057</v>
       </c>
-      <c r="I24" s="37">
+      <c r="I24" s="49">
         <v>2062</v>
       </c>
-      <c r="J24" s="37">
+      <c r="J24" s="49">
         <v>2083</v>
       </c>
-      <c r="K24" s="37">
+      <c r="K24" s="49">
         <v>2102</v>
       </c>
-      <c r="L24" s="37">
+      <c r="L24" s="49">
         <v>2164</v>
       </c>
-      <c r="M24" s="37">
+      <c r="M24" s="49">
         <v>2258</v>
       </c>
-      <c r="N24" s="37">
+      <c r="N24" s="49">
         <v>2283</v>
       </c>
-      <c r="O24" s="37">
+      <c r="O24" s="49">
         <v>1808</v>
       </c>
-      <c r="P24" s="37">
+      <c r="P24" s="49">
         <v>1826</v>
       </c>
-      <c r="Q24" s="37">
+      <c r="Q24" s="49">
         <v>1835</v>
       </c>
-      <c r="R24" s="37">
+      <c r="R24" s="49">
         <v>1834</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="16" t="s">
+    <row r="25" spans="1:18" ht="15" customHeight="1">
+      <c r="A25" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="57" t="s">
+      <c r="B25" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="37">
+      <c r="C25" s="49">
         <v>106</v>
       </c>
-      <c r="D25" s="37">
+      <c r="D25" s="49">
         <v>110</v>
       </c>
-      <c r="E25" s="37">
+      <c r="E25" s="49">
         <v>110</v>
       </c>
-      <c r="F25" s="37">
+      <c r="F25" s="49">
         <v>105</v>
       </c>
-      <c r="G25" s="37">
+      <c r="G25" s="49">
         <v>87</v>
       </c>
-      <c r="H25" s="37">
+      <c r="H25" s="49">
         <v>74</v>
       </c>
-      <c r="I25" s="37">
+      <c r="I25" s="49">
         <v>66</v>
       </c>
-      <c r="J25" s="37">
+      <c r="J25" s="49">
         <v>67</v>
       </c>
-      <c r="K25" s="37">
+      <c r="K25" s="49">
         <v>69</v>
       </c>
-      <c r="L25" s="37">
+      <c r="L25" s="49">
         <v>59</v>
       </c>
-      <c r="M25" s="37">
+      <c r="M25" s="49">
         <v>40</v>
       </c>
-      <c r="N25" s="37">
+      <c r="N25" s="49">
         <v>38</v>
       </c>
-      <c r="O25" s="37">
+      <c r="O25" s="49">
         <v>87</v>
       </c>
-      <c r="P25" s="37">
+      <c r="P25" s="49">
         <v>85</v>
       </c>
-      <c r="Q25" s="37">
+      <c r="Q25" s="49">
         <v>86</v>
       </c>
-      <c r="R25" s="37">
+      <c r="R25" s="49">
         <v>82</v>
       </c>
     </row>
-    <row r="26" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="17" t="s">
+    <row r="26" spans="1:18" ht="15" customHeight="1">
+      <c r="A26" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="40"/>
-[...12 lines deleted...]
-      <c r="O26" s="46">
+      <c r="B26" s="47"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="52"/>
+      <c r="O26" s="63">
         <v>87</v>
       </c>
-      <c r="P26" s="46">
+      <c r="P26" s="63">
         <v>85</v>
       </c>
-      <c r="Q26" s="30">
+      <c r="Q26" s="62">
         <v>86</v>
       </c>
-      <c r="R26" s="42"/>
-[...2 lines deleted...]
-      <c r="A27" s="17" t="s">
+      <c r="R26" s="52"/>
+    </row>
+    <row r="27" spans="1:18" ht="15" customHeight="1">
+      <c r="A27" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="57" t="s">
+      <c r="B27" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="37">
+      <c r="C27" s="49">
         <v>15480</v>
       </c>
-      <c r="D27" s="37">
+      <c r="D27" s="49">
         <v>15666</v>
       </c>
-      <c r="E27" s="37">
+      <c r="E27" s="49">
         <v>15788</v>
       </c>
-      <c r="F27" s="37">
+      <c r="F27" s="49">
         <v>16112</v>
       </c>
-      <c r="G27" s="37">
+      <c r="G27" s="49">
         <v>16316</v>
       </c>
-      <c r="H27" s="37">
+      <c r="H27" s="49">
         <v>16455</v>
       </c>
-      <c r="I27" s="37">
+      <c r="I27" s="49">
         <v>16613</v>
       </c>
-      <c r="J27" s="37">
+      <c r="J27" s="49">
         <v>16644</v>
       </c>
-      <c r="K27" s="37">
+      <c r="K27" s="49">
         <v>16710</v>
       </c>
-      <c r="L27" s="37">
+      <c r="L27" s="49">
         <v>16980</v>
       </c>
-      <c r="M27" s="37">
+      <c r="M27" s="49">
         <v>17046</v>
       </c>
-      <c r="N27" s="37">
+      <c r="N27" s="49">
         <v>17025</v>
       </c>
-      <c r="O27" s="37">
+      <c r="O27" s="49">
         <v>15164</v>
       </c>
-      <c r="P27" s="37">
+      <c r="P27" s="49">
         <v>15167</v>
       </c>
-      <c r="Q27" s="37">
+      <c r="Q27" s="49">
         <v>15108</v>
       </c>
-      <c r="R27" s="37">
+      <c r="R27" s="49">
         <v>14851</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="18" t="s">
+    <row r="28" spans="1:18" ht="15" customHeight="1">
+      <c r="A28" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="58" t="s">
+      <c r="B28" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="41">
+      <c r="C28" s="56">
         <v>6299</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="56">
         <v>6167</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="56">
         <v>6272</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="56">
         <v>6373</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="56">
         <v>6415</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="56">
         <v>6327</v>
       </c>
-      <c r="I28" s="41">
+      <c r="I28" s="56">
         <v>6201</v>
       </c>
-      <c r="J28" s="41">
+      <c r="J28" s="56">
         <v>5978</v>
       </c>
-      <c r="K28" s="41">
+      <c r="K28" s="56">
         <v>5878</v>
       </c>
-      <c r="L28" s="41">
+      <c r="L28" s="56">
         <v>5817</v>
       </c>
-      <c r="M28" s="41">
+      <c r="M28" s="56">
         <v>5736</v>
       </c>
-      <c r="N28" s="41">
+      <c r="N28" s="56">
         <v>5655</v>
       </c>
-      <c r="O28" s="41">
+      <c r="O28" s="56">
         <v>5346</v>
       </c>
-      <c r="P28" s="41">
+      <c r="P28" s="56">
         <v>5253</v>
       </c>
-      <c r="Q28" s="41">
+      <c r="Q28" s="56">
         <v>5218</v>
       </c>
-      <c r="R28" s="41">
+      <c r="R28" s="56">
         <v>5113</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A5:O5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A22:D22"/>
     <mergeCell ref="W7:Y7"/>
+    <mergeCell ref="A5:R5"/>
+    <mergeCell ref="A9:R9"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A22:R22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>