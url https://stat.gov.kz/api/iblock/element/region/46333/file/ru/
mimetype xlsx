--- v0 (2026-04-19)
+++ v1 (2026-07-21)
@@ -66,161 +66,175 @@
   <si>
     <t>Каражал г.а.</t>
   </si>
   <si>
     <t>Сатпаев г.а.</t>
   </si>
   <si>
     <t>Районы:</t>
   </si>
   <si>
     <t>Жанааркинский</t>
   </si>
   <si>
     <t>Улытауский</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                       Все население</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
+        <sz val="8"/>
         <rFont val="Roboto"/>
-        <charset val="204"/>
+        <charset val="1"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...20 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -257,298 +271,325 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...54 lines deleted...]
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>476250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>5502</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3" descr="Group 17068"/>
+        <xdr:cNvPr id="3" name="Рисунок 3"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2705100" cy="714375"/>
+          <a:ext cx="2466975" cy="767502"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -806,1414 +847,1470 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K25" sqref="K25"/>
+      <selection activeCell="H38" sqref="H38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="34" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
+    <col min="2" max="9" width="12.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
+    <col min="11" max="18" width="9.5703125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="9.5703125" style="2" customWidth="1"/>
+    <col min="20" max="21" width="9.5703125" style="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5703125" style="3" customWidth="1"/>
+    <col min="23" max="24" width="9.5703125" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...31 lines deleted...]
-      <c r="A5" s="29" t="s">
+    <row r="1" spans="1:35" ht="15" customHeight="1"/>
+    <row r="2" spans="1:35" ht="15" customHeight="1">
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+    </row>
+    <row r="3" spans="1:35" ht="15" customHeight="1"/>
+    <row r="4" spans="1:35" ht="15" customHeight="1">
+      <c r="A4" s="5"/>
+    </row>
+    <row r="5" spans="1:35" ht="15" customHeight="1">
+      <c r="A5" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="29"/>
-[...9 lines deleted...]
-      <c r="C6" s="8" t="s">
+      <c r="B5" s="24"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="24"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="24"/>
+      <c r="O5" s="24"/>
+      <c r="P5" s="24"/>
+      <c r="Q5" s="24"/>
+      <c r="R5" s="24"/>
+    </row>
+    <row r="6" spans="1:35" ht="15" customHeight="1">
+      <c r="A6" s="25"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="17"/>
-[...16 lines deleted...]
-      <c r="B7" s="25" t="s">
+    </row>
+    <row r="7" spans="1:35" ht="15" customHeight="1">
+      <c r="A7" s="27"/>
+      <c r="B7" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="30">
         <v>2010</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="30">
         <v>2011</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="30">
         <v>2012</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="30">
         <v>2013</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="30">
         <v>2014</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="30">
         <v>2015</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="31">
         <v>2016</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="30">
         <v>2017</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="30">
         <v>2018</v>
       </c>
-      <c r="L7" s="40">
+      <c r="L7" s="31">
         <v>2019</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="30">
         <v>2020</v>
       </c>
-      <c r="N7" s="25">
+      <c r="N7" s="30">
         <v>2021</v>
       </c>
-      <c r="O7" s="40">
+      <c r="O7" s="31">
         <v>2022</v>
       </c>
-      <c r="P7" s="25">
+      <c r="P7" s="30">
         <v>2023</v>
       </c>
-      <c r="Q7" s="41">
+      <c r="Q7" s="32">
         <v>2024</v>
       </c>
-      <c r="S7" s="34"/>
-[...3 lines deleted...]
-      <c r="A8" s="24" t="s">
+      <c r="R7" s="32">
+        <v>2025</v>
+      </c>
+      <c r="S7" s="1"/>
+      <c r="V7" s="1"/>
+    </row>
+    <row r="8" spans="1:35" ht="15" customHeight="1">
+      <c r="A8" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="24"/>
-[...32 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B8" s="71"/>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="71"/>
+      <c r="M8" s="71"/>
+      <c r="N8" s="71"/>
+      <c r="O8" s="71"/>
+      <c r="P8" s="71"/>
+      <c r="Q8" s="71"/>
+      <c r="R8" s="71"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+    </row>
+    <row r="9" spans="1:35" ht="15" customHeight="1">
+      <c r="A9" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="34">
         <v>223427</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C9" s="34">
         <v>223576</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D9" s="34">
         <v>223758</v>
       </c>
-      <c r="E9" s="44">
+      <c r="E9" s="34">
         <v>223966</v>
       </c>
-      <c r="F9" s="44">
+      <c r="F9" s="34">
         <v>224400</v>
       </c>
-      <c r="G9" s="44">
+      <c r="G9" s="34">
         <v>224942</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H9" s="34">
         <v>225660</v>
       </c>
-      <c r="I9" s="44">
+      <c r="I9" s="34">
         <v>225664</v>
       </c>
-      <c r="J9" s="44">
+      <c r="J9" s="34">
         <v>225251</v>
       </c>
-      <c r="K9" s="44">
+      <c r="K9" s="34">
         <v>226030</v>
       </c>
-      <c r="L9" s="44">
+      <c r="L9" s="34">
         <v>226994</v>
       </c>
-      <c r="M9" s="44">
+      <c r="M9" s="34">
         <v>227216</v>
       </c>
-      <c r="N9" s="32">
+      <c r="N9" s="35">
         <v>226925</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="36">
         <v>221167</v>
       </c>
-      <c r="P9" s="1">
+      <c r="P9" s="37">
         <v>221502</v>
       </c>
-      <c r="Q9" s="44">
+      <c r="Q9" s="34">
         <v>221437</v>
       </c>
-      <c r="R9" s="45"/>
-[...19 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="R9" s="38">
+        <v>220169.5</v>
+      </c>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="8"/>
+      <c r="V9" s="8"/>
+      <c r="W9" s="8"/>
+      <c r="X9" s="8"/>
+      <c r="Y9" s="8"/>
+      <c r="Z9" s="9"/>
+      <c r="AA9" s="9"/>
+      <c r="AB9" s="10"/>
+      <c r="AC9" s="10"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="11"/>
+      <c r="AH9" s="11"/>
+      <c r="AI9" s="11"/>
+    </row>
+    <row r="10" spans="1:35" ht="15" customHeight="1">
+      <c r="A10" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="34">
         <v>90532</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="34">
         <v>90267</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="34">
         <v>89744</v>
       </c>
-      <c r="E10" s="44">
+      <c r="E10" s="34">
         <v>89061</v>
       </c>
-      <c r="F10" s="44">
+      <c r="F10" s="34">
         <v>88810</v>
       </c>
-      <c r="G10" s="44">
+      <c r="G10" s="34">
         <v>89098</v>
       </c>
-      <c r="H10" s="44">
+      <c r="H10" s="34">
         <v>89920</v>
       </c>
-      <c r="I10" s="44">
+      <c r="I10" s="34">
         <v>90642</v>
       </c>
-      <c r="J10" s="44">
+      <c r="J10" s="34">
         <v>90826</v>
       </c>
-      <c r="K10" s="44">
+      <c r="K10" s="34">
         <v>91222</v>
       </c>
-      <c r="L10" s="44">
+      <c r="L10" s="34">
         <v>91653</v>
       </c>
-      <c r="M10" s="44">
+      <c r="M10" s="34">
         <v>91804</v>
       </c>
-      <c r="N10" s="33"/>
-      <c r="O10" s="11">
+      <c r="N10" s="28"/>
+      <c r="O10" s="38">
         <v>92678</v>
       </c>
-      <c r="P10" s="1">
+      <c r="P10" s="37">
         <v>93047</v>
       </c>
-      <c r="Q10" s="44">
+      <c r="Q10" s="34">
         <v>93360</v>
       </c>
-      <c r="R10" s="50"/>
-[...19 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="R10" s="38">
+        <v>93386</v>
+      </c>
+      <c r="S10" s="12"/>
+      <c r="T10" s="12"/>
+      <c r="U10" s="12"/>
+      <c r="V10" s="12"/>
+      <c r="W10" s="12"/>
+      <c r="X10" s="12"/>
+      <c r="Y10" s="12"/>
+      <c r="Z10" s="13"/>
+      <c r="AA10" s="14"/>
+      <c r="AB10" s="15"/>
+      <c r="AC10" s="15"/>
+      <c r="AD10" s="16"/>
+      <c r="AE10" s="16"/>
+      <c r="AF10" s="16"/>
+      <c r="AG10" s="11"/>
+      <c r="AH10" s="11"/>
+      <c r="AI10" s="11"/>
+    </row>
+    <row r="11" spans="1:35" ht="15" customHeight="1">
+      <c r="A11" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="44">
+      <c r="B11" s="34">
         <v>19335</v>
       </c>
-      <c r="C11" s="44">
+      <c r="C11" s="34">
         <v>19242</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="34">
         <v>19193</v>
       </c>
-      <c r="E11" s="44">
+      <c r="E11" s="34">
         <v>19151</v>
       </c>
-      <c r="F11" s="44">
+      <c r="F11" s="34">
         <v>19113</v>
       </c>
-      <c r="G11" s="44">
+      <c r="G11" s="34">
         <v>19083</v>
       </c>
-      <c r="H11" s="44">
+      <c r="H11" s="34">
         <v>18951</v>
       </c>
-      <c r="I11" s="44">
+      <c r="I11" s="34">
         <v>18652</v>
       </c>
-      <c r="J11" s="44">
+      <c r="J11" s="34">
         <v>18378</v>
       </c>
-      <c r="K11" s="44">
+      <c r="K11" s="34">
         <v>18340</v>
       </c>
-      <c r="L11" s="44">
+      <c r="L11" s="34">
         <v>18456</v>
       </c>
-      <c r="M11" s="44">
+      <c r="M11" s="34">
         <v>18569</v>
       </c>
-      <c r="O11" s="11">
+      <c r="N11" s="28"/>
+      <c r="O11" s="38">
         <v>17428</v>
       </c>
-      <c r="P11" s="1">
+      <c r="P11" s="37">
         <v>17367</v>
       </c>
-      <c r="Q11" s="44">
+      <c r="Q11" s="34">
         <v>17328.5</v>
       </c>
-      <c r="R11" s="50"/>
-[...19 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="R11" s="38">
+        <v>17218.5</v>
+      </c>
+      <c r="S11" s="12"/>
+      <c r="T11" s="12"/>
+      <c r="U11" s="12"/>
+      <c r="V11" s="12"/>
+      <c r="W11" s="12"/>
+      <c r="X11" s="12"/>
+      <c r="Y11" s="12"/>
+      <c r="Z11" s="13"/>
+      <c r="AA11" s="14"/>
+      <c r="AB11" s="15"/>
+      <c r="AC11" s="15"/>
+      <c r="AD11" s="16"/>
+      <c r="AE11" s="16"/>
+      <c r="AF11" s="16"/>
+      <c r="AG11" s="11"/>
+      <c r="AH11" s="11"/>
+      <c r="AI11" s="11"/>
+    </row>
+    <row r="12" spans="1:35" ht="15" customHeight="1">
+      <c r="A12" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="44">
+      <c r="B12" s="34">
         <v>68811</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="34">
         <v>69452</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="34">
         <v>69865</v>
       </c>
-      <c r="E12" s="44">
+      <c r="E12" s="34">
         <v>70120</v>
       </c>
-      <c r="F12" s="44">
+      <c r="F12" s="34">
         <v>70188</v>
       </c>
-      <c r="G12" s="44">
+      <c r="G12" s="34">
         <v>70135</v>
       </c>
-      <c r="H12" s="44">
+      <c r="H12" s="34">
         <v>69999</v>
       </c>
-      <c r="I12" s="44">
+      <c r="I12" s="34">
         <v>69674</v>
       </c>
-      <c r="J12" s="44">
+      <c r="J12" s="34">
         <v>69483</v>
       </c>
-      <c r="K12" s="44">
+      <c r="K12" s="34">
         <v>69615</v>
       </c>
-      <c r="L12" s="44">
+      <c r="L12" s="34">
         <v>69841</v>
       </c>
-      <c r="M12" s="44">
+      <c r="M12" s="34">
         <v>69899</v>
       </c>
-      <c r="O12" s="11">
+      <c r="N12" s="28"/>
+      <c r="O12" s="38">
         <v>68653</v>
       </c>
-      <c r="P12" s="1">
+      <c r="P12" s="37">
         <v>68859</v>
       </c>
-      <c r="Q12" s="44">
+      <c r="Q12" s="34">
         <v>68924</v>
       </c>
-      <c r="R12" s="50"/>
-[...19 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="R12" s="38">
+        <v>68392.5</v>
+      </c>
+      <c r="S12" s="12"/>
+      <c r="T12" s="12"/>
+      <c r="U12" s="12"/>
+      <c r="V12" s="12"/>
+      <c r="W12" s="12"/>
+      <c r="X12" s="12"/>
+      <c r="Y12" s="12"/>
+      <c r="Z12" s="13"/>
+      <c r="AA12" s="14"/>
+      <c r="AB12" s="15"/>
+      <c r="AC12" s="15"/>
+      <c r="AD12" s="16"/>
+      <c r="AE12" s="16"/>
+      <c r="AF12" s="16"/>
+      <c r="AG12" s="11"/>
+      <c r="AH12" s="11"/>
+      <c r="AI12" s="11"/>
+    </row>
+    <row r="13" spans="1:35" ht="15" customHeight="1">
+      <c r="A13" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="21"/>
-[...32 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="44"/>
+      <c r="K13" s="44"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="44"/>
+      <c r="N13" s="28"/>
+      <c r="O13" s="45"/>
+      <c r="P13" s="46"/>
+      <c r="Q13" s="47"/>
+      <c r="R13" s="47"/>
+      <c r="S13" s="17"/>
+      <c r="T13" s="17"/>
+      <c r="U13" s="17"/>
+      <c r="V13" s="17"/>
+      <c r="W13" s="17"/>
+      <c r="X13" s="17"/>
+      <c r="Y13" s="17"/>
+      <c r="Z13" s="13"/>
+      <c r="AA13" s="14"/>
+      <c r="AB13" s="15"/>
+      <c r="AC13" s="15"/>
+      <c r="AD13" s="15"/>
+      <c r="AE13" s="15"/>
+      <c r="AF13" s="11"/>
+      <c r="AG13" s="11"/>
+      <c r="AH13" s="11"/>
+      <c r="AI13" s="11"/>
+    </row>
+    <row r="14" spans="1:35" ht="15" customHeight="1">
+      <c r="A14" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="44">
+      <c r="B14" s="34">
         <v>30828</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="34">
         <v>31116</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="34">
         <v>31475</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="34">
         <v>31946</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="34">
         <v>32462</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="34">
         <v>32841</v>
       </c>
-      <c r="H14" s="44">
+      <c r="H14" s="34">
         <v>33208</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="34">
         <v>334789</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="34">
         <v>33664</v>
       </c>
-      <c r="K14" s="44">
+      <c r="K14" s="34">
         <v>34091</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="34">
         <v>34431</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="34">
         <v>34508</v>
       </c>
-      <c r="O14" s="12">
+      <c r="N14" s="28"/>
+      <c r="O14" s="45">
         <v>31108</v>
       </c>
-      <c r="P14" s="1">
+      <c r="P14" s="37">
         <v>31025</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="34">
         <v>30722</v>
       </c>
-      <c r="R14" s="50"/>
-[...19 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="R14" s="34">
+        <v>30236</v>
+      </c>
+      <c r="S14" s="12"/>
+      <c r="T14" s="12"/>
+      <c r="U14" s="12"/>
+      <c r="V14" s="12"/>
+      <c r="W14" s="12"/>
+      <c r="X14" s="12"/>
+      <c r="Y14" s="12"/>
+      <c r="Z14" s="13"/>
+      <c r="AA14" s="14"/>
+      <c r="AB14" s="15"/>
+      <c r="AC14" s="15"/>
+      <c r="AD14" s="16"/>
+      <c r="AE14" s="16"/>
+      <c r="AF14" s="16"/>
+      <c r="AG14" s="11"/>
+      <c r="AH14" s="11"/>
+      <c r="AI14" s="11"/>
+    </row>
+    <row r="15" spans="1:35" ht="15" customHeight="1">
+      <c r="A15" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="44">
+      <c r="B15" s="34">
         <v>13921</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C15" s="34">
         <v>13499</v>
       </c>
-      <c r="D15" s="44">
+      <c r="D15" s="34">
         <v>13481</v>
       </c>
-      <c r="E15" s="44">
+      <c r="E15" s="34">
         <v>13688</v>
       </c>
-      <c r="F15" s="44">
+      <c r="F15" s="34">
         <v>13827</v>
       </c>
-      <c r="G15" s="44">
+      <c r="G15" s="34">
         <v>13785</v>
       </c>
-      <c r="H15" s="44">
+      <c r="H15" s="34">
         <v>13582</v>
       </c>
-      <c r="I15" s="44">
+      <c r="I15" s="34">
         <v>13217</v>
       </c>
-      <c r="J15" s="44">
+      <c r="J15" s="34">
         <v>12900</v>
       </c>
-      <c r="K15" s="44">
+      <c r="K15" s="34">
         <v>12762</v>
       </c>
-      <c r="L15" s="44">
+      <c r="L15" s="34">
         <v>12613</v>
       </c>
-      <c r="M15" s="44">
+      <c r="M15" s="34">
         <v>12436</v>
       </c>
-      <c r="O15" s="12">
+      <c r="N15" s="28"/>
+      <c r="O15" s="45">
         <v>11301</v>
       </c>
-      <c r="P15" s="1">
+      <c r="P15" s="37">
         <v>11204</v>
       </c>
-      <c r="Q15" s="44">
+      <c r="Q15" s="34">
         <v>11102.5</v>
       </c>
-      <c r="R15" s="50"/>
-[...19 lines deleted...]
-      <c r="A16" s="30" t="s">
+      <c r="R15" s="38">
+        <v>10936.5</v>
+      </c>
+      <c r="S15" s="12"/>
+      <c r="T15" s="12"/>
+      <c r="U15" s="12"/>
+      <c r="V15" s="12"/>
+      <c r="W15" s="12"/>
+      <c r="X15" s="12"/>
+      <c r="Y15" s="12"/>
+      <c r="Z15" s="13"/>
+      <c r="AA15" s="14"/>
+      <c r="AB15" s="15"/>
+      <c r="AC15" s="15"/>
+      <c r="AD15" s="16"/>
+      <c r="AE15" s="16"/>
+      <c r="AF15" s="16"/>
+      <c r="AG15" s="11"/>
+      <c r="AH15" s="11"/>
+      <c r="AI15" s="11"/>
+    </row>
+    <row r="16" spans="1:35" ht="15" customHeight="1">
+      <c r="A16" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="30"/>
-[...35 lines deleted...]
-      <c r="A17" s="13" t="s">
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="48"/>
+      <c r="N16" s="48"/>
+      <c r="O16" s="48"/>
+      <c r="P16" s="48"/>
+      <c r="Q16" s="48"/>
+      <c r="R16" s="48"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="6"/>
+      <c r="AA16" s="6"/>
+      <c r="AB16" s="6"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="6"/>
+      <c r="AG16" s="11"/>
+      <c r="AH16" s="11"/>
+      <c r="AI16" s="11"/>
+    </row>
+    <row r="17" spans="1:35" ht="15" customHeight="1">
+      <c r="A17" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="58">
+      <c r="B17" s="38">
         <v>174002.5</v>
       </c>
-      <c r="C17" s="44">
+      <c r="C17" s="34">
         <v>174296</v>
       </c>
-      <c r="D17" s="44">
+      <c r="D17" s="34">
         <v>174183</v>
       </c>
-      <c r="E17" s="44">
+      <c r="E17" s="34">
         <v>173768</v>
       </c>
-      <c r="F17" s="44">
+      <c r="F17" s="34">
         <v>173605</v>
       </c>
-      <c r="G17" s="44">
+      <c r="G17" s="34">
         <v>173876</v>
       </c>
-      <c r="H17" s="44">
+      <c r="H17" s="34">
         <v>174454</v>
       </c>
-      <c r="I17" s="44">
+      <c r="I17" s="34">
         <v>174540</v>
       </c>
-      <c r="J17" s="44">
+      <c r="J17" s="34">
         <v>174230</v>
       </c>
-      <c r="K17" s="44">
+      <c r="K17" s="34">
         <v>174651</v>
       </c>
-      <c r="L17" s="44">
+      <c r="L17" s="34">
         <v>175288</v>
       </c>
-      <c r="M17" s="44">
+      <c r="M17" s="34">
         <v>175505</v>
       </c>
-      <c r="N17" s="32">
+      <c r="N17" s="35">
         <v>175199</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O17" s="50">
         <v>174795</v>
       </c>
-      <c r="P17" s="3">
+      <c r="P17" s="51">
         <v>175262</v>
       </c>
-      <c r="Q17" s="44">
+      <c r="Q17" s="34">
         <v>175561.5</v>
       </c>
-      <c r="R17" s="59"/>
-[...19 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="R17" s="38">
+        <v>174892</v>
+      </c>
+      <c r="S17" s="18"/>
+      <c r="T17" s="19"/>
+      <c r="U17" s="19"/>
+      <c r="V17" s="19"/>
+      <c r="W17" s="19"/>
+      <c r="X17" s="19"/>
+      <c r="Y17" s="19"/>
+      <c r="Z17" s="20"/>
+      <c r="AA17" s="9"/>
+      <c r="AB17" s="10"/>
+      <c r="AC17" s="10"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="11"/>
+      <c r="AH17" s="11"/>
+      <c r="AI17" s="11"/>
+    </row>
+    <row r="18" spans="1:35" ht="15" customHeight="1">
+      <c r="A18" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="44">
+      <c r="B18" s="34">
         <v>86105</v>
       </c>
-      <c r="C18" s="44">
+      <c r="C18" s="34">
         <v>85853</v>
       </c>
-      <c r="D18" s="44">
+      <c r="D18" s="34">
         <v>85376</v>
       </c>
-      <c r="E18" s="44">
+      <c r="E18" s="34">
         <v>84742</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="34">
         <v>84528</v>
       </c>
-      <c r="G18" s="44">
+      <c r="G18" s="34">
         <v>84854</v>
       </c>
-      <c r="H18" s="44">
+      <c r="H18" s="34">
         <v>85681</v>
       </c>
-      <c r="I18" s="44">
+      <c r="I18" s="34">
         <v>86383</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J18" s="34">
         <v>86535</v>
       </c>
-      <c r="K18" s="44">
+      <c r="K18" s="34">
         <v>86852</v>
       </c>
-      <c r="L18" s="44">
+      <c r="L18" s="34">
         <v>87120</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="34">
         <v>87147</v>
       </c>
-      <c r="O18" s="15">
+      <c r="N18" s="28"/>
+      <c r="O18" s="52">
         <v>88869</v>
       </c>
-      <c r="P18" s="3">
+      <c r="P18" s="51">
         <v>89191</v>
       </c>
-      <c r="Q18" s="44">
+      <c r="Q18" s="34">
         <v>89461.5</v>
       </c>
-      <c r="R18" s="50"/>
-[...19 lines deleted...]
-      <c r="A19" s="6" t="s">
+      <c r="R18" s="38">
+        <v>89428</v>
+      </c>
+      <c r="S18" s="12"/>
+      <c r="T18" s="12"/>
+      <c r="U18" s="12"/>
+      <c r="V18" s="12"/>
+      <c r="W18" s="12"/>
+      <c r="X18" s="12"/>
+      <c r="Y18" s="12"/>
+      <c r="Z18" s="13"/>
+      <c r="AA18" s="14"/>
+      <c r="AB18" s="15"/>
+      <c r="AC18" s="15"/>
+      <c r="AD18" s="21"/>
+      <c r="AE18" s="21"/>
+      <c r="AF18" s="21"/>
+      <c r="AG18" s="11"/>
+      <c r="AH18" s="11"/>
+      <c r="AI18" s="11"/>
+    </row>
+    <row r="19" spans="1:35" ht="15" customHeight="1">
+      <c r="A19" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="44">
+      <c r="B19" s="34">
         <v>19335</v>
       </c>
-      <c r="C19" s="44">
+      <c r="C19" s="34">
         <v>19242</v>
       </c>
-      <c r="D19" s="44">
+      <c r="D19" s="34">
         <v>19193</v>
       </c>
-      <c r="E19" s="44">
+      <c r="E19" s="34">
         <v>19151</v>
       </c>
-      <c r="F19" s="44">
+      <c r="F19" s="34">
         <v>19113</v>
       </c>
-      <c r="G19" s="44">
+      <c r="G19" s="34">
         <v>19083</v>
       </c>
-      <c r="H19" s="44">
+      <c r="H19" s="34">
         <v>18951</v>
       </c>
-      <c r="I19" s="44">
+      <c r="I19" s="34">
         <v>18652</v>
       </c>
-      <c r="J19" s="44">
+      <c r="J19" s="34">
         <v>18378</v>
       </c>
-      <c r="K19" s="44">
+      <c r="K19" s="34">
         <v>18340</v>
       </c>
-      <c r="L19" s="44">
+      <c r="L19" s="34">
         <v>18456</v>
       </c>
-      <c r="M19" s="44">
+      <c r="M19" s="34">
         <v>18569</v>
       </c>
-      <c r="O19" s="15">
+      <c r="N19" s="28"/>
+      <c r="O19" s="52">
         <v>17428</v>
       </c>
-      <c r="P19" s="3">
+      <c r="P19" s="51">
         <v>17367</v>
       </c>
-      <c r="Q19" s="44">
+      <c r="Q19" s="34">
         <v>17328.5</v>
       </c>
-      <c r="R19" s="50"/>
-[...19 lines deleted...]
-      <c r="A20" s="6" t="s">
+      <c r="R19" s="38">
+        <v>17218.5</v>
+      </c>
+      <c r="S19" s="12"/>
+      <c r="T19" s="12"/>
+      <c r="U19" s="12"/>
+      <c r="V19" s="12"/>
+      <c r="W19" s="12"/>
+      <c r="X19" s="12"/>
+      <c r="Y19" s="12"/>
+      <c r="Z19" s="13"/>
+      <c r="AA19" s="14"/>
+      <c r="AB19" s="15"/>
+      <c r="AC19" s="15"/>
+      <c r="AD19" s="16"/>
+      <c r="AE19" s="16"/>
+      <c r="AF19" s="16"/>
+      <c r="AG19" s="11"/>
+      <c r="AH19" s="11"/>
+      <c r="AI19" s="11"/>
+    </row>
+    <row r="20" spans="1:35" ht="15" customHeight="1">
+      <c r="A20" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="44">
+      <c r="B20" s="34">
         <v>68563</v>
       </c>
-      <c r="C20" s="44">
+      <c r="C20" s="34">
         <v>69201</v>
       </c>
-      <c r="D20" s="44">
+      <c r="D20" s="34">
         <v>69614</v>
       </c>
-      <c r="E20" s="44">
+      <c r="E20" s="34">
         <v>69875</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="34">
         <v>69964</v>
       </c>
-      <c r="G20" s="44">
+      <c r="G20" s="34">
         <v>69939</v>
       </c>
-      <c r="H20" s="44">
+      <c r="H20" s="34">
         <v>69822</v>
       </c>
-      <c r="I20" s="44">
+      <c r="I20" s="34">
         <v>69505</v>
       </c>
-      <c r="J20" s="44">
+      <c r="J20" s="34">
         <v>69317</v>
       </c>
-      <c r="K20" s="44">
+      <c r="K20" s="34">
         <v>69459</v>
       </c>
-      <c r="L20" s="44">
+      <c r="L20" s="34">
         <v>69712</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="34">
         <v>69789</v>
       </c>
-      <c r="O20" s="15">
+      <c r="N20" s="28"/>
+      <c r="O20" s="52">
         <v>68498</v>
       </c>
-      <c r="P20" s="3">
+      <c r="P20" s="51">
         <v>68704</v>
       </c>
-      <c r="Q20" s="44">
+      <c r="Q20" s="34">
         <v>68771.5</v>
       </c>
-      <c r="R20" s="50"/>
-[...19 lines deleted...]
-      <c r="A21" s="31" t="s">
+      <c r="R20" s="38">
+        <v>68245.5</v>
+      </c>
+      <c r="S20" s="12"/>
+      <c r="T20" s="12"/>
+      <c r="U20" s="12"/>
+      <c r="V20" s="12"/>
+      <c r="W20" s="12"/>
+      <c r="X20" s="12"/>
+      <c r="Y20" s="12"/>
+      <c r="Z20" s="13"/>
+      <c r="AA20" s="14"/>
+      <c r="AB20" s="15"/>
+      <c r="AC20" s="15"/>
+      <c r="AD20" s="16"/>
+      <c r="AE20" s="16"/>
+      <c r="AF20" s="16"/>
+      <c r="AG20" s="11"/>
+      <c r="AH20" s="11"/>
+      <c r="AI20" s="11"/>
+    </row>
+    <row r="21" spans="1:35" ht="15" customHeight="1">
+      <c r="A21" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="31"/>
-[...35 lines deleted...]
-      <c r="A22" s="13" t="s">
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+      <c r="R21" s="53"/>
+      <c r="S21" s="22"/>
+      <c r="T21" s="22"/>
+      <c r="U21" s="22"/>
+      <c r="V21" s="22"/>
+      <c r="W21" s="22"/>
+      <c r="X21" s="22"/>
+      <c r="Y21" s="22"/>
+      <c r="Z21" s="22"/>
+      <c r="AA21" s="22"/>
+      <c r="AB21" s="22"/>
+      <c r="AC21" s="22"/>
+      <c r="AD21" s="22"/>
+      <c r="AE21" s="22"/>
+      <c r="AF21" s="22"/>
+      <c r="AG21" s="11"/>
+      <c r="AH21" s="11"/>
+      <c r="AI21" s="11"/>
+    </row>
+    <row r="22" spans="1:35" ht="15" customHeight="1">
+      <c r="A22" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="64">
+      <c r="B22" s="54">
         <v>49424</v>
       </c>
-      <c r="C22" s="65">
+      <c r="C22" s="55">
         <v>49280</v>
       </c>
-      <c r="D22" s="65">
+      <c r="D22" s="55">
         <v>49575</v>
       </c>
-      <c r="E22" s="65">
+      <c r="E22" s="55">
         <v>50198</v>
       </c>
-      <c r="F22" s="65">
+      <c r="F22" s="55">
         <v>50795</v>
       </c>
-      <c r="G22" s="65">
+      <c r="G22" s="55">
         <v>51066</v>
       </c>
-      <c r="H22" s="65">
+      <c r="H22" s="55">
         <v>51206</v>
       </c>
-      <c r="I22" s="65">
+      <c r="I22" s="55">
         <v>51124</v>
       </c>
-      <c r="J22" s="65">
+      <c r="J22" s="55">
         <v>51021</v>
       </c>
-      <c r="K22" s="65">
+      <c r="K22" s="55">
         <v>51379</v>
       </c>
-      <c r="L22" s="65">
+      <c r="L22" s="55">
         <v>51706</v>
       </c>
-      <c r="M22" s="65">
+      <c r="M22" s="55">
         <v>51711</v>
       </c>
-      <c r="N22" s="32">
+      <c r="N22" s="35">
         <v>51726</v>
       </c>
-      <c r="O22" s="16">
+      <c r="O22" s="56">
         <v>46372</v>
       </c>
-      <c r="P22" s="27">
+      <c r="P22" s="57">
         <v>46240</v>
       </c>
-      <c r="Q22" s="65">
+      <c r="Q22" s="55">
         <v>45875.5</v>
       </c>
-      <c r="R22" s="46"/>
-[...19 lines deleted...]
-      <c r="A23" s="6" t="s">
+      <c r="R22" s="38">
+        <v>45277.5</v>
+      </c>
+      <c r="S22" s="8"/>
+      <c r="T22" s="19"/>
+      <c r="U22" s="19"/>
+      <c r="V22" s="19"/>
+      <c r="W22" s="19"/>
+      <c r="X22" s="19"/>
+      <c r="Y22" s="19"/>
+      <c r="Z22" s="20"/>
+      <c r="AA22" s="9"/>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="10"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="11"/>
+      <c r="AH22" s="11"/>
+      <c r="AI22" s="11"/>
+    </row>
+    <row r="23" spans="1:35" ht="15" customHeight="1">
+      <c r="A23" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="65">
+      <c r="B23" s="55">
         <v>4427</v>
       </c>
-      <c r="C23" s="65">
+      <c r="C23" s="55">
         <v>4414</v>
       </c>
-      <c r="D23" s="65">
+      <c r="D23" s="55">
         <v>4367</v>
       </c>
-      <c r="E23" s="65">
+      <c r="E23" s="55">
         <v>4319</v>
       </c>
-      <c r="F23" s="65">
+      <c r="F23" s="55">
         <v>4281</v>
       </c>
-      <c r="G23" s="65">
+      <c r="G23" s="55">
         <v>4244</v>
       </c>
-      <c r="H23" s="65">
+      <c r="H23" s="55">
         <v>4239</v>
       </c>
-      <c r="I23" s="65">
+      <c r="I23" s="55">
         <v>4259</v>
       </c>
-      <c r="J23" s="65">
+      <c r="J23" s="55">
         <v>4292</v>
       </c>
-      <c r="K23" s="65">
+      <c r="K23" s="55">
         <v>4370</v>
       </c>
-      <c r="L23" s="65">
+      <c r="L23" s="55">
         <v>4533</v>
       </c>
-      <c r="M23" s="65">
+      <c r="M23" s="55">
         <v>4657</v>
       </c>
-      <c r="N23" s="49"/>
-      <c r="O23" s="16">
+      <c r="N23" s="58"/>
+      <c r="O23" s="56">
         <v>3809</v>
       </c>
-      <c r="P23" s="27">
+      <c r="P23" s="57">
         <v>3856</v>
       </c>
-      <c r="Q23" s="65">
+      <c r="Q23" s="55">
         <v>3898.5</v>
       </c>
-      <c r="R23" s="50"/>
-[...19 lines deleted...]
-      <c r="A24" s="6" t="s">
+      <c r="R23" s="38">
+        <v>3958</v>
+      </c>
+      <c r="S23" s="16"/>
+      <c r="T23" s="12"/>
+      <c r="U23" s="12"/>
+      <c r="V23" s="12"/>
+      <c r="W23" s="12"/>
+      <c r="X23" s="12"/>
+      <c r="Y23" s="12"/>
+      <c r="Z23" s="13"/>
+      <c r="AA23" s="14"/>
+      <c r="AB23" s="15"/>
+      <c r="AC23" s="15"/>
+      <c r="AD23" s="21"/>
+      <c r="AE23" s="21"/>
+      <c r="AF23" s="21"/>
+      <c r="AG23" s="11"/>
+      <c r="AH23" s="11"/>
+      <c r="AI23" s="11"/>
+    </row>
+    <row r="24" spans="1:35" ht="15" customHeight="1">
+      <c r="A24" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="65">
+      <c r="B24" s="55">
         <v>248</v>
       </c>
-      <c r="C24" s="65">
+      <c r="C24" s="55">
         <v>251</v>
       </c>
-      <c r="D24" s="65">
+      <c r="D24" s="55">
         <v>252</v>
       </c>
-      <c r="E24" s="65">
+      <c r="E24" s="55">
         <v>245</v>
       </c>
-      <c r="F24" s="65">
+      <c r="F24" s="55">
         <v>225</v>
       </c>
-      <c r="G24" s="65">
+      <c r="G24" s="55">
         <v>196</v>
       </c>
-      <c r="H24" s="65">
+      <c r="H24" s="55">
         <v>177</v>
       </c>
-      <c r="I24" s="65">
+      <c r="I24" s="55">
         <v>169</v>
       </c>
-      <c r="J24" s="65">
+      <c r="J24" s="55">
         <v>165</v>
       </c>
-      <c r="K24" s="65">
+      <c r="K24" s="55">
         <v>156</v>
       </c>
-      <c r="L24" s="65">
+      <c r="L24" s="55">
         <v>129</v>
       </c>
-      <c r="M24" s="65">
+      <c r="M24" s="55">
         <v>110</v>
       </c>
-      <c r="N24" s="49"/>
-      <c r="O24" s="16">
+      <c r="N24" s="58"/>
+      <c r="O24" s="56">
         <v>154</v>
       </c>
-      <c r="P24" s="27">
+      <c r="P24" s="57">
         <v>155</v>
       </c>
-      <c r="Q24" s="65">
+      <c r="Q24" s="55">
         <v>152.5</v>
       </c>
-      <c r="R24" s="54"/>
-[...19 lines deleted...]
-      <c r="A25" s="7" t="s">
+      <c r="R24" s="38">
+        <v>147</v>
+      </c>
+      <c r="S24" s="16"/>
+      <c r="T24" s="16"/>
+      <c r="U24" s="16"/>
+      <c r="V24" s="16"/>
+      <c r="W24" s="16"/>
+      <c r="X24" s="16"/>
+      <c r="Y24" s="16"/>
+      <c r="Z24" s="13"/>
+      <c r="AA24" s="14"/>
+      <c r="AB24" s="15"/>
+      <c r="AC24" s="15"/>
+      <c r="AD24" s="16"/>
+      <c r="AE24" s="16"/>
+      <c r="AF24" s="11"/>
+      <c r="AG24" s="11"/>
+      <c r="AH24" s="11"/>
+      <c r="AI24" s="11"/>
+    </row>
+    <row r="25" spans="1:35" ht="15" customHeight="1">
+      <c r="A25" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="49"/>
-[...35 lines deleted...]
-      <c r="A26" s="7" t="s">
+      <c r="B25" s="58"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="59"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="61"/>
+      <c r="N25" s="58"/>
+      <c r="O25" s="56"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="63"/>
+      <c r="R25" s="63"/>
+      <c r="S25" s="11"/>
+      <c r="T25" s="11"/>
+      <c r="U25" s="11"/>
+      <c r="V25" s="11"/>
+      <c r="W25" s="11"/>
+      <c r="X25" s="11"/>
+      <c r="Y25" s="11"/>
+      <c r="Z25" s="13"/>
+      <c r="AA25" s="14"/>
+      <c r="AB25" s="15"/>
+      <c r="AC25" s="15"/>
+      <c r="AD25" s="15"/>
+      <c r="AE25" s="15"/>
+      <c r="AF25" s="11"/>
+      <c r="AG25" s="11"/>
+      <c r="AH25" s="11"/>
+      <c r="AI25" s="11"/>
+    </row>
+    <row r="26" spans="1:35" ht="15" customHeight="1">
+      <c r="A26" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B26" s="65">
+      <c r="B26" s="55">
         <v>30828</v>
       </c>
-      <c r="C26" s="65">
+      <c r="C26" s="55">
         <v>31116</v>
       </c>
-      <c r="D26" s="65">
+      <c r="D26" s="55">
         <v>31475</v>
       </c>
-      <c r="E26" s="65">
+      <c r="E26" s="55">
         <v>31946</v>
       </c>
-      <c r="F26" s="65">
+      <c r="F26" s="55">
         <v>32462</v>
       </c>
-      <c r="G26" s="65">
+      <c r="G26" s="55">
         <v>32841</v>
       </c>
-      <c r="H26" s="65">
+      <c r="H26" s="55">
         <v>33208</v>
       </c>
-      <c r="I26" s="65">
+      <c r="I26" s="55">
         <v>33479</v>
       </c>
-      <c r="J26" s="65">
+      <c r="J26" s="55">
         <v>33664</v>
       </c>
-      <c r="K26" s="65">
+      <c r="K26" s="55">
         <v>34091</v>
       </c>
-      <c r="L26" s="65">
+      <c r="L26" s="55">
         <v>34431</v>
       </c>
-      <c r="M26" s="65">
+      <c r="M26" s="55">
         <v>34508</v>
       </c>
-      <c r="N26" s="49"/>
-      <c r="O26" s="23">
+      <c r="N26" s="58"/>
+      <c r="O26" s="64">
         <v>31108</v>
       </c>
-      <c r="P26" s="27">
+      <c r="P26" s="57">
         <v>31025</v>
       </c>
-      <c r="Q26" s="65">
+      <c r="Q26" s="55">
         <v>30722</v>
       </c>
-      <c r="R26" s="50"/>
-[...19 lines deleted...]
-      <c r="A27" s="18" t="s">
+      <c r="R26" s="34">
+        <v>30236</v>
+      </c>
+      <c r="S26" s="12"/>
+      <c r="T26" s="12"/>
+      <c r="U26" s="12"/>
+      <c r="V26" s="12"/>
+      <c r="W26" s="12"/>
+      <c r="X26" s="12"/>
+      <c r="Y26" s="12"/>
+      <c r="Z26" s="13"/>
+      <c r="AA26" s="14"/>
+      <c r="AB26" s="15"/>
+      <c r="AC26" s="15"/>
+      <c r="AD26" s="16"/>
+      <c r="AE26" s="16"/>
+      <c r="AF26" s="16"/>
+      <c r="AG26" s="11"/>
+      <c r="AH26" s="11"/>
+      <c r="AI26" s="11"/>
+    </row>
+    <row r="27" spans="1:35" ht="15" customHeight="1">
+      <c r="A27" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="B27" s="68">
+      <c r="B27" s="66">
         <v>13921</v>
       </c>
-      <c r="C27" s="68">
+      <c r="C27" s="66">
         <v>13499</v>
       </c>
-      <c r="D27" s="68">
+      <c r="D27" s="66">
         <v>13481</v>
       </c>
-      <c r="E27" s="68">
+      <c r="E27" s="66">
         <v>13688</v>
       </c>
-      <c r="F27" s="68">
+      <c r="F27" s="66">
         <v>13827</v>
       </c>
-      <c r="G27" s="68">
+      <c r="G27" s="66">
         <v>13785</v>
       </c>
-      <c r="H27" s="68">
+      <c r="H27" s="66">
         <v>13582</v>
       </c>
-      <c r="I27" s="68">
+      <c r="I27" s="66">
         <v>13217</v>
       </c>
-      <c r="J27" s="68">
+      <c r="J27" s="66">
         <v>12900</v>
       </c>
-      <c r="K27" s="68">
+      <c r="K27" s="66">
         <v>12762</v>
       </c>
-      <c r="L27" s="68">
+      <c r="L27" s="66">
         <v>12613</v>
       </c>
-      <c r="M27" s="68">
+      <c r="M27" s="66">
         <v>12436</v>
       </c>
-      <c r="N27" s="69"/>
-      <c r="O27" s="19">
+      <c r="N27" s="67"/>
+      <c r="O27" s="68">
         <v>11301</v>
       </c>
-      <c r="P27" s="4">
+      <c r="P27" s="69">
         <v>11204</v>
       </c>
-      <c r="Q27" s="68">
+      <c r="Q27" s="66">
         <v>11102.5</v>
       </c>
-      <c r="R27" s="50"/>
-[...20 lines deleted...]
-      <c r="B28" s="70"/>
+      <c r="R27" s="70">
+        <v>10936.5</v>
+      </c>
+      <c r="S27" s="12"/>
+      <c r="T27" s="12"/>
+      <c r="U27" s="12"/>
+      <c r="V27" s="12"/>
+      <c r="W27" s="12"/>
+      <c r="X27" s="12"/>
+      <c r="Y27" s="12"/>
+      <c r="Z27" s="13"/>
+      <c r="AA27" s="14"/>
+      <c r="AB27" s="15"/>
+      <c r="AC27" s="15"/>
+      <c r="AD27" s="16"/>
+      <c r="AE27" s="16"/>
+      <c r="AF27" s="16"/>
+      <c r="AG27" s="11"/>
+      <c r="AH27" s="11"/>
+      <c r="AI27" s="11"/>
+    </row>
+    <row r="28" spans="1:35">
+      <c r="A28" s="23"/>
+      <c r="B28" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+  <mergeCells count="4">
+    <mergeCell ref="A5:R5"/>
+    <mergeCell ref="A8:R8"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>