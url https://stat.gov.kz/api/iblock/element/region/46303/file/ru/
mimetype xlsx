--- v0 (2026-04-29)
+++ v1 (2026-05-24)
@@ -2,62 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="45" yWindow="-360" windowWidth="28860" windowHeight="6180"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО тех.обс.'!$A$1:$M$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$12</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="19">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -81,100 +85,110 @@
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -275,51 +289,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -345,50 +359,62 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -677,792 +703,792 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="K27" sqref="K27"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="27"/>
-[...10 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="13"/>
       <c r="B2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="14" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="14" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="14" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="29"/>
-[...10 lines deleted...]
-      <c r="M3" s="30"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="34"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="15">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="3" t="s">
-[...18 lines deleted...]
-        <v>18</v>
+      <c r="G4" s="16">
+        <v>53.1</v>
+      </c>
+      <c r="H4" s="16">
+        <v>82.9</v>
+      </c>
+      <c r="I4" s="16">
+        <v>157.6</v>
+      </c>
+      <c r="J4" s="17">
+        <v>86.8</v>
+      </c>
+      <c r="K4" s="16">
+        <v>99.9</v>
+      </c>
+      <c r="L4" s="17">
+        <v>108.5</v>
+      </c>
+      <c r="M4" s="16">
+        <v>106.7</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="15">
-        <v>2020</v>
-[...35 lines deleted...]
-        <v>18</v>
+        <v>2023</v>
+      </c>
+      <c r="B5" s="16">
+        <v>66</v>
+      </c>
+      <c r="C5" s="18">
+        <v>99.9</v>
+      </c>
+      <c r="D5" s="18">
+        <v>262.7</v>
+      </c>
+      <c r="E5" s="18">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="F5" s="19">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="G5" s="19">
+        <v>98.1</v>
+      </c>
+      <c r="H5" s="19">
+        <v>101.1</v>
+      </c>
+      <c r="I5" s="19">
+        <v>97.9</v>
+      </c>
+      <c r="J5" s="19">
+        <v>108.4</v>
+      </c>
+      <c r="K5" s="19">
+        <v>106.7</v>
+      </c>
+      <c r="L5" s="17">
+        <v>121.6</v>
+      </c>
+      <c r="M5" s="20">
+        <v>94.5</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="15">
-        <v>2021</v>
-[...35 lines deleted...]
-        <v>18</v>
+        <v>2024</v>
+      </c>
+      <c r="B6" s="29">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="C6" s="29">
+        <v>119.2</v>
+      </c>
+      <c r="D6" s="29">
+        <v>123.1</v>
+      </c>
+      <c r="E6" s="25">
+        <v>141.5</v>
+      </c>
+      <c r="F6" s="25">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="G6" s="25">
+        <v>108.6</v>
+      </c>
+      <c r="H6" s="25">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="I6" s="25">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="J6" s="25">
+        <v>76.8</v>
+      </c>
+      <c r="K6" s="25">
+        <v>142.9</v>
+      </c>
+      <c r="L6" s="17">
+        <v>115</v>
+      </c>
+      <c r="M6" s="19">
+        <v>165</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="15">
-        <v>2022</v>
-[...29 lines deleted...]
-        <v>99.9</v>
+        <v>2025</v>
+      </c>
+      <c r="B7" s="29">
+        <v>36.5</v>
+      </c>
+      <c r="C7" s="29">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="D7" s="29">
+        <v>41.3</v>
+      </c>
+      <c r="E7" s="25">
+        <v>222.8</v>
+      </c>
+      <c r="F7" s="25">
+        <v>47.1</v>
+      </c>
+      <c r="G7" s="25">
+        <v>115.5</v>
+      </c>
+      <c r="H7" s="25">
+        <v>98</v>
+      </c>
+      <c r="I7" s="25">
+        <v>121.6</v>
+      </c>
+      <c r="J7" s="25">
+        <v>114.5</v>
+      </c>
+      <c r="K7" s="25">
+        <v>46.2</v>
       </c>
       <c r="L7" s="17">
-        <v>108.5</v>
-[...2 lines deleted...]
-        <v>106.7</v>
+        <v>282.8</v>
+      </c>
+      <c r="M7" s="19">
+        <v>62.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="15">
-        <v>2023</v>
-[...20 lines deleted...]
-      <c r="M8" s="20"/>
+        <v>2026</v>
+      </c>
+      <c r="B8" s="29">
+        <v>59.2</v>
+      </c>
+      <c r="C8" s="29">
+        <v>220.1</v>
+      </c>
+      <c r="D8" s="29">
+        <v>107.3</v>
+      </c>
+      <c r="E8" s="25">
+        <v>70.3</v>
+      </c>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="28"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="31" t="s">
+      <c r="A9" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="31"/>
-[...10 lines deleted...]
-      <c r="M9" s="31"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="35"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="35"/>
+      <c r="L9" s="35"/>
+      <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="21">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G10" s="3" t="s">
-[...18 lines deleted...]
-        <v>18</v>
+      <c r="G10" s="16">
+        <v>204.2</v>
+      </c>
+      <c r="H10" s="16">
+        <v>159.4</v>
+      </c>
+      <c r="I10" s="16">
+        <v>68.2</v>
+      </c>
+      <c r="J10" s="22">
+        <v>63.1</v>
+      </c>
+      <c r="K10" s="16">
+        <v>287.8</v>
+      </c>
+      <c r="L10" s="22">
+        <v>316.89999999999998</v>
+      </c>
+      <c r="M10" s="16">
+        <v>244.8</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="21">
-        <v>2020</v>
-[...35 lines deleted...]
-        <v>18</v>
+        <v>2023</v>
+      </c>
+      <c r="B11" s="16">
+        <v>95.7</v>
+      </c>
+      <c r="C11" s="18">
+        <v>91.2</v>
+      </c>
+      <c r="D11" s="18">
+        <v>208.8</v>
+      </c>
+      <c r="E11" s="18">
+        <v>50.6</v>
+      </c>
+      <c r="F11" s="23">
+        <v>65.3</v>
+      </c>
+      <c r="G11" s="23">
+        <v>120.7</v>
+      </c>
+      <c r="H11" s="23">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="I11" s="23">
+        <v>91.4</v>
+      </c>
+      <c r="J11" s="23">
+        <v>114.2</v>
+      </c>
+      <c r="K11" s="23">
+        <v>121.9</v>
+      </c>
+      <c r="L11" s="22">
+        <v>136.6</v>
+      </c>
+      <c r="M11" s="24">
+        <v>121</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="21">
-[...36 lines deleted...]
-        <v>18</v>
+      <c r="A12" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="29">
+        <v>101.2</v>
+      </c>
+      <c r="C12" s="29">
+        <v>120.7</v>
+      </c>
+      <c r="D12" s="29">
+        <v>56.6</v>
+      </c>
+      <c r="E12" s="25">
+        <v>206.6</v>
+      </c>
+      <c r="F12" s="25">
+        <v>108</v>
+      </c>
+      <c r="G12" s="25">
+        <v>119.6</v>
+      </c>
+      <c r="H12" s="25">
+        <v>95</v>
+      </c>
+      <c r="I12" s="25">
+        <v>143.4</v>
+      </c>
+      <c r="J12" s="25">
+        <v>101.6</v>
+      </c>
+      <c r="K12" s="25">
+        <v>150.1</v>
+      </c>
+      <c r="L12" s="17">
+        <v>135.1</v>
+      </c>
+      <c r="M12" s="19">
+        <v>236</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="21">
-[...26 lines deleted...]
-      <c r="J13" s="22">
+      <c r="A13" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="29">
+        <v>155.9</v>
+      </c>
+      <c r="C13" s="29">
+        <v>404.3</v>
+      </c>
+      <c r="D13" s="29">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="E13" s="25">
+        <v>213.8</v>
+      </c>
+      <c r="F13" s="25">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="G13" s="25">
+        <v>146.4</v>
+      </c>
+      <c r="H13" s="25">
+        <v>178.4</v>
+      </c>
+      <c r="I13" s="25">
+        <v>146.9</v>
+      </c>
+      <c r="J13" s="25">
+        <v>219.2</v>
+      </c>
+      <c r="K13" s="25">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="L13" s="17">
+        <v>165.8</v>
+      </c>
+      <c r="M13" s="19">
         <v>63.1</v>
       </c>
-      <c r="K13" s="16">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="21">
-[...21 lines deleted...]
-      <c r="M14" s="24"/>
+      <c r="A14" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B14" s="29">
+        <v>102.3</v>
+      </c>
+      <c r="C14" s="29">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="D14" s="29">
+        <v>189.2</v>
+      </c>
+      <c r="E14" s="25">
+        <v>59.7</v>
+      </c>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="31" t="s">
+      <c r="A15" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="31"/>
-[...10 lines deleted...]
-      <c r="M15" s="31"/>
+      <c r="B15" s="35"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="35"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="35"/>
+      <c r="I15" s="35"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="35"/>
+      <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="15">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G16" s="3" t="s">
-[...18 lines deleted...]
-        <v>18</v>
+      <c r="G16" s="16">
+        <v>140.1</v>
+      </c>
+      <c r="H16" s="16">
+        <v>141.6</v>
+      </c>
+      <c r="I16" s="16">
+        <v>123.5</v>
+      </c>
+      <c r="J16" s="17">
+        <v>111.9</v>
+      </c>
+      <c r="K16" s="16">
+        <v>119</v>
+      </c>
+      <c r="L16" s="17">
+        <v>126.5</v>
+      </c>
+      <c r="M16" s="16">
+        <v>132.5</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="15">
-        <v>2020</v>
-[...35 lines deleted...]
-        <v>18</v>
+        <v>2023</v>
+      </c>
+      <c r="B17" s="16">
+        <v>95.7</v>
+      </c>
+      <c r="C17" s="18">
+        <v>93.4</v>
+      </c>
+      <c r="D17" s="18">
+        <v>136.5</v>
+      </c>
+      <c r="E17" s="18">
+        <v>104.4</v>
+      </c>
+      <c r="F17" s="25">
+        <v>93.2</v>
+      </c>
+      <c r="G17" s="25">
+        <v>97</v>
+      </c>
+      <c r="H17" s="25">
+        <v>102.2</v>
+      </c>
+      <c r="I17" s="25">
+        <v>100.6</v>
+      </c>
+      <c r="J17" s="25">
+        <v>102.1</v>
+      </c>
+      <c r="K17" s="25">
+        <v>104</v>
+      </c>
+      <c r="L17" s="17">
+        <v>107.1</v>
+      </c>
+      <c r="M17" s="17">
+        <v>108.3</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="15">
-        <v>2021</v>
-[...35 lines deleted...]
-        <v>18</v>
+        <v>2024</v>
+      </c>
+      <c r="B18" s="29">
+        <v>101.2</v>
+      </c>
+      <c r="C18" s="29">
+        <v>111.1</v>
+      </c>
+      <c r="D18" s="29">
+        <v>80</v>
+      </c>
+      <c r="E18" s="25">
+        <v>103.4</v>
+      </c>
+      <c r="F18" s="25">
+        <v>104.4</v>
+      </c>
+      <c r="G18" s="25">
+        <v>106.9</v>
+      </c>
+      <c r="H18" s="25">
+        <v>105.2</v>
+      </c>
+      <c r="I18" s="25">
+        <v>109.9</v>
+      </c>
+      <c r="J18" s="25">
+        <v>108.9</v>
+      </c>
+      <c r="K18" s="25">
+        <v>112.8</v>
+      </c>
+      <c r="L18" s="17">
+        <v>115.9</v>
+      </c>
+      <c r="M18" s="19">
+        <v>128.80000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="15">
-        <v>2022</v>
-[...29 lines deleted...]
-        <v>119</v>
+        <v>2025</v>
+      </c>
+      <c r="B19" s="29">
+        <v>155.9</v>
+      </c>
+      <c r="C19" s="29">
+        <v>290.60000000000002</v>
+      </c>
+      <c r="D19" s="29">
+        <v>228.2</v>
+      </c>
+      <c r="E19" s="25">
+        <v>221.6</v>
+      </c>
+      <c r="F19" s="25">
+        <v>804.2</v>
+      </c>
+      <c r="G19" s="25">
+        <v>193.4</v>
+      </c>
+      <c r="H19" s="25">
+        <v>191.5</v>
+      </c>
+      <c r="I19" s="25">
+        <v>184.3</v>
+      </c>
+      <c r="J19" s="25">
+        <v>188</v>
+      </c>
+      <c r="K19" s="25">
+        <v>170.9</v>
       </c>
       <c r="L19" s="17">
-        <v>126.5</v>
-[...2 lines deleted...]
-        <v>132.5</v>
+        <v>170.1</v>
+      </c>
+      <c r="M19" s="19">
+        <v>149.30000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="15">
-        <v>2023</v>
-[...20 lines deleted...]
-      <c r="M20" s="17"/>
+        <v>2026</v>
+      </c>
+      <c r="B20" s="29">
+        <v>102.3</v>
+      </c>
+      <c r="C20" s="29">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="D20" s="29">
+        <v>106</v>
+      </c>
+      <c r="E20" s="25">
+        <v>90</v>
+      </c>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="27"/>
+      <c r="M20" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="27"/>
-[...10 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="32"/>
-[...10 lines deleted...]
-      <c r="M2" s="32"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="6" t="s">
@@ -1643,118 +1669,249 @@
       </c>
       <c r="M7" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="8">
         <v>2022</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="9">
-        <v>10803</v>
+        <v>10.8</v>
       </c>
       <c r="H8" s="9">
-        <v>8956</v>
+        <v>9</v>
       </c>
       <c r="I8" s="9">
-        <v>14117</v>
+        <v>14.1</v>
       </c>
       <c r="J8" s="9">
-        <v>12646</v>
+        <v>12.7</v>
       </c>
       <c r="K8" s="9">
-        <v>12637</v>
+        <v>12.6</v>
       </c>
       <c r="L8" s="9">
-        <v>13706</v>
+        <v>13.7</v>
       </c>
       <c r="M8" s="9">
-        <v>14625</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8">
         <v>2023</v>
       </c>
       <c r="B9" s="9">
-        <v>9649</v>
+        <v>9.6</v>
       </c>
       <c r="C9" s="9">
-        <v>9902</v>
+        <v>10</v>
       </c>
       <c r="D9" s="10">
-        <v>26011</v>
+        <v>26</v>
       </c>
       <c r="E9" s="10">
-        <v>10080</v>
-[...8 lines deleted...]
-      <c r="M9" s="11"/>
+        <v>10.1</v>
+      </c>
+      <c r="F9" s="11">
+        <v>14.1</v>
+      </c>
+      <c r="G9" s="11">
+        <v>13.8</v>
+      </c>
+      <c r="H9" s="11">
+        <v>14</v>
+      </c>
+      <c r="I9" s="11">
+        <v>13.7</v>
+      </c>
+      <c r="J9" s="11">
+        <v>14.8</v>
+      </c>
+      <c r="K9" s="11">
+        <v>15.8</v>
+      </c>
+      <c r="L9" s="12">
+        <v>19.2</v>
+      </c>
+      <c r="M9" s="11">
+        <v>18.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="29">
+        <v>10</v>
+      </c>
+      <c r="C10" s="29">
+        <v>12.4</v>
+      </c>
+      <c r="D10" s="29">
+        <v>15.2</v>
+      </c>
+      <c r="E10" s="25">
+        <v>22.4</v>
+      </c>
+      <c r="F10" s="25">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G10" s="25">
+        <v>17.8</v>
+      </c>
+      <c r="H10" s="25">
+        <v>14.3</v>
+      </c>
+      <c r="I10" s="25">
+        <v>21.1</v>
+      </c>
+      <c r="J10" s="25">
+        <v>16.2</v>
+      </c>
+      <c r="K10" s="25">
+        <v>24.4</v>
+      </c>
+      <c r="L10" s="17">
+        <v>29.4</v>
+      </c>
+      <c r="M10" s="19">
+        <v>48.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="29">
+        <v>17.7</v>
+      </c>
+      <c r="C11" s="29">
+        <v>54.7</v>
+      </c>
+      <c r="D11" s="29">
+        <v>22.6</v>
+      </c>
+      <c r="E11" s="25">
+        <v>50.4</v>
+      </c>
+      <c r="F11" s="25">
+        <v>23.7</v>
+      </c>
+      <c r="G11" s="25">
+        <v>27.4</v>
+      </c>
+      <c r="H11" s="25">
+        <v>26.8</v>
+      </c>
+      <c r="I11" s="25">
+        <v>32.6</v>
+      </c>
+      <c r="J11" s="25">
+        <v>37.4</v>
+      </c>
+      <c r="K11" s="25">
+        <v>17.2</v>
+      </c>
+      <c r="L11" s="17">
+        <v>51.9</v>
+      </c>
+      <c r="M11" s="19">
+        <v>32.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="29">
+        <v>19.3</v>
+      </c>
+      <c r="C12" s="29">
+        <v>42.4</v>
+      </c>
+      <c r="D12" s="29">
+        <v>45.5</v>
+      </c>
+      <c r="E12" s="25">
+        <v>32</v>
+      </c>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>
+      <vt:lpstr>'ИФО тех.обс.'!Область_печати</vt:lpstr>
+      <vt:lpstr>'Объем тех. обс'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>