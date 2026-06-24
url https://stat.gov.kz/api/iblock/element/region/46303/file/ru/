--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="-360" windowWidth="28860" windowHeight="6180"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6180"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО тех.обс.'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="19">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
@@ -85,109 +85,88 @@
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-    <font>
       <b/>
-      <sz val="8"/>
-[...17 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -289,153 +268,142 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -700,1187 +668,1262 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:14" ht="13.5" thickBot="1">
+      <c r="A1" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="31"/>
-[...14 lines deleted...]
-      <c r="B2" s="4" t="s">
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="5"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.5" thickBot="1">
+      <c r="A2" s="6"/>
+      <c r="B2" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="C2" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="14" t="s">
+      <c r="E2" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="F2" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="14" t="s">
+      <c r="G2" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="I2" s="14" t="s">
+      <c r="I2" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="4" t="s">
+      <c r="J2" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="K2" s="14" t="s">
+      <c r="K2" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="32" t="s">
+      <c r="N2" s="5"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="33"/>
-[...13 lines deleted...]
-      <c r="A4" s="15">
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="5"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="12">
         <v>2022</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...14 lines deleted...]
-      <c r="G4" s="16">
+      <c r="B4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="14">
         <v>53.1</v>
       </c>
-      <c r="H4" s="16">
+      <c r="H4" s="14">
         <v>82.9</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="14">
         <v>157.6</v>
       </c>
-      <c r="J4" s="17">
+      <c r="J4" s="15">
         <v>86.8</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="14">
         <v>99.9</v>
       </c>
-      <c r="L4" s="17">
+      <c r="L4" s="15">
         <v>108.5</v>
       </c>
-      <c r="M4" s="16">
+      <c r="M4" s="14">
         <v>106.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="15">
+      <c r="N4" s="5"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="12">
         <v>2023</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B5" s="14">
         <v>66</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C5" s="16">
         <v>99.9</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D5" s="16">
         <v>262.7</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E5" s="16">
         <v>38.799999999999997</v>
       </c>
-      <c r="F5" s="19">
+      <c r="F5" s="17">
         <v>139.80000000000001</v>
       </c>
-      <c r="G5" s="19">
+      <c r="G5" s="17">
         <v>98.1</v>
       </c>
-      <c r="H5" s="19">
+      <c r="H5" s="17">
         <v>101.1</v>
       </c>
-      <c r="I5" s="19">
+      <c r="I5" s="17">
         <v>97.9</v>
       </c>
-      <c r="J5" s="19">
+      <c r="J5" s="17">
         <v>108.4</v>
       </c>
-      <c r="K5" s="19">
+      <c r="K5" s="17">
         <v>106.7</v>
       </c>
-      <c r="L5" s="17">
+      <c r="L5" s="15">
         <v>121.6</v>
       </c>
-      <c r="M5" s="20">
+      <c r="M5" s="18">
         <v>94.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="15">
+      <c r="N5" s="5"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="12">
         <v>2024</v>
       </c>
-      <c r="B6" s="29">
+      <c r="B6" s="15">
         <v>155.19999999999999</v>
       </c>
-      <c r="C6" s="29">
+      <c r="C6" s="15">
         <v>119.2</v>
       </c>
-      <c r="D6" s="29">
+      <c r="D6" s="15">
         <v>123.1</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="19">
         <v>141.5</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="19">
         <v>73.099999999999994</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="19">
         <v>108.6</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="19">
         <v>80.400000000000006</v>
       </c>
-      <c r="I6" s="25">
+      <c r="I6" s="19">
         <v>147.69999999999999</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J6" s="19">
         <v>76.8</v>
       </c>
-      <c r="K6" s="25">
+      <c r="K6" s="19">
         <v>142.9</v>
       </c>
-      <c r="L6" s="17">
+      <c r="L6" s="15">
         <v>115</v>
       </c>
-      <c r="M6" s="19">
+      <c r="M6" s="17">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="15">
+      <c r="N6" s="5"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="12">
         <v>2025</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="15">
         <v>36.5</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="15">
         <v>309.10000000000002</v>
       </c>
-      <c r="D7" s="29">
+      <c r="D7" s="15">
         <v>41.3</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="19">
         <v>222.8</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="19">
         <v>47.1</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="19">
         <v>115.5</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="19">
         <v>98</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="19">
         <v>121.6</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="19">
         <v>114.5</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="19">
         <v>46.2</v>
       </c>
-      <c r="L7" s="17">
+      <c r="L7" s="15">
         <v>282.8</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="17">
         <v>62.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="15">
+      <c r="N7" s="5"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="12">
         <v>2026</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="15">
         <v>59.2</v>
       </c>
-      <c r="C8" s="29">
+      <c r="C8" s="15">
         <v>220.1</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="15">
         <v>107.3</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="19">
         <v>70.3</v>
       </c>
-      <c r="F8" s="26"/>
-[...9 lines deleted...]
-      <c r="A9" s="35" t="s">
+      <c r="F8" s="19">
+        <v>88.5</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="35"/>
-[...12 lines deleted...]
-    <row r="10" spans="1:13">
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
+      <c r="N9" s="5"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" s="21">
         <v>2022</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="16">
+      <c r="B10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="14">
         <v>204.2</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="14">
         <v>159.4</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="14">
         <v>68.2</v>
       </c>
       <c r="J10" s="22">
         <v>63.1</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="14">
         <v>287.8</v>
       </c>
       <c r="L10" s="22">
         <v>316.89999999999998</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="14">
         <v>244.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10" s="5"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" s="21">
         <v>2023</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="14">
         <v>95.7</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="16">
         <v>91.2</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="16">
         <v>208.8</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E11" s="16">
         <v>50.6</v>
       </c>
       <c r="F11" s="23">
         <v>65.3</v>
       </c>
       <c r="G11" s="23">
         <v>120.7</v>
       </c>
       <c r="H11" s="23">
         <v>147.30000000000001</v>
       </c>
       <c r="I11" s="23">
         <v>91.4</v>
       </c>
       <c r="J11" s="23">
         <v>114.2</v>
       </c>
       <c r="K11" s="23">
         <v>121.9</v>
       </c>
       <c r="L11" s="22">
         <v>136.6</v>
       </c>
       <c r="M11" s="24">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15">
+      <c r="N11" s="5"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="12">
         <v>2024</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="15">
         <v>101.2</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="15">
         <v>120.7</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="15">
         <v>56.6</v>
       </c>
-      <c r="E12" s="25">
+      <c r="E12" s="19">
         <v>206.6</v>
       </c>
-      <c r="F12" s="25">
+      <c r="F12" s="19">
         <v>108</v>
       </c>
-      <c r="G12" s="25">
+      <c r="G12" s="19">
         <v>119.6</v>
       </c>
-      <c r="H12" s="25">
+      <c r="H12" s="19">
         <v>95</v>
       </c>
-      <c r="I12" s="25">
+      <c r="I12" s="19">
         <v>143.4</v>
       </c>
-      <c r="J12" s="25">
+      <c r="J12" s="19">
         <v>101.6</v>
       </c>
-      <c r="K12" s="25">
+      <c r="K12" s="19">
         <v>150.1</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="15">
         <v>135.1</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="17">
         <v>236</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15">
+      <c r="N12" s="5"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="12">
         <v>2025</v>
       </c>
-      <c r="B13" s="29">
+      <c r="B13" s="15">
         <v>155.9</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="15">
         <v>404.3</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="15">
         <v>135.69999999999999</v>
       </c>
-      <c r="E13" s="25">
+      <c r="E13" s="19">
         <v>213.8</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="19">
         <v>137.69999999999999</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="19">
         <v>146.4</v>
       </c>
-      <c r="H13" s="25">
+      <c r="H13" s="19">
         <v>178.4</v>
       </c>
-      <c r="I13" s="25">
+      <c r="I13" s="19">
         <v>146.9</v>
       </c>
-      <c r="J13" s="25">
+      <c r="J13" s="19">
         <v>219.2</v>
       </c>
-      <c r="K13" s="25">
+      <c r="K13" s="19">
         <v>67.400000000000006</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="15">
         <v>165.8</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="17">
         <v>63.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15">
+      <c r="N13" s="5"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="12">
         <v>2026</v>
       </c>
-      <c r="B14" s="29">
+      <c r="B14" s="15">
         <v>102.3</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="15">
         <v>72.900000000000006</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="15">
         <v>189.2</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="19">
         <v>59.7</v>
       </c>
-      <c r="F14" s="26"/>
-[...9 lines deleted...]
-      <c r="A15" s="35" t="s">
+      <c r="F14" s="19">
+        <v>112.3</v>
+      </c>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="19"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="5"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="35"/>
-[...13 lines deleted...]
-      <c r="A16" s="15">
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="20"/>
+      <c r="N15" s="5"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="12">
         <v>2022</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="16">
+      <c r="B16" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="14">
         <v>140.1</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="14">
         <v>141.6</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="14">
         <v>123.5</v>
       </c>
-      <c r="J16" s="17">
+      <c r="J16" s="15">
         <v>111.9</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="14">
         <v>119</v>
       </c>
-      <c r="L16" s="17">
+      <c r="L16" s="15">
         <v>126.5</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="14">
         <v>132.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="15">
+      <c r="N16" s="5"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="12">
         <v>2023</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="14">
         <v>95.7</v>
       </c>
-      <c r="C17" s="18">
+      <c r="C17" s="16">
         <v>93.4</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="16">
         <v>136.5</v>
       </c>
-      <c r="E17" s="18">
+      <c r="E17" s="16">
         <v>104.4</v>
       </c>
-      <c r="F17" s="25">
+      <c r="F17" s="19">
         <v>93.2</v>
       </c>
-      <c r="G17" s="25">
+      <c r="G17" s="19">
         <v>97</v>
       </c>
-      <c r="H17" s="25">
+      <c r="H17" s="19">
         <v>102.2</v>
       </c>
-      <c r="I17" s="25">
+      <c r="I17" s="19">
         <v>100.6</v>
       </c>
-      <c r="J17" s="25">
+      <c r="J17" s="19">
         <v>102.1</v>
       </c>
-      <c r="K17" s="25">
+      <c r="K17" s="19">
         <v>104</v>
       </c>
-      <c r="L17" s="17">
+      <c r="L17" s="15">
         <v>107.1</v>
       </c>
-      <c r="M17" s="17">
+      <c r="M17" s="15">
         <v>108.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15">
+      <c r="N17" s="5"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="12">
         <v>2024</v>
       </c>
-      <c r="B18" s="29">
+      <c r="B18" s="15">
         <v>101.2</v>
       </c>
-      <c r="C18" s="29">
+      <c r="C18" s="15">
         <v>111.1</v>
       </c>
-      <c r="D18" s="29">
+      <c r="D18" s="15">
         <v>80</v>
       </c>
-      <c r="E18" s="25">
+      <c r="E18" s="19">
         <v>103.4</v>
       </c>
-      <c r="F18" s="25">
+      <c r="F18" s="19">
         <v>104.4</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G18" s="19">
         <v>106.9</v>
       </c>
-      <c r="H18" s="25">
+      <c r="H18" s="19">
         <v>105.2</v>
       </c>
-      <c r="I18" s="25">
+      <c r="I18" s="19">
         <v>109.9</v>
       </c>
-      <c r="J18" s="25">
+      <c r="J18" s="19">
         <v>108.9</v>
       </c>
-      <c r="K18" s="25">
+      <c r="K18" s="19">
         <v>112.8</v>
       </c>
-      <c r="L18" s="17">
+      <c r="L18" s="15">
         <v>115.9</v>
       </c>
-      <c r="M18" s="19">
+      <c r="M18" s="17">
         <v>128.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15">
+      <c r="N18" s="5"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="12">
         <v>2025</v>
       </c>
-      <c r="B19" s="29">
+      <c r="B19" s="15">
         <v>155.9</v>
       </c>
-      <c r="C19" s="29">
+      <c r="C19" s="15">
         <v>290.60000000000002</v>
       </c>
-      <c r="D19" s="29">
+      <c r="D19" s="15">
         <v>228.2</v>
       </c>
-      <c r="E19" s="25">
+      <c r="E19" s="19">
         <v>221.6</v>
       </c>
-      <c r="F19" s="25">
+      <c r="F19" s="19">
         <v>804.2</v>
       </c>
-      <c r="G19" s="25">
+      <c r="G19" s="19">
         <v>193.4</v>
       </c>
-      <c r="H19" s="25">
+      <c r="H19" s="19">
         <v>191.5</v>
       </c>
-      <c r="I19" s="25">
+      <c r="I19" s="19">
         <v>184.3</v>
       </c>
-      <c r="J19" s="25">
+      <c r="J19" s="19">
         <v>188</v>
       </c>
-      <c r="K19" s="25">
+      <c r="K19" s="19">
         <v>170.9</v>
       </c>
-      <c r="L19" s="17">
+      <c r="L19" s="15">
         <v>170.1</v>
       </c>
-      <c r="M19" s="19">
+      <c r="M19" s="17">
         <v>149.30000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15">
+      <c r="N19" s="5"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="12">
         <v>2026</v>
       </c>
-      <c r="B20" s="29">
+      <c r="B20" s="15">
         <v>102.3</v>
       </c>
-      <c r="C20" s="29">
+      <c r="C20" s="15">
         <v>80.099999999999994</v>
       </c>
-      <c r="D20" s="29">
+      <c r="D20" s="15">
         <v>106</v>
       </c>
-      <c r="E20" s="25">
+      <c r="E20" s="19">
         <v>90</v>
       </c>
-      <c r="F20" s="26"/>
-[...6 lines deleted...]
-      <c r="M20" s="28"/>
+      <c r="F20" s="19">
+        <v>92.7</v>
+      </c>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="5"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+      <selection activeCell="O14" sqref="O14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="36"/>
-[...10 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="4"/>
-      <c r="B3" s="5" t="s">
+      <c r="A3" s="7"/>
+      <c r="B3" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="F3" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="G3" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="H3" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="I3" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="J3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="6" t="s">
+      <c r="K3" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="L3" s="7" t="s">
+      <c r="L3" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="M3" s="5" t="s">
+      <c r="M3" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="8">
+      <c r="A4" s="29">
         <v>2018</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...32 lines deleted...]
-      <c r="M4" s="3" t="s">
+      <c r="B4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="M4" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="8">
+      <c r="A5" s="29">
         <v>2019</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...32 lines deleted...]
-      <c r="M5" s="3" t="s">
+      <c r="B5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="M5" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="8">
+      <c r="A6" s="29">
         <v>2020</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...32 lines deleted...]
-      <c r="M6" s="3" t="s">
+      <c r="B6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="M6" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="8">
+      <c r="A7" s="29">
         <v>2021</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...32 lines deleted...]
-      <c r="M7" s="3" t="s">
+      <c r="B7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="8">
+      <c r="A8" s="29">
         <v>2022</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...14 lines deleted...]
-      <c r="G8" s="9">
+      <c r="B8" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="30">
         <v>10.8</v>
       </c>
-      <c r="H8" s="9">
+      <c r="H8" s="30">
         <v>9</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="30">
         <v>14.1</v>
       </c>
-      <c r="J8" s="9">
+      <c r="J8" s="30">
         <v>12.7</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="30">
         <v>12.6</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="30">
         <v>13.7</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="30">
         <v>14.6</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="8">
+      <c r="A9" s="29">
         <v>2023</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="30">
         <v>9.6</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="30">
         <v>10</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="31">
         <v>26</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="31">
         <v>10.1</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="32">
         <v>14.1</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="32">
         <v>13.8</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="32">
         <v>14</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="32">
         <v>13.7</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="32">
         <v>14.8</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="32">
         <v>15.8</v>
       </c>
-      <c r="L9" s="12">
+      <c r="L9" s="33">
         <v>19.2</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="32">
         <v>18.2</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="15">
+      <c r="A10" s="12">
         <v>2024</v>
       </c>
-      <c r="B10" s="29">
+      <c r="B10" s="15">
         <v>10</v>
       </c>
-      <c r="C10" s="29">
+      <c r="C10" s="15">
         <v>12.4</v>
       </c>
-      <c r="D10" s="29">
+      <c r="D10" s="15">
         <v>15.2</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="19">
         <v>22.4</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="19">
         <v>16.399999999999999</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="19">
         <v>17.8</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="19">
         <v>14.3</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="19">
         <v>21.1</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="19">
         <v>16.2</v>
       </c>
-      <c r="K10" s="25">
+      <c r="K10" s="19">
         <v>24.4</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="15">
         <v>29.4</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="17">
         <v>48.5</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="15">
+      <c r="A11" s="12">
         <v>2025</v>
       </c>
-      <c r="B11" s="29">
+      <c r="B11" s="15">
         <v>17.7</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="15">
         <v>54.7</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="15">
         <v>22.6</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="19">
         <v>50.4</v>
       </c>
-      <c r="F11" s="25">
+      <c r="F11" s="19">
         <v>23.7</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="19">
         <v>27.4</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="19">
         <v>26.8</v>
       </c>
-      <c r="I11" s="25">
+      <c r="I11" s="19">
         <v>32.6</v>
       </c>
-      <c r="J11" s="25">
+      <c r="J11" s="19">
         <v>37.4</v>
       </c>
-      <c r="K11" s="25">
+      <c r="K11" s="19">
         <v>17.2</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="15">
         <v>51.9</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="17">
         <v>32.6</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="15">
+      <c r="A12" s="12">
         <v>2026</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="15">
         <v>19.3</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="15">
         <v>42.4</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="15">
         <v>45.5</v>
       </c>
-      <c r="E12" s="25">
+      <c r="E12" s="19">
         <v>32</v>
       </c>
-      <c r="F12" s="26"/>
-[...6 lines deleted...]
-      <c r="M12" s="28"/>
+      <c r="F12" s="19">
+        <v>32.4</v>
+      </c>
+      <c r="G12" s="19"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>