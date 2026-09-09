--- v2 (2026-06-24)
+++ v3 (2026-09-09)
@@ -2,66 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6180"/>
+    <workbookView xWindow="-15" yWindow="4095" windowWidth="28860" windowHeight="4110" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО тех.обс.'!$A$1:$M$20</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$8</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="19">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -272,138 +272,138 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -670,1260 +670,1112 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N22"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A12" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="13.5" thickBot="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="4"/>
-[...11 lines deleted...]
-      <c r="N1" s="5"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1">
-      <c r="A2" s="6"/>
-      <c r="B2" s="7" t="s">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C2" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="D2" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="E2" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="F2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="8" t="s">
+      <c r="G2" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="7" t="s">
+      <c r="H2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="I2" s="8" t="s">
+      <c r="I2" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="7" t="s">
+      <c r="J2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="K2" s="8" t="s">
+      <c r="K2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="L2" s="7" t="s">
+      <c r="L2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="M2" s="7" t="s">
+      <c r="M2" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="N2" s="5"/>
+      <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="10"/>
-[...11 lines deleted...]
-      <c r="N3" s="5"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="12">
+      <c r="A4" s="7">
         <v>2022</v>
       </c>
-      <c r="B4" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G4" s="14">
+      <c r="B4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="9">
         <v>53.1</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="9">
         <v>82.9</v>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="9">
         <v>157.6</v>
       </c>
-      <c r="J4" s="15">
+      <c r="J4" s="10">
         <v>86.8</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="9">
         <v>99.9</v>
       </c>
-      <c r="L4" s="15">
+      <c r="L4" s="10">
         <v>108.5</v>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="9">
         <v>106.7</v>
       </c>
-      <c r="N4" s="5"/>
+      <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="12">
+      <c r="A5" s="7">
         <v>2023</v>
       </c>
-      <c r="B5" s="14">
+      <c r="B5" s="9">
         <v>66</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="11">
         <v>99.9</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="11">
         <v>262.7</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="11">
         <v>38.799999999999997</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="12">
         <v>139.80000000000001</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="12">
         <v>98.1</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="12">
         <v>101.1</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="12">
         <v>97.9</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="12">
         <v>108.4</v>
       </c>
-      <c r="K5" s="17">
+      <c r="K5" s="12">
         <v>106.7</v>
       </c>
-      <c r="L5" s="15">
+      <c r="L5" s="10">
         <v>121.6</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="13">
         <v>94.5</v>
       </c>
-      <c r="N5" s="5"/>
+      <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="12">
+      <c r="A6" s="7">
         <v>2024</v>
       </c>
-      <c r="B6" s="15">
+      <c r="B6" s="10">
         <v>155.19999999999999</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="10">
         <v>119.2</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="10">
         <v>123.1</v>
       </c>
-      <c r="E6" s="19">
+      <c r="E6" s="14">
         <v>141.5</v>
       </c>
-      <c r="F6" s="19">
+      <c r="F6" s="14">
         <v>73.099999999999994</v>
       </c>
-      <c r="G6" s="19">
+      <c r="G6" s="14">
         <v>108.6</v>
       </c>
-      <c r="H6" s="19">
+      <c r="H6" s="14">
         <v>80.400000000000006</v>
       </c>
-      <c r="I6" s="19">
+      <c r="I6" s="14">
         <v>147.69999999999999</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="14">
         <v>76.8</v>
       </c>
-      <c r="K6" s="19">
+      <c r="K6" s="14">
         <v>142.9</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="10">
         <v>115</v>
       </c>
-      <c r="M6" s="17">
+      <c r="M6" s="12">
         <v>165</v>
       </c>
-      <c r="N6" s="5"/>
+      <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="12">
+      <c r="A7" s="7">
         <v>2025</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="10">
         <v>36.5</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="10">
         <v>309.10000000000002</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="10">
         <v>41.3</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="14">
         <v>222.8</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="14">
         <v>47.1</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="14">
         <v>115.5</v>
       </c>
-      <c r="H7" s="19">
+      <c r="H7" s="14">
         <v>98</v>
       </c>
-      <c r="I7" s="19">
+      <c r="I7" s="14">
         <v>121.6</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="14">
         <v>114.5</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="14">
         <v>46.2</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="10">
         <v>282.8</v>
       </c>
-      <c r="M7" s="17">
+      <c r="M7" s="12">
         <v>62.8</v>
       </c>
-      <c r="N7" s="5"/>
+      <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="12">
+      <c r="A8" s="7">
         <v>2026</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="10">
         <v>59.2</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="10">
         <v>220.1</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="10">
         <v>107.3</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="14">
         <v>70.3</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F8" s="14">
         <v>88.5</v>
       </c>
-      <c r="G8" s="19"/>
-[...6 lines deleted...]
-      <c r="N8" s="5"/>
+      <c r="G8" s="14">
+        <v>79.8</v>
+      </c>
+      <c r="H8" s="14">
+        <v>173.3</v>
+      </c>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="20" t="s">
+      <c r="A9" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="20"/>
-[...11 lines deleted...]
-      <c r="N9" s="5"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="32"/>
+      <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="21">
+      <c r="A10" s="15">
         <v>2022</v>
       </c>
-      <c r="B10" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="14">
+      <c r="B10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="9">
         <v>204.2</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="9">
         <v>159.4</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="9">
         <v>68.2</v>
       </c>
-      <c r="J10" s="22">
+      <c r="J10" s="16">
         <v>63.1</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="9">
         <v>287.8</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="16">
         <v>316.89999999999998</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="9">
         <v>244.8</v>
       </c>
-      <c r="N10" s="5"/>
+      <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="21">
+      <c r="A11" s="15">
         <v>2023</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="9">
         <v>95.7</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="11">
         <v>91.2</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="11">
         <v>208.8</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="11">
         <v>50.6</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="17">
         <v>65.3</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="17">
         <v>120.7</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="17">
         <v>147.30000000000001</v>
       </c>
-      <c r="I11" s="23">
+      <c r="I11" s="17">
         <v>91.4</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="17">
         <v>114.2</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="17">
         <v>121.9</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="16">
         <v>136.6</v>
       </c>
-      <c r="M11" s="24">
+      <c r="M11" s="18">
         <v>121</v>
       </c>
-      <c r="N11" s="5"/>
+      <c r="N11" s="3"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="12">
+      <c r="A12" s="7">
         <v>2024</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="10">
         <v>101.2</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="10">
         <v>120.7</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="10">
         <v>56.6</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="14">
         <v>206.6</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="14">
         <v>108</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="14">
         <v>119.6</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H12" s="14">
         <v>95</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="14">
         <v>143.4</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="14">
         <v>101.6</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="14">
         <v>150.1</v>
       </c>
-      <c r="L12" s="15">
+      <c r="L12" s="10">
         <v>135.1</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="12">
         <v>236</v>
       </c>
-      <c r="N12" s="5"/>
+      <c r="N12" s="3"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="12">
+      <c r="A13" s="7">
         <v>2025</v>
       </c>
-      <c r="B13" s="15">
+      <c r="B13" s="10">
         <v>155.9</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C13" s="10">
         <v>404.3</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="10">
         <v>135.69999999999999</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="14">
         <v>213.8</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="14">
         <v>137.69999999999999</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="14">
         <v>146.4</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="14">
         <v>178.4</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="14">
         <v>146.9</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="14">
         <v>219.2</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="14">
         <v>67.400000000000006</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L13" s="10">
         <v>165.8</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="12">
         <v>63.1</v>
       </c>
-      <c r="N13" s="5"/>
+      <c r="N13" s="3"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="12">
+      <c r="A14" s="7">
         <v>2026</v>
       </c>
-      <c r="B14" s="15">
+      <c r="B14" s="10">
         <v>102.3</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="10">
         <v>72.900000000000006</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="10">
         <v>189.2</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="14">
         <v>59.7</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="14">
         <v>112.3</v>
       </c>
-      <c r="G14" s="19"/>
-[...6 lines deleted...]
-      <c r="N14" s="5"/>
+      <c r="G14" s="14">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="H14" s="14">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="3"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="20" t="s">
+      <c r="A15" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="20"/>
-[...11 lines deleted...]
-      <c r="N15" s="5"/>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="3"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="12">
+      <c r="A16" s="7">
         <v>2022</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="14">
+      <c r="B16" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="9">
         <v>140.1</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="9">
         <v>141.6</v>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="9">
         <v>123.5</v>
       </c>
-      <c r="J16" s="15">
+      <c r="J16" s="10">
         <v>111.9</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="9">
         <v>119</v>
       </c>
-      <c r="L16" s="15">
+      <c r="L16" s="10">
         <v>126.5</v>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="9">
         <v>132.5</v>
       </c>
-      <c r="N16" s="5"/>
+      <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="12">
+      <c r="A17" s="7">
         <v>2023</v>
       </c>
-      <c r="B17" s="14">
+      <c r="B17" s="9">
         <v>95.7</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="11">
         <v>93.4</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="11">
         <v>136.5</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="11">
         <v>104.4</v>
       </c>
-      <c r="F17" s="19">
+      <c r="F17" s="14">
         <v>93.2</v>
       </c>
-      <c r="G17" s="19">
+      <c r="G17" s="14">
         <v>97</v>
       </c>
-      <c r="H17" s="19">
+      <c r="H17" s="14">
         <v>102.2</v>
       </c>
-      <c r="I17" s="19">
+      <c r="I17" s="14">
         <v>100.6</v>
       </c>
-      <c r="J17" s="19">
+      <c r="J17" s="14">
         <v>102.1</v>
       </c>
-      <c r="K17" s="19">
+      <c r="K17" s="14">
         <v>104</v>
       </c>
-      <c r="L17" s="15">
+      <c r="L17" s="10">
         <v>107.1</v>
       </c>
-      <c r="M17" s="15">
+      <c r="M17" s="10">
         <v>108.3</v>
       </c>
-      <c r="N17" s="5"/>
+      <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="12">
+      <c r="A18" s="7">
         <v>2024</v>
       </c>
-      <c r="B18" s="15">
+      <c r="B18" s="10">
         <v>101.2</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="10">
         <v>111.1</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="10">
         <v>80</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="14">
         <v>103.4</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F18" s="14">
         <v>104.4</v>
       </c>
-      <c r="G18" s="19">
+      <c r="G18" s="14">
         <v>106.9</v>
       </c>
-      <c r="H18" s="19">
+      <c r="H18" s="14">
         <v>105.2</v>
       </c>
-      <c r="I18" s="19">
+      <c r="I18" s="14">
         <v>109.9</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J18" s="14">
         <v>108.9</v>
       </c>
-      <c r="K18" s="19">
+      <c r="K18" s="14">
         <v>112.8</v>
       </c>
-      <c r="L18" s="15">
+      <c r="L18" s="10">
         <v>115.9</v>
       </c>
-      <c r="M18" s="17">
+      <c r="M18" s="12">
         <v>128.80000000000001</v>
       </c>
-      <c r="N18" s="5"/>
+      <c r="N18" s="3"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="12">
+      <c r="A19" s="7">
         <v>2025</v>
       </c>
-      <c r="B19" s="15">
+      <c r="B19" s="10">
         <v>155.9</v>
       </c>
-      <c r="C19" s="15">
+      <c r="C19" s="10">
         <v>290.60000000000002</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="10">
         <v>228.2</v>
       </c>
-      <c r="E19" s="19">
+      <c r="E19" s="14">
         <v>221.6</v>
       </c>
-      <c r="F19" s="19">
+      <c r="F19" s="14">
         <v>804.2</v>
       </c>
-      <c r="G19" s="19">
+      <c r="G19" s="14">
         <v>193.4</v>
       </c>
-      <c r="H19" s="19">
+      <c r="H19" s="14">
         <v>191.5</v>
       </c>
-      <c r="I19" s="19">
+      <c r="I19" s="14">
         <v>184.3</v>
       </c>
-      <c r="J19" s="19">
+      <c r="J19" s="14">
         <v>188</v>
       </c>
-      <c r="K19" s="19">
+      <c r="K19" s="14">
         <v>170.9</v>
       </c>
-      <c r="L19" s="15">
+      <c r="L19" s="10">
         <v>170.1</v>
       </c>
-      <c r="M19" s="17">
+      <c r="M19" s="12">
         <v>149.30000000000001</v>
       </c>
-      <c r="N19" s="5"/>
+      <c r="N19" s="3"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="12">
+      <c r="A20" s="7">
         <v>2026</v>
       </c>
-      <c r="B20" s="15">
+      <c r="B20" s="10">
         <v>102.3</v>
       </c>
-      <c r="C20" s="15">
+      <c r="C20" s="10">
         <v>80.099999999999994</v>
       </c>
-      <c r="D20" s="15">
+      <c r="D20" s="10">
         <v>106</v>
       </c>
-      <c r="E20" s="19">
+      <c r="E20" s="14">
         <v>90</v>
       </c>
-      <c r="F20" s="19">
+      <c r="F20" s="14">
         <v>92.7</v>
       </c>
-      <c r="G20" s="19"/>
-[...6 lines deleted...]
-      <c r="N20" s="5"/>
+      <c r="G20" s="14">
+        <v>90.2</v>
+      </c>
+      <c r="H20" s="14">
+        <v>96</v>
+      </c>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="3"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="5"/>
-[...12 lines deleted...]
-      <c r="N21" s="5"/>
+      <c r="A21" s="3"/>
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="5"/>
-[...12 lines deleted...]
-      <c r="N22" s="5"/>
+      <c r="A22" s="3"/>
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+      <c r="N22" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M9"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="O14" sqref="O14"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="4"/>
-[...10 lines deleted...]
-      <c r="M1" s="4"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="25"/>
-[...10 lines deleted...]
-      <c r="M2" s="25"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="7"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="5"/>
+      <c r="B3" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="27" t="s">
+      <c r="E3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="F3" s="26" t="s">
+      <c r="F3" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="27" t="s">
+      <c r="G3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="26" t="s">
+      <c r="H3" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="27" t="s">
+      <c r="I3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="26" t="s">
+      <c r="J3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="27" t="s">
+      <c r="K3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="L3" s="28" t="s">
+      <c r="L3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="M3" s="26" t="s">
+      <c r="M3" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="29">
-[...36 lines deleted...]
-        <v>18</v>
+      <c r="A4" s="22">
+        <v>2022</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="23">
+        <v>10.8</v>
+      </c>
+      <c r="H4" s="23">
+        <v>9</v>
+      </c>
+      <c r="I4" s="23">
+        <v>14.1</v>
+      </c>
+      <c r="J4" s="23">
+        <v>12.7</v>
+      </c>
+      <c r="K4" s="23">
+        <v>12.6</v>
+      </c>
+      <c r="L4" s="23">
+        <v>13.7</v>
+      </c>
+      <c r="M4" s="23">
+        <v>14.6</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="29">
-[...36 lines deleted...]
-        <v>18</v>
+      <c r="A5" s="22">
+        <v>2023</v>
+      </c>
+      <c r="B5" s="23">
+        <v>9.6</v>
+      </c>
+      <c r="C5" s="23">
+        <v>10</v>
+      </c>
+      <c r="D5" s="24">
+        <v>26</v>
+      </c>
+      <c r="E5" s="24">
+        <v>10.1</v>
+      </c>
+      <c r="F5" s="25">
+        <v>14.1</v>
+      </c>
+      <c r="G5" s="25">
+        <v>13.8</v>
+      </c>
+      <c r="H5" s="25">
+        <v>14</v>
+      </c>
+      <c r="I5" s="25">
+        <v>13.7</v>
+      </c>
+      <c r="J5" s="25">
+        <v>14.8</v>
+      </c>
+      <c r="K5" s="25">
+        <v>15.8</v>
+      </c>
+      <c r="L5" s="26">
+        <v>19.2</v>
+      </c>
+      <c r="M5" s="25">
+        <v>18.2</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="29">
-[...36 lines deleted...]
-        <v>18</v>
+      <c r="A6" s="7">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="10">
+        <v>10</v>
+      </c>
+      <c r="C6" s="10">
+        <v>12.4</v>
+      </c>
+      <c r="D6" s="10">
+        <v>15.2</v>
+      </c>
+      <c r="E6" s="14">
+        <v>22.4</v>
+      </c>
+      <c r="F6" s="14">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G6" s="14">
+        <v>17.8</v>
+      </c>
+      <c r="H6" s="14">
+        <v>14.3</v>
+      </c>
+      <c r="I6" s="14">
+        <v>21.1</v>
+      </c>
+      <c r="J6" s="14">
+        <v>16.2</v>
+      </c>
+      <c r="K6" s="14">
+        <v>24.4</v>
+      </c>
+      <c r="L6" s="10">
+        <v>29.4</v>
+      </c>
+      <c r="M6" s="12">
+        <v>48.5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="29">
-[...36 lines deleted...]
-        <v>18</v>
+      <c r="A7" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="10">
+        <v>17.7</v>
+      </c>
+      <c r="C7" s="10">
+        <v>54.7</v>
+      </c>
+      <c r="D7" s="10">
+        <v>22.6</v>
+      </c>
+      <c r="E7" s="14">
+        <v>50.4</v>
+      </c>
+      <c r="F7" s="14">
+        <v>23.7</v>
+      </c>
+      <c r="G7" s="14">
+        <v>27.4</v>
+      </c>
+      <c r="H7" s="14">
+        <v>26.8</v>
+      </c>
+      <c r="I7" s="14">
+        <v>32.6</v>
+      </c>
+      <c r="J7" s="14">
+        <v>37.4</v>
+      </c>
+      <c r="K7" s="14">
+        <v>17.2</v>
+      </c>
+      <c r="L7" s="10">
+        <v>51.9</v>
+      </c>
+      <c r="M7" s="12">
+        <v>32.6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="29">
-[...37 lines deleted...]
-      </c>
+      <c r="A8" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="10">
+        <v>19.3</v>
+      </c>
+      <c r="C8" s="10">
+        <v>42.4</v>
+      </c>
+      <c r="D8" s="10">
+        <v>45.5</v>
+      </c>
+      <c r="E8" s="14">
+        <v>32</v>
+      </c>
+      <c r="F8" s="14">
+        <v>32.4</v>
+      </c>
+      <c r="G8" s="14">
+        <v>25.8</v>
+      </c>
+      <c r="H8" s="14">
+        <v>44.8</v>
+      </c>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="12"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="29">
-[...161 lines deleted...]
-      <c r="M13" s="5"/>
+      <c r="A9" s="3"/>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>