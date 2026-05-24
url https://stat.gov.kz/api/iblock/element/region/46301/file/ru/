--- v0 (2026-04-29)
+++ v1 (2026-05-24)
@@ -2,62 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="-15" yWindow="5835" windowWidth="28860" windowHeight="6525"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общипит'!$A$1:$M$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$9</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="20">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -71,71 +75,78 @@
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <t>в % к соответствующему периоду предыдущего года</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -152,50 +163,79 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -342,55 +382,56 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
@@ -419,84 +460,125 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -759,545 +841,765 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="29"/>
-[...10 lines deleted...]
-      <c r="M1" s="29"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="15"/>
       <c r="B2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="14" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="14" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="K2" s="14" t="s">
         <v>3</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="31"/>
-[...10 lines deleted...]
-      <c r="M3" s="32"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="B4" s="10"/>
+        <v>2022</v>
+      </c>
+      <c r="B4" s="4"/>
       <c r="C4" s="10"/>
-      <c r="D4" s="10"/>
-[...8 lines deleted...]
-      <c r="M4" s="10"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4">
+        <v>101.4</v>
+      </c>
+      <c r="H4" s="4">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="I4" s="4">
+        <v>106</v>
+      </c>
+      <c r="J4" s="4">
+        <v>95.1</v>
+      </c>
+      <c r="K4" s="4">
+        <v>104.6</v>
+      </c>
+      <c r="L4" s="4">
+        <v>97.3</v>
+      </c>
+      <c r="M4" s="4">
+        <v>100</v>
+      </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="9">
-        <v>2020</v>
-[...12 lines deleted...]
-      <c r="M5" s="10"/>
+        <v>2023</v>
+      </c>
+      <c r="B5" s="8">
+        <v>94.4</v>
+      </c>
+      <c r="C5" s="8">
+        <v>57.1</v>
+      </c>
+      <c r="D5" s="8">
+        <v>90.9</v>
+      </c>
+      <c r="E5" s="10">
+        <v>324.3</v>
+      </c>
+      <c r="F5" s="10">
+        <v>41.1</v>
+      </c>
+      <c r="G5" s="10">
+        <v>162.30000000000001</v>
+      </c>
+      <c r="H5" s="10">
+        <v>89.7</v>
+      </c>
+      <c r="I5" s="10">
+        <v>99</v>
+      </c>
+      <c r="J5" s="10">
+        <v>102.9</v>
+      </c>
+      <c r="K5" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="L5" s="4">
+        <v>101.8</v>
+      </c>
+      <c r="M5" s="12">
+        <v>99.3</v>
+      </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="9">
-        <v>2021</v>
-[...12 lines deleted...]
-      <c r="M6" s="4"/>
+        <v>2024</v>
+      </c>
+      <c r="B6" s="8">
+        <v>86.4</v>
+      </c>
+      <c r="C6" s="8">
+        <v>94.2</v>
+      </c>
+      <c r="D6" s="8">
+        <v>110.5</v>
+      </c>
+      <c r="E6" s="10">
+        <v>99.2</v>
+      </c>
+      <c r="F6" s="10">
+        <v>92.6</v>
+      </c>
+      <c r="G6" s="10">
+        <v>63</v>
+      </c>
+      <c r="H6" s="10">
+        <v>98.9</v>
+      </c>
+      <c r="I6" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="J6" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="K6" s="10">
+        <v>92.7</v>
+      </c>
+      <c r="L6" s="4">
+        <v>92.3</v>
+      </c>
+      <c r="M6" s="12">
+        <v>76.900000000000006</v>
+      </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="9">
-        <v>2022</v>
-[...19 lines deleted...]
-        <v>104.6</v>
+        <v>2025</v>
+      </c>
+      <c r="B7" s="8">
+        <v>104.2</v>
+      </c>
+      <c r="C7" s="8">
+        <v>94.5</v>
+      </c>
+      <c r="D7" s="8">
+        <v>111.1</v>
+      </c>
+      <c r="E7" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="F7" s="10">
+        <v>93.6</v>
+      </c>
+      <c r="G7" s="10">
+        <v>96.2</v>
+      </c>
+      <c r="H7" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="I7" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="J7" s="10">
+        <v>99.1</v>
+      </c>
+      <c r="K7" s="10">
+        <v>101.3</v>
       </c>
       <c r="L7" s="4">
-        <v>97.3</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>98.7</v>
+      </c>
+      <c r="M7" s="12">
+        <v>96.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="9">
-        <v>2023</v>
-[...11 lines deleted...]
-        <v>324.3</v>
+        <v>2026</v>
+      </c>
+      <c r="B8" s="38">
+        <v>92.7</v>
+      </c>
+      <c r="C8" s="38">
+        <v>70</v>
+      </c>
+      <c r="D8" s="38">
+        <v>116</v>
+      </c>
+      <c r="E8" s="40">
+        <v>93.8</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="4"/>
       <c r="M8" s="12"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="33" t="s">
+      <c r="A9" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="34"/>
-[...10 lines deleted...]
-      <c r="M9" s="35"/>
+      <c r="B9" s="47"/>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="48"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="11">
-        <v>2019</v>
-[...12 lines deleted...]
-      <c r="M10" s="10"/>
+        <v>2022</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4">
+        <v>107.8</v>
+      </c>
+      <c r="H10" s="4">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="I10" s="4">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="J10" s="4">
+        <v>153.5</v>
+      </c>
+      <c r="K10" s="4">
+        <v>154.9</v>
+      </c>
+      <c r="L10" s="4">
+        <v>132.6</v>
+      </c>
+      <c r="M10" s="4">
+        <v>133.19999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="11">
-        <v>2020</v>
-[...12 lines deleted...]
-      <c r="M11" s="10"/>
+        <v>2023</v>
+      </c>
+      <c r="B11" s="8">
+        <v>118.3</v>
+      </c>
+      <c r="C11" s="8">
+        <v>90.4</v>
+      </c>
+      <c r="D11" s="8">
+        <v>59.4</v>
+      </c>
+      <c r="E11" s="7">
+        <v>234.5</v>
+      </c>
+      <c r="F11" s="7">
+        <v>92.2</v>
+      </c>
+      <c r="G11" s="7">
+        <v>178.5</v>
+      </c>
+      <c r="H11" s="7">
+        <v>107.2</v>
+      </c>
+      <c r="I11" s="7">
+        <v>100.1</v>
+      </c>
+      <c r="J11" s="7">
+        <v>108.3</v>
+      </c>
+      <c r="K11" s="7">
+        <v>104.4</v>
+      </c>
+      <c r="L11" s="4">
+        <v>109.1</v>
+      </c>
+      <c r="M11" s="10">
+        <v>108.4</v>
+      </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="11">
-[...13 lines deleted...]
-      <c r="M12" s="4"/>
+      <c r="A12" s="9">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="8">
+        <v>99.3</v>
+      </c>
+      <c r="C12" s="8">
+        <v>163.6</v>
+      </c>
+      <c r="D12" s="8">
+        <v>198.8</v>
+      </c>
+      <c r="E12" s="7">
+        <v>60.8</v>
+      </c>
+      <c r="F12" s="7">
+        <v>137.1</v>
+      </c>
+      <c r="G12" s="7">
+        <v>48.4</v>
+      </c>
+      <c r="H12" s="7">
+        <v>53.4</v>
+      </c>
+      <c r="I12" s="7">
+        <v>57.8</v>
+      </c>
+      <c r="J12" s="7">
+        <v>58.4</v>
+      </c>
+      <c r="K12" s="7">
+        <v>53.8</v>
+      </c>
+      <c r="L12" s="4">
+        <v>48.8</v>
+      </c>
+      <c r="M12" s="10">
+        <v>156.6</v>
+      </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="11">
-[...20 lines deleted...]
-        <v>154.9</v>
+      <c r="A13" s="9">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="8">
+        <v>92.7</v>
+      </c>
+      <c r="C13" s="8">
+        <v>93.1</v>
+      </c>
+      <c r="D13" s="8">
+        <v>93.6</v>
+      </c>
+      <c r="E13" s="7">
+        <v>97.1</v>
+      </c>
+      <c r="F13" s="7">
+        <v>98.1</v>
+      </c>
+      <c r="G13" s="7">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="H13" s="7">
+        <v>151.1</v>
+      </c>
+      <c r="I13" s="7">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="J13" s="7">
+        <v>133.9</v>
+      </c>
+      <c r="K13" s="7">
+        <v>146.4</v>
       </c>
       <c r="L13" s="4">
-        <v>132.6</v>
-[...2 lines deleted...]
-        <v>133.19999999999999</v>
+        <v>156.4</v>
+      </c>
+      <c r="M13" s="10">
+        <v>96.8</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="11">
-[...12 lines deleted...]
-        <v>234.5</v>
+      <c r="A14" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B14" s="38">
+        <v>104.2</v>
+      </c>
+      <c r="C14" s="38">
+        <v>94.5</v>
+      </c>
+      <c r="D14" s="38">
+        <v>73</v>
+      </c>
+      <c r="E14" s="39">
+        <v>66.7</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="4"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="33"/>
-[...11 lines deleted...]
-      <c r="M15" s="35"/>
+      <c r="A15" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="49"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="49"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="49"/>
+      <c r="L15" s="49"/>
+      <c r="M15" s="49"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="9">
-        <v>2019</v>
-[...12 lines deleted...]
-      <c r="M16" s="10"/>
+        <v>2022</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4">
+        <v>90.6</v>
+      </c>
+      <c r="H16" s="4">
+        <v>97.4</v>
+      </c>
+      <c r="I16" s="4">
+        <v>104.3</v>
+      </c>
+      <c r="J16" s="4">
+        <v>109.2</v>
+      </c>
+      <c r="K16" s="4">
+        <v>113.5</v>
+      </c>
+      <c r="L16" s="4">
+        <v>115.4</v>
+      </c>
+      <c r="M16" s="4">
+        <v>117</v>
+      </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="9">
-        <v>2020</v>
-[...12 lines deleted...]
-      <c r="M17" s="10"/>
+        <v>2023</v>
+      </c>
+      <c r="B17" s="8">
+        <v>118.3</v>
+      </c>
+      <c r="C17" s="8">
+        <v>106.4</v>
+      </c>
+      <c r="D17" s="8">
+        <v>88.4</v>
+      </c>
+      <c r="E17" s="7">
+        <v>123.4</v>
+      </c>
+      <c r="F17" s="7">
+        <v>117.2</v>
+      </c>
+      <c r="G17" s="7">
+        <v>117.2</v>
+      </c>
+      <c r="H17" s="7">
+        <v>121.8</v>
+      </c>
+      <c r="I17" s="7">
+        <v>118.1</v>
+      </c>
+      <c r="J17" s="7">
+        <v>116.7</v>
+      </c>
+      <c r="K17" s="7">
+        <v>115.2</v>
+      </c>
+      <c r="L17" s="4">
+        <v>114.5</v>
+      </c>
+      <c r="M17" s="4">
+        <v>113.9</v>
+      </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="9">
-        <v>2021</v>
-[...12 lines deleted...]
-      <c r="M18" s="4"/>
+        <v>2024</v>
+      </c>
+      <c r="B18" s="8">
+        <v>99.3</v>
+      </c>
+      <c r="C18" s="8">
+        <v>122.7</v>
+      </c>
+      <c r="D18" s="8">
+        <v>142.1</v>
+      </c>
+      <c r="E18" s="7">
+        <v>105.1</v>
+      </c>
+      <c r="F18" s="7">
+        <v>110.1</v>
+      </c>
+      <c r="G18" s="10">
+        <v>96</v>
+      </c>
+      <c r="H18" s="10">
+        <v>88.9</v>
+      </c>
+      <c r="I18" s="10">
+        <v>84.4</v>
+      </c>
+      <c r="J18" s="10">
+        <v>81</v>
+      </c>
+      <c r="K18" s="10">
+        <v>77.8</v>
+      </c>
+      <c r="L18" s="4">
+        <v>74.8</v>
+      </c>
+      <c r="M18" s="12">
+        <v>75</v>
+      </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="9">
-        <v>2022</v>
-[...19 lines deleted...]
-        <v>113.5</v>
+        <v>2025</v>
+      </c>
+      <c r="B19" s="38">
+        <v>92.7</v>
+      </c>
+      <c r="C19" s="38">
+        <v>92.9</v>
+      </c>
+      <c r="D19" s="38">
+        <v>93.1</v>
+      </c>
+      <c r="E19" s="40">
+        <v>94.2</v>
+      </c>
+      <c r="F19" s="10">
+        <v>94.9</v>
+      </c>
+      <c r="G19" s="10">
+        <v>101</v>
+      </c>
+      <c r="H19" s="10">
+        <v>106</v>
+      </c>
+      <c r="I19" s="10">
+        <v>109.4</v>
+      </c>
+      <c r="J19" s="10">
+        <v>111.7</v>
+      </c>
+      <c r="K19" s="10">
+        <v>114.4</v>
       </c>
       <c r="L19" s="4">
-        <v>115.4</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>117.3</v>
+      </c>
+      <c r="M19" s="12">
+        <v>115.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="9">
-        <v>2023</v>
-[...18 lines deleted...]
-      <c r="K20" s="7"/>
+        <v>2026</v>
+      </c>
+      <c r="B20" s="38">
+        <v>92.7</v>
+      </c>
+      <c r="C20" s="38">
+        <v>70</v>
+      </c>
+      <c r="D20" s="38">
+        <v>71</v>
+      </c>
+      <c r="E20" s="40">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="F20" s="34"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="10"/>
       <c r="L20" s="4"/>
-      <c r="M20" s="4"/>
+      <c r="M20" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y10"/>
+  <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="Q4" sqref="Q4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
-    <col min="2" max="4" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="4" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="1"/>
+    <col min="7" max="7" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="36"/>
-[...10 lines deleted...]
-      <c r="M1" s="36"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="37"/>
-[...10 lines deleted...]
-      <c r="M2" s="37"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="17"/>
       <c r="B3" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="19" t="s">
@@ -1313,372 +1615,303 @@
         <v>2</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="56.25">
       <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="23"/>
       <c r="M4" s="22"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="24">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="16" t="s">
-[...18 lines deleted...]
-        <v>18</v>
+      <c r="G5" s="28">
+        <v>514.6</v>
+      </c>
+      <c r="H5" s="25">
+        <v>725.7</v>
+      </c>
+      <c r="I5" s="25">
+        <v>779</v>
+      </c>
+      <c r="J5" s="25">
+        <v>741</v>
+      </c>
+      <c r="K5" s="25">
+        <v>774.8</v>
+      </c>
+      <c r="L5" s="25">
+        <v>770.5</v>
+      </c>
+      <c r="M5" s="25">
+        <v>770.2</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" s="24">
-        <v>2019</v>
-[...35 lines deleted...]
-        <v>18</v>
+        <v>2023</v>
+      </c>
+      <c r="B6" s="25">
+        <v>727</v>
+      </c>
+      <c r="C6" s="25">
+        <v>416.3</v>
+      </c>
+      <c r="D6" s="25">
+        <v>393.3</v>
+      </c>
+      <c r="E6" s="26">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="F6" s="26">
+        <v>526.29999999999995</v>
+      </c>
+      <c r="G6" s="30">
+        <v>1030.4000000000001</v>
+      </c>
+      <c r="H6" s="26">
+        <v>925.3</v>
+      </c>
+      <c r="I6" s="26">
+        <v>916.5</v>
+      </c>
+      <c r="J6" s="26">
+        <v>943.1</v>
+      </c>
+      <c r="K6" s="26">
+        <v>959.8</v>
+      </c>
+      <c r="L6" s="27">
+        <v>977</v>
+      </c>
+      <c r="M6" s="26">
+        <v>970</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="24">
-[...36 lines deleted...]
-        <v>18</v>
+      <c r="A7" s="29">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="31">
+        <v>857.3</v>
+      </c>
+      <c r="C7" s="31">
+        <v>832.4</v>
+      </c>
+      <c r="D7" s="31">
+        <v>923.3</v>
+      </c>
+      <c r="E7" s="32">
+        <v>915.6</v>
+      </c>
+      <c r="F7" s="32">
+        <v>848</v>
+      </c>
+      <c r="G7" s="32">
+        <v>548.20000000000005</v>
+      </c>
+      <c r="H7" s="32">
+        <v>547.79999999999995</v>
+      </c>
+      <c r="I7" s="32">
+        <v>586.5</v>
+      </c>
+      <c r="J7" s="32">
+        <v>612.9</v>
+      </c>
+      <c r="K7" s="32">
+        <v>578.29999999999995</v>
+      </c>
+      <c r="L7" s="33">
+        <v>534.1</v>
+      </c>
+      <c r="M7" s="34">
+        <v>855.5</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="24">
-[...49 lines deleted...]
-      <c r="Y8" s="2"/>
+      <c r="A8" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="35">
+        <v>912.6</v>
+      </c>
+      <c r="C8" s="35">
+        <v>893.5</v>
+      </c>
+      <c r="D8" s="35">
+        <v>809.8</v>
+      </c>
+      <c r="E8" s="36">
+        <v>1025.5999999999999</v>
+      </c>
+      <c r="F8" s="36">
+        <v>960.4</v>
+      </c>
+      <c r="G8" s="36">
+        <v>952.7</v>
+      </c>
+      <c r="H8" s="36">
+        <v>962.2</v>
+      </c>
+      <c r="I8" s="36">
+        <v>971.8</v>
+      </c>
+      <c r="J8" s="36">
+        <v>964.6</v>
+      </c>
+      <c r="K8" s="36">
+        <v>990.6</v>
+      </c>
+      <c r="L8" s="35">
+        <v>977.8</v>
+      </c>
+      <c r="M8" s="37">
+        <v>972.4</v>
+      </c>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="24">
-[...86 lines deleted...]
-      <c r="Y10" s="2"/>
+      <c r="A9" s="29">
+        <v>2026</v>
+      </c>
+      <c r="B9" s="31">
+        <v>733.9</v>
+      </c>
+      <c r="C9" s="31">
+        <v>694.8</v>
+      </c>
+      <c r="D9" s="31">
+        <v>809.8</v>
+      </c>
+      <c r="E9" s="32">
+        <v>759.6</v>
+      </c>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="4"/>
+      <c r="M9" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>ИФО общипит</vt:lpstr>
       <vt:lpstr>Объем общипит</vt:lpstr>
+      <vt:lpstr>'ИФО общипит'!Область_печати</vt:lpstr>
+      <vt:lpstr>'Объем общипит'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>