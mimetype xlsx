--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="5835" windowWidth="28860" windowHeight="6525"/>
+    <workbookView xWindow="-15" yWindow="6165" windowWidth="28860" windowHeight="6210"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общипит'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="20">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
@@ -89,151 +89,101 @@
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
-[...14 lines deleted...]
-      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...28 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="9"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -385,195 +335,160 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -838,1049 +753,1102 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="M28" sqref="M28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="42"/>
-[...10 lines deleted...]
-      <c r="M1" s="42"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="15"/>
-      <c r="B2" s="5" t="s">
+      <c r="A2" s="29"/>
+      <c r="B2" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="C2" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="14" t="s">
+      <c r="E2" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="14" t="s">
+      <c r="G2" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H2" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="14" t="s">
+      <c r="I2" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="J2" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="K2" s="14" t="s">
+      <c r="K2" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="L2" s="5" t="s">
+      <c r="L2" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="5" t="s">
+      <c r="M2" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="44"/>
-[...10 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="33"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="9">
+      <c r="A4" s="22">
         <v>2022</v>
       </c>
-      <c r="B4" s="4"/>
-[...4 lines deleted...]
-      <c r="G4" s="4">
+      <c r="B4" s="23"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23">
         <v>101.4</v>
       </c>
-      <c r="H4" s="4">
+      <c r="H4" s="23">
         <v>135.80000000000001</v>
       </c>
-      <c r="I4" s="4">
+      <c r="I4" s="23">
         <v>106</v>
       </c>
-      <c r="J4" s="4">
+      <c r="J4" s="23">
         <v>95.1</v>
       </c>
-      <c r="K4" s="4">
+      <c r="K4" s="23">
         <v>104.6</v>
       </c>
-      <c r="L4" s="4">
+      <c r="L4" s="23">
         <v>97.3</v>
       </c>
-      <c r="M4" s="4">
+      <c r="M4" s="23">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="9">
+      <c r="A5" s="22">
         <v>2023</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="23">
         <v>94.4</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="23">
         <v>57.1</v>
       </c>
-      <c r="D5" s="8">
+      <c r="D5" s="23">
         <v>90.9</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="24">
         <v>324.3</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="24">
         <v>41.1</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="24">
         <v>162.30000000000001</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="24">
         <v>89.7</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="24">
         <v>99</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="24">
         <v>102.9</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="24">
         <v>100.7</v>
       </c>
-      <c r="L5" s="4">
+      <c r="L5" s="23">
         <v>101.8</v>
       </c>
-      <c r="M5" s="12">
+      <c r="M5" s="34">
         <v>99.3</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="9">
+      <c r="A6" s="22">
         <v>2024</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="23">
         <v>86.4</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="23">
         <v>94.2</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="23">
         <v>110.5</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="24">
         <v>99.2</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="24">
         <v>92.6</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="24">
         <v>63</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="24">
         <v>98.9</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="24">
         <v>107.1</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="24">
         <v>104.1</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="24">
         <v>92.7</v>
       </c>
-      <c r="L6" s="4">
+      <c r="L6" s="23">
         <v>92.3</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="34">
         <v>76.900000000000006</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="9">
+      <c r="A7" s="22">
         <v>2025</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="23">
         <v>104.2</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="23">
         <v>94.5</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="23">
         <v>111.1</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="24">
         <v>102.8</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="24">
         <v>93.6</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="24">
         <v>96.2</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="24">
         <v>99.9</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="24">
         <v>99.8</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="24">
         <v>99.1</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="24">
         <v>101.3</v>
       </c>
-      <c r="L7" s="4">
+      <c r="L7" s="23">
         <v>98.7</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="34">
         <v>96.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="9">
+      <c r="A8" s="22">
         <v>2026</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="23">
         <v>92.7</v>
       </c>
-      <c r="C8" s="38">
+      <c r="C8" s="23">
         <v>70</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="23">
         <v>116</v>
       </c>
-      <c r="E8" s="40">
+      <c r="E8" s="24">
         <v>93.8</v>
       </c>
-      <c r="F8" s="10"/>
-[...6 lines deleted...]
-      <c r="M8" s="12"/>
+      <c r="F8" s="24">
+        <v>105.9</v>
+      </c>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="47"/>
-[...10 lines deleted...]
-      <c r="M9" s="48"/>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="37"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="11">
+      <c r="A10" s="38">
         <v>2022</v>
       </c>
-      <c r="B10" s="4"/>
-[...4 lines deleted...]
-      <c r="G10" s="4">
+      <c r="B10" s="23"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23">
         <v>107.8</v>
       </c>
-      <c r="H10" s="4">
+      <c r="H10" s="23">
         <v>142.69999999999999</v>
       </c>
-      <c r="I10" s="4">
+      <c r="I10" s="23">
         <v>158.69999999999999</v>
       </c>
-      <c r="J10" s="4">
+      <c r="J10" s="23">
         <v>153.5</v>
       </c>
-      <c r="K10" s="4">
+      <c r="K10" s="23">
         <v>154.9</v>
       </c>
-      <c r="L10" s="4">
+      <c r="L10" s="23">
         <v>132.6</v>
       </c>
-      <c r="M10" s="4">
+      <c r="M10" s="23">
         <v>133.19999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="11">
+      <c r="A11" s="38">
         <v>2023</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="23">
         <v>118.3</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="23">
         <v>90.4</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="23">
         <v>59.4</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="5">
         <v>234.5</v>
       </c>
-      <c r="F11" s="7">
+      <c r="F11" s="5">
         <v>92.2</v>
       </c>
-      <c r="G11" s="7">
+      <c r="G11" s="5">
         <v>178.5</v>
       </c>
-      <c r="H11" s="7">
+      <c r="H11" s="5">
         <v>107.2</v>
       </c>
-      <c r="I11" s="7">
+      <c r="I11" s="5">
         <v>100.1</v>
       </c>
-      <c r="J11" s="7">
+      <c r="J11" s="5">
         <v>108.3</v>
       </c>
-      <c r="K11" s="7">
+      <c r="K11" s="5">
         <v>104.4</v>
       </c>
-      <c r="L11" s="4">
+      <c r="L11" s="23">
         <v>109.1</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="24">
         <v>108.4</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="9">
+      <c r="A12" s="22">
         <v>2024</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="23">
         <v>99.3</v>
       </c>
-      <c r="C12" s="8">
+      <c r="C12" s="23">
         <v>163.6</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="23">
         <v>198.8</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="5">
         <v>60.8</v>
       </c>
-      <c r="F12" s="7">
+      <c r="F12" s="5">
         <v>137.1</v>
       </c>
-      <c r="G12" s="7">
+      <c r="G12" s="5">
         <v>48.4</v>
       </c>
-      <c r="H12" s="7">
+      <c r="H12" s="5">
         <v>53.4</v>
       </c>
-      <c r="I12" s="7">
+      <c r="I12" s="5">
         <v>57.8</v>
       </c>
-      <c r="J12" s="7">
+      <c r="J12" s="5">
         <v>58.4</v>
       </c>
-      <c r="K12" s="7">
+      <c r="K12" s="5">
         <v>53.8</v>
       </c>
-      <c r="L12" s="4">
+      <c r="L12" s="23">
         <v>48.8</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="24">
         <v>156.6</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="9">
+      <c r="A13" s="22">
         <v>2025</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="23">
         <v>92.7</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C13" s="23">
         <v>93.1</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="23">
         <v>93.6</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="5">
         <v>97.1</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="5">
         <v>98.1</v>
       </c>
-      <c r="G13" s="7">
+      <c r="G13" s="5">
         <v>149.80000000000001</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="5">
         <v>151.1</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="5">
         <v>140.80000000000001</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="5">
         <v>133.9</v>
       </c>
-      <c r="K13" s="7">
+      <c r="K13" s="5">
         <v>146.4</v>
       </c>
-      <c r="L13" s="4">
+      <c r="L13" s="23">
         <v>156.4</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="24">
         <v>96.8</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="9">
+      <c r="A14" s="22">
         <v>2026</v>
       </c>
-      <c r="B14" s="38">
+      <c r="B14" s="23">
         <v>104.2</v>
       </c>
-      <c r="C14" s="38">
+      <c r="C14" s="23">
         <v>94.5</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="23">
         <v>73</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="5">
         <v>66.7</v>
       </c>
-      <c r="F14" s="7"/>
-[...6 lines deleted...]
-      <c r="M14" s="10"/>
+      <c r="F14" s="5">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="49" t="s">
+      <c r="A15" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="49"/>
-[...10 lines deleted...]
-      <c r="M15" s="49"/>
+      <c r="B15" s="39"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="39"/>
+      <c r="L15" s="39"/>
+      <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="9">
+      <c r="A16" s="22">
         <v>2022</v>
       </c>
-      <c r="B16" s="4"/>
-[...4 lines deleted...]
-      <c r="G16" s="4">
+      <c r="B16" s="23"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23">
         <v>90.6</v>
       </c>
-      <c r="H16" s="4">
+      <c r="H16" s="23">
         <v>97.4</v>
       </c>
-      <c r="I16" s="4">
+      <c r="I16" s="23">
         <v>104.3</v>
       </c>
-      <c r="J16" s="4">
+      <c r="J16" s="23">
         <v>109.2</v>
       </c>
-      <c r="K16" s="4">
+      <c r="K16" s="23">
         <v>113.5</v>
       </c>
-      <c r="L16" s="4">
+      <c r="L16" s="23">
         <v>115.4</v>
       </c>
-      <c r="M16" s="4">
+      <c r="M16" s="23">
         <v>117</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="9">
+      <c r="A17" s="22">
         <v>2023</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B17" s="23">
         <v>118.3</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C17" s="23">
         <v>106.4</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="23">
         <v>88.4</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="5">
         <v>123.4</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="5">
         <v>117.2</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="5">
         <v>117.2</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="5">
         <v>121.8</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="5">
         <v>118.1</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="5">
         <v>116.7</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="5">
         <v>115.2</v>
       </c>
-      <c r="L17" s="4">
+      <c r="L17" s="23">
         <v>114.5</v>
       </c>
-      <c r="M17" s="4">
+      <c r="M17" s="23">
         <v>113.9</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="9">
+      <c r="A18" s="22">
         <v>2024</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="23">
         <v>99.3</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="23">
         <v>122.7</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="23">
         <v>142.1</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="5">
         <v>105.1</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="5">
         <v>110.1</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="24">
         <v>96</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="24">
         <v>88.9</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I18" s="24">
         <v>84.4</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="24">
         <v>81</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="24">
         <v>77.8</v>
       </c>
-      <c r="L18" s="4">
+      <c r="L18" s="23">
         <v>74.8</v>
       </c>
-      <c r="M18" s="12">
+      <c r="M18" s="34">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="9">
+      <c r="A19" s="22">
         <v>2025</v>
       </c>
-      <c r="B19" s="38">
+      <c r="B19" s="23">
         <v>92.7</v>
       </c>
-      <c r="C19" s="38">
+      <c r="C19" s="23">
         <v>92.9</v>
       </c>
-      <c r="D19" s="38">
+      <c r="D19" s="23">
         <v>93.1</v>
       </c>
-      <c r="E19" s="40">
+      <c r="E19" s="24">
         <v>94.2</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="24">
         <v>94.9</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="24">
         <v>101</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="24">
         <v>106</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I19" s="24">
         <v>109.4</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="24">
         <v>111.7</v>
       </c>
-      <c r="K19" s="10">
+      <c r="K19" s="24">
         <v>114.4</v>
       </c>
-      <c r="L19" s="4">
+      <c r="L19" s="23">
         <v>117.3</v>
       </c>
-      <c r="M19" s="12">
+      <c r="M19" s="34">
         <v>115.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="9">
+      <c r="A20" s="22">
         <v>2026</v>
       </c>
-      <c r="B20" s="38">
+      <c r="B20" s="23">
         <v>92.7</v>
       </c>
-      <c r="C20" s="38">
+      <c r="C20" s="23">
         <v>70</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D20" s="23">
         <v>71</v>
       </c>
-      <c r="E20" s="40">
+      <c r="E20" s="24">
         <v>69.900000000000006</v>
       </c>
-      <c r="F20" s="34"/>
-[...6 lines deleted...]
-      <c r="M20" s="12"/>
+      <c r="F20" s="24">
+        <v>71</v>
+      </c>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="34"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="40"/>
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="40"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="40"/>
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="40"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="40"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="Q4" sqref="Q4"/>
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="50"/>
-[...10 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="51"/>
-[...10 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A3" s="17"/>
-      <c r="B3" s="18" t="s">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="18" t="s">
+      <c r="D3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="E3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="18" t="s">
+      <c r="F3" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="19" t="s">
+      <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="18" t="s">
+      <c r="H3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="19" t="s">
+      <c r="I3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="18" t="s">
+      <c r="J3" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="19" t="s">
+      <c r="K3" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="20" t="s">
+      <c r="L3" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="18" t="s">
+      <c r="M3" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="56.25">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:25" ht="60">
+      <c r="A4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="22"/>
-[...10 lines deleted...]
-      <c r="M4" s="22"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="13"/>
     </row>
     <row r="5" spans="1:25">
-      <c r="A5" s="24">
+      <c r="A5" s="15">
         <v>2022</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="28">
+      <c r="G5" s="17">
         <v>514.6</v>
       </c>
-      <c r="H5" s="25">
+      <c r="H5" s="18">
         <v>725.7</v>
       </c>
-      <c r="I5" s="25">
+      <c r="I5" s="18">
         <v>779</v>
       </c>
-      <c r="J5" s="25">
+      <c r="J5" s="18">
         <v>741</v>
       </c>
-      <c r="K5" s="25">
+      <c r="K5" s="18">
         <v>774.8</v>
       </c>
-      <c r="L5" s="25">
+      <c r="L5" s="18">
         <v>770.5</v>
       </c>
-      <c r="M5" s="25">
+      <c r="M5" s="18">
         <v>770.2</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="24">
+      <c r="A6" s="15">
         <v>2023</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="18">
         <v>727</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="18">
         <v>416.3</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="18">
         <v>393.3</v>
       </c>
-      <c r="E6" s="26">
+      <c r="E6" s="19">
         <v>128.19999999999999</v>
       </c>
-      <c r="F6" s="26">
+      <c r="F6" s="19">
         <v>526.29999999999995</v>
       </c>
-      <c r="G6" s="30">
+      <c r="G6" s="20">
         <v>1030.4000000000001</v>
       </c>
-      <c r="H6" s="26">
+      <c r="H6" s="19">
         <v>925.3</v>
       </c>
-      <c r="I6" s="26">
+      <c r="I6" s="19">
         <v>916.5</v>
       </c>
-      <c r="J6" s="26">
+      <c r="J6" s="19">
         <v>943.1</v>
       </c>
-      <c r="K6" s="26">
+      <c r="K6" s="19">
         <v>959.8</v>
       </c>
-      <c r="L6" s="27">
+      <c r="L6" s="21">
         <v>977</v>
       </c>
-      <c r="M6" s="26">
+      <c r="M6" s="19">
         <v>970</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="29">
+      <c r="A7" s="22">
         <v>2024</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="23">
         <v>857.3</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="23">
         <v>832.4</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="23">
         <v>923.3</v>
       </c>
-      <c r="E7" s="32">
+      <c r="E7" s="5">
         <v>915.6</v>
       </c>
-      <c r="F7" s="32">
+      <c r="F7" s="5">
         <v>848</v>
       </c>
-      <c r="G7" s="32">
+      <c r="G7" s="5">
         <v>548.20000000000005</v>
       </c>
-      <c r="H7" s="32">
+      <c r="H7" s="5">
         <v>547.79999999999995</v>
       </c>
-      <c r="I7" s="32">
+      <c r="I7" s="5">
         <v>586.5</v>
       </c>
-      <c r="J7" s="32">
+      <c r="J7" s="5">
         <v>612.9</v>
       </c>
-      <c r="K7" s="32">
+      <c r="K7" s="5">
         <v>578.29999999999995</v>
       </c>
-      <c r="L7" s="33">
+      <c r="L7" s="23">
         <v>534.1</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M7" s="24">
         <v>855.5</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="29">
+      <c r="A8" s="22">
         <v>2025</v>
       </c>
-      <c r="B8" s="35">
+      <c r="B8" s="25">
         <v>912.6</v>
       </c>
-      <c r="C8" s="35">
+      <c r="C8" s="25">
         <v>893.5</v>
       </c>
-      <c r="D8" s="35">
+      <c r="D8" s="25">
         <v>809.8</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="26">
         <v>1025.5999999999999</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="26">
         <v>960.4</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="26">
         <v>952.7</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="26">
         <v>962.2</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="26">
         <v>971.8</v>
       </c>
-      <c r="J8" s="36">
+      <c r="J8" s="26">
         <v>964.6</v>
       </c>
-      <c r="K8" s="36">
+      <c r="K8" s="26">
         <v>990.6</v>
       </c>
-      <c r="L8" s="35">
+      <c r="L8" s="25">
         <v>977.8</v>
       </c>
-      <c r="M8" s="37">
+      <c r="M8" s="27">
         <v>972.4</v>
       </c>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="29">
+      <c r="A9" s="22">
         <v>2026</v>
       </c>
-      <c r="B9" s="31">
+      <c r="B9" s="23">
         <v>733.9</v>
       </c>
-      <c r="C9" s="31">
+      <c r="C9" s="23">
         <v>694.8</v>
       </c>
-      <c r="D9" s="31">
+      <c r="D9" s="23">
         <v>809.8</v>
       </c>
-      <c r="E9" s="32">
+      <c r="E9" s="5">
         <v>759.6</v>
       </c>
-      <c r="F9" s="7"/>
-[...6 lines deleted...]
-      <c r="M9" s="10"/>
+      <c r="F9" s="5">
+        <v>804.3</v>
+      </c>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>