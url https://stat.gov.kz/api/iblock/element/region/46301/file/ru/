--- v2 (2026-06-24)
+++ v3 (2026-09-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6165" windowWidth="28860" windowHeight="6210"/>
+    <workbookView xWindow="-15" yWindow="6165" windowWidth="28860" windowHeight="6210" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общипит'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="20">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
@@ -346,56 +346,50 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -408,87 +402,93 @@
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -755,1100 +755,1116 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M23"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M28" sqref="M28"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="6"/>
-[...10 lines deleted...]
-      <c r="M1" s="6"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="29"/>
-      <c r="B2" s="8" t="s">
+      <c r="A2" s="26"/>
+      <c r="B2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="30" t="s">
+      <c r="C2" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="D2" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="30" t="s">
+      <c r="E2" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="8" t="s">
+      <c r="F2" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="30" t="s">
+      <c r="G2" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="8" t="s">
+      <c r="H2" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="30" t="s">
+      <c r="I2" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="J2" s="8" t="s">
+      <c r="J2" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="K2" s="30" t="s">
+      <c r="K2" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="L2" s="8" t="s">
+      <c r="L2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="8" t="s">
+      <c r="M2" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="32"/>
-[...10 lines deleted...]
-      <c r="M3" s="33"/>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="35"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="22">
+      <c r="A4" s="20">
         <v>2022</v>
       </c>
-      <c r="B4" s="23"/>
-[...4 lines deleted...]
-      <c r="G4" s="23">
+      <c r="B4" s="21"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21">
         <v>101.4</v>
       </c>
-      <c r="H4" s="23">
+      <c r="H4" s="21">
         <v>135.80000000000001</v>
       </c>
-      <c r="I4" s="23">
+      <c r="I4" s="21">
         <v>106</v>
       </c>
-      <c r="J4" s="23">
+      <c r="J4" s="21">
         <v>95.1</v>
       </c>
-      <c r="K4" s="23">
+      <c r="K4" s="21">
         <v>104.6</v>
       </c>
-      <c r="L4" s="23">
+      <c r="L4" s="21">
         <v>97.3</v>
       </c>
-      <c r="M4" s="23">
+      <c r="M4" s="21">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="22">
+      <c r="A5" s="20">
         <v>2023</v>
       </c>
-      <c r="B5" s="23">
+      <c r="B5" s="21">
         <v>94.4</v>
       </c>
-      <c r="C5" s="23">
+      <c r="C5" s="21">
         <v>57.1</v>
       </c>
-      <c r="D5" s="23">
+      <c r="D5" s="21">
         <v>90.9</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="22">
         <v>324.3</v>
       </c>
-      <c r="F5" s="24">
+      <c r="F5" s="22">
         <v>41.1</v>
       </c>
-      <c r="G5" s="24">
+      <c r="G5" s="22">
         <v>162.30000000000001</v>
       </c>
-      <c r="H5" s="24">
+      <c r="H5" s="22">
         <v>89.7</v>
       </c>
-      <c r="I5" s="24">
+      <c r="I5" s="22">
         <v>99</v>
       </c>
-      <c r="J5" s="24">
+      <c r="J5" s="22">
         <v>102.9</v>
       </c>
-      <c r="K5" s="24">
+      <c r="K5" s="22">
         <v>100.7</v>
       </c>
-      <c r="L5" s="23">
+      <c r="L5" s="21">
         <v>101.8</v>
       </c>
-      <c r="M5" s="34">
+      <c r="M5" s="28">
         <v>99.3</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="22">
+      <c r="A6" s="20">
         <v>2024</v>
       </c>
-      <c r="B6" s="23">
+      <c r="B6" s="21">
         <v>86.4</v>
       </c>
-      <c r="C6" s="23">
+      <c r="C6" s="21">
         <v>94.2</v>
       </c>
-      <c r="D6" s="23">
+      <c r="D6" s="21">
         <v>110.5</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="22">
         <v>99.2</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="22">
         <v>92.6</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="22">
         <v>63</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H6" s="22">
         <v>98.9</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I6" s="22">
         <v>107.1</v>
       </c>
-      <c r="J6" s="24">
+      <c r="J6" s="22">
         <v>104.1</v>
       </c>
-      <c r="K6" s="24">
+      <c r="K6" s="22">
         <v>92.7</v>
       </c>
-      <c r="L6" s="23">
+      <c r="L6" s="21">
         <v>92.3</v>
       </c>
-      <c r="M6" s="34">
+      <c r="M6" s="28">
         <v>76.900000000000006</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="22">
+      <c r="A7" s="20">
         <v>2025</v>
       </c>
-      <c r="B7" s="23">
+      <c r="B7" s="21">
         <v>104.2</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="21">
         <v>94.5</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D7" s="21">
         <v>111.1</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="22">
         <v>102.8</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F7" s="22">
         <v>93.6</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G7" s="22">
         <v>96.2</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H7" s="22">
         <v>99.9</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="22">
         <v>99.8</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="22">
         <v>99.1</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K7" s="22">
         <v>101.3</v>
       </c>
-      <c r="L7" s="23">
+      <c r="L7" s="21">
         <v>98.7</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M7" s="28">
         <v>96.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="22">
+      <c r="A8" s="20">
         <v>2026</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B8" s="21">
         <v>92.7</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="21">
         <v>70</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="21">
         <v>116</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="22">
         <v>93.8</v>
       </c>
-      <c r="F8" s="24">
+      <c r="F8" s="22">
         <v>105.9</v>
       </c>
-      <c r="G8" s="24"/>
-[...5 lines deleted...]
-      <c r="M8" s="34"/>
+      <c r="G8" s="22">
+        <v>99.3</v>
+      </c>
+      <c r="H8" s="22">
+        <v>99.9</v>
+      </c>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="28"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="35" t="s">
+      <c r="A9" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="36"/>
-[...10 lines deleted...]
-      <c r="M9" s="37"/>
+      <c r="B9" s="37"/>
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="37"/>
+      <c r="K9" s="37"/>
+      <c r="L9" s="37"/>
+      <c r="M9" s="38"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="38">
+      <c r="A10" s="29">
         <v>2022</v>
       </c>
-      <c r="B10" s="23"/>
+      <c r="B10" s="21"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-      <c r="E10" s="23"/>
-[...1 lines deleted...]
-      <c r="G10" s="23">
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21">
         <v>107.8</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="21">
         <v>142.69999999999999</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="21">
         <v>158.69999999999999</v>
       </c>
-      <c r="J10" s="23">
+      <c r="J10" s="21">
         <v>153.5</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="21">
         <v>154.9</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="21">
         <v>132.6</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="21">
         <v>133.19999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="38">
+      <c r="A11" s="29">
         <v>2023</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="21">
         <v>118.3</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="21">
         <v>90.4</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="21">
         <v>59.4</v>
       </c>
       <c r="E11" s="5">
         <v>234.5</v>
       </c>
       <c r="F11" s="5">
         <v>92.2</v>
       </c>
       <c r="G11" s="5">
         <v>178.5</v>
       </c>
       <c r="H11" s="5">
         <v>107.2</v>
       </c>
       <c r="I11" s="5">
         <v>100.1</v>
       </c>
       <c r="J11" s="5">
         <v>108.3</v>
       </c>
       <c r="K11" s="5">
         <v>104.4</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="21">
         <v>109.1</v>
       </c>
-      <c r="M11" s="24">
+      <c r="M11" s="22">
         <v>108.4</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="22">
+      <c r="A12" s="20">
         <v>2024</v>
       </c>
-      <c r="B12" s="23">
+      <c r="B12" s="21">
         <v>99.3</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="21">
         <v>163.6</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="21">
         <v>198.8</v>
       </c>
       <c r="E12" s="5">
         <v>60.8</v>
       </c>
       <c r="F12" s="5">
         <v>137.1</v>
       </c>
       <c r="G12" s="5">
         <v>48.4</v>
       </c>
       <c r="H12" s="5">
         <v>53.4</v>
       </c>
       <c r="I12" s="5">
         <v>57.8</v>
       </c>
       <c r="J12" s="5">
         <v>58.4</v>
       </c>
       <c r="K12" s="5">
         <v>53.8</v>
       </c>
-      <c r="L12" s="23">
+      <c r="L12" s="21">
         <v>48.8</v>
       </c>
-      <c r="M12" s="24">
+      <c r="M12" s="22">
         <v>156.6</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="22">
+      <c r="A13" s="20">
         <v>2025</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B13" s="21">
         <v>92.7</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="21">
         <v>93.1</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="21">
         <v>93.6</v>
       </c>
       <c r="E13" s="5">
         <v>97.1</v>
       </c>
       <c r="F13" s="5">
         <v>98.1</v>
       </c>
       <c r="G13" s="5">
         <v>149.80000000000001</v>
       </c>
       <c r="H13" s="5">
         <v>151.1</v>
       </c>
       <c r="I13" s="5">
         <v>140.80000000000001</v>
       </c>
       <c r="J13" s="5">
         <v>133.9</v>
       </c>
       <c r="K13" s="5">
         <v>146.4</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="21">
         <v>156.4</v>
       </c>
-      <c r="M13" s="24">
+      <c r="M13" s="22">
         <v>96.8</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="22">
+      <c r="A14" s="20">
         <v>2026</v>
       </c>
-      <c r="B14" s="23">
+      <c r="B14" s="21">
         <v>104.2</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="21">
         <v>94.5</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="21">
         <v>73</v>
       </c>
       <c r="E14" s="5">
         <v>66.7</v>
       </c>
       <c r="F14" s="5">
         <v>75.400000000000006</v>
       </c>
-      <c r="G14" s="5"/>
-      <c r="H14" s="5"/>
+      <c r="G14" s="5">
+        <v>77.7</v>
+      </c>
+      <c r="H14" s="5">
+        <v>77.8</v>
+      </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
-      <c r="L14" s="23"/>
-      <c r="M14" s="24"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="39"/>
       <c r="C15" s="39"/>
       <c r="D15" s="39"/>
       <c r="E15" s="39"/>
       <c r="F15" s="39"/>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39"/>
       <c r="J15" s="39"/>
       <c r="K15" s="39"/>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="22">
+      <c r="A16" s="20">
         <v>2022</v>
       </c>
-      <c r="B16" s="23"/>
+      <c r="B16" s="21"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-      <c r="E16" s="23"/>
-[...1 lines deleted...]
-      <c r="G16" s="23">
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21">
         <v>90.6</v>
       </c>
-      <c r="H16" s="23">
+      <c r="H16" s="21">
         <v>97.4</v>
       </c>
-      <c r="I16" s="23">
+      <c r="I16" s="21">
         <v>104.3</v>
       </c>
-      <c r="J16" s="23">
+      <c r="J16" s="21">
         <v>109.2</v>
       </c>
-      <c r="K16" s="23">
+      <c r="K16" s="21">
         <v>113.5</v>
       </c>
-      <c r="L16" s="23">
+      <c r="L16" s="21">
         <v>115.4</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M16" s="21">
         <v>117</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="22">
+      <c r="A17" s="20">
         <v>2023</v>
       </c>
-      <c r="B17" s="23">
+      <c r="B17" s="21">
         <v>118.3</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="21">
         <v>106.4</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="21">
         <v>88.4</v>
       </c>
       <c r="E17" s="5">
         <v>123.4</v>
       </c>
       <c r="F17" s="5">
         <v>117.2</v>
       </c>
       <c r="G17" s="5">
         <v>117.2</v>
       </c>
       <c r="H17" s="5">
         <v>121.8</v>
       </c>
       <c r="I17" s="5">
         <v>118.1</v>
       </c>
       <c r="J17" s="5">
         <v>116.7</v>
       </c>
       <c r="K17" s="5">
         <v>115.2</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L17" s="21">
         <v>114.5</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="21">
         <v>113.9</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="22">
+      <c r="A18" s="20">
         <v>2024</v>
       </c>
-      <c r="B18" s="23">
+      <c r="B18" s="21">
         <v>99.3</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="21">
         <v>122.7</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="21">
         <v>142.1</v>
       </c>
       <c r="E18" s="5">
         <v>105.1</v>
       </c>
       <c r="F18" s="5">
         <v>110.1</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G18" s="22">
         <v>96</v>
       </c>
-      <c r="H18" s="24">
+      <c r="H18" s="22">
         <v>88.9</v>
       </c>
-      <c r="I18" s="24">
+      <c r="I18" s="22">
         <v>84.4</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="22">
         <v>81</v>
       </c>
-      <c r="K18" s="24">
+      <c r="K18" s="22">
         <v>77.8</v>
       </c>
-      <c r="L18" s="23">
+      <c r="L18" s="21">
         <v>74.8</v>
       </c>
-      <c r="M18" s="34">
+      <c r="M18" s="28">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="22">
+      <c r="A19" s="20">
         <v>2025</v>
       </c>
-      <c r="B19" s="23">
+      <c r="B19" s="21">
         <v>92.7</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="21">
         <v>92.9</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="21">
         <v>93.1</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="22">
         <v>94.2</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="22">
         <v>94.9</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G19" s="22">
         <v>101</v>
       </c>
-      <c r="H19" s="24">
+      <c r="H19" s="22">
         <v>106</v>
       </c>
-      <c r="I19" s="24">
+      <c r="I19" s="22">
         <v>109.4</v>
       </c>
-      <c r="J19" s="24">
+      <c r="J19" s="22">
         <v>111.7</v>
       </c>
-      <c r="K19" s="24">
+      <c r="K19" s="22">
         <v>114.4</v>
       </c>
-      <c r="L19" s="23">
+      <c r="L19" s="21">
         <v>117.3</v>
       </c>
-      <c r="M19" s="34">
+      <c r="M19" s="28">
         <v>115.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="22">
+      <c r="A20" s="20">
         <v>2026</v>
       </c>
-      <c r="B20" s="23">
+      <c r="B20" s="21">
         <v>92.7</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="21">
         <v>70</v>
       </c>
-      <c r="D20" s="23">
+      <c r="D20" s="21">
         <v>71</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="22">
         <v>69.900000000000006</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F20" s="22">
         <v>71</v>
       </c>
-      <c r="G20" s="24"/>
-[...5 lines deleted...]
-      <c r="M20" s="34"/>
+      <c r="G20" s="22">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="H20" s="22">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="22"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="28"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="40"/>
-[...11 lines deleted...]
-      <c r="M21" s="40"/>
+      <c r="A21" s="30"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="30"/>
+      <c r="K21" s="30"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="40"/>
-[...11 lines deleted...]
-      <c r="M22" s="40"/>
+      <c r="A22" s="30"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="40"/>
-[...11 lines deleted...]
-      <c r="M23" s="40"/>
+      <c r="A23" s="30"/>
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="30"/>
+      <c r="J23" s="30"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y9"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="6"/>
-[...10 lines deleted...]
-      <c r="M1" s="6"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="7" t="s">
+      <c r="A2" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="7"/>
-[...10 lines deleted...]
-      <c r="M2" s="7"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A3" s="8"/>
-      <c r="B3" s="9" t="s">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="9" t="s">
+      <c r="D3" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="E3" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="F3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="9" t="s">
+      <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I3" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="9" t="s">
+      <c r="J3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="10" t="s">
+      <c r="K3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="11" t="s">
+      <c r="L3" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="9" t="s">
+      <c r="M3" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="60">
-      <c r="A4" s="12" t="s">
+      <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="13"/>
-[...10 lines deleted...]
-      <c r="M4" s="13"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="11"/>
     </row>
     <row r="5" spans="1:25">
-      <c r="A5" s="15">
+      <c r="A5" s="13">
         <v>2022</v>
       </c>
-      <c r="B5" s="16" t="s">
+      <c r="B5" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="16" t="s">
+      <c r="C5" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="16" t="s">
+      <c r="D5" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="16" t="s">
+      <c r="E5" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="16" t="s">
+      <c r="F5" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="15">
         <v>514.6</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H5" s="16">
         <v>725.7</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="16">
         <v>779</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J5" s="16">
         <v>741</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K5" s="16">
         <v>774.8</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="16">
         <v>770.5</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="16">
         <v>770.2</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="15">
+      <c r="A6" s="13">
         <v>2023</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="16">
         <v>727</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="16">
         <v>416.3</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="16">
         <v>393.3</v>
       </c>
-      <c r="E6" s="19">
+      <c r="E6" s="17">
         <v>128.19999999999999</v>
       </c>
-      <c r="F6" s="19">
+      <c r="F6" s="17">
         <v>526.29999999999995</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="18">
         <v>1030.4000000000001</v>
       </c>
-      <c r="H6" s="19">
+      <c r="H6" s="17">
         <v>925.3</v>
       </c>
-      <c r="I6" s="19">
+      <c r="I6" s="17">
         <v>916.5</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="17">
         <v>943.1</v>
       </c>
-      <c r="K6" s="19">
+      <c r="K6" s="17">
         <v>959.8</v>
       </c>
-      <c r="L6" s="21">
+      <c r="L6" s="19">
         <v>977</v>
       </c>
-      <c r="M6" s="19">
+      <c r="M6" s="17">
         <v>970</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="22">
+      <c r="A7" s="20">
         <v>2024</v>
       </c>
-      <c r="B7" s="23">
+      <c r="B7" s="21">
         <v>857.3</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="21">
         <v>832.4</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D7" s="21">
         <v>923.3</v>
       </c>
       <c r="E7" s="5">
         <v>915.6</v>
       </c>
       <c r="F7" s="5">
         <v>848</v>
       </c>
       <c r="G7" s="5">
         <v>548.20000000000005</v>
       </c>
       <c r="H7" s="5">
         <v>547.79999999999995</v>
       </c>
       <c r="I7" s="5">
         <v>586.5</v>
       </c>
       <c r="J7" s="5">
         <v>612.9</v>
       </c>
       <c r="K7" s="5">
         <v>578.29999999999995</v>
       </c>
-      <c r="L7" s="23">
+      <c r="L7" s="21">
         <v>534.1</v>
       </c>
-      <c r="M7" s="24">
+      <c r="M7" s="22">
         <v>855.5</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="22">
+      <c r="A8" s="20">
         <v>2025</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="23">
         <v>912.6</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="23">
         <v>893.5</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="23">
         <v>809.8</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="24">
         <v>1025.5999999999999</v>
       </c>
-      <c r="F8" s="26">
+      <c r="F8" s="24">
         <v>960.4</v>
       </c>
-      <c r="G8" s="26">
+      <c r="G8" s="24">
         <v>952.7</v>
       </c>
-      <c r="H8" s="26">
+      <c r="H8" s="24">
         <v>962.2</v>
       </c>
-      <c r="I8" s="26">
+      <c r="I8" s="24">
         <v>971.8</v>
       </c>
-      <c r="J8" s="26">
+      <c r="J8" s="24">
         <v>964.6</v>
       </c>
-      <c r="K8" s="26">
+      <c r="K8" s="24">
         <v>990.6</v>
       </c>
-      <c r="L8" s="25">
+      <c r="L8" s="23">
         <v>977.8</v>
       </c>
-      <c r="M8" s="27">
+      <c r="M8" s="25">
         <v>972.4</v>
       </c>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="22">
+      <c r="A9" s="20">
         <v>2026</v>
       </c>
-      <c r="B9" s="23">
+      <c r="B9" s="21">
         <v>733.9</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="21">
         <v>694.8</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="21">
         <v>809.8</v>
       </c>
       <c r="E9" s="5">
         <v>759.6</v>
       </c>
       <c r="F9" s="5">
         <v>804.3</v>
       </c>
-      <c r="G9" s="5"/>
-      <c r="H9" s="5"/>
+      <c r="G9" s="5">
+        <v>812.4</v>
+      </c>
+      <c r="H9" s="5">
+        <v>826.8</v>
+      </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
-      <c r="L9" s="23"/>
-      <c r="M9" s="24"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>