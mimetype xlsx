--- v0 (2026-07-21)
+++ v1 (2026-10-30)
@@ -3,77 +3,77 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\дин ряды 1-ТС\2007\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Дин ряды 1-Тс август\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14295" windowHeight="11760" tabRatio="847"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="847"/>
   </bookViews>
   <sheets>
     <sheet name="Западно-Казахстанская" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Западно-Казахстанская'!$A$4:$AP$72</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE7" i="7" l="1"/>
   <c r="AF7" i="7"/>
   <c r="AG7" i="7"/>
   <c r="AH7" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1070" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="143">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
@@ -457,117 +457,120 @@
   <si>
     <t>Экспорт и импорт продукции растениеводства</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Предварительные данные.</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
-    <t>январь-декабрь 2025 года*</t>
-[...5 lines deleted...]
-    <t>январь-май 2026 года*</t>
+    <t>январь-август 2025 года</t>
+  </si>
+  <si>
+    <t>январь-август 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
-    <numFmt numFmtId="196" formatCode="#,##0.0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Bold "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -650,140 +653,158 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1059,410 +1080,410 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB141"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AT7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="AS7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
-      <selection pane="bottomRight" activeCell="A44" sqref="A44:IV44"/>
+      <selection pane="bottomRight" activeCell="AV58" sqref="AV58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="2" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="2" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="2" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="2" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="2" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="2" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="2" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="15" style="2" customWidth="1"/>
     <col min="25" max="25" width="13.28515625" style="2" customWidth="1"/>
     <col min="26" max="26" width="15.140625" style="2" customWidth="1"/>
     <col min="27" max="27" width="13.28515625" style="2" customWidth="1"/>
     <col min="28" max="28" width="15.140625" style="2" customWidth="1"/>
     <col min="29" max="29" width="13.28515625" style="2" customWidth="1"/>
     <col min="30" max="30" width="15.140625" style="2" customWidth="1"/>
     <col min="31" max="31" width="13.28515625" style="2" customWidth="1"/>
     <col min="32" max="32" width="15.140625" style="2" customWidth="1"/>
     <col min="33" max="33" width="13.28515625" style="2" customWidth="1"/>
     <col min="34" max="34" width="15.140625" style="2" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="2" customWidth="1"/>
     <col min="36" max="36" width="15.140625" style="2" customWidth="1"/>
     <col min="37" max="37" width="11.85546875" style="2" customWidth="1"/>
     <col min="38" max="38" width="15.140625" style="2" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="2" customWidth="1"/>
     <col min="40" max="40" width="15.140625" style="2" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="2" customWidth="1"/>
     <col min="42" max="42" width="15.140625" style="2" customWidth="1"/>
     <col min="43" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="11" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="29" t="s">
         <v>134</v>
       </c>
-      <c r="B1" s="37"/>
-[...39 lines deleted...]
-      <c r="AP1" s="37"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AP1" s="29"/>
     </row>
     <row r="2" spans="1:54" s="11" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="29" t="s">
         <v>140</v>
       </c>
-      <c r="B2" s="37"/>
-[...39 lines deleted...]
-      <c r="AP2" s="37"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
       <c r="Z3" s="16"/>
     </row>
     <row r="4" spans="1:54" s="11" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="31" t="s">
         <v>135</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="25">
         <v>2015</v>
       </c>
-      <c r="D4" s="24"/>
-[...2 lines deleted...]
-      <c r="G4" s="24">
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25">
         <v>2016</v>
       </c>
-      <c r="H4" s="24"/>
-[...2 lines deleted...]
-      <c r="K4" s="24">
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25">
         <v>2017</v>
       </c>
-      <c r="L4" s="24"/>
-[...2 lines deleted...]
-      <c r="O4" s="24">
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25">
         <v>2018</v>
       </c>
-      <c r="P4" s="24"/>
-[...2 lines deleted...]
-      <c r="S4" s="24">
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25">
         <v>2019</v>
       </c>
-      <c r="T4" s="24"/>
-[...2 lines deleted...]
-      <c r="W4" s="24">
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25">
         <v>2020</v>
       </c>
-      <c r="X4" s="24"/>
-[...2 lines deleted...]
-      <c r="AA4" s="24">
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25">
         <v>2021</v>
       </c>
-      <c r="AB4" s="24"/>
-[...2 lines deleted...]
-      <c r="AE4" s="29">
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="26">
         <v>2022</v>
       </c>
-      <c r="AF4" s="30"/>
-[...2 lines deleted...]
-      <c r="AI4" s="29">
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="27"/>
+      <c r="AH4" s="28"/>
+      <c r="AI4" s="26">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="30"/>
-[...2 lines deleted...]
-      <c r="AM4" s="29">
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="28"/>
+      <c r="AM4" s="26">
         <v>2024</v>
       </c>
-      <c r="AN4" s="30"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="29" t="s">
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27"/>
+      <c r="AP4" s="28"/>
+      <c r="AQ4" s="26">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="27"/>
+      <c r="AT4" s="28"/>
+      <c r="AU4" s="35" t="s">
         <v>141</v>
       </c>
-      <c r="AR4" s="30"/>
-[...2 lines deleted...]
-      <c r="AU4" s="25" t="s">
+      <c r="AV4" s="36"/>
+      <c r="AW4" s="36"/>
+      <c r="AX4" s="37"/>
+      <c r="AY4" s="35" t="s">
         <v>142</v>
       </c>
-      <c r="AV4" s="26"/>
-[...7 lines deleted...]
-      <c r="BB4" s="27"/>
+      <c r="AZ4" s="36"/>
+      <c r="BA4" s="36"/>
+      <c r="BB4" s="37"/>
     </row>
     <row r="5" spans="1:54" s="12" customFormat="1">
-      <c r="A5" s="34"/>
-[...5 lines deleted...]
-      <c r="E5" s="24" t="s">
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="24"/>
-[...4 lines deleted...]
-      <c r="I5" s="24" t="s">
+      <c r="F5" s="25"/>
+      <c r="G5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="24"/>
-[...4 lines deleted...]
-      <c r="M5" s="24" t="s">
+      <c r="J5" s="25"/>
+      <c r="K5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="25"/>
+      <c r="M5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="24"/>
-[...4 lines deleted...]
-      <c r="Q5" s="24" t="s">
+      <c r="N5" s="25"/>
+      <c r="O5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="25"/>
+      <c r="Q5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="24"/>
-[...4 lines deleted...]
-      <c r="U5" s="24" t="s">
+      <c r="R5" s="25"/>
+      <c r="S5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="25"/>
+      <c r="U5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="24"/>
-[...4 lines deleted...]
-      <c r="Y5" s="24" t="s">
+      <c r="V5" s="25"/>
+      <c r="W5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="25"/>
+      <c r="Y5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="24"/>
-[...4 lines deleted...]
-      <c r="AC5" s="24" t="s">
+      <c r="Z5" s="25"/>
+      <c r="AA5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="25"/>
+      <c r="AC5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="24"/>
-[...4 lines deleted...]
-      <c r="AG5" s="24" t="s">
+      <c r="AD5" s="25"/>
+      <c r="AE5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="25"/>
+      <c r="AG5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="24"/>
-[...4 lines deleted...]
-      <c r="AK5" s="24" t="s">
+      <c r="AH5" s="25"/>
+      <c r="AI5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="25"/>
+      <c r="AK5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="24"/>
-[...4 lines deleted...]
-      <c r="AO5" s="24" t="s">
+      <c r="AL5" s="25"/>
+      <c r="AM5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="25"/>
+      <c r="AO5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="24"/>
-[...4 lines deleted...]
-      <c r="AS5" s="24" t="s">
+      <c r="AP5" s="25"/>
+      <c r="AQ5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="25"/>
+      <c r="AS5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="24"/>
-[...4 lines deleted...]
-      <c r="AW5" s="28" t="s">
+      <c r="AT5" s="25"/>
+      <c r="AU5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="24"/>
+      <c r="AW5" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="28"/>
-[...4 lines deleted...]
-      <c r="BA5" s="28" t="s">
+      <c r="AX5" s="24"/>
+      <c r="AY5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="24"/>
+      <c r="BA5" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="28"/>
+      <c r="BB5" s="24"/>
     </row>
     <row r="6" spans="1:54" s="11" customFormat="1" ht="45">
-      <c r="A6" s="35"/>
-      <c r="B6" s="36"/>
+      <c r="A6" s="33"/>
+      <c r="B6" s="34"/>
       <c r="C6" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>137</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>138</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>137</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>138</v>
       </c>
       <c r="K6" s="1" t="s">
@@ -1706,84 +1727,84 @@
       <c r="AI7" s="6">
         <v>40442.743390000003</v>
       </c>
       <c r="AJ7" s="6">
         <v>14205.88492</v>
       </c>
       <c r="AK7" s="6">
         <v>240233.61546000003</v>
       </c>
       <c r="AL7" s="6">
         <v>64683.967779999984</v>
       </c>
       <c r="AM7" s="19">
         <v>30020.694620000002</v>
       </c>
       <c r="AN7" s="19">
         <v>14590.3</v>
       </c>
       <c r="AO7" s="19">
         <v>122406.5</v>
       </c>
       <c r="AP7" s="19">
         <v>43031</v>
       </c>
       <c r="AQ7" s="19">
-        <v>34673.812600000005</v>
+        <v>43949.338690000004</v>
       </c>
       <c r="AR7" s="19">
-        <v>10648.7</v>
+        <v>16080.4</v>
       </c>
       <c r="AS7" s="19">
-        <v>66557</v>
+        <v>66865.100000000006</v>
       </c>
       <c r="AT7" s="19">
-        <v>23489.9</v>
-[...23 lines deleted...]
-        <v>15164.8</v>
+        <v>23521.3</v>
+      </c>
+      <c r="AU7" s="38">
+        <v>20107.599999999999</v>
+      </c>
+      <c r="AV7" s="38">
+        <v>6023</v>
+      </c>
+      <c r="AW7" s="38">
+        <v>41392.300000000003</v>
+      </c>
+      <c r="AX7" s="38">
+        <v>16643.2</v>
+      </c>
+      <c r="AY7" s="38">
+        <v>46142.7</v>
+      </c>
+      <c r="AZ7" s="38">
+        <v>11863.3</v>
+      </c>
+      <c r="BA7" s="38">
+        <v>82710.899999999994</v>
+      </c>
+      <c r="BB7" s="38">
+        <v>20335.2</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="17" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="10">
         <v>2.8400000000000002E-2</v>
       </c>
       <c r="D8" s="10">
         <v>0.92844000000000004</v>
       </c>
       <c r="E8" s="10">
         <v>7.6001499999999993</v>
       </c>
       <c r="F8" s="10">
         <v>52.71275</v>
       </c>
       <c r="G8" s="10">
         <v>5.2430000000000003</v>
       </c>
       <c r="H8" s="10">
@@ -1881,73 +1902,73 @@
       </c>
       <c r="AM8" s="5">
         <v>1824.133</v>
       </c>
       <c r="AN8" s="5">
         <v>3563</v>
       </c>
       <c r="AO8" s="5">
         <v>1328.9</v>
       </c>
       <c r="AP8" s="5">
         <v>4203.8</v>
       </c>
       <c r="AQ8" s="5">
         <v>166.00700000000001</v>
       </c>
       <c r="AR8" s="5">
         <v>693.8</v>
       </c>
       <c r="AS8" s="5">
         <v>120.9</v>
       </c>
       <c r="AT8" s="5">
         <v>554.5</v>
       </c>
-      <c r="AU8" s="6">
+      <c r="AU8" s="38">
         <v>156.5</v>
       </c>
-      <c r="AV8" s="6">
+      <c r="AV8" s="38">
         <v>596</v>
       </c>
-      <c r="AW8" s="6">
-[...5 lines deleted...]
-      <c r="AY8" s="6">
+      <c r="AW8" s="38">
+        <v>110.5</v>
+      </c>
+      <c r="AX8" s="38">
+        <v>452.2</v>
+      </c>
+      <c r="AY8" s="38">
         <v>11.2</v>
       </c>
-      <c r="AZ8" s="6">
+      <c r="AZ8" s="38">
         <v>89.4</v>
       </c>
-      <c r="BA8" s="6">
-[...3 lines deleted...]
-        <v>132.80000000000001</v>
+      <c r="BA8" s="38">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="BB8" s="38">
+        <v>134</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="17" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="10">
         <v>0.12019999999999999</v>
       </c>
       <c r="D9" s="10">
         <v>1.73732</v>
       </c>
       <c r="E9" s="10">
         <v>561.24450999999965</v>
       </c>
       <c r="F9" s="10">
         <v>1457.1719499999999</v>
       </c>
       <c r="G9" s="10">
         <v>153.88499999999999</v>
       </c>
       <c r="H9" s="10">
@@ -2045,73 +2066,73 @@
       </c>
       <c r="AM9" s="5">
         <v>156.31200000000001</v>
       </c>
       <c r="AN9" s="5">
         <v>240.3</v>
       </c>
       <c r="AO9" s="5">
         <v>604.1</v>
       </c>
       <c r="AP9" s="5">
         <v>1070.0999999999999</v>
       </c>
       <c r="AQ9" s="5">
         <v>73.373000000000005</v>
       </c>
       <c r="AR9" s="5">
         <v>248.3</v>
       </c>
       <c r="AS9" s="5">
         <v>931</v>
       </c>
       <c r="AT9" s="5">
         <v>1161.5999999999999</v>
       </c>
-      <c r="AU9" s="6">
-[...11 lines deleted...]
-      <c r="AY9" s="6">
+      <c r="AU9" s="38">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="AV9" s="38">
+        <v>248.3</v>
+      </c>
+      <c r="AW9" s="38">
+        <v>705.8</v>
+      </c>
+      <c r="AX9" s="38">
+        <v>994.5</v>
+      </c>
+      <c r="AY9" s="38">
         <v>0.5</v>
       </c>
-      <c r="AZ9" s="6">
+      <c r="AZ9" s="38">
         <v>5.5</v>
       </c>
-      <c r="BA9" s="6">
-[...3 lines deleted...]
-        <v>501</v>
+      <c r="BA9" s="38">
+        <v>332</v>
+      </c>
+      <c r="BB9" s="38">
+        <v>695.6</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="17" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="10">
         <v>12.1698</v>
       </c>
       <c r="D10" s="10">
         <v>25.359580000000001</v>
       </c>
       <c r="E10" s="10">
         <v>214.72339999999997</v>
       </c>
       <c r="F10" s="10">
         <v>1372.66166</v>
       </c>
       <c r="G10" s="10">
         <v>299.11279999999994</v>
       </c>
       <c r="H10" s="10">
@@ -2207,75 +2228,75 @@
       <c r="AL10" s="5">
         <v>2941.5423300000002</v>
       </c>
       <c r="AM10" s="5">
         <v>52.674199999999999</v>
       </c>
       <c r="AN10" s="5">
         <v>190.9</v>
       </c>
       <c r="AO10" s="5">
         <v>392.5</v>
       </c>
       <c r="AP10" s="5">
         <v>3177.7</v>
       </c>
       <c r="AQ10" s="5">
         <v>0</v>
       </c>
       <c r="AR10" s="5">
         <v>0</v>
       </c>
       <c r="AS10" s="5">
         <v>272.5</v>
       </c>
       <c r="AT10" s="5">
-        <v>2397.6999999999998</v>
-[...23 lines deleted...]
-        <v>1096.8</v>
+        <v>2398.3000000000002</v>
+      </c>
+      <c r="AU10" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV10" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW10" s="38">
+        <v>184.6</v>
+      </c>
+      <c r="AX10" s="38">
+        <v>1593.9</v>
+      </c>
+      <c r="AY10" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ10" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA10" s="38">
+        <v>194.6</v>
+      </c>
+      <c r="BB10" s="38">
+        <v>1728.1</v>
       </c>
     </row>
     <row r="11" spans="1:54" s="17" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="10">
         <v>8.77E-2</v>
       </c>
       <c r="D11" s="10">
         <v>2.3680699999999999</v>
       </c>
       <c r="E11" s="10">
         <v>9.5178900000000013</v>
       </c>
       <c r="F11" s="10">
         <v>66.451369999999997</v>
       </c>
       <c r="G11" s="10">
         <v>50.913000000000004</v>
       </c>
       <c r="H11" s="10">
@@ -2373,73 +2394,73 @@
       </c>
       <c r="AM11" s="5">
         <v>13.593</v>
       </c>
       <c r="AN11" s="5">
         <v>31.8</v>
       </c>
       <c r="AO11" s="5">
         <v>26.5</v>
       </c>
       <c r="AP11" s="5">
         <v>125.5</v>
       </c>
       <c r="AQ11" s="5">
         <v>0</v>
       </c>
       <c r="AR11" s="5">
         <v>0</v>
       </c>
       <c r="AS11" s="5">
         <v>67.099999999999994</v>
       </c>
       <c r="AT11" s="5">
         <v>91.7</v>
       </c>
-      <c r="AU11" s="6" t="s">
-[...21 lines deleted...]
-        <v>44.3</v>
+      <c r="AU11" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV11" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW11" s="38">
+        <v>1.4</v>
+      </c>
+      <c r="AX11" s="38">
+        <v>23.8</v>
+      </c>
+      <c r="AY11" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ11" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA11" s="38">
+        <v>12</v>
+      </c>
+      <c r="BB11" s="38">
+        <v>70.7</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="17" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="10">
         <v>0.45</v>
       </c>
       <c r="D12" s="10">
         <v>0.38700000000000001</v>
       </c>
       <c r="E12" s="10">
         <v>774.32200000000012</v>
       </c>
       <c r="F12" s="10">
         <v>106.07237999999998</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H12" s="10" t="s">
@@ -2528,78 +2549,78 @@
       <c r="AK12" s="5">
         <v>1413.9074000000001</v>
       </c>
       <c r="AL12" s="5">
         <v>657.94029999999998</v>
       </c>
       <c r="AM12" s="5">
         <v>0</v>
       </c>
       <c r="AN12" s="5">
         <v>0</v>
       </c>
       <c r="AO12" s="5">
         <v>1429.6</v>
       </c>
       <c r="AP12" s="5">
         <v>346.3</v>
       </c>
       <c r="AQ12" s="5">
         <v>0</v>
       </c>
       <c r="AR12" s="5">
         <v>0</v>
       </c>
       <c r="AS12" s="5">
-        <v>1038.3</v>
+        <v>1058.3</v>
       </c>
       <c r="AT12" s="5">
-        <v>244</v>
-[...23 lines deleted...]
-        <v>286.89999999999998</v>
+        <v>257.60000000000002</v>
+      </c>
+      <c r="AU12" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV12" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW12" s="38">
+        <v>1058</v>
+      </c>
+      <c r="AX12" s="38">
+        <v>257.60000000000002</v>
+      </c>
+      <c r="AY12" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ12" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA12" s="38">
+        <v>700</v>
+      </c>
+      <c r="BB12" s="38">
+        <v>345.6</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="17" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="10">
         <v>0.18525</v>
       </c>
       <c r="D13" s="10">
         <v>0.58909999999999996</v>
       </c>
       <c r="E13" s="10">
         <v>258.26229999999998</v>
       </c>
       <c r="F13" s="10">
         <v>249.17104</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H13" s="10" t="s">
@@ -2697,72 +2718,72 @@
       </c>
       <c r="AM13" s="5">
         <v>38</v>
       </c>
       <c r="AN13" s="5">
         <v>76.3</v>
       </c>
       <c r="AO13" s="5">
         <v>508.7</v>
       </c>
       <c r="AP13" s="5">
         <v>481.7</v>
       </c>
       <c r="AQ13" s="5">
         <v>247</v>
       </c>
       <c r="AR13" s="5">
         <v>340.6</v>
       </c>
       <c r="AS13" s="5">
         <v>224.4</v>
       </c>
       <c r="AT13" s="5">
         <v>216.7</v>
       </c>
-      <c r="AU13" s="6">
+      <c r="AU13" s="38">
         <v>141</v>
       </c>
-      <c r="AV13" s="6">
+      <c r="AV13" s="38">
         <v>237.8</v>
       </c>
-      <c r="AW13" s="6">
-[...11 lines deleted...]
-      <c r="BA13" s="6">
+      <c r="AW13" s="38">
+        <v>170.4</v>
+      </c>
+      <c r="AX13" s="38">
+        <v>162.69999999999999</v>
+      </c>
+      <c r="AY13" s="38">
+        <v>295</v>
+      </c>
+      <c r="AZ13" s="38">
+        <v>277.3</v>
+      </c>
+      <c r="BA13" s="38">
         <v>54</v>
       </c>
-      <c r="BB13" s="6">
+      <c r="BB13" s="38">
         <v>49.7</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="17" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <v>0.46799999999999997</v>
       </c>
       <c r="D14" s="10">
         <v>0.54570000000000007</v>
       </c>
       <c r="E14" s="10">
         <v>39.605150000000009</v>
       </c>
       <c r="F14" s="10">
         <v>46.827460000000002</v>
       </c>
       <c r="G14" s="10">
         <v>59.742999999999995</v>
       </c>
@@ -2857,73 +2878,73 @@
       </c>
       <c r="AM14" s="5">
         <v>1256.3499999999999</v>
       </c>
       <c r="AN14" s="5">
         <v>248.2</v>
       </c>
       <c r="AO14" s="5">
         <v>82.9</v>
       </c>
       <c r="AP14" s="5">
         <v>10.3</v>
       </c>
       <c r="AQ14" s="5">
         <v>21.7</v>
       </c>
       <c r="AR14" s="5">
         <v>2.5</v>
       </c>
       <c r="AS14" s="5">
         <v>29.7</v>
       </c>
       <c r="AT14" s="5">
         <v>20.100000000000001</v>
       </c>
-      <c r="AU14" s="6">
+      <c r="AU14" s="38">
         <v>21.7</v>
       </c>
-      <c r="AV14" s="6">
+      <c r="AV14" s="38">
         <v>2.5</v>
       </c>
-      <c r="AW14" s="6">
-[...15 lines deleted...]
-        <v>10.9</v>
+      <c r="AW14" s="38">
+        <v>25.7</v>
+      </c>
+      <c r="AX14" s="38">
+        <v>13.7</v>
+      </c>
+      <c r="AY14" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ14" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA14" s="38">
+        <v>26.1</v>
+      </c>
+      <c r="BB14" s="38">
+        <v>11.2</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="17" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="10">
         <v>0.15340000000000001</v>
       </c>
       <c r="D15" s="10">
         <v>0.17333999999999999</v>
       </c>
       <c r="E15" s="10">
         <v>49.837000000000003</v>
       </c>
       <c r="F15" s="10">
         <v>27.761620000000004</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H15" s="10" t="s">
@@ -3017,73 +3038,73 @@
       </c>
       <c r="AM15" s="5">
         <v>0</v>
       </c>
       <c r="AN15" s="5">
         <v>0</v>
       </c>
       <c r="AO15" s="5">
         <v>150.69999999999999</v>
       </c>
       <c r="AP15" s="5">
         <v>28</v>
       </c>
       <c r="AQ15" s="5">
         <v>0</v>
       </c>
       <c r="AR15" s="5">
         <v>0</v>
       </c>
       <c r="AS15" s="5">
         <v>42.2</v>
       </c>
       <c r="AT15" s="5">
         <v>27.2</v>
       </c>
-      <c r="AU15" s="6" t="s">
-[...21 lines deleted...]
-        <v>6.1</v>
+      <c r="AU15" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV15" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW15" s="38">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="AX15" s="38">
+        <v>24.1</v>
+      </c>
+      <c r="AY15" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ15" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA15" s="38">
+        <v>7.1</v>
+      </c>
+      <c r="BB15" s="38">
+        <v>6.6</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="17" customFormat="1">
       <c r="A16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H16" s="10" t="s">
@@ -3175,75 +3196,75 @@
       <c r="AL16" s="5">
         <v>0.10496</v>
       </c>
       <c r="AM16" s="5">
         <v>0</v>
       </c>
       <c r="AN16" s="5">
         <v>0</v>
       </c>
       <c r="AO16" s="5">
         <v>32.200000000000003</v>
       </c>
       <c r="AP16" s="5">
         <v>3</v>
       </c>
       <c r="AQ16" s="5">
         <v>0</v>
       </c>
       <c r="AR16" s="5">
         <v>0</v>
       </c>
       <c r="AS16" s="5">
         <v>38.1</v>
       </c>
       <c r="AT16" s="5">
-        <v>6.4</v>
-[...23 lines deleted...]
-        <v>4.9000000000000004</v>
+        <v>6.5</v>
+      </c>
+      <c r="AU16" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV16" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW16" s="38">
+        <v>24.5</v>
+      </c>
+      <c r="AX16" s="38">
+        <v>2.8</v>
+      </c>
+      <c r="AY16" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ16" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA16" s="38">
+        <v>15</v>
+      </c>
+      <c r="BB16" s="38">
+        <v>5.3</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="17" customFormat="1">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="10">
         <v>0.34</v>
       </c>
       <c r="D17" s="10">
         <v>0.35120000000000001</v>
       </c>
       <c r="E17" s="10">
         <v>24.566300000000002</v>
       </c>
       <c r="F17" s="10">
         <v>9.6667300000000012</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H17" s="10" t="s">
@@ -3337,73 +3358,73 @@
       </c>
       <c r="AM17" s="5">
         <v>0</v>
       </c>
       <c r="AN17" s="5">
         <v>0</v>
       </c>
       <c r="AO17" s="5">
         <v>22.8</v>
       </c>
       <c r="AP17" s="5">
         <v>7.2</v>
       </c>
       <c r="AQ17" s="5">
         <v>0</v>
       </c>
       <c r="AR17" s="5">
         <v>0</v>
       </c>
       <c r="AS17" s="5">
         <v>14.2</v>
       </c>
       <c r="AT17" s="5">
         <v>6.4</v>
       </c>
-      <c r="AU17" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AW17" s="6">
+      <c r="AU17" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV17" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW17" s="38">
         <v>14.2</v>
       </c>
-      <c r="AX17" s="6">
+      <c r="AX17" s="38">
         <v>6.4</v>
       </c>
-      <c r="AY17" s="6" t="s">
-[...9 lines deleted...]
-        <v>1.6</v>
+      <c r="AY17" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ17" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA17" s="38">
+        <v>7</v>
+      </c>
+      <c r="BB17" s="38">
+        <v>2.9</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="17" customFormat="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="10">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="D18" s="10">
         <v>0.25650000000000001</v>
       </c>
       <c r="E18" s="10">
         <v>59.050040000000003</v>
       </c>
       <c r="F18" s="10">
         <v>42.972679999999997</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H18" s="10" t="s">
@@ -3501,73 +3522,73 @@
       </c>
       <c r="AM18" s="5">
         <v>706.5</v>
       </c>
       <c r="AN18" s="5">
         <v>756.5</v>
       </c>
       <c r="AO18" s="5">
         <v>19</v>
       </c>
       <c r="AP18" s="5">
         <v>6.3</v>
       </c>
       <c r="AQ18" s="5">
         <v>432</v>
       </c>
       <c r="AR18" s="5">
         <v>391.1</v>
       </c>
       <c r="AS18" s="5">
         <v>118.6</v>
       </c>
       <c r="AT18" s="5">
         <v>76.3</v>
       </c>
-      <c r="AU18" s="6">
+      <c r="AU18" s="38">
         <v>432</v>
       </c>
-      <c r="AV18" s="6">
+      <c r="AV18" s="38">
         <v>391.1</v>
       </c>
-      <c r="AW18" s="6">
-[...15 lines deleted...]
-        <v>10.9</v>
+      <c r="AW18" s="38">
+        <v>90.7</v>
+      </c>
+      <c r="AX18" s="38">
+        <v>56.2</v>
+      </c>
+      <c r="AY18" s="38">
+        <v>342</v>
+      </c>
+      <c r="AZ18" s="38">
+        <v>311.39999999999998</v>
+      </c>
+      <c r="BA18" s="38">
+        <v>13.9</v>
+      </c>
+      <c r="BB18" s="38">
+        <v>11.1</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="17" customFormat="1">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="10">
         <v>0.17859999999999998</v>
       </c>
       <c r="D19" s="10">
         <v>0.56184000000000001</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H19" s="10" t="s">
@@ -3665,72 +3686,72 @@
       </c>
       <c r="AM19" s="5">
         <v>0</v>
       </c>
       <c r="AN19" s="5">
         <v>0</v>
       </c>
       <c r="AO19" s="5">
         <v>0</v>
       </c>
       <c r="AP19" s="5">
         <v>0</v>
       </c>
       <c r="AQ19" s="5">
         <v>0</v>
       </c>
       <c r="AR19" s="5">
         <v>0</v>
       </c>
       <c r="AS19" s="5">
         <v>0.1</v>
       </c>
       <c r="AT19" s="5">
         <v>0</v>
       </c>
-      <c r="AU19" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB19" s="6" t="s">
+      <c r="AU19" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV19" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW19" s="38">
+        <v>0.1</v>
+      </c>
+      <c r="AX19" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY19" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ19" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA19" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB19" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="17" customFormat="1">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="10">
         <v>9.4300000000000009E-2</v>
       </c>
       <c r="D20" s="10">
         <v>0.58438999999999997</v>
       </c>
       <c r="E20" s="10">
         <v>586.39449999999954</v>
       </c>
       <c r="F20" s="10">
         <v>475.22465999999997</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>133</v>
       </c>
@@ -3820,78 +3841,78 @@
       <c r="AK20" s="5">
         <v>19.02328</v>
       </c>
       <c r="AL20" s="5">
         <v>59.240949999999998</v>
       </c>
       <c r="AM20" s="5">
         <v>0</v>
       </c>
       <c r="AN20" s="5">
         <v>0</v>
       </c>
       <c r="AO20" s="5">
         <v>507.8</v>
       </c>
       <c r="AP20" s="5">
         <v>45.1</v>
       </c>
       <c r="AQ20" s="5">
         <v>0</v>
       </c>
       <c r="AR20" s="5">
         <v>0</v>
       </c>
       <c r="AS20" s="5">
-        <v>166.5</v>
+        <v>157.6</v>
       </c>
       <c r="AT20" s="5">
         <v>32.200000000000003</v>
       </c>
-      <c r="AU20" s="6" t="s">
-[...8 lines deleted...]
-      <c r="AX20" s="6">
+      <c r="AU20" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV20" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW20" s="38">
+        <v>152.4</v>
+      </c>
+      <c r="AX20" s="38">
         <v>29.9</v>
       </c>
-      <c r="AY20" s="6" t="s">
-[...9 lines deleted...]
-        <v>6.3</v>
+      <c r="AY20" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ20" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA20" s="38">
+        <v>9.9</v>
+      </c>
+      <c r="BB20" s="38">
+        <v>9.4</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="17" customFormat="1">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E21" s="10">
         <v>503.94204000000008</v>
       </c>
       <c r="F21" s="10">
         <v>522.05862999999988</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H21" s="10" t="s">
@@ -3985,73 +4006,73 @@
       </c>
       <c r="AM21" s="5">
         <v>0</v>
       </c>
       <c r="AN21" s="5">
         <v>0</v>
       </c>
       <c r="AO21" s="5">
         <v>479.8</v>
       </c>
       <c r="AP21" s="5">
         <v>482.5</v>
       </c>
       <c r="AQ21" s="5">
         <v>0</v>
       </c>
       <c r="AR21" s="5">
         <v>0</v>
       </c>
       <c r="AS21" s="5">
         <v>284.2</v>
       </c>
       <c r="AT21" s="5">
         <v>376</v>
       </c>
-      <c r="AU21" s="6" t="s">
-[...21 lines deleted...]
-        <v>98.5</v>
+      <c r="AU21" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV21" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW21" s="38">
+        <v>200.7</v>
+      </c>
+      <c r="AX21" s="38">
+        <v>251.1</v>
+      </c>
+      <c r="AY21" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ21" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA21" s="38">
+        <v>167</v>
+      </c>
+      <c r="BB21" s="38">
+        <v>238</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="17" customFormat="1">
       <c r="A22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="10">
         <v>157</v>
       </c>
       <c r="D22" s="10">
         <v>22.990650000000002</v>
       </c>
       <c r="E22" s="10">
         <v>85.224000000000004</v>
       </c>
       <c r="F22" s="10">
         <v>72.721540000000005</v>
       </c>
       <c r="G22" s="10">
         <v>1423.1</v>
       </c>
       <c r="H22" s="10">
@@ -4147,75 +4168,75 @@
       <c r="AL22" s="5">
         <v>230.41162</v>
       </c>
       <c r="AM22" s="5">
         <v>0</v>
       </c>
       <c r="AN22" s="5">
         <v>0</v>
       </c>
       <c r="AO22" s="5">
         <v>633.70000000000005</v>
       </c>
       <c r="AP22" s="5">
         <v>331.2</v>
       </c>
       <c r="AQ22" s="5">
         <v>467</v>
       </c>
       <c r="AR22" s="5">
         <v>165.5</v>
       </c>
       <c r="AS22" s="5">
         <v>486.2</v>
       </c>
       <c r="AT22" s="5">
-        <v>422.4</v>
-[...23 lines deleted...]
-        <v>80.7</v>
+        <v>418.7</v>
+      </c>
+      <c r="AU22" s="38">
+        <v>25</v>
+      </c>
+      <c r="AV22" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="AW22" s="38">
+        <v>428.4</v>
+      </c>
+      <c r="AX22" s="38">
+        <v>360.6</v>
+      </c>
+      <c r="AY22" s="38">
+        <v>422.8</v>
+      </c>
+      <c r="AZ22" s="38">
+        <v>90.8</v>
+      </c>
+      <c r="BA22" s="38">
+        <v>345.2</v>
+      </c>
+      <c r="BB22" s="38">
+        <v>309.8</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="17" customFormat="1">
       <c r="A23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E23" s="10">
         <v>0.47</v>
       </c>
       <c r="F23" s="10">
         <v>0.45245999999999997</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H23" s="10" t="s">
@@ -4309,72 +4330,72 @@
       </c>
       <c r="AM23" s="5">
         <v>0</v>
       </c>
       <c r="AN23" s="5">
         <v>0</v>
       </c>
       <c r="AO23" s="5">
         <v>9.5</v>
       </c>
       <c r="AP23" s="5">
         <v>6.2</v>
       </c>
       <c r="AQ23" s="5">
         <v>0</v>
       </c>
       <c r="AR23" s="5">
         <v>0</v>
       </c>
       <c r="AS23" s="5">
         <v>8</v>
       </c>
       <c r="AT23" s="5">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AU23" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AW23" s="6">
+      <c r="AU23" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV23" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW23" s="38">
         <v>8</v>
       </c>
-      <c r="AX23" s="6">
+      <c r="AX23" s="38">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AY23" s="6" t="s">
-[...8 lines deleted...]
-      <c r="BB23" s="6" t="s">
+      <c r="AY23" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ23" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA23" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB23" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="17" customFormat="1">
       <c r="A24" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E24" s="10">
         <v>109.90024999999999</v>
       </c>
       <c r="F24" s="10">
         <v>173.96391</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>133</v>
       </c>
@@ -4458,83 +4479,83 @@
       <c r="AI24" s="5">
         <v>114.63800000000001</v>
       </c>
       <c r="AJ24" s="5">
         <v>164.453</v>
       </c>
       <c r="AK24" s="5">
         <v>1295.6716799999999</v>
       </c>
       <c r="AL24" s="5">
         <v>2390.6960399999998</v>
       </c>
       <c r="AM24" s="5">
         <v>195.31880000000001</v>
       </c>
       <c r="AN24" s="5">
         <v>356.2</v>
       </c>
       <c r="AO24" s="5">
         <v>1473.3</v>
       </c>
       <c r="AP24" s="5">
         <v>2501.8000000000002</v>
       </c>
       <c r="AQ24" s="5">
-        <v>91.225999999999999</v>
+        <v>1523.3620000000001</v>
       </c>
       <c r="AR24" s="5">
-        <v>50.5</v>
+        <v>1142.9000000000001</v>
       </c>
       <c r="AS24" s="5">
         <v>92.4</v>
       </c>
       <c r="AT24" s="5">
         <v>60.4</v>
       </c>
-      <c r="AU24" s="6" t="s">
-[...17 lines deleted...]
-      <c r="BA24" s="6">
+      <c r="AU24" s="38">
+        <v>91.2</v>
+      </c>
+      <c r="AV24" s="38">
+        <v>50.5</v>
+      </c>
+      <c r="AW24" s="38">
+        <v>91.9</v>
+      </c>
+      <c r="AX24" s="38">
+        <v>57.8</v>
+      </c>
+      <c r="AY24" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ24" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA24" s="38">
         <v>1.1000000000000001</v>
       </c>
-      <c r="BB24" s="6">
+      <c r="BB24" s="38">
         <v>1.7</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="17" customFormat="1">
       <c r="A25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="10">
         <v>3.1999999999999997E-3</v>
       </c>
       <c r="D25" s="10">
         <v>9.9220000000000003E-2</v>
       </c>
       <c r="E25" s="10">
         <v>1690.874</v>
       </c>
       <c r="F25" s="10">
         <v>1963.49101</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>133</v>
       </c>
@@ -4622,84 +4643,84 @@
       <c r="AI25" s="5">
         <v>401.20535999999998</v>
       </c>
       <c r="AJ25" s="5">
         <v>805.14544999999998</v>
       </c>
       <c r="AK25" s="5">
         <v>8667.5825600000007</v>
       </c>
       <c r="AL25" s="5">
         <v>12224.21314</v>
       </c>
       <c r="AM25" s="5">
         <v>631.17420000000004</v>
       </c>
       <c r="AN25" s="5">
         <v>828.1</v>
       </c>
       <c r="AO25" s="5">
         <v>2183.9</v>
       </c>
       <c r="AP25" s="5">
         <v>3138.5</v>
       </c>
       <c r="AQ25" s="5">
-        <v>19.958400000000001</v>
+        <v>2414.5428999999999</v>
       </c>
       <c r="AR25" s="5">
+        <v>1638</v>
+      </c>
+      <c r="AS25" s="5">
+        <v>21.9</v>
+      </c>
+      <c r="AT25" s="5">
+        <v>21.4</v>
+      </c>
+      <c r="AU25" s="38">
+        <v>20</v>
+      </c>
+      <c r="AV25" s="38">
         <v>10</v>
       </c>
-      <c r="AS25" s="5">
-[...27 lines deleted...]
-        <v>2</v>
+      <c r="AW25" s="38">
+        <v>0.7</v>
+      </c>
+      <c r="AX25" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="AY25" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ25" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA25" s="38">
+        <v>1.3</v>
+      </c>
+      <c r="BB25" s="38">
+        <v>2.7</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="17" customFormat="1">
       <c r="A26" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="10">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="D26" s="10">
         <v>6.9720000000000004E-2</v>
       </c>
       <c r="E26" s="10">
         <v>101.90594</v>
       </c>
       <c r="F26" s="10">
         <v>95.192880000000002</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H26" s="10" t="s">
@@ -4788,78 +4809,78 @@
       <c r="AK26" s="5">
         <v>408.93184000000002</v>
       </c>
       <c r="AL26" s="5">
         <v>433.95931000000002</v>
       </c>
       <c r="AM26" s="5">
         <v>0</v>
       </c>
       <c r="AN26" s="5">
         <v>0</v>
       </c>
       <c r="AO26" s="5">
         <v>402.4</v>
       </c>
       <c r="AP26" s="5">
         <v>109.2</v>
       </c>
       <c r="AQ26" s="5">
         <v>0</v>
       </c>
       <c r="AR26" s="5">
         <v>0</v>
       </c>
       <c r="AS26" s="5">
-        <v>1204.8</v>
+        <v>1192.4000000000001</v>
       </c>
       <c r="AT26" s="5">
         <v>1088.3</v>
       </c>
-      <c r="AU26" s="6" t="s">
-[...21 lines deleted...]
-        <v>400.4</v>
+      <c r="AU26" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV26" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW26" s="38">
+        <v>1079.7</v>
+      </c>
+      <c r="AX26" s="38">
+        <v>986.6</v>
+      </c>
+      <c r="AY26" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ26" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA26" s="38">
+        <v>952.4</v>
+      </c>
+      <c r="BB26" s="38">
+        <v>672.8</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="17" customFormat="1">
       <c r="A27" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="10">
         <v>1.5E-3</v>
       </c>
       <c r="D27" s="10">
         <v>1.593E-2</v>
       </c>
       <c r="E27" s="10">
         <v>786.64337999999975</v>
       </c>
       <c r="F27" s="10">
         <v>355.50911000000002</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H27" s="10" t="s">
@@ -4946,84 +4967,84 @@
       <c r="AI27" s="5">
         <v>1273.27</v>
       </c>
       <c r="AJ27" s="5">
         <v>622.26635999999996</v>
       </c>
       <c r="AK27" s="5">
         <v>7049.0561600000001</v>
       </c>
       <c r="AL27" s="5">
         <v>3355.3602900000001</v>
       </c>
       <c r="AM27" s="5">
         <v>801.77</v>
       </c>
       <c r="AN27" s="5">
         <v>362.3</v>
       </c>
       <c r="AO27" s="5">
         <v>989.2</v>
       </c>
       <c r="AP27" s="5">
         <v>625.9</v>
       </c>
       <c r="AQ27" s="5">
-        <v>338.12799999999999</v>
+        <v>4776.7465899999997</v>
       </c>
       <c r="AR27" s="5">
-        <v>189.2</v>
+        <v>2295</v>
       </c>
       <c r="AS27" s="5">
         <v>432.9</v>
       </c>
       <c r="AT27" s="5">
         <v>297</v>
       </c>
-      <c r="AU27" s="6">
-[...21 lines deleted...]
-        <v>156.5</v>
+      <c r="AU27" s="38">
+        <v>338.1</v>
+      </c>
+      <c r="AV27" s="38">
+        <v>189.2</v>
+      </c>
+      <c r="AW27" s="38">
+        <v>250.9</v>
+      </c>
+      <c r="AX27" s="38">
+        <v>177.4</v>
+      </c>
+      <c r="AY27" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ27" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA27" s="38">
+        <v>412</v>
+      </c>
+      <c r="BB27" s="38">
+        <v>278.3</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="17" customFormat="1">
       <c r="A28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="10">
         <v>0.38040000000000002</v>
       </c>
       <c r="D28" s="10">
         <v>1.06914</v>
       </c>
       <c r="E28" s="10">
         <v>638.45303999999976</v>
       </c>
       <c r="F28" s="10">
         <v>501.89738000000017</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H28" s="10" t="s">
@@ -5116,78 +5137,78 @@
       <c r="AK28" s="5">
         <v>517.49755000000005</v>
       </c>
       <c r="AL28" s="5">
         <v>279.47457000000003</v>
       </c>
       <c r="AM28" s="5">
         <v>0</v>
       </c>
       <c r="AN28" s="5">
         <v>0</v>
       </c>
       <c r="AO28" s="5">
         <v>753.6</v>
       </c>
       <c r="AP28" s="5">
         <v>178.8</v>
       </c>
       <c r="AQ28" s="5">
         <v>0</v>
       </c>
       <c r="AR28" s="5">
         <v>0</v>
       </c>
       <c r="AS28" s="5">
-        <v>299.89999999999998</v>
+        <v>274.39999999999998</v>
       </c>
       <c r="AT28" s="5">
         <v>234.3</v>
       </c>
-      <c r="AU28" s="6" t="s">
-[...21 lines deleted...]
-        <v>95</v>
+      <c r="AU28" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV28" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW28" s="38">
+        <v>232.6</v>
+      </c>
+      <c r="AX28" s="38">
+        <v>183.7</v>
+      </c>
+      <c r="AY28" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ28" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA28" s="38">
+        <v>116.6</v>
+      </c>
+      <c r="BB28" s="38">
+        <v>133.4</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="17" customFormat="1">
       <c r="A29" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E29" s="10">
         <v>588.70740000000001</v>
       </c>
       <c r="F29" s="10">
         <v>509.37809999999996</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H29" s="10" t="s">
@@ -5274,84 +5295,84 @@
       <c r="AI29" s="5">
         <v>0</v>
       </c>
       <c r="AJ29" s="5">
         <v>0</v>
       </c>
       <c r="AK29" s="5">
         <v>929.45932000000005</v>
       </c>
       <c r="AL29" s="5">
         <v>484.87234000000001</v>
       </c>
       <c r="AM29" s="5">
         <v>0</v>
       </c>
       <c r="AN29" s="5">
         <v>0</v>
       </c>
       <c r="AO29" s="5">
         <v>3708.5</v>
       </c>
       <c r="AP29" s="5">
         <v>3850.2</v>
       </c>
       <c r="AQ29" s="5">
-        <v>0</v>
+        <v>262.142</v>
       </c>
       <c r="AR29" s="5">
-        <v>0</v>
+        <v>106.6</v>
       </c>
       <c r="AS29" s="5">
         <v>90.1</v>
       </c>
       <c r="AT29" s="5">
         <v>95.6</v>
       </c>
-      <c r="AU29" s="6" t="s">
-[...21 lines deleted...]
-        <v>3.8</v>
+      <c r="AU29" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV29" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW29" s="38">
+        <v>36</v>
+      </c>
+      <c r="AX29" s="38">
+        <v>24.1</v>
+      </c>
+      <c r="AY29" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ29" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA29" s="38">
+        <v>4</v>
+      </c>
+      <c r="BB29" s="38">
+        <v>6.9</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="17" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E30" s="10">
         <v>9.5</v>
       </c>
       <c r="F30" s="10">
         <v>0.46350000000000002</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H30" s="10" t="s">
@@ -5445,72 +5466,72 @@
       </c>
       <c r="AM30" s="5">
         <v>20</v>
       </c>
       <c r="AN30" s="5">
         <v>0.8</v>
       </c>
       <c r="AO30" s="5">
         <v>542</v>
       </c>
       <c r="AP30" s="5">
         <v>18.2</v>
       </c>
       <c r="AQ30" s="5">
         <v>0</v>
       </c>
       <c r="AR30" s="5">
         <v>0</v>
       </c>
       <c r="AS30" s="5">
         <v>480</v>
       </c>
       <c r="AT30" s="5">
         <v>17.5</v>
       </c>
-      <c r="AU30" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB30" s="6" t="s">
+      <c r="AU30" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV30" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW30" s="38">
+        <v>60</v>
+      </c>
+      <c r="AX30" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AY30" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ30" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA30" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB30" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="17" customFormat="1">
       <c r="A31" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="10">
         <v>39.165999999999997</v>
       </c>
       <c r="D31" s="10">
         <v>19.98452</v>
       </c>
       <c r="E31" s="10">
         <v>19905.419620000004</v>
       </c>
       <c r="F31" s="10">
         <v>8529.1439499999979</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>133</v>
       </c>
@@ -5600,78 +5621,78 @@
       <c r="AK31" s="5">
         <v>15413.575650000001</v>
       </c>
       <c r="AL31" s="5">
         <v>8854.9573299999993</v>
       </c>
       <c r="AM31" s="5">
         <v>0</v>
       </c>
       <c r="AN31" s="5">
         <v>0</v>
       </c>
       <c r="AO31" s="5">
         <v>10622.3</v>
       </c>
       <c r="AP31" s="5">
         <v>5943.9</v>
       </c>
       <c r="AQ31" s="5">
         <v>2</v>
       </c>
       <c r="AR31" s="5">
         <v>0.7</v>
       </c>
       <c r="AS31" s="5">
-        <v>8052.7</v>
+        <v>8068.7</v>
       </c>
       <c r="AT31" s="5">
-        <v>4276.3999999999996</v>
-[...23 lines deleted...]
-        <v>3722.4</v>
+        <v>4280.8</v>
+      </c>
+      <c r="AU31" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV31" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW31" s="38">
+        <v>6241.4</v>
+      </c>
+      <c r="AX31" s="38">
+        <v>3329.4</v>
+      </c>
+      <c r="AY31" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ31" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA31" s="38">
+        <v>8274.7999999999993</v>
+      </c>
+      <c r="BB31" s="38">
+        <v>4296</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="17" customFormat="1">
       <c r="A32" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E32" s="10">
         <v>438.82839999999999</v>
       </c>
       <c r="F32" s="10">
         <v>415.02152000000007</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H32" s="10" t="s">
@@ -5765,73 +5786,73 @@
       </c>
       <c r="AM32" s="5">
         <v>0</v>
       </c>
       <c r="AN32" s="5">
         <v>0</v>
       </c>
       <c r="AO32" s="5">
         <v>195.2</v>
       </c>
       <c r="AP32" s="5">
         <v>116.9</v>
       </c>
       <c r="AQ32" s="5">
         <v>0</v>
       </c>
       <c r="AR32" s="5">
         <v>0</v>
       </c>
       <c r="AS32" s="5">
         <v>15.1</v>
       </c>
       <c r="AT32" s="5">
         <v>24.3</v>
       </c>
-      <c r="AU32" s="6" t="s">
-[...21 lines deleted...]
-        <v>133</v>
+      <c r="AU32" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV32" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW32" s="38">
+        <v>5.3</v>
+      </c>
+      <c r="AX32" s="38">
+        <v>7.8</v>
+      </c>
+      <c r="AY32" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ32" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA32" s="38">
+        <v>20.3</v>
+      </c>
+      <c r="BB32" s="38">
+        <v>20.3</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="17" customFormat="1">
       <c r="A33" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="10">
         <v>0.1</v>
       </c>
       <c r="D33" s="10">
         <v>0.249</v>
       </c>
       <c r="E33" s="10">
         <v>243.00589999999994</v>
       </c>
       <c r="F33" s="10">
         <v>197.8437899999999</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H33" s="10" t="s">
@@ -5920,77 +5941,77 @@
       <c r="AK33" s="5">
         <v>615.03819999999996</v>
       </c>
       <c r="AL33" s="5">
         <v>126.90738</v>
       </c>
       <c r="AM33" s="5">
         <v>0</v>
       </c>
       <c r="AN33" s="5">
         <v>0</v>
       </c>
       <c r="AO33" s="5">
         <v>99.9</v>
       </c>
       <c r="AP33" s="5">
         <v>24.9</v>
       </c>
       <c r="AQ33" s="5">
         <v>0</v>
       </c>
       <c r="AR33" s="5">
         <v>0</v>
       </c>
       <c r="AS33" s="5">
-        <v>68.8</v>
+        <v>63.8</v>
       </c>
       <c r="AT33" s="5">
         <v>60.3</v>
       </c>
-      <c r="AU33" s="6" t="s">
-[...17 lines deleted...]
-      <c r="BA33" s="6">
+      <c r="AU33" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV33" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW33" s="38">
+        <v>30.2</v>
+      </c>
+      <c r="AX33" s="38">
+        <v>22.8</v>
+      </c>
+      <c r="AY33" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ33" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA33" s="38">
         <v>7.6</v>
       </c>
-      <c r="BB33" s="6">
+      <c r="BB33" s="38">
         <v>10.4</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="17" customFormat="1">
       <c r="A34" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E34" s="10">
         <v>12.361699999999997</v>
       </c>
       <c r="F34" s="10">
         <v>18.401509999999998</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>133</v>
       </c>
@@ -6085,73 +6106,73 @@
       </c>
       <c r="AM34" s="5">
         <v>0</v>
       </c>
       <c r="AN34" s="5">
         <v>0</v>
       </c>
       <c r="AO34" s="5">
         <v>53.4</v>
       </c>
       <c r="AP34" s="5">
         <v>133</v>
       </c>
       <c r="AQ34" s="5">
         <v>0</v>
       </c>
       <c r="AR34" s="5">
         <v>0</v>
       </c>
       <c r="AS34" s="5">
         <v>59.4</v>
       </c>
       <c r="AT34" s="5">
         <v>212.2</v>
       </c>
-      <c r="AU34" s="6" t="s">
-[...21 lines deleted...]
-        <v>86.9</v>
+      <c r="AU34" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV34" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW34" s="38">
+        <v>45.7</v>
+      </c>
+      <c r="AX34" s="38">
+        <v>163.9</v>
+      </c>
+      <c r="AY34" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ34" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA34" s="38">
+        <v>54.9</v>
+      </c>
+      <c r="BB34" s="38">
+        <v>88.9</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="17" customFormat="1">
       <c r="A35" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="10">
         <v>9.0000000000000011E-3</v>
       </c>
       <c r="D35" s="10">
         <v>8.0329999999999999E-2</v>
       </c>
       <c r="E35" s="10">
         <v>250.47065000000001</v>
       </c>
       <c r="F35" s="10">
         <v>200.25798000000003</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H35" s="10" t="s">
@@ -6238,84 +6259,84 @@
       <c r="AI35" s="5">
         <v>0</v>
       </c>
       <c r="AJ35" s="5">
         <v>0</v>
       </c>
       <c r="AK35" s="5">
         <v>934.65931</v>
       </c>
       <c r="AL35" s="5">
         <v>891.64851999999996</v>
       </c>
       <c r="AM35" s="5">
         <v>40.698</v>
       </c>
       <c r="AN35" s="5">
         <v>43.8</v>
       </c>
       <c r="AO35" s="5">
         <v>397.4</v>
       </c>
       <c r="AP35" s="5">
         <v>580.20000000000005</v>
       </c>
       <c r="AQ35" s="5">
-        <v>0</v>
+        <v>248.928</v>
       </c>
       <c r="AR35" s="5">
-        <v>0</v>
+        <v>254.6</v>
       </c>
       <c r="AS35" s="5">
         <v>208.5</v>
       </c>
       <c r="AT35" s="5">
         <v>84.5</v>
       </c>
-      <c r="AU35" s="6" t="s">
-[...21 lines deleted...]
-        <v>1.3</v>
+      <c r="AU35" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV35" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW35" s="38">
+        <v>202.5</v>
+      </c>
+      <c r="AX35" s="38">
+        <v>77.2</v>
+      </c>
+      <c r="AY35" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ35" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA35" s="38">
+        <v>2.7</v>
+      </c>
+      <c r="BB35" s="38">
+        <v>2.7</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="17" customFormat="1">
       <c r="A36" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="10">
         <v>2.0999999999999998E-2</v>
       </c>
       <c r="D36" s="10">
         <v>0.19963999999999998</v>
       </c>
       <c r="E36" s="10">
         <v>2.8866700000000001</v>
       </c>
       <c r="F36" s="10">
         <v>18.481640000000002</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H36" s="10" t="s">
@@ -6402,84 +6423,84 @@
       <c r="AI36" s="5">
         <v>9.0800800000000006</v>
       </c>
       <c r="AJ36" s="5">
         <v>9.3676999999999992</v>
       </c>
       <c r="AK36" s="5">
         <v>50.285229999999999</v>
       </c>
       <c r="AL36" s="5">
         <v>245.45734999999999</v>
       </c>
       <c r="AM36" s="5">
         <v>6.855E-2</v>
       </c>
       <c r="AN36" s="5">
         <v>0.4</v>
       </c>
       <c r="AO36" s="5">
         <v>30</v>
       </c>
       <c r="AP36" s="5">
         <v>444.4</v>
       </c>
       <c r="AQ36" s="5">
-        <v>0</v>
+        <v>0.56799999999999995</v>
       </c>
       <c r="AR36" s="5">
-        <v>0</v>
+        <v>10.8</v>
       </c>
       <c r="AS36" s="5">
-        <v>24.7</v>
+        <v>23.3</v>
       </c>
       <c r="AT36" s="5">
         <v>336.3</v>
       </c>
-      <c r="AU36" s="6" t="s">
-[...21 lines deleted...]
-        <v>196.7</v>
+      <c r="AU36" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV36" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW36" s="38">
+        <v>18.7</v>
+      </c>
+      <c r="AX36" s="38">
+        <v>254.4</v>
+      </c>
+      <c r="AY36" s="38">
+        <v>3.3</v>
+      </c>
+      <c r="AZ36" s="38">
+        <v>25.4</v>
+      </c>
+      <c r="BA36" s="38">
+        <v>20.2</v>
+      </c>
+      <c r="BB36" s="38">
+        <v>288.3</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="17" customFormat="1">
       <c r="A37" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E37" s="10">
         <v>0.14349999999999999</v>
       </c>
       <c r="F37" s="10">
         <v>0.55891999999999997</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H37" s="10" t="s">
@@ -6568,78 +6589,78 @@
       <c r="AK37" s="5">
         <v>20.197130000000001</v>
       </c>
       <c r="AL37" s="5">
         <v>12.37372</v>
       </c>
       <c r="AM37" s="5">
         <v>18.001580000000001</v>
       </c>
       <c r="AN37" s="5">
         <v>4.9000000000000004</v>
       </c>
       <c r="AO37" s="5">
         <v>24.7</v>
       </c>
       <c r="AP37" s="5">
         <v>21.8</v>
       </c>
       <c r="AQ37" s="5">
         <v>0</v>
       </c>
       <c r="AR37" s="5">
         <v>0</v>
       </c>
       <c r="AS37" s="5">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="AT37" s="5">
         <v>9.5</v>
       </c>
-      <c r="AU37" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AW37" s="6">
+      <c r="AU37" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV37" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW37" s="38">
+        <v>0.3</v>
+      </c>
+      <c r="AX37" s="38">
+        <v>6.2</v>
+      </c>
+      <c r="AY37" s="38">
+        <v>0.1</v>
+      </c>
+      <c r="AZ37" s="38">
+        <v>1.8</v>
+      </c>
+      <c r="BA37" s="38">
         <v>0.2</v>
       </c>
-      <c r="AX37" s="6">
-[...12 lines deleted...]
-        <v>1.6</v>
+      <c r="BB37" s="38">
+        <v>3.6</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="17" customFormat="1">
       <c r="A38" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E38" s="10">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="F38" s="10">
         <v>1.7214399999999999</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H38" s="10" t="s">
@@ -6733,73 +6754,73 @@
       </c>
       <c r="AM38" s="5">
         <v>3.0002399999999998</v>
       </c>
       <c r="AN38" s="5">
         <v>1.4</v>
       </c>
       <c r="AO38" s="5">
         <v>3.3</v>
       </c>
       <c r="AP38" s="5">
         <v>12.7</v>
       </c>
       <c r="AQ38" s="5">
         <v>0</v>
       </c>
       <c r="AR38" s="5">
         <v>0</v>
       </c>
       <c r="AS38" s="5">
         <v>0.8</v>
       </c>
       <c r="AT38" s="5">
         <v>6.8</v>
       </c>
-      <c r="AU38" s="6" t="s">
-[...21 lines deleted...]
-        <v>3.8</v>
+      <c r="AU38" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV38" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW38" s="38">
+        <v>0.7</v>
+      </c>
+      <c r="AX38" s="38">
+        <v>5.4</v>
+      </c>
+      <c r="AY38" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ38" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA38" s="38">
+        <v>0.6</v>
+      </c>
+      <c r="BB38" s="38">
+        <v>5.2</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="17" customFormat="1">
       <c r="A39" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H39" s="10" t="s">
@@ -6882,83 +6903,83 @@
       <c r="AI39" s="5">
         <v>2</v>
       </c>
       <c r="AJ39" s="5">
         <v>0.67600000000000005</v>
       </c>
       <c r="AK39" s="5">
         <v>10.025230000000001</v>
       </c>
       <c r="AL39" s="5">
         <v>5.3476299999999997</v>
       </c>
       <c r="AM39" s="5">
         <v>4</v>
       </c>
       <c r="AN39" s="5">
         <v>0.9</v>
       </c>
       <c r="AO39" s="5">
         <v>4.0999999999999996</v>
       </c>
       <c r="AP39" s="5">
         <v>8.5</v>
       </c>
       <c r="AQ39" s="5">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="AR39" s="5">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="AS39" s="5">
         <v>0.3</v>
       </c>
       <c r="AT39" s="5">
         <v>10.4</v>
       </c>
-      <c r="AU39" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AW39" s="6">
+      <c r="AU39" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV39" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW39" s="38">
+        <v>0.2</v>
+      </c>
+      <c r="AX39" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="AY39" s="38">
         <v>0.1</v>
       </c>
-      <c r="AX39" s="6">
-[...5 lines deleted...]
-      <c r="AZ39" s="6">
+      <c r="AZ39" s="38">
         <v>1.3</v>
       </c>
-      <c r="BA39" s="6">
+      <c r="BA39" s="38">
         <v>0.2</v>
       </c>
-      <c r="BB39" s="6">
+      <c r="BB39" s="38">
         <v>4.7</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="17" customFormat="1">
       <c r="A40" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E40" s="10">
         <v>0.25275000000000003</v>
       </c>
       <c r="F40" s="10">
         <v>0.98291000000000006</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>133</v>
       </c>
@@ -7042,84 +7063,84 @@
       <c r="AI40" s="5">
         <v>2.7549999999999999</v>
       </c>
       <c r="AJ40" s="5">
         <v>2.1179999999999999</v>
       </c>
       <c r="AK40" s="5">
         <v>92.999250000000004</v>
       </c>
       <c r="AL40" s="5">
         <v>24.813890000000001</v>
       </c>
       <c r="AM40" s="5">
         <v>1.58</v>
       </c>
       <c r="AN40" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO40" s="5">
         <v>45.6</v>
       </c>
       <c r="AP40" s="5">
         <v>55.8</v>
       </c>
       <c r="AQ40" s="5">
-        <v>0</v>
+        <v>0.28399999999999997</v>
       </c>
       <c r="AR40" s="5">
-        <v>0</v>
+        <v>5.8</v>
       </c>
       <c r="AS40" s="5">
         <v>1.3</v>
       </c>
       <c r="AT40" s="5">
         <v>12.5</v>
       </c>
-      <c r="AU40" s="6" t="s">
-[...21 lines deleted...]
-        <v>26.3</v>
+      <c r="AU40" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV40" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW40" s="38">
+        <v>0.7</v>
+      </c>
+      <c r="AX40" s="38">
+        <v>4.7</v>
+      </c>
+      <c r="AY40" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ40" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA40" s="38">
+        <v>3</v>
+      </c>
+      <c r="BB40" s="38">
+        <v>30.8</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="17" customFormat="1">
       <c r="A41" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="10">
         <v>6.5200000000000008E-2</v>
       </c>
       <c r="D41" s="10">
         <v>0.26514000000000004</v>
       </c>
       <c r="E41" s="10">
         <v>3.0768399999999998</v>
       </c>
       <c r="F41" s="10">
         <v>14.708490000000001</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H41" s="10" t="s">
@@ -7202,84 +7223,84 @@
       <c r="AI41" s="5">
         <v>4.7499999999999999E-3</v>
       </c>
       <c r="AJ41" s="5">
         <v>5.5509999999999997E-2</v>
       </c>
       <c r="AK41" s="5">
         <v>27.171189999999999</v>
       </c>
       <c r="AL41" s="5">
         <v>74.492490000000004</v>
       </c>
       <c r="AM41" s="5">
         <v>5.9500000000000004E-3</v>
       </c>
       <c r="AN41" s="5">
         <v>0.1</v>
       </c>
       <c r="AO41" s="5">
         <v>5.7</v>
       </c>
       <c r="AP41" s="5">
         <v>93.6</v>
       </c>
       <c r="AQ41" s="5">
-        <v>2.8000000000000001E-2</v>
+        <v>7.8E-2</v>
       </c>
       <c r="AR41" s="5">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="AS41" s="5">
-        <v>9.9</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="AT41" s="5">
         <v>127.6</v>
       </c>
-      <c r="AU41" s="6" t="s">
-[...21 lines deleted...]
-        <v>33.4</v>
+      <c r="AU41" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV41" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW41" s="38">
+        <v>7.4</v>
+      </c>
+      <c r="AX41" s="38">
+        <v>78.2</v>
+      </c>
+      <c r="AY41" s="38">
+        <v>0.7</v>
+      </c>
+      <c r="AZ41" s="38">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="BA41" s="38">
+        <v>6.7</v>
+      </c>
+      <c r="BB41" s="38">
+        <v>58.4</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="17" customFormat="1">
       <c r="A42" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="10">
         <v>421</v>
       </c>
       <c r="D42" s="10">
         <v>101.04</v>
       </c>
       <c r="E42" s="10">
         <v>175.35</v>
       </c>
       <c r="F42" s="10">
         <v>40.15672</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H42" s="10" t="s">
@@ -7372,78 +7393,78 @@
       <c r="AK42" s="5">
         <v>140153.43455000001</v>
       </c>
       <c r="AL42" s="5">
         <v>17583.956969999999</v>
       </c>
       <c r="AM42" s="5">
         <v>7926.7</v>
       </c>
       <c r="AN42" s="5">
         <v>1412.4</v>
       </c>
       <c r="AO42" s="5">
         <v>63489.1</v>
       </c>
       <c r="AP42" s="5">
         <v>9734.6</v>
       </c>
       <c r="AQ42" s="5">
         <v>10265.85</v>
       </c>
       <c r="AR42" s="5">
         <v>1626.6</v>
       </c>
       <c r="AS42" s="5">
-        <v>42974.3</v>
+        <v>43004.3</v>
       </c>
       <c r="AT42" s="5">
         <v>7128.7</v>
       </c>
-      <c r="AU42" s="6">
-[...21 lines deleted...]
-        <v>6039.5</v>
+      <c r="AU42" s="38">
+        <v>7284.4</v>
+      </c>
+      <c r="AV42" s="38">
+        <v>1287.2</v>
+      </c>
+      <c r="AW42" s="38">
+        <v>23659.8</v>
+      </c>
+      <c r="AX42" s="38">
+        <v>3971.9</v>
+      </c>
+      <c r="AY42" s="38">
+        <v>22453.8</v>
+      </c>
+      <c r="AZ42" s="38">
+        <v>4484.2</v>
+      </c>
+      <c r="BA42" s="38">
+        <v>47089.2</v>
+      </c>
+      <c r="BB42" s="38">
+        <v>7632.4</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="17" customFormat="1">
       <c r="A43" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H43" s="10" t="s">
@@ -7537,72 +7558,72 @@
       </c>
       <c r="AM43" s="5">
         <v>0</v>
       </c>
       <c r="AN43" s="5">
         <v>0</v>
       </c>
       <c r="AO43" s="5">
         <v>248.5</v>
       </c>
       <c r="AP43" s="5">
         <v>13</v>
       </c>
       <c r="AQ43" s="5">
         <v>0</v>
       </c>
       <c r="AR43" s="5">
         <v>0</v>
       </c>
       <c r="AS43" s="5">
         <v>411.5</v>
       </c>
       <c r="AT43" s="5">
         <v>33.299999999999997</v>
       </c>
-      <c r="AU43" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB43" s="6" t="s">
+      <c r="AU43" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV43" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW43" s="38">
+        <v>339.5</v>
+      </c>
+      <c r="AX43" s="38">
+        <v>26.9</v>
+      </c>
+      <c r="AY43" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ43" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA43" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB43" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="17" customFormat="1">
       <c r="A44" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="10">
         <v>389.99099999999999</v>
       </c>
       <c r="F44" s="10">
         <v>39.726690000000005</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>133</v>
       </c>
@@ -7692,78 +7713,78 @@
       <c r="AK44" s="5">
         <v>41679.957000000002</v>
       </c>
       <c r="AL44" s="5">
         <v>3444.8291100000001</v>
       </c>
       <c r="AM44" s="5">
         <v>5166.6000000000004</v>
       </c>
       <c r="AN44" s="5">
         <v>512.79999999999995</v>
       </c>
       <c r="AO44" s="5">
         <v>27980.7</v>
       </c>
       <c r="AP44" s="5">
         <v>2280.4</v>
       </c>
       <c r="AQ44" s="5">
         <v>5749.92</v>
       </c>
       <c r="AR44" s="5">
         <v>696.4</v>
       </c>
       <c r="AS44" s="5">
-        <v>6917.9</v>
+        <v>7148.7</v>
       </c>
       <c r="AT44" s="5">
         <v>973.7</v>
       </c>
-      <c r="AU44" s="6">
-[...11 lines deleted...]
-      <c r="AY44" s="6">
+      <c r="AU44" s="38">
+        <v>5614.3</v>
+      </c>
+      <c r="AV44" s="38">
+        <v>682.2</v>
+      </c>
+      <c r="AW44" s="38">
+        <v>4780.2</v>
+      </c>
+      <c r="AX44" s="38">
+        <v>642.4</v>
+      </c>
+      <c r="AY44" s="38">
         <v>544</v>
       </c>
-      <c r="AZ44" s="6">
+      <c r="AZ44" s="38">
         <v>57.1</v>
       </c>
-      <c r="BA44" s="6">
-[...3 lines deleted...]
-        <v>942.8</v>
+      <c r="BA44" s="38">
+        <v>11526.5</v>
+      </c>
+      <c r="BB44" s="38">
+        <v>1564.8</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="17" customFormat="1">
       <c r="A45" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E45" s="10">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="F45" s="10">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H45" s="10" t="s">
@@ -7852,77 +7873,77 @@
       <c r="AK45" s="5">
         <v>1097.47135</v>
       </c>
       <c r="AL45" s="5">
         <v>94.41122</v>
       </c>
       <c r="AM45" s="5">
         <v>0</v>
       </c>
       <c r="AN45" s="5">
         <v>0</v>
       </c>
       <c r="AO45" s="5">
         <v>326.10000000000002</v>
       </c>
       <c r="AP45" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="AQ45" s="5">
         <v>0</v>
       </c>
       <c r="AR45" s="5">
         <v>0</v>
       </c>
       <c r="AS45" s="5">
-        <v>21.6</v>
+        <v>66.7</v>
       </c>
       <c r="AT45" s="5">
         <v>43.8</v>
       </c>
-      <c r="AU45" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB45" s="6" t="s">
+      <c r="AU45" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV45" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW45" s="38">
+        <v>66.7</v>
+      </c>
+      <c r="AX45" s="38">
+        <v>43.8</v>
+      </c>
+      <c r="AY45" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ45" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA45" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB45" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:54" s="17" customFormat="1">
       <c r="A46" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="10">
         <v>135</v>
       </c>
       <c r="D46" s="10">
         <v>14.59065</v>
       </c>
       <c r="E46" s="10">
         <v>5.0049999999999999</v>
       </c>
       <c r="F46" s="10">
         <v>4.9578299999999995</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>133</v>
       </c>
@@ -8017,73 +8038,73 @@
       </c>
       <c r="AM46" s="5">
         <v>0</v>
       </c>
       <c r="AN46" s="5">
         <v>0</v>
       </c>
       <c r="AO46" s="5">
         <v>46.3</v>
       </c>
       <c r="AP46" s="5">
         <v>7.2</v>
       </c>
       <c r="AQ46" s="5">
         <v>763.1</v>
       </c>
       <c r="AR46" s="5">
         <v>137.4</v>
       </c>
       <c r="AS46" s="5">
         <v>259.10000000000002</v>
       </c>
       <c r="AT46" s="5">
         <v>164.3</v>
       </c>
-      <c r="AU46" s="6">
+      <c r="AU46" s="38">
         <v>763.1</v>
       </c>
-      <c r="AV46" s="6">
+      <c r="AV46" s="38">
         <v>137.4</v>
       </c>
-      <c r="AW46" s="6">
-[...15 lines deleted...]
-        <v>174.8</v>
+      <c r="AW46" s="38">
+        <v>169.1</v>
+      </c>
+      <c r="AX46" s="38">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="AY46" s="38">
+        <v>2663.1</v>
+      </c>
+      <c r="AZ46" s="38">
+        <v>579.4</v>
+      </c>
+      <c r="BA46" s="38">
+        <v>1865.3</v>
+      </c>
+      <c r="BB46" s="38">
+        <v>260.5</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="17" customFormat="1">
       <c r="A47" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="10">
         <v>0.34520000000000001</v>
       </c>
       <c r="D47" s="10">
         <v>0.61946000000000001</v>
       </c>
       <c r="E47" s="10">
         <v>134.68900000000002</v>
       </c>
       <c r="F47" s="10">
         <v>134.38644000000002</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H47" s="10" t="s">
@@ -8181,73 +8202,73 @@
       </c>
       <c r="AM47" s="5">
         <v>112.30500000000001</v>
       </c>
       <c r="AN47" s="5">
         <v>93.9</v>
       </c>
       <c r="AO47" s="5">
         <v>199.9</v>
       </c>
       <c r="AP47" s="5">
         <v>223.4</v>
       </c>
       <c r="AQ47" s="5">
         <v>163.28100000000001</v>
       </c>
       <c r="AR47" s="5">
         <v>99.4</v>
       </c>
       <c r="AS47" s="5">
         <v>221.9</v>
       </c>
       <c r="AT47" s="5">
         <v>263.60000000000002</v>
       </c>
-      <c r="AU47" s="6">
-[...21 lines deleted...]
-        <v>41.8</v>
+      <c r="AU47" s="38">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="AV47" s="38">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="AW47" s="38">
+        <v>146</v>
+      </c>
+      <c r="AX47" s="38">
+        <v>164.2</v>
+      </c>
+      <c r="AY47" s="38">
+        <v>69.8</v>
+      </c>
+      <c r="AZ47" s="38">
+        <v>49.8</v>
+      </c>
+      <c r="BA47" s="38">
+        <v>29.8</v>
+      </c>
+      <c r="BB47" s="38">
+        <v>43.7</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="17" customFormat="1">
       <c r="A48" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H48" s="10" t="s">
@@ -8341,72 +8362,72 @@
       </c>
       <c r="AM48" s="5">
         <v>0</v>
       </c>
       <c r="AN48" s="5">
         <v>0</v>
       </c>
       <c r="AO48" s="5">
         <v>17.3</v>
       </c>
       <c r="AP48" s="5">
         <v>91.2</v>
       </c>
       <c r="AQ48" s="5">
         <v>1606</v>
       </c>
       <c r="AR48" s="5">
         <v>253.3</v>
       </c>
       <c r="AS48" s="5">
         <v>24.1</v>
       </c>
       <c r="AT48" s="5">
         <v>163</v>
       </c>
-      <c r="AU48" s="6">
-[...5 lines deleted...]
-      <c r="AW48" s="6">
+      <c r="AU48" s="38">
+        <v>1606</v>
+      </c>
+      <c r="AV48" s="38">
+        <v>253.3</v>
+      </c>
+      <c r="AW48" s="38">
         <v>24.1</v>
       </c>
-      <c r="AX48" s="6">
+      <c r="AX48" s="38">
         <v>163</v>
       </c>
-      <c r="AY48" s="6" t="s">
-[...8 lines deleted...]
-      <c r="BB48" s="6" t="s">
+      <c r="AY48" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ48" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA48" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB48" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="49" spans="1:54" s="17" customFormat="1">
       <c r="A49" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="10">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="D49" s="10">
         <v>3.3750000000000002E-2</v>
       </c>
       <c r="E49" s="10">
         <v>1</v>
       </c>
       <c r="F49" s="10">
         <v>0.87870999999999999</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>133</v>
       </c>
@@ -8501,73 +8522,73 @@
       </c>
       <c r="AM49" s="5">
         <v>0</v>
       </c>
       <c r="AN49" s="5">
         <v>0</v>
       </c>
       <c r="AO49" s="5">
         <v>201.3</v>
       </c>
       <c r="AP49" s="5">
         <v>26</v>
       </c>
       <c r="AQ49" s="5">
         <v>1053.6099999999999</v>
       </c>
       <c r="AR49" s="5">
         <v>235.2</v>
       </c>
       <c r="AS49" s="5">
         <v>114.1</v>
       </c>
       <c r="AT49" s="5">
         <v>32.299999999999997</v>
       </c>
-      <c r="AU49" s="6">
+      <c r="AU49" s="38">
         <v>1031.5999999999999</v>
       </c>
-      <c r="AV49" s="6">
+      <c r="AV49" s="38">
         <v>231.1</v>
       </c>
-      <c r="AW49" s="6">
-[...15 lines deleted...]
-        <v>1.3</v>
+      <c r="AW49" s="38">
+        <v>113.8</v>
+      </c>
+      <c r="AX49" s="38">
+        <v>30.2</v>
+      </c>
+      <c r="AY49" s="38">
+        <v>2316.4</v>
+      </c>
+      <c r="AZ49" s="38">
+        <v>491.2</v>
+      </c>
+      <c r="BA49" s="38">
+        <v>23.5</v>
+      </c>
+      <c r="BB49" s="38">
+        <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="17" customFormat="1">
       <c r="A50" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -8661,73 +8682,73 @@
       </c>
       <c r="AM50" s="5">
         <v>0</v>
       </c>
       <c r="AN50" s="5">
         <v>0</v>
       </c>
       <c r="AO50" s="5">
         <v>102.5</v>
       </c>
       <c r="AP50" s="5">
         <v>108.4</v>
       </c>
       <c r="AQ50" s="5">
         <v>0</v>
       </c>
       <c r="AR50" s="5">
         <v>0</v>
       </c>
       <c r="AS50" s="5">
         <v>154.1</v>
       </c>
       <c r="AT50" s="5">
         <v>212.6</v>
       </c>
-      <c r="AU50" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AW50" s="6">
+      <c r="AU50" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV50" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW50" s="38">
         <v>154.1</v>
       </c>
-      <c r="AX50" s="6">
+      <c r="AX50" s="38">
         <v>212.6</v>
       </c>
-      <c r="AY50" s="6">
+      <c r="AY50" s="38">
         <v>404.8</v>
       </c>
-      <c r="AZ50" s="6">
+      <c r="AZ50" s="38">
         <v>68.3</v>
       </c>
-      <c r="BA50" s="6">
-[...3 lines deleted...]
-        <v>263.10000000000002</v>
+      <c r="BA50" s="38">
+        <v>684.5</v>
+      </c>
+      <c r="BB50" s="38">
+        <v>341</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="17" customFormat="1">
       <c r="A51" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E51" s="10">
         <v>0.41425000000000001</v>
       </c>
       <c r="F51" s="10">
         <v>1.3767099999999999</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -8814,83 +8835,83 @@
       <c r="AI51" s="5">
         <v>53.85</v>
       </c>
       <c r="AJ51" s="5">
         <v>16.321000000000002</v>
       </c>
       <c r="AK51" s="5">
         <v>566.45600000000002</v>
       </c>
       <c r="AL51" s="5">
         <v>663.51270999999997</v>
       </c>
       <c r="AM51" s="5">
         <v>0</v>
       </c>
       <c r="AN51" s="5">
         <v>0</v>
       </c>
       <c r="AO51" s="5">
         <v>0</v>
       </c>
       <c r="AP51" s="5">
         <v>0</v>
       </c>
       <c r="AQ51" s="5">
-        <v>0</v>
+        <v>70.268000000000001</v>
       </c>
       <c r="AR51" s="5">
-        <v>0</v>
+        <v>53.5</v>
       </c>
       <c r="AS51" s="5">
         <v>1.6</v>
       </c>
       <c r="AT51" s="5">
         <v>0.9</v>
       </c>
-      <c r="AU51" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB51" s="6" t="s">
+      <c r="AU51" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV51" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW51" s="38">
+        <v>1.6</v>
+      </c>
+      <c r="AX51" s="38">
+        <v>0.9</v>
+      </c>
+      <c r="AY51" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ51" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA51" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB51" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="17" customFormat="1">
       <c r="A52" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="10">
         <v>85</v>
       </c>
       <c r="D52" s="10">
         <v>25.722999999999999</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G52" s="10">
         <v>126</v>
       </c>
@@ -8985,72 +9006,72 @@
       </c>
       <c r="AM52" s="5">
         <v>0</v>
       </c>
       <c r="AN52" s="5">
         <v>0</v>
       </c>
       <c r="AO52" s="5">
         <v>11.4</v>
       </c>
       <c r="AP52" s="5">
         <v>13.5</v>
       </c>
       <c r="AQ52" s="5">
         <v>1394</v>
       </c>
       <c r="AR52" s="5">
         <v>692.2</v>
       </c>
       <c r="AS52" s="5">
         <v>9.9</v>
       </c>
       <c r="AT52" s="5">
         <v>14</v>
       </c>
-      <c r="AU52" s="6">
-[...5 lines deleted...]
-      <c r="AW52" s="6">
+      <c r="AU52" s="38">
+        <v>428</v>
+      </c>
+      <c r="AV52" s="38">
+        <v>214.6</v>
+      </c>
+      <c r="AW52" s="38">
         <v>9.4</v>
       </c>
-      <c r="AX52" s="6">
+      <c r="AX52" s="38">
         <v>13.1</v>
       </c>
-      <c r="AY52" s="6">
-[...5 lines deleted...]
-      <c r="BA52" s="6">
+      <c r="AY52" s="38">
+        <v>3414.9</v>
+      </c>
+      <c r="AZ52" s="38">
+        <v>1685.1</v>
+      </c>
+      <c r="BA52" s="38">
         <v>4</v>
       </c>
-      <c r="BB52" s="6">
+      <c r="BB52" s="38">
         <v>6.3</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="17" customFormat="1">
       <c r="A53" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>133</v>
       </c>
@@ -9129,84 +9150,76 @@
       </c>
       <c r="AI53" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AJ53" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AK53" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AL53" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AM53" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AN53" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AO53" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AP53" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="AQ53" s="5" t="s">
-[...32 lines deleted...]
-      <c r="BB53" s="6" t="s">
+      <c r="AQ53" s="5"/>
+      <c r="AR53" s="5"/>
+      <c r="AS53" s="5"/>
+      <c r="AT53" s="5"/>
+      <c r="AU53" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV53" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW53" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX53" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY53" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ53" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA53" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB53" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="17" customFormat="1">
       <c r="A54" s="2" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E54" s="10">
         <v>116.33828000000001</v>
       </c>
       <c r="F54" s="10">
         <v>201.51608000000004</v>
       </c>
       <c r="G54" s="10">
         <v>6745.5049999999992</v>
       </c>
@@ -9294,84 +9307,84 @@
       <c r="AI54" s="5">
         <v>1847.15</v>
       </c>
       <c r="AJ54" s="5">
         <v>777.1635</v>
       </c>
       <c r="AK54" s="5">
         <v>953.92782</v>
       </c>
       <c r="AL54" s="5">
         <v>374.46350999999999</v>
       </c>
       <c r="AM54" s="5">
         <v>594</v>
       </c>
       <c r="AN54" s="5">
         <v>286.39999999999998</v>
       </c>
       <c r="AO54" s="5">
         <v>363.6</v>
       </c>
       <c r="AP54" s="5">
         <v>190.3</v>
       </c>
       <c r="AQ54" s="5">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="AR54" s="5">
-        <v>0</v>
+        <v>14.9</v>
       </c>
       <c r="AS54" s="5">
         <v>117.9</v>
       </c>
       <c r="AT54" s="5">
         <v>897.3</v>
       </c>
-      <c r="AU54" s="6" t="s">
-[...21 lines deleted...]
-        <v>341.1</v>
+      <c r="AU54" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV54" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW54" s="38">
+        <v>112.5</v>
+      </c>
+      <c r="AX54" s="38">
+        <v>894.3</v>
+      </c>
+      <c r="AY54" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ54" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA54" s="38">
+        <v>179.6</v>
+      </c>
+      <c r="BB54" s="38">
+        <v>509.9</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="17" customFormat="1">
       <c r="A55" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E55" s="10">
         <v>3.5849299999999999</v>
       </c>
       <c r="F55" s="10">
         <v>11.55429</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -9458,84 +9471,84 @@
       <c r="AI55" s="5">
         <v>16500.883150000001</v>
       </c>
       <c r="AJ55" s="5">
         <v>4039.9596299999998</v>
       </c>
       <c r="AK55" s="5">
         <v>6517.4482600000001</v>
       </c>
       <c r="AL55" s="5">
         <v>1013.51905</v>
       </c>
       <c r="AM55" s="5">
         <v>10070.983700000001</v>
       </c>
       <c r="AN55" s="5">
         <v>2279.5</v>
       </c>
       <c r="AO55" s="5">
         <v>1151.5999999999999</v>
       </c>
       <c r="AP55" s="5">
         <v>205.2</v>
       </c>
       <c r="AQ55" s="5">
-        <v>11719.924000000001</v>
+        <v>12112.144</v>
       </c>
       <c r="AR55" s="5">
-        <v>4085.2</v>
+        <v>4235.8999999999996</v>
       </c>
       <c r="AS55" s="5">
-        <v>256.2</v>
+        <v>256</v>
       </c>
       <c r="AT55" s="5">
         <v>93.3</v>
       </c>
-      <c r="AU55" s="6">
-[...21 lines deleted...]
-        <v>25.5</v>
+      <c r="AU55" s="38">
+        <v>1856</v>
+      </c>
+      <c r="AV55" s="38">
+        <v>690.2</v>
+      </c>
+      <c r="AW55" s="38">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="AX55" s="38">
+        <v>64.5</v>
+      </c>
+      <c r="AY55" s="38">
+        <v>8581.6</v>
+      </c>
+      <c r="AZ55" s="38">
+        <v>3361.3</v>
+      </c>
+      <c r="BA55" s="38">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="BB55" s="38">
+        <v>26.8</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="17" customFormat="1">
       <c r="A56" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E56" s="10">
         <v>3.5299100000000005</v>
       </c>
       <c r="F56" s="10">
         <v>12.21181</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H56" s="10" t="s">
@@ -9633,72 +9646,72 @@
       </c>
       <c r="AM56" s="5">
         <v>0</v>
       </c>
       <c r="AN56" s="5">
         <v>0</v>
       </c>
       <c r="AO56" s="5">
         <v>7</v>
       </c>
       <c r="AP56" s="5">
         <v>20</v>
       </c>
       <c r="AQ56" s="5">
         <v>48</v>
       </c>
       <c r="AR56" s="5">
         <v>262.39999999999998</v>
       </c>
       <c r="AS56" s="5">
         <v>104.1</v>
       </c>
       <c r="AT56" s="5">
         <v>399</v>
       </c>
-      <c r="AU56" s="6">
+      <c r="AU56" s="38">
         <v>48</v>
       </c>
-      <c r="AV56" s="6">
+      <c r="AV56" s="38">
         <v>262.39999999999998</v>
       </c>
-      <c r="AW56" s="6">
-[...11 lines deleted...]
-      <c r="BA56" s="6">
+      <c r="AW56" s="38">
+        <v>92.8</v>
+      </c>
+      <c r="AX56" s="38">
+        <v>370.7</v>
+      </c>
+      <c r="AY56" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ56" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA56" s="38">
         <v>28.5</v>
       </c>
-      <c r="BB56" s="6">
+      <c r="BB56" s="38">
         <v>74.5</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="17" customFormat="1">
       <c r="A57" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E57" s="10">
         <v>1.24</v>
       </c>
       <c r="F57" s="10">
         <v>10.10281</v>
       </c>
       <c r="G57" s="10">
         <v>18</v>
       </c>
@@ -9793,73 +9806,73 @@
       </c>
       <c r="AM57" s="5">
         <v>0</v>
       </c>
       <c r="AN57" s="5">
         <v>0</v>
       </c>
       <c r="AO57" s="5">
         <v>3.1</v>
       </c>
       <c r="AP57" s="5">
         <v>48.7</v>
       </c>
       <c r="AQ57" s="5">
         <v>0</v>
       </c>
       <c r="AR57" s="5">
         <v>0</v>
       </c>
       <c r="AS57" s="5">
         <v>4.2</v>
       </c>
       <c r="AT57" s="5">
         <v>61.8</v>
       </c>
-      <c r="AU57" s="6" t="s">
-[...21 lines deleted...]
-        <v>20.100000000000001</v>
+      <c r="AU57" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV57" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW57" s="38">
+        <v>3.7</v>
+      </c>
+      <c r="AX57" s="38">
+        <v>54.6</v>
+      </c>
+      <c r="AY57" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ57" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA57" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BB57" s="38">
+        <v>34.200000000000003</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="17" customFormat="1">
       <c r="A58" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E58" s="10">
         <v>3.85E-2</v>
       </c>
       <c r="F58" s="10">
         <v>0.28511999999999998</v>
       </c>
       <c r="G58" s="10">
         <v>15.725</v>
       </c>
       <c r="H58" s="10">
@@ -9942,84 +9955,84 @@
       <c r="AI58" s="5">
         <v>13.5</v>
       </c>
       <c r="AJ58" s="5">
         <v>4.351</v>
       </c>
       <c r="AK58" s="5">
         <v>152.54920000000001</v>
       </c>
       <c r="AL58" s="5">
         <v>91.061769999999996</v>
       </c>
       <c r="AM58" s="5">
         <v>0</v>
       </c>
       <c r="AN58" s="5">
         <v>0</v>
       </c>
       <c r="AO58" s="5">
         <v>136.9</v>
       </c>
       <c r="AP58" s="5">
         <v>87.5</v>
       </c>
       <c r="AQ58" s="5">
-        <v>0</v>
+        <v>0.67700000000000005</v>
       </c>
       <c r="AR58" s="5">
-        <v>0</v>
+        <v>6.6</v>
       </c>
       <c r="AS58" s="5">
         <v>59.5</v>
       </c>
       <c r="AT58" s="5">
         <v>35</v>
       </c>
-      <c r="AU58" s="6" t="s">
-[...21 lines deleted...]
-        <v>10.9</v>
+      <c r="AU58" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV58" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW58" s="38">
+        <v>58</v>
+      </c>
+      <c r="AX58" s="38">
+        <v>20.8</v>
+      </c>
+      <c r="AY58" s="38">
+        <v>0.3</v>
+      </c>
+      <c r="AZ58" s="38">
+        <v>6</v>
+      </c>
+      <c r="BA58" s="38">
+        <v>10.1</v>
+      </c>
+      <c r="BB58" s="38">
+        <v>19.8</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="17" customFormat="1">
       <c r="A59" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E59" s="10">
         <v>0.30380000000000001</v>
       </c>
       <c r="F59" s="10">
         <v>8.9749999999999996E-2</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H59" s="10" t="s">
@@ -10117,73 +10130,73 @@
       </c>
       <c r="AM59" s="5">
         <v>29.941400000000002</v>
       </c>
       <c r="AN59" s="5">
         <v>933.8</v>
       </c>
       <c r="AO59" s="5">
         <v>50.1</v>
       </c>
       <c r="AP59" s="5">
         <v>1511.8</v>
       </c>
       <c r="AQ59" s="5">
         <v>2.8031999999999999</v>
       </c>
       <c r="AR59" s="5">
         <v>119.6</v>
       </c>
       <c r="AS59" s="5">
         <v>15.9</v>
       </c>
       <c r="AT59" s="5">
         <v>299.8</v>
       </c>
-      <c r="AU59" s="6">
+      <c r="AU59" s="38">
         <v>2.8</v>
       </c>
-      <c r="AV59" s="6">
+      <c r="AV59" s="38">
         <v>119.6</v>
       </c>
-      <c r="AW59" s="6">
-[...15 lines deleted...]
-        <v>19.899999999999999</v>
+      <c r="AW59" s="38">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AX59" s="38">
+        <v>146</v>
+      </c>
+      <c r="AY59" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ59" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA59" s="38">
+        <v>4.3</v>
+      </c>
+      <c r="BB59" s="38">
+        <v>118.3</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="17" customFormat="1">
       <c r="A60" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H60" s="10" t="s">
@@ -10273,72 +10286,72 @@
       </c>
       <c r="AM60" s="5">
         <v>0</v>
       </c>
       <c r="AN60" s="5">
         <v>0</v>
       </c>
       <c r="AO60" s="5">
         <v>0</v>
       </c>
       <c r="AP60" s="5">
         <v>0</v>
       </c>
       <c r="AQ60" s="5">
         <v>0</v>
       </c>
       <c r="AR60" s="5">
         <v>0</v>
       </c>
       <c r="AS60" s="5">
         <v>0</v>
       </c>
       <c r="AT60" s="5">
         <v>0</v>
       </c>
-      <c r="AU60" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB60" s="6" t="s">
+      <c r="AU60" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV60" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW60" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX60" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY60" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ60" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA60" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB60" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="17" customFormat="1">
       <c r="A61" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E61" s="10">
         <v>0.5</v>
       </c>
       <c r="F61" s="10">
         <v>6.6600000000000006E-2</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>133</v>
       </c>
@@ -10433,72 +10446,72 @@
       </c>
       <c r="AM61" s="5">
         <v>0</v>
       </c>
       <c r="AN61" s="5">
         <v>0</v>
       </c>
       <c r="AO61" s="5">
         <v>0.7</v>
       </c>
       <c r="AP61" s="5">
         <v>0.1</v>
       </c>
       <c r="AQ61" s="5">
         <v>0</v>
       </c>
       <c r="AR61" s="5">
         <v>0</v>
       </c>
       <c r="AS61" s="5">
         <v>0</v>
       </c>
       <c r="AT61" s="5">
         <v>0</v>
       </c>
-      <c r="AU61" s="6" t="s">
-[...17 lines deleted...]
-      <c r="BA61" s="6">
+      <c r="AU61" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV61" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW61" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX61" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY61" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ61" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA61" s="38">
         <v>0.1</v>
       </c>
-      <c r="BB61" s="6">
+      <c r="BB61" s="38">
         <v>0.1</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="17" customFormat="1">
       <c r="A62" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>133</v>
       </c>
@@ -10593,72 +10606,72 @@
       </c>
       <c r="AM62" s="5">
         <v>0</v>
       </c>
       <c r="AN62" s="5">
         <v>0</v>
       </c>
       <c r="AO62" s="5">
         <v>0.1</v>
       </c>
       <c r="AP62" s="5">
         <v>4.7</v>
       </c>
       <c r="AQ62" s="5">
         <v>0</v>
       </c>
       <c r="AR62" s="5">
         <v>0</v>
       </c>
       <c r="AS62" s="5">
         <v>0</v>
       </c>
       <c r="AT62" s="5">
         <v>0.9</v>
       </c>
-      <c r="AU62" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB62" s="6">
+      <c r="AU62" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV62" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW62" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX62" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY62" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ62" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA62" s="38">
+        <v>0</v>
+      </c>
+      <c r="BB62" s="38">
         <v>1.2</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="17" customFormat="1">
       <c r="A63" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="10">
         <v>60.9026</v>
       </c>
       <c r="D63" s="10">
         <v>55.077599999999997</v>
       </c>
       <c r="E63" s="10">
         <v>41.272080000000003</v>
       </c>
       <c r="F63" s="10">
         <v>17.65757</v>
       </c>
       <c r="G63" s="10">
         <v>98.633899999999983</v>
       </c>
@@ -10757,73 +10770,73 @@
       </c>
       <c r="AM63" s="5">
         <v>8.8000000000000007</v>
       </c>
       <c r="AN63" s="5">
         <v>49.5</v>
       </c>
       <c r="AO63" s="5">
         <v>7.1</v>
       </c>
       <c r="AP63" s="5">
         <v>52.3</v>
       </c>
       <c r="AQ63" s="5">
         <v>8.3000000000000007</v>
       </c>
       <c r="AR63" s="5">
         <v>21.4</v>
       </c>
       <c r="AS63" s="5">
         <v>0.9</v>
       </c>
       <c r="AT63" s="5">
         <v>44.1</v>
       </c>
-      <c r="AU63" s="6">
-[...5 lines deleted...]
-      <c r="AW63" s="6">
+      <c r="AU63" s="38">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AV63" s="38">
+        <v>13.3</v>
+      </c>
+      <c r="AW63" s="38">
         <v>0.8</v>
       </c>
-      <c r="AX63" s="6">
-[...2 lines deleted...]
-      <c r="AY63" s="6">
+      <c r="AX63" s="38">
+        <v>41.8</v>
+      </c>
+      <c r="AY63" s="38">
         <v>6.7</v>
       </c>
-      <c r="AZ63" s="6">
+      <c r="AZ63" s="38">
         <v>4.8</v>
       </c>
-      <c r="BA63" s="6">
-[...3 lines deleted...]
-        <v>79.8</v>
+      <c r="BA63" s="38">
+        <v>17.5</v>
+      </c>
+      <c r="BB63" s="38">
+        <v>88.2</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="17" customFormat="1">
       <c r="A64" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H64" s="10" t="s">
@@ -10913,72 +10926,72 @@
       </c>
       <c r="AM64" s="5">
         <v>0</v>
       </c>
       <c r="AN64" s="5">
         <v>0</v>
       </c>
       <c r="AO64" s="5">
         <v>2.4</v>
       </c>
       <c r="AP64" s="5">
         <v>8.6999999999999993</v>
       </c>
       <c r="AQ64" s="5">
         <v>0</v>
       </c>
       <c r="AR64" s="5">
         <v>0</v>
       </c>
       <c r="AS64" s="5">
         <v>0</v>
       </c>
       <c r="AT64" s="5">
         <v>0</v>
       </c>
-      <c r="AU64" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB64" s="6" t="s">
+      <c r="AU64" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV64" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW64" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX64" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY64" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ64" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA64" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB64" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="17" customFormat="1">
       <c r="A65" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E65" s="10">
         <v>42.448729999999998</v>
       </c>
       <c r="F65" s="10">
         <v>23.647840000000002</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>133</v>
       </c>
@@ -11068,78 +11081,78 @@
       <c r="AK65" s="5">
         <v>605.48163</v>
       </c>
       <c r="AL65" s="5">
         <v>57.844859999999997</v>
       </c>
       <c r="AM65" s="5">
         <v>280.185</v>
       </c>
       <c r="AN65" s="5">
         <v>1720.7</v>
       </c>
       <c r="AO65" s="5">
         <v>225.4</v>
       </c>
       <c r="AP65" s="5">
         <v>21.4</v>
       </c>
       <c r="AQ65" s="5">
         <v>40.603999999999999</v>
       </c>
       <c r="AR65" s="5">
         <v>327.2</v>
       </c>
       <c r="AS65" s="5">
-        <v>2.1</v>
+        <v>1.8</v>
       </c>
       <c r="AT65" s="5">
-        <v>32.5</v>
-[...1 lines deleted...]
-      <c r="AU65" s="6">
+        <v>29.6</v>
+      </c>
+      <c r="AU65" s="38">
         <v>40.6</v>
       </c>
-      <c r="AV65" s="6">
+      <c r="AV65" s="38">
         <v>327.2</v>
       </c>
-      <c r="AW65" s="6">
-[...15 lines deleted...]
-        <v>44.1</v>
+      <c r="AW65" s="38">
+        <v>1.2</v>
+      </c>
+      <c r="AX65" s="38">
+        <v>13.8</v>
+      </c>
+      <c r="AY65" s="38">
+        <v>4611.8</v>
+      </c>
+      <c r="AZ65" s="38">
+        <v>265.10000000000002</v>
+      </c>
+      <c r="BA65" s="38">
+        <v>9382.7999999999993</v>
+      </c>
+      <c r="BB65" s="38">
+        <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="17" customFormat="1">
       <c r="A66" s="2" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H66" s="10" t="s">
@@ -11229,72 +11242,72 @@
       </c>
       <c r="AM66" s="5">
         <v>0</v>
       </c>
       <c r="AN66" s="5">
         <v>0</v>
       </c>
       <c r="AO66" s="5">
         <v>0.1</v>
       </c>
       <c r="AP66" s="5">
         <v>0.2</v>
       </c>
       <c r="AQ66" s="5">
         <v>0</v>
       </c>
       <c r="AR66" s="5">
         <v>0</v>
       </c>
       <c r="AS66" s="5">
         <v>0</v>
       </c>
       <c r="AT66" s="5">
         <v>0</v>
       </c>
-      <c r="AU66" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB66" s="6" t="s">
+      <c r="AU66" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV66" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW66" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX66" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY66" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ66" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA66" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB66" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:54" s="17" customFormat="1">
       <c r="A67" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>133</v>
       </c>
@@ -11385,72 +11398,72 @@
       </c>
       <c r="AM67" s="5">
         <v>0</v>
       </c>
       <c r="AN67" s="5">
         <v>0</v>
       </c>
       <c r="AO67" s="5">
         <v>0</v>
       </c>
       <c r="AP67" s="5">
         <v>0</v>
       </c>
       <c r="AQ67" s="5">
         <v>0</v>
       </c>
       <c r="AR67" s="5">
         <v>0</v>
       </c>
       <c r="AS67" s="5">
         <v>0</v>
       </c>
       <c r="AT67" s="5">
         <v>0</v>
       </c>
-      <c r="AU67" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB67" s="6" t="s">
+      <c r="AU67" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV67" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW67" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX67" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY67" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ67" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA67" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB67" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="17" customFormat="1">
       <c r="A68" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>133</v>
       </c>
@@ -11545,72 +11558,72 @@
       </c>
       <c r="AM68" s="5">
         <v>68</v>
       </c>
       <c r="AN68" s="5">
         <v>594.29999999999995</v>
       </c>
       <c r="AO68" s="5">
         <v>68</v>
       </c>
       <c r="AP68" s="5">
         <v>174.2</v>
       </c>
       <c r="AQ68" s="5">
         <v>0</v>
       </c>
       <c r="AR68" s="5">
         <v>0</v>
       </c>
       <c r="AS68" s="5">
         <v>0</v>
       </c>
       <c r="AT68" s="5">
         <v>0</v>
       </c>
-      <c r="AU68" s="6" t="s">
-[...20 lines deleted...]
-      <c r="BB68" s="6" t="s">
+      <c r="AU68" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV68" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW68" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX68" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY68" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ68" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA68" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB68" s="40" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="17" customFormat="1">
       <c r="A69" s="2" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E69" s="10">
         <v>0.41900000000000004</v>
       </c>
       <c r="F69" s="10">
         <v>1.2353000000000001</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>133</v>
       </c>
@@ -11705,73 +11718,73 @@
       </c>
       <c r="AM69" s="5">
         <v>0</v>
       </c>
       <c r="AN69" s="5">
         <v>0</v>
       </c>
       <c r="AO69" s="5">
         <v>4</v>
       </c>
       <c r="AP69" s="5">
         <v>8.5</v>
       </c>
       <c r="AQ69" s="5">
         <v>0</v>
       </c>
       <c r="AR69" s="5">
         <v>0</v>
       </c>
       <c r="AS69" s="5">
         <v>0.1</v>
       </c>
       <c r="AT69" s="5">
         <v>2.7</v>
       </c>
-      <c r="AU69" s="5" t="s">
-[...20 lines deleted...]
-      <c r="BB69" s="5">
+      <c r="AU69" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV69" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW69" s="41">
         <v>0.1</v>
+      </c>
+      <c r="AX69" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="AY69" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ69" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA69" s="41">
+        <v>0.1</v>
+      </c>
+      <c r="BB69" s="41">
+        <v>0.3</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="17" customFormat="1">
       <c r="A70" s="2" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E70" s="10">
         <v>0.01</v>
       </c>
       <c r="F70" s="10">
         <v>0.24016000000000001</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>133</v>
       </c>
       <c r="H70" s="10" t="s">
@@ -11849,84 +11862,76 @@
       </c>
       <c r="AI70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AJ70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AK70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AL70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AM70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AN70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AO70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AP70" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="AQ70" s="5" t="s">
-[...32 lines deleted...]
-      <c r="BB70" s="5" t="s">
+      <c r="AQ70" s="5"/>
+      <c r="AR70" s="5"/>
+      <c r="AS70" s="5"/>
+      <c r="AT70" s="5"/>
+      <c r="AU70" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV70" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW70" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX70" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY70" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ70" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA70" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB70" s="40" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="17" customFormat="1">
       <c r="A71" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>133</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>133</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>133</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>133</v>
       </c>
@@ -12017,72 +12022,72 @@
       </c>
       <c r="AM71" s="5">
         <v>0</v>
       </c>
       <c r="AN71" s="5">
         <v>0</v>
       </c>
       <c r="AO71" s="5">
         <v>0</v>
       </c>
       <c r="AP71" s="5">
         <v>0</v>
       </c>
       <c r="AQ71" s="5">
         <v>0</v>
       </c>
       <c r="AR71" s="5">
         <v>0</v>
       </c>
       <c r="AS71" s="5">
         <v>0</v>
       </c>
       <c r="AT71" s="5">
         <v>0</v>
       </c>
-      <c r="AU71" s="5" t="s">
-[...20 lines deleted...]
-      <c r="BB71" s="5" t="s">
+      <c r="AU71" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV71" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW71" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX71" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY71" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ71" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA71" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB71" s="40" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:54" s="17" customFormat="1">
       <c r="A72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>133</v>
       </c>
       <c r="E72" s="8">
         <v>0.182</v>
       </c>
       <c r="F72" s="8">
         <v>0.755</v>
       </c>
       <c r="G72" s="8">
         <v>3.3000000000000002E-2</v>
       </c>
@@ -12177,105 +12182,105 @@
       </c>
       <c r="AM72" s="9">
         <v>0</v>
       </c>
       <c r="AN72" s="9">
         <v>0</v>
       </c>
       <c r="AO72" s="9">
         <v>0.1</v>
       </c>
       <c r="AP72" s="9">
         <v>0.1</v>
       </c>
       <c r="AQ72" s="9">
         <v>0</v>
       </c>
       <c r="AR72" s="9">
         <v>0</v>
       </c>
       <c r="AS72" s="9">
         <v>0</v>
       </c>
       <c r="AT72" s="9">
         <v>0</v>
       </c>
-      <c r="AU72" s="9" t="s">
-[...21 lines deleted...]
-        <v>0</v>
+      <c r="AU72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA72" s="43">
+        <v>0.1</v>
+      </c>
+      <c r="BB72" s="43">
+        <v>0.3</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="13"/>
       <c r="B73" s="13"/>
       <c r="C73" s="14"/>
       <c r="D73" s="14"/>
       <c r="E73" s="14"/>
       <c r="F73" s="14"/>
       <c r="G73" s="14"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="14"/>
       <c r="L73" s="14"/>
       <c r="M73" s="14"/>
       <c r="N73" s="14"/>
       <c r="O73" s="14"/>
       <c r="AI73" s="4"/>
       <c r="AJ73" s="4"/>
       <c r="AK73" s="4"/>
       <c r="AL73" s="4"/>
       <c r="AM73" s="20"/>
       <c r="AN73" s="20"/>
       <c r="AO73" s="20"/>
       <c r="AP73" s="20"/>
     </row>
     <row r="74" spans="1:54" ht="15" customHeight="1">
-      <c r="A74" s="32" t="s">
+      <c r="A74" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="B74" s="32"/>
+      <c r="B74" s="30"/>
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
       <c r="AK74" s="4"/>
       <c r="AL74" s="4"/>
       <c r="AM74" s="3"/>
       <c r="AN74" s="3"/>
       <c r="AO74" s="3"/>
       <c r="AP74" s="3"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
       <c r="AK75" s="4"/>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
     </row>
     <row r="77" spans="1:54">
       <c r="H77" s="21"/>
     </row>
     <row r="78" spans="1:54">
       <c r="H78" s="21"/>
     </row>
@@ -12449,94 +12454,94 @@
     </row>
     <row r="135" spans="6:8">
       <c r="H135" s="21"/>
     </row>
     <row r="136" spans="6:8">
       <c r="H136" s="21"/>
     </row>
     <row r="137" spans="6:8">
       <c r="H137" s="21"/>
     </row>
     <row r="138" spans="6:8">
       <c r="H138" s="21"/>
     </row>
     <row r="139" spans="6:8">
       <c r="H139" s="21"/>
     </row>
     <row r="140" spans="6:8">
       <c r="H140" s="21"/>
     </row>
     <row r="141" spans="6:8">
       <c r="F141" s="7"/>
       <c r="H141" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AW5:AX5"/>
-[...16 lines deleted...]
-    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="G5:H5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="A1:AP1"/>
+    <mergeCell ref="A2:AP2"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="K5:L5"/>
     <mergeCell ref="W5:X5"/>
-    <mergeCell ref="M5:N5"/>
-[...5 lines deleted...]
-    <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="Y5:Z5"/>
-    <mergeCell ref="AU4:AX4"/>
-    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Западно-Казахстанская</vt:lpstr>
     </vt:vector>