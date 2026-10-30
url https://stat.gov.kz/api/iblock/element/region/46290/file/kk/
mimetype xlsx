--- v0 (2026-07-21)
+++ v1 (2026-10-30)
@@ -1,79 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\дин ряды 1-ТС\2007\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Дин ряды 1-Тс август\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28425" windowHeight="11610" tabRatio="899"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="12150" tabRatio="899"/>
   </bookViews>
   <sheets>
     <sheet name="Батыс Қазақстан " sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE7" i="7" l="1"/>
   <c r="AF7" i="7"/>
   <c r="AG7" i="7"/>
   <c r="AH7" i="7"/>
   <c r="AI7" i="7"/>
   <c r="AJ7" i="7"/>
   <c r="AK7" i="7"/>
   <c r="AL7" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="71">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>Лошади, ослы, мулы и лошаки живые</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>Крупный рогатый скот живой</t>
   </si>
   <si>
     <t>0103</t>
   </si>
   <si>
     <t>Свиньи живые</t>
   </si>
   <si>
@@ -245,66 +246,62 @@
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы өнімдерінің тауарлар экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Батыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
    </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...5 lines deleted...]
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="198" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -462,169 +459,176 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="198" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -891,409 +895,413 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AU7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="AT7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AU7" sqref="AU7:BB36"/>
+      <selection pane="bottomRight" activeCell="AV30" sqref="AV30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="28.5" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="32"/>
-[...35 lines deleted...]
-      <c r="AL1" s="32"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
     </row>
     <row r="2" spans="1:54" ht="28.5" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="B2" s="32"/>
-[...35 lines deleted...]
-      <c r="AL2" s="32"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="39"/>
+      <c r="AC2" s="39"/>
+      <c r="AD2" s="39"/>
+      <c r="AE2" s="39"/>
+      <c r="AF2" s="39"/>
+      <c r="AG2" s="39"/>
+      <c r="AH2" s="39"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="39"/>
+      <c r="AL2" s="39"/>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" s="14"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
     </row>
     <row r="4" spans="1:54" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="41" t="s">
+      <c r="B4" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="C4" s="31">
+      <c r="C4" s="23">
         <v>2015</v>
       </c>
-      <c r="D4" s="31"/>
-[...2 lines deleted...]
-      <c r="G4" s="31">
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23">
         <v>2016</v>
       </c>
-      <c r="H4" s="31"/>
-[...2 lines deleted...]
-      <c r="K4" s="31">
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23">
         <v>2017</v>
       </c>
-      <c r="L4" s="31"/>
-[...2 lines deleted...]
-      <c r="O4" s="31">
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23"/>
+      <c r="O4" s="23">
         <v>2018</v>
       </c>
-      <c r="P4" s="31"/>
-[...2 lines deleted...]
-      <c r="S4" s="31">
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23">
         <v>2019</v>
       </c>
-      <c r="T4" s="31"/>
-[...2 lines deleted...]
-      <c r="W4" s="31">
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23">
         <v>2020</v>
       </c>
-      <c r="X4" s="31"/>
-[...2 lines deleted...]
-      <c r="AA4" s="33">
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="24"/>
+      <c r="AA4" s="40">
         <v>2021</v>
       </c>
-      <c r="AB4" s="33"/>
-[...2 lines deleted...]
-      <c r="AE4" s="28">
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="34">
         <v>2022</v>
       </c>
-      <c r="AF4" s="34"/>
-[...2 lines deleted...]
-      <c r="AI4" s="28">
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="34">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="29"/>
-[...2 lines deleted...]
-      <c r="AM4" s="28">
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="35"/>
+      <c r="AL4" s="36"/>
+      <c r="AM4" s="34">
         <v>2024</v>
       </c>
-      <c r="AN4" s="29"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="24" t="s">
+      <c r="AN4" s="35"/>
+      <c r="AO4" s="35"/>
+      <c r="AP4" s="36"/>
+      <c r="AQ4" s="34">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="35"/>
+      <c r="AS4" s="35"/>
+      <c r="AT4" s="36"/>
+      <c r="AU4" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="AR4" s="25"/>
-[...2 lines deleted...]
-      <c r="AU4" s="24" t="s">
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="27"/>
+      <c r="AY4" s="25" t="s">
         <v>70</v>
       </c>
-      <c r="AV4" s="25"/>
-[...7 lines deleted...]
-      <c r="BB4" s="26"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="27"/>
     </row>
     <row r="5" spans="1:54" s="3" customFormat="1">
-      <c r="A5" s="39"/>
-[...5 lines deleted...]
-      <c r="E5" s="31" t="s">
+      <c r="A5" s="31"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="31"/>
-[...4 lines deleted...]
-      <c r="I5" s="31" t="s">
+      <c r="F5" s="23"/>
+      <c r="G5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="31"/>
-[...4 lines deleted...]
-      <c r="M5" s="31" t="s">
+      <c r="J5" s="23"/>
+      <c r="K5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="31"/>
-[...4 lines deleted...]
-      <c r="Q5" s="31" t="s">
+      <c r="N5" s="23"/>
+      <c r="O5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="23"/>
+      <c r="Q5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="31"/>
-[...4 lines deleted...]
-      <c r="U5" s="31" t="s">
+      <c r="R5" s="23"/>
+      <c r="S5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="23"/>
+      <c r="U5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="31"/>
-[...4 lines deleted...]
-      <c r="Y5" s="31" t="s">
+      <c r="V5" s="23"/>
+      <c r="W5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="23"/>
+      <c r="Y5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="36"/>
-[...4 lines deleted...]
-      <c r="AC5" s="31" t="s">
+      <c r="Z5" s="24"/>
+      <c r="AA5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="23"/>
+      <c r="AC5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="31"/>
-[...4 lines deleted...]
-      <c r="AG5" s="31" t="s">
+      <c r="AD5" s="23"/>
+      <c r="AE5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="23"/>
+      <c r="AG5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="31"/>
-[...4 lines deleted...]
-      <c r="AK5" s="31" t="s">
+      <c r="AH5" s="23"/>
+      <c r="AI5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="23"/>
+      <c r="AK5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="31"/>
-[...4 lines deleted...]
-      <c r="AO5" s="31" t="s">
+      <c r="AL5" s="23"/>
+      <c r="AM5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="23"/>
+      <c r="AO5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="31"/>
-[...4 lines deleted...]
-      <c r="AS5" s="27" t="s">
+      <c r="AP5" s="23"/>
+      <c r="AQ5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="28"/>
+      <c r="AS5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="27"/>
-[...4 lines deleted...]
-      <c r="AW5" s="27" t="s">
+      <c r="AT5" s="28"/>
+      <c r="AU5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="28"/>
+      <c r="AW5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="27"/>
-[...4 lines deleted...]
-      <c r="BA5" s="27" t="s">
+      <c r="AX5" s="28"/>
+      <c r="AY5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="28"/>
+      <c r="BA5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="27"/>
+      <c r="BB5" s="28"/>
     </row>
     <row r="6" spans="1:54" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="40"/>
-      <c r="B6" s="41"/>
+      <c r="A6" s="32"/>
+      <c r="B6" s="33"/>
       <c r="C6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>64</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>64</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>64</v>
       </c>
       <c r="K6" s="4" t="s">
@@ -1370,84 +1378,84 @@
       </c>
       <c r="AI6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>64</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>64</v>
       </c>
       <c r="AM6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="AN6" s="4" t="s">
         <v>64</v>
       </c>
       <c r="AO6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="AP6" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="AQ6" s="23" t="s">
+      <c r="AQ6" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="AR6" s="23" t="s">
+      <c r="AR6" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="AS6" s="23" t="s">
+      <c r="AS6" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="AT6" s="23" t="s">
+      <c r="AT6" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="AU6" s="23" t="s">
+      <c r="AU6" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="AV6" s="23" t="s">
+      <c r="AV6" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="AW6" s="23" t="s">
+      <c r="AW6" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="AX6" s="23" t="s">
+      <c r="AX6" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="AY6" s="23" t="s">
+      <c r="AY6" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="AZ6" s="23" t="s">
+      <c r="AZ6" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="BA6" s="23" t="s">
+      <c r="BA6" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="BB6" s="23" t="s">
+      <c r="BB6" s="47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:54" s="18" customFormat="1">
       <c r="A7" s="1"/>
       <c r="B7" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C7" s="7">
         <v>3208.4396400000001</v>
       </c>
       <c r="D7" s="7">
         <v>3519.04898</v>
       </c>
       <c r="E7" s="7">
         <v>7279.073629999999</v>
       </c>
       <c r="F7" s="7">
         <v>16150.834379999995</v>
       </c>
       <c r="G7" s="7">
         <v>2328.7822000000006</v>
       </c>
       <c r="H7" s="7">
         <v>4950.9967400000005</v>
@@ -1540,85 +1548,85 @@
       </c>
       <c r="AJ7" s="21">
         <f t="shared" si="0"/>
         <v>4668.4841800000004</v>
       </c>
       <c r="AK7" s="21">
         <f t="shared" si="0"/>
         <v>9399.4875599999978</v>
       </c>
       <c r="AL7" s="21">
         <f t="shared" si="0"/>
         <v>25242.695059999998</v>
       </c>
       <c r="AM7" s="22">
         <v>4123.7522600000002</v>
       </c>
       <c r="AN7" s="22">
         <v>7986.8</v>
       </c>
       <c r="AO7" s="22">
         <v>9512.2000000000007</v>
       </c>
       <c r="AP7" s="22">
         <v>25317.200000000001</v>
       </c>
-      <c r="AQ7" s="22">
-[...33 lines deleted...]
-        <v>13730.100000000002</v>
+      <c r="AQ7" s="44">
+        <v>2419.2083000000002</v>
+      </c>
+      <c r="AR7" s="44">
+        <v>6123.2</v>
+      </c>
+      <c r="AS7" s="44">
+        <v>9146.7999999999993</v>
+      </c>
+      <c r="AT7" s="44">
+        <v>29555.599999999999</v>
+      </c>
+      <c r="AU7" s="43">
+        <v>1539.6</v>
+      </c>
+      <c r="AV7" s="43">
+        <v>2043.7000000000003</v>
+      </c>
+      <c r="AW7" s="43">
+        <v>6019.3</v>
+      </c>
+      <c r="AX7" s="43">
+        <v>19691</v>
+      </c>
+      <c r="AY7" s="43">
+        <v>1398.8</v>
+      </c>
+      <c r="AZ7" s="43">
+        <v>9414.7000000000007</v>
+      </c>
+      <c r="BA7" s="43">
+        <v>7080.5999999999985</v>
+      </c>
+      <c r="BB7" s="43">
+        <v>25596.1</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="17" customFormat="1">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="8">
         <v>0.9</v>
       </c>
       <c r="D8" s="8">
         <v>1.6883999999999999</v>
       </c>
       <c r="E8" s="8">
         <v>0</v>
       </c>
       <c r="F8" s="8">
         <v>0</v>
       </c>
       <c r="G8" s="8">
         <v>1.2</v>
       </c>
       <c r="H8" s="8">
@@ -1700,73 +1708,73 @@
       </c>
       <c r="AI8" s="10">
         <v>0.22</v>
       </c>
       <c r="AJ8" s="10">
         <v>0.17</v>
       </c>
       <c r="AK8" s="10">
         <v>470.065</v>
       </c>
       <c r="AL8" s="10">
         <v>262.14400000000001</v>
       </c>
       <c r="AM8" s="20">
         <v>18.7</v>
       </c>
       <c r="AN8" s="20">
         <v>11</v>
       </c>
       <c r="AO8" s="20">
         <v>669.4</v>
       </c>
       <c r="AP8" s="20">
         <v>373.9</v>
       </c>
-      <c r="AQ8" s="20">
+      <c r="AQ8" s="44">
         <v>289.72000000000003</v>
       </c>
-      <c r="AR8" s="20">
+      <c r="AR8" s="44">
         <v>235.4</v>
       </c>
-      <c r="AS8" s="20">
+      <c r="AS8" s="44">
         <v>36.5</v>
       </c>
-      <c r="AT8" s="20">
+      <c r="AT8" s="44">
         <v>19.3</v>
       </c>
       <c r="AU8" s="43">
-        <v>85.4</v>
+        <v>197.7</v>
       </c>
       <c r="AV8" s="43">
-        <v>85.4</v>
+        <v>175.4</v>
       </c>
       <c r="AW8" s="43">
-        <v>21</v>
+        <v>21.4</v>
       </c>
       <c r="AX8" s="43">
-        <v>14.2</v>
+        <v>14.6</v>
       </c>
       <c r="AY8" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ8" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA8" s="43">
         <v>1.3</v>
       </c>
       <c r="BB8" s="43">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="17" customFormat="1">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="8">
         <v>1476.6220000000001</v>
       </c>
       <c r="D9" s="8">
@@ -1864,85 +1872,85 @@
       </c>
       <c r="AI9" s="10">
         <v>3186.1881199999998</v>
       </c>
       <c r="AJ9" s="10">
         <v>3161.2627200000002</v>
       </c>
       <c r="AK9" s="10">
         <v>208.012</v>
       </c>
       <c r="AL9" s="10">
         <v>49.914619999999999</v>
       </c>
       <c r="AM9" s="20">
         <v>3224.9906500000002</v>
       </c>
       <c r="AN9" s="20">
         <v>3799.5</v>
       </c>
       <c r="AO9" s="20">
         <v>381.4</v>
       </c>
       <c r="AP9" s="20">
         <v>368.9</v>
       </c>
-      <c r="AQ9" s="20">
+      <c r="AQ9" s="44">
         <v>1265.1199999999999</v>
       </c>
-      <c r="AR9" s="20">
+      <c r="AR9" s="44">
         <v>1617.4</v>
       </c>
-      <c r="AS9" s="20">
+      <c r="AS9" s="44">
         <v>207.2</v>
       </c>
-      <c r="AT9" s="20">
+      <c r="AT9" s="44">
         <v>1144</v>
       </c>
       <c r="AU9" s="43">
         <v>1265.0999999999999</v>
       </c>
       <c r="AV9" s="43">
         <v>1617.4</v>
       </c>
       <c r="AW9" s="43">
         <v>207.2</v>
       </c>
       <c r="AX9" s="43">
         <v>1144</v>
       </c>
       <c r="AY9" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ9" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA9" s="43">
-        <v>49.9</v>
+        <v>208.3</v>
       </c>
       <c r="BB9" s="43">
-        <v>392.2</v>
+        <v>1756.9</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="17" customFormat="1">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="8">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>10.46</v>
       </c>
       <c r="F10" s="8">
         <v>31.116299999999999</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
@@ -2020,60 +2028,60 @@
       </c>
       <c r="AI10" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AJ10" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AK10" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AL10" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AM10" s="20">
         <v>0</v>
       </c>
       <c r="AN10" s="20">
         <v>0</v>
       </c>
       <c r="AO10" s="20">
         <v>0</v>
       </c>
       <c r="AP10" s="20">
         <v>0</v>
       </c>
-      <c r="AQ10" s="20">
-[...8 lines deleted...]
-      <c r="AT10" s="20">
+      <c r="AQ10" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="44">
         <v>0</v>
       </c>
       <c r="AU10" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV10" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW10" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX10" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY10" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ10" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA10" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB10" s="43" t="s">
         <v>57</v>
@@ -2180,79 +2188,79 @@
       </c>
       <c r="AI11" s="10">
         <v>409.4</v>
       </c>
       <c r="AJ11" s="10">
         <v>218.5</v>
       </c>
       <c r="AK11" s="10">
         <v>0</v>
       </c>
       <c r="AL11" s="10">
         <v>0</v>
       </c>
       <c r="AM11" s="20">
         <v>137.047</v>
       </c>
       <c r="AN11" s="20">
         <v>281.10000000000002</v>
       </c>
       <c r="AO11" s="20">
         <v>0</v>
       </c>
       <c r="AP11" s="20">
         <v>0</v>
       </c>
-      <c r="AQ11" s="20">
+      <c r="AQ11" s="44">
         <v>36.064999999999998</v>
       </c>
-      <c r="AR11" s="20">
+      <c r="AR11" s="44">
         <v>39.6</v>
       </c>
-      <c r="AS11" s="20">
-[...2 lines deleted...]
-      <c r="AT11" s="20">
+      <c r="AS11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="44">
         <v>0</v>
       </c>
       <c r="AU11" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV11" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW11" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX11" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY11" s="43">
-        <v>7</v>
+        <v>27.5</v>
       </c>
       <c r="AZ11" s="43">
-        <v>4.7</v>
+        <v>29.2</v>
       </c>
       <c r="BA11" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB11" s="43" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="17" customFormat="1">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="8">
         <v>0</v>
       </c>
       <c r="D12" s="8">
         <v>0</v>
       </c>
       <c r="E12" s="8">
         <v>61.3536</v>
       </c>
       <c r="F12" s="8">
@@ -2340,85 +2348,85 @@
       </c>
       <c r="AI12" s="10">
         <v>0</v>
       </c>
       <c r="AJ12" s="10">
         <v>0</v>
       </c>
       <c r="AK12" s="10">
         <v>33.319000000000003</v>
       </c>
       <c r="AL12" s="10">
         <v>141.36881</v>
       </c>
       <c r="AM12" s="20">
         <v>0</v>
       </c>
       <c r="AN12" s="20">
         <v>0</v>
       </c>
       <c r="AO12" s="20">
         <v>55.6</v>
       </c>
       <c r="AP12" s="20">
         <v>285</v>
       </c>
-      <c r="AQ12" s="20">
-[...5 lines deleted...]
-      <c r="AS12" s="20">
+      <c r="AQ12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="44">
         <v>89.1</v>
       </c>
-      <c r="AT12" s="20">
+      <c r="AT12" s="44">
         <v>344.6</v>
       </c>
       <c r="AU12" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV12" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW12" s="43">
-        <v>77.599999999999994</v>
+        <v>83.3</v>
       </c>
       <c r="AX12" s="43">
-        <v>168</v>
+        <v>219.7</v>
       </c>
       <c r="AY12" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ12" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA12" s="43">
-        <v>24.2</v>
+        <v>27.7</v>
       </c>
       <c r="BB12" s="43">
-        <v>72.7</v>
+        <v>137.4</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="17" customFormat="1">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>57</v>
       </c>
       <c r="H13" s="8" t="s">
@@ -2500,60 +2508,60 @@
       </c>
       <c r="AI13" s="10">
         <v>1.6E-2</v>
       </c>
       <c r="AJ13" s="10">
         <v>1</v>
       </c>
       <c r="AK13" s="10">
         <v>0</v>
       </c>
       <c r="AL13" s="10">
         <v>0</v>
       </c>
       <c r="AM13" s="20">
         <v>0</v>
       </c>
       <c r="AN13" s="20">
         <v>0</v>
       </c>
       <c r="AO13" s="20">
         <v>0</v>
       </c>
       <c r="AP13" s="20">
         <v>0</v>
       </c>
-      <c r="AQ13" s="20">
-[...8 lines deleted...]
-      <c r="AT13" s="20">
+      <c r="AQ13" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT13" s="44">
         <v>0</v>
       </c>
       <c r="AU13" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV13" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW13" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX13" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY13" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ13" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA13" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB13" s="43" t="s">
         <v>57</v>
@@ -2660,79 +2668,79 @@
       </c>
       <c r="AI14" s="10">
         <v>0</v>
       </c>
       <c r="AJ14" s="10">
         <v>0</v>
       </c>
       <c r="AK14" s="10">
         <v>23.802</v>
       </c>
       <c r="AL14" s="10">
         <v>32.951000000000001</v>
       </c>
       <c r="AM14" s="20">
         <v>0</v>
       </c>
       <c r="AN14" s="20">
         <v>0</v>
       </c>
       <c r="AO14" s="20">
         <v>286.60000000000002</v>
       </c>
       <c r="AP14" s="20">
         <v>767.5</v>
       </c>
-      <c r="AQ14" s="20">
-[...15 lines deleted...]
-        <v>57</v>
+      <c r="AQ14" s="44">
+        <v>599.1585</v>
+      </c>
+      <c r="AR14" s="44">
+        <v>3212.8</v>
+      </c>
+      <c r="AS14" s="44">
+        <v>212.9</v>
+      </c>
+      <c r="AT14" s="44">
+        <v>793.6</v>
+      </c>
+      <c r="AU14" s="43">
+        <v>3.5</v>
+      </c>
+      <c r="AV14" s="43">
+        <v>20.8</v>
       </c>
       <c r="AW14" s="43">
-        <v>34.799999999999997</v>
+        <v>172.8</v>
       </c>
       <c r="AX14" s="43">
-        <v>65.8</v>
+        <v>634.20000000000005</v>
       </c>
       <c r="AY14" s="43">
-        <v>653.9</v>
+        <v>1182.7</v>
       </c>
       <c r="AZ14" s="43">
-        <v>4326.6000000000004</v>
+        <v>7915</v>
       </c>
       <c r="BA14" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB14" s="43" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="17" customFormat="1">
       <c r="A15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="8">
         <v>0</v>
       </c>
       <c r="D15" s="8">
         <v>0</v>
       </c>
       <c r="E15" s="8">
         <v>2139.27342</v>
       </c>
       <c r="F15" s="8">
@@ -2824,85 +2832,85 @@
       </c>
       <c r="AI15" s="10">
         <v>0</v>
       </c>
       <c r="AJ15" s="10">
         <v>0</v>
       </c>
       <c r="AK15" s="10">
         <v>156.47194999999999</v>
       </c>
       <c r="AL15" s="10">
         <v>638.24198999999999</v>
       </c>
       <c r="AM15" s="20">
         <v>0</v>
       </c>
       <c r="AN15" s="20">
         <v>0</v>
       </c>
       <c r="AO15" s="20">
         <v>557.20000000000005</v>
       </c>
       <c r="AP15" s="20">
         <v>1719.9</v>
       </c>
-      <c r="AQ15" s="20">
-[...9 lines deleted...]
-        <v>281.2</v>
+      <c r="AQ15" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="44">
+        <v>90</v>
+      </c>
+      <c r="AT15" s="44">
+        <v>379</v>
       </c>
       <c r="AU15" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV15" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW15" s="43">
-        <v>55.4</v>
+        <v>59.5</v>
       </c>
       <c r="AX15" s="43">
-        <v>207.3</v>
+        <v>220.4</v>
       </c>
       <c r="AY15" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ15" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA15" s="43">
-        <v>820.2</v>
+        <v>1204.9000000000001</v>
       </c>
       <c r="BB15" s="43">
-        <v>3640.6</v>
+        <v>5370.6</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="17" customFormat="1">
       <c r="A16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="8">
         <v>84.456800000000001</v>
       </c>
       <c r="D16" s="8">
         <v>71.001050000000006</v>
       </c>
       <c r="E16" s="8">
         <v>291.64136999999999</v>
       </c>
       <c r="F16" s="8">
         <v>829.04561000000001</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
@@ -2984,85 +2992,85 @@
       </c>
       <c r="AI16" s="10">
         <v>0</v>
       </c>
       <c r="AJ16" s="10">
         <v>0</v>
       </c>
       <c r="AK16" s="10">
         <v>626.02572999999995</v>
       </c>
       <c r="AL16" s="10">
         <v>1372.4724100000001</v>
       </c>
       <c r="AM16" s="20">
         <v>0</v>
       </c>
       <c r="AN16" s="20">
         <v>0</v>
       </c>
       <c r="AO16" s="20">
         <v>1012.8</v>
       </c>
       <c r="AP16" s="20">
         <v>1984.9</v>
       </c>
-      <c r="AQ16" s="20">
-[...5 lines deleted...]
-      <c r="AS16" s="20">
+      <c r="AQ16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="44">
         <v>1164.5999999999999</v>
       </c>
-      <c r="AT16" s="20">
+      <c r="AT16" s="44">
         <v>3016.8</v>
       </c>
       <c r="AU16" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV16" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW16" s="43">
-        <v>420.9</v>
+        <v>739.2</v>
       </c>
       <c r="AX16" s="43">
-        <v>944.5</v>
+        <v>1812.1</v>
       </c>
       <c r="AY16" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ16" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA16" s="43">
-        <v>398.4</v>
+        <v>776</v>
       </c>
       <c r="BB16" s="43">
-        <v>923.6</v>
+        <v>1815.5</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="17" customFormat="1">
       <c r="A17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
         <v>0.10872999999999999</v>
       </c>
       <c r="D17" s="8">
         <v>0.85679000000000005</v>
       </c>
       <c r="E17" s="8">
         <v>49.993600000000001</v>
       </c>
       <c r="F17" s="8">
         <v>173.48027999999999</v>
       </c>
       <c r="G17" s="8">
         <v>77.697199999999995</v>
       </c>
       <c r="H17" s="8">
@@ -3148,60 +3156,60 @@
       </c>
       <c r="AI17" s="10">
         <v>74.53913</v>
       </c>
       <c r="AJ17" s="10">
         <v>360.76938999999999</v>
       </c>
       <c r="AK17" s="10">
         <v>0</v>
       </c>
       <c r="AL17" s="10">
         <v>0</v>
       </c>
       <c r="AM17" s="20">
         <v>569.19961000000001</v>
       </c>
       <c r="AN17" s="20">
         <v>3184.8</v>
       </c>
       <c r="AO17" s="20">
         <v>0</v>
       </c>
       <c r="AP17" s="20">
         <v>0</v>
       </c>
-      <c r="AQ17" s="20">
+      <c r="AQ17" s="44">
         <v>64.004000000000005</v>
       </c>
-      <c r="AR17" s="20">
+      <c r="AR17" s="44">
         <v>246.4</v>
       </c>
-      <c r="AS17" s="20">
-[...2 lines deleted...]
-      <c r="AT17" s="20">
+      <c r="AS17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="44">
         <v>0</v>
       </c>
       <c r="AU17" s="43">
         <v>1</v>
       </c>
       <c r="AV17" s="43">
         <v>7</v>
       </c>
       <c r="AW17" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX17" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY17" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ17" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA17" s="43">
         <v>18.100000000000001</v>
       </c>
       <c r="BB17" s="43">
         <v>83.1</v>
@@ -3308,85 +3316,85 @@
       </c>
       <c r="AI18" s="10">
         <v>0</v>
       </c>
       <c r="AJ18" s="10">
         <v>0</v>
       </c>
       <c r="AK18" s="10">
         <v>1627.59293</v>
       </c>
       <c r="AL18" s="10">
         <v>4467.4453299999996</v>
       </c>
       <c r="AM18" s="20">
         <v>0</v>
       </c>
       <c r="AN18" s="20">
         <v>0</v>
       </c>
       <c r="AO18" s="20">
         <v>1587.8</v>
       </c>
       <c r="AP18" s="20">
         <v>4261.5</v>
       </c>
-      <c r="AQ18" s="20">
-[...5 lines deleted...]
-      <c r="AS18" s="20">
+      <c r="AQ18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="44">
         <v>2466.1999999999998</v>
       </c>
-      <c r="AT18" s="20">
+      <c r="AT18" s="44">
         <v>7780.3</v>
       </c>
       <c r="AU18" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV18" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW18" s="43">
-        <v>706.7</v>
+        <v>1426.2</v>
       </c>
       <c r="AX18" s="43">
-        <v>2014.1</v>
+        <v>4124.7</v>
       </c>
       <c r="AY18" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ18" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA18" s="43">
-        <v>877.3</v>
+        <v>1267.3</v>
       </c>
       <c r="BB18" s="43">
-        <v>3143.1</v>
+        <v>4750.3</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="17" customFormat="1">
       <c r="A19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="8">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>99.864829999999998</v>
       </c>
       <c r="F19" s="8">
         <v>89.850679999999997</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
@@ -3468,60 +3476,60 @@
       </c>
       <c r="AI19" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AJ19" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AK19" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AL19" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AM19" s="20">
         <v>0</v>
       </c>
       <c r="AN19" s="20">
         <v>0</v>
       </c>
       <c r="AO19" s="20">
         <v>0</v>
       </c>
       <c r="AP19" s="20">
         <v>0.4</v>
       </c>
-      <c r="AQ19" s="20">
-[...8 lines deleted...]
-      <c r="AT19" s="20">
+      <c r="AQ19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="44">
         <v>0</v>
       </c>
       <c r="AU19" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV19" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW19" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX19" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY19" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ19" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA19" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB19" s="43" t="s">
         <v>57</v>
@@ -3628,60 +3636,60 @@
       </c>
       <c r="AI20" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AJ20" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AK20" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AL20" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AM20" s="20">
         <v>0</v>
       </c>
       <c r="AN20" s="20">
         <v>0</v>
       </c>
       <c r="AO20" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="AP20" s="20">
         <v>18.3</v>
       </c>
-      <c r="AQ20" s="20">
-[...5 lines deleted...]
-      <c r="AS20" s="20">
+      <c r="AQ20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="44">
         <v>3.8</v>
       </c>
-      <c r="AT20" s="20">
+      <c r="AT20" s="44">
         <v>2.2000000000000002</v>
       </c>
       <c r="AU20" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV20" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW20" s="43">
         <v>3.8</v>
       </c>
       <c r="AX20" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY20" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ20" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA20" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB20" s="43" t="s">
         <v>57</v>
@@ -3792,85 +3800,85 @@
       </c>
       <c r="AI21" s="10">
         <v>0</v>
       </c>
       <c r="AJ21" s="10">
         <v>0</v>
       </c>
       <c r="AK21" s="10">
         <v>451.65383000000003</v>
       </c>
       <c r="AL21" s="10">
         <v>3063.8693800000001</v>
       </c>
       <c r="AM21" s="20">
         <v>0</v>
       </c>
       <c r="AN21" s="20">
         <v>0</v>
       </c>
       <c r="AO21" s="20">
         <v>332.4</v>
       </c>
       <c r="AP21" s="20">
         <v>944.5</v>
       </c>
-      <c r="AQ21" s="20">
-[...9 lines deleted...]
-        <v>106.1</v>
+      <c r="AQ21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="44">
+        <v>247.1</v>
+      </c>
+      <c r="AT21" s="44">
+        <v>108.8</v>
       </c>
       <c r="AU21" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV21" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW21" s="43">
-        <v>185.5</v>
+        <v>194.5</v>
       </c>
       <c r="AX21" s="43">
-        <v>81.400000000000006</v>
+        <v>84.3</v>
       </c>
       <c r="AY21" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ21" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA21" s="43">
-        <v>111.6</v>
+        <v>112.1</v>
       </c>
       <c r="BB21" s="43">
-        <v>56.9</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="17" customFormat="1">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
         <v>1333.874</v>
       </c>
       <c r="D22" s="8">
         <v>469.17210999999998</v>
       </c>
       <c r="E22" s="8">
         <v>2341.7008099999998</v>
       </c>
       <c r="F22" s="8">
         <v>2153.2960200000002</v>
       </c>
       <c r="G22" s="8">
         <v>586.697</v>
       </c>
       <c r="H22" s="8">
@@ -3956,85 +3964,85 @@
       </c>
       <c r="AI22" s="10">
         <v>165.74199999999999</v>
       </c>
       <c r="AJ22" s="10">
         <v>37.226140000000001</v>
       </c>
       <c r="AK22" s="10">
         <v>4597.6042600000001</v>
       </c>
       <c r="AL22" s="10">
         <v>10492.604450000001</v>
       </c>
       <c r="AM22" s="20">
         <v>30</v>
       </c>
       <c r="AN22" s="20">
         <v>5.7</v>
       </c>
       <c r="AO22" s="20">
         <v>4080.1</v>
       </c>
       <c r="AP22" s="20">
         <v>11423.1</v>
       </c>
-      <c r="AQ22" s="20">
+      <c r="AQ22" s="44">
         <v>5</v>
       </c>
-      <c r="AR22" s="20">
+      <c r="AR22" s="44">
         <v>1.9</v>
       </c>
-      <c r="AS22" s="20">
-[...2 lines deleted...]
-      <c r="AT22" s="20">
+      <c r="AS22" s="44">
+        <v>3928.4</v>
+      </c>
+      <c r="AT22" s="44">
         <v>11283.4</v>
       </c>
-      <c r="AU22" s="43" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="AU22" s="43">
+        <v>5</v>
+      </c>
+      <c r="AV22" s="43">
+        <v>1.9</v>
       </c>
       <c r="AW22" s="43">
-        <v>2038.2</v>
+        <v>2708.6</v>
       </c>
       <c r="AX22" s="43">
-        <v>7568</v>
+        <v>8686.2000000000007</v>
       </c>
       <c r="AY22" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ22" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA22" s="43">
-        <v>1690.9</v>
+        <v>3002.6</v>
       </c>
       <c r="BB22" s="43">
-        <v>3695.2</v>
+        <v>8525.2999999999993</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="17" customFormat="1">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="8">
         <v>6.468</v>
       </c>
       <c r="D23" s="8">
         <v>3.8592599999999999</v>
       </c>
       <c r="E23" s="8">
         <v>0.187</v>
       </c>
       <c r="F23" s="8">
         <v>0.95499999999999996</v>
       </c>
       <c r="G23" s="8">
         <v>5.2309999999999999</v>
       </c>
       <c r="H23" s="8">
@@ -4120,85 +4128,85 @@
       </c>
       <c r="AI23" s="10">
         <v>139.32579999999999</v>
       </c>
       <c r="AJ23" s="10">
         <v>889.55592999999999</v>
       </c>
       <c r="AK23" s="10">
         <v>298.37731000000002</v>
       </c>
       <c r="AL23" s="10">
         <v>2237.5841999999998</v>
       </c>
       <c r="AM23" s="20">
         <v>143.815</v>
       </c>
       <c r="AN23" s="20">
         <v>704.7</v>
       </c>
       <c r="AO23" s="20">
         <v>125.4</v>
       </c>
       <c r="AP23" s="20">
         <v>695.9</v>
       </c>
-      <c r="AQ23" s="20">
+      <c r="AQ23" s="44">
         <v>154.3408</v>
       </c>
-      <c r="AR23" s="20">
+      <c r="AR23" s="44">
         <v>765.2</v>
       </c>
-      <c r="AS23" s="20">
+      <c r="AS23" s="44">
         <v>244.6</v>
       </c>
-      <c r="AT23" s="20">
+      <c r="AT23" s="44">
         <v>1901.2</v>
       </c>
       <c r="AU23" s="43">
-        <v>15</v>
+        <v>61.5</v>
       </c>
       <c r="AV23" s="43">
-        <v>23.1</v>
+        <v>216.7</v>
       </c>
       <c r="AW23" s="43">
-        <v>62.5</v>
+        <v>128.9</v>
       </c>
       <c r="AX23" s="43">
-        <v>435.3</v>
+        <v>961.8</v>
       </c>
       <c r="AY23" s="43">
-        <v>62.9</v>
+        <v>188.6</v>
       </c>
       <c r="AZ23" s="43">
-        <v>521.5</v>
+        <v>1470.5</v>
       </c>
       <c r="BA23" s="43">
-        <v>84.2</v>
+        <v>183.4</v>
       </c>
       <c r="BB23" s="43">
-        <v>683.2</v>
+        <v>1481.3</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="17" customFormat="1">
       <c r="A24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="8">
         <v>0.13</v>
       </c>
       <c r="D24" s="8">
         <v>0.82774999999999999</v>
       </c>
       <c r="E24" s="8">
         <v>0.54200000000000004</v>
       </c>
       <c r="F24" s="8">
         <v>6.3888999999999996</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -4280,85 +4288,85 @@
       </c>
       <c r="AI24" s="10">
         <v>0</v>
       </c>
       <c r="AJ24" s="10">
         <v>0</v>
       </c>
       <c r="AK24" s="10">
         <v>8.5448500000000003</v>
       </c>
       <c r="AL24" s="10">
         <v>59.180880000000002</v>
       </c>
       <c r="AM24" s="20">
         <v>0</v>
       </c>
       <c r="AN24" s="20">
         <v>0</v>
       </c>
       <c r="AO24" s="20">
         <v>7.6</v>
       </c>
       <c r="AP24" s="20">
         <v>59.1</v>
       </c>
-      <c r="AQ24" s="20">
-[...5 lines deleted...]
-      <c r="AS24" s="20">
+      <c r="AQ24" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="44">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AT24" s="20">
+      <c r="AT24" s="44">
         <v>62.5</v>
       </c>
       <c r="AU24" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV24" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW24" s="43">
-        <v>2.2999999999999998</v>
+        <v>3.3</v>
       </c>
       <c r="AX24" s="43">
-        <v>23</v>
+        <v>39.4</v>
       </c>
       <c r="AY24" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ24" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA24" s="43">
-        <v>1.2</v>
+        <v>2.6</v>
       </c>
       <c r="BB24" s="43">
-        <v>23.1</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="17" customFormat="1">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="8">
         <v>0.61799999999999999</v>
       </c>
       <c r="D25" s="8">
         <v>1.0506</v>
       </c>
       <c r="E25" s="8">
         <v>0.73421000000000003</v>
       </c>
       <c r="F25" s="8">
         <v>0.61155999999999999</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
@@ -4444,85 +4452,85 @@
       </c>
       <c r="AI25" s="10">
         <v>0</v>
       </c>
       <c r="AJ25" s="10">
         <v>0</v>
       </c>
       <c r="AK25" s="10">
         <v>871.79600000000005</v>
       </c>
       <c r="AL25" s="10">
         <v>2384.6821500000001</v>
       </c>
       <c r="AM25" s="20">
         <v>0</v>
       </c>
       <c r="AN25" s="20">
         <v>0</v>
       </c>
       <c r="AO25" s="20">
         <v>372.9</v>
       </c>
       <c r="AP25" s="20">
         <v>2376.6</v>
       </c>
-      <c r="AQ25" s="20">
+      <c r="AQ25" s="44">
         <v>5.8</v>
       </c>
-      <c r="AR25" s="20">
+      <c r="AR25" s="44">
         <v>4.5</v>
       </c>
-      <c r="AS25" s="20">
+      <c r="AS25" s="44">
         <v>427.7</v>
       </c>
-      <c r="AT25" s="20">
+      <c r="AT25" s="44">
         <v>2688.2</v>
       </c>
       <c r="AU25" s="43">
         <v>5.8</v>
       </c>
       <c r="AV25" s="43">
         <v>4.5</v>
       </c>
       <c r="AW25" s="43">
-        <v>183.4</v>
+        <v>266.60000000000002</v>
       </c>
       <c r="AX25" s="43">
-        <v>1124</v>
+        <v>1741.3</v>
       </c>
       <c r="AY25" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ25" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA25" s="43">
-        <v>335.4</v>
+        <v>273.89999999999998</v>
       </c>
       <c r="BB25" s="43">
-        <v>1013</v>
+        <v>1563.8</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="17" customFormat="1">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="8">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>2.5</v>
       </c>
       <c r="F26" s="8">
         <v>3.1840000000000002</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
@@ -4604,60 +4612,60 @@
       </c>
       <c r="AI26" s="10">
         <v>0</v>
       </c>
       <c r="AJ26" s="10">
         <v>0</v>
       </c>
       <c r="AK26" s="10">
         <v>0.57999999999999996</v>
       </c>
       <c r="AL26" s="10">
         <v>0.60199999999999998</v>
       </c>
       <c r="AM26" s="20">
         <v>0</v>
       </c>
       <c r="AN26" s="20">
         <v>0</v>
       </c>
       <c r="AO26" s="20">
         <v>0.5</v>
       </c>
       <c r="AP26" s="20">
         <v>0.8</v>
       </c>
-      <c r="AQ26" s="20">
-[...5 lines deleted...]
-      <c r="AS26" s="20">
+      <c r="AQ26" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="44">
         <v>0.1</v>
       </c>
-      <c r="AT26" s="20">
+      <c r="AT26" s="44">
         <v>0.3</v>
       </c>
       <c r="AU26" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV26" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW26" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX26" s="43">
         <v>0.1</v>
       </c>
       <c r="AY26" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ26" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA26" s="43">
         <v>0</v>
       </c>
       <c r="BB26" s="43">
         <v>0.1</v>
@@ -4764,85 +4772,85 @@
       </c>
       <c r="AI27" s="10">
         <v>0</v>
       </c>
       <c r="AJ27" s="10">
         <v>0</v>
       </c>
       <c r="AK27" s="10">
         <v>18.069780000000002</v>
       </c>
       <c r="AL27" s="10">
         <v>18.4543</v>
       </c>
       <c r="AM27" s="20">
         <v>0</v>
       </c>
       <c r="AN27" s="20">
         <v>0</v>
       </c>
       <c r="AO27" s="20">
         <v>18.2</v>
       </c>
       <c r="AP27" s="20">
         <v>30.4</v>
       </c>
-      <c r="AQ27" s="20">
-[...5 lines deleted...]
-      <c r="AS27" s="20">
+      <c r="AQ27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="44">
         <v>23.5</v>
       </c>
-      <c r="AT27" s="20">
+      <c r="AT27" s="44">
         <v>31.4</v>
       </c>
       <c r="AU27" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV27" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW27" s="43">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="AX27" s="43">
-        <v>5.3</v>
+        <v>6</v>
       </c>
       <c r="AY27" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ27" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA27" s="43">
-        <v>0.6</v>
+        <v>2.4</v>
       </c>
       <c r="BB27" s="43">
-        <v>2.2999999999999998</v>
+        <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="17" customFormat="1">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="8">
         <v>0</v>
       </c>
       <c r="D28" s="8">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>11.603</v>
       </c>
       <c r="F28" s="8">
         <v>43.198650000000001</v>
       </c>
       <c r="G28" s="8">
         <v>0</v>
       </c>
       <c r="H28" s="8">
@@ -4924,60 +4932,60 @@
       </c>
       <c r="AI28" s="10">
         <v>0</v>
       </c>
       <c r="AJ28" s="10">
         <v>0</v>
       </c>
       <c r="AK28" s="10">
         <v>9.2000000000000003E-4</v>
       </c>
       <c r="AL28" s="10">
         <v>2.3890000000000002E-2</v>
       </c>
       <c r="AM28" s="20">
         <v>0</v>
       </c>
       <c r="AN28" s="20">
         <v>0</v>
       </c>
       <c r="AO28" s="20">
         <v>0</v>
       </c>
       <c r="AP28" s="20">
         <v>0</v>
       </c>
-      <c r="AQ28" s="20">
-[...8 lines deleted...]
-      <c r="AT28" s="20">
+      <c r="AQ28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="44">
         <v>0</v>
       </c>
       <c r="AU28" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV28" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW28" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX28" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY28" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ28" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA28" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB28" s="43" t="s">
         <v>57</v>
@@ -5084,60 +5092,60 @@
       </c>
       <c r="AI29" s="10">
         <v>0</v>
       </c>
       <c r="AJ29" s="10">
         <v>0</v>
       </c>
       <c r="AK29" s="10">
         <v>7.0620000000000003</v>
       </c>
       <c r="AL29" s="10">
         <v>20.033899999999999</v>
       </c>
       <c r="AM29" s="20">
         <v>0</v>
       </c>
       <c r="AN29" s="20">
         <v>0</v>
       </c>
       <c r="AO29" s="20">
         <v>0</v>
       </c>
       <c r="AP29" s="20">
         <v>0</v>
       </c>
-      <c r="AQ29" s="20">
-[...8 lines deleted...]
-      <c r="AT29" s="20">
+      <c r="AQ29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT29" s="44">
         <v>0</v>
       </c>
       <c r="AU29" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV29" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW29" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX29" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY29" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ29" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA29" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB29" s="43" t="s">
         <v>57</v>
@@ -5240,60 +5248,60 @@
       </c>
       <c r="AI30" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AJ30" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AK30" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AL30" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AM30" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AN30" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AO30" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AP30" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="AQ30" s="20" t="s">
-[...8 lines deleted...]
-      <c r="AT30" s="20" t="s">
+      <c r="AQ30" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AR30" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS30" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT30" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AU30" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV30" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW30" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX30" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY30" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ30" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA30" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB30" s="43" t="s">
         <v>57</v>
@@ -5396,60 +5404,60 @@
       </c>
       <c r="AI31" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AJ31" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AK31" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AL31" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AM31" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AN31" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AO31" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AP31" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="AQ31" s="20" t="s">
-[...8 lines deleted...]
-      <c r="AT31" s="20" t="s">
+      <c r="AQ31" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AR31" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS31" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT31" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AU31" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV31" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW31" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX31" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY31" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ31" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA31" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB31" s="43" t="s">
         <v>57</v>
@@ -5552,60 +5560,60 @@
       </c>
       <c r="AI32" s="10">
         <v>0</v>
       </c>
       <c r="AJ32" s="10">
         <v>0</v>
       </c>
       <c r="AK32" s="10">
         <v>0.3</v>
       </c>
       <c r="AL32" s="10">
         <v>0.375</v>
       </c>
       <c r="AM32" s="20">
         <v>0</v>
       </c>
       <c r="AN32" s="20">
         <v>0</v>
       </c>
       <c r="AO32" s="20">
         <v>19.2</v>
       </c>
       <c r="AP32" s="20">
         <v>6.5</v>
       </c>
-      <c r="AQ32" s="20">
-[...8 lines deleted...]
-      <c r="AT32" s="20">
+      <c r="AQ32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT32" s="44">
         <v>0</v>
       </c>
       <c r="AU32" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV32" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW32" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX32" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY32" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ32" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA32" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB32" s="43" t="s">
         <v>57</v>
@@ -5716,60 +5724,60 @@
       </c>
       <c r="AI33" s="10">
         <v>0</v>
       </c>
       <c r="AJ33" s="10">
         <v>0</v>
       </c>
       <c r="AK33" s="10">
         <v>0.21</v>
       </c>
       <c r="AL33" s="10">
         <v>0.74675000000000002</v>
       </c>
       <c r="AM33" s="20">
         <v>0</v>
       </c>
       <c r="AN33" s="20">
         <v>0</v>
       </c>
       <c r="AO33" s="20">
         <v>0</v>
       </c>
       <c r="AP33" s="20">
         <v>0</v>
       </c>
-      <c r="AQ33" s="20">
-[...8 lines deleted...]
-      <c r="AT33" s="20">
+      <c r="AQ33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="44">
         <v>0</v>
       </c>
       <c r="AU33" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV33" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW33" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX33" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY33" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ33" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA33" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB33" s="43" t="s">
         <v>57</v>
@@ -5872,60 +5880,60 @@
       </c>
       <c r="AI34" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AJ34" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AK34" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AL34" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AM34" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AN34" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AO34" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AP34" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="AQ34" s="20" t="s">
-[...8 lines deleted...]
-      <c r="AT34" s="20" t="s">
+      <c r="AQ34" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AR34" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS34" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT34" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AU34" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AV34" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AW34" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AX34" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AY34" s="43" t="s">
         <v>57</v>
       </c>
       <c r="AZ34" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BA34" s="43" t="s">
         <v>57</v>
       </c>
       <c r="BB34" s="43" t="s">
         <v>57</v>
@@ -6028,84 +6036,84 @@
       </c>
       <c r="AI35" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AJ35" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AK35" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AL35" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AM35" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AN35" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AO35" s="20" t="s">
         <v>57</v>
       </c>
       <c r="AP35" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="AQ35" s="20" t="s">
-[...32 lines deleted...]
-      <c r="BB35" s="43" t="s">
+      <c r="AQ35" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AR35" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS35" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT35" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="AU35" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="AV35" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="AW35" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="AX35" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="AY35" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="AZ35" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="BA35" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="BB35" s="42" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="17" customFormat="1">
       <c r="A36" s="19" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>57</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>57</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>57</v>
       </c>
@@ -6184,158 +6192,159 @@
       </c>
       <c r="AI36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="AJ36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="AK36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="AL36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="AM36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="AN36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="AO36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="AP36" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="AQ36" s="12" t="s">
-[...32 lines deleted...]
-      <c r="BB36" s="44" t="s">
+      <c r="AQ36" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="AR36" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS36" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT36" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="AU36" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="AV36" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="AW36" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="AX36" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="AY36" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="AZ36" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="BA36" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="BB36" s="41" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:54">
       <c r="A37" s="13"/>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="16"/>
     </row>
     <row r="38" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A38" s="37" t="s">
+      <c r="A38" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="B38" s="37"/>
+      <c r="B38" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="U5:V5"/>
-[...4 lines deleted...]
-    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="A1:AL1"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="W4:Z4"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AI4:AL4"/>
-    <mergeCell ref="AE4:AH4"/>
-[...20 lines deleted...]
-    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AI5:AJ5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Батыс Қазақстан </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>