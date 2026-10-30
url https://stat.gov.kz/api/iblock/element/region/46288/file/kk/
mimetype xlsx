--- v0 (2026-07-21)
+++ v1 (2026-10-30)
@@ -1,79 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\дин ряды 1-ТС\2007\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Дин ряды 1-Тс август\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14295" windowHeight="11760" tabRatio="894"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="12150" tabRatio="894"/>
   </bookViews>
   <sheets>
     <sheet name="Батыс Қазақстан " sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE7" i="7" l="1"/>
   <c r="AF7" i="7"/>
   <c r="AG7" i="7"/>
   <c r="AH7" i="7"/>
   <c r="AI7" i="7"/>
   <c r="AJ7" i="7"/>
   <c r="AK7" i="7"/>
   <c r="AL7" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1854" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1813" uniqueCount="239">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>Пищевые субпродукты крупного рогатого скота, свиней, овец, коз, лошадей, ослов, мулов или лошаков, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0209</t>
   </si>
   <si>
     <t>Свиной жир, отделенный от тощего мяса, и жир домашней птицы, не вытопленные или не извлеченные другим способом, свежие, охлажденные, мороженые, соленые, в рассоле, сушеные или копченые</t>
   </si>
   <si>
@@ -749,66 +750,62 @@
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген ауылшарушылық өнімдердің экспорты және импорты 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Батыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...5 lines deleted...]
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="198" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -940,147 +937,156 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="198" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1347,403 +1353,407 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB122"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AT7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="AQ7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AZ20" sqref="AZ20"/>
+      <selection pane="bottomRight" activeCell="AU112" sqref="AU112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="38" style="6" customWidth="1"/>
     <col min="3" max="14" width="12.85546875" style="6" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="6" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="6" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="6" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="6" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="6" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="6" customWidth="1"/>
     <col min="21" max="21" width="12.5703125" style="6" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="6" customWidth="1"/>
     <col min="23" max="23" width="12.5703125" style="6" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="6" customWidth="1"/>
     <col min="25" max="25" width="12.5703125" style="6" customWidth="1"/>
     <col min="26" max="26" width="13.140625" style="6" customWidth="1"/>
     <col min="27" max="27" width="12.5703125" style="6" customWidth="1"/>
     <col min="28" max="28" width="13.140625" style="6" customWidth="1"/>
     <col min="29" max="29" width="12.5703125" style="6" customWidth="1"/>
     <col min="30" max="30" width="13" style="6" customWidth="1"/>
     <col min="31" max="31" width="12.7109375" style="6" customWidth="1"/>
     <col min="32" max="32" width="13" style="6" customWidth="1"/>
     <col min="33" max="33" width="12.7109375" style="6" customWidth="1"/>
     <col min="34" max="34" width="13" style="6" customWidth="1"/>
     <col min="35" max="38" width="11.85546875" style="6" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="21" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="32" t="s">
         <v>233</v>
       </c>
-      <c r="B1" s="31"/>
-[...35 lines deleted...]
-      <c r="AL1" s="31"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
+      <c r="AA1" s="32"/>
+      <c r="AB1" s="32"/>
+      <c r="AC1" s="32"/>
+      <c r="AD1" s="32"/>
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="32"/>
+      <c r="AI1" s="32"/>
+      <c r="AJ1" s="32"/>
+      <c r="AK1" s="32"/>
+      <c r="AL1" s="32"/>
     </row>
     <row r="2" spans="1:54" s="21" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="32" t="s">
         <v>234</v>
       </c>
-      <c r="B2" s="31"/>
-[...35 lines deleted...]
-      <c r="AL2" s="31"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
     </row>
     <row r="3" spans="1:54" ht="12">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="1:54" s="9" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="34" t="s">
         <v>229</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="31" t="s">
         <v>230</v>
       </c>
-      <c r="C4" s="27">
+      <c r="C4" s="26">
         <v>2015</v>
       </c>
-      <c r="D4" s="27"/>
-[...2 lines deleted...]
-      <c r="G4" s="27">
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26">
         <v>2016</v>
       </c>
-      <c r="H4" s="27"/>
-[...2 lines deleted...]
-      <c r="K4" s="27">
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26">
         <v>2017</v>
       </c>
-      <c r="L4" s="27"/>
-[...2 lines deleted...]
-      <c r="O4" s="27">
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26">
         <v>2018</v>
       </c>
-      <c r="P4" s="27"/>
-[...2 lines deleted...]
-      <c r="S4" s="27">
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26">
         <v>2019</v>
       </c>
-      <c r="T4" s="27"/>
-[...2 lines deleted...]
-      <c r="W4" s="27">
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26">
         <v>2020</v>
       </c>
-      <c r="X4" s="27"/>
-[...2 lines deleted...]
-      <c r="AA4" s="32">
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="33">
         <v>2021</v>
       </c>
-      <c r="AB4" s="32"/>
-[...2 lines deleted...]
-      <c r="AE4" s="28">
+      <c r="AB4" s="33"/>
+      <c r="AC4" s="33"/>
+      <c r="AD4" s="33"/>
+      <c r="AE4" s="27">
         <v>2022</v>
       </c>
-      <c r="AF4" s="29"/>
-[...2 lines deleted...]
-      <c r="AI4" s="28">
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="27">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="29"/>
-[...2 lines deleted...]
-      <c r="AM4" s="28">
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="28"/>
+      <c r="AL4" s="29"/>
+      <c r="AM4" s="27">
         <v>2024</v>
       </c>
-      <c r="AN4" s="29"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="28" t="s">
+      <c r="AN4" s="28"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="29"/>
+      <c r="AQ4" s="27">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="28"/>
+      <c r="AT4" s="29"/>
+      <c r="AU4" s="27" t="s">
         <v>237</v>
       </c>
-      <c r="AR4" s="29"/>
-[...2 lines deleted...]
-      <c r="AU4" s="28" t="s">
+      <c r="AV4" s="28"/>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="29"/>
+      <c r="AY4" s="27" t="s">
         <v>238</v>
       </c>
-      <c r="AV4" s="29"/>
-[...7 lines deleted...]
-      <c r="BB4" s="30"/>
+      <c r="AZ4" s="28"/>
+      <c r="BA4" s="28"/>
+      <c r="BB4" s="29"/>
     </row>
     <row r="5" spans="1:54" s="10" customFormat="1">
-      <c r="A5" s="25"/>
-[...5 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="A5" s="35"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="25"/>
+      <c r="E5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="27"/>
-[...4 lines deleted...]
-      <c r="I5" s="27" t="s">
+      <c r="F5" s="26"/>
+      <c r="G5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="25"/>
+      <c r="I5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="27"/>
-[...4 lines deleted...]
-      <c r="M5" s="27" t="s">
+      <c r="J5" s="26"/>
+      <c r="K5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="25"/>
+      <c r="M5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="27"/>
-[...4 lines deleted...]
-      <c r="Q5" s="27" t="s">
+      <c r="N5" s="26"/>
+      <c r="O5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="25"/>
+      <c r="Q5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="27"/>
-[...4 lines deleted...]
-      <c r="U5" s="27" t="s">
+      <c r="R5" s="26"/>
+      <c r="S5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="26"/>
+      <c r="U5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="27"/>
-[...4 lines deleted...]
-      <c r="Y5" s="27" t="s">
+      <c r="V5" s="26"/>
+      <c r="W5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="27"/>
-[...4 lines deleted...]
-      <c r="AC5" s="27" t="s">
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="26"/>
+      <c r="AC5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="27"/>
-[...4 lines deleted...]
-      <c r="AG5" s="27" t="s">
+      <c r="AD5" s="26"/>
+      <c r="AE5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="26"/>
+      <c r="AG5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="27"/>
-[...4 lines deleted...]
-      <c r="AK5" s="27" t="s">
+      <c r="AH5" s="26"/>
+      <c r="AI5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="27"/>
-[...4 lines deleted...]
-      <c r="AO5" s="27" t="s">
+      <c r="AL5" s="26"/>
+      <c r="AM5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="26"/>
+      <c r="AO5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="27"/>
-[...4 lines deleted...]
-      <c r="AS5" s="27" t="s">
+      <c r="AP5" s="26"/>
+      <c r="AQ5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="26"/>
+      <c r="AS5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="27"/>
-[...4 lines deleted...]
-      <c r="AW5" s="27" t="s">
+      <c r="AT5" s="26"/>
+      <c r="AU5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="26"/>
+      <c r="AW5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="27"/>
-[...4 lines deleted...]
-      <c r="BA5" s="27" t="s">
+      <c r="AX5" s="26"/>
+      <c r="AY5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="26"/>
+      <c r="BA5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="27"/>
+      <c r="BB5" s="26"/>
     </row>
     <row r="6" spans="1:54" s="9" customFormat="1" ht="33.75">
-      <c r="A6" s="26"/>
-      <c r="B6" s="36"/>
+      <c r="A6" s="36"/>
+      <c r="B6" s="31"/>
       <c r="C6" s="11" t="s">
         <v>231</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>232</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>231</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>232</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>231</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>232</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>231</v>
       </c>
       <c r="J6" s="11" t="s">
         <v>232</v>
       </c>
       <c r="K6" s="11" t="s">
@@ -1990,85 +2000,85 @@
       </c>
       <c r="AJ7" s="4">
         <f t="shared" si="0"/>
         <v>44653.112140000005</v>
       </c>
       <c r="AK7" s="4">
         <f t="shared" si="0"/>
         <v>97610.849430000017</v>
       </c>
       <c r="AL7" s="4">
         <f t="shared" si="0"/>
         <v>105475.13970999996</v>
       </c>
       <c r="AM7" s="4">
         <v>82113.785909999991</v>
       </c>
       <c r="AN7" s="4">
         <v>40942.699999999997</v>
       </c>
       <c r="AO7" s="4">
         <v>87761.4</v>
       </c>
       <c r="AP7" s="4">
         <v>110856</v>
       </c>
-      <c r="AQ7" s="4">
-[...33 lines deleted...]
-        <v>44888.899999999987</v>
+      <c r="AQ7" s="5">
+        <v>64584.872020000017</v>
+      </c>
+      <c r="AR7" s="5">
+        <v>37317.9</v>
+      </c>
+      <c r="AS7" s="5">
+        <v>69763.199999999997</v>
+      </c>
+      <c r="AT7" s="5">
+        <v>112422.2</v>
+      </c>
+      <c r="AU7" s="39">
+        <v>41349.800000000003</v>
+      </c>
+      <c r="AV7" s="39">
+        <v>21258.100000000002</v>
+      </c>
+      <c r="AW7" s="39">
+        <v>44962</v>
+      </c>
+      <c r="AX7" s="39">
+        <v>71289.10000000002</v>
+      </c>
+      <c r="AY7" s="39">
+        <v>38822.399999999994</v>
+      </c>
+      <c r="AZ7" s="39">
+        <v>30047.099999999995</v>
+      </c>
+      <c r="BA7" s="39">
+        <v>42118.9</v>
+      </c>
+      <c r="BB7" s="39">
+        <v>67138.700000000012</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="14">
         <v>5.2909999999999999E-2</v>
       </c>
       <c r="D8" s="14">
         <v>0.39183000000000001</v>
       </c>
       <c r="E8" s="14">
         <v>567.27152999999998</v>
       </c>
       <c r="F8" s="14">
         <v>690.76504999999997</v>
       </c>
       <c r="G8" s="14">
         <v>0.313</v>
       </c>
       <c r="H8" s="14">
@@ -2154,85 +2164,85 @@
       </c>
       <c r="AI8" s="1">
         <v>0</v>
       </c>
       <c r="AJ8" s="1">
         <v>0</v>
       </c>
       <c r="AK8" s="1">
         <v>376.04775000000001</v>
       </c>
       <c r="AL8" s="1">
         <v>419.39710000000002</v>
       </c>
       <c r="AM8" s="23">
         <v>0</v>
       </c>
       <c r="AN8" s="23">
         <v>0</v>
       </c>
       <c r="AO8" s="23">
         <v>295.2</v>
       </c>
       <c r="AP8" s="23">
         <v>361.6</v>
       </c>
-      <c r="AQ8" s="23">
-[...33 lines deleted...]
-        <v>46</v>
+      <c r="AQ8" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="5">
+        <v>267.5</v>
+      </c>
+      <c r="AT8" s="5">
+        <v>356.8</v>
+      </c>
+      <c r="AU8" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV8" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW8" s="40">
+        <v>155.1</v>
+      </c>
+      <c r="AX8" s="40">
+        <v>313.89999999999998</v>
+      </c>
+      <c r="AY8" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ8" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA8" s="40">
+        <v>46.1</v>
+      </c>
+      <c r="BB8" s="40">
+        <v>81.5</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="14">
         <v>18.431950000000001</v>
       </c>
       <c r="D9" s="14">
         <v>66.084829999999997</v>
       </c>
       <c r="E9" s="14">
         <v>36160.631099999999</v>
       </c>
       <c r="F9" s="14">
         <v>36325.176509999998</v>
       </c>
       <c r="G9" s="14">
         <v>0</v>
       </c>
       <c r="H9" s="14">
@@ -2318,85 +2328,85 @@
       </c>
       <c r="AI9" s="1">
         <v>0</v>
       </c>
       <c r="AJ9" s="1">
         <v>0</v>
       </c>
       <c r="AK9" s="1">
         <v>28092.735499999999</v>
       </c>
       <c r="AL9" s="1">
         <v>31245.693210000001</v>
       </c>
       <c r="AM9" s="23">
         <v>0</v>
       </c>
       <c r="AN9" s="23">
         <v>0</v>
       </c>
       <c r="AO9" s="23">
         <v>24387.5</v>
       </c>
       <c r="AP9" s="23">
         <v>30711.9</v>
       </c>
-      <c r="AQ9" s="23">
-[...33 lines deleted...]
-        <v>6642.8</v>
+      <c r="AQ9" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="5">
+        <v>12276.5</v>
+      </c>
+      <c r="AT9" s="5">
+        <v>18254.2</v>
+      </c>
+      <c r="AU9" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV9" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW9" s="40">
+        <v>0.6</v>
+      </c>
+      <c r="AX9" s="40">
+        <v>4.2</v>
+      </c>
+      <c r="AY9" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ9" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA9" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="BB9" s="40">
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="14">
         <v>208.90600000000001</v>
       </c>
       <c r="D10" s="14">
         <v>167.12479999999999</v>
       </c>
       <c r="E10" s="14">
         <v>287.72681999999998</v>
       </c>
       <c r="F10" s="14">
         <v>399.83577000000002</v>
       </c>
       <c r="G10" s="14">
         <v>0</v>
       </c>
       <c r="H10" s="14">
@@ -2478,85 +2488,85 @@
       </c>
       <c r="AI10" s="1">
         <v>0</v>
       </c>
       <c r="AJ10" s="1">
         <v>0</v>
       </c>
       <c r="AK10" s="1">
         <v>179.88319000000001</v>
       </c>
       <c r="AL10" s="1">
         <v>322.24344000000002</v>
       </c>
       <c r="AM10" s="23">
         <v>0</v>
       </c>
       <c r="AN10" s="23">
         <v>0</v>
       </c>
       <c r="AO10" s="23">
         <v>187.3</v>
       </c>
       <c r="AP10" s="23">
         <v>339.2</v>
       </c>
-      <c r="AQ10" s="23">
-[...5 lines deleted...]
-      <c r="AS10" s="23">
+      <c r="AQ10" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="5">
         <v>270.89999999999998</v>
       </c>
-      <c r="AT10" s="23">
+      <c r="AT10" s="5">
         <v>670.5</v>
       </c>
-      <c r="AU10" s="1" t="s">
-[...21 lines deleted...]
-        <v>33.9</v>
+      <c r="AU10" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV10" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW10" s="40">
+        <v>155.4</v>
+      </c>
+      <c r="AX10" s="40">
+        <v>194.2</v>
+      </c>
+      <c r="AY10" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ10" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA10" s="40">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="BB10" s="40">
+        <v>81.599999999999994</v>
       </c>
     </row>
     <row r="11" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="14">
         <v>0</v>
       </c>
       <c r="D11" s="14">
         <v>0</v>
       </c>
       <c r="E11" s="14">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="F11" s="14">
         <v>5.9400000000000001E-2</v>
       </c>
       <c r="G11" s="14">
         <v>0</v>
       </c>
       <c r="H11" s="14">
@@ -2634,85 +2644,85 @@
       </c>
       <c r="AI11" s="1">
         <v>0</v>
       </c>
       <c r="AJ11" s="1">
         <v>0</v>
       </c>
       <c r="AK11" s="1">
         <v>0.46174999999999999</v>
       </c>
       <c r="AL11" s="1">
         <v>1.9470000000000001</v>
       </c>
       <c r="AM11" s="23">
         <v>0</v>
       </c>
       <c r="AN11" s="23">
         <v>0</v>
       </c>
       <c r="AO11" s="23">
         <v>1.3</v>
       </c>
       <c r="AP11" s="23">
         <v>9.6</v>
       </c>
-      <c r="AQ11" s="23">
-[...5 lines deleted...]
-      <c r="AS11" s="23">
+      <c r="AQ11" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="5">
         <v>0.7</v>
       </c>
-      <c r="AT11" s="23">
+      <c r="AT11" s="5">
         <v>6.4</v>
       </c>
-      <c r="AU11" s="1" t="s">
-[...21 lines deleted...]
-        <v>1.9</v>
+      <c r="AU11" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV11" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW11" s="40">
+        <v>8190.7</v>
+      </c>
+      <c r="AX11" s="40">
+        <v>11889.6</v>
+      </c>
+      <c r="AY11" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ11" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA11" s="40">
+        <v>5347.6</v>
+      </c>
+      <c r="BB11" s="40">
+        <v>8400.7000000000007</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="14">
         <v>0.47899999999999998</v>
       </c>
       <c r="D12" s="14">
         <v>3.18981</v>
       </c>
       <c r="E12" s="14">
         <v>51.8</v>
       </c>
       <c r="F12" s="14">
         <v>45.09</v>
       </c>
       <c r="G12" s="14">
         <v>0</v>
       </c>
       <c r="H12" s="14">
@@ -2794,85 +2804,85 @@
       </c>
       <c r="AI12" s="1">
         <v>6.35</v>
       </c>
       <c r="AJ12" s="1">
         <v>36.462980000000002</v>
       </c>
       <c r="AK12" s="1">
         <v>432.03985</v>
       </c>
       <c r="AL12" s="1">
         <v>1460.76513</v>
       </c>
       <c r="AM12" s="23">
         <v>0</v>
       </c>
       <c r="AN12" s="23">
         <v>0</v>
       </c>
       <c r="AO12" s="23">
         <v>277.5</v>
       </c>
       <c r="AP12" s="23">
         <v>735.7</v>
       </c>
-      <c r="AQ12" s="23">
-[...5 lines deleted...]
-      <c r="AS12" s="23">
+      <c r="AQ12" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="5">
         <v>160.4</v>
       </c>
-      <c r="AT12" s="23">
+      <c r="AT12" s="5">
         <v>665.1</v>
       </c>
-      <c r="AU12" s="1" t="s">
-[...21 lines deleted...]
-        <v>531.20000000000005</v>
+      <c r="AU12" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV12" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW12" s="40">
+        <v>127.3</v>
+      </c>
+      <c r="AX12" s="40">
+        <v>564</v>
+      </c>
+      <c r="AY12" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ12" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA12" s="40">
+        <v>154</v>
+      </c>
+      <c r="BB12" s="40">
+        <v>577.20000000000005</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="14">
         <v>0</v>
       </c>
       <c r="D13" s="14">
         <v>0</v>
       </c>
       <c r="E13" s="14">
         <v>1.0704800000000001</v>
       </c>
       <c r="F13" s="14">
         <v>12.073410000000001</v>
       </c>
       <c r="G13" s="14">
         <v>37.020000000000003</v>
       </c>
       <c r="H13" s="14">
@@ -2958,85 +2968,85 @@
       </c>
       <c r="AI13" s="1">
         <v>308.44400000000002</v>
       </c>
       <c r="AJ13" s="1">
         <v>3831.1217999999999</v>
       </c>
       <c r="AK13" s="1">
         <v>58.680689999999998</v>
       </c>
       <c r="AL13" s="1">
         <v>351.6112</v>
       </c>
       <c r="AM13" s="23">
         <v>80.97</v>
       </c>
       <c r="AN13" s="23">
         <v>1035.5999999999999</v>
       </c>
       <c r="AO13" s="23">
         <v>92.8</v>
       </c>
       <c r="AP13" s="23">
         <v>553</v>
       </c>
-      <c r="AQ13" s="23">
+      <c r="AQ13" s="5">
         <v>14</v>
       </c>
-      <c r="AR13" s="23">
+      <c r="AR13" s="5">
         <v>311.5</v>
       </c>
-      <c r="AS13" s="23">
+      <c r="AS13" s="5">
         <v>42.6</v>
       </c>
-      <c r="AT13" s="23">
+      <c r="AT13" s="5">
         <v>342.6</v>
       </c>
-      <c r="AU13" s="1">
+      <c r="AU13" s="40">
         <v>1.6</v>
       </c>
-      <c r="AV13" s="1">
+      <c r="AV13" s="40">
         <v>105.1</v>
       </c>
-      <c r="AW13" s="1">
-[...15 lines deleted...]
-        <v>81.8</v>
+      <c r="AW13" s="40">
+        <v>29.4</v>
+      </c>
+      <c r="AX13" s="40">
+        <v>251.8</v>
+      </c>
+      <c r="AY13" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ13" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA13" s="40">
+        <v>10.3</v>
+      </c>
+      <c r="BB13" s="40">
+        <v>108.4</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="14">
         <v>1.8301099999999999</v>
       </c>
       <c r="D14" s="14">
         <v>1.9780199999999999</v>
       </c>
       <c r="E14" s="14">
         <v>2267.9598599999999</v>
       </c>
       <c r="F14" s="14">
         <v>1374.1479300000001</v>
       </c>
       <c r="G14" s="14">
         <v>0</v>
       </c>
       <c r="H14" s="14">
@@ -3118,85 +3128,85 @@
       </c>
       <c r="AI14" s="1">
         <v>0</v>
       </c>
       <c r="AJ14" s="1">
         <v>0</v>
       </c>
       <c r="AK14" s="1">
         <v>1710.7538999999999</v>
       </c>
       <c r="AL14" s="1">
         <v>1763.09184</v>
       </c>
       <c r="AM14" s="23">
         <v>0</v>
       </c>
       <c r="AN14" s="23">
         <v>0</v>
       </c>
       <c r="AO14" s="23">
         <v>2884.5</v>
       </c>
       <c r="AP14" s="23">
         <v>2340.5</v>
       </c>
-      <c r="AQ14" s="23">
+      <c r="AQ14" s="5">
         <v>0.38400000000000001</v>
       </c>
-      <c r="AR14" s="23">
+      <c r="AR14" s="5">
         <v>2.5</v>
       </c>
-      <c r="AS14" s="23">
-[...5 lines deleted...]
-      <c r="AU14" s="1">
+      <c r="AS14" s="5">
+        <v>2083.1</v>
+      </c>
+      <c r="AT14" s="5">
+        <v>1936.8</v>
+      </c>
+      <c r="AU14" s="40">
         <v>0.3</v>
       </c>
-      <c r="AV14" s="1">
+      <c r="AV14" s="40">
         <v>2.1</v>
       </c>
-      <c r="AW14" s="1">
-[...15 lines deleted...]
-        <v>1013.3</v>
+      <c r="AW14" s="40">
+        <v>1325.4</v>
+      </c>
+      <c r="AX14" s="40">
+        <v>1181.4000000000001</v>
+      </c>
+      <c r="AY14" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ14" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA14" s="40">
+        <v>1827.4</v>
+      </c>
+      <c r="BB14" s="40">
+        <v>1486.2</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="14">
         <v>5.5999999999999999E-3</v>
       </c>
       <c r="D15" s="14">
         <v>0.19903000000000001</v>
       </c>
       <c r="E15" s="14">
         <v>226.62136000000001</v>
       </c>
       <c r="F15" s="14">
         <v>237.72325000000001</v>
       </c>
       <c r="G15" s="14">
         <v>0</v>
       </c>
       <c r="H15" s="14">
@@ -3282,85 +3292,85 @@
       </c>
       <c r="AI15" s="1">
         <v>1.4126000000000001</v>
       </c>
       <c r="AJ15" s="1">
         <v>3.6564800000000002</v>
       </c>
       <c r="AK15" s="1">
         <v>690.09367999999995</v>
       </c>
       <c r="AL15" s="1">
         <v>1506.83881</v>
       </c>
       <c r="AM15" s="23">
         <v>1.2216800000000001</v>
       </c>
       <c r="AN15" s="23">
         <v>2.7</v>
       </c>
       <c r="AO15" s="23">
         <v>478.4</v>
       </c>
       <c r="AP15" s="23">
         <v>802.8</v>
       </c>
-      <c r="AQ15" s="23">
-[...5 lines deleted...]
-      <c r="AS15" s="23">
+      <c r="AQ15" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="5">
         <v>1151.8</v>
       </c>
-      <c r="AT15" s="23">
+      <c r="AT15" s="5">
         <v>2712.6</v>
       </c>
-      <c r="AU15" s="1" t="s">
-[...21 lines deleted...]
-        <v>1355.5</v>
+      <c r="AU15" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV15" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW15" s="40">
+        <v>631.20000000000005</v>
+      </c>
+      <c r="AX15" s="40">
+        <v>1505</v>
+      </c>
+      <c r="AY15" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="AZ15" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BA15" s="40">
+        <v>750.1</v>
+      </c>
+      <c r="BB15" s="40">
+        <v>2108.1999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="14">
         <v>0.18</v>
       </c>
       <c r="D16" s="14">
         <v>0.48599999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>794.30101000000002</v>
       </c>
       <c r="F16" s="14">
         <v>533.63171</v>
       </c>
       <c r="G16" s="14">
         <v>0</v>
       </c>
       <c r="H16" s="14">
@@ -3442,85 +3452,85 @@
       </c>
       <c r="AI16" s="1">
         <v>0</v>
       </c>
       <c r="AJ16" s="1">
         <v>0</v>
       </c>
       <c r="AK16" s="1">
         <v>169.06777</v>
       </c>
       <c r="AL16" s="1">
         <v>192.35288</v>
       </c>
       <c r="AM16" s="23">
         <v>0</v>
       </c>
       <c r="AN16" s="23">
         <v>0</v>
       </c>
       <c r="AO16" s="23">
         <v>628.79999999999995</v>
       </c>
       <c r="AP16" s="23">
         <v>769.8</v>
       </c>
-      <c r="AQ16" s="23">
-[...5 lines deleted...]
-      <c r="AS16" s="23">
+      <c r="AQ16" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="5">
         <v>566.20000000000005</v>
       </c>
-      <c r="AT16" s="23">
+      <c r="AT16" s="5">
         <v>1024.0999999999999</v>
       </c>
-      <c r="AU16" s="1" t="s">
-[...21 lines deleted...]
-        <v>218.8</v>
+      <c r="AU16" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV16" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW16" s="40">
+        <v>431.4</v>
+      </c>
+      <c r="AX16" s="40">
+        <v>793.8</v>
+      </c>
+      <c r="AY16" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ16" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA16" s="40">
+        <v>197.6</v>
+      </c>
+      <c r="BB16" s="40">
+        <v>322.5</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="14">
         <v>0</v>
       </c>
       <c r="D17" s="14">
         <v>0</v>
       </c>
       <c r="E17" s="14">
         <v>55.564680000000003</v>
       </c>
       <c r="F17" s="14">
         <v>88.231309999999993</v>
       </c>
       <c r="G17" s="14">
         <v>0</v>
       </c>
       <c r="H17" s="14">
@@ -3602,85 +3612,85 @@
       </c>
       <c r="AI17" s="1">
         <v>0</v>
       </c>
       <c r="AJ17" s="1">
         <v>0</v>
       </c>
       <c r="AK17" s="1">
         <v>69.737750000000005</v>
       </c>
       <c r="AL17" s="1">
         <v>77.889089999999996</v>
       </c>
       <c r="AM17" s="23">
         <v>0</v>
       </c>
       <c r="AN17" s="23">
         <v>0</v>
       </c>
       <c r="AO17" s="23">
         <v>337.1</v>
       </c>
       <c r="AP17" s="23">
         <v>640.79999999999995</v>
       </c>
-      <c r="AQ17" s="23">
-[...5 lines deleted...]
-      <c r="AS17" s="23">
+      <c r="AQ17" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="5">
         <v>172.9</v>
       </c>
-      <c r="AT17" s="23">
+      <c r="AT17" s="5">
         <v>239.3</v>
       </c>
-      <c r="AU17" s="1" t="s">
-[...21 lines deleted...]
-        <v>81.3</v>
+      <c r="AU17" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV17" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW17" s="40">
+        <v>84.4</v>
+      </c>
+      <c r="AX17" s="40">
+        <v>131.5</v>
+      </c>
+      <c r="AY17" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ17" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA17" s="40">
+        <v>104</v>
+      </c>
+      <c r="BB17" s="40">
+        <v>146.80000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="14">
         <v>0.12</v>
       </c>
       <c r="D18" s="14">
         <v>0.33</v>
       </c>
       <c r="E18" s="14">
         <v>106.79992</v>
       </c>
       <c r="F18" s="14">
         <v>283.49892</v>
       </c>
       <c r="G18" s="14">
         <v>0</v>
       </c>
       <c r="H18" s="14">
@@ -3762,85 +3772,85 @@
       </c>
       <c r="AI18" s="1">
         <v>4.8</v>
       </c>
       <c r="AJ18" s="1">
         <v>29.14</v>
       </c>
       <c r="AK18" s="1">
         <v>44.12632</v>
       </c>
       <c r="AL18" s="1">
         <v>140.26503</v>
       </c>
       <c r="AM18" s="23">
         <v>0</v>
       </c>
       <c r="AN18" s="23">
         <v>0</v>
       </c>
       <c r="AO18" s="23">
         <v>102.1</v>
       </c>
       <c r="AP18" s="23">
         <v>508.6</v>
       </c>
-      <c r="AQ18" s="23">
-[...33 lines deleted...]
-        <v>243.8</v>
+      <c r="AQ18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="5">
+        <v>68.8</v>
+      </c>
+      <c r="AT18" s="5">
+        <v>593.9</v>
+      </c>
+      <c r="AU18" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV18" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW18" s="40">
+        <v>49.2</v>
+      </c>
+      <c r="AX18" s="40">
+        <v>423.8</v>
+      </c>
+      <c r="AY18" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ18" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA18" s="40">
+        <v>44.9</v>
+      </c>
+      <c r="BB18" s="40">
+        <v>349.2</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="14">
         <v>0.36115000000000003</v>
       </c>
       <c r="D19" s="14">
         <v>4.8091999999999997</v>
       </c>
       <c r="E19" s="14">
         <v>649.07210999999995</v>
       </c>
       <c r="F19" s="14">
         <v>1179.41923</v>
       </c>
       <c r="G19" s="14">
         <v>0</v>
       </c>
       <c r="H19" s="14">
@@ -3926,85 +3936,85 @@
       </c>
       <c r="AI19" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="AJ19" s="1">
         <v>26.416</v>
       </c>
       <c r="AK19" s="1">
         <v>499.48754000000002</v>
       </c>
       <c r="AL19" s="1">
         <v>2170.0481799999998</v>
       </c>
       <c r="AM19" s="23">
         <v>0</v>
       </c>
       <c r="AN19" s="23">
         <v>0</v>
       </c>
       <c r="AO19" s="23">
         <v>538.9</v>
       </c>
       <c r="AP19" s="23">
         <v>2222.3000000000002</v>
       </c>
-      <c r="AQ19" s="23">
-[...2 lines deleted...]
-      <c r="AR19" s="23">
+      <c r="AQ19" s="5">
+        <v>1.3959999999999999</v>
+      </c>
+      <c r="AR19" s="5">
         <v>4.3</v>
       </c>
-      <c r="AS19" s="23">
-[...27 lines deleted...]
-        <v>895.4</v>
+      <c r="AS19" s="5">
+        <v>469.2</v>
+      </c>
+      <c r="AT19" s="5">
+        <v>2164.6</v>
+      </c>
+      <c r="AU19" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV19" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW19" s="40">
+        <v>308.60000000000002</v>
+      </c>
+      <c r="AX19" s="40">
+        <v>1443</v>
+      </c>
+      <c r="AY19" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ19" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA19" s="40">
+        <v>265.8</v>
+      </c>
+      <c r="BB19" s="40">
+        <v>1386.1</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>44.918700000000001</v>
       </c>
       <c r="F20" s="14">
         <v>30.610620000000001</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
@@ -4086,84 +4096,84 @@
       </c>
       <c r="AI20" s="1">
         <v>652.38</v>
       </c>
       <c r="AJ20" s="1">
         <v>413.18851000000001</v>
       </c>
       <c r="AK20" s="1">
         <v>3.3580000000000001</v>
       </c>
       <c r="AL20" s="1">
         <v>1.0444</v>
       </c>
       <c r="AM20" s="23">
         <v>0</v>
       </c>
       <c r="AN20" s="23">
         <v>0</v>
       </c>
       <c r="AO20" s="23">
         <v>0</v>
       </c>
       <c r="AP20" s="23">
         <v>0</v>
       </c>
-      <c r="AQ20" s="23">
+      <c r="AQ20" s="5">
         <v>133</v>
       </c>
-      <c r="AR20" s="23">
+      <c r="AR20" s="5">
         <v>179</v>
       </c>
-      <c r="AS20" s="23">
+      <c r="AS20" s="5">
         <v>2.8</v>
       </c>
-      <c r="AT20" s="23">
+      <c r="AT20" s="5">
         <v>0.7</v>
       </c>
-      <c r="AU20" s="1">
+      <c r="AU20" s="40">
         <v>133</v>
       </c>
-      <c r="AV20" s="1">
+      <c r="AV20" s="40">
         <v>179</v>
       </c>
-      <c r="AW20" s="1">
+      <c r="AW20" s="40">
         <v>0.7</v>
       </c>
-      <c r="AX20" s="1">
+      <c r="AX20" s="40">
         <v>0.1</v>
       </c>
-      <c r="AY20" s="1" t="s">
-[...8 lines deleted...]
-      <c r="BB20" s="1" t="s">
+      <c r="AY20" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ20" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA20" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB20" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="14">
         <v>0</v>
       </c>
       <c r="D21" s="14">
         <v>0</v>
       </c>
       <c r="E21" s="14">
         <v>10.09418</v>
       </c>
       <c r="F21" s="14">
         <v>8.32348</v>
       </c>
       <c r="G21" s="14">
         <v>0</v>
       </c>
@@ -4246,85 +4256,85 @@
       </c>
       <c r="AI21" s="1">
         <v>2.8E-3</v>
       </c>
       <c r="AJ21" s="1">
         <v>3.3050000000000003E-2</v>
       </c>
       <c r="AK21" s="1">
         <v>5.1561700000000004</v>
       </c>
       <c r="AL21" s="1">
         <v>22.985959999999999</v>
       </c>
       <c r="AM21" s="23">
         <v>0.7</v>
       </c>
       <c r="AN21" s="23">
         <v>21</v>
       </c>
       <c r="AO21" s="23">
         <v>2.4</v>
       </c>
       <c r="AP21" s="23">
         <v>20.5</v>
       </c>
-      <c r="AQ21" s="23">
-[...5 lines deleted...]
-      <c r="AS21" s="23">
+      <c r="AQ21" s="5">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="AR21" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="AS21" s="5">
         <v>3.6</v>
       </c>
-      <c r="AT21" s="23">
+      <c r="AT21" s="5">
         <v>15.8</v>
       </c>
-      <c r="AU21" s="1" t="s">
-[...21 lines deleted...]
-        <v>8.3000000000000007</v>
+      <c r="AU21" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV21" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW21" s="40">
+        <v>3.3</v>
+      </c>
+      <c r="AX21" s="40">
+        <v>12</v>
+      </c>
+      <c r="AY21" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ21" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA21" s="40">
+        <v>1.5</v>
+      </c>
+      <c r="BB21" s="40">
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E22" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G22" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H22" s="14" t="s">
@@ -4406,84 +4416,84 @@
       </c>
       <c r="AI22" s="1">
         <v>0</v>
       </c>
       <c r="AJ22" s="1">
         <v>0</v>
       </c>
       <c r="AK22" s="1">
         <v>0.35</v>
       </c>
       <c r="AL22" s="1">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AM22" s="23">
         <v>0</v>
       </c>
       <c r="AN22" s="23">
         <v>0</v>
       </c>
       <c r="AO22" s="23">
         <v>0</v>
       </c>
       <c r="AP22" s="23">
         <v>0</v>
       </c>
-      <c r="AQ22" s="23">
-[...32 lines deleted...]
-      <c r="BB22" s="1" t="s">
+      <c r="AQ22" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR22" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT22" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU22" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV22" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW22" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX22" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY22" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ22" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA22" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB22" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>228</v>
       </c>
@@ -4562,84 +4572,84 @@
       </c>
       <c r="AI23" s="1">
         <v>0</v>
       </c>
       <c r="AJ23" s="1">
         <v>0</v>
       </c>
       <c r="AK23" s="1">
         <v>2.0400000000000001E-2</v>
       </c>
       <c r="AL23" s="1">
         <v>0.27100000000000002</v>
       </c>
       <c r="AM23" s="23">
         <v>0</v>
       </c>
       <c r="AN23" s="23">
         <v>0</v>
       </c>
       <c r="AO23" s="23">
         <v>0</v>
       </c>
       <c r="AP23" s="23">
         <v>0</v>
       </c>
-      <c r="AQ23" s="23">
-[...32 lines deleted...]
-      <c r="BB23" s="1">
+      <c r="AQ23" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV23" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW23" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX23" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY23" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ23" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA23" s="40">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="14">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="D24" s="14">
         <v>0.36875000000000002</v>
       </c>
       <c r="E24" s="14">
         <v>1.2600800000000001</v>
       </c>
       <c r="F24" s="14">
         <v>10.027329999999999</v>
       </c>
       <c r="G24" s="14">
         <v>0</v>
       </c>
@@ -4726,85 +4736,85 @@
       </c>
       <c r="AI24" s="1">
         <v>0</v>
       </c>
       <c r="AJ24" s="1">
         <v>0</v>
       </c>
       <c r="AK24" s="1">
         <v>19.14057</v>
       </c>
       <c r="AL24" s="1">
         <v>99.771900000000002</v>
       </c>
       <c r="AM24" s="23">
         <v>6.2149999999999999</v>
       </c>
       <c r="AN24" s="23">
         <v>40.1</v>
       </c>
       <c r="AO24" s="23">
         <v>109.1</v>
       </c>
       <c r="AP24" s="23">
         <v>584.70000000000005</v>
       </c>
-      <c r="AQ24" s="23">
-[...33 lines deleted...]
-        <v>204.5</v>
+      <c r="AQ24" s="5">
+        <v>34.704999999999998</v>
+      </c>
+      <c r="AR24" s="5">
+        <v>338.8</v>
+      </c>
+      <c r="AS24" s="5">
+        <v>227.8</v>
+      </c>
+      <c r="AT24" s="5">
+        <v>1655.1</v>
+      </c>
+      <c r="AU24" s="40">
+        <v>26.6</v>
+      </c>
+      <c r="AV24" s="40">
+        <v>254.2</v>
+      </c>
+      <c r="AW24" s="40">
+        <v>145.6</v>
+      </c>
+      <c r="AX24" s="40">
+        <v>977.5</v>
+      </c>
+      <c r="AY24" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ24" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA24" s="40">
+        <v>53.5</v>
+      </c>
+      <c r="BB24" s="40">
+        <v>474.8</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="14">
         <v>3.1199999999999999E-2</v>
       </c>
       <c r="D25" s="14">
         <v>0.76673999999999998</v>
       </c>
       <c r="E25" s="14">
         <v>98.745009999999994</v>
       </c>
       <c r="F25" s="14">
         <v>342.13414999999998</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
@@ -4890,85 +4900,85 @@
       </c>
       <c r="AI25" s="1">
         <v>3.7256499999999999</v>
       </c>
       <c r="AJ25" s="1">
         <v>27.588789999999999</v>
       </c>
       <c r="AK25" s="1">
         <v>14.09427</v>
       </c>
       <c r="AL25" s="1">
         <v>84.10324</v>
       </c>
       <c r="AM25" s="23">
         <v>4.8736100000000002</v>
       </c>
       <c r="AN25" s="23">
         <v>32.5</v>
       </c>
       <c r="AO25" s="23">
         <v>10.199999999999999</v>
       </c>
       <c r="AP25" s="23">
         <v>82.3</v>
       </c>
-      <c r="AQ25" s="23">
+      <c r="AQ25" s="5">
         <v>4.1111500000000003</v>
       </c>
-      <c r="AR25" s="23">
+      <c r="AR25" s="5">
         <v>76.400000000000006</v>
       </c>
-      <c r="AS25" s="23">
+      <c r="AS25" s="5">
         <v>10.3</v>
       </c>
-      <c r="AT25" s="23">
+      <c r="AT25" s="5">
         <v>110.5</v>
       </c>
-      <c r="AU25" s="1">
-[...17 lines deleted...]
-      <c r="BA25" s="1">
+      <c r="AU25" s="40">
         <v>3</v>
       </c>
-      <c r="BB25" s="1">
-        <v>38.9</v>
+      <c r="AV25" s="40">
+        <v>62.6</v>
+      </c>
+      <c r="AW25" s="40">
+        <v>7.4</v>
+      </c>
+      <c r="AX25" s="40">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="AY25" s="40">
+        <v>9.1</v>
+      </c>
+      <c r="AZ25" s="40">
+        <v>57.1</v>
+      </c>
+      <c r="BA25" s="40">
+        <v>5.3</v>
+      </c>
+      <c r="BB25" s="40">
+        <v>70.7</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H26" s="14" t="s">
@@ -5046,84 +5056,76 @@
       </c>
       <c r="AI26" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ26" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK26" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL26" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM26" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN26" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO26" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP26" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AQ26" s="23" t="s">
-[...32 lines deleted...]
-      <c r="BB26" s="1" t="s">
+      <c r="AQ26" s="5"/>
+      <c r="AR26" s="5"/>
+      <c r="AS26" s="5"/>
+      <c r="AT26" s="5"/>
+      <c r="AU26" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV26" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW26" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX26" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY26" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ26" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA26" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB26" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="14">
         <v>4.4999999999999997E-3</v>
       </c>
       <c r="D27" s="14">
         <v>4.725E-2</v>
       </c>
       <c r="E27" s="14">
         <v>0.23350000000000001</v>
       </c>
       <c r="F27" s="14">
         <v>1.7181599999999999</v>
       </c>
       <c r="G27" s="14" t="s">
         <v>228</v>
       </c>
@@ -5206,84 +5208,84 @@
       </c>
       <c r="AI27" s="1">
         <v>0</v>
       </c>
       <c r="AJ27" s="1">
         <v>0</v>
       </c>
       <c r="AK27" s="1">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="AL27" s="1">
         <v>1.99E-3</v>
       </c>
       <c r="AM27" s="23">
         <v>0</v>
       </c>
       <c r="AN27" s="23">
         <v>0</v>
       </c>
       <c r="AO27" s="23">
         <v>0</v>
       </c>
       <c r="AP27" s="23">
         <v>0</v>
       </c>
-      <c r="AQ27" s="23">
-[...32 lines deleted...]
-      <c r="BB27" s="1" t="s">
+      <c r="AQ27" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV27" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW27" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX27" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY27" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ27" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA27" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB27" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="14">
         <v>20368.829000000002</v>
       </c>
       <c r="D28" s="14">
         <v>6283.4030599999996</v>
       </c>
       <c r="E28" s="14">
         <v>278.661</v>
       </c>
       <c r="F28" s="14">
         <v>68.702809999999999</v>
       </c>
       <c r="G28" s="14">
         <v>33977.624000000003</v>
       </c>
@@ -5370,85 +5372,85 @@
       </c>
       <c r="AI28" s="1">
         <v>44031.506999999998</v>
       </c>
       <c r="AJ28" s="1">
         <v>15395.94699</v>
       </c>
       <c r="AK28" s="1">
         <v>3963.1976</v>
       </c>
       <c r="AL28" s="1">
         <v>819.25998000000004</v>
       </c>
       <c r="AM28" s="23">
         <v>44471.434000000001</v>
       </c>
       <c r="AN28" s="23">
         <v>15663.4</v>
       </c>
       <c r="AO28" s="23">
         <v>4635.8999999999996</v>
       </c>
       <c r="AP28" s="23">
         <v>984.6</v>
       </c>
-      <c r="AQ28" s="23">
-[...5 lines deleted...]
-      <c r="AS28" s="23">
+      <c r="AQ28" s="5">
+        <v>33373.644999999997</v>
+      </c>
+      <c r="AR28" s="5">
+        <v>11124.8</v>
+      </c>
+      <c r="AS28" s="5">
         <v>3040.3</v>
       </c>
-      <c r="AT28" s="23">
+      <c r="AT28" s="5">
         <v>822.2</v>
       </c>
-      <c r="AU28" s="1">
-[...21 lines deleted...]
-        <v>241.7</v>
+      <c r="AU28" s="40">
+        <v>21587.3</v>
+      </c>
+      <c r="AV28" s="40">
+        <v>6990.3</v>
+      </c>
+      <c r="AW28" s="40">
+        <v>2076.1</v>
+      </c>
+      <c r="AX28" s="40">
+        <v>549.70000000000005</v>
+      </c>
+      <c r="AY28" s="40">
+        <v>17451.3</v>
+      </c>
+      <c r="AZ28" s="40">
+        <v>6371.6</v>
+      </c>
+      <c r="BA28" s="40">
+        <v>1535.5</v>
+      </c>
+      <c r="BB28" s="40">
+        <v>419.3</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="14">
         <v>4.8</v>
       </c>
       <c r="D29" s="14">
         <v>1.788</v>
       </c>
       <c r="E29" s="14">
         <v>40.96</v>
       </c>
       <c r="F29" s="14">
         <v>6.3330000000000002</v>
       </c>
       <c r="G29" s="14">
         <v>1371.692</v>
       </c>
       <c r="H29" s="14">
@@ -5530,85 +5532,85 @@
       </c>
       <c r="AI29" s="1">
         <v>0</v>
       </c>
       <c r="AJ29" s="1">
         <v>0</v>
       </c>
       <c r="AK29" s="1">
         <v>587.88505999999995</v>
       </c>
       <c r="AL29" s="1">
         <v>98.205389999999994</v>
       </c>
       <c r="AM29" s="23">
         <v>0</v>
       </c>
       <c r="AN29" s="23">
         <v>0</v>
       </c>
       <c r="AO29" s="23">
         <v>932</v>
       </c>
       <c r="AP29" s="23">
         <v>145.69999999999999</v>
       </c>
-      <c r="AQ29" s="23">
+      <c r="AQ29" s="5">
         <v>28.47</v>
       </c>
-      <c r="AR29" s="23">
+      <c r="AR29" s="5">
         <v>9.1</v>
       </c>
-      <c r="AS29" s="23">
+      <c r="AS29" s="5">
         <v>446.8</v>
       </c>
-      <c r="AT29" s="23">
+      <c r="AT29" s="5">
         <v>119.6</v>
       </c>
-      <c r="AU29" s="1">
-[...21 lines deleted...]
-        <v>26.9</v>
+      <c r="AU29" s="40">
+        <v>23.5</v>
+      </c>
+      <c r="AV29" s="40">
+        <v>7.6</v>
+      </c>
+      <c r="AW29" s="40">
+        <v>216.4</v>
+      </c>
+      <c r="AX29" s="40">
+        <v>46.9</v>
+      </c>
+      <c r="AY29" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ29" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA29" s="40">
+        <v>260.8</v>
+      </c>
+      <c r="BB29" s="40">
+        <v>65.400000000000006</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="14">
         <v>130.06209999999999</v>
       </c>
       <c r="D30" s="14">
         <v>45.172640000000001</v>
       </c>
       <c r="E30" s="14">
         <v>181.07249999999999</v>
       </c>
       <c r="F30" s="14">
         <v>95.035219999999995</v>
       </c>
       <c r="G30" s="14">
         <v>0</v>
       </c>
       <c r="H30" s="14">
@@ -5690,85 +5692,85 @@
       </c>
       <c r="AI30" s="1">
         <v>0</v>
       </c>
       <c r="AJ30" s="1">
         <v>0</v>
       </c>
       <c r="AK30" s="1">
         <v>274.04923000000002</v>
       </c>
       <c r="AL30" s="1">
         <v>134.44587999999999</v>
       </c>
       <c r="AM30" s="23">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="AN30" s="23">
         <v>0</v>
       </c>
       <c r="AO30" s="23">
         <v>188.6</v>
       </c>
       <c r="AP30" s="23">
         <v>94.7</v>
       </c>
-      <c r="AQ30" s="23">
-[...8 lines deleted...]
-      <c r="AT30" s="23">
+      <c r="AQ30" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="5">
+        <v>198</v>
+      </c>
+      <c r="AT30" s="5">
         <v>139.80000000000001</v>
       </c>
-      <c r="AU30" s="1" t="s">
-[...21 lines deleted...]
-        <v>36.299999999999997</v>
+      <c r="AU30" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV30" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW30" s="40">
+        <v>121.4</v>
+      </c>
+      <c r="AX30" s="40">
+        <v>86.1</v>
+      </c>
+      <c r="AY30" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ30" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA30" s="40">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="BB30" s="40">
+        <v>39.4</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="14">
         <v>2.2399999999999998E-3</v>
       </c>
       <c r="D31" s="14">
         <v>1.389E-2</v>
       </c>
       <c r="E31" s="14">
         <v>431.71600000000001</v>
       </c>
       <c r="F31" s="14">
         <v>294.77899000000002</v>
       </c>
       <c r="G31" s="14">
         <v>0</v>
       </c>
       <c r="H31" s="14">
@@ -5850,85 +5852,85 @@
       </c>
       <c r="AI31" s="1">
         <v>0</v>
       </c>
       <c r="AJ31" s="1">
         <v>0</v>
       </c>
       <c r="AK31" s="1">
         <v>1643.3979200000001</v>
       </c>
       <c r="AL31" s="1">
         <v>653.44754999999998</v>
       </c>
       <c r="AM31" s="23">
         <v>0</v>
       </c>
       <c r="AN31" s="23">
         <v>0</v>
       </c>
       <c r="AO31" s="23">
         <v>1187.4000000000001</v>
       </c>
       <c r="AP31" s="23">
         <v>500.5</v>
       </c>
-      <c r="AQ31" s="23">
-[...5 lines deleted...]
-      <c r="AS31" s="23">
+      <c r="AQ31" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="5">
         <v>780</v>
       </c>
-      <c r="AT31" s="23">
+      <c r="AT31" s="5">
         <v>588.5</v>
       </c>
-      <c r="AU31" s="1" t="s">
-[...21 lines deleted...]
-        <v>223.5</v>
+      <c r="AU31" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV31" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW31" s="40">
+        <v>512.5</v>
+      </c>
+      <c r="AX31" s="40">
+        <v>377.2</v>
+      </c>
+      <c r="AY31" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ31" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA31" s="40">
+        <v>236.1</v>
+      </c>
+      <c r="BB31" s="40">
+        <v>258.7</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H32" s="14" t="s">
@@ -6010,85 +6012,85 @@
       </c>
       <c r="AI32" s="1">
         <v>0</v>
       </c>
       <c r="AJ32" s="1">
         <v>0</v>
       </c>
       <c r="AK32" s="1">
         <v>2.7459999999999998E-2</v>
       </c>
       <c r="AL32" s="1">
         <v>0.19142000000000001</v>
       </c>
       <c r="AM32" s="23">
         <v>0</v>
       </c>
       <c r="AN32" s="23">
         <v>0</v>
       </c>
       <c r="AO32" s="23">
         <v>0</v>
       </c>
       <c r="AP32" s="23">
         <v>0.1</v>
       </c>
-      <c r="AQ32" s="23">
-[...5 lines deleted...]
-      <c r="AS32" s="23">
+      <c r="AQ32" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR32" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="5">
         <v>0.3</v>
       </c>
-      <c r="AT32" s="23">
+      <c r="AT32" s="5">
         <v>1</v>
       </c>
-      <c r="AU32" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AW32" s="1">
+      <c r="AU32" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV32" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW32" s="40">
         <v>0.3</v>
       </c>
-      <c r="AX32" s="1">
+      <c r="AX32" s="40">
         <v>1</v>
       </c>
-      <c r="AY32" s="1" t="s">
-[...9 lines deleted...]
-        <v>2.1</v>
+      <c r="AY32" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ32" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA32" s="40">
+        <v>3</v>
+      </c>
+      <c r="BB32" s="40">
+        <v>3.8</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E33" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F33" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G33" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H33" s="14" t="s">
@@ -6170,84 +6172,84 @@
       </c>
       <c r="AI33" s="1">
         <v>11</v>
       </c>
       <c r="AJ33" s="1">
         <v>9.0670000000000002</v>
       </c>
       <c r="AK33" s="1">
         <v>11.075290000000001</v>
       </c>
       <c r="AL33" s="1">
         <v>8.2090899999999998</v>
       </c>
       <c r="AM33" s="23">
         <v>0</v>
       </c>
       <c r="AN33" s="23">
         <v>0</v>
       </c>
       <c r="AO33" s="23">
         <v>0</v>
       </c>
       <c r="AP33" s="23">
         <v>0.1</v>
       </c>
-      <c r="AQ33" s="23">
-[...8 lines deleted...]
-      <c r="AT33" s="23">
+      <c r="AQ33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="5">
         <v>0.3</v>
       </c>
-      <c r="AU33" s="1" t="s">
-[...8 lines deleted...]
-      <c r="AX33" s="1">
+      <c r="AU33" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV33" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW33" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX33" s="40">
         <v>0.2</v>
       </c>
-      <c r="AY33" s="1" t="s">
-[...8 lines deleted...]
-      <c r="BB33" s="1" t="s">
+      <c r="AY33" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ33" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA33" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB33" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="14">
         <v>0</v>
       </c>
       <c r="D34" s="14">
         <v>0</v>
       </c>
       <c r="E34" s="14">
         <v>362.95</v>
       </c>
       <c r="F34" s="14">
         <v>151.78712999999999</v>
       </c>
       <c r="G34" s="14">
         <v>0</v>
       </c>
@@ -6330,85 +6332,85 @@
       </c>
       <c r="AI34" s="1">
         <v>0</v>
       </c>
       <c r="AJ34" s="1">
         <v>0</v>
       </c>
       <c r="AK34" s="1">
         <v>689.6019</v>
       </c>
       <c r="AL34" s="1">
         <v>335.73498000000001</v>
       </c>
       <c r="AM34" s="23">
         <v>0</v>
       </c>
       <c r="AN34" s="23">
         <v>0</v>
       </c>
       <c r="AO34" s="23">
         <v>1146.0999999999999</v>
       </c>
       <c r="AP34" s="23">
         <v>547.9</v>
       </c>
-      <c r="AQ34" s="23">
-[...5 lines deleted...]
-      <c r="AS34" s="23">
+      <c r="AQ34" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="5">
         <v>1339.8</v>
       </c>
-      <c r="AT34" s="23">
+      <c r="AT34" s="5">
         <v>929.3</v>
       </c>
-      <c r="AU34" s="1" t="s">
-[...21 lines deleted...]
-        <v>334.4</v>
+      <c r="AU34" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV34" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW34" s="40">
+        <v>1113.0999999999999</v>
+      </c>
+      <c r="AX34" s="40">
+        <v>773.2</v>
+      </c>
+      <c r="AY34" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ34" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA34" s="40">
+        <v>928.9</v>
+      </c>
+      <c r="BB34" s="40">
+        <v>630.20000000000005</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="14">
         <v>0</v>
       </c>
       <c r="D35" s="14">
         <v>0</v>
       </c>
       <c r="E35" s="14">
         <v>3.4874999999999998</v>
       </c>
       <c r="F35" s="14">
         <v>4.3758999999999997</v>
       </c>
       <c r="G35" s="14">
         <v>0</v>
       </c>
       <c r="H35" s="14">
@@ -6490,85 +6492,85 @@
       </c>
       <c r="AI35" s="1">
         <v>0</v>
       </c>
       <c r="AJ35" s="1">
         <v>0</v>
       </c>
       <c r="AK35" s="1">
         <v>38.589759999999998</v>
       </c>
       <c r="AL35" s="1">
         <v>36.238869999999999</v>
       </c>
       <c r="AM35" s="23">
         <v>0</v>
       </c>
       <c r="AN35" s="23">
         <v>0</v>
       </c>
       <c r="AO35" s="23">
         <v>122.1</v>
       </c>
       <c r="AP35" s="23">
         <v>119.4</v>
       </c>
-      <c r="AQ35" s="23">
-[...8 lines deleted...]
-      <c r="AT35" s="23">
+      <c r="AQ35" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="5">
+        <v>32</v>
+      </c>
+      <c r="AT35" s="5">
         <v>40</v>
       </c>
-      <c r="AU35" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AW35" s="1">
+      <c r="AU35" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV35" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW35" s="40">
+        <v>6.2</v>
+      </c>
+      <c r="AX35" s="40">
         <v>7</v>
       </c>
-      <c r="AX35" s="1">
-[...12 lines deleted...]
-        <v>4.9000000000000004</v>
+      <c r="AY35" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ35" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA35" s="40">
+        <v>6.9</v>
+      </c>
+      <c r="BB35" s="40">
+        <v>6.8</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G36" s="14">
         <v>0</v>
       </c>
       <c r="H36" s="14">
@@ -6650,84 +6652,84 @@
       </c>
       <c r="AI36" s="1">
         <v>0</v>
       </c>
       <c r="AJ36" s="1">
         <v>0</v>
       </c>
       <c r="AK36" s="1">
         <v>0.1</v>
       </c>
       <c r="AL36" s="1">
         <v>0.127</v>
       </c>
       <c r="AM36" s="23">
         <v>0</v>
       </c>
       <c r="AN36" s="23">
         <v>0</v>
       </c>
       <c r="AO36" s="23">
         <v>0.1</v>
       </c>
       <c r="AP36" s="23">
         <v>0.1</v>
       </c>
-      <c r="AQ36" s="23">
-[...32 lines deleted...]
-      <c r="BB36" s="1" t="s">
+      <c r="AQ36" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV36" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW36" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX36" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY36" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ36" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA36" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB36" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="14">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>3.9E-2</v>
       </c>
       <c r="F37" s="14">
         <v>0.15384999999999999</v>
       </c>
       <c r="G37" s="14">
         <v>0</v>
       </c>
@@ -6810,84 +6812,84 @@
       </c>
       <c r="AI37" s="1">
         <v>0</v>
       </c>
       <c r="AJ37" s="1">
         <v>0</v>
       </c>
       <c r="AK37" s="1">
         <v>3.7699999999999997E-2</v>
       </c>
       <c r="AL37" s="1">
         <v>0.10847</v>
       </c>
       <c r="AM37" s="23">
         <v>0</v>
       </c>
       <c r="AN37" s="23">
         <v>0</v>
       </c>
       <c r="AO37" s="23">
         <v>0.1</v>
       </c>
       <c r="AP37" s="23">
         <v>0.1</v>
       </c>
-      <c r="AQ37" s="23">
-[...8 lines deleted...]
-      <c r="AT37" s="23">
+      <c r="AQ37" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT37" s="5">
         <v>0.1</v>
       </c>
-      <c r="AU37" s="1" t="s">
-[...8 lines deleted...]
-      <c r="AX37" s="1">
+      <c r="AU37" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV37" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW37" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX37" s="40">
         <v>0.1</v>
       </c>
-      <c r="AY37" s="1" t="s">
-[...8 lines deleted...]
-      <c r="BB37" s="1">
+      <c r="AY37" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ37" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA37" s="40">
+        <v>0</v>
+      </c>
+      <c r="BB37" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F38" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G38" s="14" t="s">
         <v>228</v>
       </c>
@@ -6966,84 +6968,84 @@
       </c>
       <c r="AI38" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ38" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK38" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL38" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM38" s="23">
         <v>0</v>
       </c>
       <c r="AN38" s="23">
         <v>0</v>
       </c>
       <c r="AO38" s="23">
         <v>0</v>
       </c>
       <c r="AP38" s="23">
         <v>0</v>
       </c>
-      <c r="AQ38" s="23">
-[...32 lines deleted...]
-      <c r="BB38" s="1" t="s">
+      <c r="AQ38" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR38" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV38" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW38" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX38" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY38" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ38" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA38" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB38" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="14">
         <v>0</v>
       </c>
       <c r="D39" s="14">
         <v>0</v>
       </c>
       <c r="E39" s="14">
         <v>381.21778999999998</v>
       </c>
       <c r="F39" s="14">
         <v>324.47314999999998</v>
       </c>
       <c r="G39" s="14">
         <v>0</v>
       </c>
@@ -7130,84 +7132,84 @@
       </c>
       <c r="AI39" s="1">
         <v>0</v>
       </c>
       <c r="AJ39" s="1">
         <v>0</v>
       </c>
       <c r="AK39" s="1">
         <v>52.005769999999998</v>
       </c>
       <c r="AL39" s="1">
         <v>76.85727</v>
       </c>
       <c r="AM39" s="23">
         <v>4.9583899999999996</v>
       </c>
       <c r="AN39" s="23">
         <v>24</v>
       </c>
       <c r="AO39" s="23">
         <v>127.5</v>
       </c>
       <c r="AP39" s="23">
         <v>149</v>
       </c>
-      <c r="AQ39" s="23">
-[...5 lines deleted...]
-      <c r="AS39" s="23">
+      <c r="AQ39" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="5">
         <v>84.2</v>
       </c>
-      <c r="AT39" s="23">
+      <c r="AT39" s="5">
         <v>89.2</v>
       </c>
-      <c r="AU39" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB39" s="1" t="s">
+      <c r="AU39" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV39" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW39" s="40">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="AX39" s="40">
+        <v>82.3</v>
+      </c>
+      <c r="AY39" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ39" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA39" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB39" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="14">
         <v>0</v>
       </c>
       <c r="D40" s="14">
         <v>0</v>
       </c>
       <c r="E40" s="14">
         <v>2.11</v>
       </c>
       <c r="F40" s="14">
         <v>0.56499999999999995</v>
       </c>
       <c r="G40" s="14" t="s">
         <v>228</v>
       </c>
@@ -7286,84 +7288,76 @@
       </c>
       <c r="AI40" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ40" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK40" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL40" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM40" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN40" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO40" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP40" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AQ40" s="23" t="s">
-[...32 lines deleted...]
-      <c r="BB40" s="1" t="s">
+      <c r="AQ40" s="5"/>
+      <c r="AR40" s="5"/>
+      <c r="AS40" s="5"/>
+      <c r="AT40" s="5"/>
+      <c r="AU40" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV40" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW40" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX40" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY40" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ40" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA40" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB40" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="14">
         <v>0</v>
       </c>
       <c r="D41" s="14">
         <v>0</v>
       </c>
       <c r="E41" s="14">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="F41" s="14">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="G41" s="14" t="s">
         <v>228</v>
       </c>
@@ -7446,84 +7440,84 @@
       </c>
       <c r="AI41" s="1">
         <v>0</v>
       </c>
       <c r="AJ41" s="1">
         <v>0</v>
       </c>
       <c r="AK41" s="1">
         <v>4.4999999999999997E-3</v>
       </c>
       <c r="AL41" s="1">
         <v>3.5900000000000001E-2</v>
       </c>
       <c r="AM41" s="23">
         <v>0</v>
       </c>
       <c r="AN41" s="23">
         <v>0</v>
       </c>
       <c r="AO41" s="23">
         <v>0</v>
       </c>
       <c r="AP41" s="23">
         <v>0.1</v>
       </c>
-      <c r="AQ41" s="23">
-[...32 lines deleted...]
-      <c r="BB41" s="1" t="s">
+      <c r="AQ41" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV41" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW41" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX41" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY41" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ41" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA41" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB41" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G42" s="14">
         <v>0</v>
       </c>
@@ -7602,84 +7596,76 @@
       </c>
       <c r="AI42" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ42" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK42" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL42" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM42" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN42" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO42" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP42" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AQ42" s="23" t="s">
-[...32 lines deleted...]
-      <c r="BB42" s="1" t="s">
+      <c r="AQ42" s="5"/>
+      <c r="AR42" s="5"/>
+      <c r="AS42" s="5"/>
+      <c r="AT42" s="5"/>
+      <c r="AU42" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV42" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW42" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX42" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY42" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ42" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA42" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB42" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="14">
         <v>0</v>
       </c>
       <c r="D43" s="14">
         <v>0</v>
       </c>
       <c r="E43" s="14">
         <v>0.05</v>
       </c>
       <c r="F43" s="14">
         <v>0.14957999999999999</v>
       </c>
       <c r="G43" s="14" t="s">
         <v>228</v>
       </c>
@@ -7758,84 +7744,84 @@
       </c>
       <c r="AI43" s="1">
         <v>0</v>
       </c>
       <c r="AJ43" s="1">
         <v>0</v>
       </c>
       <c r="AK43" s="1">
         <v>21.933</v>
       </c>
       <c r="AL43" s="1">
         <v>23.36016</v>
       </c>
       <c r="AM43" s="23">
         <v>0</v>
       </c>
       <c r="AN43" s="23">
         <v>0</v>
       </c>
       <c r="AO43" s="23">
         <v>22</v>
       </c>
       <c r="AP43" s="23">
         <v>21.1</v>
       </c>
-      <c r="AQ43" s="23">
-[...5 lines deleted...]
-      <c r="AS43" s="23">
+      <c r="AQ43" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="5">
         <v>18.5</v>
       </c>
-      <c r="AT43" s="23">
+      <c r="AT43" s="5">
         <v>17.899999999999999</v>
       </c>
-      <c r="AU43" s="1" t="s">
-[...17 lines deleted...]
-      <c r="BA43" s="1">
+      <c r="AU43" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV43" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW43" s="40">
+        <v>18.5</v>
+      </c>
+      <c r="AX43" s="40">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="AY43" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ43" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA43" s="40">
         <v>33.200000000000003</v>
       </c>
-      <c r="BB43" s="1">
+      <c r="BB43" s="40">
         <v>32.799999999999997</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G44" s="14" t="s">
         <v>228</v>
       </c>
@@ -7914,84 +7900,84 @@
       </c>
       <c r="AI44" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ44" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK44" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL44" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM44" s="23">
         <v>0</v>
       </c>
       <c r="AN44" s="23">
         <v>0</v>
       </c>
       <c r="AO44" s="23">
         <v>0.1</v>
       </c>
       <c r="AP44" s="23">
         <v>0.3</v>
       </c>
-      <c r="AQ44" s="23">
-[...32 lines deleted...]
-      <c r="BB44" s="1" t="s">
+      <c r="AQ44" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV44" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW44" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX44" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY44" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ44" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA44" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB44" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D45" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E45" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F45" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G45" s="14" t="s">
         <v>228</v>
       </c>
@@ -8070,84 +8056,84 @@
       </c>
       <c r="AI45" s="1">
         <v>0</v>
       </c>
       <c r="AJ45" s="1">
         <v>0</v>
       </c>
       <c r="AK45" s="1">
         <v>7.7499999999999999E-2</v>
       </c>
       <c r="AL45" s="1">
         <v>0.11821</v>
       </c>
       <c r="AM45" s="23">
         <v>0</v>
       </c>
       <c r="AN45" s="23">
         <v>0</v>
       </c>
       <c r="AO45" s="23">
         <v>0</v>
       </c>
       <c r="AP45" s="23">
         <v>0</v>
       </c>
-      <c r="AQ45" s="23">
-[...32 lines deleted...]
-      <c r="BB45" s="1" t="s">
+      <c r="AQ45" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR45" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS45" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT45" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU45" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV45" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW45" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX45" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY45" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ45" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA45" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB45" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="46" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="14">
         <v>4.0480000000000002E-2</v>
       </c>
       <c r="D46" s="14">
         <v>0.36564000000000002</v>
       </c>
       <c r="E46" s="14">
         <v>0.91039999999999999</v>
       </c>
       <c r="F46" s="14">
         <v>3.3979499999999998</v>
       </c>
       <c r="G46" s="14">
         <v>0</v>
       </c>
@@ -8230,85 +8216,85 @@
       </c>
       <c r="AI46" s="1">
         <v>0</v>
       </c>
       <c r="AJ46" s="1">
         <v>0</v>
       </c>
       <c r="AK46" s="1">
         <v>4.74857</v>
       </c>
       <c r="AL46" s="1">
         <v>24.133700000000001</v>
       </c>
       <c r="AM46" s="23">
         <v>9.4E-2</v>
       </c>
       <c r="AN46" s="23">
         <v>1.3</v>
       </c>
       <c r="AO46" s="23">
         <v>5.4</v>
       </c>
       <c r="AP46" s="23">
         <v>79.7</v>
       </c>
-      <c r="AQ46" s="23">
-[...5 lines deleted...]
-      <c r="AS46" s="23">
+      <c r="AQ46" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR46" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS46" s="5">
         <v>15.5</v>
       </c>
-      <c r="AT46" s="23">
+      <c r="AT46" s="5">
         <v>47.1</v>
       </c>
-      <c r="AU46" s="1" t="s">
-[...21 lines deleted...]
-        <v>3.4</v>
+      <c r="AU46" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV46" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW46" s="40">
+        <v>5</v>
+      </c>
+      <c r="AX46" s="40">
+        <v>13.9</v>
+      </c>
+      <c r="AY46" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ46" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA46" s="40">
+        <v>67.5</v>
+      </c>
+      <c r="BB46" s="40">
+        <v>5.8</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="14">
         <v>0</v>
       </c>
       <c r="D47" s="14">
         <v>0</v>
       </c>
       <c r="E47" s="14">
         <v>28.281089999999999</v>
       </c>
       <c r="F47" s="14">
         <v>21.25638</v>
       </c>
       <c r="G47" s="14">
         <v>0</v>
       </c>
       <c r="H47" s="14">
@@ -8390,84 +8376,84 @@
       </c>
       <c r="AI47" s="1">
         <v>0</v>
       </c>
       <c r="AJ47" s="1">
         <v>0</v>
       </c>
       <c r="AK47" s="1">
         <v>1.15E-2</v>
       </c>
       <c r="AL47" s="1">
         <v>0.22003</v>
       </c>
       <c r="AM47" s="23">
         <v>0</v>
       </c>
       <c r="AN47" s="23">
         <v>0</v>
       </c>
       <c r="AO47" s="23">
         <v>0</v>
       </c>
       <c r="AP47" s="23">
         <v>0.2</v>
       </c>
-      <c r="AQ47" s="23">
-[...8 lines deleted...]
-      <c r="AT47" s="23">
+      <c r="AQ47" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR47" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS47" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT47" s="5">
         <v>0.1</v>
       </c>
-      <c r="AU47" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB47" s="1" t="s">
+      <c r="AU47" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV47" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW47" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX47" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="AY47" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ47" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA47" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB47" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="14">
         <v>0</v>
       </c>
       <c r="D48" s="14">
         <v>0</v>
       </c>
       <c r="E48" s="14">
         <v>19.649000000000001</v>
       </c>
       <c r="F48" s="14">
         <v>19.23312</v>
       </c>
       <c r="G48" s="14">
         <v>0</v>
       </c>
@@ -8550,84 +8536,84 @@
       </c>
       <c r="AI48" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ48" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK48" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL48" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM48" s="23">
         <v>0</v>
       </c>
       <c r="AN48" s="23">
         <v>0</v>
       </c>
       <c r="AO48" s="23">
         <v>0</v>
       </c>
       <c r="AP48" s="23">
         <v>0</v>
       </c>
-      <c r="AQ48" s="23">
-[...32 lines deleted...]
-      <c r="BB48" s="1" t="s">
+      <c r="AQ48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU48" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV48" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW48" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX48" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY48" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ48" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA48" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB48" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="49" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C49" s="14">
         <v>0.26679999999999998</v>
       </c>
       <c r="D49" s="14">
         <v>0.44950000000000001</v>
       </c>
       <c r="E49" s="14">
         <v>1417.0703000000001</v>
       </c>
       <c r="F49" s="14">
         <v>1379.29081</v>
       </c>
       <c r="G49" s="14">
         <v>0</v>
       </c>
@@ -8714,85 +8700,85 @@
       </c>
       <c r="AI49" s="1">
         <v>5912.4675999999999</v>
       </c>
       <c r="AJ49" s="1">
         <v>5238.3577500000001</v>
       </c>
       <c r="AK49" s="1">
         <v>3739.71198</v>
       </c>
       <c r="AL49" s="1">
         <v>2567.9187700000002</v>
       </c>
       <c r="AM49" s="23">
         <v>5023.5364399999999</v>
       </c>
       <c r="AN49" s="23">
         <v>4352.3</v>
       </c>
       <c r="AO49" s="23">
         <v>2338.6</v>
       </c>
       <c r="AP49" s="23">
         <v>1777.7</v>
       </c>
-      <c r="AQ49" s="23">
-[...33 lines deleted...]
-        <v>4859.8</v>
+      <c r="AQ49" s="5">
+        <v>5033.0322399999995</v>
+      </c>
+      <c r="AR49" s="5">
+        <v>6065.8</v>
+      </c>
+      <c r="AS49" s="5">
+        <v>3085</v>
+      </c>
+      <c r="AT49" s="5">
+        <v>3305.9</v>
+      </c>
+      <c r="AU49" s="40">
+        <v>2031.2</v>
+      </c>
+      <c r="AV49" s="40">
+        <v>2362.6</v>
+      </c>
+      <c r="AW49" s="40">
+        <v>2258.6999999999998</v>
+      </c>
+      <c r="AX49" s="40">
+        <v>2346</v>
+      </c>
+      <c r="AY49" s="40">
+        <v>5848.7</v>
+      </c>
+      <c r="AZ49" s="40">
+        <v>8541</v>
+      </c>
+      <c r="BA49" s="40">
+        <v>4557.3999999999996</v>
+      </c>
+      <c r="BB49" s="40">
+        <v>5168.8</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F50" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G50" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H50" s="14" t="s">
@@ -8874,85 +8860,85 @@
       </c>
       <c r="AI50" s="1">
         <v>0</v>
       </c>
       <c r="AJ50" s="1">
         <v>0</v>
       </c>
       <c r="AK50" s="1">
         <v>7.1160000000000001E-2</v>
       </c>
       <c r="AL50" s="1">
         <v>0.56920999999999999</v>
       </c>
       <c r="AM50" s="23">
         <v>0</v>
       </c>
       <c r="AN50" s="23">
         <v>0</v>
       </c>
       <c r="AO50" s="23">
         <v>0</v>
       </c>
       <c r="AP50" s="23">
         <v>0.3</v>
       </c>
-      <c r="AQ50" s="23">
-[...5 lines deleted...]
-      <c r="AS50" s="23">
+      <c r="AQ50" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR50" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS50" s="5">
         <v>0.1</v>
       </c>
-      <c r="AT50" s="23">
+      <c r="AT50" s="5">
         <v>0.5</v>
       </c>
-      <c r="AU50" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB50" s="1">
+      <c r="AU50" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV50" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW50" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX50" s="40">
         <v>0.2</v>
+      </c>
+      <c r="AY50" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ50" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA50" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BB50" s="40">
+        <v>0.7</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D51" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E51" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F51" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G51" s="14">
         <v>0</v>
       </c>
       <c r="H51" s="14">
@@ -9034,85 +9020,85 @@
       </c>
       <c r="AI51" s="1">
         <v>0</v>
       </c>
       <c r="AJ51" s="1">
         <v>0</v>
       </c>
       <c r="AK51" s="1">
         <v>1.5958000000000001</v>
       </c>
       <c r="AL51" s="1">
         <v>11.298400000000001</v>
       </c>
       <c r="AM51" s="23">
         <v>0</v>
       </c>
       <c r="AN51" s="23">
         <v>0</v>
       </c>
       <c r="AO51" s="23">
         <v>2.1</v>
       </c>
       <c r="AP51" s="23">
         <v>15.7</v>
       </c>
-      <c r="AQ51" s="23">
-[...5 lines deleted...]
-      <c r="AS51" s="23">
+      <c r="AQ51" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR51" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS51" s="5">
         <v>0.1</v>
       </c>
-      <c r="AT51" s="23">
+      <c r="AT51" s="5">
         <v>0.2</v>
       </c>
-      <c r="AU51" s="1" t="s">
-[...8 lines deleted...]
-      <c r="AX51" s="1">
+      <c r="AU51" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV51" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW51" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX51" s="40">
         <v>0.1</v>
       </c>
-      <c r="AY51" s="1" t="s">
-[...9 lines deleted...]
-        <v>0.1</v>
+      <c r="AY51" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ51" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA51" s="40">
+        <v>2.1</v>
+      </c>
+      <c r="BB51" s="40">
+        <v>2.8</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="14">
         <v>0</v>
       </c>
       <c r="D52" s="14">
         <v>0</v>
       </c>
       <c r="E52" s="14">
         <v>11.38</v>
       </c>
       <c r="F52" s="14">
         <v>16.23498</v>
       </c>
       <c r="G52" s="14">
         <v>0</v>
       </c>
       <c r="H52" s="14">
@@ -9194,85 +9180,85 @@
       </c>
       <c r="AI52" s="1">
         <v>0.49337999999999999</v>
       </c>
       <c r="AJ52" s="1">
         <v>2.8984899999999998</v>
       </c>
       <c r="AK52" s="1">
         <v>9.5213199999999993</v>
       </c>
       <c r="AL52" s="1">
         <v>27.4695</v>
       </c>
       <c r="AM52" s="23">
         <v>0</v>
       </c>
       <c r="AN52" s="23">
         <v>0</v>
       </c>
       <c r="AO52" s="23">
         <v>11.6</v>
       </c>
       <c r="AP52" s="23">
         <v>32.799999999999997</v>
       </c>
-      <c r="AQ52" s="23">
-[...5 lines deleted...]
-      <c r="AS52" s="23">
+      <c r="AQ52" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR52" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="5">
         <v>10.199999999999999</v>
       </c>
-      <c r="AT52" s="23">
+      <c r="AT52" s="5">
         <v>29</v>
       </c>
-      <c r="AU52" s="1" t="s">
-[...21 lines deleted...]
-        <v>7.3</v>
+      <c r="AU52" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV52" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW52" s="40">
+        <v>5.5</v>
+      </c>
+      <c r="AX52" s="40">
+        <v>17.2</v>
+      </c>
+      <c r="AY52" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ52" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA52" s="40">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BB52" s="40">
+        <v>13.7</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F53" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G53" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H53" s="14" t="s">
@@ -9354,84 +9340,84 @@
       </c>
       <c r="AI53" s="1">
         <v>0</v>
       </c>
       <c r="AJ53" s="1">
         <v>0</v>
       </c>
       <c r="AK53" s="1">
         <v>5.2700000000000004E-3</v>
       </c>
       <c r="AL53" s="1">
         <v>6.4210000000000003E-2</v>
       </c>
       <c r="AM53" s="23">
         <v>0</v>
       </c>
       <c r="AN53" s="23">
         <v>0</v>
       </c>
       <c r="AO53" s="23">
         <v>124.2</v>
       </c>
       <c r="AP53" s="23">
         <v>147.1</v>
       </c>
-      <c r="AQ53" s="23">
-[...5 lines deleted...]
-      <c r="AS53" s="23">
+      <c r="AQ53" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR53" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="5">
         <v>79.2</v>
       </c>
-      <c r="AT53" s="23">
+      <c r="AT53" s="5">
         <v>152.80000000000001</v>
       </c>
-      <c r="AU53" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AW53" s="1">
+      <c r="AU53" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV53" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW53" s="40">
         <v>79.2</v>
       </c>
-      <c r="AX53" s="1">
+      <c r="AX53" s="40">
         <v>152.80000000000001</v>
       </c>
-      <c r="AY53" s="1" t="s">
-[...5 lines deleted...]
-      <c r="BA53" s="1">
+      <c r="AY53" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ53" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA53" s="40">
         <v>19.8</v>
       </c>
-      <c r="BB53" s="1">
+      <c r="BB53" s="40">
         <v>41.2</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C54" s="14">
         <v>0.12</v>
       </c>
       <c r="D54" s="14">
         <v>0.19919999999999999</v>
       </c>
       <c r="E54" s="14">
         <v>1647.75911</v>
       </c>
       <c r="F54" s="14">
         <v>1705.19624</v>
       </c>
       <c r="G54" s="14">
         <v>0</v>
       </c>
@@ -9514,85 +9500,85 @@
       </c>
       <c r="AI54" s="1">
         <v>0</v>
       </c>
       <c r="AJ54" s="1">
         <v>0</v>
       </c>
       <c r="AK54" s="1">
         <v>2158.9213100000002</v>
       </c>
       <c r="AL54" s="1">
         <v>2678.2780600000001</v>
       </c>
       <c r="AM54" s="23">
         <v>0</v>
       </c>
       <c r="AN54" s="23">
         <v>0</v>
       </c>
       <c r="AO54" s="23">
         <v>2606</v>
       </c>
       <c r="AP54" s="23">
         <v>3216.1</v>
       </c>
-      <c r="AQ54" s="23">
-[...5 lines deleted...]
-      <c r="AS54" s="23">
+      <c r="AQ54" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR54" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="5">
         <v>2601.5</v>
       </c>
-      <c r="AT54" s="23">
+      <c r="AT54" s="5">
         <v>4045.7</v>
       </c>
-      <c r="AU54" s="1" t="s">
-[...21 lines deleted...]
-        <v>1744.1</v>
+      <c r="AU54" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV54" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW54" s="40">
+        <v>1562.2</v>
+      </c>
+      <c r="AX54" s="40">
+        <v>2540.3000000000002</v>
+      </c>
+      <c r="AY54" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ54" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA54" s="40">
+        <v>1622.7</v>
+      </c>
+      <c r="BB54" s="40">
+        <v>2674</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="14">
         <v>0</v>
       </c>
       <c r="D55" s="14">
         <v>0</v>
       </c>
       <c r="E55" s="14">
         <v>2.65</v>
       </c>
       <c r="F55" s="14">
         <v>2.5421</v>
       </c>
       <c r="G55" s="14">
         <v>0</v>
       </c>
       <c r="H55" s="14">
@@ -9678,85 +9664,85 @@
       </c>
       <c r="AI55" s="1">
         <v>0</v>
       </c>
       <c r="AJ55" s="1">
         <v>0</v>
       </c>
       <c r="AK55" s="1">
         <v>1.28</v>
       </c>
       <c r="AL55" s="1">
         <v>4.6394099999999998</v>
       </c>
       <c r="AM55" s="23">
         <v>0</v>
       </c>
       <c r="AN55" s="23">
         <v>0</v>
       </c>
       <c r="AO55" s="23">
         <v>2.6</v>
       </c>
       <c r="AP55" s="23">
         <v>13.4</v>
       </c>
-      <c r="AQ55" s="23">
-[...5 lines deleted...]
-      <c r="AS55" s="23">
+      <c r="AQ55" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="5">
         <v>5.4</v>
       </c>
-      <c r="AT55" s="23">
+      <c r="AT55" s="5">
         <v>3.1</v>
       </c>
-      <c r="AU55" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AW55" s="1">
+      <c r="AU55" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV55" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW55" s="40">
         <v>4.5</v>
       </c>
-      <c r="AX55" s="1">
+      <c r="AX55" s="40">
         <v>1.9</v>
       </c>
-      <c r="AY55" s="1" t="s">
-[...9 lines deleted...]
-        <v>26.8</v>
+      <c r="AY55" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ55" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA55" s="40">
+        <v>112.8</v>
+      </c>
+      <c r="BB55" s="40">
+        <v>27.8</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="14">
         <v>0.32667000000000002</v>
       </c>
       <c r="D56" s="14">
         <v>1.83632</v>
       </c>
       <c r="E56" s="14">
         <v>137.39586</v>
       </c>
       <c r="F56" s="14">
         <v>281.11971999999997</v>
       </c>
       <c r="G56" s="14">
         <v>0.48899999999999999</v>
       </c>
       <c r="H56" s="14">
@@ -9842,85 +9828,85 @@
       </c>
       <c r="AI56" s="1">
         <v>0</v>
       </c>
       <c r="AJ56" s="1">
         <v>0</v>
       </c>
       <c r="AK56" s="1">
         <v>1412.52649</v>
       </c>
       <c r="AL56" s="1">
         <v>3274.9919500000001</v>
       </c>
       <c r="AM56" s="23">
         <v>0</v>
       </c>
       <c r="AN56" s="23">
         <v>0</v>
       </c>
       <c r="AO56" s="23">
         <v>1412.4</v>
       </c>
       <c r="AP56" s="23">
         <v>3591.2</v>
       </c>
-      <c r="AQ56" s="23">
-[...33 lines deleted...]
-        <v>1302.4000000000001</v>
+      <c r="AQ56" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR56" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS56" s="5">
+        <v>1135.5</v>
+      </c>
+      <c r="AT56" s="5">
+        <v>3856.5</v>
+      </c>
+      <c r="AU56" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV56" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW56" s="40">
+        <v>792</v>
+      </c>
+      <c r="AX56" s="40">
+        <v>2501.9</v>
+      </c>
+      <c r="AY56" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ56" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA56" s="40">
+        <v>525.79999999999995</v>
+      </c>
+      <c r="BB56" s="40">
+        <v>2134.6</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="14">
         <v>665.79435999999998</v>
       </c>
       <c r="D57" s="14">
         <v>2102.2866899999999</v>
       </c>
       <c r="E57" s="14">
         <v>30.582799999999999</v>
       </c>
       <c r="F57" s="14">
         <v>55.398739999999997</v>
       </c>
       <c r="G57" s="14">
         <v>731.63013000000001</v>
       </c>
       <c r="H57" s="14">
@@ -10006,85 +9992,85 @@
       </c>
       <c r="AI57" s="1">
         <v>215.83232000000001</v>
       </c>
       <c r="AJ57" s="1">
         <v>998.97208999999998</v>
       </c>
       <c r="AK57" s="1">
         <v>567.03620999999998</v>
       </c>
       <c r="AL57" s="1">
         <v>890.65746000000001</v>
       </c>
       <c r="AM57" s="23">
         <v>226.10932</v>
       </c>
       <c r="AN57" s="23">
         <v>1032.7</v>
       </c>
       <c r="AO57" s="23">
         <v>780.7</v>
       </c>
       <c r="AP57" s="23">
         <v>1600.4</v>
       </c>
-      <c r="AQ57" s="23">
-[...2 lines deleted...]
-      <c r="AR57" s="23">
+      <c r="AQ57" s="5">
+        <v>412.93576000000002</v>
+      </c>
+      <c r="AR57" s="5">
         <v>2156.9</v>
       </c>
-      <c r="AS57" s="23">
-[...27 lines deleted...]
-        <v>2062.1999999999998</v>
+      <c r="AS57" s="5">
+        <v>2948.7</v>
+      </c>
+      <c r="AT57" s="5">
+        <v>3338.7</v>
+      </c>
+      <c r="AU57" s="40">
+        <v>255.8</v>
+      </c>
+      <c r="AV57" s="40">
+        <v>1229.9000000000001</v>
+      </c>
+      <c r="AW57" s="40">
+        <v>1829</v>
+      </c>
+      <c r="AX57" s="40">
+        <v>2161.8000000000002</v>
+      </c>
+      <c r="AY57" s="40">
+        <v>199</v>
+      </c>
+      <c r="AZ57" s="40">
+        <v>1240.5999999999999</v>
+      </c>
+      <c r="BA57" s="40">
+        <v>1914.7</v>
+      </c>
+      <c r="BB57" s="40">
+        <v>2612</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E58" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F58" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G58" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H58" s="14" t="s">
@@ -10162,84 +10148,84 @@
       </c>
       <c r="AI58" s="1">
         <v>0</v>
       </c>
       <c r="AJ58" s="1">
         <v>0</v>
       </c>
       <c r="AK58" s="1">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="AL58" s="1">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="AM58" s="23">
         <v>0</v>
       </c>
       <c r="AN58" s="23">
         <v>0</v>
       </c>
       <c r="AO58" s="23">
         <v>0</v>
       </c>
       <c r="AP58" s="23">
         <v>0.2</v>
       </c>
-      <c r="AQ58" s="23">
-[...8 lines deleted...]
-      <c r="AT58" s="23">
+      <c r="AQ58" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR58" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS58" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT58" s="5">
         <v>0.2</v>
       </c>
-      <c r="AU58" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB58" s="1">
+      <c r="AU58" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV58" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW58" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX58" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="AY58" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ58" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA58" s="40">
+        <v>0</v>
+      </c>
+      <c r="BB58" s="40">
         <v>0.3</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="14">
         <v>213.08915999999999</v>
       </c>
       <c r="D59" s="14">
         <v>383.08465999999999</v>
       </c>
       <c r="E59" s="14">
         <v>161.16537</v>
       </c>
       <c r="F59" s="14">
         <v>283.19718999999998</v>
       </c>
       <c r="G59" s="14">
         <v>307.38497000000001</v>
       </c>
@@ -10326,85 +10312,85 @@
       </c>
       <c r="AI59" s="1">
         <v>871.30488000000003</v>
       </c>
       <c r="AJ59" s="1">
         <v>6744.7311</v>
       </c>
       <c r="AK59" s="1">
         <v>439.88436999999999</v>
       </c>
       <c r="AL59" s="1">
         <v>4601.0325599999996</v>
       </c>
       <c r="AM59" s="23">
         <v>1129.8088</v>
       </c>
       <c r="AN59" s="23">
         <v>6630.6</v>
       </c>
       <c r="AO59" s="23">
         <v>486.8</v>
       </c>
       <c r="AP59" s="23">
         <v>4188.8999999999996</v>
       </c>
-      <c r="AQ59" s="23">
+      <c r="AQ59" s="5">
         <v>732.79169999999999</v>
       </c>
-      <c r="AR59" s="23">
+      <c r="AR59" s="5">
         <v>3668.9</v>
       </c>
-      <c r="AS59" s="23">
-[...27 lines deleted...]
-        <v>1323.2</v>
+      <c r="AS59" s="5">
+        <v>424.2</v>
+      </c>
+      <c r="AT59" s="5">
+        <v>3343.9</v>
+      </c>
+      <c r="AU59" s="40">
+        <v>531.79999999999995</v>
+      </c>
+      <c r="AV59" s="40">
+        <v>2337.5</v>
+      </c>
+      <c r="AW59" s="40">
+        <v>222.5</v>
+      </c>
+      <c r="AX59" s="40">
+        <v>1513.8</v>
+      </c>
+      <c r="AY59" s="40">
+        <v>651</v>
+      </c>
+      <c r="AZ59" s="40">
+        <v>5683.6</v>
+      </c>
+      <c r="BA59" s="40">
+        <v>271</v>
+      </c>
+      <c r="BB59" s="40">
+        <v>2017.2</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="14">
         <v>0</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="14">
         <v>0.99616000000000005</v>
       </c>
       <c r="F60" s="14">
         <v>11.246600000000001</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
       <c r="H60" s="14">
@@ -10490,85 +10476,85 @@
       </c>
       <c r="AI60" s="1">
         <v>0</v>
       </c>
       <c r="AJ60" s="1">
         <v>0</v>
       </c>
       <c r="AK60" s="1">
         <v>44.182020000000001</v>
       </c>
       <c r="AL60" s="1">
         <v>323.06876</v>
       </c>
       <c r="AM60" s="23">
         <v>0</v>
       </c>
       <c r="AN60" s="23">
         <v>0</v>
       </c>
       <c r="AO60" s="23">
         <v>123.2</v>
       </c>
       <c r="AP60" s="23">
         <v>817.8</v>
       </c>
-      <c r="AQ60" s="23">
-[...5 lines deleted...]
-      <c r="AS60" s="23">
+      <c r="AQ60" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR60" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS60" s="5">
         <v>52.5</v>
       </c>
-      <c r="AT60" s="23">
+      <c r="AT60" s="5">
         <v>401.5</v>
       </c>
-      <c r="AU60" s="1" t="s">
-[...21 lines deleted...]
-        <v>43.5</v>
+      <c r="AU60" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV60" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW60" s="40">
+        <v>28.3</v>
+      </c>
+      <c r="AX60" s="40">
+        <v>230.3</v>
+      </c>
+      <c r="AY60" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ60" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA60" s="40">
+        <v>13.7</v>
+      </c>
+      <c r="BB60" s="40">
+        <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="14">
         <v>0.45479999999999998</v>
       </c>
       <c r="D61" s="14">
         <v>0.61175999999999997</v>
       </c>
       <c r="E61" s="14">
         <v>1511.9489000000001</v>
       </c>
       <c r="F61" s="14">
         <v>874.39804000000004</v>
       </c>
       <c r="G61" s="14">
         <v>20</v>
       </c>
       <c r="H61" s="14">
@@ -10650,85 +10636,85 @@
       </c>
       <c r="AI61" s="1">
         <v>0</v>
       </c>
       <c r="AJ61" s="1">
         <v>0</v>
       </c>
       <c r="AK61" s="1">
         <v>1141.63005</v>
       </c>
       <c r="AL61" s="1">
         <v>611.36018000000001</v>
       </c>
       <c r="AM61" s="23">
         <v>1804</v>
       </c>
       <c r="AN61" s="23">
         <v>988.3</v>
       </c>
       <c r="AO61" s="23">
         <v>1346.9</v>
       </c>
       <c r="AP61" s="23">
         <v>732.2</v>
       </c>
-      <c r="AQ61" s="23">
+      <c r="AQ61" s="5">
         <v>37</v>
       </c>
-      <c r="AR61" s="23">
+      <c r="AR61" s="5">
         <v>14</v>
       </c>
-      <c r="AS61" s="23">
-[...5 lines deleted...]
-      <c r="AU61" s="1">
+      <c r="AS61" s="5">
+        <v>896.1</v>
+      </c>
+      <c r="AT61" s="5">
+        <v>614.9</v>
+      </c>
+      <c r="AU61" s="40">
         <v>37</v>
       </c>
-      <c r="AV61" s="1">
+      <c r="AV61" s="40">
         <v>14</v>
       </c>
-      <c r="AW61" s="1">
-[...15 lines deleted...]
-        <v>253.7</v>
+      <c r="AW61" s="40">
+        <v>526.70000000000005</v>
+      </c>
+      <c r="AX61" s="40">
+        <v>382.3</v>
+      </c>
+      <c r="AY61" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ61" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA61" s="40">
+        <v>618.9</v>
+      </c>
+      <c r="BB61" s="40">
+        <v>499.6</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="14">
         <v>0</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="14">
         <v>3.355</v>
       </c>
       <c r="F62" s="14">
         <v>5.8749000000000002</v>
       </c>
       <c r="G62" s="14">
         <v>0</v>
       </c>
       <c r="H62" s="14">
@@ -10810,85 +10796,85 @@
       </c>
       <c r="AI62" s="1">
         <v>0</v>
       </c>
       <c r="AJ62" s="1">
         <v>0</v>
       </c>
       <c r="AK62" s="1">
         <v>46.996830000000003</v>
       </c>
       <c r="AL62" s="1">
         <v>45.791460000000001</v>
       </c>
       <c r="AM62" s="23">
         <v>0</v>
       </c>
       <c r="AN62" s="23">
         <v>0</v>
       </c>
       <c r="AO62" s="23">
         <v>40.4</v>
       </c>
       <c r="AP62" s="23">
         <v>27.4</v>
       </c>
-      <c r="AQ62" s="23">
-[...5 lines deleted...]
-      <c r="AS62" s="23">
+      <c r="AQ62" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR62" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS62" s="5">
         <v>28.8</v>
       </c>
-      <c r="AT62" s="23">
+      <c r="AT62" s="5">
         <v>23.6</v>
       </c>
-      <c r="AU62" s="1" t="s">
-[...21 lines deleted...]
-        <v>13.6</v>
+      <c r="AU62" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV62" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW62" s="40">
+        <v>10.5</v>
+      </c>
+      <c r="AX62" s="40">
+        <v>11.6</v>
+      </c>
+      <c r="AY62" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ62" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA62" s="40">
+        <v>30.2</v>
+      </c>
+      <c r="BB62" s="40">
+        <v>20.6</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E63" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F63" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G63" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H63" s="14" t="s">
@@ -10970,85 +10956,85 @@
       </c>
       <c r="AI63" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ63" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK63" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL63" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM63" s="23">
         <v>0</v>
       </c>
       <c r="AN63" s="23">
         <v>0</v>
       </c>
       <c r="AO63" s="23">
         <v>0</v>
       </c>
       <c r="AP63" s="23">
         <v>0</v>
       </c>
-      <c r="AQ63" s="23">
-[...5 lines deleted...]
-      <c r="AS63" s="23">
+      <c r="AQ63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS63" s="5">
         <v>0.9</v>
       </c>
-      <c r="AT63" s="23">
+      <c r="AT63" s="5">
         <v>0.8</v>
       </c>
-      <c r="AU63" s="1" t="s">
-[...21 lines deleted...]
-        <v>0.6</v>
+      <c r="AU63" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV63" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW63" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="AX63" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="AY63" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ63" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA63" s="40">
+        <v>0.8</v>
+      </c>
+      <c r="BB63" s="40">
+        <v>0.8</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="14">
         <v>83.409599999999998</v>
       </c>
       <c r="D64" s="14">
         <v>382.54306000000003</v>
       </c>
       <c r="E64" s="14">
         <v>295.96203000000003</v>
       </c>
       <c r="F64" s="14">
         <v>485.07992000000002</v>
       </c>
       <c r="G64" s="14">
         <v>71.69</v>
       </c>
       <c r="H64" s="14">
@@ -11134,85 +11120,85 @@
       </c>
       <c r="AI64" s="1">
         <v>81.506879999999995</v>
       </c>
       <c r="AJ64" s="1">
         <v>343.92340999999999</v>
       </c>
       <c r="AK64" s="1">
         <v>977.64254000000005</v>
       </c>
       <c r="AL64" s="1">
         <v>2726.8627299999998</v>
       </c>
       <c r="AM64" s="23">
         <v>69.849400000000003</v>
       </c>
       <c r="AN64" s="23">
         <v>250.3</v>
       </c>
       <c r="AO64" s="23">
         <v>872</v>
       </c>
       <c r="AP64" s="23">
         <v>2535.3000000000002</v>
       </c>
-      <c r="AQ64" s="23">
-[...33 lines deleted...]
-        <v>1090.0999999999999</v>
+      <c r="AQ64" s="5">
+        <v>51.994999999999997</v>
+      </c>
+      <c r="AR64" s="5">
+        <v>286.3</v>
+      </c>
+      <c r="AS64" s="5">
+        <v>1050.3</v>
+      </c>
+      <c r="AT64" s="5">
+        <v>2757.7</v>
+      </c>
+      <c r="AU64" s="40">
+        <v>25.5</v>
+      </c>
+      <c r="AV64" s="40">
+        <v>135</v>
+      </c>
+      <c r="AW64" s="40">
+        <v>681</v>
+      </c>
+      <c r="AX64" s="40">
+        <v>1725.6</v>
+      </c>
+      <c r="AY64" s="40">
+        <v>45.8</v>
+      </c>
+      <c r="AZ64" s="40">
+        <v>239</v>
+      </c>
+      <c r="BA64" s="40">
+        <v>497.3</v>
+      </c>
+      <c r="BB64" s="40">
+        <v>1616.9</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D65" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E65" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F65" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G65" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H65" s="14" t="s">
@@ -11294,85 +11280,85 @@
       </c>
       <c r="AI65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM65" s="23">
         <v>0</v>
       </c>
       <c r="AN65" s="23">
         <v>0</v>
       </c>
       <c r="AO65" s="23">
         <v>0</v>
       </c>
       <c r="AP65" s="23">
         <v>1.3</v>
       </c>
-      <c r="AQ65" s="23">
-[...8 lines deleted...]
-      <c r="AT65" s="23">
+      <c r="AQ65" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR65" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS65" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT65" s="5">
         <v>1.6</v>
       </c>
-      <c r="AU65" s="1" t="s">
-[...21 lines deleted...]
-        <v>0.6</v>
+      <c r="AU65" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV65" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW65" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX65" s="40">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AY65" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ65" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA65" s="40">
+        <v>0</v>
+      </c>
+      <c r="BB65" s="40">
+        <v>1.2</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D66" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E66" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F66" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G66" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H66" s="14" t="s">
@@ -11454,84 +11440,84 @@
       </c>
       <c r="AI66" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ66" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK66" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL66" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM66" s="23">
         <v>0</v>
       </c>
       <c r="AN66" s="23">
         <v>0</v>
       </c>
       <c r="AO66" s="23">
         <v>0</v>
       </c>
       <c r="AP66" s="23">
         <v>0</v>
       </c>
-      <c r="AQ66" s="23">
-[...32 lines deleted...]
-      <c r="BB66" s="1" t="s">
+      <c r="AQ66" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR66" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS66" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT66" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU66" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV66" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW66" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX66" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY66" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ66" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA66" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB66" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="67" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="14">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D67" s="14">
         <v>5.9199999999999999E-3</v>
       </c>
       <c r="E67" s="14">
         <v>4.2337999999999996</v>
       </c>
       <c r="F67" s="14">
         <v>18.012920000000001</v>
       </c>
       <c r="G67" s="14">
         <v>0</v>
       </c>
@@ -11614,85 +11600,85 @@
       </c>
       <c r="AI67" s="1">
         <v>3.6299999999999999E-2</v>
       </c>
       <c r="AJ67" s="1">
         <v>0.19864999999999999</v>
       </c>
       <c r="AK67" s="1">
         <v>16.002839999999999</v>
       </c>
       <c r="AL67" s="1">
         <v>43.197710000000001</v>
       </c>
       <c r="AM67" s="23">
         <v>0</v>
       </c>
       <c r="AN67" s="23">
         <v>0</v>
       </c>
       <c r="AO67" s="23">
         <v>36.299999999999997</v>
       </c>
       <c r="AP67" s="23">
         <v>92.6</v>
       </c>
-      <c r="AQ67" s="23">
-[...5 lines deleted...]
-      <c r="AS67" s="23">
+      <c r="AQ67" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR67" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS67" s="5">
         <v>20.3</v>
       </c>
-      <c r="AT67" s="23">
+      <c r="AT67" s="5">
         <v>97.7</v>
       </c>
-      <c r="AU67" s="1" t="s">
-[...14 lines deleted...]
-      <c r="AZ67" s="1">
+      <c r="AU67" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV67" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW67" s="40">
+        <v>15.1</v>
+      </c>
+      <c r="AX67" s="40">
+        <v>86.4</v>
+      </c>
+      <c r="AY67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="40">
         <v>0.1</v>
       </c>
-      <c r="BA67" s="1">
-[...3 lines deleted...]
-        <v>13.2</v>
+      <c r="BA67" s="40">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="BB67" s="40">
+        <v>20.5</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="14">
         <v>879.3057</v>
       </c>
       <c r="D68" s="14">
         <v>1729.82482</v>
       </c>
       <c r="E68" s="14">
         <v>238.87746999999999</v>
       </c>
       <c r="F68" s="14">
         <v>540.65480000000002</v>
       </c>
       <c r="G68" s="14">
         <v>116.655</v>
       </c>
       <c r="H68" s="14">
@@ -11778,85 +11764,85 @@
       </c>
       <c r="AI68" s="1">
         <v>139.04712000000001</v>
       </c>
       <c r="AJ68" s="1">
         <v>431.73041999999998</v>
       </c>
       <c r="AK68" s="1">
         <v>1363.8759</v>
       </c>
       <c r="AL68" s="1">
         <v>4074.7514500000002</v>
       </c>
       <c r="AM68" s="23">
         <v>152.47037</v>
       </c>
       <c r="AN68" s="23">
         <v>394</v>
       </c>
       <c r="AO68" s="23">
         <v>1376.8</v>
       </c>
       <c r="AP68" s="23">
         <v>4575.6000000000004</v>
       </c>
-      <c r="AQ68" s="23">
-[...33 lines deleted...]
-        <v>1381</v>
+      <c r="AQ68" s="5">
+        <v>994.50883999999996</v>
+      </c>
+      <c r="AR68" s="5">
+        <v>945</v>
+      </c>
+      <c r="AS68" s="5">
+        <v>1009.8</v>
+      </c>
+      <c r="AT68" s="5">
+        <v>4458.1000000000004</v>
+      </c>
+      <c r="AU68" s="40">
+        <v>86.5</v>
+      </c>
+      <c r="AV68" s="40">
+        <v>290.3</v>
+      </c>
+      <c r="AW68" s="40">
+        <v>596.20000000000005</v>
+      </c>
+      <c r="AX68" s="40">
+        <v>2553.6999999999998</v>
+      </c>
+      <c r="AY68" s="40">
+        <v>55.6</v>
+      </c>
+      <c r="AZ68" s="40">
+        <v>170.6</v>
+      </c>
+      <c r="BA68" s="40">
+        <v>437.4</v>
+      </c>
+      <c r="BB68" s="40">
+        <v>2172.4</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="14">
         <v>0</v>
       </c>
       <c r="D69" s="14">
         <v>0</v>
       </c>
       <c r="E69" s="14">
         <v>713.05573000000004</v>
       </c>
       <c r="F69" s="14">
         <v>1621.2698399999999</v>
       </c>
       <c r="G69" s="14">
         <v>0</v>
       </c>
       <c r="H69" s="14">
@@ -11938,85 +11924,85 @@
       </c>
       <c r="AI69" s="1">
         <v>0</v>
       </c>
       <c r="AJ69" s="1">
         <v>0</v>
       </c>
       <c r="AK69" s="1">
         <v>840.86176</v>
       </c>
       <c r="AL69" s="1">
         <v>1562.6867500000001</v>
       </c>
       <c r="AM69" s="23">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AN69" s="23">
         <v>0.7</v>
       </c>
       <c r="AO69" s="23">
         <v>634.1</v>
       </c>
       <c r="AP69" s="23">
         <v>733.4</v>
       </c>
-      <c r="AQ69" s="23">
-[...2 lines deleted...]
-      <c r="AR69" s="23">
+      <c r="AQ69" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="AR69" s="5">
         <v>2.5</v>
       </c>
-      <c r="AS69" s="23">
-[...27 lines deleted...]
-        <v>443.1</v>
+      <c r="AS69" s="5">
+        <v>658.7</v>
+      </c>
+      <c r="AT69" s="5">
+        <v>897.9</v>
+      </c>
+      <c r="AU69" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV69" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW69" s="40">
+        <v>441.1</v>
+      </c>
+      <c r="AX69" s="40">
+        <v>550.5</v>
+      </c>
+      <c r="AY69" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ69" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA69" s="40">
+        <v>525.70000000000005</v>
+      </c>
+      <c r="BB69" s="40">
+        <v>695.2</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="14">
         <v>954.93205999999998</v>
       </c>
       <c r="D70" s="14">
         <v>660.73368000000005</v>
       </c>
       <c r="E70" s="14">
         <v>2112.4683399999999</v>
       </c>
       <c r="F70" s="14">
         <v>3664.6341299999999</v>
       </c>
       <c r="G70" s="14">
         <v>2077.0574000000001</v>
       </c>
       <c r="H70" s="14">
@@ -12102,85 +12088,85 @@
       </c>
       <c r="AI70" s="1">
         <v>11640.2431</v>
       </c>
       <c r="AJ70" s="1">
         <v>6838.8855899999999</v>
       </c>
       <c r="AK70" s="1">
         <v>285.41349000000002</v>
       </c>
       <c r="AL70" s="1">
         <v>227.54845</v>
       </c>
       <c r="AM70" s="23">
         <v>12481.395699999999</v>
       </c>
       <c r="AN70" s="23">
         <v>7032.5</v>
       </c>
       <c r="AO70" s="23">
         <v>226.7</v>
       </c>
       <c r="AP70" s="23">
         <v>281.2</v>
       </c>
-      <c r="AQ70" s="23">
-[...8 lines deleted...]
-      <c r="AT70" s="23">
+      <c r="AQ70" s="5">
+        <v>12346.04386</v>
+      </c>
+      <c r="AR70" s="5">
+        <v>8292.6</v>
+      </c>
+      <c r="AS70" s="5">
+        <v>291.60000000000002</v>
+      </c>
+      <c r="AT70" s="5">
         <v>402</v>
       </c>
-      <c r="AU70" s="1">
-[...21 lines deleted...]
-        <v>109.1</v>
+      <c r="AU70" s="40">
+        <v>8251</v>
+      </c>
+      <c r="AV70" s="40">
+        <v>5487.6</v>
+      </c>
+      <c r="AW70" s="40">
+        <v>186.1</v>
+      </c>
+      <c r="AX70" s="40">
+        <v>207.4</v>
+      </c>
+      <c r="AY70" s="40">
+        <v>7545</v>
+      </c>
+      <c r="AZ70" s="40">
+        <v>5466.8</v>
+      </c>
+      <c r="BA70" s="40">
+        <v>167.1</v>
+      </c>
+      <c r="BB70" s="40">
+        <v>192.8</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D71" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E71" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F71" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G71" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H71" s="14" t="s">
@@ -12258,84 +12244,84 @@
       </c>
       <c r="AI71" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ71" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK71" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL71" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM71" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN71" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO71" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP71" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AQ71" s="23">
-[...32 lines deleted...]
-      <c r="BB71" s="1" t="s">
+      <c r="AQ71" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR71" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS71" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT71" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU71" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV71" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW71" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX71" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY71" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ71" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA71" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB71" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="72" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="14">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="D72" s="14">
         <v>0.26183000000000001</v>
       </c>
       <c r="E72" s="14">
         <v>404.74723999999998</v>
       </c>
       <c r="F72" s="14">
         <v>878.79062999999996</v>
       </c>
       <c r="G72" s="14">
         <v>0</v>
       </c>
@@ -12422,85 +12408,85 @@
       </c>
       <c r="AI72" s="1">
         <v>1.94</v>
       </c>
       <c r="AJ72" s="1">
         <v>5.1554000000000002</v>
       </c>
       <c r="AK72" s="1">
         <v>884.54056000000003</v>
       </c>
       <c r="AL72" s="1">
         <v>1500.1644100000001</v>
       </c>
       <c r="AM72" s="23">
         <v>0.04</v>
       </c>
       <c r="AN72" s="23">
         <v>0.2</v>
       </c>
       <c r="AO72" s="23">
         <v>686</v>
       </c>
       <c r="AP72" s="23">
         <v>1273.8</v>
       </c>
-      <c r="AQ72" s="23">
+      <c r="AQ72" s="5">
         <v>1.3525</v>
       </c>
-      <c r="AR72" s="23">
+      <c r="AR72" s="5">
         <v>3.2</v>
       </c>
-      <c r="AS72" s="23">
+      <c r="AS72" s="5">
         <v>569.1</v>
       </c>
-      <c r="AT72" s="23">
+      <c r="AT72" s="5">
         <v>1432.2</v>
       </c>
-      <c r="AU72" s="1" t="s">
-[...11 lines deleted...]
-      <c r="AY72" s="1">
+      <c r="AU72" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="AV72" s="40">
+        <v>0.9</v>
+      </c>
+      <c r="AW72" s="40">
+        <v>370.4</v>
+      </c>
+      <c r="AX72" s="40">
+        <v>932.6</v>
+      </c>
+      <c r="AY72" s="40">
         <v>2.1</v>
       </c>
-      <c r="AZ72" s="1">
+      <c r="AZ72" s="40">
         <v>5.5</v>
       </c>
-      <c r="BA72" s="1">
-[...3 lines deleted...]
-        <v>526.5</v>
+      <c r="BA72" s="40">
+        <v>293</v>
+      </c>
+      <c r="BB72" s="40">
+        <v>808.6</v>
       </c>
     </row>
     <row r="73" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="14">
         <v>126.2213</v>
       </c>
       <c r="D73" s="14">
         <v>147.66748999999999</v>
       </c>
       <c r="E73" s="14">
         <v>1841.59124</v>
       </c>
       <c r="F73" s="14">
         <v>2650.6489700000002</v>
       </c>
       <c r="G73" s="14">
         <v>64.491699999999994</v>
       </c>
       <c r="H73" s="14">
@@ -12586,85 +12572,85 @@
       </c>
       <c r="AI73" s="1">
         <v>390.69623000000001</v>
       </c>
       <c r="AJ73" s="1">
         <v>538.98473000000001</v>
       </c>
       <c r="AK73" s="1">
         <v>3873.4577599999998</v>
       </c>
       <c r="AL73" s="1">
         <v>6577.6981100000003</v>
       </c>
       <c r="AM73" s="23">
         <v>272.30723</v>
       </c>
       <c r="AN73" s="23">
         <v>357.7</v>
       </c>
       <c r="AO73" s="23">
         <v>4539.5</v>
       </c>
       <c r="AP73" s="23">
         <v>7592.1</v>
       </c>
-      <c r="AQ73" s="23">
+      <c r="AQ73" s="5">
         <v>460.20366999999999</v>
       </c>
-      <c r="AR73" s="23">
+      <c r="AR73" s="5">
         <v>794.3</v>
       </c>
-      <c r="AS73" s="23">
-[...27 lines deleted...]
-        <v>2904.2</v>
+      <c r="AS73" s="5">
+        <v>3577.8</v>
+      </c>
+      <c r="AT73" s="5">
+        <v>8322.9</v>
+      </c>
+      <c r="AU73" s="40">
+        <v>290.60000000000002</v>
+      </c>
+      <c r="AV73" s="40">
+        <v>488.8</v>
+      </c>
+      <c r="AW73" s="40">
+        <v>2374.1999999999998</v>
+      </c>
+      <c r="AX73" s="40">
+        <v>5184.7</v>
+      </c>
+      <c r="AY73" s="40">
+        <v>224.5</v>
+      </c>
+      <c r="AZ73" s="40">
+        <v>418.6</v>
+      </c>
+      <c r="BA73" s="40">
+        <v>1703</v>
+      </c>
+      <c r="BB73" s="40">
+        <v>4691.5</v>
       </c>
     </row>
     <row r="74" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C74" s="14">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="D74" s="14">
         <v>9.7470000000000001E-2</v>
       </c>
       <c r="E74" s="14">
         <v>237.86138</v>
       </c>
       <c r="F74" s="14">
         <v>140.5556</v>
       </c>
       <c r="G74" s="14">
         <v>0</v>
       </c>
       <c r="H74" s="14">
@@ -12750,85 +12736,85 @@
       </c>
       <c r="AI74" s="1">
         <v>0</v>
       </c>
       <c r="AJ74" s="1">
         <v>0</v>
       </c>
       <c r="AK74" s="1">
         <v>170.07744</v>
       </c>
       <c r="AL74" s="1">
         <v>242.11046999999999</v>
       </c>
       <c r="AM74" s="23">
         <v>0</v>
       </c>
       <c r="AN74" s="23">
         <v>0</v>
       </c>
       <c r="AO74" s="23">
         <v>1120.4000000000001</v>
       </c>
       <c r="AP74" s="23">
         <v>1876.8</v>
       </c>
-      <c r="AQ74" s="23">
+      <c r="AQ74" s="5">
         <v>0.44784000000000002</v>
       </c>
-      <c r="AR74" s="23">
+      <c r="AR74" s="5">
         <v>1.2</v>
       </c>
-      <c r="AS74" s="23">
+      <c r="AS74" s="5">
         <v>1479</v>
       </c>
-      <c r="AT74" s="23">
+      <c r="AT74" s="5">
         <v>3825.4</v>
       </c>
-      <c r="AU74" s="1" t="s">
-[...21 lines deleted...]
-        <v>705.3</v>
+      <c r="AU74" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV74" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW74" s="40">
+        <v>705.7</v>
+      </c>
+      <c r="AX74" s="40">
+        <v>2106.9</v>
+      </c>
+      <c r="AY74" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ74" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA74" s="40">
+        <v>665.5</v>
+      </c>
+      <c r="BB74" s="40">
+        <v>1552.7</v>
       </c>
     </row>
     <row r="75" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C75" s="14">
         <v>5.9462000000000002</v>
       </c>
       <c r="D75" s="14">
         <v>11.845269999999999</v>
       </c>
       <c r="E75" s="14">
         <v>524.45075999999995</v>
       </c>
       <c r="F75" s="14">
         <v>618.83486000000005</v>
       </c>
       <c r="G75" s="14">
         <v>11.449260000000001</v>
       </c>
       <c r="H75" s="14">
@@ -12910,85 +12896,85 @@
       </c>
       <c r="AI75" s="1">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="AJ75" s="1">
         <v>9.4850000000000004E-2</v>
       </c>
       <c r="AK75" s="1">
         <v>630.97</v>
       </c>
       <c r="AL75" s="1">
         <v>850.69475999999997</v>
       </c>
       <c r="AM75" s="23">
         <v>0.81120000000000003</v>
       </c>
       <c r="AN75" s="23">
         <v>1.5</v>
       </c>
       <c r="AO75" s="23">
         <v>641.70000000000005</v>
       </c>
       <c r="AP75" s="23">
         <v>956.1</v>
       </c>
-      <c r="AQ75" s="23">
-[...5 lines deleted...]
-      <c r="AS75" s="23">
+      <c r="AQ75" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR75" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS75" s="5">
         <v>784.6</v>
       </c>
-      <c r="AT75" s="23">
+      <c r="AT75" s="5">
         <v>969.7</v>
       </c>
-      <c r="AU75" s="1" t="s">
-[...21 lines deleted...]
-        <v>320.39999999999998</v>
+      <c r="AU75" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV75" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW75" s="40">
+        <v>556.5</v>
+      </c>
+      <c r="AX75" s="40">
+        <v>660.4</v>
+      </c>
+      <c r="AY75" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ75" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA75" s="40">
+        <v>438.3</v>
+      </c>
+      <c r="BB75" s="40">
+        <v>605.20000000000005</v>
       </c>
     </row>
     <row r="76" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="14">
         <v>1.04864</v>
       </c>
       <c r="D76" s="14">
         <v>1.514</v>
       </c>
       <c r="E76" s="14">
         <v>170.446</v>
       </c>
       <c r="F76" s="14">
         <v>91.778409999999994</v>
       </c>
       <c r="G76" s="14">
         <v>1.7740800000000001</v>
       </c>
       <c r="H76" s="14">
@@ -13070,85 +13056,85 @@
       </c>
       <c r="AI76" s="1">
         <v>0</v>
       </c>
       <c r="AJ76" s="1">
         <v>0</v>
       </c>
       <c r="AK76" s="1">
         <v>23.381250000000001</v>
       </c>
       <c r="AL76" s="1">
         <v>25.210750000000001</v>
       </c>
       <c r="AM76" s="23">
         <v>0.24210000000000001</v>
       </c>
       <c r="AN76" s="23">
         <v>3.6</v>
       </c>
       <c r="AO76" s="23">
         <v>37.6</v>
       </c>
       <c r="AP76" s="23">
         <v>40.1</v>
       </c>
-      <c r="AQ76" s="23">
+      <c r="AQ76" s="5">
         <v>0.03</v>
       </c>
-      <c r="AR76" s="23">
+      <c r="AR76" s="5">
         <v>0.6</v>
       </c>
-      <c r="AS76" s="23">
+      <c r="AS76" s="5">
         <v>21.2</v>
       </c>
-      <c r="AT76" s="23">
+      <c r="AT76" s="5">
         <v>28.8</v>
       </c>
-      <c r="AU76" s="1">
-[...2 lines deleted...]
-      <c r="AV76" s="1">
+      <c r="AU76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV76" s="40">
         <v>0.6</v>
       </c>
-      <c r="AW76" s="1">
-[...15 lines deleted...]
-        <v>3.9</v>
+      <c r="AW76" s="40">
+        <v>9.4</v>
+      </c>
+      <c r="AX76" s="40">
+        <v>11.3</v>
+      </c>
+      <c r="AY76" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ76" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA76" s="40">
+        <v>7.9</v>
+      </c>
+      <c r="BB76" s="40">
+        <v>10.3</v>
       </c>
     </row>
     <row r="77" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="14">
         <v>0.46229999999999999</v>
       </c>
       <c r="D77" s="14">
         <v>1.5505</v>
       </c>
       <c r="E77" s="14">
         <v>65.040270000000007</v>
       </c>
       <c r="F77" s="14">
         <v>57.666759999999996</v>
       </c>
       <c r="G77" s="14">
         <v>0</v>
       </c>
       <c r="H77" s="14">
@@ -13230,85 +13216,85 @@
       </c>
       <c r="AI77" s="1">
         <v>210.1165</v>
       </c>
       <c r="AJ77" s="1">
         <v>794.04566999999997</v>
       </c>
       <c r="AK77" s="1">
         <v>566.56619999999998</v>
       </c>
       <c r="AL77" s="1">
         <v>776.85933999999997</v>
       </c>
       <c r="AM77" s="23">
         <v>68.8</v>
       </c>
       <c r="AN77" s="23">
         <v>192.2</v>
       </c>
       <c r="AO77" s="23">
         <v>108.7</v>
       </c>
       <c r="AP77" s="23">
         <v>162.30000000000001</v>
       </c>
-      <c r="AQ77" s="23">
-[...5 lines deleted...]
-      <c r="AS77" s="23">
+      <c r="AQ77" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR77" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS77" s="5">
         <v>17.5</v>
       </c>
-      <c r="AT77" s="23">
+      <c r="AT77" s="5">
         <v>32.1</v>
       </c>
-      <c r="AU77" s="1" t="s">
-[...21 lines deleted...]
-        <v>8.9</v>
+      <c r="AU77" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV77" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW77" s="40">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="AX77" s="40">
+        <v>29.1</v>
+      </c>
+      <c r="AY77" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ77" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA77" s="40">
+        <v>7.1</v>
+      </c>
+      <c r="BB77" s="40">
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="78" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="14">
         <v>39.31259</v>
       </c>
       <c r="D78" s="14">
         <v>46.948619999999998</v>
       </c>
       <c r="E78" s="14">
         <v>443.40821</v>
       </c>
       <c r="F78" s="14">
         <v>625.40745000000004</v>
       </c>
       <c r="G78" s="14">
         <v>31.75977</v>
       </c>
       <c r="H78" s="14">
@@ -13394,85 +13380,85 @@
       </c>
       <c r="AI78" s="1">
         <v>0.53700000000000003</v>
       </c>
       <c r="AJ78" s="1">
         <v>0.93600000000000005</v>
       </c>
       <c r="AK78" s="1">
         <v>741.25282000000004</v>
       </c>
       <c r="AL78" s="1">
         <v>845.39517999999998</v>
       </c>
       <c r="AM78" s="23">
         <v>3.2004000000000001</v>
       </c>
       <c r="AN78" s="23">
         <v>7.4</v>
       </c>
       <c r="AO78" s="23">
         <v>1148.9000000000001</v>
       </c>
       <c r="AP78" s="23">
         <v>1721.5</v>
       </c>
-      <c r="AQ78" s="23">
-[...2 lines deleted...]
-      <c r="AR78" s="23">
+      <c r="AQ78" s="5">
+        <v>0.55900000000000005</v>
+      </c>
+      <c r="AR78" s="5">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AS78" s="23">
-[...8 lines deleted...]
-      <c r="AV78" s="1">
+      <c r="AS78" s="5">
+        <v>1492.9</v>
+      </c>
+      <c r="AT78" s="5">
+        <v>3066.9</v>
+      </c>
+      <c r="AU78" s="40">
+        <v>0.6</v>
+      </c>
+      <c r="AV78" s="40">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AW78" s="1">
-[...15 lines deleted...]
-        <v>705.7</v>
+      <c r="AW78" s="40">
+        <v>697</v>
+      </c>
+      <c r="AX78" s="40">
+        <v>1506.9</v>
+      </c>
+      <c r="AY78" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ78" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA78" s="40">
+        <v>712.3</v>
+      </c>
+      <c r="BB78" s="40">
+        <v>1531</v>
       </c>
     </row>
     <row r="79" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="14">
         <v>0</v>
       </c>
       <c r="D79" s="14">
         <v>0</v>
       </c>
       <c r="E79" s="14">
         <v>0.2</v>
       </c>
       <c r="F79" s="14">
         <v>1.60175</v>
       </c>
       <c r="G79" s="14">
         <v>0</v>
       </c>
       <c r="H79" s="14">
@@ -13554,85 +13540,85 @@
       </c>
       <c r="AI79" s="1">
         <v>13</v>
       </c>
       <c r="AJ79" s="1">
         <v>16</v>
       </c>
       <c r="AK79" s="1">
         <v>146.27634</v>
       </c>
       <c r="AL79" s="1">
         <v>35.285719999999998</v>
       </c>
       <c r="AM79" s="23">
         <v>0</v>
       </c>
       <c r="AN79" s="23">
         <v>0</v>
       </c>
       <c r="AO79" s="23">
         <v>1.6</v>
       </c>
       <c r="AP79" s="23">
         <v>3.2</v>
       </c>
-      <c r="AQ79" s="23">
-[...33 lines deleted...]
-        <v>0</v>
+      <c r="AQ79" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR79" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS79" s="5">
+        <v>66.3</v>
+      </c>
+      <c r="AT79" s="5">
+        <v>25.1</v>
+      </c>
+      <c r="AU79" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV79" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW79" s="40">
+        <v>0.6</v>
+      </c>
+      <c r="AX79" s="40">
+        <v>1.5</v>
+      </c>
+      <c r="AY79" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ79" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA79" s="40">
+        <v>82</v>
+      </c>
+      <c r="BB79" s="40">
+        <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="14">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="D80" s="14">
         <v>0.24634</v>
       </c>
       <c r="E80" s="14">
         <v>225.85701</v>
       </c>
       <c r="F80" s="14">
         <v>320.35196000000002</v>
       </c>
       <c r="G80" s="14">
         <v>0</v>
       </c>
       <c r="H80" s="14">
@@ -13714,85 +13700,85 @@
       </c>
       <c r="AI80" s="1">
         <v>0</v>
       </c>
       <c r="AJ80" s="1">
         <v>0</v>
       </c>
       <c r="AK80" s="1">
         <v>417.40271999999999</v>
       </c>
       <c r="AL80" s="1">
         <v>420.13835999999998</v>
       </c>
       <c r="AM80" s="23">
         <v>0</v>
       </c>
       <c r="AN80" s="23">
         <v>0</v>
       </c>
       <c r="AO80" s="23">
         <v>147.9</v>
       </c>
       <c r="AP80" s="23">
         <v>355.7</v>
       </c>
-      <c r="AQ80" s="23">
-[...5 lines deleted...]
-      <c r="AS80" s="23">
+      <c r="AQ80" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR80" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS80" s="5">
         <v>114.8</v>
       </c>
-      <c r="AT80" s="23">
+      <c r="AT80" s="5">
         <v>305.7</v>
       </c>
-      <c r="AU80" s="1" t="s">
-[...21 lines deleted...]
-        <v>111.6</v>
+      <c r="AU80" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV80" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW80" s="40">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="AX80" s="40">
+        <v>202.9</v>
+      </c>
+      <c r="AY80" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ80" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA80" s="40">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="BB80" s="40">
+        <v>186.5</v>
       </c>
     </row>
     <row r="81" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C81" s="14">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="D81" s="14">
         <v>0.55289999999999995</v>
       </c>
       <c r="E81" s="14">
         <v>589.35951</v>
       </c>
       <c r="F81" s="14">
         <v>391.05997000000002</v>
       </c>
       <c r="G81" s="14">
         <v>24.5</v>
       </c>
       <c r="H81" s="14">
@@ -13878,85 +13864,85 @@
       </c>
       <c r="AI81" s="1">
         <v>267.00799999999998</v>
       </c>
       <c r="AJ81" s="1">
         <v>250.9812</v>
       </c>
       <c r="AK81" s="1">
         <v>2491.87628</v>
       </c>
       <c r="AL81" s="1">
         <v>1721.5499</v>
       </c>
       <c r="AM81" s="23">
         <v>685.18780000000004</v>
       </c>
       <c r="AN81" s="23">
         <v>626.9</v>
       </c>
       <c r="AO81" s="23">
         <v>1073.4000000000001</v>
       </c>
       <c r="AP81" s="23">
         <v>1200.2</v>
       </c>
-      <c r="AQ81" s="23">
-[...8 lines deleted...]
-      <c r="AT81" s="23">
+      <c r="AQ81" s="5">
+        <v>2019.91932</v>
+      </c>
+      <c r="AR81" s="5">
+        <v>1200.7</v>
+      </c>
+      <c r="AS81" s="5">
+        <v>426.9</v>
+      </c>
+      <c r="AT81" s="5">
         <v>1104.9000000000001</v>
       </c>
-      <c r="AU81" s="1">
-[...11 lines deleted...]
-      <c r="AY81" s="1">
+      <c r="AU81" s="40">
+        <v>20.9</v>
+      </c>
+      <c r="AV81" s="40">
+        <v>45.9</v>
+      </c>
+      <c r="AW81" s="40">
+        <v>344.6</v>
+      </c>
+      <c r="AX81" s="40">
+        <v>771.9</v>
+      </c>
+      <c r="AY81" s="40">
         <v>1.9</v>
       </c>
-      <c r="AZ81" s="1">
+      <c r="AZ81" s="40">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BA81" s="1">
-[...3 lines deleted...]
-        <v>241.8</v>
+      <c r="BA81" s="40">
+        <v>123.7</v>
+      </c>
+      <c r="BB81" s="40">
+        <v>404.2</v>
       </c>
     </row>
     <row r="82" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C82" s="14">
         <v>138.77950000000001</v>
       </c>
       <c r="D82" s="14">
         <v>44.498600000000003</v>
       </c>
       <c r="E82" s="14">
         <v>1309.3885299999999</v>
       </c>
       <c r="F82" s="14">
         <v>596.66170999999997</v>
       </c>
       <c r="G82" s="14">
         <v>54.047359999999998</v>
       </c>
       <c r="H82" s="14">
@@ -14042,85 +14028,85 @@
       </c>
       <c r="AI82" s="1">
         <v>0</v>
       </c>
       <c r="AJ82" s="1">
         <v>0</v>
       </c>
       <c r="AK82" s="1">
         <v>680.53340000000003</v>
       </c>
       <c r="AL82" s="1">
         <v>435.07828999999998</v>
       </c>
       <c r="AM82" s="23">
         <v>0</v>
       </c>
       <c r="AN82" s="23">
         <v>0</v>
       </c>
       <c r="AO82" s="23">
         <v>592.79999999999995</v>
       </c>
       <c r="AP82" s="23">
         <v>511.9</v>
       </c>
-      <c r="AQ82" s="23">
-[...33 lines deleted...]
-        <v>204.7</v>
+      <c r="AQ82" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR82" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS82" s="5">
+        <v>602.1</v>
+      </c>
+      <c r="AT82" s="5">
+        <v>602.6</v>
+      </c>
+      <c r="AU82" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV82" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW82" s="40">
+        <v>451.7</v>
+      </c>
+      <c r="AX82" s="40">
+        <v>444</v>
+      </c>
+      <c r="AY82" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ82" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA82" s="40">
+        <v>400</v>
+      </c>
+      <c r="BB82" s="40">
+        <v>370.5</v>
       </c>
     </row>
     <row r="83" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C83" s="14">
         <v>7.1000000000000004E-3</v>
       </c>
       <c r="D83" s="14">
         <v>0.43168000000000001</v>
       </c>
       <c r="E83" s="14">
         <v>2.16377</v>
       </c>
       <c r="F83" s="14">
         <v>13.512829999999999</v>
       </c>
       <c r="G83" s="14">
         <v>0</v>
       </c>
       <c r="H83" s="14">
@@ -14206,85 +14192,85 @@
       </c>
       <c r="AI83" s="1">
         <v>0.183</v>
       </c>
       <c r="AJ83" s="1">
         <v>1.6261399999999999</v>
       </c>
       <c r="AK83" s="1">
         <v>28.228680000000001</v>
       </c>
       <c r="AL83" s="1">
         <v>119.89885</v>
       </c>
       <c r="AM83" s="23">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AN83" s="23">
         <v>0.1</v>
       </c>
       <c r="AO83" s="23">
         <v>17.8</v>
       </c>
       <c r="AP83" s="23">
         <v>140.4</v>
       </c>
-      <c r="AQ83" s="23">
-[...5 lines deleted...]
-      <c r="AS83" s="23">
+      <c r="AQ83" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="AR83" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="AS83" s="5">
         <v>20.2</v>
       </c>
-      <c r="AT83" s="23">
-[...24 lines deleted...]
-        <v>64.599999999999994</v>
+      <c r="AT83" s="5">
+        <v>198.6</v>
+      </c>
+      <c r="AU83" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV83" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW83" s="40">
+        <v>13.4</v>
+      </c>
+      <c r="AX83" s="40">
+        <v>106.2</v>
+      </c>
+      <c r="AY83" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ83" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA83" s="40">
+        <v>8.5</v>
+      </c>
+      <c r="BB83" s="40">
+        <v>108.2</v>
       </c>
     </row>
     <row r="84" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C84" s="14">
         <v>1.9599999999999999E-2</v>
       </c>
       <c r="D84" s="14">
         <v>0.11607000000000001</v>
       </c>
       <c r="E84" s="14">
         <v>559.00620000000004</v>
       </c>
       <c r="F84" s="14">
         <v>247.05391</v>
       </c>
       <c r="G84" s="14">
         <v>0</v>
       </c>
       <c r="H84" s="14">
@@ -14366,85 +14352,85 @@
       </c>
       <c r="AI84" s="1">
         <v>0</v>
       </c>
       <c r="AJ84" s="1">
         <v>0</v>
       </c>
       <c r="AK84" s="1">
         <v>81.742660000000001</v>
       </c>
       <c r="AL84" s="1">
         <v>209.23182</v>
       </c>
       <c r="AM84" s="23">
         <v>0</v>
       </c>
       <c r="AN84" s="23">
         <v>0</v>
       </c>
       <c r="AO84" s="23">
         <v>94.6</v>
       </c>
       <c r="AP84" s="23">
         <v>211.8</v>
       </c>
-      <c r="AQ84" s="23">
-[...5 lines deleted...]
-      <c r="AS84" s="23">
+      <c r="AQ84" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR84" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS84" s="5">
         <v>113.8</v>
       </c>
-      <c r="AT84" s="23">
+      <c r="AT84" s="5">
         <v>280.2</v>
       </c>
-      <c r="AU84" s="1" t="s">
-[...21 lines deleted...]
-        <v>91</v>
+      <c r="AU84" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV84" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW84" s="40">
+        <v>91.7</v>
+      </c>
+      <c r="AX84" s="40">
+        <v>184.3</v>
+      </c>
+      <c r="AY84" s="40">
+        <v>1.2</v>
+      </c>
+      <c r="AZ84" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BA84" s="40">
+        <v>32.5</v>
+      </c>
+      <c r="BB84" s="40">
+        <v>132.4</v>
       </c>
     </row>
     <row r="85" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C85" s="14">
         <v>2.81E-2</v>
       </c>
       <c r="D85" s="14">
         <v>0.60533000000000003</v>
       </c>
       <c r="E85" s="14">
         <v>3598.5888300000001</v>
       </c>
       <c r="F85" s="14">
         <v>4052.21578</v>
       </c>
       <c r="G85" s="14">
         <v>0</v>
       </c>
       <c r="H85" s="14">
@@ -14530,85 +14516,85 @@
       </c>
       <c r="AI85" s="1">
         <v>15.30682</v>
       </c>
       <c r="AJ85" s="1">
         <v>28.43421</v>
       </c>
       <c r="AK85" s="1">
         <v>10566.08907</v>
       </c>
       <c r="AL85" s="1">
         <v>13989.220310000001</v>
       </c>
       <c r="AM85" s="23">
         <v>26.175149999999999</v>
       </c>
       <c r="AN85" s="23">
         <v>66.5</v>
       </c>
       <c r="AO85" s="23">
         <v>11514.4</v>
       </c>
       <c r="AP85" s="23">
         <v>14343.8</v>
       </c>
-      <c r="AQ85" s="23">
-[...33 lines deleted...]
-        <v>5345.1</v>
+      <c r="AQ85" s="5">
+        <v>38.46743</v>
+      </c>
+      <c r="AR85" s="5">
+        <v>326.39999999999998</v>
+      </c>
+      <c r="AS85" s="5">
+        <v>5981.7</v>
+      </c>
+      <c r="AT85" s="5">
+        <v>14541.3</v>
+      </c>
+      <c r="AU85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV85" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW85" s="40">
+        <v>3805.4</v>
+      </c>
+      <c r="AX85" s="40">
+        <v>9435.2000000000007</v>
+      </c>
+      <c r="AY85" s="40">
+        <v>47.8</v>
+      </c>
+      <c r="AZ85" s="40">
+        <v>358.4</v>
+      </c>
+      <c r="BA85" s="40">
+        <v>3860.9</v>
+      </c>
+      <c r="BB85" s="40">
+        <v>8750.9</v>
       </c>
     </row>
     <row r="86" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A86" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C86" s="14">
         <v>0.18240000000000001</v>
       </c>
       <c r="D86" s="14">
         <v>0.12767999999999999</v>
       </c>
       <c r="E86" s="14">
         <v>109.83638000000001</v>
       </c>
       <c r="F86" s="14">
         <v>238.08953</v>
       </c>
       <c r="G86" s="14">
         <v>0</v>
       </c>
       <c r="H86" s="14">
@@ -14690,85 +14676,85 @@
       </c>
       <c r="AI86" s="1">
         <v>6.4250000000000002E-2</v>
       </c>
       <c r="AJ86" s="1">
         <v>0.26116</v>
       </c>
       <c r="AK86" s="1">
         <v>24.63317</v>
       </c>
       <c r="AL86" s="1">
         <v>46.544350000000001</v>
       </c>
       <c r="AM86" s="23">
         <v>6.3519999999999993E-2</v>
       </c>
       <c r="AN86" s="23">
         <v>0.3</v>
       </c>
       <c r="AO86" s="23">
         <v>64.599999999999994</v>
       </c>
       <c r="AP86" s="23">
         <v>93.2</v>
       </c>
-      <c r="AQ86" s="23">
-[...5 lines deleted...]
-      <c r="AS86" s="23">
+      <c r="AQ86" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR86" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS86" s="5">
         <v>26.1</v>
       </c>
-      <c r="AT86" s="23">
+      <c r="AT86" s="5">
         <v>66.3</v>
       </c>
-      <c r="AU86" s="1" t="s">
-[...21 lines deleted...]
-        <v>15.6</v>
+      <c r="AU86" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV86" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW86" s="40">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="AX86" s="40">
+        <v>43.8</v>
+      </c>
+      <c r="AY86" s="40">
+        <v>2.8</v>
+      </c>
+      <c r="AZ86" s="40">
+        <v>1.4</v>
+      </c>
+      <c r="BA86" s="40">
+        <v>9.9</v>
+      </c>
+      <c r="BB86" s="40">
+        <v>25.8</v>
       </c>
     </row>
     <row r="87" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C87" s="14">
         <v>8.6749999999999994E-2</v>
       </c>
       <c r="D87" s="14">
         <v>0.56693000000000005</v>
       </c>
       <c r="E87" s="14">
         <v>457.33485999999999</v>
       </c>
       <c r="F87" s="14">
         <v>831.7287</v>
       </c>
       <c r="G87" s="14">
         <v>0</v>
       </c>
       <c r="H87" s="14">
@@ -14850,85 +14836,85 @@
       </c>
       <c r="AI87" s="1">
         <v>0</v>
       </c>
       <c r="AJ87" s="1">
         <v>0</v>
       </c>
       <c r="AK87" s="1">
         <v>634.86014999999998</v>
       </c>
       <c r="AL87" s="1">
         <v>1606.0269800000001</v>
       </c>
       <c r="AM87" s="23">
         <v>0</v>
       </c>
       <c r="AN87" s="23">
         <v>0</v>
       </c>
       <c r="AO87" s="23">
         <v>562.9</v>
       </c>
       <c r="AP87" s="23">
         <v>1682.4</v>
       </c>
-      <c r="AQ87" s="23">
-[...5 lines deleted...]
-      <c r="AS87" s="23">
+      <c r="AQ87" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR87" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS87" s="5">
         <v>545.5</v>
       </c>
-      <c r="AT87" s="23">
+      <c r="AT87" s="5">
         <v>2127.5</v>
       </c>
-      <c r="AU87" s="1" t="s">
-[...21 lines deleted...]
-        <v>982</v>
+      <c r="AU87" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV87" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW87" s="40">
+        <v>464.5</v>
+      </c>
+      <c r="AX87" s="40">
+        <v>1789.6</v>
+      </c>
+      <c r="AY87" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ87" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA87" s="40">
+        <v>361.9</v>
+      </c>
+      <c r="BB87" s="40">
+        <v>1698.7</v>
       </c>
     </row>
     <row r="88" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C88" s="14">
         <v>0.128</v>
       </c>
       <c r="D88" s="14">
         <v>1.0542100000000001</v>
       </c>
       <c r="E88" s="14">
         <v>574.54484000000002</v>
       </c>
       <c r="F88" s="14">
         <v>2157.5282999999999</v>
       </c>
       <c r="G88" s="14">
         <v>0</v>
       </c>
       <c r="H88" s="14">
@@ -15010,85 +14996,85 @@
       </c>
       <c r="AI88" s="1">
         <v>0.5</v>
       </c>
       <c r="AJ88" s="1">
         <v>0.6</v>
       </c>
       <c r="AK88" s="1">
         <v>1230.1492900000001</v>
       </c>
       <c r="AL88" s="1">
         <v>4388.8116</v>
       </c>
       <c r="AM88" s="23">
         <v>0</v>
       </c>
       <c r="AN88" s="23">
         <v>0</v>
       </c>
       <c r="AO88" s="23">
         <v>2110.1</v>
       </c>
       <c r="AP88" s="23">
         <v>5125.1000000000004</v>
       </c>
-      <c r="AQ88" s="23">
-[...33 lines deleted...]
-        <v>2123.4</v>
+      <c r="AQ88" s="5">
+        <v>4.7077</v>
+      </c>
+      <c r="AR88" s="5">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="AS88" s="5">
+        <v>2547.1999999999998</v>
+      </c>
+      <c r="AT88" s="5">
+        <v>6391.4</v>
+      </c>
+      <c r="AU88" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="AV88" s="40">
+        <v>0.7</v>
+      </c>
+      <c r="AW88" s="40">
+        <v>1720.1</v>
+      </c>
+      <c r="AX88" s="40">
+        <v>4238.2</v>
+      </c>
+      <c r="AY88" s="40">
+        <v>30</v>
+      </c>
+      <c r="AZ88" s="40">
+        <v>279</v>
+      </c>
+      <c r="BA88" s="40">
+        <v>1102.0999999999999</v>
+      </c>
+      <c r="BB88" s="40">
+        <v>3495.5</v>
       </c>
     </row>
     <row r="89" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A89" s="6" t="s">
         <v>164</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C89" s="14">
         <v>0.46779999999999999</v>
       </c>
       <c r="D89" s="14">
         <v>1.75912</v>
       </c>
       <c r="E89" s="14">
         <v>243.91156000000001</v>
       </c>
       <c r="F89" s="14">
         <v>100.30117</v>
       </c>
       <c r="G89" s="14">
         <v>0</v>
       </c>
       <c r="H89" s="14">
@@ -15170,85 +15156,85 @@
       </c>
       <c r="AI89" s="1">
         <v>0</v>
       </c>
       <c r="AJ89" s="1">
         <v>0</v>
       </c>
       <c r="AK89" s="1">
         <v>808.18484999999998</v>
       </c>
       <c r="AL89" s="1">
         <v>465.94553999999999</v>
       </c>
       <c r="AM89" s="23">
         <v>0</v>
       </c>
       <c r="AN89" s="23">
         <v>0</v>
       </c>
       <c r="AO89" s="23">
         <v>1053.8</v>
       </c>
       <c r="AP89" s="23">
         <v>603.70000000000005</v>
       </c>
-      <c r="AQ89" s="23">
-[...33 lines deleted...]
-        <v>405.3</v>
+      <c r="AQ89" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR89" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS89" s="5">
+        <v>1048.0999999999999</v>
+      </c>
+      <c r="AT89" s="5">
+        <v>621</v>
+      </c>
+      <c r="AU89" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV89" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW89" s="40">
+        <v>725.5</v>
+      </c>
+      <c r="AX89" s="40">
+        <v>423.6</v>
+      </c>
+      <c r="AY89" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ89" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA89" s="40">
+        <v>691.2</v>
+      </c>
+      <c r="BB89" s="40">
+        <v>453.5</v>
       </c>
     </row>
     <row r="90" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A90" s="6" t="s">
         <v>166</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C90" s="14">
         <v>22.519400000000001</v>
       </c>
       <c r="D90" s="14">
         <v>7.3431199999999999</v>
       </c>
       <c r="E90" s="14">
         <v>1684.17642</v>
       </c>
       <c r="F90" s="14">
         <v>646.97294999999997</v>
       </c>
       <c r="G90" s="14">
         <v>90.680499999999995</v>
       </c>
       <c r="H90" s="14">
@@ -15334,85 +15320,85 @@
       </c>
       <c r="AI90" s="1">
         <v>174.23</v>
       </c>
       <c r="AJ90" s="1">
         <v>52.757890000000003</v>
       </c>
       <c r="AK90" s="1">
         <v>2313.1561200000001</v>
       </c>
       <c r="AL90" s="1">
         <v>1166.6911399999999</v>
       </c>
       <c r="AM90" s="23">
         <v>30.36</v>
       </c>
       <c r="AN90" s="23">
         <v>17.3</v>
       </c>
       <c r="AO90" s="23">
         <v>2293.4</v>
       </c>
       <c r="AP90" s="23">
         <v>1618.6</v>
       </c>
-      <c r="AQ90" s="23">
-[...2 lines deleted...]
-      <c r="AR90" s="23">
+      <c r="AQ90" s="5">
+        <v>200.70599999999999</v>
+      </c>
+      <c r="AR90" s="5">
         <v>55.6</v>
       </c>
-      <c r="AS90" s="23">
-[...27 lines deleted...]
-        <v>803.7</v>
+      <c r="AS90" s="5">
+        <v>3199.7</v>
+      </c>
+      <c r="AT90" s="5">
+        <v>2221</v>
+      </c>
+      <c r="AU90" s="40">
+        <v>200.7</v>
+      </c>
+      <c r="AV90" s="40">
+        <v>55.6</v>
+      </c>
+      <c r="AW90" s="40">
+        <v>2245.4</v>
+      </c>
+      <c r="AX90" s="40">
+        <v>1532.1</v>
+      </c>
+      <c r="AY90" s="40">
+        <v>232.8</v>
+      </c>
+      <c r="AZ90" s="40">
+        <v>115</v>
+      </c>
+      <c r="BA90" s="40">
+        <v>2166.1</v>
+      </c>
+      <c r="BB90" s="40">
+        <v>1461.3</v>
       </c>
     </row>
     <row r="91" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C91" s="14">
         <v>8.4339999999999993</v>
       </c>
       <c r="D91" s="14">
         <v>4.9009999999999998</v>
       </c>
       <c r="E91" s="14">
         <v>289.53500000000003</v>
       </c>
       <c r="F91" s="14">
         <v>89.795000000000002</v>
       </c>
       <c r="G91" s="14">
         <v>25.684999999999999</v>
       </c>
       <c r="H91" s="14">
@@ -15498,85 +15484,85 @@
       </c>
       <c r="AI91" s="1">
         <v>85.6</v>
       </c>
       <c r="AJ91" s="1">
         <v>12.61956</v>
       </c>
       <c r="AK91" s="1">
         <v>331.55961000000002</v>
       </c>
       <c r="AL91" s="1">
         <v>118.37443</v>
       </c>
       <c r="AM91" s="23">
         <v>90</v>
       </c>
       <c r="AN91" s="23">
         <v>14.1</v>
       </c>
       <c r="AO91" s="23">
         <v>329</v>
       </c>
       <c r="AP91" s="23">
         <v>178</v>
       </c>
-      <c r="AQ91" s="23">
+      <c r="AQ91" s="5">
         <v>100.9</v>
       </c>
-      <c r="AR91" s="23">
+      <c r="AR91" s="5">
         <v>23.1</v>
       </c>
-      <c r="AS91" s="23">
+      <c r="AS91" s="5">
         <v>1015.2</v>
       </c>
-      <c r="AT91" s="23">
+      <c r="AT91" s="5">
         <v>519.4</v>
       </c>
-      <c r="AU91" s="1">
-[...11 lines deleted...]
-      <c r="AY91" s="1">
+      <c r="AU91" s="40">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="AV91" s="40">
+        <v>18.2</v>
+      </c>
+      <c r="AW91" s="40">
+        <v>701.2</v>
+      </c>
+      <c r="AX91" s="40">
+        <v>355.4</v>
+      </c>
+      <c r="AY91" s="40">
         <v>21</v>
       </c>
-      <c r="AZ91" s="1">
+      <c r="AZ91" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="BA91" s="1">
-[...3 lines deleted...]
-        <v>198.4</v>
+      <c r="BA91" s="40">
+        <v>665.4</v>
+      </c>
+      <c r="BB91" s="40">
+        <v>321.5</v>
       </c>
     </row>
     <row r="92" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C92" s="14">
         <v>0</v>
       </c>
       <c r="D92" s="14">
         <v>0</v>
       </c>
       <c r="E92" s="14">
         <v>3.2686000000000002</v>
       </c>
       <c r="F92" s="14">
         <v>7.1409000000000002</v>
       </c>
       <c r="G92" s="14">
         <v>0</v>
       </c>
       <c r="H92" s="14">
@@ -15654,84 +15640,84 @@
       </c>
       <c r="AI92" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ92" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK92" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL92" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM92" s="23">
         <v>0</v>
       </c>
       <c r="AN92" s="23">
         <v>0</v>
       </c>
       <c r="AO92" s="23">
         <v>20.2</v>
       </c>
       <c r="AP92" s="23">
         <v>14.4</v>
       </c>
-      <c r="AQ92" s="23">
-[...32 lines deleted...]
-      <c r="BB92" s="1" t="s">
+      <c r="AQ92" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR92" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS92" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT92" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU92" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV92" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW92" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX92" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY92" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ92" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA92" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB92" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="93" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C93" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D93" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F93" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G93" s="14" t="s">
         <v>228</v>
       </c>
@@ -15810,84 +15796,76 @@
       </c>
       <c r="AI93" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ93" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK93" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL93" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM93" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN93" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO93" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP93" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AQ93" s="23" t="s">
-[...32 lines deleted...]
-      <c r="BB93" s="1" t="s">
+      <c r="AQ93" s="5"/>
+      <c r="AR93" s="5"/>
+      <c r="AS93" s="5"/>
+      <c r="AT93" s="5"/>
+      <c r="AU93" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV93" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW93" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX93" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY93" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ93" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA93" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB93" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="94" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C94" s="14">
         <v>0</v>
       </c>
       <c r="D94" s="14">
         <v>0</v>
       </c>
       <c r="E94" s="14">
         <v>71.488280000000003</v>
       </c>
       <c r="F94" s="14">
         <v>80.08699</v>
       </c>
       <c r="G94" s="14">
         <v>0</v>
       </c>
@@ -15970,85 +15948,85 @@
       </c>
       <c r="AI94" s="1">
         <v>0</v>
       </c>
       <c r="AJ94" s="1">
         <v>0</v>
       </c>
       <c r="AK94" s="1">
         <v>1.8560000000000001</v>
       </c>
       <c r="AL94" s="1">
         <v>1.52536</v>
       </c>
       <c r="AM94" s="23">
         <v>0</v>
       </c>
       <c r="AN94" s="23">
         <v>0</v>
       </c>
       <c r="AO94" s="23">
         <v>11.3</v>
       </c>
       <c r="AP94" s="23">
         <v>6</v>
       </c>
-      <c r="AQ94" s="23">
-[...5 lines deleted...]
-      <c r="AS94" s="23">
+      <c r="AQ94" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR94" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS94" s="5">
         <v>1.9</v>
       </c>
-      <c r="AT94" s="23">
+      <c r="AT94" s="5">
         <v>1</v>
       </c>
-      <c r="AU94" s="1" t="s">
-[...21 lines deleted...]
-        <v>1.8</v>
+      <c r="AU94" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV94" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW94" s="40">
+        <v>1.9</v>
+      </c>
+      <c r="AX94" s="40">
+        <v>1</v>
+      </c>
+      <c r="AY94" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ94" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA94" s="40">
+        <v>5.7</v>
+      </c>
+      <c r="BB94" s="40">
+        <v>3.8</v>
       </c>
     </row>
     <row r="95" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C95" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D95" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E95" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F95" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G95" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H95" s="14" t="s">
@@ -16126,84 +16104,76 @@
       </c>
       <c r="AI95" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ95" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK95" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL95" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM95" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN95" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO95" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP95" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AQ95" s="23" t="s">
-[...32 lines deleted...]
-      <c r="BB95" s="1" t="s">
+      <c r="AQ95" s="5"/>
+      <c r="AR95" s="5"/>
+      <c r="AS95" s="5"/>
+      <c r="AT95" s="5"/>
+      <c r="AU95" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV95" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW95" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX95" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY95" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ95" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA95" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB95" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="96" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A96" s="6" t="s">
         <v>178</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C96" s="14">
         <v>0</v>
       </c>
       <c r="D96" s="14">
         <v>0</v>
       </c>
       <c r="E96" s="14">
         <v>44.571800000000003</v>
       </c>
       <c r="F96" s="14">
         <v>115.95896</v>
       </c>
       <c r="G96" s="14" t="s">
         <v>228</v>
       </c>
@@ -16282,84 +16252,84 @@
       </c>
       <c r="AI96" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ96" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK96" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL96" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM96" s="23">
         <v>0</v>
       </c>
       <c r="AN96" s="23">
         <v>0</v>
       </c>
       <c r="AO96" s="23">
         <v>0</v>
       </c>
       <c r="AP96" s="23">
         <v>0</v>
       </c>
-      <c r="AQ96" s="23">
-[...32 lines deleted...]
-      <c r="BB96" s="1" t="s">
+      <c r="AQ96" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR96" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS96" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT96" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU96" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV96" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW96" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX96" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY96" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ96" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA96" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB96" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="97" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A97" s="6" t="s">
         <v>180</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C97" s="14">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="D97" s="14">
         <v>8.6929999999999993E-2</v>
       </c>
       <c r="E97" s="14">
         <v>3.4449999999999998</v>
       </c>
       <c r="F97" s="14">
         <v>1.8268500000000001</v>
       </c>
       <c r="G97" s="14">
         <v>0</v>
       </c>
@@ -16442,85 +16412,85 @@
       </c>
       <c r="AI97" s="1">
         <v>0</v>
       </c>
       <c r="AJ97" s="1">
         <v>0</v>
       </c>
       <c r="AK97" s="1">
         <v>286.72282000000001</v>
       </c>
       <c r="AL97" s="1">
         <v>313.67173000000003</v>
       </c>
       <c r="AM97" s="23">
         <v>0</v>
       </c>
       <c r="AN97" s="23">
         <v>0</v>
       </c>
       <c r="AO97" s="23">
         <v>134.1</v>
       </c>
       <c r="AP97" s="23">
         <v>88.4</v>
       </c>
-      <c r="AQ97" s="23">
+      <c r="AQ97" s="5">
         <v>0.03</v>
       </c>
-      <c r="AR97" s="23">
+      <c r="AR97" s="5">
         <v>0.1</v>
       </c>
-      <c r="AS97" s="23">
+      <c r="AS97" s="5">
         <v>145.5</v>
       </c>
-      <c r="AT97" s="23">
+      <c r="AT97" s="5">
         <v>118.6</v>
       </c>
-      <c r="AU97" s="1" t="s">
-[...21 lines deleted...]
-        <v>29.2</v>
+      <c r="AU97" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV97" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW97" s="40">
+        <v>89.1</v>
+      </c>
+      <c r="AX97" s="40">
+        <v>74</v>
+      </c>
+      <c r="AY97" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ97" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA97" s="40">
+        <v>90.5</v>
+      </c>
+      <c r="BB97" s="40">
+        <v>62.9</v>
       </c>
     </row>
     <row r="98" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A98" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C98" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D98" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E98" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F98" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G98" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H98" s="14" t="s">
@@ -16598,84 +16568,84 @@
       </c>
       <c r="AI98" s="1">
         <v>0</v>
       </c>
       <c r="AJ98" s="1">
         <v>0</v>
       </c>
       <c r="AK98" s="1">
         <v>161.85550000000001</v>
       </c>
       <c r="AL98" s="1">
         <v>64.646249999999995</v>
       </c>
       <c r="AM98" s="23">
         <v>0</v>
       </c>
       <c r="AN98" s="23">
         <v>0</v>
       </c>
       <c r="AO98" s="23">
         <v>180.5</v>
       </c>
       <c r="AP98" s="23">
         <v>35.5</v>
       </c>
-      <c r="AQ98" s="23">
-[...5 lines deleted...]
-      <c r="AS98" s="23">
+      <c r="AQ98" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR98" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS98" s="5">
         <v>18.2</v>
       </c>
-      <c r="AT98" s="23">
+      <c r="AT98" s="5">
         <v>4.5</v>
       </c>
-      <c r="AU98" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AW98" s="1">
+      <c r="AU98" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV98" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW98" s="40">
         <v>0.2</v>
       </c>
-      <c r="AX98" s="1">
+      <c r="AX98" s="40">
         <v>0.5</v>
       </c>
-      <c r="AY98" s="1" t="s">
-[...8 lines deleted...]
-      <c r="BB98" s="1" t="s">
+      <c r="AY98" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ98" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA98" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB98" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="99" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C99" s="14">
         <v>0</v>
       </c>
       <c r="D99" s="14">
         <v>0</v>
       </c>
       <c r="E99" s="14">
         <v>9.4999999999999998E-3</v>
       </c>
       <c r="F99" s="14">
         <v>2.6530000000000001E-2</v>
       </c>
       <c r="G99" s="14">
         <v>365.2</v>
       </c>
@@ -16762,85 +16732,85 @@
       </c>
       <c r="AI99" s="1">
         <v>4277</v>
       </c>
       <c r="AJ99" s="1">
         <v>340.73</v>
       </c>
       <c r="AK99" s="1">
         <v>15304.24589</v>
       </c>
       <c r="AL99" s="1">
         <v>1128.94209</v>
       </c>
       <c r="AM99" s="23">
         <v>7683.7749999999996</v>
       </c>
       <c r="AN99" s="23">
         <v>669.6</v>
       </c>
       <c r="AO99" s="23">
         <v>5224</v>
       </c>
       <c r="AP99" s="23">
         <v>267.2</v>
       </c>
-      <c r="AQ99" s="23">
+      <c r="AQ99" s="5">
         <v>3822.5</v>
       </c>
-      <c r="AR99" s="23">
+      <c r="AR99" s="5">
         <v>370.1</v>
       </c>
-      <c r="AS99" s="23">
+      <c r="AS99" s="5">
         <v>4005</v>
       </c>
-      <c r="AT99" s="23">
+      <c r="AT99" s="5">
         <v>324.8</v>
       </c>
-      <c r="AU99" s="1">
-[...21 lines deleted...]
-        <v>123.5</v>
+      <c r="AU99" s="40">
+        <v>3822.5</v>
+      </c>
+      <c r="AV99" s="40">
+        <v>370.1</v>
+      </c>
+      <c r="AW99" s="40">
+        <v>1954.4</v>
+      </c>
+      <c r="AX99" s="40">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="AY99" s="40">
+        <v>1723.9</v>
+      </c>
+      <c r="AZ99" s="40">
+        <v>172.4</v>
+      </c>
+      <c r="BA99" s="40">
+        <v>2378.8000000000002</v>
+      </c>
+      <c r="BB99" s="40">
+        <v>230.4</v>
       </c>
     </row>
     <row r="100" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C100" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D100" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F100" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G100" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H100" s="14" t="s">
@@ -16918,84 +16888,84 @@
       </c>
       <c r="AI100" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ100" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK100" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL100" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM100" s="23">
         <v>321.91000000000003</v>
       </c>
       <c r="AN100" s="23">
         <v>86.9</v>
       </c>
       <c r="AO100" s="23">
         <v>0</v>
       </c>
       <c r="AP100" s="23">
         <v>0</v>
       </c>
-      <c r="AQ100" s="23">
-[...32 lines deleted...]
-      <c r="BB100" s="1" t="s">
+      <c r="AQ100" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR100" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS100" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT100" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU100" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV100" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW100" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX100" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY100" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ100" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA100" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB100" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C101" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D101" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E101" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F101" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G101" s="14">
         <v>0</v>
       </c>
@@ -17078,84 +17048,84 @@
       </c>
       <c r="AI101" s="1">
         <v>0</v>
       </c>
       <c r="AJ101" s="1">
         <v>0</v>
       </c>
       <c r="AK101" s="1">
         <v>227.2</v>
       </c>
       <c r="AL101" s="1">
         <v>62.423819999999999</v>
       </c>
       <c r="AM101" s="23">
         <v>0</v>
       </c>
       <c r="AN101" s="23">
         <v>0</v>
       </c>
       <c r="AO101" s="23">
         <v>22</v>
       </c>
       <c r="AP101" s="23">
         <v>10.7</v>
       </c>
-      <c r="AQ101" s="23">
-[...5 lines deleted...]
-      <c r="AS101" s="23">
+      <c r="AQ101" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR101" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS101" s="5">
         <v>0.7</v>
       </c>
-      <c r="AT101" s="23">
+      <c r="AT101" s="5">
         <v>1.6</v>
       </c>
-      <c r="AU101" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB101" s="1" t="s">
+      <c r="AU101" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV101" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW101" s="40">
+        <v>0.7</v>
+      </c>
+      <c r="AX101" s="40">
+        <v>1.6</v>
+      </c>
+      <c r="AY101" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ101" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA101" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB101" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="102" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C102" s="14">
         <v>31.1</v>
       </c>
       <c r="D102" s="14">
         <v>12.3467</v>
       </c>
       <c r="E102" s="14">
         <v>76.2</v>
       </c>
       <c r="F102" s="14">
         <v>14.065910000000001</v>
       </c>
       <c r="G102" s="14">
         <v>0</v>
       </c>
@@ -17242,85 +17212,85 @@
       </c>
       <c r="AI102" s="1">
         <v>11195.04</v>
       </c>
       <c r="AJ102" s="1">
         <v>1853.91715</v>
       </c>
       <c r="AK102" s="1">
         <v>220.012</v>
       </c>
       <c r="AL102" s="1">
         <v>11.03932</v>
       </c>
       <c r="AM102" s="23">
         <v>7228.2</v>
       </c>
       <c r="AN102" s="23">
         <v>1120.8</v>
       </c>
       <c r="AO102" s="23">
         <v>712.5</v>
       </c>
       <c r="AP102" s="23">
         <v>113.4</v>
       </c>
-      <c r="AQ102" s="23">
+      <c r="AQ102" s="5">
         <v>4487.1499999999996</v>
       </c>
-      <c r="AR102" s="23">
+      <c r="AR102" s="5">
         <v>730.5</v>
       </c>
-      <c r="AS102" s="23">
-[...2 lines deleted...]
-      <c r="AT102" s="23">
+      <c r="AS102" s="5">
+        <v>1088.4000000000001</v>
+      </c>
+      <c r="AT102" s="5">
         <v>189.4</v>
       </c>
-      <c r="AU102" s="1">
-[...21 lines deleted...]
-        <v>89.2</v>
+      <c r="AU102" s="40">
+        <v>3760.8</v>
+      </c>
+      <c r="AV102" s="40">
+        <v>619.20000000000005</v>
+      </c>
+      <c r="AW102" s="40">
+        <v>692.3</v>
+      </c>
+      <c r="AX102" s="40">
+        <v>120</v>
+      </c>
+      <c r="AY102" s="40">
+        <v>3991.2</v>
+      </c>
+      <c r="AZ102" s="40">
+        <v>710</v>
+      </c>
+      <c r="BA102" s="40">
+        <v>1037.3</v>
+      </c>
+      <c r="BB102" s="40">
+        <v>141.5</v>
       </c>
     </row>
     <row r="103" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A103" s="6" t="s">
         <v>192</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C103" s="14">
         <v>0</v>
       </c>
       <c r="D103" s="14">
         <v>0</v>
       </c>
       <c r="E103" s="14">
         <v>14.25</v>
       </c>
       <c r="F103" s="14">
         <v>13.45947</v>
       </c>
       <c r="G103" s="14" t="s">
         <v>228</v>
       </c>
       <c r="H103" s="14" t="s">
@@ -17410,72 +17380,72 @@
       </c>
       <c r="AM103" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN103" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO103" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP103" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AQ103" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AR103" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AS103" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AT103" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AU103" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB103" s="1" t="s">
+      <c r="AU103" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV103" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW103" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX103" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY103" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ103" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA103" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB103" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="104" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C104" s="14">
         <v>0</v>
       </c>
       <c r="D104" s="14">
         <v>0</v>
       </c>
       <c r="E104" s="14">
         <v>1895.7420999999999</v>
       </c>
       <c r="F104" s="14">
         <v>786.22985000000006</v>
       </c>
       <c r="G104" s="14">
         <v>0</v>
       </c>
@@ -17558,85 +17528,85 @@
       </c>
       <c r="AI104" s="1">
         <v>0</v>
       </c>
       <c r="AJ104" s="1">
         <v>0</v>
       </c>
       <c r="AK104" s="1">
         <v>1736.87066</v>
       </c>
       <c r="AL104" s="1">
         <v>2111.32474</v>
       </c>
       <c r="AM104" s="23">
         <v>15.924799999999999</v>
       </c>
       <c r="AN104" s="23">
         <v>166.4</v>
       </c>
       <c r="AO104" s="23">
         <v>2165</v>
       </c>
       <c r="AP104" s="23">
         <v>2848</v>
       </c>
-      <c r="AQ104" s="23">
+      <c r="AQ104" s="5">
         <v>10.78401</v>
       </c>
-      <c r="AR104" s="23">
+      <c r="AR104" s="5">
         <v>180.4</v>
       </c>
-      <c r="AS104" s="23">
-[...5 lines deleted...]
-      <c r="AU104" s="1">
+      <c r="AS104" s="5">
+        <v>2810.3</v>
+      </c>
+      <c r="AT104" s="5">
+        <v>3794.8</v>
+      </c>
+      <c r="AU104" s="40">
         <v>1.6</v>
       </c>
-      <c r="AV104" s="1">
-[...18 lines deleted...]
-        <v>1836</v>
+      <c r="AV104" s="40">
+        <v>136.1</v>
+      </c>
+      <c r="AW104" s="40">
+        <v>1788</v>
+      </c>
+      <c r="AX104" s="40">
+        <v>2253.9</v>
+      </c>
+      <c r="AY104" s="40">
+        <v>677</v>
+      </c>
+      <c r="AZ104" s="40">
+        <v>186.2</v>
+      </c>
+      <c r="BA104" s="40">
+        <v>1829</v>
+      </c>
+      <c r="BB104" s="40">
+        <v>2979.1</v>
       </c>
     </row>
     <row r="105" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A105" s="6" t="s">
         <v>196</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C105" s="14">
         <v>0</v>
       </c>
       <c r="D105" s="14">
         <v>0</v>
       </c>
       <c r="E105" s="14">
         <v>1.3610000000000001E-2</v>
       </c>
       <c r="F105" s="14">
         <v>0.3221</v>
       </c>
       <c r="G105" s="14">
         <v>0</v>
       </c>
       <c r="H105" s="14">
@@ -17718,84 +17688,84 @@
       </c>
       <c r="AI105" s="1">
         <v>0</v>
       </c>
       <c r="AJ105" s="1">
         <v>0</v>
       </c>
       <c r="AK105" s="1">
         <v>0.41764000000000001</v>
       </c>
       <c r="AL105" s="1">
         <v>1.48159</v>
       </c>
       <c r="AM105" s="23">
         <v>0</v>
       </c>
       <c r="AN105" s="23">
         <v>0</v>
       </c>
       <c r="AO105" s="23">
         <v>0.6</v>
       </c>
       <c r="AP105" s="23">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AQ105" s="23">
+      <c r="AQ105" s="5">
         <v>1.544</v>
       </c>
-      <c r="AR105" s="23">
+      <c r="AR105" s="5">
         <v>6.2</v>
       </c>
-      <c r="AS105" s="23">
-[...2 lines deleted...]
-      <c r="AT105" s="23">
+      <c r="AS105" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT105" s="5">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AU105" s="1">
+      <c r="AU105" s="40">
         <v>1.5</v>
       </c>
-      <c r="AV105" s="1">
+      <c r="AV105" s="40">
         <v>6.2</v>
       </c>
-      <c r="AW105" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AY105" s="1">
+      <c r="AW105" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX105" s="40">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AY105" s="40">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AZ105" s="1">
+      <c r="AZ105" s="40">
         <v>3</v>
       </c>
-      <c r="BA105" s="1">
-[...2 lines deleted...]
-      <c r="BB105" s="1">
+      <c r="BA105" s="40">
+        <v>0</v>
+      </c>
+      <c r="BB105" s="40">
         <v>0.8</v>
       </c>
     </row>
     <row r="106" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A106" s="6" t="s">
         <v>198</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C106" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D106" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E106" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F106" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G106" s="14">
         <v>0</v>
       </c>
@@ -17874,84 +17844,84 @@
       </c>
       <c r="AI106" s="1">
         <v>0</v>
       </c>
       <c r="AJ106" s="1">
         <v>0</v>
       </c>
       <c r="AK106" s="1">
         <v>0.1</v>
       </c>
       <c r="AL106" s="1">
         <v>1.2264299999999999</v>
       </c>
       <c r="AM106" s="23">
         <v>0</v>
       </c>
       <c r="AN106" s="23">
         <v>0</v>
       </c>
       <c r="AO106" s="23">
         <v>0.3</v>
       </c>
       <c r="AP106" s="23">
         <v>4</v>
       </c>
-      <c r="AQ106" s="23">
-[...29 lines deleted...]
-      <c r="BA106" s="1">
+      <c r="AQ106" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR106" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS106" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT106" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU106" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV106" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW106" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX106" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY106" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ106" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA106" s="40">
         <v>0.1</v>
       </c>
-      <c r="BB106" s="1">
+      <c r="BB106" s="40">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="107" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C107" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D107" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E107" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F107" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G107" s="14">
         <v>0</v>
       </c>
@@ -18034,84 +18004,84 @@
       </c>
       <c r="AI107" s="1">
         <v>0</v>
       </c>
       <c r="AJ107" s="1">
         <v>0</v>
       </c>
       <c r="AK107" s="1">
         <v>0.05</v>
       </c>
       <c r="AL107" s="1">
         <v>0.51700000000000002</v>
       </c>
       <c r="AM107" s="23">
         <v>0</v>
       </c>
       <c r="AN107" s="23">
         <v>0</v>
       </c>
       <c r="AO107" s="23">
         <v>0.1</v>
       </c>
       <c r="AP107" s="23">
         <v>1.4</v>
       </c>
-      <c r="AQ107" s="23">
-[...5 lines deleted...]
-      <c r="AS107" s="23">
+      <c r="AQ107" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR107" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS107" s="5">
         <v>0.1</v>
       </c>
-      <c r="AT107" s="23">
+      <c r="AT107" s="5">
         <v>0.8</v>
       </c>
-      <c r="AU107" s="1" t="s">
-[...17 lines deleted...]
-      <c r="BA107" s="1">
+      <c r="AU107" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV107" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW107" s="40">
         <v>0.1</v>
       </c>
-      <c r="BB107" s="1">
+      <c r="AX107" s="40">
+        <v>0.7</v>
+      </c>
+      <c r="AY107" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ107" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA107" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BB107" s="40">
         <v>1.3</v>
       </c>
     </row>
     <row r="108" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A108" s="6" t="s">
         <v>202</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C108" s="14">
         <v>1.4E-3</v>
       </c>
       <c r="D108" s="14">
         <v>4.1999999999999997E-3</v>
       </c>
       <c r="E108" s="14">
         <v>0.27300000000000002</v>
       </c>
       <c r="F108" s="14">
         <v>2.3645100000000001</v>
       </c>
       <c r="G108" s="14">
         <v>0</v>
       </c>
@@ -18194,85 +18164,85 @@
       </c>
       <c r="AI108" s="1">
         <v>0</v>
       </c>
       <c r="AJ108" s="1">
         <v>0</v>
       </c>
       <c r="AK108" s="1">
         <v>0.24312</v>
       </c>
       <c r="AL108" s="1">
         <v>2.95791</v>
       </c>
       <c r="AM108" s="23">
         <v>0</v>
       </c>
       <c r="AN108" s="23">
         <v>0</v>
       </c>
       <c r="AO108" s="23">
         <v>0.4</v>
       </c>
       <c r="AP108" s="23">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AQ108" s="23">
-[...5 lines deleted...]
-      <c r="AS108" s="23">
+      <c r="AQ108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS108" s="5">
         <v>0.2</v>
       </c>
-      <c r="AT108" s="23">
+      <c r="AT108" s="5">
         <v>2.7</v>
       </c>
-      <c r="AU108" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AW108" s="1">
+      <c r="AU108" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV108" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW108" s="40">
         <v>0.1</v>
       </c>
-      <c r="AX108" s="1">
-[...12 lines deleted...]
-        <v>1.7</v>
+      <c r="AX108" s="40">
+        <v>1.5</v>
+      </c>
+      <c r="AY108" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ108" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA108" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="BB108" s="40">
+        <v>3.1</v>
       </c>
     </row>
     <row r="109" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A109" s="6" t="s">
         <v>204</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C109" s="14">
         <v>0</v>
       </c>
       <c r="D109" s="14">
         <v>0</v>
       </c>
       <c r="E109" s="14">
         <v>10</v>
       </c>
       <c r="F109" s="14">
         <v>38.521000000000001</v>
       </c>
       <c r="G109" s="14">
         <v>0</v>
       </c>
       <c r="H109" s="14">
@@ -18354,84 +18324,84 @@
       </c>
       <c r="AI109" s="1">
         <v>0</v>
       </c>
       <c r="AJ109" s="1">
         <v>0</v>
       </c>
       <c r="AK109" s="1">
         <v>5.6</v>
       </c>
       <c r="AL109" s="1">
         <v>7.1584000000000003</v>
       </c>
       <c r="AM109" s="23">
         <v>0</v>
       </c>
       <c r="AN109" s="23">
         <v>0</v>
       </c>
       <c r="AO109" s="23">
         <v>0</v>
       </c>
       <c r="AP109" s="23">
         <v>0.3</v>
       </c>
-      <c r="AQ109" s="23">
-[...5 lines deleted...]
-      <c r="AS109" s="23">
+      <c r="AQ109" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR109" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS109" s="5">
         <v>0.4</v>
       </c>
-      <c r="AT109" s="23">
+      <c r="AT109" s="5">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AU109" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB109" s="1" t="s">
+      <c r="AU109" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV109" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW109" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="AX109" s="40">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AY109" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ109" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA109" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB109" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="110" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A110" s="6" t="s">
         <v>206</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C110" s="14">
         <v>0</v>
       </c>
       <c r="D110" s="14">
         <v>0</v>
       </c>
       <c r="E110" s="14">
         <v>43.311799999999998</v>
       </c>
       <c r="F110" s="14">
         <v>49.143169999999998</v>
       </c>
       <c r="G110" s="14">
         <v>0</v>
       </c>
@@ -18514,85 +18484,85 @@
       </c>
       <c r="AI110" s="1">
         <v>123.15</v>
       </c>
       <c r="AJ110" s="1">
         <v>303.11808000000002</v>
       </c>
       <c r="AK110" s="1">
         <v>321.59965</v>
       </c>
       <c r="AL110" s="1">
         <v>484.00544000000002</v>
       </c>
       <c r="AM110" s="23">
         <v>20.75</v>
       </c>
       <c r="AN110" s="23">
         <v>65.900000000000006</v>
       </c>
       <c r="AO110" s="23">
         <v>29.5</v>
       </c>
       <c r="AP110" s="23">
         <v>61.1</v>
       </c>
-      <c r="AQ110" s="23">
+      <c r="AQ110" s="5">
         <v>5.7619999999999996</v>
       </c>
-      <c r="AR110" s="23">
+      <c r="AR110" s="5">
         <v>14.7</v>
       </c>
-      <c r="AS110" s="23">
+      <c r="AS110" s="5">
         <v>13.4</v>
       </c>
-      <c r="AT110" s="23">
+      <c r="AT110" s="5">
         <v>21.2</v>
       </c>
-      <c r="AU110" s="1">
+      <c r="AU110" s="40">
         <v>5.8</v>
       </c>
-      <c r="AV110" s="1">
+      <c r="AV110" s="40">
         <v>14.7</v>
       </c>
-      <c r="AW110" s="1">
-[...15 lines deleted...]
-        <v>21.6</v>
+      <c r="AW110" s="40">
+        <v>12.3</v>
+      </c>
+      <c r="AX110" s="40">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="AY110" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ110" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA110" s="40">
+        <v>16</v>
+      </c>
+      <c r="BB110" s="40">
+        <v>22.1</v>
       </c>
     </row>
     <row r="111" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A111" s="6" t="s">
         <v>208</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C111" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D111" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E111" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F111" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G111" s="14">
         <v>33.65</v>
       </c>
       <c r="H111" s="14">
@@ -18674,84 +18644,84 @@
       </c>
       <c r="AI111" s="1">
         <v>319.06700000000001</v>
       </c>
       <c r="AJ111" s="1">
         <v>80.531000000000006</v>
       </c>
       <c r="AK111" s="1">
         <v>0</v>
       </c>
       <c r="AL111" s="1">
         <v>0</v>
       </c>
       <c r="AM111" s="23">
         <v>208.29599999999999</v>
       </c>
       <c r="AN111" s="23">
         <v>43.3</v>
       </c>
       <c r="AO111" s="23">
         <v>0</v>
       </c>
       <c r="AP111" s="23">
         <v>0</v>
       </c>
-      <c r="AQ111" s="23">
+      <c r="AQ111" s="5">
         <v>230.73500000000001</v>
       </c>
-      <c r="AR111" s="23">
+      <c r="AR111" s="5">
         <v>53</v>
       </c>
-      <c r="AS111" s="23">
-[...17 lines deleted...]
-      <c r="AY111" s="1">
+      <c r="AS111" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT111" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU111" s="40">
+        <v>172.8</v>
+      </c>
+      <c r="AV111" s="40">
+        <v>38.4</v>
+      </c>
+      <c r="AW111" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX111" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY111" s="40">
         <v>55.4</v>
       </c>
-      <c r="AZ111" s="1">
+      <c r="AZ111" s="40">
         <v>18.3</v>
       </c>
-      <c r="BA111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BB111" s="1" t="s">
+      <c r="BA111" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB111" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="112" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A112" s="6" t="s">
         <v>210</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C112" s="14">
         <v>0.3</v>
       </c>
       <c r="D112" s="14">
         <v>8.6199999999999999E-2</v>
       </c>
       <c r="E112" s="14">
         <v>0</v>
       </c>
       <c r="F112" s="14">
         <v>0</v>
       </c>
       <c r="G112" s="14" t="s">
         <v>228</v>
       </c>
@@ -18830,84 +18800,84 @@
       </c>
       <c r="AI112" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ112" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK112" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL112" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM112" s="23">
         <v>0</v>
       </c>
       <c r="AN112" s="23">
         <v>0</v>
       </c>
       <c r="AO112" s="23">
         <v>0</v>
       </c>
       <c r="AP112" s="23">
         <v>0</v>
       </c>
-      <c r="AQ112" s="23">
-[...32 lines deleted...]
-      <c r="BB112" s="1" t="s">
+      <c r="AQ112" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR112" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS112" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT112" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU112" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV112" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW112" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX112" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY112" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ112" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA112" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB112" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="113" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A113" s="6" t="s">
         <v>212</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C113" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D113" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E113" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F113" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G113" s="14">
         <v>0</v>
       </c>
@@ -18986,84 +18956,84 @@
       </c>
       <c r="AI113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM113" s="23">
         <v>0</v>
       </c>
       <c r="AN113" s="23">
         <v>0</v>
       </c>
       <c r="AO113" s="23">
         <v>0</v>
       </c>
       <c r="AP113" s="23">
         <v>0</v>
       </c>
-      <c r="AQ113" s="23">
-[...32 lines deleted...]
-      <c r="BB113" s="1" t="s">
+      <c r="AQ113" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR113" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS113" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT113" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU113" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV113" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW113" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX113" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY113" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ113" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA113" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB113" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="114" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A114" s="6" t="s">
         <v>214</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C114" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D114" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E114" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F114" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G114" s="14" t="s">
         <v>228</v>
       </c>
@@ -19154,72 +19124,72 @@
       </c>
       <c r="AM114" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN114" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO114" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP114" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AQ114" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AR114" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AS114" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AT114" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AU114" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB114" s="1" t="s">
+      <c r="AU114" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV114" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW114" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX114" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY114" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ114" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA114" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB114" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="115" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A115" s="6" t="s">
         <v>216</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C115" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D115" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E115" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F115" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G115" s="14" t="s">
         <v>228</v>
       </c>
@@ -19310,72 +19280,72 @@
       </c>
       <c r="AM115" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN115" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO115" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP115" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AQ115" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AR115" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AS115" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AT115" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AU115" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB115" s="1" t="s">
+      <c r="AU115" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV115" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW115" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX115" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY115" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ115" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA115" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB115" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="116" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A116" s="6" t="s">
         <v>218</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C116" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D116" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E116" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F116" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G116" s="14" t="s">
         <v>228</v>
       </c>
@@ -19466,72 +19436,72 @@
       </c>
       <c r="AM116" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN116" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO116" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP116" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AQ116" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AR116" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AS116" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AT116" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AU116" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB116" s="1" t="s">
+      <c r="AU116" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV116" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW116" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX116" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY116" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ116" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA116" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB116" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="117" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A117" s="6" t="s">
         <v>220</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C117" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E117" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F117" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G117" s="14" t="s">
         <v>228</v>
       </c>
@@ -19622,72 +19592,72 @@
       </c>
       <c r="AM117" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN117" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO117" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP117" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AQ117" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AR117" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AS117" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AT117" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AU117" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB117" s="1" t="s">
+      <c r="AU117" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV117" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW117" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX117" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY117" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ117" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA117" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB117" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="118" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A118" s="6" t="s">
         <v>222</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C118" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D118" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E118" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F118" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G118" s="14">
         <v>0</v>
       </c>
@@ -19766,84 +19736,84 @@
       </c>
       <c r="AI118" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AJ118" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AK118" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AL118" s="1" t="s">
         <v>228</v>
       </c>
       <c r="AM118" s="23">
         <v>0</v>
       </c>
       <c r="AN118" s="23">
         <v>0</v>
       </c>
       <c r="AO118" s="23">
         <v>0</v>
       </c>
       <c r="AP118" s="23">
         <v>0</v>
       </c>
-      <c r="AQ118" s="23">
-[...32 lines deleted...]
-      <c r="BB118" s="1" t="s">
+      <c r="AQ118" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR118" s="5">
+        <v>0</v>
+      </c>
+      <c r="AS118" s="5">
+        <v>0</v>
+      </c>
+      <c r="AT118" s="5">
+        <v>0</v>
+      </c>
+      <c r="AU118" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV118" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW118" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX118" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY118" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ118" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA118" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB118" s="40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="119" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A119" s="6" t="s">
         <v>224</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C119" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D119" s="14" t="s">
         <v>228</v>
       </c>
       <c r="E119" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F119" s="14" t="s">
         <v>228</v>
       </c>
       <c r="G119" s="14" t="s">
         <v>228</v>
       </c>
@@ -19934,72 +19904,72 @@
       </c>
       <c r="AM119" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AN119" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AO119" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AP119" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AQ119" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AR119" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AS119" s="23" t="s">
         <v>228</v>
       </c>
       <c r="AT119" s="23" t="s">
         <v>228</v>
       </c>
-      <c r="AU119" s="1" t="s">
-[...20 lines deleted...]
-      <c r="BB119" s="1" t="s">
+      <c r="AU119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB119" s="37" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="120" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A120" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B120" s="17" t="s">
         <v>227</v>
       </c>
       <c r="C120" s="18" t="s">
         <v>228</v>
       </c>
       <c r="D120" s="18" t="s">
         <v>228</v>
       </c>
       <c r="E120" s="18" t="s">
         <v>228</v>
       </c>
       <c r="F120" s="18" t="s">
         <v>228</v>
       </c>
       <c r="G120" s="18" t="s">
         <v>228</v>
       </c>
@@ -20090,150 +20060,151 @@
       </c>
       <c r="AM120" s="2" t="s">
         <v>228</v>
       </c>
       <c r="AN120" s="2" t="s">
         <v>228</v>
       </c>
       <c r="AO120" s="2" t="s">
         <v>228</v>
       </c>
       <c r="AP120" s="2" t="s">
         <v>228</v>
       </c>
       <c r="AQ120" s="2" t="s">
         <v>228</v>
       </c>
       <c r="AR120" s="2" t="s">
         <v>228</v>
       </c>
       <c r="AS120" s="2" t="s">
         <v>228</v>
       </c>
       <c r="AT120" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="AU120" s="2" t="s">
-[...20 lines deleted...]
-      <c r="BB120" s="2" t="s">
+      <c r="AU120" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV120" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW120" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX120" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY120" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ120" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA120" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB120" s="38" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="121" spans="1:54">
       <c r="A121" s="19"/>
       <c r="B121" s="19"/>
       <c r="C121" s="19"/>
       <c r="D121" s="19"/>
       <c r="E121" s="19"/>
       <c r="F121" s="19"/>
       <c r="G121" s="19"/>
       <c r="H121" s="19"/>
       <c r="I121" s="19"/>
       <c r="J121" s="19"/>
       <c r="K121" s="19"/>
       <c r="L121" s="19"/>
       <c r="M121" s="19"/>
       <c r="N121" s="19"/>
       <c r="O121" s="22"/>
     </row>
     <row r="122" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A122" s="33" t="s">
+      <c r="A122" s="30" t="s">
         <v>235</v>
       </c>
-      <c r="B122" s="33"/>
+      <c r="B122" s="30"/>
       <c r="AI122" s="12"/>
       <c r="AJ122" s="12"/>
       <c r="AK122" s="12"/>
       <c r="AL122" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="K5:L5"/>
-[...22 lines deleted...]
-    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="M5:N5"/>
-    <mergeCell ref="AY4:BB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="A122:B122"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AI5:AJ5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Батыс Қазақстан </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>