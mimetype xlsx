--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -430,119 +430,119 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -819,303 +819,299 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BF53"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="O1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="X8" sqref="X8"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="S10" sqref="S10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" style="19" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="19"/>
+    <col min="1" max="1" width="19.7109375" style="17" customWidth="1"/>
+    <col min="2" max="18" width="8.7109375" style="17" customWidth="1"/>
+    <col min="19" max="19" width="8.7109375" style="32" customWidth="1"/>
+    <col min="20" max="26" width="8.7109375" style="17" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="15"/>
-[...55 lines deleted...]
-      <c r="BF1" s="18"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="15"/>
+      <c r="W1" s="15"/>
+      <c r="X1" s="16"/>
+      <c r="Y1" s="16"/>
+      <c r="Z1" s="16"/>
+      <c r="AA1" s="16"/>
+      <c r="AB1" s="16"/>
+      <c r="AC1" s="16"/>
+      <c r="AD1" s="16"/>
+      <c r="AE1" s="16"/>
+      <c r="AF1" s="16"/>
+      <c r="AG1" s="16"/>
+      <c r="AH1" s="16"/>
+      <c r="AI1" s="16"/>
+      <c r="AJ1" s="16"/>
+      <c r="AK1" s="16"/>
+      <c r="AL1" s="16"/>
+      <c r="AM1" s="16"/>
+      <c r="AN1" s="16"/>
+      <c r="AO1" s="16"/>
+      <c r="AP1" s="16"/>
+      <c r="AQ1" s="16"/>
+      <c r="AR1" s="16"/>
+      <c r="AS1" s="16"/>
+      <c r="AT1" s="16"/>
+      <c r="AU1" s="16"/>
+      <c r="AV1" s="16"/>
+      <c r="AW1" s="16"/>
+      <c r="AX1" s="16"/>
+      <c r="AY1" s="16"/>
+      <c r="AZ1" s="16"/>
+      <c r="BA1" s="16"/>
+      <c r="BB1" s="16"/>
+      <c r="BC1" s="16"/>
+      <c r="BD1" s="16"/>
+      <c r="BE1" s="16"/>
+      <c r="BF1" s="16"/>
     </row>
     <row r="2" spans="1:58" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="20"/>
-[...59 lines deleted...]
-      <c r="B3" s="22">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="16"/>
+      <c r="AB2" s="16"/>
+      <c r="AC2" s="16"/>
+      <c r="AD2" s="16"/>
+      <c r="AE2" s="16"/>
+      <c r="AF2" s="16"/>
+      <c r="AG2" s="16"/>
+      <c r="AH2" s="16"/>
+      <c r="AI2" s="16"/>
+      <c r="AJ2" s="16"/>
+      <c r="AK2" s="16"/>
+      <c r="AL2" s="16"/>
+      <c r="AM2" s="16"/>
+      <c r="AN2" s="16"/>
+      <c r="AO2" s="16"/>
+      <c r="AP2" s="16"/>
+      <c r="AQ2" s="16"/>
+      <c r="AR2" s="16"/>
+      <c r="AS2" s="16"/>
+      <c r="AT2" s="16"/>
+      <c r="AU2" s="16"/>
+      <c r="AV2" s="16"/>
+      <c r="AW2" s="16"/>
+      <c r="AX2" s="16"/>
+      <c r="AY2" s="16"/>
+      <c r="AZ2" s="16"/>
+      <c r="BA2" s="16"/>
+      <c r="BB2" s="16"/>
+      <c r="BC2" s="16"/>
+      <c r="BD2" s="16"/>
+      <c r="BE2" s="16"/>
+      <c r="BF2" s="16"/>
+    </row>
+    <row r="3" spans="1:58" s="24" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18"/>
+      <c r="B3" s="18">
         <v>2001</v>
       </c>
-      <c r="C3" s="23">
+      <c r="C3" s="19">
         <v>2002</v>
       </c>
-      <c r="D3" s="22">
+      <c r="D3" s="18">
         <v>2003</v>
       </c>
-      <c r="E3" s="23">
+      <c r="E3" s="19">
         <v>2004</v>
       </c>
-      <c r="F3" s="23">
+      <c r="F3" s="19">
         <v>2005</v>
       </c>
-      <c r="G3" s="24">
+      <c r="G3" s="20">
         <v>2006</v>
       </c>
-      <c r="H3" s="23">
+      <c r="H3" s="19">
         <v>2007</v>
       </c>
-      <c r="I3" s="23">
+      <c r="I3" s="19">
         <v>2008</v>
       </c>
-      <c r="J3" s="23">
+      <c r="J3" s="19">
         <v>2009</v>
       </c>
-      <c r="K3" s="23">
+      <c r="K3" s="19">
         <v>2010</v>
       </c>
-      <c r="L3" s="23">
+      <c r="L3" s="19">
         <v>2011</v>
       </c>
-      <c r="M3" s="23">
+      <c r="M3" s="19">
         <v>2012</v>
       </c>
-      <c r="N3" s="22">
+      <c r="N3" s="18">
         <v>2013</v>
       </c>
-      <c r="O3" s="23">
+      <c r="O3" s="19">
         <v>2014</v>
       </c>
-      <c r="P3" s="25">
+      <c r="P3" s="21">
         <v>2015</v>
       </c>
-      <c r="Q3" s="25">
+      <c r="Q3" s="21">
         <v>2016</v>
       </c>
-      <c r="R3" s="26">
+      <c r="R3" s="22">
         <v>2017</v>
       </c>
-      <c r="S3" s="26">
+      <c r="S3" s="22">
         <v>2018</v>
       </c>
-      <c r="T3" s="26">
+      <c r="T3" s="22">
         <v>2019</v>
       </c>
-      <c r="U3" s="26">
+      <c r="U3" s="22">
         <v>2020</v>
       </c>
-      <c r="V3" s="26">
+      <c r="V3" s="22">
         <v>2021</v>
       </c>
-      <c r="W3" s="26">
+      <c r="W3" s="22">
         <v>2022</v>
       </c>
-      <c r="X3" s="26">
+      <c r="X3" s="22">
         <v>2023</v>
       </c>
-      <c r="Y3" s="26">
+      <c r="Y3" s="22">
         <v>2024</v>
       </c>
-      <c r="Z3" s="26">
-[...33 lines deleted...]
-      <c r="BF3" s="27"/>
+      <c r="Z3" s="22">
+        <v>2025</v>
+      </c>
+      <c r="AA3" s="23"/>
+      <c r="AB3" s="23"/>
+      <c r="AC3" s="23"/>
+      <c r="AD3" s="23"/>
+      <c r="AE3" s="23"/>
+      <c r="AF3" s="23"/>
+      <c r="AG3" s="23"/>
+      <c r="AH3" s="23"/>
+      <c r="AI3" s="23"/>
+      <c r="AJ3" s="23"/>
+      <c r="AK3" s="23"/>
+      <c r="AL3" s="23"/>
+      <c r="AM3" s="23"/>
+      <c r="AN3" s="23"/>
+      <c r="AO3" s="23"/>
+      <c r="AP3" s="23"/>
+      <c r="AQ3" s="23"/>
+      <c r="AR3" s="23"/>
+      <c r="AS3" s="23"/>
+      <c r="AT3" s="23"/>
+      <c r="AU3" s="23"/>
+      <c r="AV3" s="23"/>
+      <c r="AW3" s="23"/>
+      <c r="AX3" s="23"/>
+      <c r="AY3" s="23"/>
+      <c r="AZ3" s="23"/>
+      <c r="BA3" s="23"/>
+      <c r="BB3" s="23"/>
+      <c r="BC3" s="23"/>
+      <c r="BD3" s="23"/>
+      <c r="BE3" s="23"/>
+      <c r="BF3" s="23"/>
     </row>
     <row r="4" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1">
         <v>2084.4</v>
       </c>
       <c r="C4" s="1">
         <v>2404.1999999999998</v>
       </c>
       <c r="D4" s="1">
         <v>2677.1</v>
       </c>
       <c r="E4" s="1">
         <v>2268.4</v>
       </c>
       <c r="F4" s="1">
         <v>2472.6999999999998</v>
       </c>
       <c r="G4" s="1">
         <v>4211.7</v>
       </c>
       <c r="H4" s="1">
         <v>4215.8999999999996</v>
       </c>
       <c r="I4" s="1">
         <v>5249.6</v>
@@ -1151,51 +1147,51 @@
         <v>20691.276000000002</v>
       </c>
       <c r="T4" s="3">
         <v>23990.465</v>
       </c>
       <c r="U4" s="3">
         <v>18837.442999999999</v>
       </c>
       <c r="V4" s="3">
         <v>25817.042000000001</v>
       </c>
       <c r="W4" s="3">
         <v>26428.3</v>
       </c>
       <c r="X4" s="3">
         <v>41401.4</v>
       </c>
       <c r="Y4" s="2">
         <v>59269.8</v>
       </c>
       <c r="Z4" s="2">
         <v>87323.960999999996</v>
       </c>
     </row>
     <row r="5" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A5" s="29" t="s">
+      <c r="A5" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1">
         <v>1.7</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>16</v>
@@ -1229,85 +1225,85 @@
       </c>
       <c r="S5" s="2">
         <v>54.1</v>
       </c>
       <c r="T5" s="2">
         <v>176.9</v>
       </c>
       <c r="U5" s="2">
         <v>11.4</v>
       </c>
       <c r="V5" s="2">
         <v>137</v>
       </c>
       <c r="W5" s="2">
         <v>61.9</v>
       </c>
       <c r="X5" s="2">
         <v>147.4</v>
       </c>
       <c r="Y5" s="2">
         <v>172.2</v>
       </c>
       <c r="Z5" s="2">
         <v>87.409000000000006</v>
       </c>
-      <c r="AA5" s="18"/>
-[...30 lines deleted...]
-      <c r="BF5" s="18"/>
+      <c r="AA5" s="16"/>
+      <c r="AB5" s="16"/>
+      <c r="AC5" s="16"/>
+      <c r="AD5" s="16"/>
+      <c r="AE5" s="16"/>
+      <c r="AF5" s="16"/>
+      <c r="AG5" s="16"/>
+      <c r="AH5" s="16"/>
+      <c r="AI5" s="16"/>
+      <c r="AJ5" s="16"/>
+      <c r="AK5" s="16"/>
+      <c r="AL5" s="16"/>
+      <c r="AM5" s="16"/>
+      <c r="AN5" s="16"/>
+      <c r="AO5" s="16"/>
+      <c r="AP5" s="16"/>
+      <c r="AQ5" s="16"/>
+      <c r="AR5" s="16"/>
+      <c r="AS5" s="16"/>
+      <c r="AT5" s="16"/>
+      <c r="AU5" s="16"/>
+      <c r="AV5" s="16"/>
+      <c r="AW5" s="16"/>
+      <c r="AX5" s="16"/>
+      <c r="AY5" s="16"/>
+      <c r="AZ5" s="16"/>
+      <c r="BA5" s="16"/>
+      <c r="BB5" s="16"/>
+      <c r="BC5" s="16"/>
+      <c r="BD5" s="16"/>
+      <c r="BE5" s="16"/>
+      <c r="BF5" s="16"/>
     </row>
     <row r="6" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>16</v>
@@ -1343,51 +1339,51 @@
         <v>46.3</v>
       </c>
       <c r="T6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="U6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V6" s="2">
         <v>4</v>
       </c>
       <c r="W6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="Y6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="Z6" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A7" s="29" t="s">
+      <c r="A7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1">
         <v>1946.4</v>
       </c>
       <c r="C7" s="1">
         <v>2334.4</v>
       </c>
       <c r="D7" s="1">
         <v>2174</v>
       </c>
       <c r="E7" s="1">
         <v>1832.7</v>
       </c>
       <c r="F7" s="1">
         <v>2226.4</v>
       </c>
       <c r="G7" s="1">
         <v>3974.9</v>
       </c>
       <c r="H7" s="1">
         <v>3610.2</v>
       </c>
       <c r="I7" s="1">
         <v>4534.2</v>
@@ -1423,51 +1419,51 @@
         <v>17</v>
       </c>
       <c r="T7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="2">
         <v>15888.2</v>
       </c>
       <c r="X7" s="2">
         <v>24227.1</v>
       </c>
       <c r="Y7" s="2">
         <v>38223.300000000003</v>
       </c>
       <c r="Z7" s="2">
         <v>36916.934999999998</v>
       </c>
     </row>
     <row r="8" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>16</v>
@@ -1503,51 +1499,51 @@
         <v>55.5</v>
       </c>
       <c r="T8" s="2">
         <v>88.1</v>
       </c>
       <c r="U8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V8" s="2">
         <v>65.900000000000006</v>
       </c>
       <c r="W8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X8" s="2">
         <v>12.1</v>
       </c>
       <c r="Y8" s="2">
         <v>124.3</v>
       </c>
       <c r="Z8" s="2">
         <v>27.024000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>16</v>
@@ -1583,51 +1579,51 @@
         <v>20.6</v>
       </c>
       <c r="T9" s="2">
         <v>7.1</v>
       </c>
       <c r="U9" s="2">
         <v>203.9</v>
       </c>
       <c r="V9" s="2">
         <v>51.6</v>
       </c>
       <c r="W9" s="2">
         <v>86.7</v>
       </c>
       <c r="X9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="Y9" s="2">
         <v>239.7</v>
       </c>
       <c r="Z9" s="2">
         <v>220.65</v>
       </c>
     </row>
     <row r="10" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1">
         <v>0.8</v>
       </c>
       <c r="C10" s="1">
         <v>1.2</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>16</v>
@@ -1663,51 +1659,51 @@
         <v>61.2</v>
       </c>
       <c r="T10" s="2">
         <v>39.9</v>
       </c>
       <c r="U10" s="2">
         <v>45.5</v>
       </c>
       <c r="V10" s="2">
         <v>236.5</v>
       </c>
       <c r="W10" s="2">
         <v>636.6</v>
       </c>
       <c r="X10" s="2">
         <v>376.3</v>
       </c>
       <c r="Y10" s="2">
         <v>1237.8</v>
       </c>
       <c r="Z10" s="2">
         <v>468.88900000000001</v>
       </c>
     </row>
     <row r="11" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>16</v>
@@ -1743,51 +1739,51 @@
         <v>179.6</v>
       </c>
       <c r="T11" s="2">
         <v>112.2</v>
       </c>
       <c r="U11" s="2">
         <v>86.1</v>
       </c>
       <c r="V11" s="2">
         <v>20.399999999999999</v>
       </c>
       <c r="W11" s="2">
         <v>44.2</v>
       </c>
       <c r="X11" s="2">
         <v>66.3</v>
       </c>
       <c r="Y11" s="2">
         <v>143.1</v>
       </c>
       <c r="Z11" s="2">
         <v>699.83799999999997</v>
       </c>
     </row>
     <row r="12" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>16</v>
@@ -1821,51 +1817,51 @@
         <v>15.4</v>
       </c>
       <c r="T12" s="2">
         <v>21</v>
       </c>
       <c r="U12" s="2">
         <v>0.5</v>
       </c>
       <c r="V12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="W12" s="2">
         <v>14.8</v>
       </c>
       <c r="X12" s="2">
         <v>20.100000000000001</v>
       </c>
       <c r="Y12" s="2">
         <v>81.7</v>
       </c>
       <c r="Z12" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="1">
         <v>0.3</v>
       </c>
       <c r="G13" s="1">
         <v>1</v>
       </c>
       <c r="H13" s="1">
         <v>1</v>
       </c>
       <c r="I13" s="1">
         <v>2.9</v>
@@ -1901,51 +1897,51 @@
         <v>14.4</v>
       </c>
       <c r="T13" s="2">
         <v>159.6</v>
       </c>
       <c r="U13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="2">
         <v>16</v>
       </c>
       <c r="W13" s="2">
         <v>309.7</v>
       </c>
       <c r="X13" s="2">
         <v>14.3</v>
       </c>
       <c r="Y13" s="2">
         <v>53.5</v>
       </c>
       <c r="Z13" s="2">
         <v>381.50700000000001</v>
       </c>
     </row>
     <row r="14" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>16</v>
@@ -1981,51 +1977,51 @@
         <v>189.3</v>
       </c>
       <c r="T14" s="2">
         <v>11.6</v>
       </c>
       <c r="U14" s="2">
         <v>3.5</v>
       </c>
       <c r="V14" s="2">
         <v>32.700000000000003</v>
       </c>
       <c r="W14" s="2">
         <v>46.4</v>
       </c>
       <c r="X14" s="2">
         <v>10.9</v>
       </c>
       <c r="Y14" s="2">
         <v>6.5</v>
       </c>
       <c r="Z14" s="2">
         <v>4.2009999999999996</v>
       </c>
     </row>
     <row r="15" spans="1:58" x14ac:dyDescent="0.2">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>16</v>
@@ -2060,52 +2056,52 @@
       <c r="S15" s="2">
         <v>81.5</v>
       </c>
       <c r="T15" s="2">
         <v>24.7</v>
       </c>
       <c r="U15" s="2">
         <v>13.1</v>
       </c>
       <c r="V15" s="2">
         <v>199.5</v>
       </c>
       <c r="W15" s="2">
         <v>16.3</v>
       </c>
       <c r="X15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="2">
         <v>150.69999999999999</v>
       </c>
       <c r="Z15" s="2">
         <v>154.84</v>
       </c>
     </row>
-    <row r="16" spans="1:58" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="29" t="s">
+    <row r="16" spans="1:58" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="1">
         <v>0.6</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>16</v>
@@ -2141,51 +2137,51 @@
         <v>123.7</v>
       </c>
       <c r="T16" s="2">
         <v>22.8</v>
       </c>
       <c r="U16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="2">
         <v>53.8</v>
       </c>
       <c r="X16" s="2">
         <v>67.099999999999994</v>
       </c>
       <c r="Y16" s="2">
         <v>121.7</v>
       </c>
       <c r="Z16" s="2">
         <v>126.521</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="1">
         <v>137.19999999999999</v>
       </c>
       <c r="C17" s="1">
         <v>68</v>
       </c>
       <c r="D17" s="1">
         <v>503.1</v>
       </c>
       <c r="E17" s="1">
         <v>435.7</v>
       </c>
       <c r="F17" s="1">
         <v>244.3</v>
       </c>
       <c r="G17" s="1">
         <v>235.8</v>
       </c>
       <c r="H17" s="1">
         <v>604.70000000000005</v>
       </c>
       <c r="I17" s="1">
         <v>712.5</v>
@@ -2221,442 +2217,442 @@
         <v>18</v>
       </c>
       <c r="T17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="U17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="W17" s="2">
         <v>9269.7000000000007</v>
       </c>
       <c r="X17" s="2">
         <v>16459.8</v>
       </c>
       <c r="Y17" s="2">
         <v>18715.3</v>
       </c>
       <c r="Z17" s="2">
         <v>48236.146999999997</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B18" s="31"/>
-[...20 lines deleted...]
-      <c r="W18" s="36"/>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="28"/>
+      <c r="N18" s="29"/>
+      <c r="O18" s="29"/>
+      <c r="P18" s="30"/>
+      <c r="Q18" s="30"/>
+      <c r="R18" s="30"/>
+      <c r="S18" s="31"/>
+      <c r="T18" s="32"/>
+      <c r="U18" s="32"/>
+      <c r="V18" s="32"/>
+      <c r="W18" s="32"/>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B19" s="31"/>
-[...16 lines deleted...]
-      <c r="S19" s="35"/>
+      <c r="B19" s="27"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="28"/>
+      <c r="L19" s="28"/>
+      <c r="M19" s="28"/>
+      <c r="N19" s="29"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="30"/>
+      <c r="Q19" s="30"/>
+      <c r="R19" s="30"/>
+      <c r="S19" s="31"/>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B20" s="18"/>
-[...16 lines deleted...]
-      <c r="S20" s="35"/>
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="16"/>
+      <c r="O20" s="16"/>
+      <c r="P20" s="16"/>
+      <c r="Q20" s="16"/>
+      <c r="R20" s="16"/>
+      <c r="S20" s="31"/>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K21" s="37"/>
+      <c r="K21" s="33"/>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K22" s="37"/>
+      <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K23" s="37"/>
+      <c r="K23" s="33"/>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K24" s="37"/>
+      <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K25" s="37"/>
+      <c r="K25" s="33"/>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K26" s="37"/>
+      <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K27" s="37"/>
+      <c r="K27" s="33"/>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K28" s="37"/>
+      <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K29" s="37"/>
+      <c r="K29" s="33"/>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K30" s="37"/>
+      <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K31" s="37"/>
+      <c r="K31" s="33"/>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="K32" s="37"/>
+      <c r="K32" s="33"/>
     </row>
     <row r="33" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K33" s="37"/>
+      <c r="K33" s="33"/>
     </row>
     <row r="34" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K34" s="37"/>
-[...3 lines deleted...]
-      <c r="O34" s="37"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="33"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="33"/>
+      <c r="O34" s="33"/>
     </row>
     <row r="35" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K35" s="37"/>
-[...3 lines deleted...]
-      <c r="O35" s="37"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="33"/>
+      <c r="N35" s="33"/>
+      <c r="O35" s="33"/>
     </row>
     <row r="36" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K36" s="37"/>
-[...3 lines deleted...]
-      <c r="O36" s="37"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="33"/>
+      <c r="O36" s="33"/>
     </row>
     <row r="37" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K37" s="37"/>
-[...3 lines deleted...]
-      <c r="O37" s="37"/>
+      <c r="K37" s="33"/>
+      <c r="L37" s="33"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="33"/>
+      <c r="O37" s="33"/>
     </row>
     <row r="38" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K38" s="37"/>
-[...3 lines deleted...]
-      <c r="O38" s="37"/>
+      <c r="K38" s="33"/>
+      <c r="L38" s="33"/>
+      <c r="M38" s="33"/>
+      <c r="N38" s="33"/>
+      <c r="O38" s="33"/>
     </row>
     <row r="39" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K39" s="37"/>
-[...3 lines deleted...]
-      <c r="O39" s="37"/>
+      <c r="K39" s="33"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="33"/>
+      <c r="N39" s="33"/>
+      <c r="O39" s="33"/>
     </row>
     <row r="40" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K40" s="37"/>
-[...3 lines deleted...]
-      <c r="O40" s="37"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="33"/>
+      <c r="O40" s="33"/>
     </row>
     <row r="41" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K41" s="37"/>
-[...3 lines deleted...]
-      <c r="O41" s="37"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="33"/>
+      <c r="O41" s="33"/>
     </row>
     <row r="42" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K42" s="37"/>
-[...3 lines deleted...]
-      <c r="O42" s="37"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="33"/>
+      <c r="N42" s="33"/>
+      <c r="O42" s="33"/>
     </row>
     <row r="43" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K43" s="37"/>
-[...3 lines deleted...]
-      <c r="O43" s="37"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+      <c r="O43" s="33"/>
     </row>
     <row r="44" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K44" s="37"/>
-[...3 lines deleted...]
-      <c r="O44" s="37"/>
+      <c r="K44" s="33"/>
+      <c r="L44" s="33"/>
+      <c r="M44" s="33"/>
+      <c r="N44" s="33"/>
+      <c r="O44" s="33"/>
     </row>
     <row r="45" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K45" s="37"/>
-[...3 lines deleted...]
-      <c r="O45" s="37"/>
+      <c r="K45" s="33"/>
+      <c r="L45" s="33"/>
+      <c r="M45" s="33"/>
+      <c r="N45" s="33"/>
+      <c r="O45" s="33"/>
     </row>
     <row r="46" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K46" s="37"/>
-[...3 lines deleted...]
-      <c r="O46" s="37"/>
+      <c r="K46" s="33"/>
+      <c r="L46" s="33"/>
+      <c r="M46" s="33"/>
+      <c r="N46" s="33"/>
+      <c r="O46" s="33"/>
     </row>
     <row r="47" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K47" s="37"/>
-[...3 lines deleted...]
-      <c r="O47" s="37"/>
+      <c r="K47" s="33"/>
+      <c r="L47" s="33"/>
+      <c r="M47" s="33"/>
+      <c r="N47" s="33"/>
+      <c r="O47" s="33"/>
     </row>
     <row r="48" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K48" s="37"/>
-[...3 lines deleted...]
-      <c r="O48" s="37"/>
+      <c r="K48" s="33"/>
+      <c r="L48" s="33"/>
+      <c r="M48" s="33"/>
+      <c r="N48" s="33"/>
+      <c r="O48" s="33"/>
     </row>
     <row r="49" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K49" s="37"/>
-[...3 lines deleted...]
-      <c r="O49" s="37"/>
+      <c r="K49" s="33"/>
+      <c r="L49" s="33"/>
+      <c r="M49" s="33"/>
+      <c r="N49" s="33"/>
+      <c r="O49" s="33"/>
     </row>
     <row r="50" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K50" s="37"/>
-[...3 lines deleted...]
-      <c r="O50" s="37"/>
+      <c r="K50" s="33"/>
+      <c r="L50" s="33"/>
+      <c r="M50" s="33"/>
+      <c r="N50" s="33"/>
+      <c r="O50" s="33"/>
     </row>
     <row r="51" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K51" s="37"/>
-[...3 lines deleted...]
-      <c r="O51" s="37"/>
+      <c r="K51" s="33"/>
+      <c r="L51" s="33"/>
+      <c r="M51" s="33"/>
+      <c r="N51" s="33"/>
+      <c r="O51" s="33"/>
     </row>
     <row r="52" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K52" s="37"/>
-[...3 lines deleted...]
-      <c r="O52" s="37"/>
+      <c r="K52" s="33"/>
+      <c r="L52" s="33"/>
+      <c r="M52" s="33"/>
+      <c r="N52" s="33"/>
+      <c r="O52" s="33"/>
     </row>
     <row r="53" spans="11:15" x14ac:dyDescent="0.2">
-      <c r="K53" s="37"/>
-[...3 lines deleted...]
-      <c r="O53" s="37"/>
+      <c r="K53" s="33"/>
+      <c r="L53" s="33"/>
+      <c r="M53" s="33"/>
+      <c r="N53" s="33"/>
+      <c r="O53" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="A2:Z2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:W17"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="U35" sqref="U35"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Z9" sqref="Z9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20" style="19" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="19"/>
+    <col min="1" max="1" width="20" style="17" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="16"/>
-[...19 lines deleted...]
-      <c r="V1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="39"/>
-[...20 lines deleted...]
-      <c r="W2" s="41"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="43"/>
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A3" s="42"/>
-      <c r="B3" s="42">
+      <c r="A3" s="35"/>
+      <c r="B3" s="35">
         <v>2004</v>
       </c>
-      <c r="C3" s="42">
+      <c r="C3" s="35">
         <v>2005</v>
       </c>
-      <c r="D3" s="42">
+      <c r="D3" s="35">
         <v>2006</v>
       </c>
-      <c r="E3" s="42">
+      <c r="E3" s="35">
         <v>2007</v>
       </c>
-      <c r="F3" s="42">
+      <c r="F3" s="35">
         <v>2008</v>
       </c>
-      <c r="G3" s="42">
+      <c r="G3" s="35">
         <v>2009</v>
       </c>
-      <c r="H3" s="42">
+      <c r="H3" s="35">
         <v>2010</v>
       </c>
-      <c r="I3" s="42">
+      <c r="I3" s="35">
         <v>2011</v>
       </c>
-      <c r="J3" s="42">
+      <c r="J3" s="35">
         <v>2012</v>
       </c>
-      <c r="K3" s="43">
+      <c r="K3" s="36">
         <v>2013</v>
       </c>
-      <c r="L3" s="43">
+      <c r="L3" s="36">
         <v>2014</v>
       </c>
-      <c r="M3" s="43">
+      <c r="M3" s="36">
         <v>2015</v>
       </c>
-      <c r="N3" s="43">
+      <c r="N3" s="36">
         <v>2016</v>
       </c>
-      <c r="O3" s="43">
+      <c r="O3" s="36">
         <v>2017</v>
       </c>
-      <c r="P3" s="43">
+      <c r="P3" s="36">
         <v>2018</v>
       </c>
-      <c r="Q3" s="43">
+      <c r="Q3" s="36">
         <v>2019</v>
       </c>
-      <c r="R3" s="43">
+      <c r="R3" s="36">
         <v>2020</v>
       </c>
-      <c r="S3" s="43">
+      <c r="S3" s="36">
         <v>2021</v>
       </c>
-      <c r="T3" s="43">
+      <c r="T3" s="36">
         <v>2022</v>
       </c>
-      <c r="U3" s="43">
+      <c r="U3" s="36">
         <v>2023</v>
       </c>
-      <c r="V3" s="43">
+      <c r="V3" s="36">
         <v>2024</v>
       </c>
-      <c r="W3" s="43">
+      <c r="W3" s="36">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1">
         <v>80.099999999999994</v>
       </c>
       <c r="C4" s="1">
         <v>108.9</v>
       </c>
       <c r="D4" s="1">
         <v>170.3</v>
       </c>
       <c r="E4" s="1">
         <v>87.8</v>
       </c>
       <c r="F4" s="1">
         <v>91.3</v>
       </c>
       <c r="G4" s="1">
         <v>124.9</v>
       </c>
       <c r="H4" s="1">
         <v>128.5</v>
       </c>
       <c r="I4" s="1">
         <v>118.6</v>
@@ -2683,51 +2679,51 @@
         <v>96.8</v>
       </c>
       <c r="Q4" s="1">
         <v>107.6</v>
       </c>
       <c r="R4" s="7">
         <v>77</v>
       </c>
       <c r="S4" s="7">
         <v>131.9</v>
       </c>
       <c r="T4" s="8">
         <v>92.1</v>
       </c>
       <c r="U4" s="9">
         <v>132.30000000000001</v>
       </c>
       <c r="V4" s="14">
         <v>128.4</v>
       </c>
       <c r="W4" s="14">
         <v>127.9</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="29" t="s">
+      <c r="A5" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="1">
         <v>161.30000000000001</v>
@@ -2754,51 +2750,51 @@
         <v>50.4</v>
       </c>
       <c r="Q5" s="1">
         <v>303.60000000000002</v>
       </c>
       <c r="R5" s="7">
         <v>6.3</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="T5" s="10">
         <v>40.6</v>
       </c>
       <c r="U5" s="3">
         <v>201.2</v>
       </c>
       <c r="V5" s="14">
         <v>104.8</v>
       </c>
       <c r="W5" s="14">
         <v>44.1</v>
       </c>
     </row>
     <row r="6" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>16</v>
@@ -2825,51 +2821,51 @@
         <v>16</v>
       </c>
       <c r="Q6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="U6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="W6" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="29" t="s">
+      <c r="A7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1">
         <v>79.7</v>
       </c>
       <c r="C7" s="1">
         <v>121.4</v>
       </c>
       <c r="D7" s="1">
         <v>178.5</v>
       </c>
       <c r="E7" s="1">
         <v>79.7</v>
       </c>
       <c r="F7" s="1">
         <v>92.1</v>
       </c>
       <c r="G7" s="1">
         <v>123.4</v>
       </c>
       <c r="H7" s="1">
         <v>132.80000000000001</v>
       </c>
       <c r="I7" s="1">
         <v>115</v>
@@ -2896,51 +2892,51 @@
         <v>99.8</v>
       </c>
       <c r="Q7" s="1">
         <v>96.5</v>
       </c>
       <c r="R7" s="7">
         <v>71.2</v>
       </c>
       <c r="S7" s="7">
         <v>117.7</v>
       </c>
       <c r="T7" s="10">
         <v>99.7</v>
       </c>
       <c r="U7" s="3">
         <v>128.80000000000001</v>
       </c>
       <c r="V7" s="14">
         <v>141.5</v>
       </c>
       <c r="W7" s="14">
         <v>83.8</v>
       </c>
     </row>
     <row r="8" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="1">
         <v>94.4</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>34</v>
@@ -2967,51 +2963,51 @@
         <v>109</v>
       </c>
       <c r="Q8" s="1">
         <v>147.19999999999999</v>
       </c>
       <c r="R8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="S8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="U8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V8" s="14">
         <v>922.1</v>
       </c>
       <c r="W8" s="14">
         <v>18.899999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="1">
         <v>110.6</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>37</v>
@@ -3038,51 +3034,51 @@
         <v>38</v>
       </c>
       <c r="Q9" s="1">
         <v>31.8</v>
       </c>
       <c r="R9" s="7" t="s">
         <v>39</v>
       </c>
       <c r="S9" s="7">
         <v>24.3</v>
       </c>
       <c r="T9" s="10">
         <v>151.19999999999999</v>
       </c>
       <c r="U9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="14">
         <v>79.900000000000006</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="1">
         <v>107.4</v>
@@ -3109,51 +3105,51 @@
         <v>19.8</v>
       </c>
       <c r="Q10" s="1">
         <v>60.5</v>
       </c>
       <c r="R10" s="7">
         <v>111.7</v>
       </c>
       <c r="S10" s="7" t="s">
         <v>43</v>
       </c>
       <c r="T10" s="7" t="s">
         <v>44</v>
       </c>
       <c r="U10" s="2">
         <v>49.9</v>
       </c>
       <c r="V10" s="14">
         <v>295</v>
       </c>
       <c r="W10" s="14">
         <v>32.9</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="1">
         <v>9.5</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>16</v>
@@ -3180,51 +3176,51 @@
         <v>28.4</v>
       </c>
       <c r="Q11" s="1">
         <v>57.9</v>
       </c>
       <c r="R11" s="7">
         <v>75.3</v>
       </c>
       <c r="S11" s="7">
         <v>22.8</v>
       </c>
       <c r="T11" s="10">
         <v>194.9</v>
       </c>
       <c r="U11" s="3">
         <v>126.6</v>
       </c>
       <c r="V11" s="14">
         <v>193.7</v>
       </c>
       <c r="W11" s="14">
         <v>424.4</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>46</v>
@@ -3251,51 +3247,51 @@
         <v>189.8</v>
       </c>
       <c r="Q12" s="1">
         <v>126.3</v>
       </c>
       <c r="R12" s="7">
         <v>2.6</v>
       </c>
       <c r="S12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="U12" s="2">
         <v>115</v>
       </c>
       <c r="V12" s="14">
         <v>363.9</v>
       </c>
       <c r="W12" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="11">
         <v>87.7</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="1">
         <v>9.1999999999999993</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>41</v>
@@ -3322,51 +3318,51 @@
         <v>6.9</v>
       </c>
       <c r="Q13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="R13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="S13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T13" s="7" t="s">
         <v>51</v>
       </c>
       <c r="U13" s="2">
         <v>3.9</v>
       </c>
       <c r="V13" s="14">
         <v>335.6</v>
       </c>
       <c r="W13" s="14">
         <v>618.6</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="1">
         <v>65.900000000000006</v>
       </c>
       <c r="I14" s="1">
         <v>22.4</v>
@@ -3393,51 +3389,51 @@
         <v>189.3</v>
       </c>
       <c r="Q14" s="1">
         <v>5.7</v>
       </c>
       <c r="R14" s="7">
         <v>29.3</v>
       </c>
       <c r="S14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="T14" s="10">
         <v>127.6</v>
       </c>
       <c r="U14" s="3">
         <v>19.8</v>
       </c>
       <c r="V14" s="14">
         <v>53.8</v>
       </c>
       <c r="W14" s="14">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>55</v>
@@ -3464,51 +3460,51 @@
         <v>56</v>
       </c>
       <c r="Q15" s="1">
         <v>28.1</v>
       </c>
       <c r="R15" s="7">
         <v>52.2</v>
       </c>
       <c r="S15" s="7" t="s">
         <v>57</v>
       </c>
       <c r="T15" s="10">
         <v>7.4</v>
       </c>
       <c r="U15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="14">
         <v>89.2</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="1">
         <v>94.4</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>16</v>
@@ -3535,51 +3531,51 @@
         <v>59</v>
       </c>
       <c r="Q16" s="1">
         <v>17.100000000000001</v>
       </c>
       <c r="R16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="2">
         <v>105.4</v>
       </c>
       <c r="V16" s="14">
         <v>162.6</v>
       </c>
       <c r="W16" s="14">
         <v>90.2</v>
       </c>
     </row>
     <row r="17" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>81.900000000000006</v>
       </c>
       <c r="C17" s="11">
         <v>56</v>
       </c>
       <c r="D17" s="11">
         <v>96.5</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="11">
         <v>86.4</v>
       </c>
       <c r="G17" s="11">
         <v>122.7</v>
       </c>
       <c r="H17" s="1">
         <v>99</v>
       </c>
       <c r="I17" s="1">
         <v>135.5</v>