--- v0 (2026-04-29)
+++ v1 (2026-09-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.tushkeyeva\Desktop\Труд и занятость 2025\2025\Хаттар келген\г уральск прокуратура\Динамические ряды 2024 ОИРТ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.tushkeyeva\Desktop\Труд и занятость 2025\2026\Динамика ЗКО\ОИРТ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="17340" windowHeight="11970"/>
   </bookViews>
   <sheets>
     <sheet name="Аудандар" sheetId="9" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="29">
   <si>
     <t>Жұмыс күші (экономикалық тұрғындар белсенді халық)</t>
   </si>
   <si>
     <t xml:space="preserve">Жұмыспен қамтылған халық </t>
   </si>
   <si>
     <t>Жалдамалы қызметкерлер</t>
   </si>
   <si>
     <t xml:space="preserve">Өз бетінше жұмыспен қамтылған қызметкерлер </t>
@@ -125,84 +125,84 @@
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жаңақала</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Деректер іріктемелі зерттеу қорытындысы негізінде қалыптастырылған.Жас шамасы бойынша жастарға жатқызу«Қазақстан Республикасындағы мемлекеттiк жастар саясаты туралы» Заңына сәйкес 29 жасқа толмаған 15-28 жастағы тұлғаларды қосады(28+). 2023 жылғы 1 қаңтардан бастап жастар жасы 35 жасқа дейін ұлғайтылды. </t>
     </r>
   </si>
   <si>
+    <t>мың адам</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
     <r>
-      <t>2014-2024 жылғы аудандар бойынша еңбек нарығының негізгі индикаторлары</t>
+      <t>2014-2025 жылғы аудандар бойынша еңбек нарығының негізгі индикаторлары</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Жастар жұмыссыздығының деңгейі (15-34 жас)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>пайызбен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="168" formatCode="###.#"/>
     <numFmt numFmtId="169" formatCode="###.##"/>
     <numFmt numFmtId="170" formatCode="###.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -229,65 +229,67 @@
     <font>
       <u/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <vertAlign val="superscript"/>
-      <sz val="8"/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <color rgb="FF000000"/>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -327,53 +329,53 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -410,116 +412,119 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Динамика по обл_ рынок труда" xfId="2"/>
     <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -706,57 +711,57 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L155"/>
+  <dimension ref="A1:M155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A135" sqref="A135:L135"/>
+      <selection pane="bottomRight" activeCell="O9" sqref="O9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="6" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="6"/>
     <col min="50" max="50" width="20.85546875" style="6" customWidth="1"/>
     <col min="51" max="102" width="9.140625" style="6"/>
     <col min="103" max="103" width="11.5703125" style="6" customWidth="1"/>
     <col min="104" max="114" width="9.140625" style="6"/>
     <col min="115" max="115" width="9.28515625" style="6" customWidth="1"/>
     <col min="116" max="125" width="9.140625" style="6"/>
     <col min="126" max="126" width="9.5703125" style="6" customWidth="1"/>
     <col min="127" max="127" width="10.42578125" style="6" customWidth="1"/>
     <col min="128" max="137" width="9.140625" style="6"/>
     <col min="138" max="138" width="10.28515625" style="6" customWidth="1"/>
     <col min="139" max="141" width="9.140625" style="6"/>
     <col min="142" max="143" width="10.28515625" style="6" customWidth="1"/>
     <col min="144" max="146" width="9.140625" style="6"/>
     <col min="147" max="148" width="10.28515625" style="6" customWidth="1"/>
     <col min="149" max="151" width="9.140625" style="6"/>
     <col min="152" max="153" width="10.28515625" style="6" customWidth="1"/>
     <col min="154" max="156" width="9.140625" style="6"/>
     <col min="157" max="158" width="10.28515625" style="6" customWidth="1"/>
     <col min="159" max="305" width="9.140625" style="6"/>
@@ -1899,5192 +1904,5576 @@
     <col min="15512" max="15513" width="10.28515625" style="6" customWidth="1"/>
     <col min="15514" max="15516" width="9.140625" style="6"/>
     <col min="15517" max="15518" width="10.28515625" style="6" customWidth="1"/>
     <col min="15519" max="15665" width="9.140625" style="6"/>
     <col min="15666" max="15666" width="20.85546875" style="6" customWidth="1"/>
     <col min="15667" max="15718" width="9.140625" style="6"/>
     <col min="15719" max="15719" width="11.5703125" style="6" customWidth="1"/>
     <col min="15720" max="15730" width="9.140625" style="6"/>
     <col min="15731" max="15731" width="9.28515625" style="6" customWidth="1"/>
     <col min="15732" max="15741" width="9.140625" style="6"/>
     <col min="15742" max="15742" width="9.5703125" style="6" customWidth="1"/>
     <col min="15743" max="15743" width="10.42578125" style="6" customWidth="1"/>
     <col min="15744" max="15753" width="9.140625" style="6"/>
     <col min="15754" max="15754" width="10.28515625" style="6" customWidth="1"/>
     <col min="15755" max="15757" width="9.140625" style="6"/>
     <col min="15758" max="15759" width="10.28515625" style="6" customWidth="1"/>
     <col min="15760" max="15762" width="9.140625" style="6"/>
     <col min="15763" max="15764" width="10.28515625" style="6" customWidth="1"/>
     <col min="15765" max="15767" width="9.140625" style="6"/>
     <col min="15768" max="15769" width="10.28515625" style="6" customWidth="1"/>
     <col min="15770" max="15772" width="9.140625" style="6"/>
     <col min="15773" max="15774" width="10.28515625" style="6" customWidth="1"/>
     <col min="15775" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="30" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A2" s="54" t="s">
+    <row r="1" spans="1:13" s="30" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A1" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+    </row>
+    <row r="2" spans="1:13" s="30" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="54"/>
-[...11 lines deleted...]
-    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
-      <c r="K3" s="63" t="s">
-[...6 lines deleted...]
-      <c r="B4" s="61">
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="43" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="49">
         <v>2014</v>
       </c>
-      <c r="C4" s="61">
+      <c r="C4" s="49">
         <v>2015</v>
       </c>
-      <c r="D4" s="61">
+      <c r="D4" s="49">
         <v>2016</v>
       </c>
-      <c r="E4" s="61">
+      <c r="E4" s="49">
         <v>2017</v>
       </c>
-      <c r="F4" s="61">
+      <c r="F4" s="49">
         <v>2018</v>
       </c>
-      <c r="G4" s="61">
+      <c r="G4" s="49">
         <v>2019</v>
       </c>
-      <c r="H4" s="61">
+      <c r="H4" s="49">
         <v>2020</v>
       </c>
-      <c r="I4" s="61">
+      <c r="I4" s="49">
         <v>2021</v>
       </c>
-      <c r="J4" s="61">
+      <c r="J4" s="49">
         <v>2022</v>
       </c>
-      <c r="K4" s="49">
+      <c r="K4" s="51">
         <v>2023</v>
       </c>
-      <c r="L4" s="49">
+      <c r="L4" s="51">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A6" s="45" t="s">
+      <c r="M4" s="51">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+    </row>
+    <row r="6" spans="1:13" s="9" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22">
         <v>333.6</v>
       </c>
       <c r="C6" s="32">
         <v>326</v>
       </c>
       <c r="D6" s="33">
         <v>335.94400000000002</v>
       </c>
       <c r="E6" s="33">
         <v>336.60500000000002</v>
       </c>
       <c r="F6" s="34">
         <v>337.404</v>
       </c>
       <c r="G6" s="35">
         <v>338</v>
       </c>
       <c r="H6" s="33">
         <v>337.86099999999999</v>
       </c>
       <c r="I6" s="33">
         <v>338.69299999999998</v>
       </c>
       <c r="J6" s="35">
         <v>348.3</v>
       </c>
       <c r="K6" s="33">
         <v>350.31900000000002</v>
       </c>
-      <c r="L6" s="46">
+      <c r="L6" s="42">
         <v>354</v>
       </c>
-    </row>
-    <row r="7" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M6" s="59">
+        <v>357.11599999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="36">
         <v>23.751999999999999</v>
       </c>
       <c r="C7" s="36">
         <v>23.132000000000001</v>
       </c>
       <c r="D7" s="36">
         <v>23.805</v>
       </c>
       <c r="E7" s="36">
         <v>23.274000000000001</v>
       </c>
       <c r="F7" s="36">
         <v>22.768999999999998</v>
       </c>
       <c r="G7" s="36">
         <v>22.338000000000001</v>
       </c>
       <c r="H7" s="36">
         <v>21.942</v>
       </c>
       <c r="I7" s="36">
         <v>22.138000000000002</v>
       </c>
       <c r="J7" s="33">
         <v>19.725000000000001</v>
       </c>
       <c r="K7" s="33">
         <v>19.061</v>
       </c>
-      <c r="L7" s="47">
+      <c r="L7" s="60">
         <v>19.3</v>
       </c>
-    </row>
-    <row r="8" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M7" s="42">
+        <v>18.959</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="22">
         <v>9.4659999999999993</v>
       </c>
       <c r="C8" s="22">
         <v>8.3450000000000006</v>
       </c>
       <c r="D8" s="22">
         <v>8.8840000000000003</v>
       </c>
       <c r="E8" s="22">
         <v>8.4309999999999992</v>
       </c>
       <c r="F8" s="22">
         <v>8.17</v>
       </c>
       <c r="G8" s="22">
         <v>8.33</v>
       </c>
       <c r="H8" s="22">
         <v>8.2859999999999996</v>
       </c>
       <c r="I8" s="25">
         <v>7.843</v>
       </c>
       <c r="J8" s="33">
         <v>7.484</v>
       </c>
       <c r="K8" s="33">
         <v>7.4889999999999999</v>
       </c>
-      <c r="L8" s="47">
+      <c r="L8" s="60">
         <v>7.5</v>
       </c>
-    </row>
-    <row r="9" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M8" s="42">
+        <v>7.351</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="22">
         <v>33.579000000000001</v>
       </c>
       <c r="C9" s="22">
         <v>32.777999999999999</v>
       </c>
       <c r="D9" s="37">
         <v>32.789000000000001</v>
       </c>
       <c r="E9" s="37">
         <v>32.31</v>
       </c>
       <c r="F9" s="37">
         <v>32.545999999999999</v>
       </c>
       <c r="G9" s="37">
         <v>32.929000000000002</v>
       </c>
       <c r="H9" s="37">
         <v>32.972999999999999</v>
       </c>
       <c r="I9" s="25">
         <v>32.537999999999997</v>
       </c>
       <c r="J9" s="33">
         <v>34.22</v>
       </c>
       <c r="K9" s="33">
         <v>33.581000000000003</v>
       </c>
-      <c r="L9" s="47">
+      <c r="L9" s="60">
         <v>33.4</v>
       </c>
-    </row>
-    <row r="10" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M9" s="61">
+        <v>32.32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="22">
         <v>13.507</v>
       </c>
       <c r="C10" s="22">
         <v>12.874000000000001</v>
       </c>
       <c r="D10" s="22">
         <v>13.036</v>
       </c>
       <c r="E10" s="22">
         <v>13.253</v>
       </c>
       <c r="F10" s="22">
         <v>12.568</v>
       </c>
       <c r="G10" s="22">
         <v>12.94</v>
       </c>
       <c r="H10" s="22">
         <v>12.664999999999999</v>
       </c>
       <c r="I10" s="25">
         <v>12.65</v>
       </c>
       <c r="J10" s="33">
         <v>10.782</v>
       </c>
       <c r="K10" s="31">
         <v>11.037000000000001</v>
       </c>
-      <c r="L10" s="47">
+      <c r="L10" s="60">
         <v>10.9</v>
       </c>
-    </row>
-    <row r="11" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M10" s="61">
+        <v>10.881</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="22">
         <v>10.459</v>
       </c>
       <c r="C11" s="22">
         <v>9.4580000000000002</v>
       </c>
       <c r="D11" s="22">
         <v>9.6300000000000008</v>
       </c>
       <c r="E11" s="22">
         <v>9.5489999999999995</v>
       </c>
       <c r="F11" s="22">
         <v>9.5869999999999997</v>
       </c>
       <c r="G11" s="22">
         <v>9.1989999999999998</v>
       </c>
       <c r="H11" s="22">
         <v>9.1760000000000002</v>
       </c>
       <c r="I11" s="25">
         <v>9.3689999999999998</v>
       </c>
       <c r="J11" s="33">
         <v>8.2729999999999997</v>
       </c>
       <c r="K11" s="33">
         <v>8.1560000000000006</v>
       </c>
-      <c r="L11" s="47">
+      <c r="L11" s="60">
         <v>8.1999999999999993</v>
       </c>
-    </row>
-    <row r="12" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M11" s="61">
+        <v>7.766</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="22">
         <v>31.172999999999998</v>
       </c>
       <c r="C12" s="37">
         <v>30.260999999999999</v>
       </c>
       <c r="D12" s="37">
         <v>32</v>
       </c>
       <c r="E12" s="37">
         <v>31.163</v>
       </c>
       <c r="F12" s="37">
         <v>32.393999999999998</v>
       </c>
       <c r="G12" s="37">
         <v>32.765000000000001</v>
       </c>
       <c r="H12" s="37">
         <v>33.283000000000001</v>
       </c>
       <c r="I12" s="25">
         <v>33.832999999999998</v>
       </c>
       <c r="J12" s="33">
         <v>33.152999999999999</v>
       </c>
       <c r="K12" s="33">
         <v>34.200000000000003</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="60">
         <v>34.299999999999997</v>
       </c>
-    </row>
-    <row r="13" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M12" s="61">
+        <v>34.933</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="22">
         <v>16.274999999999999</v>
       </c>
       <c r="C13" s="22">
         <v>14.595000000000001</v>
       </c>
       <c r="D13" s="22">
         <v>15.134</v>
       </c>
       <c r="E13" s="22">
         <v>15.246</v>
       </c>
       <c r="F13" s="22">
         <v>14.885</v>
       </c>
       <c r="G13" s="22">
         <v>14.598000000000001</v>
       </c>
       <c r="H13" s="22">
         <v>14.629</v>
       </c>
       <c r="I13" s="25">
         <v>14.518000000000001</v>
       </c>
       <c r="J13" s="33">
         <v>13.709</v>
       </c>
       <c r="K13" s="33">
         <v>13.821999999999999</v>
       </c>
-      <c r="L13" s="47">
+      <c r="L13" s="60">
         <v>13.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M13" s="61">
+        <v>13.497999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="22">
         <v>8.8650000000000002</v>
       </c>
       <c r="C14" s="37">
         <v>8.0510000000000002</v>
       </c>
       <c r="D14" s="37">
         <v>8.6120000000000001</v>
       </c>
       <c r="E14" s="37">
         <v>8.5050000000000008</v>
       </c>
       <c r="F14" s="37">
         <v>8.3710000000000004</v>
       </c>
       <c r="G14" s="37">
         <v>8.3059999999999992</v>
       </c>
       <c r="H14" s="37">
         <v>8.2390000000000008</v>
       </c>
       <c r="I14" s="25">
         <v>7.93</v>
       </c>
       <c r="J14" s="33">
         <v>7.1040000000000001</v>
       </c>
       <c r="K14" s="33">
         <v>6.7480000000000002</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L14" s="60">
         <v>6.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M14" s="61">
+        <v>6.8460000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="22">
         <v>11.430999999999999</v>
       </c>
       <c r="C15" s="37">
         <v>11.164</v>
       </c>
       <c r="D15" s="37">
         <v>11.361000000000001</v>
       </c>
       <c r="E15" s="37">
         <v>11.345000000000001</v>
       </c>
       <c r="F15" s="37">
         <v>10.916</v>
       </c>
       <c r="G15" s="37">
         <v>10.53</v>
       </c>
       <c r="H15" s="37">
         <v>10.148999999999999</v>
       </c>
       <c r="I15" s="25">
         <v>10.252000000000001</v>
       </c>
       <c r="J15" s="33">
         <v>9.5579999999999998</v>
       </c>
       <c r="K15" s="33">
         <v>9.2409999999999997</v>
       </c>
-      <c r="L15" s="47">
+      <c r="L15" s="60">
         <v>9.4</v>
       </c>
-    </row>
-    <row r="16" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M15" s="61">
+        <v>9.11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="25">
         <v>9.7439999999999998</v>
       </c>
       <c r="C16" s="38">
         <v>9.3109999999999999</v>
       </c>
       <c r="D16" s="38">
         <v>9.9580000000000002</v>
       </c>
       <c r="E16" s="38">
         <v>9.75</v>
       </c>
       <c r="F16" s="38">
         <v>9.7620000000000005</v>
       </c>
       <c r="G16" s="38">
         <v>9.3780000000000001</v>
       </c>
       <c r="H16" s="38">
         <v>9.5310000000000006</v>
       </c>
       <c r="I16" s="25">
         <v>9.5429999999999993</v>
       </c>
       <c r="J16" s="31">
         <v>9.0470000000000006</v>
       </c>
       <c r="K16" s="33">
         <v>9.1270000000000007</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="60">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M16" s="61">
+        <v>8.6850000000000005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="22">
         <v>21.928000000000001</v>
       </c>
       <c r="C17" s="22">
         <v>19.998000000000001</v>
       </c>
       <c r="D17" s="22">
         <v>20.988</v>
       </c>
       <c r="E17" s="22">
         <v>20.667000000000002</v>
       </c>
       <c r="F17" s="22">
         <v>20.544</v>
       </c>
       <c r="G17" s="22">
         <v>20.352</v>
       </c>
       <c r="H17" s="22">
         <v>20.420000000000002</v>
       </c>
       <c r="I17" s="25">
         <v>20.777000000000001</v>
       </c>
       <c r="J17" s="33">
         <v>21.195</v>
       </c>
       <c r="K17" s="31">
         <v>21.015000000000001</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="60">
         <v>21.1</v>
       </c>
-    </row>
-    <row r="18" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M17" s="62">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="22">
         <v>8.9809999999999999</v>
       </c>
       <c r="C18" s="22">
         <v>8.6579999999999995</v>
       </c>
       <c r="D18" s="22">
         <v>8.9390000000000001</v>
       </c>
       <c r="E18" s="22">
         <v>8.7989999999999995</v>
       </c>
       <c r="F18" s="22">
         <v>8.5129999999999999</v>
       </c>
       <c r="G18" s="22">
         <v>8.532</v>
       </c>
       <c r="H18" s="22">
         <v>8.4329999999999998</v>
       </c>
       <c r="I18" s="25">
         <v>8.4610000000000003</v>
       </c>
       <c r="J18" s="33">
         <v>7.1680000000000001</v>
       </c>
       <c r="K18" s="33">
         <v>7.1230000000000002</v>
       </c>
-      <c r="L18" s="47">
+      <c r="L18" s="60">
         <v>7.1</v>
       </c>
-    </row>
-    <row r="19" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M18" s="61">
+        <v>6.7290000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="22">
         <v>134.40600000000001</v>
       </c>
       <c r="C19" s="37">
         <v>137.352</v>
       </c>
       <c r="D19" s="37">
         <v>140.80799999999999</v>
       </c>
       <c r="E19" s="37">
         <v>144.31299999999999</v>
       </c>
       <c r="F19" s="37">
         <v>146.37899999999999</v>
       </c>
       <c r="G19" s="37">
         <v>147.815</v>
       </c>
       <c r="H19" s="37">
         <v>148.13499999999999</v>
       </c>
       <c r="I19" s="25">
         <v>148.84100000000001</v>
       </c>
       <c r="J19" s="33">
         <v>166.88200000000001</v>
       </c>
       <c r="K19" s="33">
         <v>169.71899999999999</v>
       </c>
-      <c r="L19" s="47">
+      <c r="L19" s="60">
         <v>173.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="M19" s="62">
+        <v>179.02199999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11"/>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="12"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
     </row>
-    <row r="21" spans="1:12" s="30" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="53" t="s">
+    <row r="21" spans="1:13" s="30" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="53"/>
-[...11 lines deleted...]
-    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="58"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="58"/>
+      <c r="J21" s="58"/>
+      <c r="K21" s="58"/>
+      <c r="L21" s="58"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
-      <c r="K22" s="63" t="s">
-[...6 lines deleted...]
-      <c r="B23" s="57">
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="43" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23" s="46"/>
+      <c r="B23" s="44">
         <v>2014</v>
       </c>
-      <c r="C23" s="57">
+      <c r="C23" s="44">
         <v>2015</v>
       </c>
-      <c r="D23" s="57">
+      <c r="D23" s="44">
         <v>2016</v>
       </c>
-      <c r="E23" s="57">
+      <c r="E23" s="44">
         <v>2017</v>
       </c>
-      <c r="F23" s="57">
+      <c r="F23" s="44">
         <v>2018</v>
       </c>
-      <c r="G23" s="57">
+      <c r="G23" s="44">
         <v>2019</v>
       </c>
-      <c r="H23" s="57">
+      <c r="H23" s="44">
         <v>2020</v>
       </c>
-      <c r="I23" s="57">
+      <c r="I23" s="44">
         <v>2021</v>
       </c>
-      <c r="J23" s="57">
+      <c r="J23" s="44">
         <v>2022</v>
       </c>
-      <c r="K23" s="49">
+      <c r="K23" s="51">
         <v>2023</v>
       </c>
-      <c r="L23" s="49">
+      <c r="L23" s="51">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A25" s="45" t="s">
+      <c r="M23" s="51">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A24" s="47"/>
+      <c r="B24" s="45"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="45"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="45"/>
+      <c r="K24" s="52"/>
+      <c r="L24" s="52"/>
+      <c r="M24" s="52"/>
+    </row>
+    <row r="25" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="22">
         <v>316.815</v>
       </c>
       <c r="C25" s="33">
         <v>309.29500000000002</v>
       </c>
       <c r="D25" s="33">
         <v>319.52999999999997</v>
       </c>
       <c r="E25" s="33">
         <v>320.221</v>
       </c>
       <c r="F25" s="31">
         <v>320.99900000000002</v>
       </c>
       <c r="G25" s="33">
         <v>321.66199999999998</v>
       </c>
       <c r="H25" s="39">
         <v>321.02</v>
       </c>
       <c r="I25" s="33">
         <v>322.262</v>
       </c>
       <c r="J25" s="33">
         <v>330.92200000000003</v>
       </c>
       <c r="K25" s="33">
         <v>333.30500000000001</v>
       </c>
-      <c r="L25" s="47">
+      <c r="L25" s="60">
         <v>336.8</v>
       </c>
-    </row>
-    <row r="26" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M25" s="61">
+        <v>340.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="22">
         <v>22.725999999999999</v>
       </c>
       <c r="C26" s="22">
         <v>22.085999999999999</v>
       </c>
       <c r="D26" s="22">
         <v>22.794</v>
       </c>
       <c r="E26" s="22">
         <v>22.274999999999999</v>
       </c>
       <c r="F26" s="22">
         <v>21.795999999999999</v>
       </c>
       <c r="G26" s="22">
         <v>21.393999999999998</v>
       </c>
       <c r="H26" s="22">
         <v>20.939</v>
       </c>
       <c r="I26" s="22">
         <v>21.125</v>
       </c>
       <c r="J26" s="34">
         <v>18.802</v>
       </c>
       <c r="K26" s="33">
         <v>18.170000000000002</v>
       </c>
-      <c r="L26" s="47">
+      <c r="L26" s="60">
         <v>18.399999999999999</v>
       </c>
-    </row>
-    <row r="27" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M26" s="61">
+        <v>18.068999999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="22">
         <v>8.8740000000000006</v>
       </c>
       <c r="C27" s="22">
         <v>7.8</v>
       </c>
       <c r="D27" s="22">
         <v>8.3539999999999992</v>
       </c>
       <c r="E27" s="22">
         <v>7.9219999999999997</v>
       </c>
       <c r="F27" s="22">
         <v>7.6790000000000003</v>
       </c>
       <c r="G27" s="22">
         <v>7.8319999999999999</v>
       </c>
       <c r="H27" s="22">
         <v>7.7919999999999998</v>
       </c>
       <c r="I27" s="25">
         <v>7.3769999999999998</v>
       </c>
       <c r="J27" s="31">
         <v>7.0389999999999997</v>
       </c>
       <c r="K27" s="33">
         <v>7.0549999999999997</v>
       </c>
-      <c r="L27" s="47">
+      <c r="L27" s="60">
         <v>7.1</v>
       </c>
-    </row>
-    <row r="28" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M27" s="61">
+        <v>6.9390000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="22">
         <v>32.25</v>
       </c>
       <c r="C28" s="22">
         <v>31.402999999999999</v>
       </c>
       <c r="D28" s="22">
         <v>31.431999999999999</v>
       </c>
       <c r="E28" s="22">
         <v>31.006</v>
       </c>
       <c r="F28" s="22">
         <v>31.158999999999999</v>
       </c>
       <c r="G28" s="37">
         <v>31.611000000000001</v>
       </c>
       <c r="H28" s="37">
         <v>31.515000000000001</v>
       </c>
       <c r="I28" s="25">
         <v>31.087</v>
       </c>
       <c r="J28" s="33">
         <v>32.645000000000003</v>
       </c>
       <c r="K28" s="31">
         <v>32.030999999999999</v>
       </c>
-      <c r="L28" s="47">
+      <c r="L28" s="60">
         <v>31.9</v>
       </c>
-    </row>
-    <row r="29" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M28" s="61">
+        <v>30.888999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="22">
         <v>12.829000000000001</v>
       </c>
       <c r="C29" s="22">
         <v>12.055</v>
       </c>
       <c r="D29" s="22">
         <v>12.382</v>
       </c>
       <c r="E29" s="22">
         <v>12.593999999999999</v>
       </c>
       <c r="F29" s="22">
         <v>11.941000000000001</v>
       </c>
       <c r="G29" s="22">
         <v>12.292999999999999</v>
       </c>
       <c r="H29" s="22">
         <v>12.042999999999999</v>
       </c>
       <c r="I29" s="25">
         <v>12.047000000000001</v>
       </c>
       <c r="J29" s="33">
         <v>10.253</v>
       </c>
       <c r="K29" s="34">
         <v>10.502000000000001</v>
       </c>
-      <c r="L29" s="47">
+      <c r="L29" s="60">
         <v>10.4</v>
       </c>
-    </row>
-    <row r="30" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M29" s="61">
+        <v>10.355</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="22">
         <v>9.8119999999999994</v>
       </c>
       <c r="C30" s="22">
         <v>8.8309999999999995</v>
       </c>
       <c r="D30" s="22">
         <v>9.0380000000000003</v>
       </c>
       <c r="E30" s="22">
         <v>8.9710000000000001</v>
       </c>
       <c r="F30" s="22">
         <v>8.9930000000000003</v>
       </c>
       <c r="G30" s="22">
         <v>8.6430000000000007</v>
       </c>
       <c r="H30" s="22">
         <v>8.6210000000000004</v>
       </c>
       <c r="I30" s="25">
         <v>8.8140000000000001</v>
       </c>
       <c r="J30" s="33">
         <v>7.782</v>
       </c>
       <c r="K30" s="33">
         <v>7.6840000000000002</v>
       </c>
-      <c r="L30" s="47">
+      <c r="L30" s="60">
         <v>7.8</v>
       </c>
-    </row>
-    <row r="31" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M30" s="61">
+        <v>7.3250000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="22">
         <v>29.74</v>
       </c>
       <c r="C31" s="22">
         <v>28.852</v>
       </c>
       <c r="D31" s="22">
         <v>30.581</v>
       </c>
       <c r="E31" s="22">
         <v>29.766999999999999</v>
       </c>
       <c r="F31" s="22">
         <v>30.891999999999999</v>
       </c>
       <c r="G31" s="37">
         <v>31.241</v>
       </c>
       <c r="H31" s="37">
         <v>31.692</v>
       </c>
       <c r="I31" s="25">
         <v>32.237000000000002</v>
       </c>
       <c r="J31" s="33">
         <v>31.609000000000002</v>
       </c>
       <c r="K31" s="33">
         <v>32.621000000000002</v>
       </c>
-      <c r="L31" s="47">
+      <c r="L31" s="60">
         <v>32.700000000000003</v>
       </c>
-    </row>
-    <row r="32" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M31" s="61">
+        <v>33.292000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="22">
         <v>15.215999999999999</v>
       </c>
       <c r="C32" s="22">
         <v>13.662000000000001</v>
       </c>
       <c r="D32" s="22">
         <v>14.215999999999999</v>
       </c>
       <c r="E32" s="22">
         <v>14.313000000000001</v>
       </c>
       <c r="F32" s="22">
         <v>13.98</v>
       </c>
       <c r="G32" s="22">
         <v>13.72</v>
       </c>
       <c r="H32" s="22">
         <v>13.744</v>
       </c>
       <c r="I32" s="25">
         <v>13.664</v>
       </c>
       <c r="J32" s="33">
         <v>12.888999999999999</v>
       </c>
       <c r="K32" s="31">
         <v>13.023</v>
       </c>
-      <c r="L32" s="47">
+      <c r="L32" s="60">
         <v>12.6</v>
       </c>
-    </row>
-    <row r="33" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M32" s="61">
+        <v>12.739000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="22">
         <v>8.2729999999999997</v>
       </c>
       <c r="C33" s="22">
         <v>7.476</v>
       </c>
       <c r="D33" s="22">
         <v>8.0860000000000003</v>
       </c>
       <c r="E33" s="22">
         <v>7.9969999999999999</v>
       </c>
       <c r="F33" s="22">
         <v>7.8540000000000001</v>
       </c>
       <c r="G33" s="37">
         <v>7.8049999999999997</v>
       </c>
       <c r="H33" s="37">
         <v>7.7480000000000002</v>
       </c>
       <c r="I33" s="25">
         <v>7.4619999999999997</v>
       </c>
       <c r="J33" s="33">
         <v>6.681</v>
       </c>
       <c r="K33" s="33">
         <v>6.3680000000000003</v>
       </c>
-      <c r="L33" s="47">
+      <c r="L33" s="60">
         <v>6.3</v>
       </c>
-    </row>
-    <row r="34" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M33" s="61">
+        <v>6.4539999999999997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="22">
         <v>10.849</v>
       </c>
       <c r="C34" s="22">
         <v>10.539</v>
       </c>
       <c r="D34" s="22">
         <v>10.798</v>
       </c>
       <c r="E34" s="22">
         <v>10.776</v>
       </c>
       <c r="F34" s="22">
         <v>10.365</v>
       </c>
       <c r="G34" s="37">
         <v>9.9979999999999993</v>
       </c>
       <c r="H34" s="37">
         <v>9.6379999999999999</v>
       </c>
       <c r="I34" s="25">
         <v>9.75</v>
       </c>
       <c r="J34" s="33">
         <v>9.0920000000000005</v>
       </c>
       <c r="K34" s="33">
         <v>8.7759999999999998</v>
       </c>
-      <c r="L34" s="47">
+      <c r="L34" s="60">
         <v>8.9</v>
       </c>
-    </row>
-    <row r="35" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M34" s="61">
+        <v>8.6690000000000005</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="25">
         <v>9.2509999999999994</v>
       </c>
       <c r="C35" s="25">
         <v>8.8109999999999999</v>
       </c>
       <c r="D35" s="25">
         <v>9.4719999999999995</v>
       </c>
       <c r="E35" s="25">
         <v>9.2769999999999992</v>
       </c>
       <c r="F35" s="25">
         <v>9.2780000000000005</v>
       </c>
       <c r="G35" s="38">
         <v>8.9209999999999994</v>
       </c>
       <c r="H35" s="38">
         <v>9.0549999999999997</v>
       </c>
       <c r="I35" s="25">
         <v>9.0809999999999995</v>
       </c>
       <c r="J35" s="33">
         <v>8.6020000000000003</v>
       </c>
       <c r="K35" s="33">
         <v>8.6769999999999996</v>
       </c>
-      <c r="L35" s="47">
+      <c r="L35" s="60">
         <v>8.6999999999999993</v>
       </c>
-    </row>
-    <row r="36" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M35" s="61">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="22">
         <v>20.809000000000001</v>
       </c>
       <c r="C36" s="22">
         <v>18.957999999999998</v>
       </c>
       <c r="D36" s="22">
         <v>19.966999999999999</v>
       </c>
       <c r="E36" s="22">
         <v>19.643999999999998</v>
       </c>
       <c r="F36" s="22">
         <v>19.538</v>
       </c>
       <c r="G36" s="22">
         <v>19.356999999999999</v>
       </c>
       <c r="H36" s="22">
         <v>19.388999999999999</v>
       </c>
       <c r="I36" s="25">
         <v>19.757999999999999</v>
       </c>
       <c r="J36" s="33">
         <v>20.079000000000001</v>
       </c>
       <c r="K36" s="31">
         <v>19.986000000000001</v>
       </c>
-      <c r="L36" s="47">
+      <c r="L36" s="60">
         <v>20.100000000000001</v>
       </c>
-    </row>
-    <row r="37" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M36" s="42">
+        <v>20.013000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="22">
         <v>8.5310000000000006</v>
       </c>
       <c r="C37" s="22">
         <v>8.202</v>
       </c>
       <c r="D37" s="22">
         <v>8.4960000000000004</v>
       </c>
       <c r="E37" s="22">
         <v>8.3650000000000002</v>
       </c>
       <c r="F37" s="22">
         <v>8.0869999999999997</v>
       </c>
       <c r="G37" s="22">
         <v>8.1170000000000009</v>
       </c>
       <c r="H37" s="22">
         <v>8.0079999999999991</v>
       </c>
       <c r="I37" s="25">
         <v>8.0340000000000007</v>
       </c>
       <c r="J37" s="33">
         <v>6.79</v>
       </c>
       <c r="K37" s="33">
         <v>6.7670000000000003</v>
       </c>
-      <c r="L37" s="47">
+      <c r="L37" s="60">
         <v>6.8</v>
       </c>
-    </row>
-    <row r="38" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M37" s="61">
+        <v>6.3979999999999997</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="22">
         <v>127.655</v>
       </c>
       <c r="C38" s="22">
         <v>130.62</v>
       </c>
       <c r="D38" s="22">
         <v>133.91399999999999</v>
       </c>
       <c r="E38" s="22">
         <v>137.31399999999999</v>
       </c>
       <c r="F38" s="22">
         <v>139.43700000000001</v>
       </c>
       <c r="G38" s="37">
         <v>140.72999999999999</v>
       </c>
       <c r="H38" s="37">
         <v>140.83600000000001</v>
       </c>
       <c r="I38" s="25">
         <v>141.82599999999999</v>
       </c>
       <c r="J38" s="33">
         <v>158.65899999999999</v>
       </c>
       <c r="K38" s="33">
         <v>161.64500000000001</v>
       </c>
-      <c r="L38" s="47">
+      <c r="L38" s="60">
         <v>165.3</v>
       </c>
-    </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="M38" s="61">
+        <v>170.751</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="11"/>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="12"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
     </row>
-    <row r="40" spans="1:12" s="30" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="53" t="s">
+    <row r="40" spans="1:13" s="30" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="53"/>
-[...11 lines deleted...]
-    <row r="41" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B40" s="58"/>
+      <c r="C40" s="58"/>
+      <c r="D40" s="58"/>
+      <c r="E40" s="58"/>
+      <c r="F40" s="58"/>
+      <c r="G40" s="58"/>
+      <c r="H40" s="58"/>
+      <c r="I40" s="58"/>
+      <c r="J40" s="58"/>
+      <c r="K40" s="58"/>
+      <c r="L40" s="58"/>
+      <c r="M40" s="58"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="13"/>
       <c r="G41" s="13"/>
       <c r="H41" s="13"/>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
-      <c r="K41" s="63" t="s">
-[...6 lines deleted...]
-      <c r="B42" s="57">
+      <c r="K41" s="53"/>
+      <c r="L41" s="53"/>
+      <c r="M41" s="43" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="46"/>
+      <c r="B42" s="44">
         <v>2014</v>
       </c>
-      <c r="C42" s="57">
+      <c r="C42" s="44">
         <v>2015</v>
       </c>
-      <c r="D42" s="57">
+      <c r="D42" s="44">
         <v>2016</v>
       </c>
-      <c r="E42" s="57">
+      <c r="E42" s="44">
         <v>2017</v>
       </c>
-      <c r="F42" s="57">
+      <c r="F42" s="44">
         <v>2018</v>
       </c>
-      <c r="G42" s="57">
+      <c r="G42" s="44">
         <v>2019</v>
       </c>
-      <c r="H42" s="57">
+      <c r="H42" s="44">
         <v>2020</v>
       </c>
-      <c r="I42" s="57">
+      <c r="I42" s="44">
         <v>2021</v>
       </c>
-      <c r="J42" s="57">
+      <c r="J42" s="44">
         <v>2022</v>
       </c>
-      <c r="K42" s="51">
+      <c r="K42" s="50">
         <v>2023</v>
       </c>
-      <c r="L42" s="51">
+      <c r="L42" s="50">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A44" s="45" t="s">
+      <c r="M42" s="50">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A43" s="47"/>
+      <c r="B43" s="45"/>
+      <c r="C43" s="45"/>
+      <c r="D43" s="45"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="45"/>
+      <c r="I43" s="45"/>
+      <c r="J43" s="45"/>
+      <c r="K43" s="50"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="50"/>
+    </row>
+    <row r="44" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B44" s="40">
+      <c r="B44" s="63">
         <v>196.7</v>
       </c>
-      <c r="C44" s="40">
+      <c r="C44" s="63">
         <v>199.9</v>
       </c>
-      <c r="D44" s="40">
+      <c r="D44" s="63">
         <v>201.3</v>
       </c>
-      <c r="E44" s="40">
+      <c r="E44" s="63">
         <v>202</v>
       </c>
-      <c r="F44" s="40">
+      <c r="F44" s="63">
         <v>202.8</v>
       </c>
-      <c r="G44" s="40">
+      <c r="G44" s="63">
         <v>204.2</v>
       </c>
-      <c r="H44" s="40">
+      <c r="H44" s="63">
         <v>232.4</v>
       </c>
-      <c r="I44" s="40">
+      <c r="I44" s="63">
         <v>233.5</v>
       </c>
-      <c r="J44" s="41">
+      <c r="J44" s="64">
         <v>242.6</v>
       </c>
-      <c r="K44" s="40">
+      <c r="K44" s="63">
         <v>244.5</v>
       </c>
-      <c r="L44" s="47">
+      <c r="L44" s="60">
         <v>247.6</v>
       </c>
-    </row>
-    <row r="45" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M44" s="61">
+        <v>251.209</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B45" s="40">
+      <c r="B45" s="63">
         <v>7.6</v>
       </c>
-      <c r="C45" s="40">
+      <c r="C45" s="63">
         <v>8.1999999999999993</v>
       </c>
-      <c r="D45" s="40">
+      <c r="D45" s="63">
         <v>8.1</v>
       </c>
-      <c r="E45" s="40">
+      <c r="E45" s="63">
         <v>8.1</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F45" s="65">
         <v>8</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G45" s="65">
         <v>8</v>
       </c>
-      <c r="H45" s="40">
+      <c r="H45" s="63">
         <v>10.7</v>
       </c>
-      <c r="I45" s="40">
+      <c r="I45" s="63">
         <v>10.8</v>
       </c>
-      <c r="J45" s="43">
+      <c r="J45" s="66">
         <v>10</v>
       </c>
-      <c r="K45" s="40">
+      <c r="K45" s="63">
         <v>10.9</v>
       </c>
-      <c r="L45" s="47">
+      <c r="L45" s="60">
         <v>11.5</v>
       </c>
-    </row>
-    <row r="46" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M45" s="61">
+        <v>10.911</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B46" s="40">
+      <c r="B46" s="63">
         <v>4.5</v>
       </c>
-      <c r="C46" s="40">
+      <c r="C46" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="D46" s="40">
+      <c r="D46" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E46" s="40">
+      <c r="E46" s="63">
         <v>3.9</v>
       </c>
-      <c r="F46" s="40">
+      <c r="F46" s="63">
         <v>3.7</v>
       </c>
-      <c r="G46" s="40">
+      <c r="G46" s="63">
         <v>3.8</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="65">
         <v>4</v>
       </c>
-      <c r="I46" s="40">
+      <c r="I46" s="63">
         <v>3.8</v>
       </c>
-      <c r="J46" s="41">
+      <c r="J46" s="64">
         <v>3.6</v>
       </c>
-      <c r="K46" s="40">
+      <c r="K46" s="63">
         <v>3.6</v>
       </c>
-      <c r="L46" s="47">
+      <c r="L46" s="60">
         <v>3.7</v>
       </c>
-    </row>
-    <row r="47" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M46" s="61">
+        <v>3.5819999999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="40">
+      <c r="B47" s="63">
         <v>25.2</v>
       </c>
-      <c r="C47" s="40">
+      <c r="C47" s="63">
         <v>24.7</v>
       </c>
-      <c r="D47" s="40">
+      <c r="D47" s="63">
         <v>24.5</v>
       </c>
-      <c r="E47" s="40">
+      <c r="E47" s="63">
         <v>24.2</v>
       </c>
-      <c r="F47" s="40">
+      <c r="F47" s="63">
         <v>24.3</v>
       </c>
-      <c r="G47" s="40">
+      <c r="G47" s="63">
         <v>24.6</v>
       </c>
-      <c r="H47" s="40">
+      <c r="H47" s="63">
         <v>26.4</v>
       </c>
-      <c r="I47" s="40">
+      <c r="I47" s="63">
         <v>26</v>
       </c>
-      <c r="J47" s="41">
+      <c r="J47" s="64">
         <v>27.4</v>
       </c>
-      <c r="K47" s="40">
+      <c r="K47" s="63">
         <v>27.1</v>
       </c>
-      <c r="L47" s="47">
+      <c r="L47" s="60">
         <v>26.9</v>
       </c>
-    </row>
-    <row r="48" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M47" s="61">
+        <v>26.12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B48" s="40">
+      <c r="B48" s="63">
         <v>4.7</v>
       </c>
-      <c r="C48" s="40">
+      <c r="C48" s="63">
         <v>4.8</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="65">
         <v>5</v>
       </c>
-      <c r="E48" s="40">
+      <c r="E48" s="63">
         <v>5.0999999999999996</v>
       </c>
-      <c r="F48" s="40">
+      <c r="F48" s="63">
         <v>4.8</v>
       </c>
-      <c r="G48" s="40">
+      <c r="G48" s="63">
         <v>5.2</v>
       </c>
-      <c r="H48" s="40">
+      <c r="H48" s="63">
         <v>7.2</v>
       </c>
-      <c r="I48" s="40">
+      <c r="I48" s="63">
         <v>7.2</v>
       </c>
-      <c r="J48" s="41">
+      <c r="J48" s="64">
         <v>6.1</v>
       </c>
-      <c r="K48" s="40">
+      <c r="K48" s="63">
         <v>6.2</v>
       </c>
-      <c r="L48" s="47">
+      <c r="L48" s="60">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="49" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M48" s="61">
+        <v>6.2960000000000003</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B49" s="40">
+      <c r="B49" s="63">
         <v>4.3</v>
       </c>
-      <c r="C49" s="40">
+      <c r="C49" s="63">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D49" s="40">
+      <c r="D49" s="63">
         <v>4.2</v>
       </c>
-      <c r="E49" s="40">
+      <c r="E49" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F49" s="40">
+      <c r="F49" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G49" s="42">
+      <c r="G49" s="65">
         <v>4</v>
       </c>
-      <c r="H49" s="40">
+      <c r="H49" s="63">
         <v>5.4</v>
       </c>
-      <c r="I49" s="40">
+      <c r="I49" s="63">
         <v>5.5</v>
       </c>
-      <c r="J49" s="41">
+      <c r="J49" s="64">
         <v>4.7</v>
       </c>
-      <c r="K49" s="40">
+      <c r="K49" s="63">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L49" s="47">
+      <c r="L49" s="60">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="50" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M49" s="61">
+        <v>4.4930000000000003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B50" s="40">
+      <c r="B50" s="63">
         <v>10.9</v>
       </c>
-      <c r="C50" s="40">
+      <c r="C50" s="63">
         <v>11.1</v>
       </c>
-      <c r="D50" s="40">
+      <c r="D50" s="63">
         <v>11.5</v>
       </c>
-      <c r="E50" s="40">
+      <c r="E50" s="63">
         <v>11.1</v>
       </c>
-      <c r="F50" s="40">
+      <c r="F50" s="63">
         <v>11.9</v>
       </c>
-      <c r="G50" s="40">
+      <c r="G50" s="63">
         <v>12.1</v>
       </c>
-      <c r="H50" s="40">
+      <c r="H50" s="63">
         <v>17.600000000000001</v>
       </c>
-      <c r="I50" s="40">
+      <c r="I50" s="63">
         <v>18.3</v>
       </c>
-      <c r="J50" s="41">
+      <c r="J50" s="64">
         <v>18.3</v>
       </c>
-      <c r="K50" s="42">
+      <c r="K50" s="65">
         <v>19</v>
       </c>
-      <c r="L50" s="48">
+      <c r="L50" s="62">
         <v>19</v>
       </c>
-    </row>
-    <row r="51" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M50" s="61">
+        <v>19.57</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B51" s="40">
+      <c r="B51" s="63">
         <v>6.8</v>
       </c>
-      <c r="C51" s="40">
+      <c r="C51" s="63">
         <v>6.3</v>
       </c>
-      <c r="D51" s="40">
+      <c r="D51" s="63">
         <v>6.2</v>
       </c>
-      <c r="E51" s="40">
+      <c r="E51" s="63">
         <v>6.3</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="65">
         <v>6</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="65">
         <v>6</v>
       </c>
-      <c r="H51" s="42">
+      <c r="H51" s="65">
         <v>6</v>
       </c>
-      <c r="I51" s="40">
+      <c r="I51" s="63">
         <v>5.9</v>
       </c>
-      <c r="J51" s="41">
+      <c r="J51" s="64">
         <v>6.1</v>
       </c>
-      <c r="K51" s="40">
+      <c r="K51" s="63">
         <v>6.1</v>
       </c>
-      <c r="L51" s="47">
+      <c r="L51" s="60">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="52" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M51" s="61">
+        <v>6.8159999999999998</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B52" s="40">
+      <c r="B52" s="63">
         <v>3.4</v>
       </c>
-      <c r="C52" s="40">
+      <c r="C52" s="63">
         <v>3.6</v>
       </c>
-      <c r="D52" s="40">
+      <c r="D52" s="63">
         <v>3.4</v>
       </c>
-      <c r="E52" s="40">
+      <c r="E52" s="63">
         <v>3.4</v>
       </c>
-      <c r="F52" s="40">
+      <c r="F52" s="63">
         <v>3.3</v>
       </c>
-      <c r="G52" s="40">
+      <c r="G52" s="63">
         <v>3.3</v>
       </c>
-      <c r="H52" s="42">
+      <c r="H52" s="65">
         <v>4</v>
       </c>
-      <c r="I52" s="40">
+      <c r="I52" s="63">
         <v>3.9</v>
       </c>
-      <c r="J52" s="41">
+      <c r="J52" s="64">
         <v>3.7</v>
       </c>
-      <c r="K52" s="40">
+      <c r="K52" s="63">
         <v>3.7</v>
       </c>
-      <c r="L52" s="47">
+      <c r="L52" s="60">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="53" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M52" s="62">
+        <v>3.9849999999999999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B53" s="40">
+      <c r="B53" s="63">
         <v>4.8</v>
       </c>
-      <c r="C53" s="40">
+      <c r="C53" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D53" s="40">
+      <c r="D53" s="63">
         <v>4.8</v>
       </c>
-      <c r="E53" s="40">
+      <c r="E53" s="63">
         <v>4.8</v>
       </c>
-      <c r="F53" s="40">
+      <c r="F53" s="63">
         <v>4.5</v>
       </c>
-      <c r="G53" s="40">
+      <c r="G53" s="63">
         <v>4.5</v>
       </c>
-      <c r="H53" s="40">
+      <c r="H53" s="63">
         <v>4.7</v>
       </c>
-      <c r="I53" s="40">
+      <c r="I53" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J53" s="41">
+      <c r="J53" s="64">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K53" s="40">
+      <c r="K53" s="63">
         <v>4.5</v>
       </c>
-      <c r="L53" s="47">
+      <c r="L53" s="60">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="54" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M53" s="61">
+        <v>4.6870000000000003</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="40">
+      <c r="B54" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C54" s="40">
+      <c r="C54" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="D54" s="40">
+      <c r="D54" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E54" s="40">
+      <c r="E54" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F54" s="40">
+      <c r="F54" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G54" s="42">
+      <c r="G54" s="65">
         <v>4</v>
       </c>
-      <c r="H54" s="40">
+      <c r="H54" s="63">
         <v>5.5</v>
       </c>
-      <c r="I54" s="40">
+      <c r="I54" s="63">
         <v>5.6</v>
       </c>
-      <c r="J54" s="41">
+      <c r="J54" s="64">
         <v>5.2</v>
       </c>
-      <c r="K54" s="40">
+      <c r="K54" s="63">
         <v>5.3</v>
       </c>
-      <c r="L54" s="47">
+      <c r="L54" s="60">
         <v>5.4</v>
       </c>
-    </row>
-    <row r="55" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M54" s="61">
+        <v>5.2510000000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B55" s="40">
+      <c r="B55" s="63">
         <v>9.6999999999999993</v>
       </c>
-      <c r="C55" s="40">
+      <c r="C55" s="63">
         <v>9.1</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D55" s="65">
         <v>9</v>
       </c>
-      <c r="E55" s="40">
+      <c r="E55" s="63">
         <v>8.8000000000000007</v>
       </c>
-      <c r="F55" s="40">
+      <c r="F55" s="63">
         <v>8.6999999999999993</v>
       </c>
-      <c r="G55" s="40">
+      <c r="G55" s="63">
         <v>8.5</v>
       </c>
-      <c r="H55" s="40">
+      <c r="H55" s="63">
         <v>14.4</v>
       </c>
-      <c r="I55" s="40">
+      <c r="I55" s="63">
         <v>14.6</v>
       </c>
-      <c r="J55" s="41">
+      <c r="J55" s="64">
         <v>15.1</v>
       </c>
-      <c r="K55" s="40">
+      <c r="K55" s="63">
         <v>14.8</v>
       </c>
-      <c r="L55" s="47">
+      <c r="L55" s="60">
         <v>14.8</v>
       </c>
-    </row>
-    <row r="56" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M55" s="61">
+        <v>14.848000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B56" s="40">
+      <c r="B56" s="63">
         <v>3.6</v>
       </c>
-      <c r="C56" s="40">
+      <c r="C56" s="63">
         <v>3.7</v>
       </c>
-      <c r="D56" s="40">
+      <c r="D56" s="63">
         <v>3.7</v>
       </c>
-      <c r="E56" s="40">
+      <c r="E56" s="63">
         <v>3.6</v>
       </c>
-      <c r="F56" s="40">
+      <c r="F56" s="63">
         <v>3.5</v>
       </c>
-      <c r="G56" s="40">
+      <c r="G56" s="63">
         <v>3.7</v>
       </c>
-      <c r="H56" s="40">
+      <c r="H56" s="63">
         <v>5.7</v>
       </c>
-      <c r="I56" s="40">
+      <c r="I56" s="63">
         <v>5.7</v>
       </c>
-      <c r="J56" s="41">
+      <c r="J56" s="64">
         <v>4.7</v>
       </c>
-      <c r="K56" s="40">
+      <c r="K56" s="63">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L56" s="47">
+      <c r="L56" s="60">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="57" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M56" s="61">
+        <v>4.2439999999999998</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B57" s="40">
+      <c r="B57" s="63">
         <v>107.1</v>
       </c>
-      <c r="C57" s="42">
+      <c r="C57" s="65">
         <v>111</v>
       </c>
-      <c r="D57" s="40">
+      <c r="D57" s="63">
         <v>112.7</v>
       </c>
-      <c r="E57" s="40">
+      <c r="E57" s="63">
         <v>114.6</v>
       </c>
-      <c r="F57" s="40">
+      <c r="F57" s="63">
         <v>115.8</v>
       </c>
-      <c r="G57" s="40">
+      <c r="G57" s="63">
         <v>116.6</v>
       </c>
-      <c r="H57" s="40">
+      <c r="H57" s="63">
         <v>120.8</v>
       </c>
-      <c r="I57" s="40">
+      <c r="I57" s="63">
         <v>121.2</v>
       </c>
-      <c r="J57" s="41">
+      <c r="J57" s="64">
         <v>133.1</v>
       </c>
-      <c r="K57" s="40">
+      <c r="K57" s="63">
         <v>134.19999999999999</v>
       </c>
-      <c r="L57" s="47">
+      <c r="L57" s="60">
         <v>136.4</v>
       </c>
-    </row>
-    <row r="58" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="M57" s="61">
+        <v>140.40600000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="12"/>
       <c r="B58" s="12"/>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12"/>
       <c r="J58" s="12"/>
     </row>
-    <row r="59" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:13" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A59" s="56" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="56"/>
       <c r="C59" s="56"/>
       <c r="D59" s="56"/>
       <c r="E59" s="56"/>
       <c r="F59" s="56"/>
       <c r="G59" s="56"/>
       <c r="H59" s="56"/>
       <c r="I59" s="56"/>
       <c r="J59" s="56"/>
       <c r="K59" s="56"/>
       <c r="L59" s="56"/>
-    </row>
-    <row r="60" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="M59" s="56"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B60" s="14"/>
       <c r="C60" s="14"/>
       <c r="D60" s="14"/>
       <c r="E60" s="14"/>
       <c r="F60" s="14"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
-      <c r="K60" s="63" t="s">
-[...6 lines deleted...]
-      <c r="B61" s="57">
+      <c r="K60" s="53"/>
+      <c r="L60" s="53"/>
+      <c r="M60" s="43" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="46"/>
+      <c r="B61" s="44">
         <v>2014</v>
       </c>
-      <c r="C61" s="57">
+      <c r="C61" s="44">
         <v>2015</v>
       </c>
-      <c r="D61" s="57">
+      <c r="D61" s="44">
         <v>2016</v>
       </c>
-      <c r="E61" s="57">
+      <c r="E61" s="44">
         <v>2017</v>
       </c>
-      <c r="F61" s="57">
+      <c r="F61" s="44">
         <v>2018</v>
       </c>
-      <c r="G61" s="57">
+      <c r="G61" s="44">
         <v>2019</v>
       </c>
-      <c r="H61" s="57">
+      <c r="H61" s="44">
         <v>2020</v>
       </c>
-      <c r="I61" s="57">
+      <c r="I61" s="44">
         <v>2021</v>
       </c>
-      <c r="J61" s="57">
+      <c r="J61" s="44">
         <v>2022</v>
       </c>
-      <c r="K61" s="51">
+      <c r="K61" s="50">
         <v>2023</v>
       </c>
-      <c r="L61" s="51">
+      <c r="L61" s="50">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A63" s="45" t="s">
+      <c r="M61" s="50">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A62" s="47"/>
+      <c r="B62" s="45"/>
+      <c r="C62" s="45"/>
+      <c r="D62" s="45"/>
+      <c r="E62" s="45"/>
+      <c r="F62" s="45"/>
+      <c r="G62" s="45"/>
+      <c r="H62" s="45"/>
+      <c r="I62" s="45"/>
+      <c r="J62" s="45"/>
+      <c r="K62" s="50"/>
+      <c r="L62" s="50"/>
+      <c r="M62" s="50"/>
+    </row>
+    <row r="63" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B63" s="41">
+      <c r="B63" s="64">
         <v>120.1</v>
       </c>
-      <c r="C63" s="40">
+      <c r="C63" s="63">
         <v>109.4</v>
       </c>
-      <c r="D63" s="40">
+      <c r="D63" s="63">
         <v>118.2</v>
       </c>
-      <c r="E63" s="40">
+      <c r="E63" s="63">
         <v>118.3</v>
       </c>
-      <c r="F63" s="40">
+      <c r="F63" s="63">
         <v>118.2</v>
       </c>
-      <c r="G63" s="40">
+      <c r="G63" s="63">
         <v>117.5</v>
       </c>
-      <c r="H63" s="40">
+      <c r="H63" s="63">
         <v>88.7</v>
       </c>
-      <c r="I63" s="40">
+      <c r="I63" s="63">
         <v>88.8</v>
       </c>
-      <c r="J63" s="40">
+      <c r="J63" s="63">
         <v>88.3</v>
       </c>
-      <c r="K63" s="40">
+      <c r="K63" s="63">
         <v>88.8</v>
       </c>
-      <c r="L63" s="47">
+      <c r="L63" s="60">
         <v>89.2</v>
       </c>
-    </row>
-    <row r="64" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M63" s="62">
+        <v>88.944000000000003</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B64" s="41">
+      <c r="B64" s="64">
         <v>15.2</v>
       </c>
-      <c r="C64" s="40">
+      <c r="C64" s="63">
         <v>13.9</v>
       </c>
-      <c r="D64" s="40">
+      <c r="D64" s="63">
         <v>14.7</v>
       </c>
-      <c r="E64" s="40">
+      <c r="E64" s="63">
         <v>14.2</v>
       </c>
-      <c r="F64" s="40">
+      <c r="F64" s="63">
         <v>13.8</v>
       </c>
-      <c r="G64" s="40">
+      <c r="G64" s="63">
         <v>13.4</v>
       </c>
-      <c r="H64" s="40">
+      <c r="H64" s="63">
         <v>10.3</v>
       </c>
-      <c r="I64" s="40">
+      <c r="I64" s="63">
         <v>10.3</v>
       </c>
-      <c r="J64" s="40">
+      <c r="J64" s="63">
         <v>8.9</v>
       </c>
-      <c r="K64" s="40">
+      <c r="K64" s="63">
         <v>7.3</v>
       </c>
-      <c r="L64" s="47">
+      <c r="L64" s="60">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="65" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M64" s="62">
+        <v>7.1580000000000004</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B65" s="41">
+      <c r="B65" s="64">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C65" s="40">
+      <c r="C65" s="63">
         <v>3.7</v>
       </c>
-      <c r="D65" s="40">
+      <c r="D65" s="63">
         <v>4.3</v>
       </c>
-      <c r="E65" s="42">
+      <c r="E65" s="65">
         <v>4</v>
       </c>
-      <c r="F65" s="42">
+      <c r="F65" s="65">
         <v>4</v>
       </c>
-      <c r="G65" s="42">
+      <c r="G65" s="65">
         <v>4</v>
       </c>
-      <c r="H65" s="40">
+      <c r="H65" s="63">
         <v>3.8</v>
       </c>
-      <c r="I65" s="40">
+      <c r="I65" s="63">
         <v>3.6</v>
       </c>
-      <c r="J65" s="40">
+      <c r="J65" s="63">
         <v>3.5</v>
       </c>
-      <c r="K65" s="40">
+      <c r="K65" s="63">
         <v>3.4</v>
       </c>
-      <c r="L65" s="47">
+      <c r="L65" s="60">
         <v>3.4</v>
       </c>
-    </row>
-    <row r="66" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M65" s="62">
+        <v>3.3570000000000002</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B66" s="43">
+      <c r="B66" s="66">
         <v>7</v>
       </c>
-      <c r="C66" s="40">
+      <c r="C66" s="63">
         <v>6.7</v>
       </c>
-      <c r="D66" s="42">
+      <c r="D66" s="65">
         <v>7</v>
       </c>
-      <c r="E66" s="40">
+      <c r="E66" s="63">
         <v>6.8</v>
       </c>
-      <c r="F66" s="40">
+      <c r="F66" s="63">
         <v>6.9</v>
       </c>
-      <c r="G66" s="42">
+      <c r="G66" s="65">
         <v>7</v>
       </c>
-      <c r="H66" s="40">
+      <c r="H66" s="63">
         <v>5.2</v>
       </c>
-      <c r="I66" s="42">
+      <c r="I66" s="65">
         <v>5</v>
       </c>
-      <c r="J66" s="40">
+      <c r="J66" s="63">
         <v>5.2</v>
       </c>
-      <c r="K66" s="42">
+      <c r="K66" s="65">
         <v>5</v>
       </c>
-      <c r="L66" s="48">
+      <c r="L66" s="62">
         <v>5</v>
       </c>
-    </row>
-    <row r="67" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M66" s="62">
+        <v>4.7690000000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B67" s="41">
+      <c r="B67" s="64">
         <v>8.1</v>
       </c>
-      <c r="C67" s="40">
+      <c r="C67" s="63">
         <v>7.2</v>
       </c>
-      <c r="D67" s="40">
+      <c r="D67" s="63">
         <v>7.4</v>
       </c>
-      <c r="E67" s="40">
+      <c r="E67" s="63">
         <v>7.5</v>
       </c>
-      <c r="F67" s="40">
+      <c r="F67" s="63">
         <v>7.1</v>
       </c>
-      <c r="G67" s="40">
+      <c r="G67" s="63">
         <v>7.1</v>
       </c>
-      <c r="H67" s="40">
+      <c r="H67" s="63">
         <v>4.8</v>
       </c>
-      <c r="I67" s="40">
+      <c r="I67" s="63">
         <v>4.8</v>
       </c>
-      <c r="J67" s="40">
+      <c r="J67" s="63">
         <v>4.2</v>
       </c>
-      <c r="K67" s="40">
+      <c r="K67" s="63">
         <v>4.3</v>
       </c>
-      <c r="L67" s="47">
+      <c r="L67" s="60">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="68" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M67" s="62">
+        <v>4.0590000000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B68" s="41">
+      <c r="B68" s="64">
         <v>5.5</v>
       </c>
-      <c r="C68" s="40">
+      <c r="C68" s="63">
         <v>4.5</v>
       </c>
-      <c r="D68" s="40">
+      <c r="D68" s="63">
         <v>4.8</v>
       </c>
-      <c r="E68" s="40">
+      <c r="E68" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F68" s="40">
+      <c r="F68" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G68" s="40">
+      <c r="G68" s="63">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H68" s="40">
+      <c r="H68" s="63">
         <v>3.3</v>
       </c>
-      <c r="I68" s="40">
+      <c r="I68" s="63">
         <v>3.3</v>
       </c>
-      <c r="J68" s="40">
+      <c r="J68" s="63">
         <v>3.1</v>
       </c>
-      <c r="K68" s="40">
+      <c r="K68" s="63">
         <v>3.1</v>
       </c>
-      <c r="L68" s="47">
+      <c r="L68" s="60">
         <v>3.1</v>
       </c>
-    </row>
-    <row r="69" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M68" s="62">
+        <v>2.8319999999999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B69" s="41">
+      <c r="B69" s="64">
         <v>18.899999999999999</v>
       </c>
-      <c r="C69" s="40">
+      <c r="C69" s="63">
         <v>17.7</v>
       </c>
-      <c r="D69" s="40">
+      <c r="D69" s="63">
         <v>19.100000000000001</v>
       </c>
-      <c r="E69" s="40">
+      <c r="E69" s="63">
         <v>18.7</v>
       </c>
-      <c r="F69" s="42">
+      <c r="F69" s="65">
         <v>19</v>
       </c>
-      <c r="G69" s="40">
+      <c r="G69" s="63">
         <v>19.2</v>
       </c>
-      <c r="H69" s="40">
+      <c r="H69" s="63">
         <v>14.1</v>
       </c>
-      <c r="I69" s="40">
+      <c r="I69" s="63">
         <v>13.9</v>
       </c>
-      <c r="J69" s="40">
+      <c r="J69" s="63">
         <v>13.3</v>
       </c>
-      <c r="K69" s="40">
+      <c r="K69" s="63">
         <v>13.7</v>
       </c>
-      <c r="L69" s="47">
+      <c r="L69" s="60">
         <v>13.7</v>
       </c>
-    </row>
-    <row r="70" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M69" s="62">
+        <v>13.722</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B70" s="41">
+      <c r="B70" s="64">
         <v>8.4</v>
       </c>
-      <c r="C70" s="40">
+      <c r="C70" s="63">
         <v>7.4</v>
       </c>
-      <c r="D70" s="42">
+      <c r="D70" s="65">
         <v>8</v>
       </c>
-      <c r="E70" s="42">
+      <c r="E70" s="65">
         <v>8</v>
       </c>
-      <c r="F70" s="42">
+      <c r="F70" s="65">
         <v>8</v>
       </c>
-      <c r="G70" s="40">
+      <c r="G70" s="63">
         <v>7.7</v>
       </c>
-      <c r="H70" s="40">
+      <c r="H70" s="63">
         <v>7.7</v>
       </c>
-      <c r="I70" s="40">
+      <c r="I70" s="63">
         <v>7.7</v>
       </c>
-      <c r="J70" s="40">
+      <c r="J70" s="63">
         <v>6.8</v>
       </c>
-      <c r="K70" s="40">
+      <c r="K70" s="63">
         <v>6.9</v>
       </c>
-      <c r="L70" s="47">
+      <c r="L70" s="60">
         <v>6.4</v>
       </c>
-    </row>
-    <row r="71" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M70" s="62">
+        <v>5.923</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="41">
+      <c r="B71" s="64">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C71" s="40">
+      <c r="C71" s="63">
         <v>3.9</v>
       </c>
-      <c r="D71" s="40">
+      <c r="D71" s="63">
         <v>4.7</v>
       </c>
-      <c r="E71" s="40">
+      <c r="E71" s="63">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F71" s="40">
+      <c r="F71" s="63">
         <v>4.5</v>
       </c>
-      <c r="G71" s="40">
+      <c r="G71" s="63">
         <v>4.5</v>
       </c>
-      <c r="H71" s="40">
+      <c r="H71" s="63">
         <v>3.8</v>
       </c>
-      <c r="I71" s="40">
+      <c r="I71" s="63">
         <v>3.6</v>
       </c>
-      <c r="J71" s="40">
+      <c r="J71" s="63">
         <v>2.9</v>
       </c>
-      <c r="K71" s="40">
+      <c r="K71" s="63">
         <v>2.7</v>
       </c>
-      <c r="L71" s="47">
+      <c r="L71" s="60">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="72" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M71" s="62">
+        <v>2.4689999999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B72" s="43">
+      <c r="B72" s="66">
         <v>6</v>
       </c>
-      <c r="C72" s="40">
+      <c r="C72" s="63">
         <v>5.7</v>
       </c>
-      <c r="D72" s="42">
+      <c r="D72" s="65">
         <v>6</v>
       </c>
-      <c r="E72" s="42">
+      <c r="E72" s="65">
         <v>6</v>
       </c>
-      <c r="F72" s="40">
+      <c r="F72" s="63">
         <v>5.9</v>
       </c>
-      <c r="G72" s="40">
+      <c r="G72" s="63">
         <v>5.5</v>
       </c>
-      <c r="H72" s="40">
+      <c r="H72" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I72" s="40">
+      <c r="I72" s="63">
         <v>4.8</v>
       </c>
-      <c r="J72" s="40">
+      <c r="J72" s="63">
         <v>4.5</v>
       </c>
-      <c r="K72" s="40">
+      <c r="K72" s="63">
         <v>4.2</v>
       </c>
-      <c r="L72" s="47">
+      <c r="L72" s="60">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="73" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M72" s="62">
+        <v>3.9820000000000002</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B73" s="41">
+      <c r="B73" s="64">
         <v>5.2</v>
       </c>
-      <c r="C73" s="40">
+      <c r="C73" s="63">
         <v>4.7</v>
       </c>
-      <c r="D73" s="40">
+      <c r="D73" s="63">
         <v>5.3</v>
       </c>
-      <c r="E73" s="40">
+      <c r="E73" s="63">
         <v>5.2</v>
       </c>
-      <c r="F73" s="40">
+      <c r="F73" s="63">
         <v>5.2</v>
       </c>
-      <c r="G73" s="40">
+      <c r="G73" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H73" s="40">
+      <c r="H73" s="63">
         <v>3.6</v>
       </c>
-      <c r="I73" s="40">
+      <c r="I73" s="63">
         <v>3.5</v>
       </c>
-      <c r="J73" s="40">
+      <c r="J73" s="63">
         <v>3.4</v>
       </c>
-      <c r="K73" s="40">
+      <c r="K73" s="63">
         <v>3.4</v>
       </c>
-      <c r="L73" s="47">
+      <c r="L73" s="60">
         <v>3.3</v>
       </c>
-    </row>
-    <row r="74" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M73" s="62">
+        <v>3.0089999999999999</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B74" s="41">
+      <c r="B74" s="64">
         <v>11.1</v>
       </c>
-      <c r="C74" s="40">
+      <c r="C74" s="63">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D74" s="42">
+      <c r="D74" s="65">
         <v>11</v>
       </c>
-      <c r="E74" s="40">
+      <c r="E74" s="63">
         <v>10.8</v>
       </c>
-      <c r="F74" s="40">
+      <c r="F74" s="63">
         <v>10.8</v>
       </c>
-      <c r="G74" s="40">
+      <c r="G74" s="63">
         <v>10.8</v>
       </c>
-      <c r="H74" s="42">
+      <c r="H74" s="65">
         <v>5</v>
       </c>
-      <c r="I74" s="40">
+      <c r="I74" s="63">
         <v>5.0999999999999996</v>
       </c>
-      <c r="J74" s="42">
+      <c r="J74" s="65">
         <v>5</v>
       </c>
-      <c r="K74" s="40">
+      <c r="K74" s="63">
         <v>5.2</v>
       </c>
-      <c r="L74" s="47">
+      <c r="L74" s="60">
         <v>5.3</v>
       </c>
-    </row>
-    <row r="75" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M74" s="62">
+        <v>5.165</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B75" s="41">
+      <c r="B75" s="64">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C75" s="40">
+      <c r="C75" s="63">
         <v>4.5</v>
       </c>
-      <c r="D75" s="40">
+      <c r="D75" s="63">
         <v>4.8</v>
       </c>
-      <c r="E75" s="40">
+      <c r="E75" s="63">
         <v>4.7</v>
       </c>
-      <c r="F75" s="40">
+      <c r="F75" s="63">
         <v>4.5</v>
       </c>
-      <c r="G75" s="40">
+      <c r="G75" s="63">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H75" s="40">
+      <c r="H75" s="63">
         <v>2.2999999999999998</v>
       </c>
-      <c r="I75" s="40">
+      <c r="I75" s="63">
         <v>2.2999999999999998</v>
       </c>
-      <c r="J75" s="40">
+      <c r="J75" s="63">
         <v>2.1</v>
       </c>
-      <c r="K75" s="40">
+      <c r="K75" s="63">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L75" s="47">
+      <c r="L75" s="60">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="76" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M75" s="62">
+        <v>2.1539999999999999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B76" s="41">
+      <c r="B76" s="64">
         <v>20.6</v>
       </c>
-      <c r="C76" s="40">
+      <c r="C76" s="63">
         <v>19.7</v>
       </c>
-      <c r="D76" s="40">
+      <c r="D76" s="63">
         <v>21.3</v>
       </c>
-      <c r="E76" s="40">
+      <c r="E76" s="63">
         <v>22.8</v>
       </c>
-      <c r="F76" s="40">
+      <c r="F76" s="63">
         <v>23.6</v>
       </c>
-      <c r="G76" s="40">
+      <c r="G76" s="63">
         <v>24.2</v>
       </c>
-      <c r="H76" s="42">
+      <c r="H76" s="65">
         <v>20</v>
       </c>
-      <c r="I76" s="40">
+      <c r="I76" s="63">
         <v>20.6</v>
       </c>
-      <c r="J76" s="40">
+      <c r="J76" s="63">
         <v>25.5</v>
       </c>
-      <c r="K76" s="40">
+      <c r="K76" s="63">
         <v>27.5</v>
       </c>
-      <c r="L76" s="47">
+      <c r="L76" s="60">
         <v>28.9</v>
       </c>
-    </row>
-    <row r="77" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="M76" s="62">
+        <v>30.344999999999999</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A77" s="11"/>
       <c r="B77" s="11"/>
       <c r="C77" s="11"/>
       <c r="D77" s="11"/>
       <c r="E77" s="11"/>
       <c r="F77" s="16"/>
       <c r="G77" s="11"/>
       <c r="H77" s="11"/>
       <c r="I77" s="11"/>
       <c r="J77" s="11"/>
     </row>
-    <row r="78" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="52" t="s">
+    <row r="78" spans="1:13" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A78" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="B78" s="52"/>
-[...11 lines deleted...]
-    <row r="79" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B78" s="57"/>
+      <c r="C78" s="57"/>
+      <c r="D78" s="57"/>
+      <c r="E78" s="57"/>
+      <c r="F78" s="57"/>
+      <c r="G78" s="57"/>
+      <c r="H78" s="57"/>
+      <c r="I78" s="57"/>
+      <c r="J78" s="57"/>
+      <c r="K78" s="57"/>
+      <c r="L78" s="57"/>
+      <c r="M78" s="57"/>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B79" s="17"/>
       <c r="C79" s="17"/>
       <c r="D79" s="17"/>
       <c r="E79" s="17"/>
       <c r="F79" s="17"/>
       <c r="G79" s="17"/>
       <c r="H79" s="17"/>
       <c r="I79" s="17"/>
       <c r="J79" s="17"/>
-      <c r="K79" s="63" t="s">
-[...6 lines deleted...]
-      <c r="B80" s="57">
+      <c r="K79" s="53"/>
+      <c r="L79" s="53"/>
+      <c r="M79" s="43" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A80" s="46"/>
+      <c r="B80" s="44">
         <v>2014</v>
       </c>
-      <c r="C80" s="57">
+      <c r="C80" s="44">
         <v>2015</v>
       </c>
-      <c r="D80" s="57">
+      <c r="D80" s="44">
         <v>2016</v>
       </c>
-      <c r="E80" s="57">
+      <c r="E80" s="44">
         <v>2017</v>
       </c>
-      <c r="F80" s="57">
+      <c r="F80" s="44">
         <v>2018</v>
       </c>
-      <c r="G80" s="57">
+      <c r="G80" s="44">
         <v>2019</v>
       </c>
-      <c r="H80" s="57">
+      <c r="H80" s="44">
         <v>2020</v>
       </c>
-      <c r="I80" s="57">
+      <c r="I80" s="44">
         <v>2021</v>
       </c>
-      <c r="J80" s="57">
+      <c r="J80" s="44">
         <v>2022</v>
       </c>
-      <c r="K80" s="49">
+      <c r="K80" s="51">
         <v>2023</v>
       </c>
-      <c r="L80" s="49">
+      <c r="L80" s="51">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A82" s="45" t="s">
+      <c r="M80" s="51">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A81" s="47"/>
+      <c r="B81" s="45"/>
+      <c r="C81" s="45"/>
+      <c r="D81" s="45"/>
+      <c r="E81" s="45"/>
+      <c r="F81" s="45"/>
+      <c r="G81" s="45"/>
+      <c r="H81" s="45"/>
+      <c r="I81" s="45"/>
+      <c r="J81" s="45"/>
+      <c r="K81" s="52"/>
+      <c r="L81" s="52"/>
+      <c r="M81" s="52"/>
+    </row>
+    <row r="82" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B82" s="41">
+      <c r="B82" s="64">
         <v>16.8</v>
       </c>
-      <c r="C82" s="40">
+      <c r="C82" s="63">
         <v>16.7</v>
       </c>
-      <c r="D82" s="40">
+      <c r="D82" s="63">
         <v>16.399999999999999</v>
       </c>
-      <c r="E82" s="40">
+      <c r="E82" s="63">
         <v>16.399999999999999</v>
       </c>
-      <c r="F82" s="40">
+      <c r="F82" s="63">
         <v>16.399999999999999</v>
       </c>
-      <c r="G82" s="40">
+      <c r="G82" s="63">
         <v>16.399999999999999</v>
       </c>
-      <c r="H82" s="40">
+      <c r="H82" s="63">
         <v>16.8</v>
       </c>
-      <c r="I82" s="40">
+      <c r="I82" s="63">
         <v>16.399999999999999</v>
       </c>
-      <c r="J82" s="40">
+      <c r="J82" s="63">
         <v>17.399999999999999</v>
       </c>
-      <c r="K82" s="42">
+      <c r="K82" s="65">
         <v>17</v>
       </c>
-      <c r="L82" s="47">
+      <c r="L82" s="60">
         <v>17.2</v>
       </c>
-    </row>
-    <row r="83" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M82" s="62">
+        <v>16.963000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="43">
+      <c r="B83" s="66">
         <v>1</v>
       </c>
-      <c r="C83" s="42">
+      <c r="C83" s="65">
         <v>1</v>
       </c>
-      <c r="D83" s="42">
+      <c r="D83" s="65">
         <v>1</v>
       </c>
-      <c r="E83" s="42">
+      <c r="E83" s="65">
         <v>1</v>
       </c>
-      <c r="F83" s="42">
+      <c r="F83" s="65">
         <v>1</v>
       </c>
-      <c r="G83" s="40">
+      <c r="G83" s="63">
         <v>0.9</v>
       </c>
-      <c r="H83" s="42">
+      <c r="H83" s="65">
         <v>1</v>
       </c>
-      <c r="I83" s="42">
+      <c r="I83" s="65">
         <v>1</v>
       </c>
-      <c r="J83" s="40">
+      <c r="J83" s="63">
         <v>0.9</v>
       </c>
-      <c r="K83" s="40">
+      <c r="K83" s="63">
         <v>0.9</v>
       </c>
-      <c r="L83" s="47">
+      <c r="L83" s="60">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="84" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M83" s="62">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B84" s="41">
+      <c r="B84" s="64">
         <v>0.6</v>
       </c>
-      <c r="C84" s="40">
+      <c r="C84" s="63">
         <v>0.5</v>
       </c>
-      <c r="D84" s="40">
+      <c r="D84" s="63">
         <v>0.5</v>
       </c>
-      <c r="E84" s="40">
+      <c r="E84" s="63">
         <v>0.5</v>
       </c>
-      <c r="F84" s="40">
+      <c r="F84" s="63">
         <v>0.5</v>
       </c>
-      <c r="G84" s="40">
+      <c r="G84" s="63">
         <v>0.5</v>
       </c>
-      <c r="H84" s="40">
+      <c r="H84" s="63">
         <v>0.5</v>
       </c>
-      <c r="I84" s="40">
+      <c r="I84" s="63">
         <v>0.5</v>
       </c>
-      <c r="J84" s="40">
+      <c r="J84" s="63">
         <v>0.4</v>
       </c>
-      <c r="K84" s="40">
+      <c r="K84" s="63">
         <v>0.4</v>
       </c>
-      <c r="L84" s="47">
+      <c r="L84" s="60">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="85" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M84" s="62">
+        <v>0.41199999999999998</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B85" s="41">
+      <c r="B85" s="64">
         <v>1.3</v>
       </c>
-      <c r="C85" s="40">
+      <c r="C85" s="63">
         <v>1.4</v>
       </c>
-      <c r="D85" s="40">
+      <c r="D85" s="63">
         <v>1.4</v>
       </c>
-      <c r="E85" s="40">
+      <c r="E85" s="63">
         <v>1.3</v>
       </c>
-      <c r="F85" s="40">
+      <c r="F85" s="63">
         <v>1.4</v>
       </c>
-      <c r="G85" s="40">
+      <c r="G85" s="63">
         <v>1.3</v>
       </c>
-      <c r="H85" s="40">
+      <c r="H85" s="63">
         <v>1.5</v>
       </c>
-      <c r="I85" s="40">
+      <c r="I85" s="63">
         <v>1.5</v>
       </c>
-      <c r="J85" s="40">
+      <c r="J85" s="63">
         <v>1.6</v>
       </c>
-      <c r="K85" s="40">
+      <c r="K85" s="63">
         <v>1.6</v>
       </c>
-      <c r="L85" s="47">
+      <c r="L85" s="60">
         <v>1.5</v>
       </c>
-    </row>
-    <row r="86" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M85" s="62">
+        <v>1.431</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B86" s="41">
+      <c r="B86" s="64">
         <v>0.7</v>
       </c>
-      <c r="C86" s="40">
+      <c r="C86" s="63">
         <v>0.8</v>
       </c>
-      <c r="D86" s="40">
+      <c r="D86" s="63">
         <v>0.7</v>
       </c>
-      <c r="E86" s="40">
+      <c r="E86" s="63">
         <v>0.7</v>
       </c>
-      <c r="F86" s="40">
+      <c r="F86" s="63">
         <v>0.6</v>
       </c>
-      <c r="G86" s="40">
+      <c r="G86" s="63">
         <v>0.6</v>
       </c>
-      <c r="H86" s="40">
+      <c r="H86" s="63">
         <v>0.6</v>
       </c>
-      <c r="I86" s="40">
+      <c r="I86" s="63">
         <v>0.6</v>
       </c>
-      <c r="J86" s="40">
+      <c r="J86" s="63">
         <v>0.5</v>
       </c>
-      <c r="K86" s="40">
+      <c r="K86" s="63">
         <v>0.5</v>
       </c>
-      <c r="L86" s="47">
+      <c r="L86" s="60">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="87" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M86" s="62">
+        <v>0.52600000000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B87" s="41">
+      <c r="B87" s="64">
         <v>0.6</v>
       </c>
-      <c r="C87" s="40">
+      <c r="C87" s="63">
         <v>0.6</v>
       </c>
-      <c r="D87" s="40">
+      <c r="D87" s="63">
         <v>0.6</v>
       </c>
-      <c r="E87" s="40">
+      <c r="E87" s="63">
         <v>0.6</v>
       </c>
-      <c r="F87" s="40">
+      <c r="F87" s="63">
         <v>0.6</v>
       </c>
-      <c r="G87" s="40">
+      <c r="G87" s="63">
         <v>0.6</v>
       </c>
-      <c r="H87" s="40">
+      <c r="H87" s="63">
         <v>0.6</v>
       </c>
-      <c r="I87" s="40">
+      <c r="I87" s="63">
         <v>0.6</v>
       </c>
-      <c r="J87" s="40">
+      <c r="J87" s="63">
         <v>0.5</v>
       </c>
-      <c r="K87" s="40">
+      <c r="K87" s="63">
         <v>0.5</v>
       </c>
-      <c r="L87" s="47">
+      <c r="L87" s="60">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="88" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M87" s="62">
+        <v>0.441</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B88" s="41">
+      <c r="B88" s="64">
         <v>1.4</v>
       </c>
-      <c r="C88" s="40">
+      <c r="C88" s="63">
         <v>1.4</v>
       </c>
-      <c r="D88" s="40">
+      <c r="D88" s="63">
         <v>1.4</v>
       </c>
-      <c r="E88" s="40">
+      <c r="E88" s="63">
         <v>1.4</v>
       </c>
-      <c r="F88" s="40">
+      <c r="F88" s="63">
         <v>1.5</v>
       </c>
-      <c r="G88" s="40">
+      <c r="G88" s="63">
         <v>1.5</v>
       </c>
-      <c r="H88" s="40">
+      <c r="H88" s="63">
         <v>1.6</v>
       </c>
-      <c r="I88" s="40">
+      <c r="I88" s="63">
         <v>1.6</v>
       </c>
-      <c r="J88" s="40">
+      <c r="J88" s="63">
         <v>1.5</v>
       </c>
-      <c r="K88" s="40">
+      <c r="K88" s="63">
         <v>1.6</v>
       </c>
-      <c r="L88" s="47">
+      <c r="L88" s="60">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="89" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M88" s="62">
+        <v>1.641</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B89" s="41">
+      <c r="B89" s="64">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C89" s="40">
+      <c r="C89" s="63">
         <v>0.9</v>
       </c>
-      <c r="D89" s="40">
+      <c r="D89" s="63">
         <v>0.9</v>
       </c>
-      <c r="E89" s="40">
+      <c r="E89" s="63">
         <v>0.9</v>
       </c>
-      <c r="F89" s="40">
+      <c r="F89" s="63">
         <v>0.9</v>
       </c>
-      <c r="G89" s="40">
+      <c r="G89" s="63">
         <v>0.9</v>
       </c>
-      <c r="H89" s="40">
+      <c r="H89" s="63">
         <v>0.9</v>
       </c>
-      <c r="I89" s="40">
+      <c r="I89" s="63">
         <v>0.9</v>
       </c>
-      <c r="J89" s="40">
+      <c r="J89" s="63">
         <v>0.8</v>
       </c>
-      <c r="K89" s="40">
+      <c r="K89" s="63">
         <v>0.8</v>
       </c>
-      <c r="L89" s="47">
+      <c r="L89" s="60">
         <v>0.8</v>
       </c>
-    </row>
-    <row r="90" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M89" s="62">
+        <v>0.75900000000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B90" s="41">
+      <c r="B90" s="64">
         <v>0.6</v>
       </c>
-      <c r="C90" s="40">
+      <c r="C90" s="63">
         <v>0.6</v>
       </c>
-      <c r="D90" s="40">
+      <c r="D90" s="63">
         <v>0.5</v>
       </c>
-      <c r="E90" s="40">
+      <c r="E90" s="63">
         <v>0.5</v>
       </c>
-      <c r="F90" s="40">
+      <c r="F90" s="63">
         <v>0.5</v>
       </c>
-      <c r="G90" s="40">
+      <c r="G90" s="63">
         <v>0.5</v>
       </c>
-      <c r="H90" s="40">
+      <c r="H90" s="63">
         <v>0.5</v>
       </c>
-      <c r="I90" s="40">
+      <c r="I90" s="63">
         <v>0.5</v>
       </c>
-      <c r="J90" s="40">
+      <c r="J90" s="63">
         <v>0.4</v>
       </c>
-      <c r="K90" s="40">
+      <c r="K90" s="63">
         <v>0.4</v>
       </c>
-      <c r="L90" s="47">
+      <c r="L90" s="60">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="91" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M90" s="62">
+        <v>0.39200000000000002</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B91" s="41">
+      <c r="B91" s="64">
         <v>0.6</v>
       </c>
-      <c r="C91" s="40">
+      <c r="C91" s="63">
         <v>0.6</v>
       </c>
-      <c r="D91" s="40">
+      <c r="D91" s="63">
         <v>0.6</v>
       </c>
-      <c r="E91" s="40">
+      <c r="E91" s="63">
         <v>0.6</v>
       </c>
-      <c r="F91" s="40">
+      <c r="F91" s="63">
         <v>0.6</v>
       </c>
-      <c r="G91" s="40">
+      <c r="G91" s="63">
         <v>0.5</v>
       </c>
-      <c r="H91" s="40">
+      <c r="H91" s="63">
         <v>0.5</v>
       </c>
-      <c r="I91" s="40">
+      <c r="I91" s="63">
         <v>0.5</v>
       </c>
-      <c r="J91" s="40">
+      <c r="J91" s="63">
         <v>0.5</v>
       </c>
-      <c r="K91" s="40">
+      <c r="K91" s="63">
         <v>0.5</v>
       </c>
-      <c r="L91" s="47">
+      <c r="L91" s="60">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="92" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M91" s="62">
+        <v>0.441</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B92" s="41">
+      <c r="B92" s="64">
         <v>0.5</v>
       </c>
-      <c r="C92" s="40">
+      <c r="C92" s="63">
         <v>0.5</v>
       </c>
-      <c r="D92" s="40">
+      <c r="D92" s="63">
         <v>0.5</v>
       </c>
-      <c r="E92" s="40">
+      <c r="E92" s="63">
         <v>0.5</v>
       </c>
-      <c r="F92" s="40">
+      <c r="F92" s="63">
         <v>0.5</v>
       </c>
-      <c r="G92" s="40">
+      <c r="G92" s="63">
         <v>0.5</v>
       </c>
-      <c r="H92" s="40">
+      <c r="H92" s="63">
         <v>0.5</v>
       </c>
-      <c r="I92" s="40">
+      <c r="I92" s="63">
         <v>0.5</v>
       </c>
-      <c r="J92" s="40">
+      <c r="J92" s="63">
         <v>0.4</v>
       </c>
-      <c r="K92" s="40">
+      <c r="K92" s="63">
         <v>0.5</v>
       </c>
-      <c r="L92" s="47">
+      <c r="L92" s="60">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="93" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M92" s="62">
+        <v>0.42499999999999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B93" s="41">
+      <c r="B93" s="64">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C93" s="42">
+      <c r="C93" s="65">
         <v>1</v>
       </c>
-      <c r="D93" s="42">
+      <c r="D93" s="65">
         <v>1</v>
       </c>
-      <c r="E93" s="42">
+      <c r="E93" s="65">
         <v>1</v>
       </c>
-      <c r="F93" s="42">
+      <c r="F93" s="65">
         <v>1</v>
       </c>
-      <c r="G93" s="42">
+      <c r="G93" s="65">
         <v>1</v>
       </c>
-      <c r="H93" s="42">
+      <c r="H93" s="65">
         <v>1</v>
       </c>
-      <c r="I93" s="42">
+      <c r="I93" s="65">
         <v>1</v>
       </c>
-      <c r="J93" s="40">
+      <c r="J93" s="63">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K93" s="42">
+      <c r="K93" s="65">
         <v>1</v>
       </c>
-      <c r="L93" s="48">
+      <c r="L93" s="62">
         <v>1</v>
       </c>
-    </row>
-    <row r="94" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M93" s="62">
+        <v>1.0029999999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B94" s="41">
+      <c r="B94" s="64">
         <v>0.5</v>
       </c>
-      <c r="C94" s="40">
+      <c r="C94" s="63">
         <v>0.5</v>
       </c>
-      <c r="D94" s="40">
+      <c r="D94" s="63">
         <v>0.4</v>
       </c>
-      <c r="E94" s="40">
+      <c r="E94" s="63">
         <v>0.4</v>
       </c>
-      <c r="F94" s="40">
+      <c r="F94" s="63">
         <v>0.4</v>
       </c>
-      <c r="G94" s="40">
+      <c r="G94" s="63">
         <v>0.4</v>
       </c>
-      <c r="H94" s="40">
+      <c r="H94" s="63">
         <v>0.4</v>
       </c>
-      <c r="I94" s="40">
+      <c r="I94" s="63">
         <v>0.4</v>
       </c>
-      <c r="J94" s="40">
+      <c r="J94" s="63">
         <v>0.4</v>
       </c>
-      <c r="K94" s="40">
+      <c r="K94" s="63">
         <v>0.4</v>
       </c>
-      <c r="L94" s="47">
+      <c r="L94" s="60">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="95" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M94" s="62">
+        <v>0.33100000000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B95" s="41">
+      <c r="B95" s="64">
         <v>6.8</v>
       </c>
-      <c r="C95" s="40">
+      <c r="C95" s="63">
         <v>6.7</v>
       </c>
-      <c r="D95" s="40">
+      <c r="D95" s="63">
         <v>6.9</v>
       </c>
-      <c r="E95" s="42">
+      <c r="E95" s="65">
         <v>7</v>
       </c>
-      <c r="F95" s="40">
+      <c r="F95" s="63">
         <v>6.9</v>
       </c>
-      <c r="G95" s="40">
+      <c r="G95" s="63">
         <v>7.1</v>
       </c>
-      <c r="H95" s="40">
+      <c r="H95" s="63">
         <v>7.3</v>
       </c>
-      <c r="I95" s="42">
+      <c r="I95" s="65">
         <v>7</v>
       </c>
-      <c r="J95" s="40">
+      <c r="J95" s="63">
         <v>8.1999999999999993</v>
       </c>
-      <c r="K95" s="40">
+      <c r="K95" s="63">
         <v>8.1</v>
       </c>
-      <c r="L95" s="47">
+      <c r="L95" s="60">
         <v>8.1999999999999993</v>
       </c>
-    </row>
-    <row r="96" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="M95" s="62">
+        <v>8.2710000000000008</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="12"/>
       <c r="B96" s="16"/>
       <c r="C96" s="16"/>
       <c r="D96" s="16"/>
       <c r="E96" s="16"/>
       <c r="F96" s="12"/>
       <c r="G96" s="16"/>
       <c r="H96" s="16"/>
       <c r="I96" s="16"/>
       <c r="J96" s="16"/>
     </row>
-    <row r="97" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="52" t="s">
+    <row r="97" spans="1:13" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A97" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="B97" s="52"/>
-[...11 lines deleted...]
-    <row r="98" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B97" s="57"/>
+      <c r="C97" s="57"/>
+      <c r="D97" s="57"/>
+      <c r="E97" s="57"/>
+      <c r="F97" s="57"/>
+      <c r="G97" s="57"/>
+      <c r="H97" s="57"/>
+      <c r="I97" s="57"/>
+      <c r="J97" s="57"/>
+      <c r="K97" s="57"/>
+      <c r="L97" s="57"/>
+      <c r="M97" s="57"/>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B98" s="17"/>
       <c r="C98" s="17"/>
       <c r="D98" s="17"/>
       <c r="E98" s="17"/>
       <c r="F98" s="17"/>
       <c r="G98" s="17"/>
       <c r="H98" s="17"/>
       <c r="I98" s="17"/>
       <c r="J98" s="17"/>
-      <c r="K98" s="63" t="s">
-[...6 lines deleted...]
-      <c r="B99" s="57">
+      <c r="K98" s="53"/>
+      <c r="L98" s="53"/>
+      <c r="M98" s="43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A99" s="46"/>
+      <c r="B99" s="44">
         <v>2014</v>
       </c>
-      <c r="C99" s="57">
+      <c r="C99" s="44">
         <v>2015</v>
       </c>
-      <c r="D99" s="57">
+      <c r="D99" s="44">
         <v>2016</v>
       </c>
-      <c r="E99" s="57">
+      <c r="E99" s="44">
         <v>2017</v>
       </c>
-      <c r="F99" s="57">
+      <c r="F99" s="44">
         <v>2018</v>
       </c>
-      <c r="G99" s="57">
+      <c r="G99" s="44">
         <v>2019</v>
       </c>
-      <c r="H99" s="57">
+      <c r="H99" s="44">
         <v>2020</v>
       </c>
-      <c r="I99" s="57">
+      <c r="I99" s="44">
         <v>2021</v>
       </c>
-      <c r="J99" s="57">
+      <c r="J99" s="44">
         <v>2022</v>
       </c>
-      <c r="K99" s="49">
+      <c r="K99" s="51">
         <v>2023</v>
       </c>
-      <c r="L99" s="49">
+      <c r="L99" s="51">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A101" s="45" t="s">
+      <c r="M99" s="51">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A100" s="47"/>
+      <c r="B100" s="45"/>
+      <c r="C100" s="45"/>
+      <c r="D100" s="45"/>
+      <c r="E100" s="45"/>
+      <c r="F100" s="45"/>
+      <c r="G100" s="45"/>
+      <c r="H100" s="45"/>
+      <c r="I100" s="45"/>
+      <c r="J100" s="45"/>
+      <c r="K100" s="52"/>
+      <c r="L100" s="52"/>
+      <c r="M100" s="52"/>
+    </row>
+    <row r="101" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B101" s="15">
         <v>5</v>
       </c>
       <c r="C101" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="D101" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="E101" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="F101" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="G101" s="21">
         <v>4.8</v>
       </c>
       <c r="H101" s="22">
         <v>5</v>
       </c>
       <c r="I101" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="J101" s="22">
         <v>5</v>
       </c>
       <c r="K101" s="31">
         <v>4.9000000000000004</v>
       </c>
       <c r="L101" s="31">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="102" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M101" s="5">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B102" s="21">
         <v>4.3</v>
       </c>
       <c r="C102" s="21">
         <v>4.5</v>
       </c>
       <c r="D102" s="21">
         <v>4.2</v>
       </c>
       <c r="E102" s="21">
         <v>4.3</v>
       </c>
       <c r="F102" s="21">
         <v>4.3</v>
       </c>
       <c r="G102" s="21">
         <v>4.2</v>
       </c>
       <c r="H102" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="I102" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="J102" s="5">
         <v>4.7</v>
       </c>
       <c r="K102" s="31">
         <v>4.8</v>
       </c>
       <c r="L102" s="31">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="103" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M102" s="5">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="20">
         <v>6.3</v>
       </c>
       <c r="C103" s="20">
         <v>6.5</v>
       </c>
       <c r="D103" s="23">
         <v>6</v>
       </c>
       <c r="E103" s="23">
         <v>6</v>
       </c>
       <c r="F103" s="24">
         <v>6</v>
       </c>
       <c r="G103" s="24">
         <v>6</v>
       </c>
       <c r="H103" s="24">
         <v>6</v>
       </c>
       <c r="I103" s="20">
         <v>5.9</v>
       </c>
       <c r="J103" s="5">
         <v>5.9</v>
       </c>
       <c r="K103" s="31">
         <v>5.8</v>
       </c>
       <c r="L103" s="31">
         <v>5.9</v>
       </c>
-    </row>
-    <row r="104" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M103" s="5">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B104" s="15">
         <v>4</v>
       </c>
       <c r="C104" s="18">
         <v>4.2</v>
       </c>
       <c r="D104" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="E104" s="22">
         <v>4</v>
       </c>
       <c r="F104" s="19">
         <v>4.3</v>
       </c>
       <c r="G104" s="22">
         <v>4</v>
       </c>
       <c r="H104" s="22">
         <v>4.4000000000000004</v>
       </c>
       <c r="I104" s="20">
         <v>4.5</v>
       </c>
       <c r="J104" s="5">
         <v>4.5999999999999996</v>
       </c>
       <c r="K104" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="L104" s="31">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="105" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M104" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B105" s="15">
         <v>5</v>
       </c>
       <c r="C105" s="15">
         <v>6.4</v>
       </c>
       <c r="D105" s="22">
         <v>5</v>
       </c>
       <c r="E105" s="22">
         <v>5</v>
       </c>
       <c r="F105" s="22">
         <v>5</v>
       </c>
       <c r="G105" s="22">
         <v>5</v>
       </c>
       <c r="H105" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="I105" s="20">
         <v>4.8</v>
       </c>
       <c r="J105" s="5">
         <v>4.9000000000000004</v>
       </c>
       <c r="K105" s="31">
         <v>4.8</v>
       </c>
       <c r="L105" s="31">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="106" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M105" s="5">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="18">
         <v>6.2</v>
       </c>
       <c r="C106" s="15">
         <v>6.6</v>
       </c>
       <c r="D106" s="18">
         <v>6.1</v>
       </c>
       <c r="E106" s="18">
         <v>6.1</v>
       </c>
       <c r="F106" s="19">
         <v>6.2</v>
       </c>
       <c r="G106" s="24">
         <v>6</v>
       </c>
       <c r="H106" s="24">
         <v>6</v>
       </c>
       <c r="I106" s="20">
         <v>5.9</v>
       </c>
       <c r="J106" s="5">
         <v>5.9</v>
       </c>
       <c r="K106" s="31">
         <v>5.8</v>
       </c>
       <c r="L106" s="31">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="107" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M106" s="5">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B107" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="C107" s="15">
         <v>4.7</v>
       </c>
       <c r="D107" s="15">
         <v>4.4000000000000004</v>
       </c>
       <c r="E107" s="15">
         <v>4.5</v>
       </c>
       <c r="F107" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="G107" s="15">
         <v>4.7</v>
       </c>
       <c r="H107" s="15">
         <v>4.8</v>
       </c>
       <c r="I107" s="20">
         <v>4.7</v>
       </c>
       <c r="J107" s="5">
         <v>4.7</v>
       </c>
       <c r="K107" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="L107" s="31">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="108" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M107" s="5">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B108" s="15">
         <v>6.5</v>
       </c>
       <c r="C108" s="15">
         <v>6.4</v>
       </c>
       <c r="D108" s="22">
         <v>6.1</v>
       </c>
       <c r="E108" s="22">
         <v>6.1</v>
       </c>
       <c r="F108" s="19">
         <v>6.1</v>
       </c>
       <c r="G108" s="24">
         <v>6</v>
       </c>
       <c r="H108" s="24">
         <v>6</v>
       </c>
       <c r="I108" s="20">
         <v>5.9</v>
       </c>
       <c r="J108" s="5">
         <v>6</v>
       </c>
       <c r="K108" s="31">
         <v>5.8</v>
       </c>
       <c r="L108" s="31">
         <v>5.9</v>
       </c>
-    </row>
-    <row r="109" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M108" s="5">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B109" s="15">
         <v>6.7</v>
       </c>
       <c r="C109" s="15">
         <v>7.1</v>
       </c>
       <c r="D109" s="22">
         <v>6.1</v>
       </c>
       <c r="E109" s="22">
         <v>6</v>
       </c>
       <c r="F109" s="19">
         <v>6.2</v>
       </c>
       <c r="G109" s="24">
         <v>6</v>
       </c>
       <c r="H109" s="24">
         <v>6</v>
       </c>
       <c r="I109" s="20">
         <v>5.9</v>
       </c>
       <c r="J109" s="5">
         <v>6</v>
       </c>
       <c r="K109" s="31">
         <v>5.6</v>
       </c>
       <c r="L109" s="31">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="110" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M109" s="5">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B110" s="15">
         <v>5.0999999999999996</v>
       </c>
       <c r="C110" s="15">
         <v>5.6</v>
       </c>
       <c r="D110" s="15">
         <v>5</v>
       </c>
       <c r="E110" s="22">
         <v>5</v>
       </c>
       <c r="F110" s="22">
         <v>5</v>
       </c>
       <c r="G110" s="22">
         <v>5.0999999999999996</v>
       </c>
       <c r="H110" s="22">
         <v>5</v>
       </c>
       <c r="I110" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="J110" s="5">
         <v>4.9000000000000004</v>
       </c>
       <c r="K110" s="31">
         <v>5</v>
       </c>
       <c r="L110" s="31">
         <v>5</v>
       </c>
-    </row>
-    <row r="111" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M110" s="5">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B111" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="C111" s="23">
         <v>5.4</v>
       </c>
       <c r="D111" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="E111" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="F111" s="24">
         <v>5</v>
       </c>
       <c r="G111" s="24">
         <v>4.9000000000000004</v>
       </c>
       <c r="H111" s="24">
         <v>5</v>
       </c>
       <c r="I111" s="20">
         <v>4.8</v>
       </c>
       <c r="J111" s="5">
         <v>4.9000000000000004</v>
       </c>
       <c r="K111" s="31">
         <v>4.9000000000000004</v>
       </c>
       <c r="L111" s="31">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="112" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M111" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B112" s="15">
         <v>5.0999999999999996</v>
       </c>
       <c r="C112" s="15">
         <v>5.2</v>
       </c>
       <c r="D112" s="15">
         <v>4.9000000000000004</v>
       </c>
       <c r="E112" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="F112" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="G112" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="H112" s="22">
         <v>5</v>
       </c>
       <c r="I112" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="J112" s="5">
         <v>5.3</v>
       </c>
       <c r="K112" s="31">
         <v>4.9000000000000004</v>
       </c>
       <c r="L112" s="31">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="113" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M112" s="5">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B113" s="15">
         <v>5</v>
       </c>
       <c r="C113" s="15">
         <v>5.3</v>
       </c>
       <c r="D113" s="22">
         <v>5</v>
       </c>
       <c r="E113" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="F113" s="24">
         <v>5</v>
       </c>
       <c r="G113" s="24">
         <v>4.9000000000000004</v>
       </c>
       <c r="H113" s="24">
         <v>5</v>
       </c>
       <c r="I113" s="24">
         <v>5</v>
       </c>
       <c r="J113" s="5">
         <v>5.3</v>
       </c>
       <c r="K113" s="31">
         <v>5</v>
       </c>
       <c r="L113" s="31">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="114" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M113" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B114" s="15">
         <v>5</v>
       </c>
       <c r="C114" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="D114" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="E114" s="22">
         <v>4.8</v>
       </c>
       <c r="F114" s="19">
         <v>4.7</v>
       </c>
       <c r="G114" s="19">
         <v>4.8</v>
       </c>
       <c r="H114" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="I114" s="20">
         <v>4.7</v>
       </c>
       <c r="J114" s="5">
         <v>4.9000000000000004</v>
       </c>
       <c r="K114" s="31">
         <v>4.8</v>
       </c>
       <c r="L114" s="31">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="115" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="M114" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A115" s="12"/>
       <c r="B115" s="12"/>
       <c r="C115" s="12"/>
       <c r="D115" s="12"/>
       <c r="E115" s="12"/>
       <c r="F115" s="12"/>
       <c r="G115" s="12"/>
       <c r="H115" s="12"/>
       <c r="I115" s="12"/>
       <c r="J115" s="12"/>
     </row>
-    <row r="116" spans="1:12" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-    <row r="117" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:13" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="B116" s="55"/>
+      <c r="C116" s="55"/>
+      <c r="D116" s="55"/>
+      <c r="E116" s="55"/>
+      <c r="F116" s="55"/>
+      <c r="G116" s="55"/>
+      <c r="H116" s="55"/>
+      <c r="I116" s="55"/>
+      <c r="J116" s="55"/>
+      <c r="K116" s="55"/>
+      <c r="L116" s="55"/>
+      <c r="M116" s="55"/>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B117" s="26"/>
       <c r="C117" s="26"/>
       <c r="D117" s="26"/>
       <c r="E117" s="26"/>
       <c r="F117" s="26"/>
       <c r="G117" s="26"/>
       <c r="H117" s="26"/>
       <c r="I117" s="26"/>
       <c r="J117" s="26"/>
-      <c r="K117" s="63" t="s">
-[...6 lines deleted...]
-      <c r="B118" s="57">
+      <c r="K117" s="53"/>
+      <c r="L117" s="53"/>
+      <c r="M117" s="43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="46"/>
+      <c r="B118" s="44">
         <v>2014</v>
       </c>
-      <c r="C118" s="57">
+      <c r="C118" s="44">
         <v>2015</v>
       </c>
-      <c r="D118" s="57">
+      <c r="D118" s="44">
         <v>2016</v>
       </c>
-      <c r="E118" s="57">
+      <c r="E118" s="44">
         <v>2017</v>
       </c>
-      <c r="F118" s="57">
+      <c r="F118" s="44">
         <v>2018</v>
       </c>
-      <c r="G118" s="57">
+      <c r="G118" s="44">
         <v>2019</v>
       </c>
-      <c r="H118" s="57">
+      <c r="H118" s="44">
         <v>2020</v>
       </c>
-      <c r="I118" s="57">
+      <c r="I118" s="44">
         <v>2021</v>
       </c>
-      <c r="J118" s="57">
+      <c r="J118" s="44">
         <v>2022</v>
       </c>
-      <c r="K118" s="49">
+      <c r="K118" s="51">
         <v>2023</v>
       </c>
-      <c r="L118" s="49">
+      <c r="L118" s="51">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A120" s="45" t="s">
+      <c r="M118" s="51">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="47"/>
+      <c r="B119" s="45"/>
+      <c r="C119" s="45"/>
+      <c r="D119" s="45"/>
+      <c r="E119" s="45"/>
+      <c r="F119" s="45"/>
+      <c r="G119" s="45"/>
+      <c r="H119" s="45"/>
+      <c r="I119" s="45"/>
+      <c r="J119" s="45"/>
+      <c r="K119" s="52"/>
+      <c r="L119" s="52"/>
+      <c r="M119" s="52"/>
+    </row>
+    <row r="120" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B120" s="1">
         <v>4.3</v>
       </c>
       <c r="C120" s="2">
         <v>4.2</v>
       </c>
       <c r="D120" s="2">
         <v>4</v>
       </c>
       <c r="E120" s="2">
         <v>3.9</v>
       </c>
       <c r="F120" s="2">
         <v>3.8</v>
       </c>
       <c r="G120" s="3">
         <v>3.8</v>
       </c>
       <c r="H120" s="4">
         <v>3.9</v>
       </c>
       <c r="I120" s="4">
         <v>3.9</v>
       </c>
       <c r="J120" s="5">
         <v>4</v>
       </c>
       <c r="K120" s="31">
         <v>3.8</v>
       </c>
       <c r="L120" s="31">
         <v>3.8</v>
       </c>
-    </row>
-    <row r="121" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M120" s="15">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B121" s="21">
         <v>4.0999999999999996</v>
       </c>
       <c r="C121" s="21">
         <v>3.8</v>
       </c>
       <c r="D121" s="21">
         <v>3.4</v>
       </c>
       <c r="E121" s="21">
         <v>3.3</v>
       </c>
       <c r="F121" s="21">
         <v>3.2</v>
       </c>
       <c r="G121" s="21">
         <v>3.3</v>
       </c>
       <c r="H121" s="21">
         <v>3.3</v>
       </c>
       <c r="I121" s="21">
         <v>3.6</v>
       </c>
       <c r="J121" s="5">
         <v>3.3</v>
       </c>
       <c r="K121" s="31">
         <v>3.6</v>
       </c>
       <c r="L121" s="31">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="122" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M121" s="15">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="15">
         <v>4.8</v>
       </c>
       <c r="C122" s="15">
         <v>5.6</v>
       </c>
       <c r="D122" s="15">
         <v>5.0999999999999996</v>
       </c>
       <c r="E122" s="15">
         <v>4.9000000000000004</v>
       </c>
       <c r="F122" s="19">
         <v>4.8</v>
       </c>
       <c r="G122" s="19">
         <v>4.5</v>
       </c>
       <c r="H122" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="I122" s="20">
         <v>4.5</v>
       </c>
       <c r="J122" s="5">
         <v>5.2</v>
       </c>
       <c r="K122" s="31">
         <v>5.0999999999999996</v>
       </c>
       <c r="L122" s="31">
         <v>5.7</v>
       </c>
-    </row>
-    <row r="123" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M122" s="15">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B123" s="20">
         <v>3.1</v>
       </c>
       <c r="C123" s="22">
         <v>4</v>
       </c>
       <c r="D123" s="20">
         <v>3.7</v>
       </c>
       <c r="E123" s="18">
         <v>3.6</v>
       </c>
       <c r="F123" s="19">
         <v>3.5</v>
       </c>
       <c r="G123" s="19">
         <v>3.5</v>
       </c>
       <c r="H123" s="19">
         <v>3.7</v>
       </c>
       <c r="I123" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="J123" s="5">
         <v>3.9</v>
       </c>
       <c r="K123" s="31">
         <v>4.2</v>
       </c>
       <c r="L123" s="31">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="124" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M123" s="15">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B124" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="C124" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="D124" s="23">
         <v>4</v>
       </c>
       <c r="E124" s="15">
         <v>4</v>
       </c>
       <c r="F124" s="19">
         <v>3.9</v>
       </c>
       <c r="G124" s="19">
         <v>4.0999999999999996</v>
       </c>
       <c r="H124" s="19">
         <v>4.0999999999999996</v>
       </c>
       <c r="I124" s="20">
         <v>3.9</v>
       </c>
       <c r="J124" s="5">
         <v>4.3</v>
       </c>
       <c r="K124" s="31">
         <v>4.3</v>
       </c>
       <c r="L124" s="31">
         <v>3.7</v>
       </c>
-    </row>
-    <row r="125" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M124" s="15">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="23">
         <v>6</v>
       </c>
       <c r="C125" s="23">
         <v>6</v>
       </c>
       <c r="D125" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="E125" s="18">
         <v>4.8</v>
       </c>
       <c r="F125" s="24">
         <v>5</v>
       </c>
       <c r="G125" s="24">
         <v>4.7</v>
       </c>
       <c r="H125" s="24">
         <v>3.8</v>
       </c>
       <c r="I125" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="J125" s="5">
         <v>4.4000000000000004</v>
       </c>
       <c r="K125" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="L125" s="31">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="126" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M125" s="15">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B126" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="C126" s="20">
         <v>4.5</v>
       </c>
       <c r="D126" s="20">
         <v>4</v>
       </c>
       <c r="E126" s="18">
         <v>3.8</v>
       </c>
       <c r="F126" s="19">
         <v>3.3</v>
       </c>
       <c r="G126" s="19">
         <v>3.2</v>
       </c>
       <c r="H126" s="19">
         <v>3.2</v>
       </c>
       <c r="I126" s="20">
         <v>3.3</v>
       </c>
       <c r="J126" s="5">
         <v>3.2</v>
       </c>
       <c r="K126" s="31">
         <v>3.5</v>
       </c>
       <c r="L126" s="31">
         <v>3.3</v>
       </c>
-    </row>
-    <row r="127" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M126" s="15">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B127" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="C127" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="D127" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="E127" s="18">
         <v>4.3</v>
       </c>
       <c r="F127" s="19">
         <v>4.7</v>
       </c>
       <c r="G127" s="19">
         <v>4.5</v>
       </c>
       <c r="H127" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="I127" s="20">
         <v>3.7</v>
       </c>
       <c r="J127" s="5">
         <v>4.9000000000000004</v>
       </c>
       <c r="K127" s="31">
         <v>4.0999999999999996</v>
       </c>
       <c r="L127" s="31">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="128" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M127" s="15">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B128" s="20">
         <v>5.4</v>
       </c>
       <c r="C128" s="20">
         <v>5.4</v>
       </c>
       <c r="D128" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="E128" s="18">
         <v>4.7</v>
       </c>
       <c r="F128" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="G128" s="24">
         <v>5</v>
       </c>
       <c r="H128" s="24">
         <v>4.0999999999999996</v>
       </c>
       <c r="I128" s="24">
         <v>4</v>
       </c>
       <c r="J128" s="5">
         <v>4.8</v>
       </c>
       <c r="K128" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="L128" s="31">
         <v>4.4000000000000004</v>
       </c>
-    </row>
-    <row r="129" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M128" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B129" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="C129" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="D129" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="E129" s="22">
         <v>4.2</v>
       </c>
       <c r="F129" s="19">
         <v>4.2</v>
       </c>
       <c r="G129" s="19">
         <v>4.3</v>
       </c>
       <c r="H129" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="I129" s="20">
         <v>4.5999999999999996</v>
       </c>
       <c r="J129" s="5">
         <v>5.0999999999999996</v>
       </c>
       <c r="K129" s="31">
         <v>5.5</v>
       </c>
       <c r="L129" s="31">
         <v>5.5</v>
       </c>
-    </row>
-    <row r="130" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M129" s="15">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B130" s="18">
         <v>4.7</v>
       </c>
       <c r="C130" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="D130" s="22">
         <v>4.4000000000000004</v>
       </c>
       <c r="E130" s="22">
         <v>4.7</v>
       </c>
       <c r="F130" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="G130" s="19">
         <v>4.7</v>
       </c>
       <c r="H130" s="19">
         <v>5.6</v>
       </c>
       <c r="I130" s="20">
         <v>4.8</v>
       </c>
       <c r="J130" s="5">
         <v>4.0999999999999996</v>
       </c>
       <c r="K130" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="L130" s="31">
         <v>3.3</v>
       </c>
-    </row>
-    <row r="131" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M130" s="5">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B131" s="15">
         <v>5</v>
       </c>
       <c r="C131" s="18">
         <v>4.3</v>
       </c>
       <c r="D131" s="22">
         <v>4.3</v>
       </c>
       <c r="E131" s="22">
         <v>4.3</v>
       </c>
       <c r="F131" s="24">
         <v>4</v>
       </c>
       <c r="G131" s="24">
         <v>4.0999999999999996</v>
       </c>
       <c r="H131" s="24">
         <v>4.5</v>
       </c>
       <c r="I131" s="20">
         <v>4.5</v>
       </c>
       <c r="J131" s="5">
         <v>4.5999999999999996</v>
       </c>
       <c r="K131" s="31">
         <v>4.8</v>
       </c>
       <c r="L131" s="31">
         <v>3.7</v>
       </c>
-    </row>
-    <row r="132" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M131" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B132" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="C132" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="D132" s="22">
         <v>4.3</v>
       </c>
       <c r="E132" s="22">
         <v>4.3</v>
       </c>
       <c r="F132" s="19">
         <v>4.3</v>
       </c>
       <c r="G132" s="19">
         <v>4.3</v>
       </c>
       <c r="H132" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="I132" s="24">
         <v>5</v>
       </c>
       <c r="J132" s="5">
         <v>4.5</v>
       </c>
       <c r="K132" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="L132" s="31">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="133" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M132" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="15">
         <v>4</v>
       </c>
       <c r="C133" s="18">
         <v>3.8</v>
       </c>
       <c r="D133" s="22">
         <v>3.7</v>
       </c>
       <c r="E133" s="22">
         <v>3.7</v>
       </c>
       <c r="F133" s="19">
         <v>3.5</v>
       </c>
       <c r="G133" s="19">
         <v>3.6</v>
       </c>
       <c r="H133" s="19">
         <v>3.8</v>
       </c>
       <c r="I133" s="20">
         <v>3.7</v>
       </c>
       <c r="J133" s="5">
         <v>3.8</v>
       </c>
       <c r="K133" s="31">
         <v>3.3</v>
       </c>
       <c r="L133" s="31">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="134" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="M133" s="15">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A134" s="27"/>
       <c r="B134" s="16"/>
       <c r="C134" s="16"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="28"/>
       <c r="G134" s="16"/>
       <c r="H134" s="16"/>
       <c r="I134" s="16"/>
       <c r="J134" s="16"/>
     </row>
-    <row r="135" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A135" s="52" t="s">
+    <row r="135" spans="1:13" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A135" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B135" s="52"/>
-[...11 lines deleted...]
-    <row r="136" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B135" s="57"/>
+      <c r="C135" s="57"/>
+      <c r="D135" s="57"/>
+      <c r="E135" s="57"/>
+      <c r="F135" s="57"/>
+      <c r="G135" s="57"/>
+      <c r="H135" s="57"/>
+      <c r="I135" s="57"/>
+      <c r="J135" s="57"/>
+      <c r="K135" s="57"/>
+      <c r="L135" s="57"/>
+      <c r="M135" s="57"/>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B136" s="29"/>
       <c r="C136" s="29"/>
       <c r="D136" s="29"/>
       <c r="E136" s="29"/>
       <c r="F136" s="29"/>
       <c r="G136" s="29"/>
       <c r="H136" s="29"/>
       <c r="I136" s="29"/>
       <c r="J136" s="29"/>
-      <c r="K136" s="63" t="s">
-[...6 lines deleted...]
-      <c r="B137" s="57">
+      <c r="K136" s="53"/>
+      <c r="L136" s="53"/>
+      <c r="M136" s="43" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A137" s="46"/>
+      <c r="B137" s="44">
         <v>2014</v>
       </c>
-      <c r="C137" s="57">
+      <c r="C137" s="44">
         <v>2015</v>
       </c>
-      <c r="D137" s="57">
+      <c r="D137" s="44">
         <v>2016</v>
       </c>
-      <c r="E137" s="57">
+      <c r="E137" s="44">
         <v>2017</v>
       </c>
-      <c r="F137" s="57">
+      <c r="F137" s="44">
         <v>2018</v>
       </c>
-      <c r="G137" s="57">
+      <c r="G137" s="44">
         <v>2019</v>
       </c>
-      <c r="H137" s="57">
+      <c r="H137" s="44">
         <v>2020</v>
       </c>
-      <c r="I137" s="57">
+      <c r="I137" s="44">
         <v>2021</v>
       </c>
-      <c r="J137" s="57">
+      <c r="J137" s="44">
         <v>2022</v>
       </c>
-      <c r="K137" s="51">
+      <c r="K137" s="50">
         <v>2023</v>
       </c>
-      <c r="L137" s="51">
+      <c r="L137" s="50">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A139" s="45" t="s">
+      <c r="M137" s="51">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="47"/>
+      <c r="B138" s="45"/>
+      <c r="C138" s="45"/>
+      <c r="D138" s="45"/>
+      <c r="E138" s="45"/>
+      <c r="F138" s="45"/>
+      <c r="G138" s="45"/>
+      <c r="H138" s="45"/>
+      <c r="I138" s="45"/>
+      <c r="J138" s="45"/>
+      <c r="K138" s="50"/>
+      <c r="L138" s="50"/>
+      <c r="M138" s="52"/>
+    </row>
+    <row r="139" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B139" s="33">
         <v>144.46</v>
       </c>
       <c r="C139" s="33">
         <v>152.47300000000001</v>
       </c>
-      <c r="D139" s="41">
+      <c r="D139" s="64">
         <v>143.6</v>
       </c>
-      <c r="E139" s="40">
+      <c r="E139" s="63">
         <v>144.1</v>
       </c>
-      <c r="F139" s="40">
+      <c r="F139" s="63">
         <v>144.69999999999999</v>
       </c>
-      <c r="G139" s="40">
+      <c r="G139" s="63">
         <v>145.5</v>
       </c>
-      <c r="H139" s="40">
+      <c r="H139" s="63">
         <v>144.80000000000001</v>
       </c>
-      <c r="I139" s="40">
+      <c r="I139" s="63">
         <v>144.6</v>
       </c>
-      <c r="J139" s="40">
+      <c r="J139" s="63">
         <v>151.6</v>
       </c>
-      <c r="K139" s="40">
+      <c r="K139" s="63">
         <v>151.19999999999999</v>
       </c>
-      <c r="L139" s="47">
+      <c r="L139" s="60">
         <v>152.4</v>
       </c>
-    </row>
-    <row r="140" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M139" s="61">
+        <v>153.30500000000001</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="39">
         <v>6.7460000000000004</v>
       </c>
       <c r="C140" s="33">
         <v>8.0649999999999995</v>
       </c>
-      <c r="D140" s="41">
+      <c r="D140" s="64">
         <v>7.4</v>
       </c>
-      <c r="E140" s="40">
+      <c r="E140" s="63">
         <v>7.4</v>
       </c>
-      <c r="F140" s="40">
+      <c r="F140" s="63">
         <v>7.4</v>
       </c>
-      <c r="G140" s="40">
+      <c r="G140" s="63">
         <v>7.3</v>
       </c>
-      <c r="H140" s="40">
+      <c r="H140" s="63">
         <v>7.1</v>
       </c>
-      <c r="I140" s="40">
+      <c r="I140" s="63">
         <v>7.1</v>
       </c>
-      <c r="J140" s="40">
+      <c r="J140" s="63">
         <v>6.5</v>
       </c>
-      <c r="K140" s="40">
+      <c r="K140" s="63">
         <v>6.3</v>
       </c>
-      <c r="L140" s="47">
+      <c r="L140" s="60">
         <v>6.5</v>
       </c>
-    </row>
-    <row r="141" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M140" s="61">
+        <v>6.298</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="39">
         <v>2.653</v>
       </c>
       <c r="C141" s="33">
         <v>3.456</v>
       </c>
-      <c r="D141" s="43">
+      <c r="D141" s="66">
         <v>3</v>
       </c>
-      <c r="E141" s="40">
+      <c r="E141" s="63">
         <v>2.9</v>
       </c>
-      <c r="F141" s="40">
+      <c r="F141" s="63">
         <v>2.7</v>
       </c>
-      <c r="G141" s="40">
+      <c r="G141" s="63">
         <v>2.9</v>
       </c>
-      <c r="H141" s="40">
+      <c r="H141" s="63">
         <v>2.8</v>
       </c>
-      <c r="I141" s="40">
+      <c r="I141" s="63">
         <v>2.8</v>
       </c>
-      <c r="J141" s="40">
+      <c r="J141" s="63">
         <v>2.7</v>
       </c>
-      <c r="K141" s="40">
+      <c r="K141" s="63">
         <v>2.7</v>
       </c>
-      <c r="L141" s="47">
+      <c r="L141" s="60">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="142" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M141" s="61">
+        <v>2.6509999999999998</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B142" s="44">
+      <c r="B142" s="40">
         <v>8.7110000000000003</v>
       </c>
       <c r="C142" s="33">
         <v>9.5180000000000007</v>
       </c>
-      <c r="D142" s="41">
+      <c r="D142" s="64">
         <v>8.8000000000000007</v>
       </c>
-      <c r="E142" s="40">
+      <c r="E142" s="63">
         <v>9.1999999999999993</v>
       </c>
-      <c r="F142" s="40">
+      <c r="F142" s="63">
         <v>9.1999999999999993</v>
       </c>
-      <c r="G142" s="40">
+      <c r="G142" s="63">
         <v>9.5</v>
       </c>
-      <c r="H142" s="40">
+      <c r="H142" s="63">
         <v>9.5</v>
       </c>
-      <c r="I142" s="40">
+      <c r="I142" s="63">
         <v>9.5</v>
       </c>
-      <c r="J142" s="42">
+      <c r="J142" s="65">
         <v>10</v>
       </c>
-      <c r="K142" s="42">
+      <c r="K142" s="65">
         <v>10</v>
       </c>
-      <c r="L142" s="47">
+      <c r="L142" s="60">
         <v>10.199999999999999</v>
       </c>
-    </row>
-    <row r="143" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M142" s="61">
+        <v>10.212</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B143" s="33">
         <v>4.1920000000000002</v>
       </c>
       <c r="C143" s="33">
         <v>4.7350000000000003</v>
       </c>
-      <c r="D143" s="41">
+      <c r="D143" s="64">
         <v>4.5</v>
       </c>
-      <c r="E143" s="40">
+      <c r="E143" s="63">
         <v>4.5</v>
       </c>
-      <c r="F143" s="40">
+      <c r="F143" s="63">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G143" s="40">
+      <c r="G143" s="63">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H143" s="40">
+      <c r="H143" s="63">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I143" s="40">
+      <c r="I143" s="63">
         <v>4.4000000000000004</v>
       </c>
-      <c r="J143" s="40">
+      <c r="J143" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="K143" s="40">
+      <c r="K143" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="L143" s="47">
+      <c r="L143" s="60">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="144" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M143" s="61">
+        <v>4.0940000000000003</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="33">
         <v>2.2549999999999999</v>
       </c>
       <c r="C144" s="31">
         <v>3.0470000000000002</v>
       </c>
-      <c r="D144" s="41">
+      <c r="D144" s="64">
         <v>2.7</v>
       </c>
-      <c r="E144" s="40">
+      <c r="E144" s="63">
         <v>2.7</v>
       </c>
-      <c r="F144" s="40">
+      <c r="F144" s="63">
         <v>2.7</v>
       </c>
-      <c r="G144" s="40">
+      <c r="G144" s="63">
         <v>2.5</v>
       </c>
-      <c r="H144" s="40">
+      <c r="H144" s="63">
         <v>2.4</v>
       </c>
-      <c r="I144" s="40">
+      <c r="I144" s="63">
         <v>2.5</v>
       </c>
-      <c r="J144" s="40">
+      <c r="J144" s="63">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K144" s="40">
+      <c r="K144" s="63">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L144" s="47">
+      <c r="L144" s="60">
         <v>2.4</v>
       </c>
-    </row>
-    <row r="145" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M144" s="61">
+        <v>2.411</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B145" s="39">
         <v>11.327999999999999</v>
       </c>
       <c r="C145" s="33">
         <v>13.159000000000001</v>
       </c>
-      <c r="D145" s="43">
+      <c r="D145" s="66">
         <v>12</v>
       </c>
-      <c r="E145" s="42">
+      <c r="E145" s="65">
         <v>12</v>
       </c>
-      <c r="F145" s="40">
+      <c r="F145" s="63">
         <v>11.9</v>
       </c>
-      <c r="G145" s="40">
+      <c r="G145" s="63">
         <v>11.9</v>
       </c>
-      <c r="H145" s="40">
+      <c r="H145" s="63">
         <v>12.1</v>
       </c>
-      <c r="I145" s="40">
+      <c r="I145" s="63">
         <v>12.3</v>
       </c>
-      <c r="J145" s="40">
+      <c r="J145" s="63">
         <v>11.9</v>
       </c>
-      <c r="K145" s="40">
+      <c r="K145" s="63">
         <v>12.2</v>
       </c>
-      <c r="L145" s="47">
+      <c r="L145" s="60">
         <v>12.1</v>
       </c>
-    </row>
-    <row r="146" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M145" s="61">
+        <v>12.308999999999999</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B146" s="33">
         <v>6.2619999999999996</v>
       </c>
       <c r="C146" s="33">
         <v>7.1619999999999999</v>
       </c>
-      <c r="D146" s="41">
+      <c r="D146" s="64">
         <v>6.3</v>
       </c>
-      <c r="E146" s="40">
+      <c r="E146" s="63">
         <v>6.2</v>
       </c>
-      <c r="F146" s="40">
+      <c r="F146" s="63">
         <v>5.9</v>
       </c>
-      <c r="G146" s="40">
+      <c r="G146" s="63">
         <v>5.8</v>
       </c>
-      <c r="H146" s="40">
+      <c r="H146" s="63">
         <v>5.9</v>
       </c>
-      <c r="I146" s="40">
+      <c r="I146" s="63">
         <v>5.8</v>
       </c>
-      <c r="J146" s="40">
+      <c r="J146" s="63">
         <v>5.5</v>
       </c>
-      <c r="K146" s="40">
+      <c r="K146" s="63">
         <v>5.4</v>
       </c>
-      <c r="L146" s="47">
+      <c r="L146" s="60">
         <v>5.3</v>
       </c>
-    </row>
-    <row r="147" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M146" s="61">
+        <v>5.2489999999999997</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B147" s="33">
         <v>3.2530000000000001</v>
       </c>
       <c r="C147" s="33">
         <v>3.887</v>
       </c>
-      <c r="D147" s="41">
+      <c r="D147" s="64">
         <v>3.2</v>
       </c>
-      <c r="E147" s="40">
+      <c r="E147" s="63">
         <v>3.2</v>
       </c>
-      <c r="F147" s="40">
+      <c r="F147" s="63">
         <v>3.1</v>
       </c>
-      <c r="G147" s="40">
+      <c r="G147" s="63">
         <v>3.2</v>
       </c>
-      <c r="H147" s="40">
+      <c r="H147" s="63">
         <v>3.1</v>
       </c>
-      <c r="I147" s="42">
+      <c r="I147" s="65">
         <v>3</v>
       </c>
-      <c r="J147" s="40">
+      <c r="J147" s="63">
         <v>2.8</v>
       </c>
-      <c r="K147" s="40">
+      <c r="K147" s="63">
         <v>2.6</v>
       </c>
-      <c r="L147" s="47">
+      <c r="L147" s="60">
         <v>2.6</v>
       </c>
-    </row>
-    <row r="148" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M147" s="61">
+        <v>2.5640000000000001</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B148" s="34">
         <v>3.6</v>
       </c>
       <c r="C148" s="33">
         <v>3.5019999999999998</v>
       </c>
-      <c r="D148" s="41">
+      <c r="D148" s="64">
         <v>3.2</v>
       </c>
-      <c r="E148" s="40">
+      <c r="E148" s="63">
         <v>3.2</v>
       </c>
-      <c r="F148" s="40">
+      <c r="F148" s="63">
         <v>3.2</v>
       </c>
-      <c r="G148" s="40">
+      <c r="G148" s="63">
         <v>3.3</v>
       </c>
-      <c r="H148" s="40">
+      <c r="H148" s="63">
         <v>3.1</v>
       </c>
-      <c r="I148" s="40">
+      <c r="I148" s="63">
         <v>3.1</v>
       </c>
-      <c r="J148" s="40">
+      <c r="J148" s="63">
         <v>2.9</v>
       </c>
-      <c r="K148" s="40">
+      <c r="K148" s="63">
         <v>2.8</v>
       </c>
-      <c r="L148" s="47">
+      <c r="L148" s="60">
         <v>2.8</v>
       </c>
-    </row>
-    <row r="149" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M148" s="61">
+        <v>2.7330000000000001</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B149" s="33">
         <v>3.351</v>
       </c>
       <c r="C149" s="33">
         <v>3.6779999999999999</v>
       </c>
-      <c r="D149" s="41">
+      <c r="D149" s="64">
         <v>3.2</v>
       </c>
-      <c r="E149" s="42">
+      <c r="E149" s="65">
         <v>3</v>
       </c>
-      <c r="F149" s="42">
+      <c r="F149" s="65">
         <v>3</v>
       </c>
-      <c r="G149" s="42">
+      <c r="G149" s="65">
         <v>3</v>
       </c>
-      <c r="H149" s="42">
+      <c r="H149" s="65">
         <v>3</v>
       </c>
-      <c r="I149" s="42">
+      <c r="I149" s="65">
         <v>3</v>
       </c>
-      <c r="J149" s="40">
+      <c r="J149" s="63">
         <v>3.1</v>
       </c>
-      <c r="K149" s="40">
+      <c r="K149" s="63">
         <v>3.1</v>
       </c>
-      <c r="L149" s="47">
+      <c r="L149" s="60">
         <v>3.1</v>
       </c>
-    </row>
-    <row r="150" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M149" s="61">
+        <v>3.1819999999999999</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B150" s="33">
         <v>7.2960000000000003</v>
       </c>
       <c r="C150" s="33">
         <v>8.5079999999999991</v>
       </c>
-      <c r="D150" s="41">
+      <c r="D150" s="64">
         <v>7.8</v>
       </c>
-      <c r="E150" s="40">
+      <c r="E150" s="63">
         <v>7.7</v>
       </c>
-      <c r="F150" s="40">
+      <c r="F150" s="63">
         <v>7.9</v>
       </c>
-      <c r="G150" s="40">
+      <c r="G150" s="63">
         <v>7.9</v>
       </c>
-      <c r="H150" s="40">
+      <c r="H150" s="63">
         <v>7.7</v>
       </c>
-      <c r="I150" s="40">
+      <c r="I150" s="63">
         <v>7.8</v>
       </c>
-      <c r="J150" s="40">
+      <c r="J150" s="63">
         <v>7.9</v>
       </c>
-      <c r="K150" s="40">
+      <c r="K150" s="63">
         <v>7.9</v>
       </c>
-      <c r="L150" s="48">
+      <c r="L150" s="62">
         <v>8</v>
       </c>
-    </row>
-    <row r="151" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M150" s="62">
+        <v>8.0120000000000005</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B151" s="33">
         <v>2.544</v>
       </c>
       <c r="C151" s="33">
         <v>3.1549999999999998</v>
       </c>
-      <c r="D151" s="41">
+      <c r="D151" s="64">
         <v>2.8</v>
       </c>
-      <c r="E151" s="40">
+      <c r="E151" s="63">
         <v>2.7</v>
       </c>
-      <c r="F151" s="40">
+      <c r="F151" s="63">
         <v>2.8</v>
       </c>
-      <c r="G151" s="40">
+      <c r="G151" s="63">
         <v>2.8</v>
       </c>
-      <c r="H151" s="40">
+      <c r="H151" s="63">
         <v>2.7</v>
       </c>
-      <c r="I151" s="40">
+      <c r="I151" s="63">
         <v>2.7</v>
       </c>
-      <c r="J151" s="40">
+      <c r="J151" s="63">
         <v>2.5</v>
       </c>
-      <c r="K151" s="40">
+      <c r="K151" s="63">
         <v>2.5</v>
       </c>
-      <c r="L151" s="47">
+      <c r="L151" s="60">
         <v>2.4</v>
       </c>
-    </row>
-    <row r="152" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M151" s="61">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B152" s="33">
         <v>82.269000000000005</v>
       </c>
       <c r="C152" s="34">
         <v>80.600999999999999</v>
       </c>
-      <c r="D152" s="41">
+      <c r="D152" s="64">
         <v>78.8</v>
       </c>
-      <c r="E152" s="40">
+      <c r="E152" s="63">
         <v>79.5</v>
       </c>
-      <c r="F152" s="40">
+      <c r="F152" s="63">
         <v>80.5</v>
       </c>
-      <c r="G152" s="40">
+      <c r="G152" s="63">
         <v>80.900000000000006</v>
       </c>
-      <c r="H152" s="40">
+      <c r="H152" s="63">
         <v>80.900000000000006</v>
       </c>
-      <c r="I152" s="40">
+      <c r="I152" s="63">
         <v>80.5</v>
       </c>
-      <c r="J152" s="40">
+      <c r="J152" s="63">
         <v>89.5</v>
       </c>
-      <c r="K152" s="40">
+      <c r="K152" s="63">
         <v>89.5</v>
       </c>
-      <c r="L152" s="47">
+      <c r="L152" s="60">
         <v>90.1</v>
       </c>
-    </row>
-    <row r="153" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="M152" s="61">
+        <v>91.17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="12"/>
       <c r="B153" s="12"/>
       <c r="C153" s="12"/>
       <c r="D153" s="12"/>
       <c r="E153" s="12"/>
       <c r="F153" s="12"/>
       <c r="G153" s="12"/>
       <c r="H153" s="12"/>
       <c r="I153" s="12"/>
       <c r="J153" s="12"/>
     </row>
-    <row r="154" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A154" s="6" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="155" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A155" s="6" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="113">
-    <mergeCell ref="K41:L41"/>
-[...10 lines deleted...]
-    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M80:M81"/>
+    <mergeCell ref="A97:M97"/>
+    <mergeCell ref="M99:M100"/>
+    <mergeCell ref="M118:M119"/>
+    <mergeCell ref="A116:M116"/>
+    <mergeCell ref="A135:M135"/>
+    <mergeCell ref="M137:M138"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="M42:M43"/>
+    <mergeCell ref="M61:M62"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A78:M78"/>
+    <mergeCell ref="L137:L138"/>
+    <mergeCell ref="L80:L81"/>
+    <mergeCell ref="L99:L100"/>
+    <mergeCell ref="K99:K100"/>
+    <mergeCell ref="K118:K119"/>
+    <mergeCell ref="K137:K138"/>
+    <mergeCell ref="E137:E138"/>
+    <mergeCell ref="F137:F138"/>
+    <mergeCell ref="I118:I119"/>
+    <mergeCell ref="J118:J119"/>
+    <mergeCell ref="F118:F119"/>
+    <mergeCell ref="B42:B43"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="I42:I43"/>
+    <mergeCell ref="J42:J43"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="E42:E43"/>
+    <mergeCell ref="F42:F43"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:B81"/>
+    <mergeCell ref="C80:C81"/>
+    <mergeCell ref="D80:D81"/>
+    <mergeCell ref="E80:E81"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:B62"/>
+    <mergeCell ref="C61:C62"/>
+    <mergeCell ref="D61:D62"/>
+    <mergeCell ref="E61:E62"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="L42:L43"/>
+    <mergeCell ref="L61:L62"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="A21:L21"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="K42:K43"/>
+    <mergeCell ref="K61:K62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="G137:G138"/>
+    <mergeCell ref="G118:G119"/>
+    <mergeCell ref="H118:H119"/>
+    <mergeCell ref="H137:H138"/>
+    <mergeCell ref="I137:I138"/>
+    <mergeCell ref="G42:G43"/>
+    <mergeCell ref="H42:H43"/>
+    <mergeCell ref="I80:I81"/>
+    <mergeCell ref="J80:J81"/>
+    <mergeCell ref="H61:H62"/>
+    <mergeCell ref="I61:I62"/>
+    <mergeCell ref="J61:J62"/>
+    <mergeCell ref="G61:G62"/>
+    <mergeCell ref="G80:G81"/>
+    <mergeCell ref="H80:H81"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="K3:L3"/>
-    <mergeCell ref="K22:L22"/>
     <mergeCell ref="A137:A138"/>
     <mergeCell ref="A118:A119"/>
     <mergeCell ref="B137:B138"/>
     <mergeCell ref="C137:C138"/>
     <mergeCell ref="D137:D138"/>
     <mergeCell ref="I99:I100"/>
     <mergeCell ref="J99:J100"/>
     <mergeCell ref="A99:A100"/>
     <mergeCell ref="B99:B100"/>
     <mergeCell ref="C99:C100"/>
     <mergeCell ref="D99:D100"/>
     <mergeCell ref="E99:E100"/>
     <mergeCell ref="F99:F100"/>
     <mergeCell ref="G99:G100"/>
     <mergeCell ref="H99:H100"/>
     <mergeCell ref="J137:J138"/>
     <mergeCell ref="B118:B119"/>
     <mergeCell ref="C118:C119"/>
     <mergeCell ref="D118:D119"/>
     <mergeCell ref="E118:E119"/>
-    <mergeCell ref="G137:G138"/>
-[...19 lines deleted...]
-    <mergeCell ref="J61:J62"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
     <mergeCell ref="F61:F62"/>
-    <mergeCell ref="G61:G62"/>
     <mergeCell ref="F80:F81"/>
-    <mergeCell ref="G80:G81"/>
-[...11 lines deleted...]
-    <mergeCell ref="A21:L21"/>
     <mergeCell ref="K80:K81"/>
-    <mergeCell ref="K4:K5"/>
-[...13 lines deleted...]
-    <mergeCell ref="A42:A43"/>
     <mergeCell ref="L118:L119"/>
-    <mergeCell ref="L137:L138"/>
-[...21 lines deleted...]
-    <mergeCell ref="F42:F43"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Аудандар</vt:lpstr>