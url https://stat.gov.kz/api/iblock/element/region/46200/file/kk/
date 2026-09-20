--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,66 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Динамика_Трансп_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Динамика_Трансп_08_1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14790" windowHeight="10875"/>
+    <workbookView xWindow="1950" yWindow="720" windowWidth="14280" windowHeight="15480" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="кезең" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Көліктің барлық түрлері" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
   <si>
     <t>Көліктің барлық түрлері</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Жүк айналымы, млн. ткм</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк,  мың тонна  </t>
   </si>
   <si>
     <t>Құбыр көлігі</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -86,60 +101,186 @@
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Теміржол көлігі</t>
   </si>
   <si>
     <t>Автомобиль және қалалық электр көлігі</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, мың жкм</t>
   </si>
   <si>
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, млн. ж-км</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>181101, 181102, 181103, 181104</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Тасымалданған жолаушылар, жолаушылар айналымы, тасымалданған жүк, жолжүгі, жүк-жолжүгі, жүк айналымы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Тасымалданған жолаушылар, жолаушылар айналымы, тасымалданған жүк, жүк айналымы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тасымалданған жолаушылар – белгілі бір уақыт кезеңінде тасымалданған жолаушылар саны. Жолаушыларды тасымалдау статистикасының өлшем бірлігі жолаушы-жүруі болып саналады. Көліктің жолаушылар айналымы – көліктің жолаушыларды тасымалдау бойынша жұмыс көлемі. Өлшеу бірлігі жолаушы-километр, яғни жолаушының қашықтыққа орын ауыстыруы болып табылады. Тасымалдаудың əрбір позициясы бойынша.   Тасымалданған жүктер – көлікпен тасымалданған жүктердің саны (тоннамен). Көліктің жүк айналымы – жүктерді тасымалдау бойынша көлік жұмыстарының көлемі, тонна-километрмен тұлғаланады. Тасымалданатын жүктің əрбір партиясының (жөнелтудің) салмағын оны тасымалдау ара қашықтығына көбейтудің жиынтықталуы арқылы анықталады.  </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Біріктіру</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Елдің және оның өңірлерінің жүк айналымы туралы ақпараттың негізгі көздері "Көлік  жұмысы туралы есеп" 1-көлік нысаны бойынша жалпымемлекеттік статистикалық байқаулар жүргізу қорытындылары бойынша алынған деректер болып табылады</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/118/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/98/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>a.khamidullina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету және сауда  статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>793 , 423 , 169 , 450 , 471</t>
+  </si>
+  <si>
+    <t>Хамидуллина А.</t>
+  </si>
+  <si>
+    <t>2020 жылдан бастап</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -306,50 +447,80 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -395,51 +566,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -547,52 +718,93 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3040">
+  <cellStyleXfs count="3566">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3592,52 +3804,578 @@
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
@@ -3717,61 +4455,125 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="3223" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="784" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="13" xfId="2440" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="3475" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="3298" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="1322" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3040">
+  <cellStyles count="3566">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="22"/>
     <cellStyle name="20% - Акцент1 3" xfId="23"/>
     <cellStyle name="20% - Акцент1 4" xfId="24"/>
     <cellStyle name="20% - Акцент1 5" xfId="25"/>
@@ -4749,189 +5551,360 @@
     <cellStyle name="Нейтральный 2 11" xfId="997"/>
     <cellStyle name="Нейтральный 2 12" xfId="998"/>
     <cellStyle name="Нейтральный 2 13" xfId="999"/>
     <cellStyle name="Нейтральный 2 14" xfId="1000"/>
     <cellStyle name="Нейтральный 2 15" xfId="1001"/>
     <cellStyle name="Нейтральный 2 2" xfId="1002"/>
     <cellStyle name="Нейтральный 2 3" xfId="1003"/>
     <cellStyle name="Нейтральный 2 4" xfId="1004"/>
     <cellStyle name="Нейтральный 2 5" xfId="1005"/>
     <cellStyle name="Нейтральный 2 6" xfId="1006"/>
     <cellStyle name="Нейтральный 2 7" xfId="1007"/>
     <cellStyle name="Нейтральный 2 8" xfId="1008"/>
     <cellStyle name="Нейтральный 2 9" xfId="1009"/>
     <cellStyle name="Нейтральный 3" xfId="1010"/>
     <cellStyle name="Нейтральный 4" xfId="1011"/>
     <cellStyle name="Нейтральный 5" xfId="1012"/>
     <cellStyle name="Нейтральный 6" xfId="1013"/>
     <cellStyle name="Нейтральный 7" xfId="1014"/>
     <cellStyle name="Нейтральный 8" xfId="1015"/>
     <cellStyle name="Нейтральный 9" xfId="1016"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1017"/>
     <cellStyle name="Обычный 10 2" xfId="1018"/>
     <cellStyle name="Обычный 10 3" xfId="1019"/>
     <cellStyle name="Обычный 10 4" xfId="1020"/>
+    <cellStyle name="Обычный 10 5" xfId="3040"/>
+    <cellStyle name="Обычный 100" xfId="3041"/>
     <cellStyle name="Обычный 100 2" xfId="1021"/>
+    <cellStyle name="Обычный 100 2 2" xfId="3042"/>
+    <cellStyle name="Обычный 101" xfId="3043"/>
     <cellStyle name="Обычный 101 2" xfId="1022"/>
+    <cellStyle name="Обычный 101 2 2" xfId="3044"/>
+    <cellStyle name="Обычный 102" xfId="3045"/>
     <cellStyle name="Обычный 102 2" xfId="1023"/>
+    <cellStyle name="Обычный 102 2 2" xfId="3046"/>
+    <cellStyle name="Обычный 103" xfId="3047"/>
+    <cellStyle name="Обычный 103 2" xfId="3048"/>
+    <cellStyle name="Обычный 104" xfId="3049"/>
+    <cellStyle name="Обычный 104 2" xfId="3050"/>
+    <cellStyle name="Обычный 105" xfId="3051"/>
+    <cellStyle name="Обычный 105 2" xfId="3052"/>
+    <cellStyle name="Обычный 106" xfId="3053"/>
+    <cellStyle name="Обычный 106 2" xfId="3054"/>
+    <cellStyle name="Обычный 107" xfId="3055"/>
     <cellStyle name="Обычный 107 2" xfId="1024"/>
+    <cellStyle name="Обычный 107 2 2" xfId="3056"/>
+    <cellStyle name="Обычный 108" xfId="3057"/>
+    <cellStyle name="Обычный 108 2" xfId="3058"/>
+    <cellStyle name="Обычный 109" xfId="3059"/>
     <cellStyle name="Обычный 109 2" xfId="1025"/>
+    <cellStyle name="Обычный 109 2 2" xfId="3060"/>
     <cellStyle name="Обычный 11" xfId="1026"/>
     <cellStyle name="Обычный 11 2" xfId="1027"/>
     <cellStyle name="Обычный 11 3" xfId="1028"/>
     <cellStyle name="Обычный 11 4" xfId="1029"/>
+    <cellStyle name="Обычный 11 5" xfId="3061"/>
+    <cellStyle name="Обычный 110" xfId="3062"/>
+    <cellStyle name="Обычный 110 2" xfId="3063"/>
+    <cellStyle name="Обычный 111" xfId="3064"/>
     <cellStyle name="Обычный 111 2" xfId="1030"/>
+    <cellStyle name="Обычный 111 2 2" xfId="3065"/>
+    <cellStyle name="Обычный 112" xfId="3066"/>
+    <cellStyle name="Обычный 113" xfId="3067"/>
+    <cellStyle name="Обычный 114" xfId="3068"/>
     <cellStyle name="Обычный 114 2" xfId="1031"/>
+    <cellStyle name="Обычный 115" xfId="3069"/>
     <cellStyle name="Обычный 115 2" xfId="1032"/>
+    <cellStyle name="Обычный 116" xfId="3070"/>
+    <cellStyle name="Обычный 117" xfId="3071"/>
     <cellStyle name="Обычный 117 2" xfId="1033"/>
+    <cellStyle name="Обычный 118" xfId="3072"/>
     <cellStyle name="Обычный 118 2" xfId="1034"/>
+    <cellStyle name="Обычный 119" xfId="3073"/>
     <cellStyle name="Обычный 12" xfId="1035"/>
     <cellStyle name="Обычный 12 2" xfId="1036"/>
     <cellStyle name="Обычный 12 3" xfId="1037"/>
     <cellStyle name="Обычный 12 4" xfId="1038"/>
     <cellStyle name="Обычный 12 5" xfId="1039"/>
+    <cellStyle name="Обычный 120" xfId="3074"/>
     <cellStyle name="Обычный 120 2" xfId="1040"/>
+    <cellStyle name="Обычный 121" xfId="3075"/>
+    <cellStyle name="Обычный 122" xfId="3076"/>
     <cellStyle name="Обычный 122 2" xfId="1041"/>
+    <cellStyle name="Обычный 123" xfId="3077"/>
     <cellStyle name="Обычный 123 2" xfId="1042"/>
+    <cellStyle name="Обычный 124" xfId="3078"/>
+    <cellStyle name="Обычный 125" xfId="3079"/>
+    <cellStyle name="Обычный 126" xfId="3080"/>
     <cellStyle name="Обычный 126 2" xfId="1043"/>
+    <cellStyle name="Обычный 127" xfId="3081"/>
+    <cellStyle name="Обычный 128" xfId="3082"/>
+    <cellStyle name="Обычный 129" xfId="3083"/>
     <cellStyle name="Обычный 13" xfId="1044"/>
+    <cellStyle name="Обычный 13 2" xfId="3084"/>
+    <cellStyle name="Обычный 130" xfId="3085"/>
+    <cellStyle name="Обычный 131" xfId="3086"/>
+    <cellStyle name="Обычный 132" xfId="3087"/>
+    <cellStyle name="Обычный 133" xfId="3088"/>
+    <cellStyle name="Обычный 134" xfId="3089"/>
+    <cellStyle name="Обычный 135" xfId="3090"/>
+    <cellStyle name="Обычный 136" xfId="3091"/>
+    <cellStyle name="Обычный 137" xfId="3092"/>
+    <cellStyle name="Обычный 138" xfId="3093"/>
+    <cellStyle name="Обычный 139" xfId="3094"/>
     <cellStyle name="Обычный 14" xfId="1045"/>
     <cellStyle name="Обычный 14 2" xfId="1046"/>
     <cellStyle name="Обычный 14 3" xfId="1047"/>
     <cellStyle name="Обычный 14 4" xfId="1048"/>
+    <cellStyle name="Обычный 140" xfId="3095"/>
+    <cellStyle name="Обычный 141" xfId="3096"/>
     <cellStyle name="Обычный 141 2" xfId="1049"/>
     <cellStyle name="Обычный 141 3" xfId="1050"/>
     <cellStyle name="Обычный 141 4" xfId="1051"/>
+    <cellStyle name="Обычный 142" xfId="3097"/>
+    <cellStyle name="Обычный 143" xfId="3098"/>
+    <cellStyle name="Обычный 144" xfId="3099"/>
+    <cellStyle name="Обычный 145" xfId="3100"/>
+    <cellStyle name="Обычный 146" xfId="3101"/>
+    <cellStyle name="Обычный 147" xfId="3102"/>
+    <cellStyle name="Обычный 148" xfId="3103"/>
+    <cellStyle name="Обычный 149" xfId="3104"/>
     <cellStyle name="Обычный 15" xfId="1052"/>
     <cellStyle name="Обычный 15 2" xfId="1053"/>
     <cellStyle name="Обычный 15 3" xfId="1054"/>
     <cellStyle name="Обычный 15 4" xfId="1055"/>
+    <cellStyle name="Обычный 150" xfId="3105"/>
     <cellStyle name="Обычный 150 2" xfId="1056"/>
     <cellStyle name="Обычный 150 3" xfId="1057"/>
     <cellStyle name="Обычный 150 4" xfId="1058"/>
+    <cellStyle name="Обычный 151" xfId="3106"/>
+    <cellStyle name="Обычный 152" xfId="3107"/>
+    <cellStyle name="Обычный 153" xfId="3108"/>
+    <cellStyle name="Обычный 154" xfId="3109"/>
+    <cellStyle name="Обычный 155" xfId="3110"/>
+    <cellStyle name="Обычный 156" xfId="3111"/>
+    <cellStyle name="Обычный 157" xfId="3112"/>
+    <cellStyle name="Обычный 158" xfId="3113"/>
+    <cellStyle name="Обычный 159" xfId="3114"/>
     <cellStyle name="Обычный 159 2" xfId="1059"/>
     <cellStyle name="Обычный 159 3" xfId="1060"/>
     <cellStyle name="Обычный 159 4" xfId="1061"/>
     <cellStyle name="Обычный 16" xfId="1062"/>
+    <cellStyle name="Обычный 16 10" xfId="3116"/>
+    <cellStyle name="Обычный 16 11" xfId="3117"/>
+    <cellStyle name="Обычный 16 12" xfId="3118"/>
+    <cellStyle name="Обычный 16 13" xfId="3119"/>
+    <cellStyle name="Обычный 16 14" xfId="3120"/>
+    <cellStyle name="Обычный 16 15" xfId="3121"/>
+    <cellStyle name="Обычный 16 16" xfId="3122"/>
+    <cellStyle name="Обычный 16 17" xfId="3123"/>
+    <cellStyle name="Обычный 16 18" xfId="3124"/>
+    <cellStyle name="Обычный 16 19" xfId="3125"/>
+    <cellStyle name="Обычный 16 2" xfId="3126"/>
+    <cellStyle name="Обычный 16 20" xfId="3127"/>
+    <cellStyle name="Обычный 16 21" xfId="3128"/>
+    <cellStyle name="Обычный 16 22" xfId="3129"/>
+    <cellStyle name="Обычный 16 23" xfId="3130"/>
+    <cellStyle name="Обычный 16 24" xfId="3131"/>
+    <cellStyle name="Обычный 16 25" xfId="3132"/>
+    <cellStyle name="Обычный 16 26" xfId="3133"/>
+    <cellStyle name="Обычный 16 27" xfId="3134"/>
+    <cellStyle name="Обычный 16 28" xfId="3135"/>
+    <cellStyle name="Обычный 16 29" xfId="3136"/>
+    <cellStyle name="Обычный 16 3" xfId="3137"/>
+    <cellStyle name="Обычный 16 30" xfId="3138"/>
+    <cellStyle name="Обычный 16 31" xfId="3139"/>
+    <cellStyle name="Обычный 16 32" xfId="3140"/>
+    <cellStyle name="Обычный 16 33" xfId="3141"/>
+    <cellStyle name="Обычный 16 34" xfId="3142"/>
+    <cellStyle name="Обычный 16 35" xfId="3143"/>
+    <cellStyle name="Обычный 16 36" xfId="3144"/>
+    <cellStyle name="Обычный 16 37" xfId="3145"/>
+    <cellStyle name="Обычный 16 38" xfId="3146"/>
+    <cellStyle name="Обычный 16 39" xfId="3147"/>
+    <cellStyle name="Обычный 16 4" xfId="3148"/>
+    <cellStyle name="Обычный 16 40" xfId="3149"/>
+    <cellStyle name="Обычный 16 41" xfId="3150"/>
+    <cellStyle name="Обычный 16 42" xfId="3151"/>
+    <cellStyle name="Обычный 16 43" xfId="3152"/>
+    <cellStyle name="Обычный 16 44" xfId="3153"/>
+    <cellStyle name="Обычный 16 45" xfId="3115"/>
+    <cellStyle name="Обычный 16 5" xfId="3154"/>
+    <cellStyle name="Обычный 16 6" xfId="3155"/>
+    <cellStyle name="Обычный 16 7" xfId="3156"/>
+    <cellStyle name="Обычный 16 8" xfId="3157"/>
+    <cellStyle name="Обычный 16 9" xfId="3158"/>
+    <cellStyle name="Обычный 160" xfId="3159"/>
+    <cellStyle name="Обычный 161" xfId="3160"/>
+    <cellStyle name="Обычный 162" xfId="3161"/>
+    <cellStyle name="Обычный 163" xfId="3162"/>
+    <cellStyle name="Обычный 164" xfId="3163"/>
+    <cellStyle name="Обычный 165" xfId="3164"/>
+    <cellStyle name="Обычный 166" xfId="3165"/>
     <cellStyle name="Обычный 166 2" xfId="1063"/>
     <cellStyle name="Обычный 166 3" xfId="1064"/>
     <cellStyle name="Обычный 166 4" xfId="1065"/>
+    <cellStyle name="Обычный 167" xfId="3166"/>
     <cellStyle name="Обычный 167 2" xfId="1066"/>
     <cellStyle name="Обычный 167 3" xfId="1067"/>
     <cellStyle name="Обычный 167 4" xfId="1068"/>
+    <cellStyle name="Обычный 168" xfId="3167"/>
     <cellStyle name="Обычный 168 2" xfId="1069"/>
     <cellStyle name="Обычный 168 3" xfId="1070"/>
     <cellStyle name="Обычный 168 4" xfId="1071"/>
+    <cellStyle name="Обычный 169" xfId="3168"/>
     <cellStyle name="Обычный 169 2" xfId="1072"/>
     <cellStyle name="Обычный 169 3" xfId="1073"/>
     <cellStyle name="Обычный 169 4" xfId="1074"/>
     <cellStyle name="Обычный 17" xfId="1075"/>
     <cellStyle name="Обычный 17 2" xfId="1076"/>
+    <cellStyle name="Обычный 170" xfId="3169"/>
     <cellStyle name="Обычный 170 2" xfId="1077"/>
     <cellStyle name="Обычный 170 3" xfId="1078"/>
     <cellStyle name="Обычный 170 4" xfId="1079"/>
+    <cellStyle name="Обычный 171" xfId="3170"/>
     <cellStyle name="Обычный 171 2" xfId="1080"/>
     <cellStyle name="Обычный 171 3" xfId="1081"/>
     <cellStyle name="Обычный 171 4" xfId="1082"/>
+    <cellStyle name="Обычный 172" xfId="3171"/>
+    <cellStyle name="Обычный 173" xfId="3172"/>
+    <cellStyle name="Обычный 174" xfId="3173"/>
+    <cellStyle name="Обычный 175" xfId="3174"/>
     <cellStyle name="Обычный 175 2" xfId="1083"/>
     <cellStyle name="Обычный 175 3" xfId="1084"/>
     <cellStyle name="Обычный 175 4" xfId="1085"/>
+    <cellStyle name="Обычный 176" xfId="3175"/>
+    <cellStyle name="Обычный 177" xfId="3176"/>
+    <cellStyle name="Обычный 178" xfId="3177"/>
+    <cellStyle name="Обычный 179" xfId="3178"/>
+    <cellStyle name="Обычный 18" xfId="3179"/>
+    <cellStyle name="Обычный 180" xfId="3180"/>
+    <cellStyle name="Обычный 181" xfId="3181"/>
+    <cellStyle name="Обычный 182" xfId="3182"/>
+    <cellStyle name="Обычный 183" xfId="3183"/>
+    <cellStyle name="Обычный 184" xfId="3184"/>
+    <cellStyle name="Обычный 185" xfId="3185"/>
+    <cellStyle name="Обычный 186" xfId="3186"/>
+    <cellStyle name="Обычный 187" xfId="3187"/>
+    <cellStyle name="Обычный 188" xfId="3188"/>
+    <cellStyle name="Обычный 189" xfId="3189"/>
+    <cellStyle name="Обычный 19" xfId="3190"/>
+    <cellStyle name="Обычный 190" xfId="3191"/>
+    <cellStyle name="Обычный 191" xfId="3192"/>
+    <cellStyle name="Обычный 192" xfId="3193"/>
+    <cellStyle name="Обычный 193" xfId="3194"/>
+    <cellStyle name="Обычный 194" xfId="3195"/>
+    <cellStyle name="Обычный 195" xfId="3196"/>
+    <cellStyle name="Обычный 196" xfId="3197"/>
     <cellStyle name="Обычный 196 2" xfId="1086"/>
     <cellStyle name="Обычный 196 3" xfId="1087"/>
     <cellStyle name="Обычный 196 4" xfId="1088"/>
+    <cellStyle name="Обычный 197" xfId="3198"/>
+    <cellStyle name="Обычный 198" xfId="3199"/>
+    <cellStyle name="Обычный 199" xfId="3200"/>
     <cellStyle name="Обычный 2" xfId="1089"/>
     <cellStyle name="Обычный 2 10" xfId="1090"/>
     <cellStyle name="Обычный 2 10 2" xfId="1091"/>
     <cellStyle name="Обычный 2 10 3" xfId="1092"/>
     <cellStyle name="Обычный 2 10 4" xfId="1093"/>
     <cellStyle name="Обычный 2 10 5" xfId="1094"/>
     <cellStyle name="Обычный 2 10 6" xfId="1095"/>
     <cellStyle name="Обычный 2 10 60" xfId="1096"/>
+    <cellStyle name="Обычный 2 10 7" xfId="3201"/>
     <cellStyle name="Обычный 2 11" xfId="1097"/>
     <cellStyle name="Обычный 2 11 2" xfId="1098"/>
     <cellStyle name="Обычный 2 11 3" xfId="1099"/>
     <cellStyle name="Обычный 2 11 4" xfId="1100"/>
     <cellStyle name="Обычный 2 11 5" xfId="1101"/>
     <cellStyle name="Обычный 2 11 6" xfId="1102"/>
+    <cellStyle name="Обычный 2 11 7" xfId="3202"/>
     <cellStyle name="Обычный 2 12" xfId="1103"/>
     <cellStyle name="Обычный 2 12 2" xfId="1104"/>
     <cellStyle name="Обычный 2 12 3" xfId="1105"/>
     <cellStyle name="Обычный 2 12 4" xfId="1106"/>
     <cellStyle name="Обычный 2 12 5" xfId="1107"/>
     <cellStyle name="Обычный 2 12 6" xfId="1108"/>
+    <cellStyle name="Обычный 2 12 7" xfId="3203"/>
     <cellStyle name="Обычный 2 13" xfId="1109"/>
     <cellStyle name="Обычный 2 13 2" xfId="1110"/>
     <cellStyle name="Обычный 2 13 3" xfId="1111"/>
     <cellStyle name="Обычный 2 13 4" xfId="1112"/>
     <cellStyle name="Обычный 2 13 5" xfId="1113"/>
     <cellStyle name="Обычный 2 13 6" xfId="1114"/>
+    <cellStyle name="Обычный 2 13 7" xfId="3204"/>
     <cellStyle name="Обычный 2 14" xfId="1115"/>
     <cellStyle name="Обычный 2 14 2" xfId="1116"/>
     <cellStyle name="Обычный 2 14 3" xfId="1117"/>
     <cellStyle name="Обычный 2 14 4" xfId="1118"/>
     <cellStyle name="Обычный 2 14 5" xfId="1119"/>
     <cellStyle name="Обычный 2 14 6" xfId="1120"/>
+    <cellStyle name="Обычный 2 14 7" xfId="3205"/>
     <cellStyle name="Обычный 2 15" xfId="1121"/>
     <cellStyle name="Обычный 2 15 2" xfId="1122"/>
     <cellStyle name="Обычный 2 15 3" xfId="1123"/>
     <cellStyle name="Обычный 2 15 4" xfId="1124"/>
     <cellStyle name="Обычный 2 15 5" xfId="1125"/>
     <cellStyle name="Обычный 2 15 6" xfId="1126"/>
+    <cellStyle name="Обычный 2 15 7" xfId="3206"/>
     <cellStyle name="Обычный 2 16" xfId="1127"/>
     <cellStyle name="Обычный 2 16 2" xfId="1128"/>
     <cellStyle name="Обычный 2 16 3" xfId="1129"/>
     <cellStyle name="Обычный 2 16 4" xfId="1130"/>
     <cellStyle name="Обычный 2 16 5" xfId="1131"/>
     <cellStyle name="Обычный 2 16 6" xfId="1132"/>
+    <cellStyle name="Обычный 2 16 7" xfId="3207"/>
     <cellStyle name="Обычный 2 17" xfId="1133"/>
     <cellStyle name="Обычный 2 17 2" xfId="1134"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="1135"/>
     <cellStyle name="Обычный 2 17 2 2 2" xfId="1136"/>
     <cellStyle name="Обычный 2 17 2 2 3" xfId="1137"/>
     <cellStyle name="Обычный 2 17 2 2 4" xfId="1138"/>
     <cellStyle name="Обычный 2 17 2 2 5" xfId="1139"/>
     <cellStyle name="Обычный 2 17 2 2 6" xfId="1140"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="1141"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="1142"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="1143"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="1144"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="1145"/>
     <cellStyle name="Обычный 2 17 2_1Б-03-01-М_07_2019 " xfId="1146"/>
     <cellStyle name="Обычный 2 17 3" xfId="1147"/>
     <cellStyle name="Обычный 2 17 4" xfId="1148"/>
     <cellStyle name="Обычный 2 17 5" xfId="1149"/>
     <cellStyle name="Обычный 2 17 6" xfId="1150"/>
     <cellStyle name="Обычный 2 17 7" xfId="1151"/>
+    <cellStyle name="Обычный 2 17 8" xfId="3208"/>
     <cellStyle name="Обычный 2 18" xfId="1152"/>
     <cellStyle name="Обычный 2 18 2" xfId="1153"/>
     <cellStyle name="Обычный 2 18 3" xfId="1154"/>
     <cellStyle name="Обычный 2 18 4" xfId="1155"/>
     <cellStyle name="Обычный 2 18 5" xfId="1156"/>
     <cellStyle name="Обычный 2 18 6" xfId="1157"/>
+    <cellStyle name="Обычный 2 18 7" xfId="3209"/>
     <cellStyle name="Обычный 2 19" xfId="1158"/>
     <cellStyle name="Обычный 2 19 10" xfId="1159"/>
+    <cellStyle name="Обычный 2 19 11" xfId="3210"/>
     <cellStyle name="Обычный 2 19 2" xfId="1160"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="1161"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="1162"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="1163"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="1164"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 2" xfId="1165"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 3" xfId="1166"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 4" xfId="1167"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 5" xfId="1168"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 6" xfId="1169"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="1170"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 2" xfId="1171"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 3" xfId="1172"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 4" xfId="1173"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 5" xfId="1174"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 6" xfId="1175"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="1176"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="1177"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="1178"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="1179"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 8" xfId="1180"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1181"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="1182"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="1183"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="1184"/>
@@ -4999,95 +5972,105 @@
     <cellStyle name="Обычный 2 19 3 2 8" xfId="1246"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="1247"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="1248"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="1249"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="1250"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="1251"/>
     <cellStyle name="Обычный 2 19 3_1Б-03-01-М_07_2019 " xfId="1252"/>
     <cellStyle name="Обычный 2 19 4" xfId="1253"/>
     <cellStyle name="Обычный 2 19 4 2" xfId="1254"/>
     <cellStyle name="Обычный 2 19 4 3" xfId="1255"/>
     <cellStyle name="Обычный 2 19 4 4" xfId="1256"/>
     <cellStyle name="Обычный 2 19 4 5" xfId="1257"/>
     <cellStyle name="Обычный 2 19 4 6" xfId="1258"/>
     <cellStyle name="Обычный 2 19 5" xfId="1259"/>
     <cellStyle name="Обычный 2 19 5 2" xfId="1260"/>
     <cellStyle name="Обычный 2 19 5 3" xfId="1261"/>
     <cellStyle name="Обычный 2 19 5 4" xfId="1262"/>
     <cellStyle name="Обычный 2 19 5 5" xfId="1263"/>
     <cellStyle name="Обычный 2 19 5 6" xfId="1264"/>
     <cellStyle name="Обычный 2 19 6" xfId="1265"/>
     <cellStyle name="Обычный 2 19 7" xfId="1266"/>
     <cellStyle name="Обычный 2 19 8" xfId="1267"/>
     <cellStyle name="Обычный 2 19 9" xfId="1268"/>
     <cellStyle name="Обычный 2 2" xfId="1269"/>
     <cellStyle name="Обычный 2 2 10" xfId="1270"/>
+    <cellStyle name="Обычный 2 2 10 2" xfId="3212"/>
     <cellStyle name="Обычный 2 2 11" xfId="1271"/>
+    <cellStyle name="Обычный 2 2 11 2" xfId="3213"/>
     <cellStyle name="Обычный 2 2 12" xfId="1272"/>
+    <cellStyle name="Обычный 2 2 12 2" xfId="3214"/>
     <cellStyle name="Обычный 2 2 13" xfId="1273"/>
+    <cellStyle name="Обычный 2 2 13 2" xfId="3215"/>
     <cellStyle name="Обычный 2 2 14" xfId="1274"/>
     <cellStyle name="Обычный 2 2 14 2" xfId="1275"/>
     <cellStyle name="Обычный 2 2 14 2 2" xfId="1276"/>
     <cellStyle name="Обычный 2 2 14 2 2 2" xfId="1277"/>
     <cellStyle name="Обычный 2 2 14 2 2 2 2" xfId="1278"/>
     <cellStyle name="Обычный 2 2 14 2 2 2 2 2" xfId="1279"/>
     <cellStyle name="Обычный 2 2 14 2 2 2 3" xfId="1280"/>
     <cellStyle name="Обычный 2 2 14 2 2 3" xfId="1281"/>
     <cellStyle name="Обычный 2 2 14 2 2 3 2" xfId="1282"/>
     <cellStyle name="Обычный 2 2 14 2 3" xfId="1283"/>
     <cellStyle name="Обычный 2 2 14 2 4" xfId="1284"/>
     <cellStyle name="Обычный 2 2 14 2 4 2" xfId="1285"/>
     <cellStyle name="Обычный 2 2 14 2 5" xfId="1286"/>
     <cellStyle name="Обычный 2 2 14 3" xfId="1287"/>
     <cellStyle name="Обычный 2 2 14 3 2" xfId="1288"/>
     <cellStyle name="Обычный 2 2 14 3 2 2" xfId="1289"/>
     <cellStyle name="Обычный 2 2 14 3 2 2 2" xfId="1290"/>
     <cellStyle name="Обычный 2 2 14 3 2 3" xfId="1291"/>
     <cellStyle name="Обычный 2 2 14 3 3" xfId="1292"/>
     <cellStyle name="Обычный 2 2 14 3 3 2" xfId="1293"/>
     <cellStyle name="Обычный 2 2 14 4" xfId="1294"/>
     <cellStyle name="Обычный 2 2 14 4 2" xfId="1295"/>
     <cellStyle name="Обычный 2 2 14 5" xfId="1296"/>
+    <cellStyle name="Обычный 2 2 14 6" xfId="3216"/>
     <cellStyle name="Обычный 2 2 15" xfId="1297"/>
     <cellStyle name="Обычный 2 2 15 2" xfId="1298"/>
     <cellStyle name="Обычный 2 2 15 2 2" xfId="1299"/>
     <cellStyle name="Обычный 2 2 15 2 2 2" xfId="1300"/>
     <cellStyle name="Обычный 2 2 15 2 3" xfId="1301"/>
     <cellStyle name="Обычный 2 2 15 3" xfId="1302"/>
     <cellStyle name="Обычный 2 2 15 3 2" xfId="1303"/>
+    <cellStyle name="Обычный 2 2 15 4" xfId="3217"/>
     <cellStyle name="Обычный 2 2 16" xfId="1304"/>
+    <cellStyle name="Обычный 2 2 16 2" xfId="3218"/>
     <cellStyle name="Обычный 2 2 17" xfId="1305"/>
     <cellStyle name="Обычный 2 2 17 2" xfId="1306"/>
+    <cellStyle name="Обычный 2 2 17 3" xfId="3219"/>
     <cellStyle name="Обычный 2 2 18" xfId="1307"/>
+    <cellStyle name="Обычный 2 2 18 2" xfId="3220"/>
     <cellStyle name="Обычный 2 2 19" xfId="1308"/>
     <cellStyle name="Обычный 2 2 19 2" xfId="1309"/>
     <cellStyle name="Обычный 2 2 19 2 2" xfId="1310"/>
     <cellStyle name="Обычный 2 2 19 2 2 2" xfId="1311"/>
     <cellStyle name="Обычный 2 2 19 2 2 2 2" xfId="1312"/>
     <cellStyle name="Обычный 2 2 19 2 3" xfId="1313"/>
     <cellStyle name="Обычный 2 2 19 3" xfId="1314"/>
     <cellStyle name="Обычный 2 2 19 3 2" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 19 4" xfId="3221"/>
     <cellStyle name="Обычный 2 2 2" xfId="1316"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="1317"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="1318"/>
     <cellStyle name="Обычный 2 2 2 12" xfId="1319"/>
     <cellStyle name="Обычный 2 2 2 13" xfId="1320"/>
     <cellStyle name="Обычный 2 2 2 13 2" xfId="1321"/>
     <cellStyle name="Обычный 2 2 2 13 2 2" xfId="1322"/>
     <cellStyle name="Обычный 2 2 2 13 2 2 2" xfId="1323"/>
     <cellStyle name="Обычный 2 2 2 13 2 2 2 2" xfId="1324"/>
     <cellStyle name="Обычный 2 2 2 13 2 2 2 2 2" xfId="1325"/>
     <cellStyle name="Обычный 2 2 2 13 2 2 2 3" xfId="1326"/>
     <cellStyle name="Обычный 2 2 2 13 2 2 3" xfId="1327"/>
     <cellStyle name="Обычный 2 2 2 13 2 2 3 2" xfId="1328"/>
     <cellStyle name="Обычный 2 2 2 13 2 3" xfId="1329"/>
     <cellStyle name="Обычный 2 2 2 13 2 4" xfId="1330"/>
     <cellStyle name="Обычный 2 2 2 13 2 4 2" xfId="1331"/>
     <cellStyle name="Обычный 2 2 2 13 2 5" xfId="1332"/>
     <cellStyle name="Обычный 2 2 2 13 3" xfId="1333"/>
     <cellStyle name="Обычный 2 2 2 13 3 2" xfId="1334"/>
     <cellStyle name="Обычный 2 2 2 13 3 2 2" xfId="1335"/>
     <cellStyle name="Обычный 2 2 2 13 3 2 2 2" xfId="1336"/>
     <cellStyle name="Обычный 2 2 2 13 3 2 3" xfId="1337"/>
     <cellStyle name="Обычный 2 2 2 13 3 3" xfId="1338"/>
     <cellStyle name="Обычный 2 2 2 13 3 3 2" xfId="1339"/>
     <cellStyle name="Обычный 2 2 2 13 4" xfId="1340"/>
@@ -5096,50 +6079,51 @@
     <cellStyle name="Обычный 2 2 2 14" xfId="1343"/>
     <cellStyle name="Обычный 2 2 2 14 2" xfId="1344"/>
     <cellStyle name="Обычный 2 2 2 14 2 2" xfId="1345"/>
     <cellStyle name="Обычный 2 2 2 14 2 2 2" xfId="1346"/>
     <cellStyle name="Обычный 2 2 2 14 2 3" xfId="1347"/>
     <cellStyle name="Обычный 2 2 2 14 3" xfId="1348"/>
     <cellStyle name="Обычный 2 2 2 14 3 2" xfId="1349"/>
     <cellStyle name="Обычный 2 2 2 15" xfId="1350"/>
     <cellStyle name="Обычный 2 2 2 16" xfId="1351"/>
     <cellStyle name="Обычный 2 2 2 16 2" xfId="1352"/>
     <cellStyle name="Обычный 2 2 2 17" xfId="1353"/>
     <cellStyle name="Обычный 2 2 2 18" xfId="1354"/>
     <cellStyle name="Обычный 2 2 2 18 2" xfId="1355"/>
     <cellStyle name="Обычный 2 2 2 18 2 2" xfId="1356"/>
     <cellStyle name="Обычный 2 2 2 18 2 2 2" xfId="1357"/>
     <cellStyle name="Обычный 2 2 2 18 2 2 2 2" xfId="1358"/>
     <cellStyle name="Обычный 2 2 2 18 2 3" xfId="1359"/>
     <cellStyle name="Обычный 2 2 2 18 3" xfId="1360"/>
     <cellStyle name="Обычный 2 2 2 18 3 2" xfId="1361"/>
     <cellStyle name="Обычный 2 2 2 19" xfId="1362"/>
     <cellStyle name="Обычный 2 2 2 19 2" xfId="1363"/>
     <cellStyle name="Обычный 2 2 2 19 2 2" xfId="1364"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="1365"/>
     <cellStyle name="Обычный 2 2 2 2 10" xfId="1366"/>
     <cellStyle name="Обычный 2 2 2 2 11" xfId="1367"/>
+    <cellStyle name="Обычный 2 2 2 2 12" xfId="3223"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="1368"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="1369"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="1370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10" xfId="1372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="1374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1378"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1379"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1385"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1388"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1389"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1390"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1391"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1392"/>
@@ -5614,221 +6598,243 @@
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="1861"/>
     <cellStyle name="Обычный 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1862"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="1863"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="1865"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3" xfId="1866"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 4" xfId="1867"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 5" xfId="1868"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 6" xfId="1869"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1870"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="1871"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="1872"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="1873"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="1874"/>
     <cellStyle name="Обычный 2 2 2 4 3_1Б-03-01-М_07_2019 " xfId="1875"/>
     <cellStyle name="Обычный 2 2 2 4 4" xfId="1876"/>
     <cellStyle name="Обычный 2 2 2 4 5" xfId="1877"/>
     <cellStyle name="Обычный 2 2 2 4 6" xfId="1878"/>
     <cellStyle name="Обычный 2 2 2 4 7" xfId="1879"/>
     <cellStyle name="Обычный 2 2 2 4 8" xfId="1880"/>
     <cellStyle name="Обычный 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 40" xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 41" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 41 2" xfId="1884"/>
     <cellStyle name="Обычный 2 2 2 42" xfId="1885"/>
+    <cellStyle name="Обычный 2 2 2 43" xfId="3222"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="1887"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="1889"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="1890"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 4" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 5" xfId="1892"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 6" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1894"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="1896"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 5 2_1Б-03-01-М_07_2019 " xfId="1899"/>
     <cellStyle name="Обычный 2 2 2 5 3" xfId="1900"/>
     <cellStyle name="Обычный 2 2 2 5 4" xfId="1901"/>
     <cellStyle name="Обычный 2 2 2 5 5" xfId="1902"/>
     <cellStyle name="Обычный 2 2 2 5 6" xfId="1903"/>
     <cellStyle name="Обычный 2 2 2 5 7" xfId="1904"/>
     <cellStyle name="Обычный 2 2 2 5_1Б-03-01-М_07_2019 " xfId="1905"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="1906"/>
     <cellStyle name="Обычный 2 2 2 6 2" xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 6 3" xfId="1908"/>
     <cellStyle name="Обычный 2 2 2 6 4" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 6 5" xfId="1910"/>
     <cellStyle name="Обычный 2 2 2 6 6" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="1912"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="1913"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2_1Б-03-01-М_07_2019 " xfId="1915"/>
     <cellStyle name="Обычный 2 2 20" xfId="1916"/>
     <cellStyle name="Обычный 2 2 20 2" xfId="1917"/>
     <cellStyle name="Обычный 2 2 20 2 2" xfId="1918"/>
+    <cellStyle name="Обычный 2 2 20 3" xfId="3224"/>
     <cellStyle name="Обычный 2 2 21" xfId="1919"/>
+    <cellStyle name="Обычный 2 2 21 2" xfId="3225"/>
     <cellStyle name="Обычный 2 2 22" xfId="1920"/>
     <cellStyle name="Обычный 2 2 22 2" xfId="1921"/>
     <cellStyle name="Обычный 2 2 22 2 2" xfId="1922"/>
     <cellStyle name="Обычный 2 2 22 2 2 2" xfId="1923"/>
     <cellStyle name="Обычный 2 2 22 2 2 2 2" xfId="1924"/>
     <cellStyle name="Обычный 2 2 22 2 2 2 2 2" xfId="1925"/>
     <cellStyle name="Обычный 2 2 22 2 2 2 3" xfId="1926"/>
     <cellStyle name="Обычный 2 2 22 2 2 3" xfId="1927"/>
     <cellStyle name="Обычный 2 2 22 2 2 3 2" xfId="1928"/>
     <cellStyle name="Обычный 2 2 22 2 3" xfId="1929"/>
     <cellStyle name="Обычный 2 2 22 2 4" xfId="1930"/>
     <cellStyle name="Обычный 2 2 22 2 4 2" xfId="1931"/>
     <cellStyle name="Обычный 2 2 22 2 5" xfId="1932"/>
     <cellStyle name="Обычный 2 2 22 3" xfId="1933"/>
     <cellStyle name="Обычный 2 2 22 3 2" xfId="1934"/>
     <cellStyle name="Обычный 2 2 22 3 2 2" xfId="1935"/>
     <cellStyle name="Обычный 2 2 22 3 2 2 2" xfId="1936"/>
     <cellStyle name="Обычный 2 2 22 3 2 3" xfId="1937"/>
     <cellStyle name="Обычный 2 2 22 3 3" xfId="1938"/>
     <cellStyle name="Обычный 2 2 22 3 3 2" xfId="1939"/>
     <cellStyle name="Обычный 2 2 22 4" xfId="1940"/>
     <cellStyle name="Обычный 2 2 22 4 2" xfId="1941"/>
     <cellStyle name="Обычный 2 2 22 5" xfId="1942"/>
+    <cellStyle name="Обычный 2 2 22 6" xfId="3226"/>
     <cellStyle name="Обычный 2 2 23" xfId="1943"/>
+    <cellStyle name="Обычный 2 2 23 2" xfId="3227"/>
     <cellStyle name="Обычный 2 2 24" xfId="1944"/>
     <cellStyle name="Обычный 2 2 24 2" xfId="1945"/>
     <cellStyle name="Обычный 2 2 24 2 2" xfId="1946"/>
     <cellStyle name="Обычный 2 2 24 2 2 2" xfId="1947"/>
     <cellStyle name="Обычный 2 2 24 2 3" xfId="1948"/>
     <cellStyle name="Обычный 2 2 24 3" xfId="1949"/>
     <cellStyle name="Обычный 2 2 24 3 2" xfId="1950"/>
+    <cellStyle name="Обычный 2 2 24 4" xfId="3228"/>
     <cellStyle name="Обычный 2 2 25" xfId="1951"/>
+    <cellStyle name="Обычный 2 2 25 2" xfId="3229"/>
     <cellStyle name="Обычный 2 2 26" xfId="1952"/>
     <cellStyle name="Обычный 2 2 26 2" xfId="1953"/>
+    <cellStyle name="Обычный 2 2 26 3" xfId="3230"/>
     <cellStyle name="Обычный 2 2 27" xfId="1954"/>
+    <cellStyle name="Обычный 2 2 27 2" xfId="3231"/>
     <cellStyle name="Обычный 2 2 28" xfId="1955"/>
     <cellStyle name="Обычный 2 2 28 2" xfId="1956"/>
     <cellStyle name="Обычный 2 2 28 2 2" xfId="1957"/>
     <cellStyle name="Обычный 2 2 28 2 2 2" xfId="1958"/>
     <cellStyle name="Обычный 2 2 28 2 2 2 2" xfId="1959"/>
     <cellStyle name="Обычный 2 2 28 2 2 2 2 2" xfId="1960"/>
     <cellStyle name="Обычный 2 2 28 2 2 3" xfId="1961"/>
     <cellStyle name="Обычный 2 2 28 2 3" xfId="1962"/>
     <cellStyle name="Обычный 2 2 28 2 3 2" xfId="1963"/>
     <cellStyle name="Обычный 2 2 28 3" xfId="1964"/>
     <cellStyle name="Обычный 2 2 28 3 2" xfId="1965"/>
     <cellStyle name="Обычный 2 2 28 3 2 2" xfId="1966"/>
     <cellStyle name="Обычный 2 2 28 4" xfId="1967"/>
+    <cellStyle name="Обычный 2 2 28 5" xfId="3232"/>
     <cellStyle name="Обычный 2 2 29" xfId="1968"/>
     <cellStyle name="Обычный 2 2 29 2" xfId="1969"/>
     <cellStyle name="Обычный 2 2 29 2 2" xfId="1970"/>
     <cellStyle name="Обычный 2 2 29 2 2 2" xfId="1971"/>
     <cellStyle name="Обычный 2 2 29 3" xfId="1972"/>
+    <cellStyle name="Обычный 2 2 29 4" xfId="3233"/>
     <cellStyle name="Обычный 2 2 3" xfId="1973"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="1974"/>
     <cellStyle name="Обычный 2 2 3 2 2" xfId="1975"/>
     <cellStyle name="Обычный 2 2 3 2 3" xfId="1976"/>
     <cellStyle name="Обычный 2 2 3 2 4" xfId="1977"/>
     <cellStyle name="Обычный 2 2 3 2 5" xfId="1978"/>
     <cellStyle name="Обычный 2 2 3 2 6" xfId="1979"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="1980"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="1981"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="1982"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="1983"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="1984"/>
+    <cellStyle name="Обычный 2 2 3 8" xfId="3234"/>
     <cellStyle name="Обычный 2 2 3_1Б-03-01-М_07_2019 " xfId="1985"/>
     <cellStyle name="Обычный 2 2 30" xfId="1986"/>
     <cellStyle name="Обычный 2 2 30 2" xfId="1987"/>
+    <cellStyle name="Обычный 2 2 30 3" xfId="3235"/>
     <cellStyle name="Обычный 2 2 31" xfId="1988"/>
     <cellStyle name="Обычный 2 2 31 2" xfId="1989"/>
     <cellStyle name="Обычный 2 2 31 2 2" xfId="1990"/>
     <cellStyle name="Обычный 2 2 31 2 2 2" xfId="1991"/>
     <cellStyle name="Обычный 2 2 31 2 2 2 2" xfId="1992"/>
     <cellStyle name="Обычный 2 2 31 2 2 2 2 2" xfId="1993"/>
     <cellStyle name="Обычный 2 2 31 2 2 2 3" xfId="1994"/>
     <cellStyle name="Обычный 2 2 31 2 2 3" xfId="1995"/>
     <cellStyle name="Обычный 2 2 31 2 2 3 2" xfId="1996"/>
     <cellStyle name="Обычный 2 2 31 2 3" xfId="1997"/>
     <cellStyle name="Обычный 2 2 31 2 4" xfId="1998"/>
     <cellStyle name="Обычный 2 2 31 2 4 2" xfId="1999"/>
     <cellStyle name="Обычный 2 2 31 2 5" xfId="2000"/>
     <cellStyle name="Обычный 2 2 31 3" xfId="2001"/>
     <cellStyle name="Обычный 2 2 31 3 2" xfId="2002"/>
     <cellStyle name="Обычный 2 2 31 3 2 2" xfId="2003"/>
     <cellStyle name="Обычный 2 2 31 3 2 2 2" xfId="2004"/>
     <cellStyle name="Обычный 2 2 31 3 2 3" xfId="2005"/>
     <cellStyle name="Обычный 2 2 31 3 3" xfId="2006"/>
     <cellStyle name="Обычный 2 2 31 3 3 2" xfId="2007"/>
     <cellStyle name="Обычный 2 2 31 4" xfId="2008"/>
     <cellStyle name="Обычный 2 2 31 4 2" xfId="2009"/>
     <cellStyle name="Обычный 2 2 31 5" xfId="2010"/>
+    <cellStyle name="Обычный 2 2 31 6" xfId="3236"/>
     <cellStyle name="Обычный 2 2 32" xfId="2011"/>
     <cellStyle name="Обычный 2 2 32 2" xfId="2012"/>
     <cellStyle name="Обычный 2 2 32 2 2" xfId="2013"/>
     <cellStyle name="Обычный 2 2 32 2 2 2" xfId="2014"/>
     <cellStyle name="Обычный 2 2 32 2 3" xfId="2015"/>
     <cellStyle name="Обычный 2 2 32 3" xfId="2016"/>
     <cellStyle name="Обычный 2 2 32 3 2" xfId="2017"/>
+    <cellStyle name="Обычный 2 2 32 4" xfId="3237"/>
     <cellStyle name="Обычный 2 2 33" xfId="2018"/>
+    <cellStyle name="Обычный 2 2 33 2" xfId="3238"/>
     <cellStyle name="Обычный 2 2 34" xfId="2019"/>
     <cellStyle name="Обычный 2 2 34 2" xfId="2020"/>
+    <cellStyle name="Обычный 2 2 34 3" xfId="3239"/>
     <cellStyle name="Обычный 2 2 35" xfId="2021"/>
+    <cellStyle name="Обычный 2 2 35 2" xfId="3240"/>
     <cellStyle name="Обычный 2 2 36" xfId="2022"/>
     <cellStyle name="Обычный 2 2 36 2" xfId="2023"/>
     <cellStyle name="Обычный 2 2 36 2 2" xfId="2024"/>
     <cellStyle name="Обычный 2 2 36 2 2 2" xfId="2025"/>
     <cellStyle name="Обычный 2 2 36 2 2 2 2" xfId="2026"/>
     <cellStyle name="Обычный 2 2 36 2 3" xfId="2027"/>
     <cellStyle name="Обычный 2 2 36 3" xfId="2028"/>
     <cellStyle name="Обычный 2 2 36 3 2" xfId="2029"/>
+    <cellStyle name="Обычный 2 2 36 4" xfId="3241"/>
     <cellStyle name="Обычный 2 2 37" xfId="2030"/>
     <cellStyle name="Обычный 2 2 37 2" xfId="2031"/>
     <cellStyle name="Обычный 2 2 37 2 2" xfId="2032"/>
+    <cellStyle name="Обычный 2 2 37 3" xfId="3242"/>
     <cellStyle name="Обычный 2 2 38" xfId="2033"/>
+    <cellStyle name="Обычный 2 2 38 2" xfId="3243"/>
     <cellStyle name="Обычный 2 2 39" xfId="2034"/>
     <cellStyle name="Обычный 2 2 39 2" xfId="2035"/>
     <cellStyle name="Обычный 2 2 39 2 2" xfId="2036"/>
     <cellStyle name="Обычный 2 2 39 2 2 2" xfId="2037"/>
     <cellStyle name="Обычный 2 2 39 2 2 2 2" xfId="2038"/>
     <cellStyle name="Обычный 2 2 39 2 2 2 2 2" xfId="2039"/>
     <cellStyle name="Обычный 2 2 39 2 2 2 3" xfId="2040"/>
     <cellStyle name="Обычный 2 2 39 2 2 3" xfId="2041"/>
     <cellStyle name="Обычный 2 2 39 2 2 3 2" xfId="2042"/>
     <cellStyle name="Обычный 2 2 39 2 3" xfId="2043"/>
     <cellStyle name="Обычный 2 2 39 2 4" xfId="2044"/>
     <cellStyle name="Обычный 2 2 39 2 4 2" xfId="2045"/>
     <cellStyle name="Обычный 2 2 39 2 5" xfId="2046"/>
     <cellStyle name="Обычный 2 2 39 3" xfId="2047"/>
     <cellStyle name="Обычный 2 2 39 3 2" xfId="2048"/>
     <cellStyle name="Обычный 2 2 39 3 2 2" xfId="2049"/>
     <cellStyle name="Обычный 2 2 39 3 2 2 2" xfId="2050"/>
     <cellStyle name="Обычный 2 2 39 3 2 3" xfId="2051"/>
     <cellStyle name="Обычный 2 2 39 3 3" xfId="2052"/>
     <cellStyle name="Обычный 2 2 39 3 3 2" xfId="2053"/>
     <cellStyle name="Обычный 2 2 39 4" xfId="2054"/>
     <cellStyle name="Обычный 2 2 39 4 2" xfId="2055"/>
     <cellStyle name="Обычный 2 2 39 5" xfId="2056"/>
+    <cellStyle name="Обычный 2 2 39 6" xfId="3244"/>
     <cellStyle name="Обычный 2 2 4" xfId="2057"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="2058"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="2059"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="2060"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="2061"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="2062"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="2063"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="2064"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="2065"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="2066"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="2067"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4" xfId="2068"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 5" xfId="2069"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 6" xfId="2070"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 7" xfId="2071"/>
     <cellStyle name="Обычный 2 2 4 2 2 2_1Б-03-01-М_07_2019 " xfId="2072"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="2073"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="2074"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="2075"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="2076"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="2077"/>
     <cellStyle name="Обычный 2 2 4 2 2_1Б-03-01-М_07_2019 " xfId="2078"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="2079"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="2080"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="2081"/>
@@ -5837,98 +6843,143 @@
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="2084"/>
     <cellStyle name="Обычный 2 2 4 2 4" xfId="2085"/>
     <cellStyle name="Обычный 2 2 4 2 5" xfId="2086"/>
     <cellStyle name="Обычный 2 2 4 2 6" xfId="2087"/>
     <cellStyle name="Обычный 2 2 4 2 7" xfId="2088"/>
     <cellStyle name="Обычный 2 2 4 2 8" xfId="2089"/>
     <cellStyle name="Обычный 2 2 4 2_1Б-03-01-М_07_2019 " xfId="2090"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="2091"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="2092"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="2093"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="2094"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="2095"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="2096"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="2097"/>
     <cellStyle name="Обычный 2 2 4 3 3" xfId="2098"/>
     <cellStyle name="Обычный 2 2 4 3 4" xfId="2099"/>
     <cellStyle name="Обычный 2 2 4 3 5" xfId="2100"/>
     <cellStyle name="Обычный 2 2 4 3 6" xfId="2101"/>
     <cellStyle name="Обычный 2 2 4 3 7" xfId="2102"/>
     <cellStyle name="Обычный 2 2 4 3_1Б-03-01-М_07_2019 " xfId="2103"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="2104"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="2105"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="2106"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="2107"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="2108"/>
+    <cellStyle name="Обычный 2 2 4 9" xfId="3245"/>
     <cellStyle name="Обычный 2 2 4_1Б-03-01-М_07_2019 " xfId="2109"/>
     <cellStyle name="Обычный 2 2 40" xfId="2110"/>
     <cellStyle name="Обычный 2 2 40 2" xfId="2111"/>
     <cellStyle name="Обычный 2 2 40 2 2" xfId="2112"/>
     <cellStyle name="Обычный 2 2 40 2 2 2" xfId="2113"/>
     <cellStyle name="Обычный 2 2 40 2 3" xfId="2114"/>
     <cellStyle name="Обычный 2 2 40 3" xfId="2115"/>
     <cellStyle name="Обычный 2 2 40 3 2" xfId="2116"/>
+    <cellStyle name="Обычный 2 2 40 4" xfId="3246"/>
     <cellStyle name="Обычный 2 2 41" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 41 2" xfId="3247"/>
     <cellStyle name="Обычный 2 2 42" xfId="2118"/>
     <cellStyle name="Обычный 2 2 42 2" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 42 3" xfId="3248"/>
     <cellStyle name="Обычный 2 2 43" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 43 2" xfId="3249"/>
+    <cellStyle name="Обычный 2 2 44" xfId="3250"/>
+    <cellStyle name="Обычный 2 2 45" xfId="3251"/>
+    <cellStyle name="Обычный 2 2 46" xfId="3252"/>
+    <cellStyle name="Обычный 2 2 47" xfId="3253"/>
+    <cellStyle name="Обычный 2 2 48" xfId="3254"/>
+    <cellStyle name="Обычный 2 2 49" xfId="3255"/>
     <cellStyle name="Обычный 2 2 5" xfId="2121"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="2122"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="2123"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2124"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2125"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="2126"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="2127"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="2128"/>
     <cellStyle name="Обычный 2 2 5 2 3" xfId="2129"/>
     <cellStyle name="Обычный 2 2 5 2 4" xfId="2130"/>
     <cellStyle name="Обычный 2 2 5 2 5" xfId="2131"/>
     <cellStyle name="Обычный 2 2 5 2 6" xfId="2132"/>
     <cellStyle name="Обычный 2 2 5 2 7" xfId="2133"/>
     <cellStyle name="Обычный 2 2 5 2_1Б-03-01-М_07_2019 " xfId="2134"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="2135"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="2136"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="2137"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="2138"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 5 8" xfId="3256"/>
     <cellStyle name="Обычный 2 2 5_1Б-03-01-М_07_2019 " xfId="2140"/>
+    <cellStyle name="Обычный 2 2 50" xfId="3257"/>
+    <cellStyle name="Обычный 2 2 51" xfId="3258"/>
+    <cellStyle name="Обычный 2 2 52" xfId="3259"/>
+    <cellStyle name="Обычный 2 2 53" xfId="3260"/>
+    <cellStyle name="Обычный 2 2 54" xfId="3261"/>
+    <cellStyle name="Обычный 2 2 55" xfId="3262"/>
+    <cellStyle name="Обычный 2 2 56" xfId="3263"/>
+    <cellStyle name="Обычный 2 2 57" xfId="3264"/>
+    <cellStyle name="Обычный 2 2 58" xfId="3265"/>
+    <cellStyle name="Обычный 2 2 59" xfId="3266"/>
     <cellStyle name="Обычный 2 2 6" xfId="2141"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="2142"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="2143"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="2144"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="2145"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="2146"/>
+    <cellStyle name="Обычный 2 2 6 7" xfId="3267"/>
+    <cellStyle name="Обычный 2 2 60" xfId="3268"/>
+    <cellStyle name="Обычный 2 2 61" xfId="3269"/>
+    <cellStyle name="Обычный 2 2 62" xfId="3270"/>
+    <cellStyle name="Обычный 2 2 63" xfId="3271"/>
+    <cellStyle name="Обычный 2 2 64" xfId="3272"/>
+    <cellStyle name="Обычный 2 2 65" xfId="3273"/>
+    <cellStyle name="Обычный 2 2 66" xfId="3274"/>
+    <cellStyle name="Обычный 2 2 67" xfId="3275"/>
+    <cellStyle name="Обычный 2 2 68" xfId="3276"/>
+    <cellStyle name="Обычный 2 2 69" xfId="3277"/>
     <cellStyle name="Обычный 2 2 7" xfId="2147"/>
     <cellStyle name="Обычный 2 2 7 2" xfId="2148"/>
     <cellStyle name="Обычный 2 2 7 3" xfId="2149"/>
     <cellStyle name="Обычный 2 2 7 4" xfId="2150"/>
     <cellStyle name="Обычный 2 2 7 5" xfId="2151"/>
     <cellStyle name="Обычный 2 2 7 6" xfId="2152"/>
+    <cellStyle name="Обычный 2 2 7 7" xfId="3278"/>
+    <cellStyle name="Обычный 2 2 70" xfId="3279"/>
+    <cellStyle name="Обычный 2 2 71" xfId="3280"/>
+    <cellStyle name="Обычный 2 2 72" xfId="3281"/>
+    <cellStyle name="Обычный 2 2 73" xfId="3282"/>
+    <cellStyle name="Обычный 2 2 74" xfId="3283"/>
+    <cellStyle name="Обычный 2 2 75" xfId="3284"/>
+    <cellStyle name="Обычный 2 2 76" xfId="3285"/>
+    <cellStyle name="Обычный 2 2 77" xfId="3211"/>
     <cellStyle name="Обычный 2 2 8" xfId="2153"/>
+    <cellStyle name="Обычный 2 2 8 2" xfId="3286"/>
     <cellStyle name="Обычный 2 2 9" xfId="2154"/>
+    <cellStyle name="Обычный 2 2 9 2" xfId="3287"/>
     <cellStyle name="Обычный 2 2_1Б-03-01-М_07_2019 " xfId="2155"/>
     <cellStyle name="Обычный 2 20" xfId="2156"/>
+    <cellStyle name="Обычный 2 20 10" xfId="3288"/>
     <cellStyle name="Обычный 2 20 2" xfId="2157"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="2158"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="2159"/>
     <cellStyle name="Обычный 2 20 2 2 2 2" xfId="2160"/>
     <cellStyle name="Обычный 2 20 2 2 2 3" xfId="2161"/>
     <cellStyle name="Обычный 2 20 2 2 2 4" xfId="2162"/>
     <cellStyle name="Обычный 2 20 2 2 2 5" xfId="2163"/>
     <cellStyle name="Обычный 2 20 2 2 2 6" xfId="2164"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="2165"/>
     <cellStyle name="Обычный 2 20 2 2 3 2" xfId="2166"/>
     <cellStyle name="Обычный 2 20 2 2 3 3" xfId="2167"/>
     <cellStyle name="Обычный 2 20 2 2 3 4" xfId="2168"/>
     <cellStyle name="Обычный 2 20 2 2 3 5" xfId="2169"/>
     <cellStyle name="Обычный 2 20 2 2 3 6" xfId="2170"/>
     <cellStyle name="Обычный 2 20 2 2 4" xfId="2171"/>
     <cellStyle name="Обычный 2 20 2 2 5" xfId="2172"/>
     <cellStyle name="Обычный 2 20 2 2 6" xfId="2173"/>
     <cellStyle name="Обычный 2 20 2 2 7" xfId="2174"/>
     <cellStyle name="Обычный 2 20 2 2 8" xfId="2175"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="2176"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="2177"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="2178"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="2179"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="2180"/>
     <cellStyle name="Обычный 2 20 2_1Б-03-01-М_07_2019 " xfId="2181"/>
@@ -5945,512 +6996,699 @@
     <cellStyle name="Обычный 2 20 4 5" xfId="2192"/>
     <cellStyle name="Обычный 2 20 4 6" xfId="2193"/>
     <cellStyle name="Обычный 2 20 5" xfId="2194"/>
     <cellStyle name="Обычный 2 20 6" xfId="2195"/>
     <cellStyle name="Обычный 2 20 7" xfId="2196"/>
     <cellStyle name="Обычный 2 20 8" xfId="2197"/>
     <cellStyle name="Обычный 2 20 9" xfId="2198"/>
     <cellStyle name="Обычный 2 21" xfId="2199"/>
     <cellStyle name="Обычный 2 21 2" xfId="2200"/>
     <cellStyle name="Обычный 2 21 2 2" xfId="2201"/>
     <cellStyle name="Обычный 2 21 2 3" xfId="2202"/>
     <cellStyle name="Обычный 2 21 2 4" xfId="2203"/>
     <cellStyle name="Обычный 2 21 2 5" xfId="2204"/>
     <cellStyle name="Обычный 2 21 2 6" xfId="2205"/>
     <cellStyle name="Обычный 2 21 3" xfId="2206"/>
     <cellStyle name="Обычный 2 21 3 2" xfId="2207"/>
     <cellStyle name="Обычный 2 21 3 3" xfId="2208"/>
     <cellStyle name="Обычный 2 21 3 4" xfId="2209"/>
     <cellStyle name="Обычный 2 21 3 5" xfId="2210"/>
     <cellStyle name="Обычный 2 21 3 6" xfId="2211"/>
     <cellStyle name="Обычный 2 21 4" xfId="2212"/>
     <cellStyle name="Обычный 2 21 5" xfId="2213"/>
     <cellStyle name="Обычный 2 21 6" xfId="2214"/>
     <cellStyle name="Обычный 2 21 7" xfId="2215"/>
     <cellStyle name="Обычный 2 21 8" xfId="2216"/>
+    <cellStyle name="Обычный 2 21 9" xfId="3289"/>
     <cellStyle name="Обычный 2 22" xfId="2217"/>
     <cellStyle name="Обычный 2 22 2" xfId="2218"/>
     <cellStyle name="Обычный 2 22 3" xfId="2219"/>
     <cellStyle name="Обычный 2 22 4" xfId="2220"/>
     <cellStyle name="Обычный 2 22 5" xfId="2221"/>
     <cellStyle name="Обычный 2 22 6" xfId="2222"/>
+    <cellStyle name="Обычный 2 22 7" xfId="3290"/>
     <cellStyle name="Обычный 2 23" xfId="2223"/>
     <cellStyle name="Обычный 2 23 2" xfId="2224"/>
     <cellStyle name="Обычный 2 23 3" xfId="2225"/>
     <cellStyle name="Обычный 2 23 4" xfId="2226"/>
     <cellStyle name="Обычный 2 23 5" xfId="2227"/>
     <cellStyle name="Обычный 2 23 6" xfId="2228"/>
+    <cellStyle name="Обычный 2 23 7" xfId="3291"/>
     <cellStyle name="Обычный 2 24" xfId="2229"/>
     <cellStyle name="Обычный 2 24 2" xfId="2230"/>
     <cellStyle name="Обычный 2 24 3" xfId="2231"/>
     <cellStyle name="Обычный 2 24 4" xfId="2232"/>
     <cellStyle name="Обычный 2 24 5" xfId="2233"/>
     <cellStyle name="Обычный 2 24 6" xfId="2234"/>
+    <cellStyle name="Обычный 2 24 7" xfId="3292"/>
     <cellStyle name="Обычный 2 25" xfId="2235"/>
     <cellStyle name="Обычный 2 25 2" xfId="2236"/>
     <cellStyle name="Обычный 2 25 3" xfId="2237"/>
     <cellStyle name="Обычный 2 25 4" xfId="2238"/>
     <cellStyle name="Обычный 2 25 5" xfId="2239"/>
     <cellStyle name="Обычный 2 25 6" xfId="2240"/>
+    <cellStyle name="Обычный 2 25 7" xfId="3293"/>
     <cellStyle name="Обычный 2 26" xfId="2241"/>
+    <cellStyle name="Обычный 2 26 2" xfId="3294"/>
     <cellStyle name="Обычный 2 27" xfId="2242"/>
+    <cellStyle name="Обычный 2 27 2" xfId="3295"/>
     <cellStyle name="Обычный 2 28" xfId="2243"/>
+    <cellStyle name="Обычный 2 28 2" xfId="3296"/>
     <cellStyle name="Обычный 2 29" xfId="2244"/>
+    <cellStyle name="Обычный 2 29 2" xfId="3297"/>
     <cellStyle name="Обычный 2 3" xfId="2245"/>
     <cellStyle name="Обычный 2 3 2" xfId="2246"/>
     <cellStyle name="Обычный 2 3 2 2" xfId="2247"/>
     <cellStyle name="Обычный 2 3 2 3" xfId="2248"/>
     <cellStyle name="Обычный 2 3 2 4" xfId="2249"/>
     <cellStyle name="Обычный 2 3 2 5" xfId="2250"/>
     <cellStyle name="Обычный 2 3 2 6" xfId="2251"/>
     <cellStyle name="Обычный 2 3 3" xfId="2252"/>
     <cellStyle name="Обычный 2 3 4" xfId="2253"/>
     <cellStyle name="Обычный 2 3 5" xfId="2254"/>
     <cellStyle name="Обычный 2 3 6" xfId="2255"/>
     <cellStyle name="Обычный 2 3 7" xfId="2256"/>
+    <cellStyle name="Обычный 2 3 8" xfId="3298"/>
     <cellStyle name="Обычный 2 3_1Б-03-01-М_07_2019 " xfId="2257"/>
     <cellStyle name="Обычный 2 30" xfId="2258"/>
+    <cellStyle name="Обычный 2 30 2" xfId="3299"/>
     <cellStyle name="Обычный 2 31" xfId="2259"/>
+    <cellStyle name="Обычный 2 31 2" xfId="3300"/>
     <cellStyle name="Обычный 2 32" xfId="2260"/>
     <cellStyle name="Обычный 2 32 2" xfId="2261"/>
     <cellStyle name="Обычный 2 32 2 2" xfId="2262"/>
     <cellStyle name="Обычный 2 32 2 2 2" xfId="2263"/>
     <cellStyle name="Обычный 2 32 2 2 2 2" xfId="2264"/>
     <cellStyle name="Обычный 2 32 2 2 2 2 2" xfId="2265"/>
     <cellStyle name="Обычный 2 32 2 2 2 3" xfId="2266"/>
     <cellStyle name="Обычный 2 32 2 2 3" xfId="2267"/>
     <cellStyle name="Обычный 2 32 2 2 3 2" xfId="2268"/>
     <cellStyle name="Обычный 2 32 2 3" xfId="2269"/>
     <cellStyle name="Обычный 2 32 2 4" xfId="2270"/>
     <cellStyle name="Обычный 2 32 2 4 2" xfId="2271"/>
     <cellStyle name="Обычный 2 32 2 5" xfId="2272"/>
     <cellStyle name="Обычный 2 32 3" xfId="2273"/>
     <cellStyle name="Обычный 2 32 3 2" xfId="2274"/>
     <cellStyle name="Обычный 2 32 3 2 2" xfId="2275"/>
     <cellStyle name="Обычный 2 32 3 2 2 2" xfId="2276"/>
     <cellStyle name="Обычный 2 32 3 2 3" xfId="2277"/>
     <cellStyle name="Обычный 2 32 3 3" xfId="2278"/>
     <cellStyle name="Обычный 2 32 3 3 2" xfId="2279"/>
     <cellStyle name="Обычный 2 32 4" xfId="2280"/>
     <cellStyle name="Обычный 2 32 4 2" xfId="2281"/>
     <cellStyle name="Обычный 2 32 5" xfId="2282"/>
+    <cellStyle name="Обычный 2 32 6" xfId="3301"/>
     <cellStyle name="Обычный 2 33" xfId="2283"/>
+    <cellStyle name="Обычный 2 33 2" xfId="3302"/>
     <cellStyle name="Обычный 2 34" xfId="2284"/>
+    <cellStyle name="Обычный 2 34 2" xfId="3303"/>
     <cellStyle name="Обычный 2 35" xfId="2285"/>
+    <cellStyle name="Обычный 2 35 2" xfId="3304"/>
     <cellStyle name="Обычный 2 36" xfId="2286"/>
+    <cellStyle name="Обычный 2 36 2" xfId="3305"/>
     <cellStyle name="Обычный 2 37" xfId="2287"/>
     <cellStyle name="Обычный 2 37 2" xfId="2288"/>
     <cellStyle name="Обычный 2 37 2 2" xfId="2289"/>
     <cellStyle name="Обычный 2 37 2 2 2" xfId="2290"/>
     <cellStyle name="Обычный 2 37 2 2 2 2" xfId="2291"/>
     <cellStyle name="Обычный 2 37 2 3" xfId="2292"/>
     <cellStyle name="Обычный 2 37 3" xfId="2293"/>
     <cellStyle name="Обычный 2 37 3 2" xfId="2294"/>
+    <cellStyle name="Обычный 2 37 4" xfId="3306"/>
     <cellStyle name="Обычный 2 38" xfId="2295"/>
+    <cellStyle name="Обычный 2 38 2" xfId="3307"/>
     <cellStyle name="Обычный 2 39" xfId="2296"/>
     <cellStyle name="Обычный 2 39 2" xfId="2297"/>
     <cellStyle name="Обычный 2 39 2 2" xfId="2298"/>
     <cellStyle name="Обычный 2 39 2 2 2" xfId="2299"/>
     <cellStyle name="Обычный 2 39 2 2 2 2" xfId="2300"/>
     <cellStyle name="Обычный 2 39 2 2 2 2 2" xfId="2301"/>
     <cellStyle name="Обычный 2 39 2 2 2 3" xfId="2302"/>
     <cellStyle name="Обычный 2 39 2 2 3" xfId="2303"/>
     <cellStyle name="Обычный 2 39 2 2 3 2" xfId="2304"/>
     <cellStyle name="Обычный 2 39 2 3" xfId="2305"/>
     <cellStyle name="Обычный 2 39 2 4" xfId="2306"/>
     <cellStyle name="Обычный 2 39 2 4 2" xfId="2307"/>
     <cellStyle name="Обычный 2 39 2 5" xfId="2308"/>
     <cellStyle name="Обычный 2 39 3" xfId="2309"/>
     <cellStyle name="Обычный 2 39 3 2" xfId="2310"/>
     <cellStyle name="Обычный 2 39 3 2 2" xfId="2311"/>
     <cellStyle name="Обычный 2 39 3 2 2 2" xfId="2312"/>
     <cellStyle name="Обычный 2 39 3 2 3" xfId="2313"/>
     <cellStyle name="Обычный 2 39 3 3" xfId="2314"/>
     <cellStyle name="Обычный 2 39 3 3 2" xfId="2315"/>
     <cellStyle name="Обычный 2 39 4" xfId="2316"/>
     <cellStyle name="Обычный 2 39 4 2" xfId="2317"/>
     <cellStyle name="Обычный 2 39 5" xfId="2318"/>
+    <cellStyle name="Обычный 2 39 6" xfId="3308"/>
     <cellStyle name="Обычный 2 4" xfId="2319"/>
     <cellStyle name="Обычный 2 4 2" xfId="2320"/>
     <cellStyle name="Обычный 2 4 2 2" xfId="2321"/>
     <cellStyle name="Обычный 2 4 2 3" xfId="2322"/>
     <cellStyle name="Обычный 2 4 2 4" xfId="2323"/>
     <cellStyle name="Обычный 2 4 2 5" xfId="2324"/>
     <cellStyle name="Обычный 2 4 2 6" xfId="2325"/>
     <cellStyle name="Обычный 2 4 3" xfId="2326"/>
     <cellStyle name="Обычный 2 4 4" xfId="2327"/>
     <cellStyle name="Обычный 2 4 5" xfId="2328"/>
     <cellStyle name="Обычный 2 4 6" xfId="2329"/>
     <cellStyle name="Обычный 2 4 7" xfId="2330"/>
+    <cellStyle name="Обычный 2 4 8" xfId="3309"/>
     <cellStyle name="Обычный 2 40" xfId="2331"/>
+    <cellStyle name="Обычный 2 40 2" xfId="3310"/>
     <cellStyle name="Обычный 2 41" xfId="2332"/>
     <cellStyle name="Обычный 2 41 2" xfId="2333"/>
     <cellStyle name="Обычный 2 41 2 2" xfId="2334"/>
     <cellStyle name="Обычный 2 41 2 2 2" xfId="2335"/>
     <cellStyle name="Обычный 2 41 2 3" xfId="2336"/>
     <cellStyle name="Обычный 2 41 3" xfId="2337"/>
     <cellStyle name="Обычный 2 41 3 2" xfId="2338"/>
+    <cellStyle name="Обычный 2 41 4" xfId="3311"/>
     <cellStyle name="Обычный 2 42" xfId="2339"/>
+    <cellStyle name="Обычный 2 42 2" xfId="3312"/>
     <cellStyle name="Обычный 2 43" xfId="2340"/>
+    <cellStyle name="Обычный 2 43 2" xfId="3313"/>
     <cellStyle name="Обычный 2 44" xfId="2341"/>
+    <cellStyle name="Обычный 2 44 2" xfId="3314"/>
     <cellStyle name="Обычный 2 45" xfId="2342"/>
     <cellStyle name="Обычный 2 45 2" xfId="2343"/>
     <cellStyle name="Обычный 2 45 2 2" xfId="2344"/>
     <cellStyle name="Обычный 2 45 2 2 2" xfId="2345"/>
     <cellStyle name="Обычный 2 45 2 2 2 2" xfId="2346"/>
     <cellStyle name="Обычный 2 45 2 2 2 2 2" xfId="2347"/>
     <cellStyle name="Обычный 2 45 2 2 3" xfId="2348"/>
     <cellStyle name="Обычный 2 45 2 3" xfId="2349"/>
     <cellStyle name="Обычный 2 45 2 3 2" xfId="2350"/>
     <cellStyle name="Обычный 2 45 3" xfId="2351"/>
     <cellStyle name="Обычный 2 45 3 2" xfId="2352"/>
     <cellStyle name="Обычный 2 45 3 2 2" xfId="2353"/>
     <cellStyle name="Обычный 2 45 4" xfId="2354"/>
+    <cellStyle name="Обычный 2 45 5" xfId="3315"/>
     <cellStyle name="Обычный 2 46" xfId="2355"/>
     <cellStyle name="Обычный 2 46 2" xfId="2356"/>
     <cellStyle name="Обычный 2 46 2 2" xfId="2357"/>
     <cellStyle name="Обычный 2 46 2 2 2" xfId="2358"/>
     <cellStyle name="Обычный 2 46 3" xfId="2359"/>
+    <cellStyle name="Обычный 2 46 4" xfId="3316"/>
     <cellStyle name="Обычный 2 47" xfId="2360"/>
+    <cellStyle name="Обычный 2 47 2" xfId="3317"/>
     <cellStyle name="Обычный 2 48" xfId="2361"/>
     <cellStyle name="Обычный 2 48 2" xfId="2362"/>
     <cellStyle name="Обычный 2 48 2 2" xfId="2363"/>
     <cellStyle name="Обычный 2 48 2 2 2" xfId="2364"/>
     <cellStyle name="Обычный 2 48 2 2 2 2" xfId="2365"/>
     <cellStyle name="Обычный 2 48 2 2 2 2 2" xfId="2366"/>
     <cellStyle name="Обычный 2 48 2 2 2 3" xfId="2367"/>
     <cellStyle name="Обычный 2 48 2 2 3" xfId="2368"/>
     <cellStyle name="Обычный 2 48 2 2 3 2" xfId="2369"/>
     <cellStyle name="Обычный 2 48 2 3" xfId="2370"/>
     <cellStyle name="Обычный 2 48 2 4" xfId="2371"/>
     <cellStyle name="Обычный 2 48 2 4 2" xfId="2372"/>
     <cellStyle name="Обычный 2 48 2 5" xfId="2373"/>
     <cellStyle name="Обычный 2 48 3" xfId="2374"/>
     <cellStyle name="Обычный 2 48 3 2" xfId="2375"/>
     <cellStyle name="Обычный 2 48 3 2 2" xfId="2376"/>
     <cellStyle name="Обычный 2 48 3 2 2 2" xfId="2377"/>
     <cellStyle name="Обычный 2 48 3 2 3" xfId="2378"/>
     <cellStyle name="Обычный 2 48 3 3" xfId="2379"/>
     <cellStyle name="Обычный 2 48 3 3 2" xfId="2380"/>
     <cellStyle name="Обычный 2 48 4" xfId="2381"/>
     <cellStyle name="Обычный 2 48 4 2" xfId="2382"/>
     <cellStyle name="Обычный 2 48 5" xfId="2383"/>
+    <cellStyle name="Обычный 2 48 6" xfId="3318"/>
     <cellStyle name="Обычный 2 49" xfId="2384"/>
     <cellStyle name="Обычный 2 49 2" xfId="2385"/>
     <cellStyle name="Обычный 2 49 2 2" xfId="2386"/>
     <cellStyle name="Обычный 2 49 2 2 2" xfId="2387"/>
     <cellStyle name="Обычный 2 49 2 3" xfId="2388"/>
     <cellStyle name="Обычный 2 49 3" xfId="2389"/>
     <cellStyle name="Обычный 2 49 3 2" xfId="2390"/>
+    <cellStyle name="Обычный 2 49 4" xfId="3319"/>
     <cellStyle name="Обычный 2 5" xfId="2391"/>
     <cellStyle name="Обычный 2 5 2" xfId="2392"/>
     <cellStyle name="Обычный 2 5 2 2" xfId="2393"/>
     <cellStyle name="Обычный 2 5 2 3" xfId="2394"/>
     <cellStyle name="Обычный 2 5 2 4" xfId="2395"/>
     <cellStyle name="Обычный 2 5 2 5" xfId="2396"/>
     <cellStyle name="Обычный 2 5 2 6" xfId="2397"/>
     <cellStyle name="Обычный 2 5 3" xfId="2398"/>
     <cellStyle name="Обычный 2 5 4" xfId="2399"/>
     <cellStyle name="Обычный 2 5 5" xfId="2400"/>
     <cellStyle name="Обычный 2 5 6" xfId="2401"/>
     <cellStyle name="Обычный 2 5 7" xfId="2402"/>
+    <cellStyle name="Обычный 2 5 8" xfId="3320"/>
     <cellStyle name="Обычный 2 50" xfId="2403"/>
+    <cellStyle name="Обычный 2 50 2" xfId="3321"/>
     <cellStyle name="Обычный 2 51" xfId="2404"/>
+    <cellStyle name="Обычный 2 51 2" xfId="3322"/>
     <cellStyle name="Обычный 2 52" xfId="2405"/>
+    <cellStyle name="Обычный 2 52 2" xfId="3323"/>
     <cellStyle name="Обычный 2 53" xfId="2406"/>
     <cellStyle name="Обычный 2 53 2" xfId="2407"/>
     <cellStyle name="Обычный 2 53 2 2" xfId="2408"/>
     <cellStyle name="Обычный 2 53 2 2 2" xfId="2409"/>
     <cellStyle name="Обычный 2 53 2 2 2 2" xfId="2410"/>
     <cellStyle name="Обычный 2 53 2 3" xfId="2411"/>
     <cellStyle name="Обычный 2 53 3" xfId="2412"/>
     <cellStyle name="Обычный 2 53 3 2" xfId="2413"/>
+    <cellStyle name="Обычный 2 53 4" xfId="3324"/>
     <cellStyle name="Обычный 2 54" xfId="2414"/>
     <cellStyle name="Обычный 2 54 2" xfId="2415"/>
     <cellStyle name="Обычный 2 54 2 2" xfId="2416"/>
+    <cellStyle name="Обычный 2 54 3" xfId="3325"/>
     <cellStyle name="Обычный 2 55" xfId="2417"/>
     <cellStyle name="Обычный 2 55 2" xfId="2418"/>
     <cellStyle name="Обычный 2 55 2 2" xfId="2419"/>
     <cellStyle name="Обычный 2 55 2 2 2" xfId="2420"/>
     <cellStyle name="Обычный 2 55 2 2 2 2" xfId="2421"/>
     <cellStyle name="Обычный 2 55 2 2 2 2 2" xfId="2422"/>
     <cellStyle name="Обычный 2 55 2 2 2 3" xfId="2423"/>
     <cellStyle name="Обычный 2 55 2 2 3" xfId="2424"/>
     <cellStyle name="Обычный 2 55 2 2 3 2" xfId="2425"/>
     <cellStyle name="Обычный 2 55 2 3" xfId="2426"/>
     <cellStyle name="Обычный 2 55 2 4" xfId="2427"/>
     <cellStyle name="Обычный 2 55 2 4 2" xfId="2428"/>
     <cellStyle name="Обычный 2 55 2 5" xfId="2429"/>
     <cellStyle name="Обычный 2 55 3" xfId="2430"/>
     <cellStyle name="Обычный 2 55 3 2" xfId="2431"/>
     <cellStyle name="Обычный 2 55 3 2 2" xfId="2432"/>
     <cellStyle name="Обычный 2 55 3 2 2 2" xfId="2433"/>
     <cellStyle name="Обычный 2 55 3 2 3" xfId="2434"/>
     <cellStyle name="Обычный 2 55 3 3" xfId="2435"/>
     <cellStyle name="Обычный 2 55 3 3 2" xfId="2436"/>
     <cellStyle name="Обычный 2 55 4" xfId="2437"/>
     <cellStyle name="Обычный 2 55 4 2" xfId="2438"/>
     <cellStyle name="Обычный 2 55 5" xfId="2439"/>
+    <cellStyle name="Обычный 2 55 6" xfId="3326"/>
     <cellStyle name="Обычный 2 56" xfId="2440"/>
     <cellStyle name="Обычный 2 56 2" xfId="2441"/>
     <cellStyle name="Обычный 2 56 2 2" xfId="2442"/>
     <cellStyle name="Обычный 2 56 2 2 2" xfId="2443"/>
     <cellStyle name="Обычный 2 56 2 3" xfId="2444"/>
     <cellStyle name="Обычный 2 56 3" xfId="2445"/>
     <cellStyle name="Обычный 2 56 3 2" xfId="2446"/>
+    <cellStyle name="Обычный 2 56 4" xfId="3327"/>
     <cellStyle name="Обычный 2 57" xfId="2447"/>
+    <cellStyle name="Обычный 2 57 2" xfId="3328"/>
     <cellStyle name="Обычный 2 58" xfId="2448"/>
+    <cellStyle name="Обычный 2 58 2" xfId="3329"/>
     <cellStyle name="Обычный 2 59" xfId="2449"/>
+    <cellStyle name="Обычный 2 59 2" xfId="3330"/>
     <cellStyle name="Обычный 2 6" xfId="2450"/>
     <cellStyle name="Обычный 2 6 2" xfId="2451"/>
+    <cellStyle name="Обычный 2 6 2 2" xfId="3332"/>
     <cellStyle name="Обычный 2 6 3" xfId="2452"/>
     <cellStyle name="Обычный 2 6 4" xfId="2453"/>
     <cellStyle name="Обычный 2 6 5" xfId="2454"/>
     <cellStyle name="Обычный 2 6 6" xfId="2455"/>
+    <cellStyle name="Обычный 2 6 7" xfId="3331"/>
+    <cellStyle name="Обычный 2 60" xfId="3333"/>
+    <cellStyle name="Обычный 2 61" xfId="3334"/>
+    <cellStyle name="Обычный 2 62" xfId="3335"/>
+    <cellStyle name="Обычный 2 63" xfId="3336"/>
+    <cellStyle name="Обычный 2 64" xfId="3337"/>
+    <cellStyle name="Обычный 2 65" xfId="3338"/>
+    <cellStyle name="Обычный 2 66" xfId="3339"/>
+    <cellStyle name="Обычный 2 67" xfId="3340"/>
+    <cellStyle name="Обычный 2 68" xfId="3341"/>
+    <cellStyle name="Обычный 2 69" xfId="3342"/>
     <cellStyle name="Обычный 2 7" xfId="2456"/>
     <cellStyle name="Обычный 2 7 2" xfId="2457"/>
     <cellStyle name="Обычный 2 7 3" xfId="2458"/>
     <cellStyle name="Обычный 2 7 4" xfId="2459"/>
     <cellStyle name="Обычный 2 7 5" xfId="2460"/>
     <cellStyle name="Обычный 2 7 6" xfId="2461"/>
+    <cellStyle name="Обычный 2 7 7" xfId="3343"/>
+    <cellStyle name="Обычный 2 70" xfId="3344"/>
     <cellStyle name="Обычный 2 8" xfId="2462"/>
     <cellStyle name="Обычный 2 8 2" xfId="2463"/>
     <cellStyle name="Обычный 2 8 3" xfId="2464"/>
     <cellStyle name="Обычный 2 8 4" xfId="2465"/>
     <cellStyle name="Обычный 2 8 5" xfId="2466"/>
     <cellStyle name="Обычный 2 8 6" xfId="2467"/>
+    <cellStyle name="Обычный 2 8 7" xfId="3345"/>
     <cellStyle name="Обычный 2 9" xfId="2468"/>
     <cellStyle name="Обычный 2 9 2" xfId="2469"/>
     <cellStyle name="Обычный 2 9 3" xfId="2470"/>
     <cellStyle name="Обычный 2 9 4" xfId="2471"/>
     <cellStyle name="Обычный 2 9 5" xfId="2472"/>
     <cellStyle name="Обычный 2 9 6" xfId="2473"/>
+    <cellStyle name="Обычный 2 9 7" xfId="3346"/>
     <cellStyle name="Обычный 2_Б-17-09-Г_2019" xfId="2474"/>
+    <cellStyle name="Обычный 20" xfId="3347"/>
     <cellStyle name="Обычный 20 2" xfId="2475"/>
     <cellStyle name="Обычный 20 3" xfId="2476"/>
     <cellStyle name="Обычный 20 4" xfId="2477"/>
+    <cellStyle name="Обычный 200" xfId="3348"/>
+    <cellStyle name="Обычный 201" xfId="3349"/>
+    <cellStyle name="Обычный 202" xfId="3350"/>
+    <cellStyle name="Обычный 203" xfId="3351"/>
+    <cellStyle name="Обычный 204" xfId="3352"/>
+    <cellStyle name="Обычный 205" xfId="3353"/>
+    <cellStyle name="Обычный 206" xfId="3354"/>
     <cellStyle name="Обычный 206 2" xfId="2478"/>
     <cellStyle name="Обычный 206 3" xfId="2479"/>
     <cellStyle name="Обычный 206 4" xfId="2480"/>
+    <cellStyle name="Обычный 207" xfId="3355"/>
+    <cellStyle name="Обычный 208" xfId="3356"/>
+    <cellStyle name="Обычный 209" xfId="3357"/>
+    <cellStyle name="Обычный 21" xfId="3358"/>
     <cellStyle name="Обычный 21 2" xfId="2481"/>
     <cellStyle name="Обычный 21 3" xfId="2482"/>
     <cellStyle name="Обычный 21 4" xfId="2483"/>
+    <cellStyle name="Обычный 210" xfId="3359"/>
+    <cellStyle name="Обычный 211" xfId="3360"/>
+    <cellStyle name="Обычный 212" xfId="3361"/>
     <cellStyle name="Обычный 212 2" xfId="2484"/>
     <cellStyle name="Обычный 212 3" xfId="2485"/>
     <cellStyle name="Обычный 212 4" xfId="2486"/>
+    <cellStyle name="Обычный 213" xfId="3362"/>
     <cellStyle name="Обычный 213 2" xfId="2487"/>
     <cellStyle name="Обычный 213 3" xfId="2488"/>
     <cellStyle name="Обычный 213 4" xfId="2489"/>
+    <cellStyle name="Обычный 214" xfId="3363"/>
     <cellStyle name="Обычный 214 2" xfId="2490"/>
     <cellStyle name="Обычный 214 3" xfId="2491"/>
     <cellStyle name="Обычный 214 4" xfId="2492"/>
+    <cellStyle name="Обычный 215" xfId="3364"/>
     <cellStyle name="Обычный 215 2" xfId="2493"/>
     <cellStyle name="Обычный 215 3" xfId="2494"/>
     <cellStyle name="Обычный 215 4" xfId="2495"/>
+    <cellStyle name="Обычный 216" xfId="3365"/>
     <cellStyle name="Обычный 216 2" xfId="2496"/>
     <cellStyle name="Обычный 216 3" xfId="2497"/>
     <cellStyle name="Обычный 216 4" xfId="2498"/>
+    <cellStyle name="Обычный 217" xfId="3366"/>
+    <cellStyle name="Обычный 218" xfId="3367"/>
     <cellStyle name="Обычный 218 2" xfId="2499"/>
     <cellStyle name="Обычный 218 3" xfId="2500"/>
     <cellStyle name="Обычный 218 4" xfId="2501"/>
+    <cellStyle name="Обычный 219" xfId="3368"/>
     <cellStyle name="Обычный 219 2" xfId="2502"/>
     <cellStyle name="Обычный 219 3" xfId="2503"/>
     <cellStyle name="Обычный 219 4" xfId="2504"/>
+    <cellStyle name="Обычный 22" xfId="3369"/>
+    <cellStyle name="Обычный 220" xfId="3370"/>
     <cellStyle name="Обычный 220 2" xfId="2505"/>
     <cellStyle name="Обычный 220 3" xfId="2506"/>
     <cellStyle name="Обычный 220 4" xfId="2507"/>
+    <cellStyle name="Обычный 221" xfId="3371"/>
     <cellStyle name="Обычный 221 2" xfId="2508"/>
     <cellStyle name="Обычный 221 3" xfId="2509"/>
     <cellStyle name="Обычный 221 4" xfId="2510"/>
+    <cellStyle name="Обычный 221 5" xfId="3372"/>
+    <cellStyle name="Обычный 221 6" xfId="3373"/>
+    <cellStyle name="Обычный 222" xfId="3374"/>
     <cellStyle name="Обычный 222 2" xfId="2511"/>
     <cellStyle name="Обычный 222 3" xfId="2512"/>
     <cellStyle name="Обычный 222 4" xfId="2513"/>
+    <cellStyle name="Обычный 222 5" xfId="3375"/>
+    <cellStyle name="Обычный 222 6" xfId="3376"/>
+    <cellStyle name="Обычный 223" xfId="3377"/>
     <cellStyle name="Обычный 223 2" xfId="2514"/>
     <cellStyle name="Обычный 223 3" xfId="2515"/>
     <cellStyle name="Обычный 223 4" xfId="2516"/>
+    <cellStyle name="Обычный 223 5" xfId="3378"/>
+    <cellStyle name="Обычный 223 6" xfId="3379"/>
+    <cellStyle name="Обычный 224" xfId="3380"/>
     <cellStyle name="Обычный 224 2" xfId="2517"/>
     <cellStyle name="Обычный 224 3" xfId="2518"/>
     <cellStyle name="Обычный 224 4" xfId="2519"/>
+    <cellStyle name="Обычный 224 5" xfId="3381"/>
+    <cellStyle name="Обычный 224 6" xfId="3382"/>
+    <cellStyle name="Обычный 225" xfId="3383"/>
     <cellStyle name="Обычный 225 2" xfId="2520"/>
     <cellStyle name="Обычный 225 3" xfId="2521"/>
     <cellStyle name="Обычный 225 4" xfId="2522"/>
+    <cellStyle name="Обычный 226" xfId="3384"/>
     <cellStyle name="Обычный 226 2" xfId="2523"/>
     <cellStyle name="Обычный 226 3" xfId="2524"/>
     <cellStyle name="Обычный 226 4" xfId="2525"/>
+    <cellStyle name="Обычный 227" xfId="3385"/>
     <cellStyle name="Обычный 227 2" xfId="2526"/>
     <cellStyle name="Обычный 227 3" xfId="2527"/>
     <cellStyle name="Обычный 227 4" xfId="2528"/>
+    <cellStyle name="Обычный 228" xfId="3386"/>
     <cellStyle name="Обычный 228 2" xfId="2529"/>
     <cellStyle name="Обычный 228 3" xfId="2530"/>
     <cellStyle name="Обычный 228 4" xfId="2531"/>
+    <cellStyle name="Обычный 229" xfId="3387"/>
     <cellStyle name="Обычный 229 2" xfId="2532"/>
     <cellStyle name="Обычный 229 3" xfId="2533"/>
     <cellStyle name="Обычный 229 4" xfId="2534"/>
+    <cellStyle name="Обычный 23" xfId="3388"/>
+    <cellStyle name="Обычный 230" xfId="3389"/>
+    <cellStyle name="Обычный 231" xfId="3390"/>
     <cellStyle name="Обычный 231 2" xfId="2535"/>
     <cellStyle name="Обычный 231 3" xfId="2536"/>
     <cellStyle name="Обычный 231 4" xfId="2537"/>
+    <cellStyle name="Обычный 232" xfId="3391"/>
     <cellStyle name="Обычный 232 2" xfId="2538"/>
     <cellStyle name="Обычный 232 3" xfId="2539"/>
     <cellStyle name="Обычный 232 4" xfId="2540"/>
+    <cellStyle name="Обычный 233" xfId="3392"/>
     <cellStyle name="Обычный 233 2" xfId="2541"/>
     <cellStyle name="Обычный 233 3" xfId="2542"/>
     <cellStyle name="Обычный 233 4" xfId="2543"/>
+    <cellStyle name="Обычный 24" xfId="3393"/>
+    <cellStyle name="Обычный 25" xfId="3394"/>
     <cellStyle name="Обычный 256" xfId="2544"/>
+    <cellStyle name="Обычный 26" xfId="3395"/>
+    <cellStyle name="Обычный 27" xfId="3396"/>
+    <cellStyle name="Обычный 28" xfId="3397"/>
+    <cellStyle name="Обычный 29" xfId="3398"/>
     <cellStyle name="Обычный 3" xfId="2545"/>
     <cellStyle name="Обычный 3 10" xfId="2546"/>
     <cellStyle name="Обычный 3 10 2" xfId="2547"/>
     <cellStyle name="Обычный 3 10 3" xfId="2548"/>
     <cellStyle name="Обычный 3 10 4" xfId="2549"/>
     <cellStyle name="Обычный 3 10 5" xfId="2550"/>
     <cellStyle name="Обычный 3 10 6" xfId="2551"/>
+    <cellStyle name="Обычный 3 10 7" xfId="3400"/>
     <cellStyle name="Обычный 3 11" xfId="2552"/>
     <cellStyle name="Обычный 3 11 2" xfId="2553"/>
     <cellStyle name="Обычный 3 11 3" xfId="2554"/>
     <cellStyle name="Обычный 3 11 4" xfId="2555"/>
     <cellStyle name="Обычный 3 11 5" xfId="2556"/>
     <cellStyle name="Обычный 3 11 6" xfId="2557"/>
+    <cellStyle name="Обычный 3 11 7" xfId="3401"/>
     <cellStyle name="Обычный 3 12" xfId="2558"/>
     <cellStyle name="Обычный 3 12 2" xfId="2559"/>
     <cellStyle name="Обычный 3 12 3" xfId="2560"/>
     <cellStyle name="Обычный 3 12 4" xfId="2561"/>
     <cellStyle name="Обычный 3 12 5" xfId="2562"/>
     <cellStyle name="Обычный 3 12 6" xfId="2563"/>
+    <cellStyle name="Обычный 3 12 7" xfId="3402"/>
     <cellStyle name="Обычный 3 13" xfId="2564"/>
     <cellStyle name="Обычный 3 13 2" xfId="2565"/>
     <cellStyle name="Обычный 3 13 2 2" xfId="2566"/>
     <cellStyle name="Обычный 3 13 2 3" xfId="2567"/>
     <cellStyle name="Обычный 3 13 2 4" xfId="2568"/>
     <cellStyle name="Обычный 3 13 2 5" xfId="2569"/>
     <cellStyle name="Обычный 3 13 2 6" xfId="2570"/>
     <cellStyle name="Обычный 3 13 3" xfId="2571"/>
     <cellStyle name="Обычный 3 13 3 2" xfId="2572"/>
     <cellStyle name="Обычный 3 13 3 3" xfId="2573"/>
     <cellStyle name="Обычный 3 13 3 4" xfId="2574"/>
     <cellStyle name="Обычный 3 13 3 5" xfId="2575"/>
     <cellStyle name="Обычный 3 13 3 6" xfId="2576"/>
     <cellStyle name="Обычный 3 13 4" xfId="2577"/>
     <cellStyle name="Обычный 3 13 5" xfId="2578"/>
     <cellStyle name="Обычный 3 13 6" xfId="2579"/>
     <cellStyle name="Обычный 3 13 7" xfId="2580"/>
     <cellStyle name="Обычный 3 13 8" xfId="2581"/>
+    <cellStyle name="Обычный 3 13 9" xfId="3403"/>
     <cellStyle name="Обычный 3 14" xfId="2582"/>
     <cellStyle name="Обычный 3 14 2" xfId="2583"/>
     <cellStyle name="Обычный 3 14 2 2" xfId="2584"/>
     <cellStyle name="Обычный 3 14 2 3" xfId="2585"/>
     <cellStyle name="Обычный 3 14 2 4" xfId="2586"/>
     <cellStyle name="Обычный 3 14 2 5" xfId="2587"/>
     <cellStyle name="Обычный 3 14 2 6" xfId="2588"/>
     <cellStyle name="Обычный 3 14 3" xfId="2589"/>
     <cellStyle name="Обычный 3 14 3 2" xfId="2590"/>
     <cellStyle name="Обычный 3 14 3 3" xfId="2591"/>
     <cellStyle name="Обычный 3 14 3 4" xfId="2592"/>
     <cellStyle name="Обычный 3 14 3 5" xfId="2593"/>
     <cellStyle name="Обычный 3 14 3 6" xfId="2594"/>
     <cellStyle name="Обычный 3 14 4" xfId="2595"/>
     <cellStyle name="Обычный 3 14 5" xfId="2596"/>
     <cellStyle name="Обычный 3 14 6" xfId="2597"/>
     <cellStyle name="Обычный 3 14 7" xfId="2598"/>
     <cellStyle name="Обычный 3 14 8" xfId="2599"/>
+    <cellStyle name="Обычный 3 14 9" xfId="3404"/>
     <cellStyle name="Обычный 3 15" xfId="2600"/>
     <cellStyle name="Обычный 3 15 2" xfId="2601"/>
     <cellStyle name="Обычный 3 15 3" xfId="2602"/>
     <cellStyle name="Обычный 3 15 4" xfId="2603"/>
     <cellStyle name="Обычный 3 15 5" xfId="2604"/>
     <cellStyle name="Обычный 3 15 6" xfId="2605"/>
+    <cellStyle name="Обычный 3 15 7" xfId="3405"/>
     <cellStyle name="Обычный 3 16" xfId="2606"/>
+    <cellStyle name="Обычный 3 16 2" xfId="3406"/>
     <cellStyle name="Обычный 3 17" xfId="2607"/>
+    <cellStyle name="Обычный 3 17 2" xfId="3407"/>
     <cellStyle name="Обычный 3 18" xfId="2608"/>
+    <cellStyle name="Обычный 3 18 2" xfId="3408"/>
     <cellStyle name="Обычный 3 19" xfId="2609"/>
+    <cellStyle name="Обычный 3 19 2" xfId="3409"/>
     <cellStyle name="Обычный 3 2" xfId="2610"/>
     <cellStyle name="Обычный 3 2 2" xfId="2611"/>
     <cellStyle name="Обычный 3 2 3" xfId="2612"/>
     <cellStyle name="Обычный 3 2 4" xfId="2613"/>
     <cellStyle name="Обычный 3 2 5" xfId="2614"/>
     <cellStyle name="Обычный 3 2 6" xfId="2615"/>
+    <cellStyle name="Обычный 3 2 7" xfId="3410"/>
     <cellStyle name="Обычный 3 20" xfId="2616"/>
+    <cellStyle name="Обычный 3 20 2" xfId="3411"/>
+    <cellStyle name="Обычный 3 21" xfId="3412"/>
+    <cellStyle name="Обычный 3 22" xfId="3413"/>
+    <cellStyle name="Обычный 3 23" xfId="3414"/>
+    <cellStyle name="Обычный 3 24" xfId="3415"/>
+    <cellStyle name="Обычный 3 25" xfId="3416"/>
+    <cellStyle name="Обычный 3 26" xfId="3417"/>
+    <cellStyle name="Обычный 3 27" xfId="3418"/>
+    <cellStyle name="Обычный 3 28" xfId="3419"/>
+    <cellStyle name="Обычный 3 29" xfId="3420"/>
     <cellStyle name="Обычный 3 3" xfId="2617"/>
     <cellStyle name="Обычный 3 3 2" xfId="2618"/>
     <cellStyle name="Обычный 3 3 3" xfId="2619"/>
     <cellStyle name="Обычный 3 3 4" xfId="2620"/>
     <cellStyle name="Обычный 3 3 5" xfId="2621"/>
     <cellStyle name="Обычный 3 3 6" xfId="2622"/>
+    <cellStyle name="Обычный 3 3 7" xfId="3421"/>
+    <cellStyle name="Обычный 3 30" xfId="3422"/>
+    <cellStyle name="Обычный 3 31" xfId="3423"/>
+    <cellStyle name="Обычный 3 32" xfId="3424"/>
+    <cellStyle name="Обычный 3 33" xfId="3425"/>
+    <cellStyle name="Обычный 3 34" xfId="3426"/>
+    <cellStyle name="Обычный 3 35" xfId="3427"/>
+    <cellStyle name="Обычный 3 36" xfId="3428"/>
+    <cellStyle name="Обычный 3 37" xfId="3429"/>
+    <cellStyle name="Обычный 3 38" xfId="3430"/>
+    <cellStyle name="Обычный 3 39" xfId="3431"/>
     <cellStyle name="Обычный 3 4" xfId="2623"/>
     <cellStyle name="Обычный 3 4 2" xfId="2624"/>
     <cellStyle name="Обычный 3 4 3" xfId="2625"/>
     <cellStyle name="Обычный 3 4 4" xfId="2626"/>
     <cellStyle name="Обычный 3 4 5" xfId="2627"/>
     <cellStyle name="Обычный 3 4 6" xfId="2628"/>
+    <cellStyle name="Обычный 3 4 7" xfId="3432"/>
+    <cellStyle name="Обычный 3 40" xfId="3433"/>
+    <cellStyle name="Обычный 3 41" xfId="3434"/>
+    <cellStyle name="Обычный 3 42" xfId="3435"/>
+    <cellStyle name="Обычный 3 43" xfId="3436"/>
+    <cellStyle name="Обычный 3 44" xfId="3437"/>
+    <cellStyle name="Обычный 3 45" xfId="3438"/>
+    <cellStyle name="Обычный 3 46" xfId="3439"/>
+    <cellStyle name="Обычный 3 47" xfId="3440"/>
+    <cellStyle name="Обычный 3 48" xfId="3441"/>
+    <cellStyle name="Обычный 3 49" xfId="3442"/>
     <cellStyle name="Обычный 3 5" xfId="2629"/>
     <cellStyle name="Обычный 3 5 2" xfId="2630"/>
     <cellStyle name="Обычный 3 5 3" xfId="2631"/>
     <cellStyle name="Обычный 3 5 4" xfId="2632"/>
     <cellStyle name="Обычный 3 5 5" xfId="2633"/>
     <cellStyle name="Обычный 3 5 6" xfId="2634"/>
+    <cellStyle name="Обычный 3 5 7" xfId="3443"/>
+    <cellStyle name="Обычный 3 50" xfId="3444"/>
+    <cellStyle name="Обычный 3 51" xfId="3445"/>
+    <cellStyle name="Обычный 3 52" xfId="3446"/>
+    <cellStyle name="Обычный 3 53" xfId="3447"/>
+    <cellStyle name="Обычный 3 54" xfId="3448"/>
+    <cellStyle name="Обычный 3 55" xfId="3449"/>
+    <cellStyle name="Обычный 3 56" xfId="3450"/>
+    <cellStyle name="Обычный 3 57" xfId="3451"/>
+    <cellStyle name="Обычный 3 58" xfId="3452"/>
+    <cellStyle name="Обычный 3 59" xfId="3453"/>
     <cellStyle name="Обычный 3 6" xfId="2635"/>
     <cellStyle name="Обычный 3 6 2" xfId="2636"/>
     <cellStyle name="Обычный 3 6 3" xfId="2637"/>
     <cellStyle name="Обычный 3 6 4" xfId="2638"/>
     <cellStyle name="Обычный 3 6 5" xfId="2639"/>
     <cellStyle name="Обычный 3 6 6" xfId="2640"/>
+    <cellStyle name="Обычный 3 6 7" xfId="3454"/>
+    <cellStyle name="Обычный 3 60" xfId="3455"/>
+    <cellStyle name="Обычный 3 61" xfId="3399"/>
     <cellStyle name="Обычный 3 7" xfId="2641"/>
     <cellStyle name="Обычный 3 7 2" xfId="2642"/>
     <cellStyle name="Обычный 3 7 3" xfId="2643"/>
     <cellStyle name="Обычный 3 7 4" xfId="2644"/>
     <cellStyle name="Обычный 3 7 5" xfId="2645"/>
     <cellStyle name="Обычный 3 7 6" xfId="2646"/>
+    <cellStyle name="Обычный 3 7 7" xfId="3456"/>
     <cellStyle name="Обычный 3 8" xfId="2647"/>
     <cellStyle name="Обычный 3 8 2" xfId="2648"/>
     <cellStyle name="Обычный 3 8 3" xfId="2649"/>
     <cellStyle name="Обычный 3 8 4" xfId="2650"/>
     <cellStyle name="Обычный 3 8 5" xfId="2651"/>
     <cellStyle name="Обычный 3 8 6" xfId="2652"/>
+    <cellStyle name="Обычный 3 8 7" xfId="3457"/>
     <cellStyle name="Обычный 3 9" xfId="2653"/>
     <cellStyle name="Обычный 3 9 2" xfId="2654"/>
     <cellStyle name="Обычный 3 9 3" xfId="2655"/>
     <cellStyle name="Обычный 3 9 4" xfId="2656"/>
     <cellStyle name="Обычный 3 9 5" xfId="2657"/>
     <cellStyle name="Обычный 3 9 6" xfId="2658"/>
+    <cellStyle name="Обычный 3 9 7" xfId="3458"/>
     <cellStyle name="Обычный 3_Б-17-10-Г_2019" xfId="2659"/>
+    <cellStyle name="Обычный 30" xfId="3459"/>
     <cellStyle name="Обычный 30 2" xfId="2660"/>
+    <cellStyle name="Обычный 31" xfId="3460"/>
+    <cellStyle name="Обычный 32" xfId="3461"/>
+    <cellStyle name="Обычный 33" xfId="3462"/>
+    <cellStyle name="Обычный 34" xfId="3463"/>
+    <cellStyle name="Обычный 35" xfId="3464"/>
+    <cellStyle name="Обычный 36" xfId="3465"/>
+    <cellStyle name="Обычный 37 2" xfId="3466"/>
+    <cellStyle name="Обычный 37 3" xfId="3467"/>
+    <cellStyle name="Обычный 37 4" xfId="3468"/>
+    <cellStyle name="Обычный 38 2" xfId="3469"/>
+    <cellStyle name="Обычный 38 3" xfId="3470"/>
+    <cellStyle name="Обычный 38 4" xfId="3471"/>
+    <cellStyle name="Обычный 39 2" xfId="3472"/>
+    <cellStyle name="Обычный 39 3" xfId="3473"/>
+    <cellStyle name="Обычный 39 4" xfId="3474"/>
     <cellStyle name="Обычный 4" xfId="2661"/>
     <cellStyle name="Обычный 4 10" xfId="2662"/>
     <cellStyle name="Обычный 4 10 2" xfId="2663"/>
     <cellStyle name="Обычный 4 10 3" xfId="2664"/>
     <cellStyle name="Обычный 4 10 4" xfId="2665"/>
     <cellStyle name="Обычный 4 10 5" xfId="2666"/>
     <cellStyle name="Обычный 4 10 6" xfId="2667"/>
     <cellStyle name="Обычный 4 11" xfId="2668"/>
     <cellStyle name="Обычный 4 12" xfId="2669"/>
     <cellStyle name="Обычный 4 13" xfId="2670"/>
     <cellStyle name="Обычный 4 14" xfId="2671"/>
     <cellStyle name="Обычный 4 15" xfId="2672"/>
     <cellStyle name="Обычный 4 2" xfId="2673"/>
     <cellStyle name="Обычный 4 2 2" xfId="2674"/>
     <cellStyle name="Обычный 4 2 3" xfId="2675"/>
     <cellStyle name="Обычный 4 2 4" xfId="2676"/>
     <cellStyle name="Обычный 4 2 5" xfId="2677"/>
     <cellStyle name="Обычный 4 2 6" xfId="2678"/>
+    <cellStyle name="Обычный 4 2 7" xfId="3475"/>
     <cellStyle name="Обычный 4 3" xfId="2679"/>
     <cellStyle name="Обычный 4 3 2" xfId="2680"/>
     <cellStyle name="Обычный 4 3 3" xfId="2681"/>
     <cellStyle name="Обычный 4 3 4" xfId="2682"/>
     <cellStyle name="Обычный 4 3 5" xfId="2683"/>
     <cellStyle name="Обычный 4 3 6" xfId="2684"/>
     <cellStyle name="Обычный 4 4" xfId="2685"/>
     <cellStyle name="Обычный 4 4 2" xfId="2686"/>
     <cellStyle name="Обычный 4 4 3" xfId="2687"/>
     <cellStyle name="Обычный 4 4 4" xfId="2688"/>
     <cellStyle name="Обычный 4 4 5" xfId="2689"/>
     <cellStyle name="Обычный 4 4 6" xfId="2690"/>
     <cellStyle name="Обычный 4 5" xfId="2691"/>
     <cellStyle name="Обычный 4 5 2" xfId="2692"/>
     <cellStyle name="Обычный 4 5 3" xfId="2693"/>
     <cellStyle name="Обычный 4 5 4" xfId="2694"/>
     <cellStyle name="Обычный 4 5 5" xfId="2695"/>
     <cellStyle name="Обычный 4 5 6" xfId="2696"/>
     <cellStyle name="Обычный 4 6" xfId="2697"/>
     <cellStyle name="Обычный 4 6 2" xfId="2698"/>
     <cellStyle name="Обычный 4 6 3" xfId="2699"/>
     <cellStyle name="Обычный 4 6 4" xfId="2700"/>
     <cellStyle name="Обычный 4 6 5" xfId="2701"/>
     <cellStyle name="Обычный 4 6 6" xfId="2702"/>
     <cellStyle name="Обычный 4 7" xfId="2703"/>
@@ -6461,183 +7699,273 @@
     <cellStyle name="Обычный 4 7 6" xfId="2708"/>
     <cellStyle name="Обычный 4 8" xfId="2709"/>
     <cellStyle name="Обычный 4 8 2" xfId="2710"/>
     <cellStyle name="Обычный 4 8 3" xfId="2711"/>
     <cellStyle name="Обычный 4 8 4" xfId="2712"/>
     <cellStyle name="Обычный 4 8 5" xfId="2713"/>
     <cellStyle name="Обычный 4 8 6" xfId="2714"/>
     <cellStyle name="Обычный 4 9" xfId="2715"/>
     <cellStyle name="Обычный 4 9 2" xfId="2716"/>
     <cellStyle name="Обычный 4 9 2 2" xfId="2717"/>
     <cellStyle name="Обычный 4 9 2 3" xfId="2718"/>
     <cellStyle name="Обычный 4 9 2 4" xfId="2719"/>
     <cellStyle name="Обычный 4 9 2 5" xfId="2720"/>
     <cellStyle name="Обычный 4 9 2 6" xfId="2721"/>
     <cellStyle name="Обычный 4 9 3" xfId="2722"/>
     <cellStyle name="Обычный 4 9 3 2" xfId="2723"/>
     <cellStyle name="Обычный 4 9 3 3" xfId="2724"/>
     <cellStyle name="Обычный 4 9 3 4" xfId="2725"/>
     <cellStyle name="Обычный 4 9 3 5" xfId="2726"/>
     <cellStyle name="Обычный 4 9 3 6" xfId="2727"/>
     <cellStyle name="Обычный 4 9 4" xfId="2728"/>
     <cellStyle name="Обычный 4 9 5" xfId="2729"/>
     <cellStyle name="Обычный 4 9 6" xfId="2730"/>
     <cellStyle name="Обычный 4 9 7" xfId="2731"/>
     <cellStyle name="Обычный 4 9 8" xfId="2732"/>
+    <cellStyle name="Обычный 40 2" xfId="3476"/>
+    <cellStyle name="Обычный 40 3" xfId="3477"/>
+    <cellStyle name="Обычный 40 4" xfId="3478"/>
+    <cellStyle name="Обычный 41" xfId="3479"/>
+    <cellStyle name="Обычный 42" xfId="3480"/>
+    <cellStyle name="Обычный 43" xfId="3481"/>
+    <cellStyle name="Обычный 44" xfId="3482"/>
+    <cellStyle name="Обычный 45" xfId="3483"/>
+    <cellStyle name="Обычный 46" xfId="3484"/>
+    <cellStyle name="Обычный 47" xfId="3485"/>
+    <cellStyle name="Обычный 48" xfId="3486"/>
+    <cellStyle name="Обычный 49" xfId="3487"/>
     <cellStyle name="Обычный 5" xfId="2733"/>
     <cellStyle name="Обычный 5 10" xfId="2734"/>
     <cellStyle name="Обычный 5 11" xfId="2735"/>
     <cellStyle name="Обычный 5 12" xfId="2736"/>
     <cellStyle name="Обычный 5 13" xfId="2737"/>
     <cellStyle name="Обычный 5 14" xfId="2738"/>
     <cellStyle name="Обычный 5 15" xfId="2739"/>
     <cellStyle name="Обычный 5 16" xfId="2740"/>
     <cellStyle name="Обычный 5 17" xfId="2741"/>
     <cellStyle name="Обычный 5 18" xfId="2742"/>
     <cellStyle name="Обычный 5 19" xfId="2743"/>
     <cellStyle name="Обычный 5 2" xfId="2744"/>
     <cellStyle name="Обычный 5 2 2" xfId="2745"/>
     <cellStyle name="Обычный 5 2 3" xfId="2746"/>
     <cellStyle name="Обычный 5 2 4" xfId="2747"/>
     <cellStyle name="Обычный 5 2 5" xfId="2748"/>
     <cellStyle name="Обычный 5 2 6" xfId="2749"/>
     <cellStyle name="Обычный 5 20" xfId="2750"/>
     <cellStyle name="Обычный 5 21" xfId="2751"/>
     <cellStyle name="Обычный 5 22" xfId="2752"/>
+    <cellStyle name="Обычный 5 23" xfId="3488"/>
     <cellStyle name="Обычный 5 3" xfId="2753"/>
     <cellStyle name="Обычный 5 3 2" xfId="2754"/>
     <cellStyle name="Обычный 5 3 3" xfId="2755"/>
     <cellStyle name="Обычный 5 3 4" xfId="2756"/>
     <cellStyle name="Обычный 5 3 5" xfId="2757"/>
     <cellStyle name="Обычный 5 3 6" xfId="2758"/>
     <cellStyle name="Обычный 5 4" xfId="2759"/>
     <cellStyle name="Обычный 5 4 2" xfId="2760"/>
     <cellStyle name="Обычный 5 4 3" xfId="2761"/>
     <cellStyle name="Обычный 5 4 4" xfId="2762"/>
     <cellStyle name="Обычный 5 4 5" xfId="2763"/>
     <cellStyle name="Обычный 5 4 6" xfId="2764"/>
     <cellStyle name="Обычный 5 5" xfId="2765"/>
     <cellStyle name="Обычный 5 5 2" xfId="2766"/>
     <cellStyle name="Обычный 5 5 3" xfId="2767"/>
     <cellStyle name="Обычный 5 5 4" xfId="2768"/>
     <cellStyle name="Обычный 5 5 5" xfId="2769"/>
     <cellStyle name="Обычный 5 5 6" xfId="2770"/>
     <cellStyle name="Обычный 5 6" xfId="2771"/>
     <cellStyle name="Обычный 5 6 2" xfId="2772"/>
     <cellStyle name="Обычный 5 6 2 2" xfId="2773"/>
     <cellStyle name="Обычный 5 6 2 2 2" xfId="2774"/>
     <cellStyle name="Обычный 5 6 2 2 2 2" xfId="2775"/>
     <cellStyle name="Обычный 5 6 2 2 3" xfId="2776"/>
     <cellStyle name="Обычный 5 6 2 3" xfId="2777"/>
     <cellStyle name="Обычный 5 6 2 3 2" xfId="2778"/>
     <cellStyle name="Обычный 5 6 3" xfId="2779"/>
     <cellStyle name="Обычный 5 6 4" xfId="2780"/>
     <cellStyle name="Обычный 5 6 4 2" xfId="2781"/>
     <cellStyle name="Обычный 5 6 5" xfId="2782"/>
     <cellStyle name="Обычный 5 7" xfId="2783"/>
     <cellStyle name="Обычный 5 8" xfId="2784"/>
     <cellStyle name="Обычный 5 9" xfId="2785"/>
+    <cellStyle name="Обычный 50" xfId="3489"/>
     <cellStyle name="Обычный 50 2" xfId="2786"/>
+    <cellStyle name="Обычный 51" xfId="3490"/>
+    <cellStyle name="Обычный 52" xfId="3491"/>
+    <cellStyle name="Обычный 53" xfId="3492"/>
+    <cellStyle name="Обычный 54" xfId="3493"/>
+    <cellStyle name="Обычный 55" xfId="3494"/>
+    <cellStyle name="Обычный 56" xfId="3495"/>
+    <cellStyle name="Обычный 57" xfId="3496"/>
     <cellStyle name="Обычный 57 2" xfId="2787"/>
+    <cellStyle name="Обычный 58" xfId="3497"/>
+    <cellStyle name="Обычный 58 10" xfId="3498"/>
+    <cellStyle name="Обычный 58 11" xfId="3499"/>
+    <cellStyle name="Обычный 58 12" xfId="3500"/>
+    <cellStyle name="Обычный 58 13" xfId="3501"/>
+    <cellStyle name="Обычный 58 14" xfId="3502"/>
+    <cellStyle name="Обычный 58 15" xfId="3503"/>
+    <cellStyle name="Обычный 58 16" xfId="3504"/>
+    <cellStyle name="Обычный 58 17" xfId="3505"/>
+    <cellStyle name="Обычный 58 18" xfId="3506"/>
+    <cellStyle name="Обычный 58 19" xfId="3507"/>
     <cellStyle name="Обычный 58 2" xfId="2788"/>
+    <cellStyle name="Обычный 58 2 2" xfId="3508"/>
+    <cellStyle name="Обычный 58 20" xfId="3509"/>
+    <cellStyle name="Обычный 58 21" xfId="3510"/>
+    <cellStyle name="Обычный 58 22" xfId="3511"/>
+    <cellStyle name="Обычный 58 23" xfId="3512"/>
+    <cellStyle name="Обычный 58 3" xfId="3513"/>
+    <cellStyle name="Обычный 58 4" xfId="3514"/>
+    <cellStyle name="Обычный 58 5" xfId="3515"/>
+    <cellStyle name="Обычный 58 6" xfId="3516"/>
+    <cellStyle name="Обычный 58 7" xfId="3517"/>
+    <cellStyle name="Обычный 58 8" xfId="3518"/>
+    <cellStyle name="Обычный 58 9" xfId="3519"/>
+    <cellStyle name="Обычный 59" xfId="3520"/>
     <cellStyle name="Обычный 59 2" xfId="2789"/>
     <cellStyle name="Обычный 6" xfId="2790"/>
     <cellStyle name="Обычный 6 10" xfId="2791"/>
     <cellStyle name="Обычный 6 11" xfId="2792"/>
     <cellStyle name="Обычный 6 12" xfId="2793"/>
     <cellStyle name="Обычный 6 13" xfId="2794"/>
     <cellStyle name="Обычный 6 14" xfId="2795"/>
     <cellStyle name="Обычный 6 15" xfId="2796"/>
     <cellStyle name="Обычный 6 16" xfId="2797"/>
     <cellStyle name="Обычный 6 17" xfId="2798"/>
+    <cellStyle name="Обычный 6 18" xfId="3521"/>
     <cellStyle name="Обычный 6 2" xfId="2799"/>
     <cellStyle name="Обычный 6 2 2" xfId="2800"/>
     <cellStyle name="Обычный 6 2 3" xfId="2801"/>
     <cellStyle name="Обычный 6 2 4" xfId="2802"/>
     <cellStyle name="Обычный 6 2 5" xfId="2803"/>
     <cellStyle name="Обычный 6 2 6" xfId="2804"/>
     <cellStyle name="Обычный 6 3" xfId="2805"/>
     <cellStyle name="Обычный 6 3 2" xfId="2806"/>
     <cellStyle name="Обычный 6 3 3" xfId="2807"/>
     <cellStyle name="Обычный 6 3 4" xfId="2808"/>
     <cellStyle name="Обычный 6 3 5" xfId="2809"/>
     <cellStyle name="Обычный 6 3 6" xfId="2810"/>
     <cellStyle name="Обычный 6 4" xfId="2811"/>
     <cellStyle name="Обычный 6 5" xfId="2812"/>
     <cellStyle name="Обычный 6 6" xfId="2813"/>
     <cellStyle name="Обычный 6 7" xfId="2814"/>
     <cellStyle name="Обычный 6 8" xfId="2815"/>
     <cellStyle name="Обычный 6 9" xfId="2816"/>
+    <cellStyle name="Обычный 60" xfId="3522"/>
     <cellStyle name="Обычный 60 2" xfId="2817"/>
+    <cellStyle name="Обычный 61" xfId="3523"/>
     <cellStyle name="Обычный 61 2" xfId="2818"/>
+    <cellStyle name="Обычный 62" xfId="3524"/>
     <cellStyle name="Обычный 62 2" xfId="2819"/>
+    <cellStyle name="Обычный 63" xfId="3525"/>
+    <cellStyle name="Обычный 64" xfId="3526"/>
     <cellStyle name="Обычный 64 2" xfId="2820"/>
+    <cellStyle name="Обычный 65" xfId="3527"/>
     <cellStyle name="Обычный 65 2" xfId="2821"/>
+    <cellStyle name="Обычный 66" xfId="3528"/>
+    <cellStyle name="Обычный 67" xfId="3529"/>
+    <cellStyle name="Обычный 68" xfId="3530"/>
     <cellStyle name="Обычный 68 2" xfId="2822"/>
+    <cellStyle name="Обычный 69" xfId="3531"/>
     <cellStyle name="Обычный 7" xfId="2823"/>
     <cellStyle name="Обычный 7 2" xfId="2824"/>
     <cellStyle name="Обычный 7 2 2" xfId="2825"/>
     <cellStyle name="Обычный 7 2 3" xfId="2826"/>
     <cellStyle name="Обычный 7 2 4" xfId="2827"/>
     <cellStyle name="Обычный 7 2 5" xfId="2828"/>
     <cellStyle name="Обычный 7 2 6" xfId="2829"/>
     <cellStyle name="Обычный 7 3" xfId="2830"/>
     <cellStyle name="Обычный 7 4" xfId="2831"/>
+    <cellStyle name="Обычный 7 5" xfId="3532"/>
+    <cellStyle name="Обычный 70" xfId="3533"/>
+    <cellStyle name="Обычный 71" xfId="3534"/>
+    <cellStyle name="Обычный 72" xfId="3535"/>
+    <cellStyle name="Обычный 73" xfId="3536"/>
+    <cellStyle name="Обычный 74" xfId="3537"/>
     <cellStyle name="Обычный 74 2" xfId="2832"/>
+    <cellStyle name="Обычный 75" xfId="3538"/>
     <cellStyle name="Обычный 75 2" xfId="2833"/>
     <cellStyle name="Обычный 75 3" xfId="2834"/>
     <cellStyle name="Обычный 75 4" xfId="2835"/>
     <cellStyle name="Обычный 75 5" xfId="2836"/>
+    <cellStyle name="Обычный 76" xfId="3539"/>
     <cellStyle name="Обычный 76 2" xfId="2837"/>
+    <cellStyle name="Обычный 77" xfId="3540"/>
     <cellStyle name="Обычный 77 2" xfId="2838"/>
     <cellStyle name="Обычный 77 3" xfId="2839"/>
     <cellStyle name="Обычный 77 4" xfId="2840"/>
+    <cellStyle name="Обычный 78" xfId="3541"/>
     <cellStyle name="Обычный 78 2" xfId="2841"/>
     <cellStyle name="Обычный 78 3" xfId="2842"/>
     <cellStyle name="Обычный 78 4" xfId="2843"/>
     <cellStyle name="Обычный 78 5" xfId="2844"/>
+    <cellStyle name="Обычный 79" xfId="3542"/>
     <cellStyle name="Обычный 79 2" xfId="2845"/>
     <cellStyle name="Обычный 8" xfId="2846"/>
     <cellStyle name="Обычный 8 2" xfId="2847"/>
     <cellStyle name="Обычный 8 3" xfId="2848"/>
     <cellStyle name="Обычный 8 4" xfId="2849"/>
     <cellStyle name="Обычный 8 5" xfId="2850"/>
     <cellStyle name="Обычный 8 6" xfId="2851"/>
     <cellStyle name="Обычный 8 7" xfId="2852"/>
+    <cellStyle name="Обычный 8 8" xfId="3543"/>
+    <cellStyle name="Обычный 80" xfId="3544"/>
     <cellStyle name="Обычный 80 2" xfId="2853"/>
     <cellStyle name="Обычный 80 3" xfId="2854"/>
     <cellStyle name="Обычный 80 4" xfId="2855"/>
     <cellStyle name="Обычный 80 5" xfId="2856"/>
+    <cellStyle name="Обычный 81" xfId="3545"/>
     <cellStyle name="Обычный 81 2" xfId="2857"/>
+    <cellStyle name="Обычный 82" xfId="3546"/>
     <cellStyle name="Обычный 82 2" xfId="2858"/>
+    <cellStyle name="Обычный 83" xfId="3547"/>
+    <cellStyle name="Обычный 84" xfId="3548"/>
+    <cellStyle name="Обычный 85" xfId="3549"/>
+    <cellStyle name="Обычный 86" xfId="3550"/>
+    <cellStyle name="Обычный 87" xfId="3551"/>
+    <cellStyle name="Обычный 88" xfId="3552"/>
+    <cellStyle name="Обычный 89" xfId="3553"/>
     <cellStyle name="Обычный 9" xfId="2859"/>
+    <cellStyle name="Обычный 9 2" xfId="3554"/>
+    <cellStyle name="Обычный 90" xfId="3555"/>
+    <cellStyle name="Обычный 91" xfId="3556"/>
     <cellStyle name="Обычный 91 2" xfId="2860"/>
+    <cellStyle name="Обычный 92" xfId="3557"/>
     <cellStyle name="Обычный 92 2" xfId="2861"/>
+    <cellStyle name="Обычный 93" xfId="3558"/>
+    <cellStyle name="Обычный 94" xfId="3559"/>
+    <cellStyle name="Обычный 95" xfId="3560"/>
+    <cellStyle name="Обычный 96" xfId="3561"/>
     <cellStyle name="Обычный 96 2" xfId="2862"/>
+    <cellStyle name="Обычный 97" xfId="3562"/>
     <cellStyle name="Обычный 97 2" xfId="2863"/>
+    <cellStyle name="Обычный 98" xfId="3563"/>
     <cellStyle name="Обычный 98 2" xfId="2864"/>
+    <cellStyle name="Обычный 99" xfId="3564"/>
     <cellStyle name="Обычный 99 2" xfId="2865"/>
+    <cellStyle name="Обычный 99 2 2" xfId="3565"/>
     <cellStyle name="Плохой 10" xfId="2866"/>
     <cellStyle name="Плохой 11" xfId="2867"/>
     <cellStyle name="Плохой 12" xfId="2868"/>
     <cellStyle name="Плохой 13" xfId="2869"/>
     <cellStyle name="Плохой 14" xfId="2870"/>
     <cellStyle name="Плохой 15" xfId="2871"/>
     <cellStyle name="Плохой 16" xfId="2872"/>
     <cellStyle name="Плохой 2" xfId="2873"/>
     <cellStyle name="Плохой 2 10" xfId="2874"/>
     <cellStyle name="Плохой 2 11" xfId="2875"/>
     <cellStyle name="Плохой 2 12" xfId="2876"/>
     <cellStyle name="Плохой 2 13" xfId="2877"/>
     <cellStyle name="Плохой 2 14" xfId="2878"/>
     <cellStyle name="Плохой 2 15" xfId="2879"/>
     <cellStyle name="Плохой 2 2" xfId="2880"/>
     <cellStyle name="Плохой 2 3" xfId="2881"/>
     <cellStyle name="Плохой 2 4" xfId="2882"/>
     <cellStyle name="Плохой 2 5" xfId="2883"/>
     <cellStyle name="Плохой 2 6" xfId="2884"/>
     <cellStyle name="Плохой 2 7" xfId="2885"/>
     <cellStyle name="Плохой 2 8" xfId="2886"/>
     <cellStyle name="Плохой 2 9" xfId="2887"/>
     <cellStyle name="Плохой 3" xfId="2888"/>
     <cellStyle name="Плохой 4" xfId="2889"/>
     <cellStyle name="Плохой 5" xfId="2890"/>
@@ -6783,51 +8111,51 @@
     <cellStyle name="Хороший 2 7" xfId="3030"/>
     <cellStyle name="Хороший 2 8" xfId="3031"/>
     <cellStyle name="Хороший 2 9" xfId="3032"/>
     <cellStyle name="Хороший 3" xfId="3033"/>
     <cellStyle name="Хороший 4" xfId="3034"/>
     <cellStyle name="Хороший 5" xfId="3035"/>
     <cellStyle name="Хороший 6" xfId="3036"/>
     <cellStyle name="Хороший 7" xfId="3037"/>
     <cellStyle name="Хороший 8" xfId="3038"/>
     <cellStyle name="Хороший 9" xfId="3039"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7072,89 +8400,466 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.khamidullina@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.7109375" customWidth="1"/>
+    <col min="2" max="2" width="81.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="13.5" customHeight="1"/>
+    <row r="2" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="57" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="24" customHeight="1">
+      <c r="A3" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A4" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="72" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="70" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="70" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="114.95" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="59" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="60" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="71" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="40.5" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="59" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="59"/>
+    </row>
+    <row r="12" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A12" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A13" s="68" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A14" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="53"/>
+    </row>
+    <row r="15" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A15" s="68" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A16" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="52">
+        <v>46283</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="61">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="54">
+        <v>77112507401</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="64"/>
+    <col min="2" max="2" width="104.85546875" style="64" customWidth="1"/>
+    <col min="3" max="257" width="9.140625" style="64"/>
+    <col min="258" max="258" width="104.85546875" style="64" customWidth="1"/>
+    <col min="259" max="513" width="9.140625" style="64"/>
+    <col min="514" max="514" width="104.85546875" style="64" customWidth="1"/>
+    <col min="515" max="769" width="9.140625" style="64"/>
+    <col min="770" max="770" width="104.85546875" style="64" customWidth="1"/>
+    <col min="771" max="1025" width="9.140625" style="64"/>
+    <col min="1026" max="1026" width="104.85546875" style="64" customWidth="1"/>
+    <col min="1027" max="1281" width="9.140625" style="64"/>
+    <col min="1282" max="1282" width="104.85546875" style="64" customWidth="1"/>
+    <col min="1283" max="1537" width="9.140625" style="64"/>
+    <col min="1538" max="1538" width="104.85546875" style="64" customWidth="1"/>
+    <col min="1539" max="1793" width="9.140625" style="64"/>
+    <col min="1794" max="1794" width="104.85546875" style="64" customWidth="1"/>
+    <col min="1795" max="2049" width="9.140625" style="64"/>
+    <col min="2050" max="2050" width="104.85546875" style="64" customWidth="1"/>
+    <col min="2051" max="2305" width="9.140625" style="64"/>
+    <col min="2306" max="2306" width="104.85546875" style="64" customWidth="1"/>
+    <col min="2307" max="2561" width="9.140625" style="64"/>
+    <col min="2562" max="2562" width="104.85546875" style="64" customWidth="1"/>
+    <col min="2563" max="2817" width="9.140625" style="64"/>
+    <col min="2818" max="2818" width="104.85546875" style="64" customWidth="1"/>
+    <col min="2819" max="3073" width="9.140625" style="64"/>
+    <col min="3074" max="3074" width="104.85546875" style="64" customWidth="1"/>
+    <col min="3075" max="3329" width="9.140625" style="64"/>
+    <col min="3330" max="3330" width="104.85546875" style="64" customWidth="1"/>
+    <col min="3331" max="3585" width="9.140625" style="64"/>
+    <col min="3586" max="3586" width="104.85546875" style="64" customWidth="1"/>
+    <col min="3587" max="3841" width="9.140625" style="64"/>
+    <col min="3842" max="3842" width="104.85546875" style="64" customWidth="1"/>
+    <col min="3843" max="4097" width="9.140625" style="64"/>
+    <col min="4098" max="4098" width="104.85546875" style="64" customWidth="1"/>
+    <col min="4099" max="4353" width="9.140625" style="64"/>
+    <col min="4354" max="4354" width="104.85546875" style="64" customWidth="1"/>
+    <col min="4355" max="4609" width="9.140625" style="64"/>
+    <col min="4610" max="4610" width="104.85546875" style="64" customWidth="1"/>
+    <col min="4611" max="4865" width="9.140625" style="64"/>
+    <col min="4866" max="4866" width="104.85546875" style="64" customWidth="1"/>
+    <col min="4867" max="5121" width="9.140625" style="64"/>
+    <col min="5122" max="5122" width="104.85546875" style="64" customWidth="1"/>
+    <col min="5123" max="5377" width="9.140625" style="64"/>
+    <col min="5378" max="5378" width="104.85546875" style="64" customWidth="1"/>
+    <col min="5379" max="5633" width="9.140625" style="64"/>
+    <col min="5634" max="5634" width="104.85546875" style="64" customWidth="1"/>
+    <col min="5635" max="5889" width="9.140625" style="64"/>
+    <col min="5890" max="5890" width="104.85546875" style="64" customWidth="1"/>
+    <col min="5891" max="6145" width="9.140625" style="64"/>
+    <col min="6146" max="6146" width="104.85546875" style="64" customWidth="1"/>
+    <col min="6147" max="6401" width="9.140625" style="64"/>
+    <col min="6402" max="6402" width="104.85546875" style="64" customWidth="1"/>
+    <col min="6403" max="6657" width="9.140625" style="64"/>
+    <col min="6658" max="6658" width="104.85546875" style="64" customWidth="1"/>
+    <col min="6659" max="6913" width="9.140625" style="64"/>
+    <col min="6914" max="6914" width="104.85546875" style="64" customWidth="1"/>
+    <col min="6915" max="7169" width="9.140625" style="64"/>
+    <col min="7170" max="7170" width="104.85546875" style="64" customWidth="1"/>
+    <col min="7171" max="7425" width="9.140625" style="64"/>
+    <col min="7426" max="7426" width="104.85546875" style="64" customWidth="1"/>
+    <col min="7427" max="7681" width="9.140625" style="64"/>
+    <col min="7682" max="7682" width="104.85546875" style="64" customWidth="1"/>
+    <col min="7683" max="7937" width="9.140625" style="64"/>
+    <col min="7938" max="7938" width="104.85546875" style="64" customWidth="1"/>
+    <col min="7939" max="8193" width="9.140625" style="64"/>
+    <col min="8194" max="8194" width="104.85546875" style="64" customWidth="1"/>
+    <col min="8195" max="8449" width="9.140625" style="64"/>
+    <col min="8450" max="8450" width="104.85546875" style="64" customWidth="1"/>
+    <col min="8451" max="8705" width="9.140625" style="64"/>
+    <col min="8706" max="8706" width="104.85546875" style="64" customWidth="1"/>
+    <col min="8707" max="8961" width="9.140625" style="64"/>
+    <col min="8962" max="8962" width="104.85546875" style="64" customWidth="1"/>
+    <col min="8963" max="9217" width="9.140625" style="64"/>
+    <col min="9218" max="9218" width="104.85546875" style="64" customWidth="1"/>
+    <col min="9219" max="9473" width="9.140625" style="64"/>
+    <col min="9474" max="9474" width="104.85546875" style="64" customWidth="1"/>
+    <col min="9475" max="9729" width="9.140625" style="64"/>
+    <col min="9730" max="9730" width="104.85546875" style="64" customWidth="1"/>
+    <col min="9731" max="9985" width="9.140625" style="64"/>
+    <col min="9986" max="9986" width="104.85546875" style="64" customWidth="1"/>
+    <col min="9987" max="10241" width="9.140625" style="64"/>
+    <col min="10242" max="10242" width="104.85546875" style="64" customWidth="1"/>
+    <col min="10243" max="10497" width="9.140625" style="64"/>
+    <col min="10498" max="10498" width="104.85546875" style="64" customWidth="1"/>
+    <col min="10499" max="10753" width="9.140625" style="64"/>
+    <col min="10754" max="10754" width="104.85546875" style="64" customWidth="1"/>
+    <col min="10755" max="11009" width="9.140625" style="64"/>
+    <col min="11010" max="11010" width="104.85546875" style="64" customWidth="1"/>
+    <col min="11011" max="11265" width="9.140625" style="64"/>
+    <col min="11266" max="11266" width="104.85546875" style="64" customWidth="1"/>
+    <col min="11267" max="11521" width="9.140625" style="64"/>
+    <col min="11522" max="11522" width="104.85546875" style="64" customWidth="1"/>
+    <col min="11523" max="11777" width="9.140625" style="64"/>
+    <col min="11778" max="11778" width="104.85546875" style="64" customWidth="1"/>
+    <col min="11779" max="12033" width="9.140625" style="64"/>
+    <col min="12034" max="12034" width="104.85546875" style="64" customWidth="1"/>
+    <col min="12035" max="12289" width="9.140625" style="64"/>
+    <col min="12290" max="12290" width="104.85546875" style="64" customWidth="1"/>
+    <col min="12291" max="12545" width="9.140625" style="64"/>
+    <col min="12546" max="12546" width="104.85546875" style="64" customWidth="1"/>
+    <col min="12547" max="12801" width="9.140625" style="64"/>
+    <col min="12802" max="12802" width="104.85546875" style="64" customWidth="1"/>
+    <col min="12803" max="13057" width="9.140625" style="64"/>
+    <col min="13058" max="13058" width="104.85546875" style="64" customWidth="1"/>
+    <col min="13059" max="13313" width="9.140625" style="64"/>
+    <col min="13314" max="13314" width="104.85546875" style="64" customWidth="1"/>
+    <col min="13315" max="13569" width="9.140625" style="64"/>
+    <col min="13570" max="13570" width="104.85546875" style="64" customWidth="1"/>
+    <col min="13571" max="13825" width="9.140625" style="64"/>
+    <col min="13826" max="13826" width="104.85546875" style="64" customWidth="1"/>
+    <col min="13827" max="14081" width="9.140625" style="64"/>
+    <col min="14082" max="14082" width="104.85546875" style="64" customWidth="1"/>
+    <col min="14083" max="14337" width="9.140625" style="64"/>
+    <col min="14338" max="14338" width="104.85546875" style="64" customWidth="1"/>
+    <col min="14339" max="14593" width="9.140625" style="64"/>
+    <col min="14594" max="14594" width="104.85546875" style="64" customWidth="1"/>
+    <col min="14595" max="14849" width="9.140625" style="64"/>
+    <col min="14850" max="14850" width="104.85546875" style="64" customWidth="1"/>
+    <col min="14851" max="15105" width="9.140625" style="64"/>
+    <col min="15106" max="15106" width="104.85546875" style="64" customWidth="1"/>
+    <col min="15107" max="15361" width="9.140625" style="64"/>
+    <col min="15362" max="15362" width="104.85546875" style="64" customWidth="1"/>
+    <col min="15363" max="15617" width="9.140625" style="64"/>
+    <col min="15618" max="15618" width="104.85546875" style="64" customWidth="1"/>
+    <col min="15619" max="15873" width="9.140625" style="64"/>
+    <col min="15874" max="15874" width="104.85546875" style="64" customWidth="1"/>
+    <col min="15875" max="16129" width="9.140625" style="64"/>
+    <col min="16130" max="16130" width="104.85546875" style="64" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="64"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="63"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="65" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="65" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="65" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="65" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="65" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="65"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="66" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="65"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="65"/>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="51" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N119"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G107" sqref="G107"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="6" customWidth="1"/>
     <col min="2" max="10" width="10.7109375" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="9" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="6" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="10"/>
     <col min="15" max="15" width="9.42578125" style="6" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="49"/>
-[...10 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
     </row>
     <row r="2" spans="1:14" ht="12" thickBot="1">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="35"/>
       <c r="L2" s="36"/>
       <c r="M2" s="34"/>
     </row>
     <row r="3" spans="1:14" ht="24.75" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
@@ -7207,1237 +8912,1245 @@
     <row r="5" spans="1:14" ht="12.95" customHeight="1">
       <c r="A5" s="4">
         <v>2020</v>
       </c>
       <c r="B5" s="7">
         <v>6116.9</v>
       </c>
       <c r="C5" s="15">
         <v>12752.8</v>
       </c>
       <c r="D5" s="7">
         <v>18448.36</v>
       </c>
       <c r="E5" s="7">
         <v>23300.83</v>
       </c>
       <c r="F5" s="7">
         <v>28933.06</v>
       </c>
       <c r="G5" s="15">
         <v>35345.480000000003</v>
       </c>
       <c r="H5" s="7">
         <v>40371.69</v>
       </c>
-      <c r="I5" s="15">
+      <c r="I5" s="17">
         <v>46005.58</v>
       </c>
       <c r="J5" s="7">
         <v>50271.37</v>
       </c>
       <c r="K5" s="7">
         <v>54850.06</v>
       </c>
       <c r="L5" s="7">
         <v>59252.08</v>
       </c>
       <c r="M5" s="7">
         <v>63550.49</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
       <c r="A6" s="4">
         <v>2021</v>
       </c>
       <c r="B6" s="7">
         <v>3176.97</v>
       </c>
       <c r="C6" s="15">
         <v>6614.4</v>
       </c>
       <c r="D6" s="7">
         <v>9451.36</v>
       </c>
       <c r="E6" s="7">
         <v>12351.6</v>
       </c>
       <c r="F6" s="7">
         <v>16604.37</v>
       </c>
       <c r="G6" s="15">
         <v>21407.68</v>
       </c>
       <c r="H6" s="7">
         <v>27595.02</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="17">
         <v>34430.379999999997</v>
       </c>
       <c r="J6" s="7">
         <v>40898.01</v>
       </c>
       <c r="K6" s="7">
         <v>46750.15</v>
       </c>
       <c r="L6" s="7">
         <v>54356.46</v>
       </c>
       <c r="M6" s="7">
         <v>61868.47</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
       <c r="A7" s="4">
         <v>2022</v>
       </c>
       <c r="B7" s="7">
         <v>3775.3</v>
       </c>
       <c r="C7" s="15">
         <v>7416.27</v>
       </c>
       <c r="D7" s="7">
         <v>10909.9</v>
       </c>
       <c r="E7" s="7">
         <v>14883.4</v>
       </c>
       <c r="F7" s="7">
         <v>18734.12</v>
       </c>
       <c r="G7" s="15">
         <v>22770.68</v>
       </c>
       <c r="H7" s="7">
         <v>28026.5</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="17">
         <v>33549.56</v>
       </c>
       <c r="J7" s="7">
         <v>39549.599999999999</v>
       </c>
       <c r="K7" s="7">
         <v>46296</v>
       </c>
       <c r="L7" s="7">
         <v>53117.39</v>
       </c>
       <c r="M7" s="7">
         <v>59854.78</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12.95" customHeight="1">
       <c r="A8" s="4">
         <v>2023</v>
       </c>
       <c r="B8" s="7">
         <v>1841.05</v>
       </c>
       <c r="C8" s="15">
         <v>4109.3999999999996</v>
       </c>
       <c r="D8" s="7">
         <v>6825.2</v>
       </c>
       <c r="E8" s="7">
         <v>9410.8700000000008</v>
       </c>
       <c r="F8" s="7">
         <v>12148.35</v>
       </c>
       <c r="G8" s="21">
         <v>14741</v>
       </c>
       <c r="H8" s="15">
         <v>17457.310000000001</v>
       </c>
-      <c r="I8" s="33">
+      <c r="I8" s="8">
         <v>19719.71</v>
       </c>
       <c r="J8" s="8">
         <v>22256.71</v>
       </c>
       <c r="K8" s="28">
         <v>24709.14</v>
       </c>
       <c r="L8" s="8">
         <v>27307.73</v>
       </c>
       <c r="M8" s="8">
         <v>29795.3</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="12.95" customHeight="1">
       <c r="A9" s="4">
         <v>2024</v>
       </c>
       <c r="B9" s="28">
         <v>2389.64</v>
       </c>
       <c r="C9" s="13">
         <v>4230.34</v>
       </c>
       <c r="D9" s="13">
         <v>7265.94</v>
       </c>
       <c r="E9" s="8">
         <v>10304.18</v>
       </c>
       <c r="F9" s="21">
         <v>12477.69</v>
       </c>
       <c r="G9" s="13">
         <v>14555.25</v>
       </c>
       <c r="H9" s="21">
         <v>17159.240000000002</v>
       </c>
-      <c r="I9" s="33">
+      <c r="I9" s="8">
         <v>20251.419999999998</v>
       </c>
       <c r="J9" s="8">
         <v>23245.46</v>
       </c>
       <c r="K9" s="8">
         <v>26622.04</v>
       </c>
       <c r="L9" s="8">
         <v>29944.400000000001</v>
       </c>
       <c r="M9" s="21">
         <v>33393.31</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="12.95" customHeight="1">
       <c r="A10" s="4">
         <v>2025</v>
       </c>
       <c r="B10" s="28">
         <v>3138.52</v>
       </c>
       <c r="C10" s="28">
         <v>6597.43</v>
       </c>
       <c r="D10" s="13">
         <v>9958.4500000000007</v>
       </c>
       <c r="E10" s="8">
         <v>13463.07</v>
       </c>
       <c r="F10" s="40">
         <v>16614.68</v>
       </c>
       <c r="G10" s="21">
         <v>19617.84</v>
       </c>
       <c r="H10" s="28">
         <v>22451.82</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="28">
         <v>25287.200000000001</v>
       </c>
       <c r="J10" s="21">
         <v>28191.33</v>
       </c>
       <c r="K10" s="40">
         <v>31352.77</v>
       </c>
       <c r="L10" s="8">
         <v>34698.980000000003</v>
       </c>
       <c r="M10" s="21">
         <v>38138.35</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.95" customHeight="1">
       <c r="A11" s="4">
         <v>2026</v>
       </c>
       <c r="B11" s="40">
         <v>3321.68</v>
       </c>
       <c r="C11" s="21">
         <v>6691.44</v>
       </c>
       <c r="D11" s="13">
         <v>9689.6</v>
       </c>
       <c r="E11" s="8">
         <v>12914.4</v>
       </c>
       <c r="F11" s="13">
         <v>15945.38</v>
       </c>
       <c r="G11" s="8">
         <v>18596.54</v>
       </c>
       <c r="H11" s="28">
         <v>21167.65</v>
       </c>
-      <c r="I11" s="13"/>
+      <c r="I11" s="8">
+        <v>23580.01</v>
+      </c>
       <c r="J11" s="21"/>
       <c r="K11" s="40"/>
       <c r="L11" s="8"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:14" ht="12.95" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="7"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="7"/>
-      <c r="I12" s="15"/>
+      <c r="I12" s="17"/>
       <c r="J12" s="15"/>
       <c r="K12" s="8"/>
       <c r="L12" s="7"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:14" ht="12.95" customHeight="1">
       <c r="A13" s="4">
         <v>2020</v>
       </c>
       <c r="B13" s="7">
         <v>932.46900000000005</v>
       </c>
       <c r="C13" s="15">
         <v>1864.31</v>
       </c>
       <c r="D13" s="15">
         <v>2772.038</v>
       </c>
       <c r="E13" s="7">
         <v>3634.9520000000002</v>
       </c>
       <c r="F13" s="15">
         <v>4691.2169999999996</v>
       </c>
       <c r="G13" s="15">
         <v>5724.23</v>
       </c>
       <c r="H13" s="7">
         <v>6567.34</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I13" s="17">
         <v>7396.65</v>
       </c>
       <c r="J13" s="15">
         <v>8075.0320000000002</v>
       </c>
       <c r="K13" s="8">
         <v>8769.77</v>
       </c>
       <c r="L13" s="7">
         <v>9445.2479999999996</v>
       </c>
       <c r="M13" s="15">
         <v>10060.51</v>
       </c>
       <c r="N13" s="37"/>
     </row>
     <row r="14" spans="1:14" ht="12.95" customHeight="1">
       <c r="A14" s="4">
         <v>2021</v>
       </c>
       <c r="B14" s="7">
         <v>814.96</v>
       </c>
       <c r="C14" s="15">
         <v>1379.92</v>
       </c>
       <c r="D14" s="15">
         <v>1985.79</v>
       </c>
       <c r="E14" s="7">
         <v>2529.14</v>
       </c>
       <c r="F14" s="15">
         <v>3114.28</v>
       </c>
       <c r="G14" s="15">
         <v>3745.78</v>
       </c>
       <c r="H14" s="7">
         <v>4597.37</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="17">
         <v>5534.12</v>
       </c>
       <c r="J14" s="15">
         <v>6238.23</v>
       </c>
       <c r="K14" s="8">
         <v>7041.46</v>
       </c>
       <c r="L14" s="7">
         <v>7624.06</v>
       </c>
       <c r="M14" s="15">
         <v>8149.37</v>
       </c>
       <c r="N14" s="37"/>
     </row>
     <row r="15" spans="1:14" ht="12.95" customHeight="1">
       <c r="A15" s="4">
         <v>2022</v>
       </c>
       <c r="B15" s="7">
         <v>815.95</v>
       </c>
       <c r="C15" s="15">
         <v>1555.19</v>
       </c>
       <c r="D15" s="15">
         <v>2240.67</v>
       </c>
       <c r="E15" s="7">
         <v>3063.069</v>
       </c>
       <c r="F15" s="15">
         <v>3840.44</v>
       </c>
       <c r="G15" s="15">
         <v>4577.3</v>
       </c>
       <c r="H15" s="7">
         <v>5467.4539999999997</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I15" s="17">
         <v>6245.8339999999998</v>
       </c>
       <c r="J15" s="15">
         <v>7080.2839999999997</v>
       </c>
       <c r="K15" s="8">
         <v>8147.3</v>
       </c>
       <c r="L15" s="7">
         <v>9107.1929999999993</v>
       </c>
       <c r="M15" s="15">
         <v>10021.76</v>
       </c>
       <c r="N15" s="37"/>
     </row>
     <row r="16" spans="1:14" ht="12.95" customHeight="1">
       <c r="A16" s="4">
         <v>2023</v>
       </c>
       <c r="B16" s="7">
         <v>877.91099999999994</v>
       </c>
       <c r="C16" s="15">
         <v>1733.87</v>
       </c>
       <c r="D16" s="15">
         <v>2701.1869999999999</v>
       </c>
       <c r="E16" s="7">
         <v>3694.0239999999999</v>
       </c>
       <c r="F16" s="15">
         <v>4654.5600000000004</v>
       </c>
       <c r="G16" s="21">
         <v>5632.1</v>
       </c>
       <c r="H16" s="7">
         <v>6588.9</v>
       </c>
-      <c r="I16" s="33">
+      <c r="I16" s="8">
         <v>7505.71</v>
       </c>
       <c r="J16" s="21">
         <v>8367.4979999999996</v>
       </c>
       <c r="K16" s="8">
         <v>9377.3909999999996</v>
       </c>
       <c r="L16" s="32">
         <v>10319.686</v>
       </c>
       <c r="M16" s="21">
         <v>11210.182000000001</v>
       </c>
       <c r="N16" s="37"/>
     </row>
     <row r="17" spans="1:14" ht="12.95" customHeight="1">
       <c r="A17" s="4">
         <v>2024</v>
       </c>
       <c r="B17" s="28">
         <v>886.82600000000002</v>
       </c>
       <c r="C17" s="13">
         <v>1644.519</v>
       </c>
       <c r="D17" s="13">
         <v>2619.7660000000001</v>
       </c>
       <c r="E17" s="8">
         <v>3516.7919999999999</v>
       </c>
       <c r="F17" s="21">
         <v>4371.5810000000001</v>
       </c>
       <c r="G17" s="13">
         <v>5196.3379999999997</v>
       </c>
       <c r="H17" s="21">
         <v>6100.58</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="8">
         <v>7118.5</v>
       </c>
       <c r="J17" s="21">
         <v>8129.1</v>
       </c>
       <c r="K17" s="8">
         <v>9337.1</v>
       </c>
       <c r="L17" s="8">
         <v>10460.9</v>
       </c>
       <c r="M17" s="21">
         <v>11501.6</v>
       </c>
       <c r="N17" s="37"/>
     </row>
     <row r="18" spans="1:14" ht="12.95" customHeight="1">
       <c r="A18" s="4">
         <v>2025</v>
       </c>
       <c r="B18" s="28">
         <v>980.32600000000002</v>
       </c>
       <c r="C18" s="13">
         <v>1921.808</v>
       </c>
       <c r="D18" s="13">
         <v>2924.279</v>
       </c>
       <c r="E18" s="8">
         <v>3942.1959999999999</v>
       </c>
       <c r="F18" s="46">
         <v>4945.8379999999997</v>
       </c>
       <c r="G18" s="21">
         <v>5891.5510000000004</v>
       </c>
       <c r="H18" s="28">
         <v>6866.3280000000004</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="28">
         <v>7828.9989999999998</v>
       </c>
       <c r="J18" s="21">
         <v>8837.8989999999994</v>
       </c>
       <c r="K18" s="40">
         <v>10041.074000000001</v>
       </c>
       <c r="L18" s="8">
         <v>11205.412</v>
       </c>
       <c r="M18" s="21">
         <v>12557.956</v>
       </c>
       <c r="N18" s="37"/>
     </row>
     <row r="19" spans="1:14" ht="12.95" customHeight="1">
       <c r="A19" s="4">
         <v>2026</v>
       </c>
       <c r="B19" s="8">
         <v>1129.787</v>
       </c>
       <c r="C19" s="21">
         <v>2047.5360000000001</v>
       </c>
       <c r="D19" s="13">
         <v>2972.7109999999998</v>
       </c>
       <c r="E19" s="8">
         <v>3837.924</v>
       </c>
       <c r="F19" s="13">
         <v>4783.8069999999998</v>
       </c>
       <c r="G19" s="8">
         <v>5668.43</v>
       </c>
       <c r="H19" s="28">
         <v>6604.7830000000004</v>
       </c>
-      <c r="I19" s="13"/>
+      <c r="I19" s="28">
+        <v>7483.1</v>
+      </c>
       <c r="J19" s="21"/>
       <c r="K19" s="40"/>
       <c r="L19" s="8"/>
       <c r="M19" s="21"/>
       <c r="N19" s="37"/>
     </row>
     <row r="20" spans="1:14" ht="24" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="7"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="7"/>
-      <c r="I20" s="15"/>
+      <c r="I20" s="17"/>
       <c r="J20" s="15"/>
       <c r="K20" s="8"/>
       <c r="L20" s="7"/>
       <c r="M20" s="15"/>
       <c r="N20" s="37"/>
     </row>
     <row r="21" spans="1:14" ht="12.95" customHeight="1">
       <c r="A21" s="4">
         <v>2020</v>
       </c>
       <c r="B21" s="7">
         <v>34729.699999999997</v>
       </c>
       <c r="C21" s="15">
         <v>67326.28</v>
       </c>
       <c r="D21" s="15">
         <v>98167.33</v>
       </c>
       <c r="E21" s="7">
         <v>101742.84</v>
       </c>
       <c r="F21" s="15">
         <v>108328.08</v>
       </c>
       <c r="G21" s="15">
         <v>119096.9</v>
       </c>
       <c r="H21" s="7">
         <v>122040.84</v>
       </c>
-      <c r="I21" s="15">
+      <c r="I21" s="17">
         <v>125020.86</v>
       </c>
       <c r="J21" s="15">
         <v>129190.39999999999</v>
       </c>
       <c r="K21" s="8">
         <v>133888.4</v>
       </c>
       <c r="L21" s="7">
         <v>138356.07</v>
       </c>
       <c r="M21" s="15">
         <v>143342.9</v>
       </c>
       <c r="N21" s="37"/>
     </row>
     <row r="22" spans="1:14" ht="12.95" customHeight="1">
       <c r="A22" s="4">
         <v>2021</v>
       </c>
       <c r="B22" s="7">
         <v>5247.17</v>
       </c>
       <c r="C22" s="15">
         <v>12350.8</v>
       </c>
       <c r="D22" s="15">
         <v>20119.09</v>
       </c>
       <c r="E22" s="7">
         <v>29122.3</v>
       </c>
       <c r="F22" s="15">
         <v>38168.480000000003</v>
       </c>
       <c r="G22" s="15">
         <v>47845.18</v>
       </c>
       <c r="H22" s="7">
         <v>56177.5</v>
       </c>
-      <c r="I22" s="15">
+      <c r="I22" s="17">
         <v>65509.87</v>
       </c>
       <c r="J22" s="15">
         <v>76542.27</v>
       </c>
       <c r="K22" s="8">
         <v>88691.15</v>
       </c>
       <c r="L22" s="7">
         <v>100883.85</v>
       </c>
       <c r="M22" s="15">
         <v>113316.74</v>
       </c>
       <c r="N22" s="37"/>
     </row>
     <row r="23" spans="1:14" ht="12.95" customHeight="1">
       <c r="A23" s="4">
         <v>2022</v>
       </c>
       <c r="B23" s="7">
         <v>6608.18</v>
       </c>
       <c r="C23" s="15">
         <v>14257.88</v>
       </c>
       <c r="D23" s="15">
         <v>22868.03</v>
       </c>
       <c r="E23" s="7">
         <v>31612.880000000001</v>
       </c>
       <c r="F23" s="15">
         <v>40387.760000000002</v>
       </c>
       <c r="G23" s="15">
         <v>49018.5</v>
       </c>
       <c r="H23" s="7">
         <v>57728.13</v>
       </c>
-      <c r="I23" s="15">
+      <c r="I23" s="17">
         <v>67930.83</v>
       </c>
       <c r="J23" s="15">
         <v>79510.94</v>
       </c>
       <c r="K23" s="8">
         <v>92107.6</v>
       </c>
       <c r="L23" s="7">
         <v>105031.03</v>
       </c>
       <c r="M23" s="15">
         <v>118352.3</v>
       </c>
       <c r="N23" s="37"/>
     </row>
     <row r="24" spans="1:14" ht="12.95" customHeight="1">
       <c r="A24" s="4">
         <v>2023</v>
       </c>
       <c r="B24" s="7">
         <v>5043.53</v>
       </c>
       <c r="C24" s="15">
         <v>10048.99</v>
       </c>
       <c r="D24" s="15">
         <v>15602.8</v>
       </c>
       <c r="E24" s="7">
         <v>21130.97</v>
       </c>
       <c r="F24" s="15">
         <v>26150.080000000002</v>
       </c>
       <c r="G24" s="21">
         <v>30850.2</v>
       </c>
       <c r="H24" s="7">
         <v>35318.800000000003</v>
       </c>
-      <c r="I24" s="33">
+      <c r="I24" s="8">
         <v>39964.17</v>
       </c>
       <c r="J24" s="21">
         <v>46873.919999999998</v>
       </c>
       <c r="K24" s="8">
         <v>53992.98</v>
       </c>
       <c r="L24" s="32">
         <v>58820.77</v>
       </c>
       <c r="M24" s="21">
         <v>64034.51</v>
       </c>
       <c r="N24" s="37"/>
     </row>
     <row r="25" spans="1:14" ht="12.95" customHeight="1">
       <c r="A25" s="4">
         <v>2024</v>
       </c>
       <c r="B25" s="28">
         <v>4516.2</v>
       </c>
       <c r="C25" s="13">
         <v>9142.44</v>
       </c>
       <c r="D25" s="13">
         <v>14071.56</v>
       </c>
       <c r="E25" s="8">
         <v>21858.07</v>
       </c>
       <c r="F25" s="21">
         <v>29828.46</v>
       </c>
       <c r="G25" s="13">
         <v>37659.339999999997</v>
       </c>
       <c r="H25" s="21">
         <v>42412.47</v>
       </c>
-      <c r="I25" s="33">
+      <c r="I25" s="8">
         <v>47264.480000000003</v>
       </c>
       <c r="J25" s="21">
         <v>52495.95</v>
       </c>
       <c r="K25" s="8">
         <v>57947.82</v>
       </c>
       <c r="L25" s="8">
         <v>63413.51</v>
       </c>
       <c r="M25" s="21">
         <v>68675.960000000006</v>
       </c>
       <c r="N25" s="37"/>
     </row>
     <row r="26" spans="1:14" ht="12.95" customHeight="1">
       <c r="A26" s="4">
         <v>2025</v>
       </c>
       <c r="B26" s="28">
         <v>4735.66</v>
       </c>
       <c r="C26" s="13">
         <v>9470.51</v>
       </c>
       <c r="D26" s="13">
         <v>14479.69</v>
       </c>
       <c r="E26" s="8">
         <v>19816.16</v>
       </c>
       <c r="F26" s="46">
         <v>25056.13</v>
       </c>
       <c r="G26" s="21">
         <v>30062.77</v>
       </c>
       <c r="H26" s="28">
         <v>34939.699999999997</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="28">
         <v>39900.03</v>
       </c>
       <c r="J26" s="21">
         <v>45243.27</v>
       </c>
       <c r="K26" s="40">
         <v>50768.41</v>
       </c>
       <c r="L26" s="8">
         <v>56160.78</v>
       </c>
       <c r="M26" s="21">
         <v>62422.58</v>
       </c>
       <c r="N26" s="37"/>
     </row>
     <row r="27" spans="1:14" ht="12.95" customHeight="1">
       <c r="A27" s="4">
         <v>2026</v>
       </c>
       <c r="B27" s="8">
         <v>5161.28</v>
       </c>
       <c r="C27" s="21">
         <v>10091.86</v>
       </c>
       <c r="D27" s="13">
         <v>15290.59</v>
       </c>
       <c r="E27" s="8">
         <v>20813.52</v>
       </c>
       <c r="F27" s="13">
         <v>26077.360000000001</v>
       </c>
       <c r="G27" s="8">
         <v>31112.25</v>
       </c>
       <c r="H27" s="28">
         <v>35975.61</v>
       </c>
-      <c r="I27" s="13"/>
+      <c r="I27" s="8">
+        <v>40972.43</v>
+      </c>
       <c r="J27" s="21"/>
       <c r="K27" s="40"/>
       <c r="L27" s="8"/>
       <c r="M27" s="21"/>
       <c r="N27" s="37"/>
     </row>
     <row r="28" spans="1:14" ht="26.45" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="7"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="9"/>
-      <c r="I28" s="15"/>
+      <c r="I28" s="17"/>
       <c r="J28" s="15"/>
       <c r="K28" s="8"/>
       <c r="L28" s="7"/>
       <c r="M28" s="15"/>
       <c r="N28" s="37"/>
     </row>
     <row r="29" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="10">
         <v>2020</v>
       </c>
       <c r="B29" s="7">
         <v>897.38599999999997</v>
       </c>
       <c r="C29" s="15">
         <v>1673.5440000000001</v>
       </c>
       <c r="D29" s="15">
         <v>2422.8290000000002</v>
       </c>
       <c r="E29" s="7">
         <v>2470.6080000000002</v>
       </c>
       <c r="F29" s="15">
         <v>2543.39</v>
       </c>
       <c r="G29" s="15">
         <v>2672.1390000000001</v>
       </c>
       <c r="H29" s="7">
         <v>2732.89</v>
       </c>
-      <c r="I29" s="15">
+      <c r="I29" s="17">
         <v>2795.36</v>
       </c>
       <c r="J29" s="15">
         <v>2876.46</v>
       </c>
       <c r="K29" s="8">
         <v>2989.73</v>
       </c>
       <c r="L29" s="7">
         <v>3068.1</v>
       </c>
       <c r="M29" s="15">
         <v>3153.64</v>
       </c>
       <c r="N29" s="37"/>
     </row>
     <row r="30" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A30" s="10">
         <v>2021</v>
       </c>
       <c r="B30" s="7">
         <v>85.99</v>
       </c>
       <c r="C30" s="15">
         <v>190.089</v>
       </c>
       <c r="D30" s="15">
         <v>305.98</v>
       </c>
       <c r="E30" s="7">
         <v>430.99</v>
       </c>
       <c r="F30" s="15">
         <v>552.97</v>
       </c>
       <c r="G30" s="15">
         <v>683.1</v>
       </c>
       <c r="H30" s="7">
         <v>803.86</v>
       </c>
-      <c r="I30" s="15">
+      <c r="I30" s="17">
         <v>954.75</v>
       </c>
       <c r="J30" s="15">
         <v>1128.9000000000001</v>
       </c>
       <c r="K30" s="8">
         <v>1335.91</v>
       </c>
       <c r="L30" s="7">
         <v>1565.1569999999999</v>
       </c>
       <c r="M30" s="15">
         <v>1793.27</v>
       </c>
       <c r="N30" s="37"/>
     </row>
     <row r="31" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A31" s="10">
         <v>2022</v>
       </c>
       <c r="B31" s="7">
         <v>145.24</v>
       </c>
       <c r="C31" s="15">
         <v>316.38</v>
       </c>
       <c r="D31" s="15">
         <v>512.92600000000004</v>
       </c>
       <c r="E31" s="7">
         <v>703.85400000000004</v>
       </c>
       <c r="F31" s="15">
         <v>898.15</v>
       </c>
       <c r="G31" s="15">
         <v>1097.4369999999999</v>
       </c>
       <c r="H31" s="7">
         <v>1312.59</v>
       </c>
-      <c r="I31" s="15">
+      <c r="I31" s="17">
         <v>1576.06</v>
       </c>
       <c r="J31" s="15">
         <v>1865.1690000000001</v>
       </c>
       <c r="K31" s="8">
         <v>2182.0479999999998</v>
       </c>
       <c r="L31" s="7">
         <v>2478.46</v>
       </c>
       <c r="M31" s="15">
         <v>2778.0540000000001</v>
       </c>
       <c r="N31" s="37"/>
     </row>
     <row r="32" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A32" s="10">
         <v>2023</v>
       </c>
       <c r="B32" s="15">
         <v>335.89499999999998</v>
       </c>
       <c r="C32" s="15">
         <v>657.327</v>
       </c>
       <c r="D32" s="15">
         <v>1016.797</v>
       </c>
       <c r="E32" s="15">
         <v>1365.508</v>
       </c>
       <c r="F32" s="15">
         <v>1631.23</v>
       </c>
       <c r="G32" s="21">
         <v>1891.8</v>
       </c>
       <c r="H32" s="15">
         <v>2148.3000000000002</v>
       </c>
-      <c r="I32" s="33">
+      <c r="I32" s="8">
         <v>2462.5</v>
       </c>
       <c r="J32" s="21">
         <v>2825.8980000000001</v>
       </c>
       <c r="K32" s="8">
         <v>3151.5239999999999</v>
       </c>
       <c r="L32" s="33">
         <v>3452.77</v>
       </c>
       <c r="M32" s="21">
         <v>3804.4589999999998</v>
       </c>
       <c r="N32" s="37"/>
     </row>
     <row r="33" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A33" s="10">
         <v>2024</v>
       </c>
       <c r="B33" s="13">
         <v>298.69900000000001</v>
       </c>
       <c r="C33" s="13">
         <v>571.63800000000003</v>
       </c>
       <c r="D33" s="13">
         <v>890.303</v>
       </c>
       <c r="E33" s="21">
         <v>1252.7819999999999</v>
       </c>
       <c r="F33" s="21">
         <v>1568.3920000000001</v>
       </c>
       <c r="G33" s="13">
         <v>1884.9690000000001</v>
       </c>
       <c r="H33" s="21">
         <v>2218.3000000000002</v>
       </c>
-      <c r="I33" s="33">
+      <c r="I33" s="8">
         <v>2517</v>
       </c>
       <c r="J33" s="21">
         <v>2867.4</v>
       </c>
       <c r="K33" s="21">
         <v>3230.1</v>
       </c>
       <c r="L33" s="21">
         <v>3593.3</v>
       </c>
       <c r="M33" s="21">
         <v>3939</v>
       </c>
       <c r="N33" s="37"/>
     </row>
     <row r="34" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A34" s="12">
         <v>2025</v>
       </c>
       <c r="B34" s="13">
         <v>342.57</v>
       </c>
       <c r="C34" s="13">
         <v>661.14499999999998</v>
       </c>
       <c r="D34" s="13">
         <v>1016.336</v>
       </c>
       <c r="E34" s="21">
         <v>1399.7090000000001</v>
       </c>
       <c r="F34" s="46">
         <v>1706.4290000000001</v>
       </c>
       <c r="G34" s="21">
         <v>2027.221</v>
       </c>
       <c r="H34" s="13">
         <v>2357.6849999999999</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="28">
         <v>2706.3440000000001</v>
       </c>
       <c r="J34" s="21">
         <v>3036.7130000000002</v>
       </c>
       <c r="K34" s="39">
         <v>3380.31</v>
       </c>
       <c r="L34" s="21">
         <v>3719.3919999999998</v>
       </c>
       <c r="M34" s="21">
         <v>4094.4</v>
       </c>
       <c r="N34" s="37"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A35" s="18">
         <v>2026</v>
       </c>
       <c r="B35" s="11">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="11">
         <v>724.44500000000005</v>
       </c>
       <c r="D35" s="29">
         <v>1105.1559999999999</v>
       </c>
       <c r="E35" s="11">
         <v>1471.3219999999999</v>
       </c>
       <c r="F35" s="29">
         <v>1834.5150000000001</v>
       </c>
       <c r="G35" s="11">
         <v>2230.34</v>
       </c>
       <c r="H35" s="29">
         <v>2627.864</v>
       </c>
-      <c r="I35" s="29"/>
+      <c r="I35" s="11">
+        <v>3029.6</v>
+      </c>
       <c r="J35" s="11"/>
       <c r="K35" s="41"/>
       <c r="L35" s="11"/>
       <c r="M35" s="11"/>
       <c r="N35" s="37"/>
     </row>
     <row r="36" spans="1:14" ht="12.95" customHeight="1">
       <c r="B36" s="16"/>
       <c r="C36" s="28"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="30"/>
       <c r="M36" s="16"/>
       <c r="N36" s="37"/>
     </row>
     <row r="37" spans="1:14" ht="12.75">
-      <c r="A37" s="50" t="s">
+      <c r="A37" s="74" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="50"/>
-[...10 lines deleted...]
-      <c r="M37" s="50"/>
+      <c r="B37" s="74"/>
+      <c r="C37" s="74"/>
+      <c r="D37" s="74"/>
+      <c r="E37" s="74"/>
+      <c r="F37" s="74"/>
+      <c r="G37" s="74"/>
+      <c r="H37" s="74"/>
+      <c r="I37" s="74"/>
+      <c r="J37" s="74"/>
+      <c r="K37" s="74"/>
+      <c r="L37" s="74"/>
+      <c r="M37" s="74"/>
     </row>
     <row r="38" spans="1:14" ht="12" thickBot="1">
       <c r="A38" s="38"/>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="30"/>
       <c r="M38" s="16"/>
     </row>
     <row r="39" spans="1:14" ht="26.45" customHeight="1" thickBot="1">
       <c r="A39" s="1"/>
       <c r="B39" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>8</v>
@@ -8488,51 +10201,51 @@
     <row r="41" spans="1:14" ht="12.95" customHeight="1">
       <c r="A41" s="4">
         <v>2022</v>
       </c>
       <c r="B41" s="7">
         <v>405.26</v>
       </c>
       <c r="C41" s="7">
         <v>772.54</v>
       </c>
       <c r="D41" s="7">
         <v>1177.05</v>
       </c>
       <c r="E41" s="7">
         <v>1521.63</v>
       </c>
       <c r="F41" s="7">
         <v>1879.36</v>
       </c>
       <c r="G41" s="7">
         <v>2217.8200000000002</v>
       </c>
       <c r="H41" s="7">
         <v>2571.73</v>
       </c>
-      <c r="I41" s="7">
+      <c r="I41" s="17">
         <v>2896.4</v>
       </c>
       <c r="J41" s="7">
         <v>3357.73</v>
       </c>
       <c r="K41" s="7">
         <v>3845.05</v>
       </c>
       <c r="L41" s="7">
         <v>4298.3999999999996</v>
       </c>
       <c r="M41" s="7">
         <v>4753.4399999999996</v>
       </c>
     </row>
     <row r="42" spans="1:14" ht="12.95" customHeight="1">
       <c r="A42" s="4">
         <v>2023</v>
       </c>
       <c r="B42" s="7">
         <v>456.23</v>
       </c>
       <c r="C42" s="7">
         <v>889.29</v>
       </c>
@@ -8611,140 +10324,142 @@
     <row r="44" spans="1:14" ht="12.95" customHeight="1">
       <c r="A44" s="4">
         <v>2025</v>
       </c>
       <c r="B44" s="8">
         <v>404.5</v>
       </c>
       <c r="C44" s="8">
         <v>792.35</v>
       </c>
       <c r="D44" s="21">
         <v>1212.8399999999999</v>
       </c>
       <c r="E44" s="8">
         <v>1616.35</v>
       </c>
       <c r="F44" s="39">
         <v>2036.13</v>
       </c>
       <c r="G44" s="21">
         <v>2443.44</v>
       </c>
       <c r="H44" s="39">
         <v>2875.24</v>
       </c>
-      <c r="I44" s="21">
+      <c r="I44" s="8">
         <v>3321.01</v>
       </c>
       <c r="J44" s="21">
         <v>3763.71</v>
       </c>
       <c r="K44" s="21">
         <v>4230.9799999999996</v>
       </c>
       <c r="L44" s="21">
         <v>4688.01</v>
       </c>
       <c r="M44" s="21">
         <v>5214.5600000000004</v>
       </c>
     </row>
     <row r="45" spans="1:14" ht="12.95" customHeight="1">
       <c r="A45" s="4">
         <v>2026</v>
       </c>
       <c r="B45" s="21">
         <v>430.43</v>
       </c>
       <c r="C45" s="21">
         <v>715.63</v>
       </c>
       <c r="D45" s="21">
         <v>1030.52</v>
       </c>
       <c r="E45" s="21">
         <v>1220.96</v>
       </c>
       <c r="F45" s="21">
         <v>1530.48</v>
       </c>
       <c r="G45" s="8">
         <v>1830.08</v>
       </c>
       <c r="H45" s="21">
         <v>2140.4299999999998</v>
       </c>
-      <c r="I45" s="21"/>
+      <c r="I45" s="49">
+        <v>2462.09</v>
+      </c>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="8"/>
     </row>
     <row r="46" spans="1:14" ht="12.95" customHeight="1">
       <c r="A46" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
-      <c r="I46" s="7"/>
+      <c r="I46" s="17"/>
       <c r="J46" s="7"/>
       <c r="K46" s="21"/>
       <c r="L46" s="15"/>
       <c r="M46" s="7"/>
     </row>
     <row r="47" spans="1:14" ht="12.95" customHeight="1">
       <c r="A47" s="4">
         <v>2022</v>
       </c>
       <c r="B47" s="7">
         <v>304.83</v>
       </c>
       <c r="C47" s="7">
         <v>583.21</v>
       </c>
       <c r="D47" s="7">
         <v>882.32</v>
       </c>
       <c r="E47" s="7">
         <v>1150.94</v>
       </c>
       <c r="F47" s="7">
         <v>1441.29</v>
       </c>
       <c r="G47" s="7">
         <v>1714.52</v>
       </c>
       <c r="H47" s="7">
         <v>2007.97</v>
       </c>
-      <c r="I47" s="7">
+      <c r="I47" s="17">
         <v>2264.3200000000002</v>
       </c>
       <c r="J47" s="7">
         <v>2635.44</v>
       </c>
       <c r="K47" s="21">
         <v>3040.17</v>
       </c>
       <c r="L47" s="15">
         <v>3426.37</v>
       </c>
       <c r="M47" s="7">
         <v>3817.29</v>
       </c>
     </row>
     <row r="48" spans="1:14" ht="12.95" customHeight="1">
       <c r="A48" s="4">
         <v>2023</v>
       </c>
       <c r="B48" s="7">
         <v>391.95</v>
       </c>
       <c r="C48" s="7">
         <v>772.66</v>
       </c>
@@ -8823,140 +10538,142 @@
     <row r="50" spans="1:13" ht="12.95" customHeight="1">
       <c r="A50" s="4">
         <v>2025</v>
       </c>
       <c r="B50" s="8">
         <v>339.44099999999997</v>
       </c>
       <c r="C50" s="8">
         <v>669.11199999999997</v>
       </c>
       <c r="D50" s="21">
         <v>1026.1949999999999</v>
       </c>
       <c r="E50" s="8">
         <v>1365.422</v>
       </c>
       <c r="F50" s="46">
         <v>1702.6859999999999</v>
       </c>
       <c r="G50" s="21">
         <v>2034.31</v>
       </c>
       <c r="H50" s="21">
         <v>2395.1350000000002</v>
       </c>
-      <c r="I50" s="21">
+      <c r="I50" s="8">
         <v>2764.0059999999999</v>
       </c>
       <c r="J50" s="21">
         <v>3134.2139999999999</v>
       </c>
       <c r="K50" s="21">
         <v>3531.7910000000002</v>
       </c>
       <c r="L50" s="21">
         <v>3927.299</v>
       </c>
       <c r="M50" s="21">
         <v>4466.6000000000004</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="12.95" customHeight="1">
       <c r="A51" s="4">
         <v>2026</v>
       </c>
       <c r="B51" s="21">
         <v>389.64400000000001</v>
       </c>
       <c r="C51" s="21">
         <v>666.19299999999998</v>
       </c>
       <c r="D51" s="21">
         <v>974.40700000000004</v>
       </c>
       <c r="E51" s="21">
         <v>1185.008</v>
       </c>
       <c r="F51" s="21">
         <v>1480.2909999999999</v>
       </c>
       <c r="G51" s="8">
         <v>1756.252</v>
       </c>
       <c r="H51" s="21">
         <v>2034.9649999999999</v>
       </c>
-      <c r="I51" s="21"/>
+      <c r="I51" s="49">
+        <v>2325.27</v>
+      </c>
       <c r="J51" s="21"/>
       <c r="K51" s="21"/>
       <c r="L51" s="21"/>
       <c r="M51" s="8"/>
     </row>
     <row r="52" spans="1:13" ht="22.5">
       <c r="A52" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
-      <c r="I52" s="7"/>
+      <c r="I52" s="17"/>
       <c r="J52" s="7"/>
       <c r="K52" s="21"/>
       <c r="L52" s="15"/>
       <c r="M52" s="7"/>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1">
       <c r="A53" s="4">
         <v>2022</v>
       </c>
       <c r="B53" s="7">
         <v>9.86</v>
       </c>
       <c r="C53" s="7">
         <v>19.54</v>
       </c>
       <c r="D53" s="7">
         <v>33.840000000000003</v>
       </c>
       <c r="E53" s="7">
         <v>44</v>
       </c>
       <c r="F53" s="7">
         <v>57.35</v>
       </c>
       <c r="G53" s="7">
         <v>73.02</v>
       </c>
       <c r="H53" s="7">
         <v>90.45</v>
       </c>
-      <c r="I53" s="7">
+      <c r="I53" s="17">
         <v>106.53</v>
       </c>
       <c r="J53" s="7">
         <v>121.28</v>
       </c>
       <c r="K53" s="21">
         <v>137.94</v>
       </c>
       <c r="L53" s="15">
         <v>154.13</v>
       </c>
       <c r="M53" s="7">
         <v>169.21</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1">
       <c r="A54" s="4">
         <v>2023</v>
       </c>
       <c r="B54" s="7">
         <v>16.989999999999998</v>
       </c>
       <c r="C54" s="7">
         <v>30.61</v>
       </c>
@@ -9035,140 +10752,142 @@
     <row r="56" spans="1:13" ht="12.95" customHeight="1">
       <c r="A56" s="4">
         <v>2025</v>
       </c>
       <c r="B56" s="8">
         <v>37.35</v>
       </c>
       <c r="C56" s="8">
         <v>65.400000000000006</v>
       </c>
       <c r="D56" s="21">
         <v>96.7</v>
       </c>
       <c r="E56" s="8">
         <v>125.21</v>
       </c>
       <c r="F56" s="46">
         <v>162.35</v>
       </c>
       <c r="G56" s="21">
         <v>203.33</v>
       </c>
       <c r="H56" s="21">
         <v>248.79</v>
       </c>
-      <c r="I56" s="21">
+      <c r="I56" s="8">
         <v>294.70999999999998</v>
       </c>
       <c r="J56" s="21">
         <v>322.83999999999997</v>
       </c>
       <c r="K56" s="21">
         <v>354.86</v>
       </c>
       <c r="L56" s="21">
         <v>384.39</v>
       </c>
       <c r="M56" s="21">
         <v>418.59</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="12.95" customHeight="1">
       <c r="A57" s="4">
         <v>2026</v>
       </c>
       <c r="B57" s="21">
         <v>45.77</v>
       </c>
       <c r="C57" s="21">
         <v>77.09</v>
       </c>
       <c r="D57" s="21">
         <v>118.51</v>
       </c>
       <c r="E57" s="21">
         <v>152.69999999999999</v>
       </c>
       <c r="F57" s="21">
         <v>190.62</v>
       </c>
       <c r="G57" s="8">
         <v>238.03</v>
       </c>
       <c r="H57" s="21">
         <v>287.35000000000002</v>
       </c>
-      <c r="I57" s="21"/>
+      <c r="I57" s="49">
+        <v>337.41</v>
+      </c>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="28"/>
     </row>
     <row r="58" spans="1:13" ht="22.5">
       <c r="A58" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
-      <c r="I58" s="7"/>
+      <c r="I58" s="17"/>
       <c r="J58" s="7"/>
       <c r="K58" s="15"/>
       <c r="L58" s="15"/>
       <c r="M58" s="7"/>
     </row>
     <row r="59" spans="1:13" ht="12.95" customHeight="1">
       <c r="A59" s="4">
         <v>2022</v>
       </c>
       <c r="B59" s="7">
         <v>8.4</v>
       </c>
       <c r="C59" s="7">
         <v>16.3</v>
       </c>
       <c r="D59" s="7">
         <v>28.3</v>
       </c>
       <c r="E59" s="7">
         <v>37</v>
       </c>
       <c r="F59" s="7">
         <v>48.9</v>
       </c>
       <c r="G59" s="7">
         <v>63</v>
       </c>
       <c r="H59" s="7">
         <v>79.099999999999994</v>
       </c>
-      <c r="I59" s="7">
+      <c r="I59" s="17">
         <v>94.7</v>
       </c>
       <c r="J59" s="7">
         <v>108.2</v>
       </c>
       <c r="K59" s="15">
         <v>123.2</v>
       </c>
       <c r="L59" s="15">
         <v>137.30000000000001</v>
       </c>
       <c r="M59" s="7">
         <v>150.4</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.95" customHeight="1">
       <c r="A60" s="6">
         <v>2023</v>
       </c>
       <c r="B60" s="7">
         <v>14</v>
       </c>
       <c r="C60" s="7">
         <v>25.4</v>
       </c>
@@ -9206,169 +10925,171 @@
     <row r="61" spans="1:13" ht="12.95" customHeight="1">
       <c r="A61" s="12">
         <v>2024</v>
       </c>
       <c r="B61" s="21">
         <v>14.255000000000001</v>
       </c>
       <c r="C61" s="21">
         <v>23.71</v>
       </c>
       <c r="D61" s="21">
         <v>35.454999999999998</v>
       </c>
       <c r="E61" s="21">
         <v>45.872</v>
       </c>
       <c r="F61" s="21">
         <v>58.421999999999997</v>
       </c>
       <c r="G61" s="21">
         <v>72.986000000000004</v>
       </c>
       <c r="H61" s="21">
         <v>90.287999999999997</v>
       </c>
-      <c r="I61" s="21">
+      <c r="I61" s="8">
         <v>107.474</v>
       </c>
       <c r="J61" s="21">
         <v>118.294</v>
       </c>
       <c r="K61" s="21">
         <v>130.505</v>
       </c>
       <c r="L61" s="21">
         <v>141.69999999999999</v>
       </c>
       <c r="M61" s="13">
         <v>152.1</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A62" s="12">
         <v>2025</v>
       </c>
       <c r="B62" s="21">
         <v>44.033999999999999</v>
       </c>
       <c r="C62" s="21">
         <v>72.709999999999994</v>
       </c>
       <c r="D62" s="21">
         <v>108.277</v>
       </c>
       <c r="E62" s="21">
         <v>140.65</v>
       </c>
       <c r="F62" s="46">
         <v>178.17599999999999</v>
       </c>
       <c r="G62" s="21">
         <v>230.685</v>
       </c>
       <c r="H62" s="21">
         <v>291.84500000000003</v>
       </c>
-      <c r="I62" s="21">
+      <c r="I62" s="8">
         <v>356.26</v>
       </c>
       <c r="J62" s="21">
         <v>389.995</v>
       </c>
       <c r="K62" s="21">
         <v>427.99700000000001</v>
       </c>
       <c r="L62" s="21">
         <v>460.21199999999999</v>
       </c>
       <c r="M62" s="21">
         <v>495.12599999999998</v>
       </c>
     </row>
     <row r="63" spans="1:13" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A63" s="18">
         <v>2026</v>
       </c>
       <c r="B63" s="11">
         <v>47.308</v>
       </c>
       <c r="C63" s="11">
         <v>73.418000000000006</v>
       </c>
       <c r="D63" s="11">
         <v>112.922</v>
       </c>
       <c r="E63" s="11">
         <v>144.53399999999999</v>
       </c>
       <c r="F63" s="11">
         <v>183.547</v>
       </c>
       <c r="G63" s="11">
         <v>240.45</v>
       </c>
       <c r="H63" s="29">
         <v>299.95</v>
       </c>
-      <c r="I63" s="29"/>
+      <c r="I63" s="50">
+        <v>364.13</v>
+      </c>
       <c r="J63" s="11"/>
       <c r="K63" s="41"/>
       <c r="L63" s="11"/>
       <c r="M63" s="11"/>
     </row>
     <row r="64" spans="1:13" s="10" customFormat="1">
       <c r="A64" s="12"/>
       <c r="B64" s="21"/>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="13"/>
     </row>
     <row r="65" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A65" s="51" t="s">
+      <c r="A65" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="B65" s="51"/>
-[...10 lines deleted...]
-      <c r="M65" s="51"/>
+      <c r="B65" s="75"/>
+      <c r="C65" s="75"/>
+      <c r="D65" s="75"/>
+      <c r="E65" s="75"/>
+      <c r="F65" s="75"/>
+      <c r="G65" s="75"/>
+      <c r="H65" s="75"/>
+      <c r="I65" s="75"/>
+      <c r="J65" s="75"/>
+      <c r="K65" s="75"/>
+      <c r="L65" s="75"/>
+      <c r="M65" s="75"/>
     </row>
     <row r="66" spans="1:14" ht="12" thickBot="1">
       <c r="A66" s="38"/>
       <c r="B66" s="16"/>
       <c r="C66" s="16"/>
       <c r="D66" s="16"/>
       <c r="E66" s="16"/>
       <c r="F66" s="16"/>
       <c r="G66" s="16"/>
       <c r="H66" s="16"/>
       <c r="I66" s="16"/>
       <c r="J66" s="16"/>
       <c r="K66" s="30"/>
       <c r="M66" s="16"/>
     </row>
     <row r="67" spans="1:14" ht="26.45" customHeight="1" thickBot="1">
       <c r="A67" s="1"/>
       <c r="B67" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>8</v>
@@ -9410,1231 +11131,1239 @@
     <row r="69" spans="1:14" ht="12.95" customHeight="1">
       <c r="A69" s="4">
         <v>2020</v>
       </c>
       <c r="B69" s="17">
         <v>2722.42</v>
       </c>
       <c r="C69" s="14">
         <v>5415.74</v>
       </c>
       <c r="D69" s="14">
         <v>7987.9</v>
       </c>
       <c r="E69" s="14">
         <v>10440.77</v>
       </c>
       <c r="F69" s="14">
         <v>13658.01</v>
       </c>
       <c r="G69" s="14">
         <v>17049.57</v>
       </c>
       <c r="H69" s="17">
         <v>20360.03</v>
       </c>
-      <c r="I69" s="14">
+      <c r="I69" s="17">
         <v>23716.14</v>
       </c>
       <c r="J69" s="17">
         <v>26284.35</v>
       </c>
       <c r="K69" s="14">
         <v>28724.57</v>
       </c>
       <c r="L69" s="17">
         <v>30987.29</v>
       </c>
       <c r="M69" s="17">
         <v>33001.61</v>
       </c>
       <c r="N69" s="37"/>
     </row>
     <row r="70" spans="1:14" ht="12.95" customHeight="1">
       <c r="A70" s="4">
         <v>2021</v>
       </c>
       <c r="B70" s="17">
         <v>1012.26</v>
       </c>
       <c r="C70" s="14">
         <v>2512.96</v>
       </c>
       <c r="D70" s="14">
         <v>3928.12</v>
       </c>
       <c r="E70" s="14">
         <v>5626.64</v>
       </c>
       <c r="F70" s="14">
         <v>7658.75</v>
       </c>
       <c r="G70" s="14">
         <v>10304.33</v>
       </c>
       <c r="H70" s="17">
         <v>13349.8</v>
       </c>
-      <c r="I70" s="14">
+      <c r="I70" s="17">
         <v>16545.68</v>
       </c>
       <c r="J70" s="17">
         <v>20246.080000000002</v>
       </c>
       <c r="K70" s="14">
         <v>23946.46</v>
       </c>
       <c r="L70" s="17">
         <v>29495.59</v>
       </c>
       <c r="M70" s="17">
         <v>34887.47</v>
       </c>
       <c r="N70" s="37"/>
     </row>
     <row r="71" spans="1:14" ht="12.95" customHeight="1">
       <c r="A71" s="4">
         <v>2022</v>
       </c>
       <c r="B71" s="17">
         <v>845.01</v>
       </c>
       <c r="C71" s="14">
         <v>1730.07</v>
       </c>
       <c r="D71" s="14">
         <v>2702.74</v>
       </c>
       <c r="E71" s="14">
         <v>3681.75</v>
       </c>
       <c r="F71" s="14">
         <v>4746.7</v>
       </c>
       <c r="G71" s="14">
         <v>6689.12</v>
       </c>
       <c r="H71" s="17">
         <v>9518.5499999999993</v>
       </c>
-      <c r="I71" s="14">
+      <c r="I71" s="17">
         <v>12925.3</v>
       </c>
       <c r="J71" s="17">
         <v>16751.8</v>
       </c>
       <c r="K71" s="14">
         <v>20956.77</v>
       </c>
       <c r="L71" s="17">
         <v>25548.26</v>
       </c>
       <c r="M71" s="17">
         <v>30340.29</v>
       </c>
       <c r="N71" s="37"/>
     </row>
     <row r="72" spans="1:14" ht="12.95" customHeight="1">
       <c r="A72" s="4">
         <v>2023</v>
       </c>
       <c r="B72" s="17">
         <v>125.86</v>
       </c>
       <c r="C72" s="14">
         <v>284.2</v>
       </c>
       <c r="D72" s="14">
         <v>430.33</v>
       </c>
       <c r="E72" s="14">
         <v>611.38</v>
       </c>
       <c r="F72" s="14">
         <v>823.79</v>
       </c>
       <c r="G72" s="21">
         <v>1048.2</v>
       </c>
       <c r="H72" s="17">
         <v>1268.94</v>
       </c>
-      <c r="I72" s="21">
+      <c r="I72" s="8">
         <v>1471.61</v>
       </c>
       <c r="J72" s="8">
         <v>1675.58</v>
       </c>
       <c r="K72" s="21">
         <v>1910.78</v>
       </c>
       <c r="L72" s="8">
         <v>2096.59</v>
       </c>
       <c r="M72" s="8">
         <v>2372.04</v>
       </c>
       <c r="N72" s="37"/>
     </row>
     <row r="73" spans="1:14" ht="12.95" customHeight="1">
       <c r="A73" s="4">
         <v>2024</v>
       </c>
       <c r="B73" s="8">
         <v>159.52000000000001</v>
       </c>
       <c r="C73" s="21">
         <v>345.26</v>
       </c>
       <c r="D73" s="21">
         <v>523.79999999999995</v>
       </c>
       <c r="E73" s="21">
         <v>686.36</v>
       </c>
       <c r="F73" s="21">
         <v>875.91</v>
       </c>
       <c r="G73" s="21">
         <v>1063.75</v>
       </c>
       <c r="H73" s="8">
         <v>1293.6400000000001</v>
       </c>
-      <c r="I73" s="21">
+      <c r="I73" s="8">
         <v>1539.71</v>
       </c>
       <c r="J73" s="8">
         <v>1889.1</v>
       </c>
       <c r="K73" s="8">
         <v>2155.52</v>
       </c>
       <c r="L73" s="8">
         <v>2354.2399999999998</v>
       </c>
       <c r="M73" s="8">
         <v>2542.81</v>
       </c>
       <c r="N73" s="37"/>
     </row>
     <row r="74" spans="1:14" ht="12.95" customHeight="1">
       <c r="A74" s="4">
         <v>2025</v>
       </c>
       <c r="B74" s="8">
         <v>171.62</v>
       </c>
       <c r="C74" s="8">
         <v>394.43</v>
       </c>
       <c r="D74" s="8">
         <v>553.9</v>
       </c>
       <c r="E74" s="21">
         <v>802.09</v>
       </c>
       <c r="F74" s="40">
         <v>1081.1099999999999</v>
       </c>
       <c r="G74" s="8">
         <v>1366.25</v>
       </c>
       <c r="H74" s="40">
         <v>1663.07</v>
       </c>
-      <c r="I74" s="21">
+      <c r="I74" s="8">
         <v>1894.44</v>
       </c>
       <c r="J74" s="21">
         <v>2213.4899999999998</v>
       </c>
       <c r="K74" s="8">
         <v>2463.1799999999998</v>
       </c>
       <c r="L74" s="21">
         <v>2716.7</v>
       </c>
       <c r="M74" s="8">
         <v>2973.61</v>
       </c>
       <c r="N74" s="37"/>
     </row>
     <row r="75" spans="1:14" ht="12.95" customHeight="1">
       <c r="A75" s="4">
         <v>2026</v>
       </c>
       <c r="B75" s="8">
         <v>195.53</v>
       </c>
       <c r="C75" s="21">
         <v>392.18</v>
       </c>
       <c r="D75" s="21">
         <v>554.52</v>
       </c>
       <c r="E75" s="21">
         <v>793.49</v>
       </c>
       <c r="F75" s="21">
         <v>1202.56</v>
       </c>
       <c r="G75" s="8">
         <v>1607.42</v>
       </c>
       <c r="H75" s="8">
         <v>1979.08</v>
       </c>
-      <c r="I75" s="21"/>
+      <c r="I75" s="49">
+        <v>2510.7800000000002</v>
+      </c>
       <c r="J75" s="21"/>
       <c r="K75" s="8"/>
       <c r="L75" s="21"/>
       <c r="M75" s="8"/>
       <c r="N75" s="37"/>
     </row>
     <row r="76" spans="1:14" ht="12.95" customHeight="1">
       <c r="A76" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B76" s="17"/>
       <c r="C76" s="14"/>
       <c r="D76" s="14"/>
       <c r="E76" s="14"/>
       <c r="F76" s="14"/>
       <c r="G76" s="14"/>
       <c r="H76" s="17"/>
-      <c r="I76" s="14"/>
+      <c r="I76" s="17"/>
       <c r="J76" s="14"/>
       <c r="K76" s="8"/>
       <c r="L76" s="17"/>
       <c r="M76" s="17"/>
       <c r="N76" s="37"/>
     </row>
     <row r="77" spans="1:14" ht="12.95" customHeight="1">
       <c r="A77" s="4">
         <v>2020</v>
       </c>
       <c r="B77" s="17">
         <v>198.94</v>
       </c>
       <c r="C77" s="14">
         <v>379.2</v>
       </c>
       <c r="D77" s="14">
         <v>569.29999999999995</v>
       </c>
       <c r="E77" s="14">
         <v>761.15</v>
       </c>
       <c r="F77" s="14">
         <v>1001.48</v>
       </c>
       <c r="G77" s="14">
         <v>1276.97</v>
       </c>
       <c r="H77" s="17">
         <v>1558.91</v>
       </c>
-      <c r="I77" s="14">
+      <c r="I77" s="17">
         <v>1864.71</v>
       </c>
       <c r="J77" s="14">
         <v>2039.27</v>
       </c>
       <c r="K77" s="8">
         <v>2192.89</v>
       </c>
       <c r="L77" s="17">
         <v>2345.56</v>
       </c>
       <c r="M77" s="17">
         <v>2462.19</v>
       </c>
       <c r="N77" s="37"/>
     </row>
     <row r="78" spans="1:14" ht="12.95" customHeight="1">
       <c r="A78" s="4">
         <v>2021</v>
       </c>
       <c r="B78" s="17">
         <v>71.63</v>
       </c>
       <c r="C78" s="14">
         <v>138.16999999999999</v>
       </c>
       <c r="D78" s="14">
         <v>193.81</v>
       </c>
       <c r="E78" s="14">
         <v>294.26</v>
       </c>
       <c r="F78" s="14">
         <v>398.65</v>
       </c>
       <c r="G78" s="14">
         <v>508.06</v>
       </c>
       <c r="H78" s="17">
         <v>624.41</v>
       </c>
-      <c r="I78" s="14">
+      <c r="I78" s="17">
         <v>794.55</v>
       </c>
       <c r="J78" s="14">
         <v>943.29</v>
       </c>
       <c r="K78" s="8">
         <v>1077.9000000000001</v>
       </c>
       <c r="L78" s="17">
         <v>1171.47</v>
       </c>
       <c r="M78" s="17">
         <v>1283.57</v>
       </c>
       <c r="N78" s="37"/>
     </row>
     <row r="79" spans="1:14" ht="12.95" customHeight="1">
       <c r="A79" s="4">
         <v>2022</v>
       </c>
       <c r="B79" s="17">
         <v>74.39</v>
       </c>
       <c r="C79" s="14">
         <v>137.47999999999999</v>
       </c>
       <c r="D79" s="14">
         <v>216.3</v>
       </c>
       <c r="E79" s="14">
         <v>314.79000000000002</v>
       </c>
       <c r="F79" s="14">
         <v>402.37</v>
       </c>
       <c r="G79" s="14">
         <v>548.98</v>
       </c>
       <c r="H79" s="17">
         <v>702.85</v>
       </c>
-      <c r="I79" s="14">
+      <c r="I79" s="17">
         <v>872.01</v>
       </c>
       <c r="J79" s="14">
         <v>1017.19</v>
       </c>
       <c r="K79" s="8">
         <v>1219.23</v>
       </c>
       <c r="L79" s="17">
         <v>1419.84</v>
       </c>
       <c r="M79" s="17">
         <v>1592.65</v>
       </c>
       <c r="N79" s="37"/>
     </row>
     <row r="80" spans="1:14" ht="12.95" customHeight="1">
       <c r="A80" s="4">
         <v>2023</v>
       </c>
       <c r="B80" s="17">
         <v>123.42</v>
       </c>
       <c r="C80" s="14">
         <v>264.08999999999997</v>
       </c>
       <c r="D80" s="14">
         <v>427.99</v>
       </c>
       <c r="E80" s="14">
         <v>633.65</v>
       </c>
       <c r="F80" s="14">
         <v>861.37</v>
       </c>
       <c r="G80" s="21">
         <v>1105.5</v>
       </c>
       <c r="H80" s="17">
         <v>1309.549</v>
       </c>
-      <c r="I80" s="21">
+      <c r="I80" s="8">
         <v>1514.414</v>
       </c>
       <c r="J80" s="21">
         <v>1706.8420000000001</v>
       </c>
       <c r="K80" s="8">
         <v>1912.925</v>
       </c>
       <c r="L80" s="8">
         <v>2053.0140000000001</v>
       </c>
       <c r="M80" s="8">
         <v>2201.6840000000002</v>
       </c>
       <c r="N80" s="37"/>
     </row>
     <row r="81" spans="1:14" ht="12.95" customHeight="1">
       <c r="A81" s="4">
         <v>2024</v>
       </c>
       <c r="B81" s="8">
         <v>152.73400000000001</v>
       </c>
       <c r="C81" s="21">
         <v>310.66199999999998</v>
       </c>
       <c r="D81" s="21">
         <v>488.20800000000003</v>
       </c>
       <c r="E81" s="21">
         <v>642.928</v>
       </c>
       <c r="F81" s="21">
         <v>802.79499999999996</v>
       </c>
       <c r="G81" s="21">
         <v>971.95799999999997</v>
       </c>
       <c r="H81" s="8">
         <v>1144.143</v>
       </c>
-      <c r="I81" s="21">
+      <c r="I81" s="8">
         <v>1312.683</v>
       </c>
       <c r="J81" s="21">
         <v>1526.3879999999999</v>
       </c>
       <c r="K81" s="8">
         <v>1772.973</v>
       </c>
       <c r="L81" s="8">
         <v>1971.3</v>
       </c>
       <c r="M81" s="8">
         <v>2144.6999999999998</v>
       </c>
       <c r="N81" s="37"/>
     </row>
     <row r="82" spans="1:14" ht="12.95" customHeight="1">
       <c r="A82" s="4">
         <v>2025</v>
       </c>
       <c r="B82" s="8">
         <v>144.72900000000001</v>
       </c>
       <c r="C82" s="21">
         <v>283.07600000000002</v>
       </c>
       <c r="D82" s="21">
         <v>422.10599999999999</v>
       </c>
       <c r="E82" s="21">
         <v>580.76199999999994</v>
       </c>
       <c r="F82" s="46">
         <v>777.97400000000005</v>
       </c>
       <c r="G82" s="8">
         <v>947.23900000000003</v>
       </c>
       <c r="H82" s="8">
         <v>1113.098</v>
       </c>
-      <c r="I82" s="21">
+      <c r="I82" s="8">
         <v>1257.059</v>
       </c>
       <c r="J82" s="21">
         <v>1430.895</v>
       </c>
       <c r="K82" s="8">
         <v>1678.3910000000001</v>
       </c>
       <c r="L82" s="21">
         <v>1895.9860000000001</v>
       </c>
       <c r="M82" s="8">
         <v>2137.6060000000002</v>
       </c>
       <c r="N82" s="37"/>
     </row>
     <row r="83" spans="1:14" ht="12.95" customHeight="1">
       <c r="A83" s="4">
         <v>2026</v>
       </c>
       <c r="B83" s="8">
         <v>177.07300000000001</v>
       </c>
       <c r="C83" s="21">
         <v>329.702</v>
       </c>
       <c r="D83" s="21">
         <v>488.12900000000002</v>
       </c>
       <c r="E83" s="21">
         <v>652.13599999999997</v>
       </c>
       <c r="F83" s="21">
         <v>817.28700000000003</v>
       </c>
       <c r="G83" s="8">
         <v>999.21600000000001</v>
       </c>
       <c r="H83" s="8">
         <v>1193.268</v>
       </c>
-      <c r="I83" s="21"/>
+      <c r="I83" s="49">
+        <v>1340.34</v>
+      </c>
       <c r="J83" s="21"/>
       <c r="K83" s="8"/>
       <c r="L83" s="21"/>
       <c r="M83" s="8"/>
       <c r="N83" s="37"/>
     </row>
     <row r="84" spans="1:14" ht="24.75" customHeight="1">
       <c r="A84" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B84" s="17"/>
       <c r="C84" s="14"/>
       <c r="D84" s="14"/>
       <c r="E84" s="14"/>
       <c r="F84" s="14"/>
       <c r="G84" s="14"/>
       <c r="H84" s="17"/>
-      <c r="I84" s="14"/>
+      <c r="I84" s="17"/>
       <c r="J84" s="14"/>
       <c r="K84" s="8"/>
       <c r="L84" s="17"/>
       <c r="M84" s="17"/>
       <c r="N84" s="37"/>
     </row>
     <row r="85" spans="1:14" ht="12.95" customHeight="1">
       <c r="A85" s="4">
         <v>2020</v>
       </c>
       <c r="B85" s="17">
         <v>34729.699999999997</v>
       </c>
       <c r="C85" s="14">
         <v>67326.28</v>
       </c>
       <c r="D85" s="14">
         <v>98167.33</v>
       </c>
       <c r="E85" s="14">
         <v>101742.84</v>
       </c>
       <c r="F85" s="14">
         <v>108328.08</v>
       </c>
       <c r="G85" s="14">
         <v>119092.93</v>
       </c>
       <c r="H85" s="17">
         <v>122034.68</v>
       </c>
-      <c r="I85" s="14">
+      <c r="I85" s="17">
         <v>125012.44</v>
       </c>
       <c r="J85" s="14">
         <v>129180.63</v>
       </c>
       <c r="K85" s="8">
         <v>133877.56</v>
       </c>
       <c r="L85" s="17">
         <v>138345.23000000001</v>
       </c>
       <c r="M85" s="17">
         <v>143332.09</v>
       </c>
     </row>
     <row r="86" spans="1:14" ht="12.95" customHeight="1">
       <c r="A86" s="4">
         <v>2021</v>
       </c>
       <c r="B86" s="17">
         <v>5247.17</v>
       </c>
       <c r="C86" s="14">
         <v>12350.8</v>
       </c>
       <c r="D86" s="14">
         <v>20119.09</v>
       </c>
       <c r="E86" s="14">
         <v>29122.33</v>
       </c>
       <c r="F86" s="14">
         <v>38167.58</v>
       </c>
       <c r="G86" s="14">
         <v>47841.98</v>
       </c>
       <c r="H86" s="17">
         <v>56171.9</v>
       </c>
-      <c r="I86" s="14">
+      <c r="I86" s="17">
         <v>65501.82</v>
       </c>
       <c r="J86" s="14">
         <v>76532.17</v>
       </c>
       <c r="K86" s="8">
         <v>88680</v>
       </c>
       <c r="L86" s="17">
         <v>100872.7</v>
       </c>
       <c r="M86" s="17">
         <v>113305.59</v>
       </c>
     </row>
     <row r="87" spans="1:14" ht="12.95" customHeight="1">
       <c r="A87" s="4">
         <v>2022</v>
       </c>
       <c r="B87" s="17">
         <v>6598.33</v>
       </c>
       <c r="C87" s="14">
         <v>14238.35</v>
       </c>
       <c r="D87" s="14">
         <v>22834.2</v>
       </c>
       <c r="E87" s="14">
         <v>31568.880000000001</v>
       </c>
       <c r="F87" s="14">
         <v>40330.410000000003</v>
       </c>
       <c r="G87" s="14">
         <v>48942.080000000002</v>
       </c>
       <c r="H87" s="17">
         <v>57632.95</v>
       </c>
-      <c r="I87" s="14">
+      <c r="I87" s="17">
         <v>67817.81</v>
       </c>
       <c r="J87" s="14">
         <v>79381.45</v>
       </c>
       <c r="K87" s="8">
         <v>91959.93</v>
       </c>
       <c r="L87" s="17">
         <v>104867.17</v>
       </c>
       <c r="M87" s="17">
         <v>118173.39</v>
       </c>
     </row>
     <row r="88" spans="1:14" ht="12.95" customHeight="1">
       <c r="A88" s="4">
         <v>2023</v>
       </c>
       <c r="B88" s="17">
         <v>5010.8100000000004</v>
       </c>
       <c r="C88" s="14">
         <v>9990.99</v>
       </c>
       <c r="D88" s="14">
         <v>15514.5</v>
       </c>
       <c r="E88" s="14">
         <v>21017.23</v>
       </c>
       <c r="F88" s="14">
         <v>26004.39</v>
       </c>
       <c r="G88" s="21">
         <v>30665.4</v>
       </c>
       <c r="H88" s="17">
         <v>35091.129999999997</v>
       </c>
-      <c r="I88" s="21">
+      <c r="I88" s="8">
         <v>39694.44</v>
       </c>
       <c r="J88" s="21">
         <v>46569.7</v>
       </c>
       <c r="K88" s="8">
         <v>53655.35</v>
       </c>
       <c r="L88" s="8">
         <v>58450.16</v>
       </c>
       <c r="M88" s="8">
         <v>63636.1</v>
       </c>
     </row>
     <row r="89" spans="1:14" ht="12.95" customHeight="1">
       <c r="A89" s="4">
         <v>2024</v>
       </c>
       <c r="B89" s="8">
         <v>4478.9399999999996</v>
       </c>
       <c r="C89" s="21">
         <v>9079.76</v>
       </c>
       <c r="D89" s="21">
         <v>13975.36</v>
       </c>
       <c r="E89" s="21">
         <v>21734.26</v>
       </c>
       <c r="F89" s="21">
         <v>29667.13</v>
       </c>
       <c r="G89" s="21">
         <v>37454.129999999997</v>
       </c>
       <c r="H89" s="8">
         <v>42159.22</v>
       </c>
-      <c r="I89" s="21">
+      <c r="I89" s="8">
         <v>46960.02</v>
       </c>
       <c r="J89" s="21">
         <v>52153.58</v>
       </c>
       <c r="K89" s="8">
         <v>57567.75</v>
       </c>
       <c r="L89" s="8">
         <v>62997.41</v>
       </c>
       <c r="M89" s="28">
         <v>68224.44</v>
       </c>
     </row>
     <row r="90" spans="1:14" ht="12.95" customHeight="1">
       <c r="A90" s="4">
         <v>2025</v>
       </c>
       <c r="B90" s="8">
         <v>4679.96</v>
       </c>
       <c r="C90" s="21">
         <v>9370.5300000000007</v>
       </c>
       <c r="D90" s="21">
         <v>14330.05</v>
       </c>
       <c r="E90" s="21">
         <v>19618.73</v>
       </c>
       <c r="F90" s="46">
         <v>24797.07</v>
       </c>
       <c r="G90" s="8">
         <v>29733.57</v>
       </c>
       <c r="H90" s="8">
         <v>34531.51</v>
       </c>
-      <c r="I90" s="21">
+      <c r="I90" s="8">
         <v>39414.33</v>
       </c>
       <c r="J90" s="21">
         <v>44705.41</v>
       </c>
       <c r="K90" s="8">
         <v>50178.67</v>
       </c>
       <c r="L90" s="21">
         <v>55522.1</v>
       </c>
       <c r="M90" s="8">
         <v>61731.96</v>
       </c>
     </row>
     <row r="91" spans="1:14" ht="12.95" customHeight="1">
       <c r="A91" s="4">
         <v>2026</v>
       </c>
       <c r="B91" s="8">
         <v>5093.75</v>
       </c>
       <c r="C91" s="21">
         <v>9976.33</v>
       </c>
       <c r="D91" s="21">
         <v>15112.58</v>
       </c>
       <c r="E91" s="21">
         <v>20581.72</v>
       </c>
       <c r="F91" s="21">
         <v>25786.61</v>
       </c>
       <c r="G91" s="8">
         <v>30742.25</v>
       </c>
       <c r="H91" s="8">
         <v>35519.269999999997</v>
       </c>
-      <c r="I91" s="21"/>
+      <c r="I91" s="49">
+        <v>40427.81</v>
+      </c>
       <c r="J91" s="21"/>
       <c r="K91" s="8"/>
       <c r="L91" s="21"/>
       <c r="M91" s="28"/>
     </row>
     <row r="92" spans="1:14" ht="24.75" customHeight="1">
       <c r="A92" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B92" s="17"/>
       <c r="C92" s="14"/>
       <c r="D92" s="14"/>
       <c r="E92" s="14"/>
       <c r="F92" s="14"/>
       <c r="G92" s="14"/>
       <c r="H92" s="17"/>
-      <c r="I92" s="14"/>
+      <c r="I92" s="17"/>
       <c r="J92" s="14"/>
       <c r="K92" s="14"/>
       <c r="L92" s="17"/>
       <c r="M92" s="17"/>
     </row>
     <row r="93" spans="1:14" ht="12.95" customHeight="1">
       <c r="A93" s="4">
         <v>2020</v>
       </c>
       <c r="B93" s="17">
         <v>897.4</v>
       </c>
       <c r="C93" s="14">
         <v>1673.5</v>
       </c>
       <c r="D93" s="14">
         <v>2422.8000000000002</v>
       </c>
       <c r="E93" s="14">
         <v>2470.6</v>
       </c>
       <c r="F93" s="14">
         <v>2543.4</v>
       </c>
       <c r="G93" s="14">
         <v>2672.1</v>
       </c>
       <c r="H93" s="17">
         <v>2732.9</v>
       </c>
-      <c r="I93" s="14">
+      <c r="I93" s="17">
         <v>2795.2</v>
       </c>
       <c r="J93" s="14">
         <v>2876.3</v>
       </c>
       <c r="K93" s="14">
         <v>2989.5</v>
       </c>
       <c r="L93" s="17">
         <v>3067.9</v>
       </c>
       <c r="M93" s="17">
         <v>3153.4</v>
       </c>
     </row>
     <row r="94" spans="1:14" ht="12.95" customHeight="1">
       <c r="A94" s="4">
         <v>2021</v>
       </c>
       <c r="B94" s="17">
         <v>86</v>
       </c>
       <c r="C94" s="14">
         <v>190.1</v>
       </c>
       <c r="D94" s="14">
         <v>306</v>
       </c>
       <c r="E94" s="14">
         <v>431</v>
       </c>
       <c r="F94" s="14">
         <v>553</v>
       </c>
       <c r="G94" s="14">
         <v>683</v>
       </c>
       <c r="H94" s="17">
         <v>803.7</v>
       </c>
-      <c r="I94" s="14">
+      <c r="I94" s="17">
         <v>954.6</v>
       </c>
       <c r="J94" s="14">
         <v>1128.7</v>
       </c>
       <c r="K94" s="14">
         <v>1335.6</v>
       </c>
       <c r="L94" s="17">
         <v>1564.9</v>
       </c>
       <c r="M94" s="17">
         <v>1793</v>
       </c>
     </row>
     <row r="95" spans="1:14" ht="12.95" customHeight="1">
       <c r="A95" s="12">
         <v>2022</v>
       </c>
       <c r="B95" s="14">
         <v>136.9</v>
       </c>
       <c r="C95" s="14">
         <v>300.10000000000002</v>
       </c>
       <c r="D95" s="14">
         <v>484.6</v>
       </c>
       <c r="E95" s="14">
         <v>666.9</v>
       </c>
       <c r="F95" s="14">
         <v>849.2</v>
       </c>
       <c r="G95" s="14">
         <v>1034.4000000000001</v>
       </c>
       <c r="H95" s="14">
         <v>1233.5</v>
       </c>
-      <c r="I95" s="14">
+      <c r="I95" s="17">
         <v>1481.4</v>
       </c>
       <c r="J95" s="14">
         <v>1756.9</v>
       </c>
       <c r="K95" s="14">
         <v>2058.8000000000002</v>
       </c>
       <c r="L95" s="14">
         <v>2341.1</v>
       </c>
       <c r="M95" s="14">
         <v>2627.6</v>
       </c>
     </row>
     <row r="96" spans="1:14" ht="12.95" customHeight="1">
       <c r="A96" s="12">
         <v>2023</v>
       </c>
       <c r="B96" s="14">
         <v>292.39999999999998</v>
       </c>
       <c r="C96" s="14">
         <v>580.4</v>
       </c>
       <c r="D96" s="14">
         <v>901.4</v>
       </c>
       <c r="E96" s="14">
         <v>1218.4000000000001</v>
       </c>
       <c r="F96" s="14">
         <v>1444.6</v>
       </c>
       <c r="G96" s="21">
         <v>1654.4</v>
       </c>
       <c r="H96" s="14">
         <v>1854.741</v>
       </c>
-      <c r="I96" s="21">
+      <c r="I96" s="8">
         <v>2112.9769999999999</v>
       </c>
       <c r="J96" s="21">
         <v>2433.1529999999998</v>
       </c>
       <c r="K96" s="21">
         <v>2716.9059999999999</v>
       </c>
       <c r="L96" s="21">
         <v>2976.9940000000001</v>
       </c>
       <c r="M96" s="21">
         <v>3292.5540000000001</v>
       </c>
     </row>
     <row r="97" spans="1:13" ht="12.95" customHeight="1">
       <c r="A97" s="12">
         <v>2024</v>
       </c>
       <c r="B97" s="21">
         <v>251.149</v>
       </c>
       <c r="C97" s="21">
         <v>492.327</v>
       </c>
       <c r="D97" s="21">
         <v>765.79600000000005</v>
       </c>
       <c r="E97" s="21">
         <v>1095.4939999999999</v>
       </c>
       <c r="F97" s="21">
         <v>1366.1210000000001</v>
       </c>
       <c r="G97" s="21">
         <v>1629.7139999999999</v>
       </c>
       <c r="H97" s="21">
         <v>1896.848</v>
       </c>
-      <c r="I97" s="21">
+      <c r="I97" s="8">
         <v>2134.1439999999998</v>
       </c>
       <c r="J97" s="21">
         <v>2436.1149999999998</v>
       </c>
       <c r="K97" s="21">
         <v>2757.174</v>
       </c>
       <c r="L97" s="21">
         <v>3075.3</v>
       </c>
       <c r="M97" s="13">
         <v>3379.2</v>
       </c>
     </row>
     <row r="98" spans="1:13" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A98" s="12">
         <v>2025</v>
       </c>
       <c r="B98" s="21">
         <v>265.07299999999998</v>
       </c>
       <c r="C98" s="21">
         <v>525.95799999999997</v>
       </c>
       <c r="D98" s="21">
         <v>813.40300000000002</v>
       </c>
       <c r="E98" s="21">
         <v>1136.2070000000001</v>
       </c>
       <c r="F98" s="46">
         <v>1368.8</v>
       </c>
       <c r="G98" s="21">
         <v>1591.3889999999999</v>
       </c>
       <c r="H98" s="21">
         <v>1804.7840000000001</v>
       </c>
-      <c r="I98" s="21">
+      <c r="I98" s="8">
         <v>2038.2470000000001</v>
       </c>
       <c r="J98" s="21">
         <v>2296.3240000000001</v>
       </c>
       <c r="K98" s="21">
         <v>2570.181</v>
       </c>
       <c r="L98" s="21">
         <v>2842.7280000000001</v>
       </c>
       <c r="M98" s="8">
         <v>3151.739</v>
       </c>
     </row>
     <row r="99" spans="1:13" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A99" s="18">
         <v>2026</v>
       </c>
       <c r="B99" s="11">
         <v>293.30799999999999</v>
       </c>
       <c r="C99" s="11">
         <v>572.66099999999994</v>
       </c>
       <c r="D99" s="11">
         <v>869.57399999999996</v>
       </c>
       <c r="E99" s="11">
         <v>1164.328</v>
       </c>
       <c r="F99" s="11">
         <v>1444.7570000000001</v>
       </c>
       <c r="G99" s="11">
         <v>1715.5889999999999</v>
       </c>
       <c r="H99" s="11">
         <v>1972.8910000000001</v>
       </c>
-      <c r="I99" s="11"/>
+      <c r="I99" s="50">
+        <v>2229.17</v>
+      </c>
       <c r="J99" s="11"/>
       <c r="K99" s="11"/>
       <c r="L99" s="43"/>
       <c r="M99" s="11"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="19"/>
       <c r="B100" s="20"/>
       <c r="C100" s="21"/>
       <c r="D100" s="21"/>
       <c r="E100" s="21"/>
       <c r="F100" s="20"/>
       <c r="G100" s="21"/>
       <c r="H100" s="21"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
       <c r="K100" s="21"/>
       <c r="L100" s="20"/>
       <c r="M100" s="21"/>
     </row>
     <row r="101" spans="1:13" ht="12.75">
-      <c r="A101" s="49" t="s">
+      <c r="A101" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="B101" s="49"/>
-[...10 lines deleted...]
-      <c r="M101" s="49"/>
+      <c r="B101" s="73"/>
+      <c r="C101" s="73"/>
+      <c r="D101" s="73"/>
+      <c r="E101" s="73"/>
+      <c r="F101" s="73"/>
+      <c r="G101" s="73"/>
+      <c r="H101" s="73"/>
+      <c r="I101" s="73"/>
+      <c r="J101" s="73"/>
+      <c r="K101" s="73"/>
+      <c r="L101" s="73"/>
+      <c r="M101" s="73"/>
     </row>
     <row r="102" spans="1:13" ht="12" thickBot="1">
       <c r="A102" s="38"/>
       <c r="B102" s="16"/>
       <c r="C102" s="16"/>
       <c r="D102" s="16"/>
       <c r="E102" s="16"/>
       <c r="F102" s="16"/>
       <c r="G102" s="16"/>
       <c r="H102" s="16"/>
       <c r="I102" s="16"/>
       <c r="J102" s="16"/>
       <c r="K102" s="30"/>
       <c r="M102" s="16"/>
     </row>
     <row r="103" spans="1:13" ht="23.25" thickBot="1">
       <c r="A103" s="22"/>
       <c r="B103" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="23" t="s">
         <v>8</v>
@@ -10686,133 +12415,133 @@
     <row r="105" spans="1:13" ht="12.95" customHeight="1">
       <c r="A105" s="25">
         <v>2020</v>
       </c>
       <c r="B105" s="14">
         <v>3394.49</v>
       </c>
       <c r="C105" s="14">
         <v>7337.06</v>
       </c>
       <c r="D105" s="14">
         <v>10460.459999999999</v>
       </c>
       <c r="E105" s="14">
         <v>12860.06</v>
       </c>
       <c r="F105" s="14">
         <v>15275.05</v>
       </c>
       <c r="G105" s="14">
         <v>18295.900000000001</v>
       </c>
       <c r="H105" s="14">
         <v>20011.66</v>
       </c>
-      <c r="I105" s="14">
+      <c r="I105" s="17">
         <v>22289.45</v>
       </c>
       <c r="J105" s="14">
         <v>23987.01</v>
       </c>
       <c r="K105" s="14">
         <v>26125.49</v>
       </c>
       <c r="L105" s="14">
         <v>28264.79</v>
       </c>
       <c r="M105" s="14">
         <v>30548.880000000001</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="12.95" customHeight="1">
       <c r="A106" s="25">
         <v>2021</v>
       </c>
       <c r="B106" s="14">
         <v>2164.71</v>
       </c>
       <c r="C106" s="14">
         <v>4101.45</v>
       </c>
       <c r="D106" s="14">
         <v>5523.24</v>
       </c>
       <c r="E106" s="14">
         <v>6724.96</v>
       </c>
       <c r="F106" s="14">
         <v>8945.2199999999993</v>
       </c>
       <c r="G106" s="14">
         <v>11101.29</v>
       </c>
       <c r="H106" s="14">
         <v>14241.48</v>
       </c>
-      <c r="I106" s="14">
+      <c r="I106" s="17">
         <v>17879.52</v>
       </c>
       <c r="J106" s="14">
         <v>20645.55</v>
       </c>
       <c r="K106" s="14">
         <v>22796.240000000002</v>
       </c>
       <c r="L106" s="14">
         <v>24852.400000000001</v>
       </c>
       <c r="M106" s="14">
         <v>26972.21</v>
       </c>
     </row>
     <row r="107" spans="1:13" ht="12.95" customHeight="1">
       <c r="A107" s="25">
         <v>2022</v>
       </c>
       <c r="B107" s="14">
         <v>2525.0300000000002</v>
       </c>
       <c r="C107" s="14">
         <v>4913.66</v>
       </c>
       <c r="D107" s="14">
         <v>7030.13</v>
       </c>
       <c r="E107" s="14">
         <v>9680.0400000000009</v>
       </c>
       <c r="F107" s="14">
         <v>12108.07</v>
       </c>
       <c r="G107" s="14">
         <v>13862.13</v>
       </c>
       <c r="H107" s="14">
         <v>15933</v>
       </c>
-      <c r="I107" s="14">
+      <c r="I107" s="17">
         <v>17723.03</v>
       </c>
       <c r="J107" s="14">
         <v>19433.98</v>
       </c>
       <c r="K107" s="14">
         <v>21487.18</v>
       </c>
       <c r="L107" s="14">
         <v>23263.01</v>
       </c>
       <c r="M107" s="14">
         <v>24753.34</v>
       </c>
     </row>
     <row r="108" spans="1:13" ht="12.95" customHeight="1">
       <c r="A108" s="25">
         <v>2023</v>
       </c>
       <c r="B108" s="14">
         <v>1258.96</v>
       </c>
       <c r="C108" s="14">
         <v>2935.91</v>
       </c>
@@ -10891,416 +12620,422 @@
     <row r="110" spans="1:13" ht="12.95" customHeight="1">
       <c r="A110" s="4">
         <v>2025</v>
       </c>
       <c r="B110" s="8">
         <v>2562.41</v>
       </c>
       <c r="C110" s="8">
         <v>5410.66</v>
       </c>
       <c r="D110" s="21">
         <v>8191.71</v>
       </c>
       <c r="E110" s="21">
         <v>11044.63</v>
       </c>
       <c r="F110" s="39">
         <v>13497.44</v>
       </c>
       <c r="G110" s="21">
         <v>15807.77</v>
       </c>
       <c r="H110" s="39">
         <v>17912.75</v>
       </c>
-      <c r="I110" s="21">
+      <c r="I110" s="8">
         <v>20070.63</v>
       </c>
       <c r="J110" s="21">
         <v>22212.639999999999</v>
       </c>
       <c r="K110" s="21">
         <v>24656.75</v>
       </c>
       <c r="L110" s="21">
         <v>27292.14</v>
       </c>
       <c r="M110" s="21">
         <v>29948.05</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="12.95" customHeight="1">
       <c r="A111" s="4">
         <v>2026</v>
       </c>
       <c r="B111" s="21">
         <v>2695.72</v>
       </c>
       <c r="C111" s="21">
         <v>5583.63</v>
       </c>
       <c r="D111" s="21">
         <v>8104.56</v>
       </c>
       <c r="E111" s="21">
         <v>10899.95</v>
       </c>
       <c r="F111" s="21">
         <v>13212.34</v>
       </c>
       <c r="G111" s="21">
         <v>15158.66</v>
       </c>
       <c r="H111" s="21">
         <v>17047.580000000002</v>
       </c>
-      <c r="I111" s="21"/>
+      <c r="I111" s="49">
+        <v>18606.38</v>
+      </c>
       <c r="J111" s="21"/>
       <c r="K111" s="21"/>
       <c r="L111" s="21"/>
       <c r="M111" s="21"/>
     </row>
     <row r="112" spans="1:13" ht="12.95" customHeight="1">
       <c r="A112" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B112" s="14"/>
       <c r="C112" s="14"/>
       <c r="D112" s="14"/>
       <c r="E112" s="14"/>
       <c r="F112" s="14"/>
       <c r="G112" s="14"/>
       <c r="H112" s="14"/>
-      <c r="I112" s="14"/>
+      <c r="I112" s="17"/>
       <c r="J112" s="14"/>
       <c r="K112" s="45"/>
       <c r="L112" s="14"/>
       <c r="M112" s="14"/>
     </row>
     <row r="113" spans="1:13" ht="12.95" customHeight="1">
       <c r="A113" s="26">
         <v>2020</v>
       </c>
       <c r="B113" s="14">
         <v>733.53</v>
       </c>
       <c r="C113" s="14">
         <v>1485.11</v>
       </c>
       <c r="D113" s="14">
         <v>2202.7399999999998</v>
       </c>
       <c r="E113" s="14">
         <v>2873.8</v>
       </c>
       <c r="F113" s="14">
         <v>3689.74</v>
       </c>
       <c r="G113" s="14">
         <v>4447.2700000000004</v>
       </c>
       <c r="H113" s="14">
         <v>5008.4399999999996</v>
       </c>
-      <c r="I113" s="14">
+      <c r="I113" s="17">
         <v>5531.95</v>
       </c>
       <c r="J113" s="14">
         <v>6035.76</v>
       </c>
       <c r="K113" s="45">
         <v>6576.89</v>
       </c>
       <c r="L113" s="14">
         <v>7099.69</v>
       </c>
       <c r="M113" s="14">
         <v>7598.33</v>
       </c>
     </row>
     <row r="114" spans="1:13" ht="12.95" customHeight="1">
       <c r="A114" s="26">
         <v>2021</v>
       </c>
       <c r="B114" s="14">
         <v>743.33</v>
       </c>
       <c r="C114" s="14">
         <v>1241.76</v>
       </c>
       <c r="D114" s="14">
         <v>1791.99</v>
       </c>
       <c r="E114" s="14">
         <v>2234.88</v>
       </c>
       <c r="F114" s="14">
         <v>2715.52</v>
       </c>
       <c r="G114" s="14">
         <v>3237.23</v>
       </c>
       <c r="H114" s="14">
         <v>3972.1</v>
       </c>
-      <c r="I114" s="14">
+      <c r="I114" s="17">
         <v>4738.3500000000004</v>
       </c>
       <c r="J114" s="14">
         <v>5293.43</v>
       </c>
       <c r="K114" s="45">
         <v>5961.81</v>
       </c>
       <c r="L114" s="14">
         <v>6450.59</v>
       </c>
       <c r="M114" s="14">
         <v>6863.75</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="12.95" customHeight="1">
       <c r="A115" s="26">
         <v>2022</v>
       </c>
       <c r="B115" s="14">
         <v>436.74</v>
       </c>
       <c r="C115" s="14">
         <v>834.51</v>
       </c>
       <c r="D115" s="14">
         <v>1142.06</v>
       </c>
       <c r="E115" s="14">
         <v>1597.34</v>
       </c>
       <c r="F115" s="14">
         <v>1996.78</v>
       </c>
       <c r="G115" s="14">
         <v>2313.46</v>
       </c>
       <c r="H115" s="14">
         <v>2755.94</v>
       </c>
-      <c r="I115" s="14">
+      <c r="I115" s="17">
         <v>3108.47</v>
       </c>
       <c r="J115" s="14">
         <v>3426.34</v>
       </c>
       <c r="K115" s="45">
         <v>3886.41</v>
       </c>
       <c r="L115" s="14">
         <v>4259.37</v>
       </c>
       <c r="M115" s="14">
         <v>4610.21</v>
       </c>
     </row>
     <row r="116" spans="1:13" ht="12.95" customHeight="1">
       <c r="A116" s="26">
         <v>2023</v>
       </c>
       <c r="B116" s="14">
         <v>362.54</v>
       </c>
       <c r="C116" s="14">
         <v>697.12</v>
       </c>
       <c r="D116" s="14">
         <v>1078.1500000000001</v>
       </c>
       <c r="E116" s="14">
         <v>1465.85</v>
       </c>
       <c r="F116" s="14">
         <v>1792.684</v>
       </c>
       <c r="G116" s="21">
         <v>2142.5</v>
       </c>
       <c r="H116" s="14">
         <v>2502.1779999999999</v>
       </c>
-      <c r="I116" s="21">
+      <c r="I116" s="8">
         <v>2818.6</v>
       </c>
       <c r="J116" s="21">
         <v>3100.2739999999999</v>
       </c>
       <c r="K116" s="44">
         <v>3487.1260000000002</v>
       </c>
       <c r="L116" s="21">
         <v>3877.752</v>
       </c>
       <c r="M116" s="21">
         <v>4215.0230000000001</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="12.95" customHeight="1">
       <c r="A117" s="12">
         <v>2024</v>
       </c>
       <c r="B117" s="21">
         <v>364.85599999999999</v>
       </c>
       <c r="C117" s="21">
         <v>666.00400000000002</v>
       </c>
       <c r="D117" s="21">
         <v>1123.3489999999999</v>
       </c>
       <c r="E117" s="21">
         <v>1551.6</v>
       </c>
       <c r="F117" s="21">
         <v>1918.211</v>
       </c>
       <c r="G117" s="21">
         <v>2251.2040000000002</v>
       </c>
       <c r="H117" s="21">
         <v>2639.828</v>
       </c>
-      <c r="I117" s="21">
+      <c r="I117" s="8">
         <v>3152.9059999999999</v>
       </c>
       <c r="J117" s="21">
         <v>3609.5329999999999</v>
       </c>
       <c r="K117" s="21">
         <v>4191.9750000000004</v>
       </c>
       <c r="L117" s="21">
         <v>4755.8</v>
       </c>
       <c r="M117" s="21">
         <v>5248.1</v>
       </c>
     </row>
     <row r="118" spans="1:13" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A118" s="12">
         <v>2025</v>
       </c>
       <c r="B118" s="21">
         <v>496.15499999999997</v>
       </c>
       <c r="C118" s="21">
         <v>969.61900000000003</v>
       </c>
       <c r="D118" s="21">
         <v>1475.9770000000001</v>
       </c>
       <c r="E118" s="21">
         <v>1996.011</v>
       </c>
       <c r="F118" s="42">
         <v>2465.1779999999999</v>
       </c>
       <c r="G118" s="21">
         <v>2910.002</v>
       </c>
       <c r="H118" s="21">
         <v>3358.0940000000001</v>
       </c>
-      <c r="I118" s="21">
+      <c r="I118" s="8">
         <v>3807.933</v>
       </c>
       <c r="J118" s="21">
         <v>4272.7879999999996</v>
       </c>
       <c r="K118" s="21">
         <v>4830.8900000000003</v>
       </c>
       <c r="L118" s="21">
         <v>5382.125</v>
       </c>
       <c r="M118" s="21">
         <v>5953.7479999999996</v>
       </c>
     </row>
     <row r="119" spans="1:13" ht="12.95" customHeight="1">
       <c r="A119" s="18">
         <v>2026</v>
       </c>
       <c r="B119" s="11">
         <v>563.06700000000001</v>
       </c>
       <c r="C119" s="11">
         <v>1051.6369999999999</v>
       </c>
       <c r="D119" s="11">
         <v>1510.1659999999999</v>
       </c>
       <c r="E119" s="11">
         <v>2000.768</v>
       </c>
       <c r="F119" s="11">
         <v>2486.2130000000002</v>
       </c>
       <c r="G119" s="11">
         <v>2912.953</v>
       </c>
       <c r="H119" s="11">
         <v>3376.5239999999999</v>
       </c>
-      <c r="I119" s="11"/>
+      <c r="I119" s="50">
+        <v>3817.46</v>
+      </c>
       <c r="J119" s="11"/>
       <c r="K119" s="11"/>
       <c r="L119" s="43"/>
       <c r="M119" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A101:M101"/>
     <mergeCell ref="A65:M65"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>кезең</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көліктің барлық түрлері</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>