--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Динамика_Трансп_08_1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="720" windowWidth="14280" windowHeight="15480" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="12150" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
   <si>
     <t>Көліктің барлық түрлері</t>
@@ -8412,51 +8412,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.khamidullina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" customWidth="1"/>
     <col min="2" max="2" width="81.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1"/>
     <row r="2" spans="1:2" ht="13.5" customHeight="1">
       <c r="A2" s="56" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="57" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="24" customHeight="1">
       <c r="A3" s="56" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="69" t="s">
         <v>26</v>
       </c>
     </row>
@@ -8535,59 +8535,59 @@
         <v>42</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="13.5" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="53"/>
     </row>
     <row r="15" spans="1:2" ht="13.5" customHeight="1">
       <c r="A15" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="53" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="13.5" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="52">
-        <v>46283</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" customHeight="1">
       <c r="A17" s="56" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="61">
-        <v>46308</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="13.5" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="13.5" customHeight="1">
       <c r="A19" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="55" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="13.5" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="54">
         <v>77112507401</v>
       </c>
@@ -8785,51 +8785,51 @@
       <c r="B12" s="66" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="65"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="65"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="51" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N119"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="6" customWidth="1"/>
     <col min="2" max="10" width="10.7109375" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="9" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="6" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="10"/>
     <col min="15" max="15" width="9.42578125" style="6" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1">
       <c r="A1" s="73" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="73"/>
       <c r="C1" s="73"/>
       <c r="D1" s="73"/>
       <c r="E1" s="73"/>
       <c r="F1" s="73"/>
       <c r="G1" s="73"/>
       <c r="H1" s="73"/>
@@ -9161,51 +9161,53 @@
       </c>
       <c r="B11" s="40">
         <v>3321.68</v>
       </c>
       <c r="C11" s="21">
         <v>6691.44</v>
       </c>
       <c r="D11" s="13">
         <v>9689.6</v>
       </c>
       <c r="E11" s="8">
         <v>12914.4</v>
       </c>
       <c r="F11" s="13">
         <v>15945.38</v>
       </c>
       <c r="G11" s="8">
         <v>18596.54</v>
       </c>
       <c r="H11" s="28">
         <v>21167.65</v>
       </c>
       <c r="I11" s="8">
         <v>23580.01</v>
       </c>
-      <c r="J11" s="21"/>
+      <c r="J11" s="21">
+        <v>25602.46</v>
+      </c>
       <c r="K11" s="40"/>
       <c r="L11" s="8"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:14" ht="12.95" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="7"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="7"/>
       <c r="I12" s="17"/>
       <c r="J12" s="15"/>
       <c r="K12" s="8"/>
       <c r="L12" s="7"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:14" ht="12.95" customHeight="1">
       <c r="A13" s="4">
         <v>2020</v>
       </c>
@@ -9463,51 +9465,53 @@
       </c>
       <c r="B19" s="8">
         <v>1129.787</v>
       </c>
       <c r="C19" s="21">
         <v>2047.5360000000001</v>
       </c>
       <c r="D19" s="13">
         <v>2972.7109999999998</v>
       </c>
       <c r="E19" s="8">
         <v>3837.924</v>
       </c>
       <c r="F19" s="13">
         <v>4783.8069999999998</v>
       </c>
       <c r="G19" s="8">
         <v>5668.43</v>
       </c>
       <c r="H19" s="28">
         <v>6604.7830000000004</v>
       </c>
       <c r="I19" s="28">
         <v>7483.1</v>
       </c>
-      <c r="J19" s="21"/>
+      <c r="J19" s="21">
+        <v>8354</v>
+      </c>
       <c r="K19" s="40"/>
       <c r="L19" s="8"/>
       <c r="M19" s="21"/>
       <c r="N19" s="37"/>
     </row>
     <row r="20" spans="1:14" ht="24" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="7"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="7"/>
       <c r="I20" s="17"/>
       <c r="J20" s="15"/>
       <c r="K20" s="8"/>
       <c r="L20" s="7"/>
       <c r="M20" s="15"/>
       <c r="N20" s="37"/>
     </row>
     <row r="21" spans="1:14" ht="12.95" customHeight="1">
       <c r="A21" s="4">
@@ -9767,51 +9771,53 @@
       </c>
       <c r="B27" s="8">
         <v>5161.28</v>
       </c>
       <c r="C27" s="21">
         <v>10091.86</v>
       </c>
       <c r="D27" s="13">
         <v>15290.59</v>
       </c>
       <c r="E27" s="8">
         <v>20813.52</v>
       </c>
       <c r="F27" s="13">
         <v>26077.360000000001</v>
       </c>
       <c r="G27" s="8">
         <v>31112.25</v>
       </c>
       <c r="H27" s="28">
         <v>35975.61</v>
       </c>
       <c r="I27" s="8">
         <v>40972.43</v>
       </c>
-      <c r="J27" s="21"/>
+      <c r="J27" s="21">
+        <v>46171.46</v>
+      </c>
       <c r="K27" s="40"/>
       <c r="L27" s="8"/>
       <c r="M27" s="21"/>
       <c r="N27" s="37"/>
     </row>
     <row r="28" spans="1:14" ht="26.45" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="7"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="9"/>
       <c r="I28" s="17"/>
       <c r="J28" s="15"/>
       <c r="K28" s="8"/>
       <c r="L28" s="7"/>
       <c r="M28" s="15"/>
       <c r="N28" s="37"/>
     </row>
     <row r="29" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="10">
@@ -10071,51 +10077,53 @@
       </c>
       <c r="B35" s="11">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="11">
         <v>724.44500000000005</v>
       </c>
       <c r="D35" s="29">
         <v>1105.1559999999999</v>
       </c>
       <c r="E35" s="11">
         <v>1471.3219999999999</v>
       </c>
       <c r="F35" s="29">
         <v>1834.5150000000001</v>
       </c>
       <c r="G35" s="11">
         <v>2230.34</v>
       </c>
       <c r="H35" s="29">
         <v>2627.864</v>
       </c>
       <c r="I35" s="11">
         <v>3029.6</v>
       </c>
-      <c r="J35" s="11"/>
+      <c r="J35" s="11">
+        <v>3368.0740000000001</v>
+      </c>
       <c r="K35" s="41"/>
       <c r="L35" s="11"/>
       <c r="M35" s="11"/>
       <c r="N35" s="37"/>
     </row>
     <row r="36" spans="1:14" ht="12.95" customHeight="1">
       <c r="B36" s="16"/>
       <c r="C36" s="28"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="30"/>
       <c r="M36" s="16"/>
       <c r="N36" s="37"/>
     </row>
     <row r="37" spans="1:14" ht="12.75">
       <c r="A37" s="74" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="74"/>
       <c r="C37" s="74"/>
@@ -10368,51 +10376,53 @@
       </c>
       <c r="B45" s="21">
         <v>430.43</v>
       </c>
       <c r="C45" s="21">
         <v>715.63</v>
       </c>
       <c r="D45" s="21">
         <v>1030.52</v>
       </c>
       <c r="E45" s="21">
         <v>1220.96</v>
       </c>
       <c r="F45" s="21">
         <v>1530.48</v>
       </c>
       <c r="G45" s="8">
         <v>1830.08</v>
       </c>
       <c r="H45" s="21">
         <v>2140.4299999999998</v>
       </c>
       <c r="I45" s="49">
         <v>2462.09</v>
       </c>
-      <c r="J45" s="21"/>
+      <c r="J45" s="21">
+        <v>2796.74</v>
+      </c>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="8"/>
     </row>
     <row r="46" spans="1:14" ht="12.95" customHeight="1">
       <c r="A46" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="17"/>
       <c r="J46" s="7"/>
       <c r="K46" s="21"/>
       <c r="L46" s="15"/>
       <c r="M46" s="7"/>
     </row>
     <row r="47" spans="1:14" ht="12.95" customHeight="1">
       <c r="A47" s="4">
         <v>2022</v>
       </c>
@@ -10582,51 +10592,53 @@
       </c>
       <c r="B51" s="21">
         <v>389.64400000000001</v>
       </c>
       <c r="C51" s="21">
         <v>666.19299999999998</v>
       </c>
       <c r="D51" s="21">
         <v>974.40700000000004</v>
       </c>
       <c r="E51" s="21">
         <v>1185.008</v>
       </c>
       <c r="F51" s="21">
         <v>1480.2909999999999</v>
       </c>
       <c r="G51" s="8">
         <v>1756.252</v>
       </c>
       <c r="H51" s="21">
         <v>2034.9649999999999</v>
       </c>
       <c r="I51" s="49">
         <v>2325.27</v>
       </c>
-      <c r="J51" s="21"/>
+      <c r="J51" s="21">
+        <v>2626.6439999999998</v>
+      </c>
       <c r="K51" s="21"/>
       <c r="L51" s="21"/>
       <c r="M51" s="8"/>
     </row>
     <row r="52" spans="1:13" ht="22.5">
       <c r="A52" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="17"/>
       <c r="J52" s="7"/>
       <c r="K52" s="21"/>
       <c r="L52" s="15"/>
       <c r="M52" s="7"/>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1">
       <c r="A53" s="4">
         <v>2022</v>
       </c>
@@ -10796,51 +10808,53 @@
       </c>
       <c r="B57" s="21">
         <v>45.77</v>
       </c>
       <c r="C57" s="21">
         <v>77.09</v>
       </c>
       <c r="D57" s="21">
         <v>118.51</v>
       </c>
       <c r="E57" s="21">
         <v>152.69999999999999</v>
       </c>
       <c r="F57" s="21">
         <v>190.62</v>
       </c>
       <c r="G57" s="8">
         <v>238.03</v>
       </c>
       <c r="H57" s="21">
         <v>287.35000000000002</v>
       </c>
       <c r="I57" s="49">
         <v>337.41</v>
       </c>
-      <c r="J57" s="21"/>
+      <c r="J57" s="21">
+        <v>370.34</v>
+      </c>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="28"/>
     </row>
     <row r="58" spans="1:13" ht="22.5">
       <c r="A58" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="17"/>
       <c r="J58" s="7"/>
       <c r="K58" s="15"/>
       <c r="L58" s="15"/>
       <c r="M58" s="7"/>
     </row>
     <row r="59" spans="1:13" ht="12.95" customHeight="1">
       <c r="A59" s="4">
         <v>2022</v>
       </c>
@@ -11010,51 +11024,53 @@
       </c>
       <c r="B63" s="11">
         <v>47.308</v>
       </c>
       <c r="C63" s="11">
         <v>73.418000000000006</v>
       </c>
       <c r="D63" s="11">
         <v>112.922</v>
       </c>
       <c r="E63" s="11">
         <v>144.53399999999999</v>
       </c>
       <c r="F63" s="11">
         <v>183.547</v>
       </c>
       <c r="G63" s="11">
         <v>240.45</v>
       </c>
       <c r="H63" s="29">
         <v>299.95</v>
       </c>
       <c r="I63" s="50">
         <v>364.13</v>
       </c>
-      <c r="J63" s="11"/>
+      <c r="J63" s="11">
+        <v>396.762</v>
+      </c>
       <c r="K63" s="41"/>
       <c r="L63" s="11"/>
       <c r="M63" s="11"/>
     </row>
     <row r="64" spans="1:13" s="10" customFormat="1">
       <c r="A64" s="12"/>
       <c r="B64" s="21"/>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="13"/>
     </row>
     <row r="65" spans="1:14" ht="20.25" customHeight="1">
       <c r="A65" s="75" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="75"/>
       <c r="C65" s="75"/>
@@ -11386,51 +11402,53 @@
       </c>
       <c r="B75" s="8">
         <v>195.53</v>
       </c>
       <c r="C75" s="21">
         <v>392.18</v>
       </c>
       <c r="D75" s="21">
         <v>554.52</v>
       </c>
       <c r="E75" s="21">
         <v>793.49</v>
       </c>
       <c r="F75" s="21">
         <v>1202.56</v>
       </c>
       <c r="G75" s="8">
         <v>1607.42</v>
       </c>
       <c r="H75" s="8">
         <v>1979.08</v>
       </c>
       <c r="I75" s="49">
         <v>2510.7800000000002</v>
       </c>
-      <c r="J75" s="21"/>
+      <c r="J75" s="21">
+        <v>2918.41</v>
+      </c>
       <c r="K75" s="8"/>
       <c r="L75" s="21"/>
       <c r="M75" s="8"/>
       <c r="N75" s="37"/>
     </row>
     <row r="76" spans="1:14" ht="12.95" customHeight="1">
       <c r="A76" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B76" s="17"/>
       <c r="C76" s="14"/>
       <c r="D76" s="14"/>
       <c r="E76" s="14"/>
       <c r="F76" s="14"/>
       <c r="G76" s="14"/>
       <c r="H76" s="17"/>
       <c r="I76" s="17"/>
       <c r="J76" s="14"/>
       <c r="K76" s="8"/>
       <c r="L76" s="17"/>
       <c r="M76" s="17"/>
       <c r="N76" s="37"/>
     </row>
     <row r="77" spans="1:14" ht="12.95" customHeight="1">
       <c r="A77" s="4">
@@ -11690,51 +11708,53 @@
       </c>
       <c r="B83" s="8">
         <v>177.07300000000001</v>
       </c>
       <c r="C83" s="21">
         <v>329.702</v>
       </c>
       <c r="D83" s="21">
         <v>488.12900000000002</v>
       </c>
       <c r="E83" s="21">
         <v>652.13599999999997</v>
       </c>
       <c r="F83" s="21">
         <v>817.28700000000003</v>
       </c>
       <c r="G83" s="8">
         <v>999.21600000000001</v>
       </c>
       <c r="H83" s="8">
         <v>1193.268</v>
       </c>
       <c r="I83" s="49">
         <v>1340.34</v>
       </c>
-      <c r="J83" s="21"/>
+      <c r="J83" s="21">
+        <v>1554.116</v>
+      </c>
       <c r="K83" s="8"/>
       <c r="L83" s="21"/>
       <c r="M83" s="8"/>
       <c r="N83" s="37"/>
     </row>
     <row r="84" spans="1:14" ht="24.75" customHeight="1">
       <c r="A84" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B84" s="17"/>
       <c r="C84" s="14"/>
       <c r="D84" s="14"/>
       <c r="E84" s="14"/>
       <c r="F84" s="14"/>
       <c r="G84" s="14"/>
       <c r="H84" s="17"/>
       <c r="I84" s="17"/>
       <c r="J84" s="14"/>
       <c r="K84" s="8"/>
       <c r="L84" s="17"/>
       <c r="M84" s="17"/>
       <c r="N84" s="37"/>
     </row>
     <row r="85" spans="1:14" ht="12.95" customHeight="1">
       <c r="A85" s="4">
@@ -11988,51 +12008,53 @@
       </c>
       <c r="B91" s="8">
         <v>5093.75</v>
       </c>
       <c r="C91" s="21">
         <v>9976.33</v>
       </c>
       <c r="D91" s="21">
         <v>15112.58</v>
       </c>
       <c r="E91" s="21">
         <v>20581.72</v>
       </c>
       <c r="F91" s="21">
         <v>25786.61</v>
       </c>
       <c r="G91" s="8">
         <v>30742.25</v>
       </c>
       <c r="H91" s="8">
         <v>35519.269999999997</v>
       </c>
       <c r="I91" s="49">
         <v>40427.81</v>
       </c>
-      <c r="J91" s="21"/>
+      <c r="J91" s="21">
+        <v>45569.97</v>
+      </c>
       <c r="K91" s="8"/>
       <c r="L91" s="21"/>
       <c r="M91" s="28"/>
     </row>
     <row r="92" spans="1:14" ht="24.75" customHeight="1">
       <c r="A92" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B92" s="17"/>
       <c r="C92" s="14"/>
       <c r="D92" s="14"/>
       <c r="E92" s="14"/>
       <c r="F92" s="14"/>
       <c r="G92" s="14"/>
       <c r="H92" s="17"/>
       <c r="I92" s="17"/>
       <c r="J92" s="14"/>
       <c r="K92" s="14"/>
       <c r="L92" s="17"/>
       <c r="M92" s="17"/>
     </row>
     <row r="93" spans="1:14" ht="12.95" customHeight="1">
       <c r="A93" s="4">
         <v>2020</v>
       </c>
@@ -12284,51 +12306,53 @@
       </c>
       <c r="B99" s="11">
         <v>293.30799999999999</v>
       </c>
       <c r="C99" s="11">
         <v>572.66099999999994</v>
       </c>
       <c r="D99" s="11">
         <v>869.57399999999996</v>
       </c>
       <c r="E99" s="11">
         <v>1164.328</v>
       </c>
       <c r="F99" s="11">
         <v>1444.7570000000001</v>
       </c>
       <c r="G99" s="11">
         <v>1715.5889999999999</v>
       </c>
       <c r="H99" s="11">
         <v>1972.8910000000001</v>
       </c>
       <c r="I99" s="50">
         <v>2229.17</v>
       </c>
-      <c r="J99" s="11"/>
+      <c r="J99" s="11">
+        <v>2485.66</v>
+      </c>
       <c r="K99" s="11"/>
       <c r="L99" s="43"/>
       <c r="M99" s="11"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="19"/>
       <c r="B100" s="20"/>
       <c r="C100" s="21"/>
       <c r="D100" s="21"/>
       <c r="E100" s="21"/>
       <c r="F100" s="20"/>
       <c r="G100" s="21"/>
       <c r="H100" s="21"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
       <c r="K100" s="21"/>
       <c r="L100" s="20"/>
       <c r="M100" s="21"/>
     </row>
     <row r="101" spans="1:13" ht="12.75">
       <c r="A101" s="73" t="s">
         <v>5</v>
       </c>
       <c r="B101" s="73"/>
       <c r="C101" s="73"/>
@@ -12664,51 +12688,53 @@
       </c>
       <c r="B111" s="21">
         <v>2695.72</v>
       </c>
       <c r="C111" s="21">
         <v>5583.63</v>
       </c>
       <c r="D111" s="21">
         <v>8104.56</v>
       </c>
       <c r="E111" s="21">
         <v>10899.95</v>
       </c>
       <c r="F111" s="21">
         <v>13212.34</v>
       </c>
       <c r="G111" s="21">
         <v>15158.66</v>
       </c>
       <c r="H111" s="21">
         <v>17047.580000000002</v>
       </c>
       <c r="I111" s="49">
         <v>18606.38</v>
       </c>
-      <c r="J111" s="21"/>
+      <c r="J111" s="21">
+        <v>19886.36</v>
+      </c>
       <c r="K111" s="21"/>
       <c r="L111" s="21"/>
       <c r="M111" s="21"/>
     </row>
     <row r="112" spans="1:13" ht="12.95" customHeight="1">
       <c r="A112" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B112" s="14"/>
       <c r="C112" s="14"/>
       <c r="D112" s="14"/>
       <c r="E112" s="14"/>
       <c r="F112" s="14"/>
       <c r="G112" s="14"/>
       <c r="H112" s="14"/>
       <c r="I112" s="17"/>
       <c r="J112" s="14"/>
       <c r="K112" s="45"/>
       <c r="L112" s="14"/>
       <c r="M112" s="14"/>
     </row>
     <row r="113" spans="1:13" ht="12.95" customHeight="1">
       <c r="A113" s="26">
         <v>2020</v>
       </c>
@@ -12960,51 +12986,53 @@
       </c>
       <c r="B119" s="11">
         <v>563.06700000000001</v>
       </c>
       <c r="C119" s="11">
         <v>1051.6369999999999</v>
       </c>
       <c r="D119" s="11">
         <v>1510.1659999999999</v>
       </c>
       <c r="E119" s="11">
         <v>2000.768</v>
       </c>
       <c r="F119" s="11">
         <v>2486.2130000000002</v>
       </c>
       <c r="G119" s="11">
         <v>2912.953</v>
       </c>
       <c r="H119" s="11">
         <v>3376.5239999999999</v>
       </c>
       <c r="I119" s="50">
         <v>3817.46</v>
       </c>
-      <c r="J119" s="11"/>
+      <c r="J119" s="11">
+        <v>4173.2110000000002</v>
+      </c>
       <c r="K119" s="11"/>
       <c r="L119" s="43"/>
       <c r="M119" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A101:M101"/>
     <mergeCell ref="A65:M65"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>