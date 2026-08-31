--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -86,52 +86,52 @@
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Перевезено грузов, тыс. тонн</t>
   </si>
   <si>
     <t>Автомобильный и городской электрический транспорт</t>
   </si>
   <si>
     <t>Пассажирооборот, млн. п-км</t>
   </si>
   <si>
     <t>Грузооборот, млн. т-км</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="176" formatCode="#,##0.0"/>
-    <numFmt numFmtId="191" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -3612,134 +3612,134 @@
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="176" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3040">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="17"/>
@@ -7055,52 +7055,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N119"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A82" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H113" sqref="H113"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H111" sqref="H111:H119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="23.85" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
@@ -7413,51 +7413,53 @@
         <v>38138.35</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="39">
         <v>3321.68</v>
       </c>
       <c r="C11" s="40">
         <v>6691.44</v>
       </c>
       <c r="D11" s="18">
         <v>9689.6</v>
       </c>
       <c r="E11" s="39">
         <v>12914.4</v>
       </c>
       <c r="F11" s="18">
         <v>15945.38</v>
       </c>
       <c r="G11" s="12">
         <v>18596.54</v>
       </c>
-      <c r="H11" s="29"/>
+      <c r="H11" s="29">
+        <v>21167.65</v>
+      </c>
       <c r="I11" s="18"/>
       <c r="J11" s="24"/>
       <c r="K11" s="39"/>
       <c r="L11" s="12"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="25"/>
       <c r="D12" s="25"/>
       <c r="E12" s="10"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="10"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="12"/>
       <c r="L12" s="10"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="6">
@@ -7711,51 +7713,53 @@
       </c>
       <c r="N18" s="19"/>
     </row>
     <row r="19" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A19" s="6">
         <v>2026</v>
       </c>
       <c r="B19" s="12">
         <v>1129.787</v>
       </c>
       <c r="C19" s="40">
         <v>2047.5360000000001</v>
       </c>
       <c r="D19" s="18">
         <v>2972.7109999999998</v>
       </c>
       <c r="E19" s="39">
         <v>3837.924</v>
       </c>
       <c r="F19" s="18">
         <v>4783.8069999999998</v>
       </c>
       <c r="G19" s="12">
         <v>5668.43</v>
       </c>
-      <c r="H19" s="29"/>
+      <c r="H19" s="29">
+        <v>6604.7830000000004</v>
+      </c>
       <c r="I19" s="18"/>
       <c r="J19" s="24"/>
       <c r="K19" s="39"/>
       <c r="L19" s="12"/>
       <c r="M19" s="24"/>
       <c r="N19" s="19"/>
     </row>
     <row r="20" spans="1:14" s="8" customFormat="1" ht="22.7" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="10"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="10"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="12"/>
       <c r="L20" s="10"/>
       <c r="M20" s="25"/>
       <c r="N20" s="19"/>
     </row>
@@ -8011,51 +8015,53 @@
       </c>
       <c r="N26" s="19"/>
     </row>
     <row r="27" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A27" s="6">
         <v>2026</v>
       </c>
       <c r="B27" s="12">
         <v>5161.28</v>
       </c>
       <c r="C27" s="40">
         <v>10091.86</v>
       </c>
       <c r="D27" s="18">
         <v>15290.59</v>
       </c>
       <c r="E27" s="39">
         <v>20813.52</v>
       </c>
       <c r="F27" s="18">
         <v>26077.360000000001</v>
       </c>
       <c r="G27" s="12">
         <v>31112.25</v>
       </c>
-      <c r="H27" s="29"/>
+      <c r="H27" s="29">
+        <v>35975.61</v>
+      </c>
       <c r="I27" s="18"/>
       <c r="J27" s="24"/>
       <c r="K27" s="39"/>
       <c r="L27" s="12"/>
       <c r="M27" s="24"/>
       <c r="N27" s="19"/>
     </row>
     <row r="28" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="25"/>
       <c r="D28" s="25"/>
       <c r="E28" s="10"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="13"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="12"/>
       <c r="L28" s="10"/>
       <c r="M28" s="25"/>
       <c r="N28" s="19"/>
     </row>
@@ -8311,51 +8317,53 @@
       </c>
       <c r="N34" s="37"/>
     </row>
     <row r="35" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A35" s="22">
         <v>2026</v>
       </c>
       <c r="B35" s="15">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="41">
         <v>724.44500000000005</v>
       </c>
       <c r="D35" s="34">
         <v>1105.1559999999999</v>
       </c>
       <c r="E35" s="41">
         <v>1471.3219999999999</v>
       </c>
       <c r="F35" s="34">
         <v>1834.5150000000001</v>
       </c>
       <c r="G35" s="15">
         <v>2230.34</v>
       </c>
-      <c r="H35" s="34"/>
+      <c r="H35" s="34">
+        <v>2627.864</v>
+      </c>
       <c r="I35" s="34"/>
       <c r="J35" s="15"/>
       <c r="K35" s="41"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="19"/>
     </row>
     <row r="36" spans="1:14" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A36" s="16"/>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="18"/>
       <c r="G36" s="17"/>
       <c r="H36" s="17"/>
       <c r="I36" s="17"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="19"/>
     </row>
     <row r="37" spans="1:14" s="8" customFormat="1" ht="29.25" customHeight="1">
       <c r="A37" s="44" t="s">
@@ -8609,51 +8617,53 @@
         <v>5214.5600000000004</v>
       </c>
     </row>
     <row r="45" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A45" s="6">
         <v>2026</v>
       </c>
       <c r="B45" s="24">
         <v>430.43</v>
       </c>
       <c r="C45" s="24">
         <v>715.63</v>
       </c>
       <c r="D45" s="24">
         <v>1030.52</v>
       </c>
       <c r="E45" s="24">
         <v>1220.96</v>
       </c>
       <c r="F45" s="24">
         <v>1530.48</v>
       </c>
       <c r="G45" s="12">
         <v>1830.08</v>
       </c>
-      <c r="H45" s="40"/>
+      <c r="H45" s="40">
+        <v>2140.4299999999998</v>
+      </c>
       <c r="I45" s="24"/>
       <c r="J45" s="24"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="12"/>
     </row>
     <row r="46" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="10"/>
       <c r="D46" s="10"/>
       <c r="E46" s="10"/>
       <c r="F46" s="10"/>
       <c r="G46" s="10"/>
       <c r="H46" s="10"/>
       <c r="I46" s="10"/>
       <c r="J46" s="10"/>
       <c r="K46" s="24"/>
       <c r="L46" s="25"/>
       <c r="M46" s="10"/>
     </row>
     <row r="47" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A47" s="6">
@@ -8819,51 +8829,53 @@
         <v>4466.6000000000004</v>
       </c>
     </row>
     <row r="51" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A51" s="6">
         <v>2026</v>
       </c>
       <c r="B51" s="24">
         <v>389.64400000000001</v>
       </c>
       <c r="C51" s="24">
         <v>666.19299999999998</v>
       </c>
       <c r="D51" s="24">
         <v>974.40700000000004</v>
       </c>
       <c r="E51" s="24">
         <v>1185.008</v>
       </c>
       <c r="F51" s="24">
         <v>1480.2909999999999</v>
       </c>
       <c r="G51" s="12">
         <v>1756.252</v>
       </c>
-      <c r="H51" s="40"/>
+      <c r="H51" s="40">
+        <v>2034.9649999999999</v>
+      </c>
       <c r="I51" s="24"/>
       <c r="J51" s="24"/>
       <c r="K51" s="24"/>
       <c r="L51" s="24"/>
       <c r="M51" s="12"/>
     </row>
     <row r="52" spans="1:14" s="8" customFormat="1" ht="22.5">
       <c r="A52" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="10"/>
       <c r="D52" s="10"/>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
       <c r="G52" s="10"/>
       <c r="H52" s="10"/>
       <c r="I52" s="10"/>
       <c r="J52" s="10"/>
       <c r="K52" s="24"/>
       <c r="L52" s="25"/>
       <c r="M52" s="10"/>
     </row>
     <row r="53" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A53" s="6">
@@ -9029,51 +9041,53 @@
         <v>418.59</v>
       </c>
     </row>
     <row r="57" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A57" s="6">
         <v>2026</v>
       </c>
       <c r="B57" s="24">
         <v>45.77</v>
       </c>
       <c r="C57" s="24">
         <v>77.09</v>
       </c>
       <c r="D57" s="24">
         <v>118.51</v>
       </c>
       <c r="E57" s="24">
         <v>152.69999999999999</v>
       </c>
       <c r="F57" s="24">
         <v>190.62</v>
       </c>
       <c r="G57" s="12">
         <v>238.03</v>
       </c>
-      <c r="H57" s="40"/>
+      <c r="H57" s="40">
+        <v>287.35000000000002</v>
+      </c>
       <c r="I57" s="24"/>
       <c r="J57" s="24"/>
       <c r="K57" s="24"/>
       <c r="L57" s="24"/>
       <c r="M57" s="29"/>
     </row>
     <row r="58" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A58" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="10"/>
       <c r="D58" s="10"/>
       <c r="E58" s="10"/>
       <c r="F58" s="10"/>
       <c r="G58" s="10"/>
       <c r="H58" s="10"/>
       <c r="I58" s="10"/>
       <c r="J58" s="10"/>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
       <c r="M58" s="10"/>
     </row>
     <row r="59" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A59" s="14">
@@ -9239,51 +9253,53 @@
         <v>495.12599999999998</v>
       </c>
     </row>
     <row r="63" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A63" s="22">
         <v>2026</v>
       </c>
       <c r="B63" s="15">
         <v>47.308</v>
       </c>
       <c r="C63" s="41">
         <v>73.418000000000006</v>
       </c>
       <c r="D63" s="15">
         <v>112.922</v>
       </c>
       <c r="E63" s="15">
         <v>144.53399999999999</v>
       </c>
       <c r="F63" s="15">
         <v>183.547</v>
       </c>
       <c r="G63" s="15">
         <v>240.45</v>
       </c>
-      <c r="H63" s="34"/>
+      <c r="H63" s="34">
+        <v>299.95</v>
+      </c>
       <c r="I63" s="34"/>
       <c r="J63" s="15"/>
       <c r="K63" s="41"/>
       <c r="L63" s="15"/>
       <c r="M63" s="15"/>
       <c r="N63" s="19"/>
     </row>
     <row r="64" spans="1:14" s="8" customFormat="1" ht="11.25">
       <c r="A64" s="14"/>
       <c r="B64" s="18"/>
       <c r="C64" s="18"/>
       <c r="D64" s="18"/>
       <c r="E64" s="24"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="24"/>
       <c r="K64" s="40"/>
       <c r="L64" s="24"/>
       <c r="M64" s="24"/>
       <c r="N64" s="19"/>
     </row>
     <row r="65" spans="1:14" s="8" customFormat="1" ht="24.75" customHeight="1">
       <c r="A65" s="45" t="s">
@@ -9625,51 +9641,53 @@
       </c>
       <c r="N74" s="19"/>
     </row>
     <row r="75" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A75" s="6">
         <v>2026</v>
       </c>
       <c r="B75" s="12">
         <v>195.53</v>
       </c>
       <c r="C75" s="24">
         <v>392.18</v>
       </c>
       <c r="D75" s="24">
         <v>554.52</v>
       </c>
       <c r="E75" s="40">
         <v>793.49</v>
       </c>
       <c r="F75" s="24">
         <v>1202.56</v>
       </c>
       <c r="G75" s="12">
         <v>1607.42</v>
       </c>
-      <c r="H75" s="39"/>
+      <c r="H75" s="39">
+        <v>1979.08</v>
+      </c>
       <c r="I75" s="24"/>
       <c r="J75" s="24"/>
       <c r="K75" s="12"/>
       <c r="L75" s="24"/>
       <c r="M75" s="12"/>
       <c r="N75" s="19"/>
     </row>
     <row r="76" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A76" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B76" s="20"/>
       <c r="C76" s="21"/>
       <c r="D76" s="21"/>
       <c r="E76" s="21"/>
       <c r="F76" s="21"/>
       <c r="G76" s="21"/>
       <c r="H76" s="20"/>
       <c r="I76" s="21"/>
       <c r="J76" s="21"/>
       <c r="K76" s="12"/>
       <c r="L76" s="20"/>
       <c r="M76" s="20"/>
       <c r="N76" s="19"/>
     </row>
@@ -9925,51 +9943,53 @@
       </c>
       <c r="N82" s="19"/>
     </row>
     <row r="83" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A83" s="6">
         <v>2026</v>
       </c>
       <c r="B83" s="12">
         <v>177.07300000000001</v>
       </c>
       <c r="C83" s="24">
         <v>329.702</v>
       </c>
       <c r="D83" s="24">
         <v>488.12900000000002</v>
       </c>
       <c r="E83" s="40">
         <v>652.13599999999997</v>
       </c>
       <c r="F83" s="24">
         <v>817.28700000000003</v>
       </c>
       <c r="G83" s="12">
         <v>999.21600000000001</v>
       </c>
-      <c r="H83" s="39"/>
+      <c r="H83" s="39">
+        <v>1193.268</v>
+      </c>
       <c r="I83" s="24"/>
       <c r="J83" s="24"/>
       <c r="K83" s="12"/>
       <c r="L83" s="24"/>
       <c r="M83" s="12"/>
       <c r="N83" s="19"/>
     </row>
     <row r="84" spans="1:14" s="8" customFormat="1" ht="24.75" customHeight="1">
       <c r="A84" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B84" s="20"/>
       <c r="C84" s="21"/>
       <c r="D84" s="21"/>
       <c r="E84" s="21"/>
       <c r="F84" s="21"/>
       <c r="G84" s="21"/>
       <c r="H84" s="20"/>
       <c r="I84" s="21"/>
       <c r="J84" s="21"/>
       <c r="K84" s="12"/>
       <c r="L84" s="20"/>
       <c r="M84" s="20"/>
       <c r="N84" s="19"/>
     </row>
@@ -10219,51 +10239,53 @@
         <v>61731.96</v>
       </c>
     </row>
     <row r="91" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A91" s="6">
         <v>2026</v>
       </c>
       <c r="B91" s="12">
         <v>5093.75</v>
       </c>
       <c r="C91" s="24">
         <v>9976.33</v>
       </c>
       <c r="D91" s="24">
         <v>15112.58</v>
       </c>
       <c r="E91" s="40">
         <v>20581.72</v>
       </c>
       <c r="F91" s="24">
         <v>25786.61</v>
       </c>
       <c r="G91" s="12">
         <v>30742.25</v>
       </c>
-      <c r="H91" s="39"/>
+      <c r="H91" s="39">
+        <v>35519.269999999997</v>
+      </c>
       <c r="I91" s="24"/>
       <c r="J91" s="24"/>
       <c r="K91" s="12"/>
       <c r="L91" s="24"/>
       <c r="M91" s="29"/>
     </row>
     <row r="92" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A92" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B92" s="20"/>
       <c r="C92" s="21"/>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
       <c r="F92" s="21"/>
       <c r="G92" s="21"/>
       <c r="H92" s="20"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="20"/>
       <c r="M92" s="20"/>
     </row>
     <row r="93" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A93" s="6">
@@ -10511,51 +10533,53 @@
         <v>3151.739</v>
       </c>
     </row>
     <row r="99" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A99" s="22">
         <v>2026</v>
       </c>
       <c r="B99" s="15">
         <v>293.30799999999999</v>
       </c>
       <c r="C99" s="15">
         <v>572.66099999999994</v>
       </c>
       <c r="D99" s="15">
         <v>869.57399999999996</v>
       </c>
       <c r="E99" s="41">
         <v>1164.328</v>
       </c>
       <c r="F99" s="15">
         <v>1444.7570000000001</v>
       </c>
       <c r="G99" s="15">
         <v>1715.5889999999999</v>
       </c>
-      <c r="H99" s="15"/>
+      <c r="H99" s="15">
+        <v>1972.8910000000001</v>
+      </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15"/>
       <c r="K99" s="15"/>
       <c r="L99" s="42"/>
       <c r="M99" s="15"/>
     </row>
     <row r="100" spans="1:13" s="8" customFormat="1" ht="7.5" customHeight="1">
       <c r="A100" s="23"/>
       <c r="B100" s="25"/>
       <c r="C100" s="25"/>
       <c r="D100" s="25"/>
       <c r="E100" s="25"/>
       <c r="F100" s="25"/>
       <c r="G100" s="25"/>
       <c r="H100" s="25"/>
       <c r="I100" s="25"/>
       <c r="J100" s="25"/>
       <c r="K100" s="25"/>
       <c r="L100" s="25"/>
       <c r="M100" s="25"/>
     </row>
     <row r="101" spans="1:13" s="8" customFormat="1" ht="13.7" customHeight="1">
       <c r="A101" s="44" t="s">
         <v>5</v>
       </c>
@@ -10889,51 +10913,53 @@
         <v>29948.05</v>
       </c>
     </row>
     <row r="111" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A111" s="6">
         <v>2026</v>
       </c>
       <c r="B111" s="24">
         <v>2695.72</v>
       </c>
       <c r="C111" s="40">
         <v>5583.63</v>
       </c>
       <c r="D111" s="24">
         <v>8104.56</v>
       </c>
       <c r="E111" s="24">
         <v>10899.95</v>
       </c>
       <c r="F111" s="24">
         <v>13212.34</v>
       </c>
       <c r="G111" s="24">
         <v>15158.66</v>
       </c>
-      <c r="H111" s="40"/>
+      <c r="H111" s="40">
+        <v>17047.580000000002</v>
+      </c>
       <c r="I111" s="24"/>
       <c r="J111" s="24"/>
       <c r="K111" s="24"/>
       <c r="L111" s="24"/>
       <c r="M111" s="24"/>
     </row>
     <row r="112" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A112" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B112" s="21"/>
       <c r="C112" s="21"/>
       <c r="D112" s="21"/>
       <c r="E112" s="21"/>
       <c r="F112" s="21"/>
       <c r="G112" s="21"/>
       <c r="H112" s="21"/>
       <c r="I112" s="21"/>
       <c r="J112" s="21"/>
       <c r="K112" s="31"/>
       <c r="L112" s="21"/>
       <c r="M112" s="21"/>
     </row>
     <row r="113" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A113" s="28">
@@ -11181,51 +11207,53 @@
         <v>5953.7479999999996</v>
       </c>
     </row>
     <row r="119" spans="1:13" ht="12.95" customHeight="1">
       <c r="A119" s="22">
         <v>2026</v>
       </c>
       <c r="B119" s="15">
         <v>563.06700000000001</v>
       </c>
       <c r="C119" s="41">
         <v>1051.6369999999999</v>
       </c>
       <c r="D119" s="15">
         <v>1510.1659999999999</v>
       </c>
       <c r="E119" s="15">
         <v>2000.768</v>
       </c>
       <c r="F119" s="15">
         <v>2486.2130000000002</v>
       </c>
       <c r="G119" s="15">
         <v>2912.953</v>
       </c>
-      <c r="H119" s="15"/>
+      <c r="H119" s="15">
+        <v>3376.5239999999999</v>
+      </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15"/>
       <c r="K119" s="15"/>
       <c r="L119" s="42"/>
       <c r="M119" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A101:M101"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>