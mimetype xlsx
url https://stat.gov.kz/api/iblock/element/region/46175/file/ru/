--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -1,72 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zh.Zhakupov\Desktop\ДИНАМИКА усл год\дин кв\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\дин кв - 2вариант\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12045"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17790" windowHeight="10710"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="13" r:id="rId2"/>
+    <sheet name="2026" sheetId="10" r:id="rId3"/>
+    <sheet name="2025" sheetId="3" r:id="rId4"/>
+    <sheet name="2024" sheetId="6" r:id="rId5"/>
+    <sheet name="2023" sheetId="7" r:id="rId6"/>
+    <sheet name="2022" sheetId="8" r:id="rId7"/>
+    <sheet name="2021" sheetId="11" r:id="rId8"/>
+    <sheet name="2020" sheetId="12" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="60">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="104">
   <si>
     <t>Издательская деятельность</t>
   </si>
   <si>
     <t>Деятельность по созданию программ и телерадиовещание</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Деятельность в области права и бухгалтерского учета</t>
   </si>
   <si>
     <t>Деятельность в области архитектуры, инженерных изысканий, технических испытаний и анализа</t>
   </si>
   <si>
     <t>Научные исследования и разработки</t>
   </si>
   <si>
     <t>Прочая профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Ветеринарная деятельность</t>
   </si>
   <si>
@@ -105,175 +118,347 @@
   <si>
     <t>Деятельность в области информационного обслуживания</t>
   </si>
   <si>
     <t>Деятельность головных компаний; консультирование по вопросам управления</t>
   </si>
   <si>
     <t>Рекламная деятельность и исследование конъюнктуры рынка</t>
   </si>
   <si>
     <t>Аренда, прокат и лизинг</t>
   </si>
   <si>
     <t>Деятельность в области трудоустройства</t>
   </si>
   <si>
     <t>Деятельность по обеспечению безопасности и проведению расследований</t>
   </si>
   <si>
     <t>Деятельность по обслуживанию зданий и благоустройству территорий</t>
   </si>
   <si>
     <t>Деятельность в области офисного административного и вспомогательного обслуживания, направленная на поддержание коммерческой деятельности</t>
   </si>
   <si>
-    <t>январь-июнь</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг за 2022г.* </t>
   </si>
   <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>январь-декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг за 2021г.* </t>
   </si>
   <si>
-    <t>индексы физического обьема отчетного периода 2021 г., к сответсвующему периоду  2020г., %</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг за 2020г.* </t>
-  </si>
-[...1 lines deleted...]
-    <t>индексы физического обьема отчетного периода 2020 г., к сответсвующему периоду  2019г., %</t>
   </si>
   <si>
     <t>Производство кино-, видеофильмов, и телевизионных программ, фонограмм и музыкальных записей</t>
   </si>
   <si>
     <t>Компьютерное программирование, консультации и другие сопутствующие услуги</t>
   </si>
   <si>
     <t>Деятельность информационных служб</t>
   </si>
   <si>
     <t>Деятельность головных компаний; консультации по вопросам управления</t>
   </si>
   <si>
     <t>Рекламная деятельность и изучение рыночной конъюнктуры</t>
   </si>
   <si>
     <t>Аренда, прокат, лизинг</t>
   </si>
   <si>
     <t>Трудоустройство</t>
   </si>
   <si>
     <t>Деятельность по обеспечению безопасности и расследованию</t>
   </si>
   <si>
     <t>Деятельность в области обслуживания зданий и территорий</t>
   </si>
   <si>
     <t>Деятельность в области административно-управленческого, хозяйственного и прочего вспомогательного обслуживания</t>
   </si>
   <si>
     <t>Деятельность библиотек, архивов, музеев и других учреждений культурного обслуживания</t>
   </si>
   <si>
     <t>Деятельность по организации азартных игр и заключения пари</t>
   </si>
   <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг за 2023г.* </t>
   </si>
   <si>
-    <t>индексы физического обьема отчетного периода 2023 г., к сответсвующему периоду  2022г., %</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг за 2024г.* </t>
-  </si>
-[...1 lines deleted...]
-    <t>индексы физического обьема отчетного периода 2024 г., к сответсвующему периоду  2023г., %</t>
   </si>
   <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг за 2025г.* </t>
   </si>
   <si>
-    <t>индексы физического обьема отчетного периода 2025 г., к сответсвующему периоду  2024г., %</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг за 2026г.* </t>
   </si>
   <si>
-    <t>индексы физического обьема отчетного периода 2026 г., к сответсвующему периоду  2025г., %</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг предприятиями и индивидуальными предпринимателями</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем оказанных услуг </t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2020 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Стоимость оказанных услуг в размере средств, поступивших от предприятий, учреждений, населения в уплату за оказанные им услуги</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Расчет показателей по статистике коммерческих услуг осуществляется в соответствии с Методикой по формированию показателей по статистике коммерческих услуг, утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 9 февраля 2016 года №32 и Международными рекомендациями по статистике услуг Евростата</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основным источником информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследования статистической формы 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">В сфере коммерческих услуг используется статистический Справочник услуг </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/23/)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>, разработанный на базе национальных классификаторов «Классификатор продукции по видам экономической деятельности» (КПВЭД) и «Общий классификатор видов экономической деятельности» (ОКЭД)</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/21/)</t>
+    </r>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/15/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702489?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>КСП 201101</t>
+  </si>
+  <si>
+    <t>индексы физического обьема отчетного периода 2026 г., к сответсвующему периоду  2025г., в процентах</t>
   </si>
   <si>
     <t>Всего, тыс. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики услуг и торговли </t>
+  </si>
+  <si>
+    <t>Балгазиева Р.М.</t>
+  </si>
+  <si>
+    <t>7 7112 50-05-06</t>
+  </si>
+  <si>
+    <t>r.balgazieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>индексы физического обьема отчетного периода 2020 г., к сответсвующему периоду  2019г., в процентах</t>
+  </si>
+  <si>
+    <t>индексы физического обьема отчетного периода 2021 г., к сответсвующему периоду  2020г., в процентах</t>
+  </si>
+  <si>
+    <t>индексы физического обьема отчетного периода 2022 г., к сответсвующему периоду  2021г., в процентах</t>
+  </si>
+  <si>
+    <t>индексы физического обьема отчетного периода 2023 г., к сответсвующему периоду  2022г., в процентах</t>
+  </si>
+  <si>
+    <t>индексы физического обьема отчетного периода 2024 г., к сответсвующему периоду  2023г., в процентах</t>
+  </si>
+  <si>
+    <t>индексы физического обьема отчетного периода 2025 г., к сответсвующему периоду  2024г., в процентах</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/dynamic-tables/1490/</t>
+  </si>
+  <si>
+    <t>Январь-март</t>
+  </si>
+  <si>
+    <t>Январь-июнь</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь</t>
+  </si>
+  <si>
+    <t>Январь-декабрь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
-    <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="200" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="52">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -328,50 +513,55 @@
       <i/>
       <sz val="11"/>
       <color indexed="23"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -468,83 +658,146 @@
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="60"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="28">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -852,1013 +1105,1018 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3637">
+  <cellStyleXfs count="3639">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...134 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...75 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...136 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...462 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="170" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -1943,113 +2201,113 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...61 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2070,1618 +2328,1618 @@
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...256 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...768 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
-[...135 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...60 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...57 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
@@ -3711,51 +3969,51 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -3785,935 +4043,1015 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
-[...158 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...338 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="7" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...128 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="200" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="200" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="200" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="200" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="27" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="27" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1165" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="15" xfId="1165" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="1165" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="16" xfId="1165" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="16" xfId="1165" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="1161" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="16" xfId="1161" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="15" xfId="1222" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="1222" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="16" xfId="1222" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="2313" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1191" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="15" xfId="1222" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1222" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="16" xfId="1222" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="902" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="902" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="898" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3637">
+  <cellStyles count="3639">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% — акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="24"/>
     <cellStyle name="20% - Акцент1 3" xfId="25"/>
@@ -5567,2806 +5905,2808 @@
     <cellStyle name="Вычисление 2" xfId="873"/>
     <cellStyle name="Вычисление 2 10" xfId="874"/>
     <cellStyle name="Вычисление 2 11" xfId="875"/>
     <cellStyle name="Вычисление 2 12" xfId="876"/>
     <cellStyle name="Вычисление 2 13" xfId="877"/>
     <cellStyle name="Вычисление 2 14" xfId="878"/>
     <cellStyle name="Вычисление 2 15" xfId="879"/>
     <cellStyle name="Вычисление 2 16" xfId="880"/>
     <cellStyle name="Вычисление 2 2" xfId="881"/>
     <cellStyle name="Вычисление 2 3" xfId="882"/>
     <cellStyle name="Вычисление 2 4" xfId="883"/>
     <cellStyle name="Вычисление 2 5" xfId="884"/>
     <cellStyle name="Вычисление 2 6" xfId="885"/>
     <cellStyle name="Вычисление 2 7" xfId="886"/>
     <cellStyle name="Вычисление 2 8" xfId="887"/>
     <cellStyle name="Вычисление 2 9" xfId="888"/>
     <cellStyle name="Вычисление 3" xfId="889"/>
     <cellStyle name="Вычисление 3 2" xfId="890"/>
     <cellStyle name="Вычисление 4" xfId="891"/>
     <cellStyle name="Вычисление 4 2" xfId="892"/>
     <cellStyle name="Вычисление 5" xfId="893"/>
     <cellStyle name="Вычисление 6" xfId="894"/>
     <cellStyle name="Вычисление 7" xfId="895"/>
     <cellStyle name="Вычисление 8" xfId="896"/>
     <cellStyle name="Вычисление 9" xfId="897"/>
-    <cellStyle name="Гиперссылка 2" xfId="898"/>
-[...259 lines deleted...]
-    <cellStyle name="Нейтральный 9" xfId="1158"/>
+    <cellStyle name="Гиперссылка" xfId="898" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="899"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="900"/>
+    <cellStyle name="Гиперссылка 3" xfId="901"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="902"/>
+    <cellStyle name="Гиперссылка 4" xfId="903"/>
+    <cellStyle name="Денежный 2" xfId="904"/>
+    <cellStyle name="Денежный 2 2" xfId="905"/>
+    <cellStyle name="Заголовок 1 10" xfId="906"/>
+    <cellStyle name="Заголовок 1 11" xfId="907"/>
+    <cellStyle name="Заголовок 1 12" xfId="908"/>
+    <cellStyle name="Заголовок 1 13" xfId="909"/>
+    <cellStyle name="Заголовок 1 14" xfId="910"/>
+    <cellStyle name="Заголовок 1 15" xfId="911"/>
+    <cellStyle name="Заголовок 1 16" xfId="912"/>
+    <cellStyle name="Заголовок 1 2" xfId="913"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="914"/>
+    <cellStyle name="Заголовок 1 2 11" xfId="915"/>
+    <cellStyle name="Заголовок 1 2 12" xfId="916"/>
+    <cellStyle name="Заголовок 1 2 13" xfId="917"/>
+    <cellStyle name="Заголовок 1 2 14" xfId="918"/>
+    <cellStyle name="Заголовок 1 2 15" xfId="919"/>
+    <cellStyle name="Заголовок 1 2 16" xfId="920"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="921"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="922"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="923"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="924"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="925"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="926"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="927"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="928"/>
+    <cellStyle name="Заголовок 1 3" xfId="929"/>
+    <cellStyle name="Заголовок 1 3 2" xfId="930"/>
+    <cellStyle name="Заголовок 1 4" xfId="931"/>
+    <cellStyle name="Заголовок 1 4 2" xfId="932"/>
+    <cellStyle name="Заголовок 1 5" xfId="933"/>
+    <cellStyle name="Заголовок 1 6" xfId="934"/>
+    <cellStyle name="Заголовок 1 7" xfId="935"/>
+    <cellStyle name="Заголовок 1 8" xfId="936"/>
+    <cellStyle name="Заголовок 1 9" xfId="937"/>
+    <cellStyle name="Заголовок 2 10" xfId="938"/>
+    <cellStyle name="Заголовок 2 11" xfId="939"/>
+    <cellStyle name="Заголовок 2 12" xfId="940"/>
+    <cellStyle name="Заголовок 2 13" xfId="941"/>
+    <cellStyle name="Заголовок 2 14" xfId="942"/>
+    <cellStyle name="Заголовок 2 15" xfId="943"/>
+    <cellStyle name="Заголовок 2 16" xfId="944"/>
+    <cellStyle name="Заголовок 2 2" xfId="945"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="946"/>
+    <cellStyle name="Заголовок 2 2 11" xfId="947"/>
+    <cellStyle name="Заголовок 2 2 12" xfId="948"/>
+    <cellStyle name="Заголовок 2 2 13" xfId="949"/>
+    <cellStyle name="Заголовок 2 2 14" xfId="950"/>
+    <cellStyle name="Заголовок 2 2 15" xfId="951"/>
+    <cellStyle name="Заголовок 2 2 16" xfId="952"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="953"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="954"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="955"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="956"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="957"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="958"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="959"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="960"/>
+    <cellStyle name="Заголовок 2 3" xfId="961"/>
+    <cellStyle name="Заголовок 2 3 2" xfId="962"/>
+    <cellStyle name="Заголовок 2 4" xfId="963"/>
+    <cellStyle name="Заголовок 2 4 2" xfId="964"/>
+    <cellStyle name="Заголовок 2 5" xfId="965"/>
+    <cellStyle name="Заголовок 2 6" xfId="966"/>
+    <cellStyle name="Заголовок 2 7" xfId="967"/>
+    <cellStyle name="Заголовок 2 8" xfId="968"/>
+    <cellStyle name="Заголовок 2 9" xfId="969"/>
+    <cellStyle name="Заголовок 3 10" xfId="970"/>
+    <cellStyle name="Заголовок 3 11" xfId="971"/>
+    <cellStyle name="Заголовок 3 12" xfId="972"/>
+    <cellStyle name="Заголовок 3 13" xfId="973"/>
+    <cellStyle name="Заголовок 3 14" xfId="974"/>
+    <cellStyle name="Заголовок 3 15" xfId="975"/>
+    <cellStyle name="Заголовок 3 16" xfId="976"/>
+    <cellStyle name="Заголовок 3 2" xfId="977"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="978"/>
+    <cellStyle name="Заголовок 3 2 11" xfId="979"/>
+    <cellStyle name="Заголовок 3 2 12" xfId="980"/>
+    <cellStyle name="Заголовок 3 2 13" xfId="981"/>
+    <cellStyle name="Заголовок 3 2 14" xfId="982"/>
+    <cellStyle name="Заголовок 3 2 15" xfId="983"/>
+    <cellStyle name="Заголовок 3 2 16" xfId="984"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="985"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="986"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="987"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="988"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="989"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="990"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="991"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="992"/>
+    <cellStyle name="Заголовок 3 3" xfId="993"/>
+    <cellStyle name="Заголовок 3 3 2" xfId="994"/>
+    <cellStyle name="Заголовок 3 4" xfId="995"/>
+    <cellStyle name="Заголовок 3 4 2" xfId="996"/>
+    <cellStyle name="Заголовок 3 5" xfId="997"/>
+    <cellStyle name="Заголовок 3 6" xfId="998"/>
+    <cellStyle name="Заголовок 3 7" xfId="999"/>
+    <cellStyle name="Заголовок 3 8" xfId="1000"/>
+    <cellStyle name="Заголовок 3 9" xfId="1001"/>
+    <cellStyle name="Заголовок 4 10" xfId="1002"/>
+    <cellStyle name="Заголовок 4 11" xfId="1003"/>
+    <cellStyle name="Заголовок 4 12" xfId="1004"/>
+    <cellStyle name="Заголовок 4 13" xfId="1005"/>
+    <cellStyle name="Заголовок 4 14" xfId="1006"/>
+    <cellStyle name="Заголовок 4 15" xfId="1007"/>
+    <cellStyle name="Заголовок 4 16" xfId="1008"/>
+    <cellStyle name="Заголовок 4 2" xfId="1009"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="1010"/>
+    <cellStyle name="Заголовок 4 2 11" xfId="1011"/>
+    <cellStyle name="Заголовок 4 2 12" xfId="1012"/>
+    <cellStyle name="Заголовок 4 2 13" xfId="1013"/>
+    <cellStyle name="Заголовок 4 2 14" xfId="1014"/>
+    <cellStyle name="Заголовок 4 2 15" xfId="1015"/>
+    <cellStyle name="Заголовок 4 2 16" xfId="1016"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="1017"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="1018"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="1019"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="1020"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="1021"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="1022"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="1023"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="1024"/>
+    <cellStyle name="Заголовок 4 3" xfId="1025"/>
+    <cellStyle name="Заголовок 4 3 2" xfId="1026"/>
+    <cellStyle name="Заголовок 4 4" xfId="1027"/>
+    <cellStyle name="Заголовок 4 4 2" xfId="1028"/>
+    <cellStyle name="Заголовок 4 5" xfId="1029"/>
+    <cellStyle name="Заголовок 4 6" xfId="1030"/>
+    <cellStyle name="Заголовок 4 7" xfId="1031"/>
+    <cellStyle name="Заголовок 4 8" xfId="1032"/>
+    <cellStyle name="Заголовок 4 9" xfId="1033"/>
+    <cellStyle name="Итог 10" xfId="1034"/>
+    <cellStyle name="Итог 11" xfId="1035"/>
+    <cellStyle name="Итог 12" xfId="1036"/>
+    <cellStyle name="Итог 13" xfId="1037"/>
+    <cellStyle name="Итог 14" xfId="1038"/>
+    <cellStyle name="Итог 15" xfId="1039"/>
+    <cellStyle name="Итог 16" xfId="1040"/>
+    <cellStyle name="Итог 2" xfId="1041"/>
+    <cellStyle name="Итог 2 10" xfId="1042"/>
+    <cellStyle name="Итог 2 11" xfId="1043"/>
+    <cellStyle name="Итог 2 12" xfId="1044"/>
+    <cellStyle name="Итог 2 13" xfId="1045"/>
+    <cellStyle name="Итог 2 14" xfId="1046"/>
+    <cellStyle name="Итог 2 15" xfId="1047"/>
+    <cellStyle name="Итог 2 16" xfId="1048"/>
+    <cellStyle name="Итог 2 2" xfId="1049"/>
+    <cellStyle name="Итог 2 3" xfId="1050"/>
+    <cellStyle name="Итог 2 4" xfId="1051"/>
+    <cellStyle name="Итог 2 5" xfId="1052"/>
+    <cellStyle name="Итог 2 6" xfId="1053"/>
+    <cellStyle name="Итог 2 7" xfId="1054"/>
+    <cellStyle name="Итог 2 8" xfId="1055"/>
+    <cellStyle name="Итог 2 9" xfId="1056"/>
+    <cellStyle name="Итог 3" xfId="1057"/>
+    <cellStyle name="Итог 3 2" xfId="1058"/>
+    <cellStyle name="Итог 4" xfId="1059"/>
+    <cellStyle name="Итог 4 2" xfId="1060"/>
+    <cellStyle name="Итог 5" xfId="1061"/>
+    <cellStyle name="Итог 6" xfId="1062"/>
+    <cellStyle name="Итог 7" xfId="1063"/>
+    <cellStyle name="Итог 8" xfId="1064"/>
+    <cellStyle name="Итог 9" xfId="1065"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="1066"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="1067"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="1068"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="1069"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="1070"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="1071"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="1072"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1073"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="1074"/>
+    <cellStyle name="Контрольная ячейка 2 11" xfId="1075"/>
+    <cellStyle name="Контрольная ячейка 2 12" xfId="1076"/>
+    <cellStyle name="Контрольная ячейка 2 13" xfId="1077"/>
+    <cellStyle name="Контрольная ячейка 2 14" xfId="1078"/>
+    <cellStyle name="Контрольная ячейка 2 15" xfId="1079"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="1080"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="1081"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="1082"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="1083"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="1084"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="1085"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="1086"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="1087"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="1088"/>
+    <cellStyle name="Контрольная ячейка 3 2" xfId="1089"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="1090"/>
+    <cellStyle name="Контрольная ячейка 4 2" xfId="1091"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="1092"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="1093"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="1094"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="1095"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="1096"/>
+    <cellStyle name="Название 10" xfId="1097"/>
+    <cellStyle name="Название 11" xfId="1098"/>
+    <cellStyle name="Название 12" xfId="1099"/>
+    <cellStyle name="Название 13" xfId="1100"/>
+    <cellStyle name="Название 14" xfId="1101"/>
+    <cellStyle name="Название 15" xfId="1102"/>
+    <cellStyle name="Название 16" xfId="1103"/>
+    <cellStyle name="Название 2" xfId="1104"/>
+    <cellStyle name="Название 2 10" xfId="1105"/>
+    <cellStyle name="Название 2 11" xfId="1106"/>
+    <cellStyle name="Название 2 12" xfId="1107"/>
+    <cellStyle name="Название 2 13" xfId="1108"/>
+    <cellStyle name="Название 2 14" xfId="1109"/>
+    <cellStyle name="Название 2 15" xfId="1110"/>
+    <cellStyle name="Название 2 16" xfId="1111"/>
+    <cellStyle name="Название 2 2" xfId="1112"/>
+    <cellStyle name="Название 2 3" xfId="1113"/>
+    <cellStyle name="Название 2 4" xfId="1114"/>
+    <cellStyle name="Название 2 5" xfId="1115"/>
+    <cellStyle name="Название 2 6" xfId="1116"/>
+    <cellStyle name="Название 2 7" xfId="1117"/>
+    <cellStyle name="Название 2 8" xfId="1118"/>
+    <cellStyle name="Название 2 9" xfId="1119"/>
+    <cellStyle name="Название 3" xfId="1120"/>
+    <cellStyle name="Название 3 2" xfId="1121"/>
+    <cellStyle name="Название 4" xfId="1122"/>
+    <cellStyle name="Название 4 2" xfId="1123"/>
+    <cellStyle name="Название 5" xfId="1124"/>
+    <cellStyle name="Название 6" xfId="1125"/>
+    <cellStyle name="Название 7" xfId="1126"/>
+    <cellStyle name="Название 8" xfId="1127"/>
+    <cellStyle name="Название 9" xfId="1128"/>
+    <cellStyle name="Нейтральный 10" xfId="1129"/>
+    <cellStyle name="Нейтральный 11" xfId="1130"/>
+    <cellStyle name="Нейтральный 12" xfId="1131"/>
+    <cellStyle name="Нейтральный 13" xfId="1132"/>
+    <cellStyle name="Нейтральный 14" xfId="1133"/>
+    <cellStyle name="Нейтральный 15" xfId="1134"/>
+    <cellStyle name="Нейтральный 16" xfId="1135"/>
+    <cellStyle name="Нейтральный 2" xfId="1136"/>
+    <cellStyle name="Нейтральный 2 10" xfId="1137"/>
+    <cellStyle name="Нейтральный 2 11" xfId="1138"/>
+    <cellStyle name="Нейтральный 2 12" xfId="1139"/>
+    <cellStyle name="Нейтральный 2 13" xfId="1140"/>
+    <cellStyle name="Нейтральный 2 14" xfId="1141"/>
+    <cellStyle name="Нейтральный 2 15" xfId="1142"/>
+    <cellStyle name="Нейтральный 2 16" xfId="1143"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1144"/>
+    <cellStyle name="Нейтральный 2 3" xfId="1145"/>
+    <cellStyle name="Нейтральный 2 4" xfId="1146"/>
+    <cellStyle name="Нейтральный 2 5" xfId="1147"/>
+    <cellStyle name="Нейтральный 2 6" xfId="1148"/>
+    <cellStyle name="Нейтральный 2 7" xfId="1149"/>
+    <cellStyle name="Нейтральный 2 8" xfId="1150"/>
+    <cellStyle name="Нейтральный 2 9" xfId="1151"/>
+    <cellStyle name="Нейтральный 3" xfId="1152"/>
+    <cellStyle name="Нейтральный 3 2" xfId="1153"/>
+    <cellStyle name="Нейтральный 4" xfId="1154"/>
+    <cellStyle name="Нейтральный 4 2" xfId="1155"/>
+    <cellStyle name="Нейтральный 5" xfId="1156"/>
+    <cellStyle name="Нейтральный 6" xfId="1157"/>
+    <cellStyle name="Нейтральный 7" xfId="1158"/>
+    <cellStyle name="Нейтральный 8" xfId="1159"/>
+    <cellStyle name="Нейтральный 9" xfId="1160"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="1159"/>
-[...2476 lines deleted...]
-    <cellStyle name="Хороший 9" xfId="3636"/>
+    <cellStyle name="Обычный 10" xfId="1161"/>
+    <cellStyle name="Обычный 10 2" xfId="1162"/>
+    <cellStyle name="Обычный 10 2 2" xfId="1163"/>
+    <cellStyle name="Обычный 10 2 3" xfId="1164"/>
+    <cellStyle name="Обычный 10 3" xfId="1165"/>
+    <cellStyle name="Обычный 10 4" xfId="1166"/>
+    <cellStyle name="Обычный 10 5" xfId="1167"/>
+    <cellStyle name="Обычный 100 2" xfId="1168"/>
+    <cellStyle name="Обычный 101 2" xfId="1169"/>
+    <cellStyle name="Обычный 102 2" xfId="1170"/>
+    <cellStyle name="Обычный 107 2" xfId="1171"/>
+    <cellStyle name="Обычный 109 2" xfId="1172"/>
+    <cellStyle name="Обычный 11" xfId="1173"/>
+    <cellStyle name="Обычный 11 2" xfId="1174"/>
+    <cellStyle name="Обычный 11 3" xfId="1175"/>
+    <cellStyle name="Обычный 11 4" xfId="1176"/>
+    <cellStyle name="Обычный 111 2" xfId="1177"/>
+    <cellStyle name="Обычный 114 2" xfId="1178"/>
+    <cellStyle name="Обычный 115 2" xfId="1179"/>
+    <cellStyle name="Обычный 117 2" xfId="1180"/>
+    <cellStyle name="Обычный 118 2" xfId="1181"/>
+    <cellStyle name="Обычный 12" xfId="1182"/>
+    <cellStyle name="Обычный 12 2" xfId="1183"/>
+    <cellStyle name="Обычный 12 3" xfId="1184"/>
+    <cellStyle name="Обычный 12 4" xfId="1185"/>
+    <cellStyle name="Обычный 12 5" xfId="1186"/>
+    <cellStyle name="Обычный 120 2" xfId="1187"/>
+    <cellStyle name="Обычный 122 2" xfId="1188"/>
+    <cellStyle name="Обычный 123 2" xfId="1189"/>
+    <cellStyle name="Обычный 126 2" xfId="1190"/>
+    <cellStyle name="Обычный 13" xfId="1191"/>
+    <cellStyle name="Обычный 14" xfId="1192"/>
+    <cellStyle name="Обычный 14 2" xfId="1193"/>
+    <cellStyle name="Обычный 14 3" xfId="1194"/>
+    <cellStyle name="Обычный 14 4" xfId="1195"/>
+    <cellStyle name="Обычный 141 2" xfId="1196"/>
+    <cellStyle name="Обычный 141 3" xfId="1197"/>
+    <cellStyle name="Обычный 141 4" xfId="1198"/>
+    <cellStyle name="Обычный 15" xfId="1199"/>
+    <cellStyle name="Обычный 15 2" xfId="1200"/>
+    <cellStyle name="Обычный 15 3" xfId="1201"/>
+    <cellStyle name="Обычный 15 4" xfId="1202"/>
+    <cellStyle name="Обычный 150 2" xfId="1203"/>
+    <cellStyle name="Обычный 150 3" xfId="1204"/>
+    <cellStyle name="Обычный 150 4" xfId="1205"/>
+    <cellStyle name="Обычный 159 2" xfId="1206"/>
+    <cellStyle name="Обычный 159 3" xfId="1207"/>
+    <cellStyle name="Обычный 159 4" xfId="1208"/>
+    <cellStyle name="Обычный 16" xfId="1209"/>
+    <cellStyle name="Обычный 166 2" xfId="1210"/>
+    <cellStyle name="Обычный 166 3" xfId="1211"/>
+    <cellStyle name="Обычный 166 4" xfId="1212"/>
+    <cellStyle name="Обычный 167 2" xfId="1213"/>
+    <cellStyle name="Обычный 167 3" xfId="1214"/>
+    <cellStyle name="Обычный 167 4" xfId="1215"/>
+    <cellStyle name="Обычный 168 2" xfId="1216"/>
+    <cellStyle name="Обычный 168 3" xfId="1217"/>
+    <cellStyle name="Обычный 168 4" xfId="1218"/>
+    <cellStyle name="Обычный 169 2" xfId="1219"/>
+    <cellStyle name="Обычный 169 3" xfId="1220"/>
+    <cellStyle name="Обычный 169 4" xfId="1221"/>
+    <cellStyle name="Обычный 17" xfId="1222"/>
+    <cellStyle name="Обычный 17 2" xfId="1223"/>
+    <cellStyle name="Обычный 170 2" xfId="1224"/>
+    <cellStyle name="Обычный 170 3" xfId="1225"/>
+    <cellStyle name="Обычный 170 4" xfId="1226"/>
+    <cellStyle name="Обычный 171 2" xfId="1227"/>
+    <cellStyle name="Обычный 171 3" xfId="1228"/>
+    <cellStyle name="Обычный 171 4" xfId="1229"/>
+    <cellStyle name="Обычный 175 2" xfId="1230"/>
+    <cellStyle name="Обычный 175 3" xfId="1231"/>
+    <cellStyle name="Обычный 175 4" xfId="1232"/>
+    <cellStyle name="Обычный 196 2" xfId="1233"/>
+    <cellStyle name="Обычный 196 3" xfId="1234"/>
+    <cellStyle name="Обычный 196 4" xfId="1235"/>
+    <cellStyle name="Обычный 2" xfId="1236"/>
+    <cellStyle name="Обычный 2 10" xfId="1237"/>
+    <cellStyle name="Обычный 2 10 2" xfId="1238"/>
+    <cellStyle name="Обычный 2 10 3" xfId="1239"/>
+    <cellStyle name="Обычный 2 10 4" xfId="1240"/>
+    <cellStyle name="Обычный 2 10 5" xfId="1241"/>
+    <cellStyle name="Обычный 2 10 6" xfId="1242"/>
+    <cellStyle name="Обычный 2 10 60" xfId="1243"/>
+    <cellStyle name="Обычный 2 11" xfId="1244"/>
+    <cellStyle name="Обычный 2 11 2" xfId="1245"/>
+    <cellStyle name="Обычный 2 11 3" xfId="1246"/>
+    <cellStyle name="Обычный 2 11 4" xfId="1247"/>
+    <cellStyle name="Обычный 2 11 5" xfId="1248"/>
+    <cellStyle name="Обычный 2 11 6" xfId="1249"/>
+    <cellStyle name="Обычный 2 12" xfId="1250"/>
+    <cellStyle name="Обычный 2 12 2" xfId="1251"/>
+    <cellStyle name="Обычный 2 12 3" xfId="1252"/>
+    <cellStyle name="Обычный 2 12 4" xfId="1253"/>
+    <cellStyle name="Обычный 2 12 5" xfId="1254"/>
+    <cellStyle name="Обычный 2 12 6" xfId="1255"/>
+    <cellStyle name="Обычный 2 13" xfId="1256"/>
+    <cellStyle name="Обычный 2 13 2" xfId="1257"/>
+    <cellStyle name="Обычный 2 13 3" xfId="1258"/>
+    <cellStyle name="Обычный 2 13 4" xfId="1259"/>
+    <cellStyle name="Обычный 2 13 5" xfId="1260"/>
+    <cellStyle name="Обычный 2 13 6" xfId="1261"/>
+    <cellStyle name="Обычный 2 14" xfId="1262"/>
+    <cellStyle name="Обычный 2 14 2" xfId="1263"/>
+    <cellStyle name="Обычный 2 14 3" xfId="1264"/>
+    <cellStyle name="Обычный 2 14 4" xfId="1265"/>
+    <cellStyle name="Обычный 2 14 5" xfId="1266"/>
+    <cellStyle name="Обычный 2 14 6" xfId="1267"/>
+    <cellStyle name="Обычный 2 15" xfId="1268"/>
+    <cellStyle name="Обычный 2 15 2" xfId="1269"/>
+    <cellStyle name="Обычный 2 15 3" xfId="1270"/>
+    <cellStyle name="Обычный 2 15 4" xfId="1271"/>
+    <cellStyle name="Обычный 2 15 5" xfId="1272"/>
+    <cellStyle name="Обычный 2 15 6" xfId="1273"/>
+    <cellStyle name="Обычный 2 16" xfId="1274"/>
+    <cellStyle name="Обычный 2 16 2" xfId="1275"/>
+    <cellStyle name="Обычный 2 16 3" xfId="1276"/>
+    <cellStyle name="Обычный 2 16 4" xfId="1277"/>
+    <cellStyle name="Обычный 2 16 5" xfId="1278"/>
+    <cellStyle name="Обычный 2 16 6" xfId="1279"/>
+    <cellStyle name="Обычный 2 17" xfId="1280"/>
+    <cellStyle name="Обычный 2 17 2" xfId="1281"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="1282"/>
+    <cellStyle name="Обычный 2 17 2 2 2" xfId="1283"/>
+    <cellStyle name="Обычный 2 17 2 2 3" xfId="1284"/>
+    <cellStyle name="Обычный 2 17 2 2 4" xfId="1285"/>
+    <cellStyle name="Обычный 2 17 2 2 5" xfId="1286"/>
+    <cellStyle name="Обычный 2 17 2 2 6" xfId="1287"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="1288"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="1289"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="1290"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="1291"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="1292"/>
+    <cellStyle name="Обычный 2 17 2_1Б-03-01-М_07_2019 " xfId="1293"/>
+    <cellStyle name="Обычный 2 17 3" xfId="1294"/>
+    <cellStyle name="Обычный 2 17 4" xfId="1295"/>
+    <cellStyle name="Обычный 2 17 5" xfId="1296"/>
+    <cellStyle name="Обычный 2 17 6" xfId="1297"/>
+    <cellStyle name="Обычный 2 17 7" xfId="1298"/>
+    <cellStyle name="Обычный 2 18" xfId="1299"/>
+    <cellStyle name="Обычный 2 18 2" xfId="1300"/>
+    <cellStyle name="Обычный 2 18 3" xfId="1301"/>
+    <cellStyle name="Обычный 2 18 4" xfId="1302"/>
+    <cellStyle name="Обычный 2 18 5" xfId="1303"/>
+    <cellStyle name="Обычный 2 18 6" xfId="1304"/>
+    <cellStyle name="Обычный 2 19" xfId="1305"/>
+    <cellStyle name="Обычный 2 19 10" xfId="1306"/>
+    <cellStyle name="Обычный 2 19 2" xfId="1307"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="1308"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="1309"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="1310"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="1311"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 2" xfId="1312"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 3" xfId="1313"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 4" xfId="1314"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 5" xfId="1315"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 6" xfId="1316"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="1317"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 2" xfId="1318"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 3" xfId="1319"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 4" xfId="1320"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 5" xfId="1321"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 6" xfId="1322"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="1323"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="1324"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="1325"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="1326"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 8" xfId="1327"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1328"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="1329"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="1330"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="1331"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="1332"/>
+    <cellStyle name="Обычный 2 19 2 2 2_1Б-03-01-М_07_2019 " xfId="1333"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="1334"/>
+    <cellStyle name="Обычный 2 19 2 2 3 2" xfId="1335"/>
+    <cellStyle name="Обычный 2 19 2 2 3 3" xfId="1336"/>
+    <cellStyle name="Обычный 2 19 2 2 3 4" xfId="1337"/>
+    <cellStyle name="Обычный 2 19 2 2 3 5" xfId="1338"/>
+    <cellStyle name="Обычный 2 19 2 2 3 6" xfId="1339"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="1340"/>
+    <cellStyle name="Обычный 2 19 2 2 4 2" xfId="1341"/>
+    <cellStyle name="Обычный 2 19 2 2 4 3" xfId="1342"/>
+    <cellStyle name="Обычный 2 19 2 2 4 4" xfId="1343"/>
+    <cellStyle name="Обычный 2 19 2 2 4 5" xfId="1344"/>
+    <cellStyle name="Обычный 2 19 2 2 4 6" xfId="1345"/>
+    <cellStyle name="Обычный 2 19 2 2 5" xfId="1346"/>
+    <cellStyle name="Обычный 2 19 2 2 6" xfId="1347"/>
+    <cellStyle name="Обычный 2 19 2 2 7" xfId="1348"/>
+    <cellStyle name="Обычный 2 19 2 2 8" xfId="1349"/>
+    <cellStyle name="Обычный 2 19 2 2 9" xfId="1350"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="1351"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="1352"/>
+    <cellStyle name="Обычный 2 19 2 3 2 2" xfId="1353"/>
+    <cellStyle name="Обычный 2 19 2 3 2 3" xfId="1354"/>
+    <cellStyle name="Обычный 2 19 2 3 2 4" xfId="1355"/>
+    <cellStyle name="Обычный 2 19 2 3 2 5" xfId="1356"/>
+    <cellStyle name="Обычный 2 19 2 3 2 6" xfId="1357"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="1358"/>
+    <cellStyle name="Обычный 2 19 2 3 3 2" xfId="1359"/>
+    <cellStyle name="Обычный 2 19 2 3 3 3" xfId="1360"/>
+    <cellStyle name="Обычный 2 19 2 3 3 4" xfId="1361"/>
+    <cellStyle name="Обычный 2 19 2 3 3 5" xfId="1362"/>
+    <cellStyle name="Обычный 2 19 2 3 3 6" xfId="1363"/>
+    <cellStyle name="Обычный 2 19 2 3 4" xfId="1364"/>
+    <cellStyle name="Обычный 2 19 2 3 5" xfId="1365"/>
+    <cellStyle name="Обычный 2 19 2 3 6" xfId="1366"/>
+    <cellStyle name="Обычный 2 19 2 3 7" xfId="1367"/>
+    <cellStyle name="Обычный 2 19 2 3 8" xfId="1368"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="1369"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="1370"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="1371"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="1372"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="1373"/>
+    <cellStyle name="Обычный 2 19 2_1Б-03-01-М_07_2019 " xfId="1374"/>
+    <cellStyle name="Обычный 2 19 3" xfId="1375"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="1376"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="1377"/>
+    <cellStyle name="Обычный 2 19 3 2 2 2" xfId="1378"/>
+    <cellStyle name="Обычный 2 19 3 2 2 3" xfId="1379"/>
+    <cellStyle name="Обычный 2 19 3 2 2 4" xfId="1380"/>
+    <cellStyle name="Обычный 2 19 3 2 2 5" xfId="1381"/>
+    <cellStyle name="Обычный 2 19 3 2 2 6" xfId="1382"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="1383"/>
+    <cellStyle name="Обычный 2 19 3 2 3 2" xfId="1384"/>
+    <cellStyle name="Обычный 2 19 3 2 3 3" xfId="1385"/>
+    <cellStyle name="Обычный 2 19 3 2 3 4" xfId="1386"/>
+    <cellStyle name="Обычный 2 19 3 2 3 5" xfId="1387"/>
+    <cellStyle name="Обычный 2 19 3 2 3 6" xfId="1388"/>
+    <cellStyle name="Обычный 2 19 3 2 4" xfId="1389"/>
+    <cellStyle name="Обычный 2 19 3 2 5" xfId="1390"/>
+    <cellStyle name="Обычный 2 19 3 2 6" xfId="1391"/>
+    <cellStyle name="Обычный 2 19 3 2 7" xfId="1392"/>
+    <cellStyle name="Обычный 2 19 3 2 8" xfId="1393"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="1394"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="1395"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="1396"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="1397"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="1398"/>
+    <cellStyle name="Обычный 2 19 3_1Б-03-01-М_07_2019 " xfId="1399"/>
+    <cellStyle name="Обычный 2 19 4" xfId="1400"/>
+    <cellStyle name="Обычный 2 19 4 2" xfId="1401"/>
+    <cellStyle name="Обычный 2 19 4 3" xfId="1402"/>
+    <cellStyle name="Обычный 2 19 4 4" xfId="1403"/>
+    <cellStyle name="Обычный 2 19 4 5" xfId="1404"/>
+    <cellStyle name="Обычный 2 19 4 6" xfId="1405"/>
+    <cellStyle name="Обычный 2 19 5" xfId="1406"/>
+    <cellStyle name="Обычный 2 19 5 2" xfId="1407"/>
+    <cellStyle name="Обычный 2 19 5 3" xfId="1408"/>
+    <cellStyle name="Обычный 2 19 5 4" xfId="1409"/>
+    <cellStyle name="Обычный 2 19 5 5" xfId="1410"/>
+    <cellStyle name="Обычный 2 19 5 6" xfId="1411"/>
+    <cellStyle name="Обычный 2 19 6" xfId="1412"/>
+    <cellStyle name="Обычный 2 19 7" xfId="1413"/>
+    <cellStyle name="Обычный 2 19 8" xfId="1414"/>
+    <cellStyle name="Обычный 2 19 9" xfId="1415"/>
+    <cellStyle name="Обычный 2 2" xfId="1416"/>
+    <cellStyle name="Обычный 2 2 10" xfId="1417"/>
+    <cellStyle name="Обычный 2 2 11" xfId="1418"/>
+    <cellStyle name="Обычный 2 2 12" xfId="1419"/>
+    <cellStyle name="Обычный 2 2 13" xfId="1420"/>
+    <cellStyle name="Обычный 2 2 14" xfId="1421"/>
+    <cellStyle name="Обычный 2 2 14 10" xfId="1422"/>
+    <cellStyle name="Обычный 2 2 14 2" xfId="1423"/>
+    <cellStyle name="Обычный 2 2 14 2 10" xfId="1424"/>
+    <cellStyle name="Обычный 2 2 14 2 2" xfId="1425"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2" xfId="1426"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2 2" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2 2 2" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2 2 2 2" xfId="1431"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2 3" xfId="1432"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2 4" xfId="1433"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2 5" xfId="1434"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2 6" xfId="1435"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2 7" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2 8" xfId="1437"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 3" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 3 2" xfId="1439"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 3 2 2" xfId="1440"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 4" xfId="1441"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 5" xfId="1442"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 6" xfId="1443"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 7" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 3" xfId="1445"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 4" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 4 2" xfId="1447"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 4 2 2" xfId="1448"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 5" xfId="1449"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 6" xfId="1450"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 7" xfId="1451"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 8" xfId="1452"/>
+    <cellStyle name="Обычный 2 2 14 2 2 3" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 14 2 2 3 2" xfId="1454"/>
+    <cellStyle name="Обычный 2 2 14 2 2 4" xfId="1455"/>
+    <cellStyle name="Обычный 2 2 14 2 2 4 2" xfId="1456"/>
+    <cellStyle name="Обычный 2 2 14 2 2 4 2 2" xfId="1457"/>
+    <cellStyle name="Обычный 2 2 14 2 2 5" xfId="1458"/>
+    <cellStyle name="Обычный 2 2 14 2 2 6" xfId="1459"/>
+    <cellStyle name="Обычный 2 2 14 2 2 7" xfId="1460"/>
+    <cellStyle name="Обычный 2 2 14 2 2 8" xfId="1461"/>
+    <cellStyle name="Обычный 2 2 14 2 3" xfId="1462"/>
+    <cellStyle name="Обычный 2 2 14 2 4" xfId="1463"/>
+    <cellStyle name="Обычный 2 2 14 2 4 2" xfId="1464"/>
+    <cellStyle name="Обычный 2 2 14 2 5" xfId="1465"/>
+    <cellStyle name="Обычный 2 2 14 2 6" xfId="1466"/>
+    <cellStyle name="Обычный 2 2 14 2 6 2" xfId="1467"/>
+    <cellStyle name="Обычный 2 2 14 2 6 2 2" xfId="1468"/>
+    <cellStyle name="Обычный 2 2 14 2 7" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 14 2 8" xfId="1470"/>
+    <cellStyle name="Обычный 2 2 14 2 9" xfId="1471"/>
+    <cellStyle name="Обычный 2 2 14 3" xfId="1472"/>
+    <cellStyle name="Обычный 2 2 14 3 2" xfId="1473"/>
+    <cellStyle name="Обычный 2 2 14 3 2 2" xfId="1474"/>
+    <cellStyle name="Обычный 2 2 14 3 2 2 2" xfId="1475"/>
+    <cellStyle name="Обычный 2 2 14 3 2 3" xfId="1476"/>
+    <cellStyle name="Обычный 2 2 14 3 3" xfId="1477"/>
+    <cellStyle name="Обычный 2 2 14 3 3 2" xfId="1478"/>
+    <cellStyle name="Обычный 2 2 14 4" xfId="1479"/>
+    <cellStyle name="Обычный 2 2 14 4 2" xfId="1480"/>
+    <cellStyle name="Обычный 2 2 14 5" xfId="1481"/>
+    <cellStyle name="Обычный 2 2 14 6" xfId="1482"/>
+    <cellStyle name="Обычный 2 2 14 6 2" xfId="1483"/>
+    <cellStyle name="Обычный 2 2 14 6 2 2" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 14 7" xfId="1485"/>
+    <cellStyle name="Обычный 2 2 14 8" xfId="1486"/>
+    <cellStyle name="Обычный 2 2 14 9" xfId="1487"/>
+    <cellStyle name="Обычный 2 2 15" xfId="1488"/>
+    <cellStyle name="Обычный 2 2 15 2" xfId="1489"/>
+    <cellStyle name="Обычный 2 2 15 2 2" xfId="1490"/>
+    <cellStyle name="Обычный 2 2 15 2 2 2" xfId="1491"/>
+    <cellStyle name="Обычный 2 2 15 2 3" xfId="1492"/>
+    <cellStyle name="Обычный 2 2 15 3" xfId="1493"/>
+    <cellStyle name="Обычный 2 2 15 3 2" xfId="1494"/>
+    <cellStyle name="Обычный 2 2 16" xfId="1495"/>
+    <cellStyle name="Обычный 2 2 17" xfId="1496"/>
+    <cellStyle name="Обычный 2 2 17 2" xfId="1497"/>
+    <cellStyle name="Обычный 2 2 18" xfId="1498"/>
+    <cellStyle name="Обычный 2 2 19" xfId="1499"/>
+    <cellStyle name="Обычный 2 2 19 2" xfId="1500"/>
+    <cellStyle name="Обычный 2 2 19 2 2" xfId="1501"/>
+    <cellStyle name="Обычный 2 2 19 2 2 2" xfId="1502"/>
+    <cellStyle name="Обычный 2 2 19 2 2 2 2" xfId="1503"/>
+    <cellStyle name="Обычный 2 2 19 2 3" xfId="1504"/>
+    <cellStyle name="Обычный 2 2 19 3" xfId="1505"/>
+    <cellStyle name="Обычный 2 2 19 3 2" xfId="1506"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1507"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="1508"/>
+    <cellStyle name="Обычный 2 2 2 10 2" xfId="1509"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="1510"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="1511"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="1512"/>
+    <cellStyle name="Обычный 2 2 2 13 2" xfId="1513"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2" xfId="1514"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2" xfId="1515"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2 2" xfId="1516"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2 2 2" xfId="1517"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2 3" xfId="1518"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 3" xfId="1519"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 3 2" xfId="1520"/>
+    <cellStyle name="Обычный 2 2 2 13 2 3" xfId="1521"/>
+    <cellStyle name="Обычный 2 2 2 13 2 4" xfId="1522"/>
+    <cellStyle name="Обычный 2 2 2 13 2 4 2" xfId="1523"/>
+    <cellStyle name="Обычный 2 2 2 13 2 5" xfId="1524"/>
+    <cellStyle name="Обычный 2 2 2 13 3" xfId="1525"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2" xfId="1526"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2 2" xfId="1527"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2 2 2" xfId="1528"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2 3" xfId="1529"/>
+    <cellStyle name="Обычный 2 2 2 13 3 3" xfId="1530"/>
+    <cellStyle name="Обычный 2 2 2 13 3 3 2" xfId="1531"/>
+    <cellStyle name="Обычный 2 2 2 13 4" xfId="1532"/>
+    <cellStyle name="Обычный 2 2 2 13 4 2" xfId="1533"/>
+    <cellStyle name="Обычный 2 2 2 13 5" xfId="1534"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="1535"/>
+    <cellStyle name="Обычный 2 2 2 14 2" xfId="1536"/>
+    <cellStyle name="Обычный 2 2 2 14 2 2" xfId="1537"/>
+    <cellStyle name="Обычный 2 2 2 14 2 2 2" xfId="1538"/>
+    <cellStyle name="Обычный 2 2 2 14 2 3" xfId="1539"/>
+    <cellStyle name="Обычный 2 2 2 14 3" xfId="1540"/>
+    <cellStyle name="Обычный 2 2 2 14 3 2" xfId="1541"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="1542"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="1543"/>
+    <cellStyle name="Обычный 2 2 2 16 2" xfId="1544"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="1545"/>
+    <cellStyle name="Обычный 2 2 2 18" xfId="1546"/>
+    <cellStyle name="Обычный 2 2 2 18 2" xfId="1547"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2" xfId="1548"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2 2" xfId="1549"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2 2 2" xfId="1550"/>
+    <cellStyle name="Обычный 2 2 2 18 2 3" xfId="1551"/>
+    <cellStyle name="Обычный 2 2 2 18 3" xfId="1552"/>
+    <cellStyle name="Обычный 2 2 2 18 3 2" xfId="1553"/>
+    <cellStyle name="Обычный 2 2 2 19" xfId="1554"/>
+    <cellStyle name="Обычный 2 2 2 19 2" xfId="1555"/>
+    <cellStyle name="Обычный 2 2 2 19 2 2" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="1557"/>
+    <cellStyle name="Обычный 2 2 2 2 10" xfId="1558"/>
+    <cellStyle name="Обычный 2 2 2 2 11" xfId="1559"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="1560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="1561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11" xfId="1562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10" xfId="1564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="1566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1582"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="1591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4" xfId="1592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5" xfId="1593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6" xfId="1594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7" xfId="1595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8" xfId="1596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="1598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="1599"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3" xfId="1600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4" xfId="1601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5" xfId="1602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6" xfId="1603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="1604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="1605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="1606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="1607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="1608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="1609"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="1611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="1612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="1613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3" xfId="1614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4" xfId="1615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5" xfId="1616"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="1619"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="1620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="1621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="1622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5" xfId="1625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6" xfId="1626"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7" xfId="1627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8" xfId="1628"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9" xfId="1629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="1631"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="1633"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="1634"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3" xfId="1635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5" xfId="1637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6" xfId="1638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="1641"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="1642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="1643"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4" xfId="1646"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6" xfId="1648"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="1651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="1652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3" xfId="1653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4" xfId="1654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5" xfId="1655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6" xfId="1656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="1657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="1658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="1659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="1660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="1661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="1663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="1664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4" xfId="1669"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5" xfId="1670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6" xfId="1671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="1672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="1673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="1674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="1675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="1676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="1678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4" xfId="1679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5" xfId="1680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6" xfId="1681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7" xfId="1682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="1684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="1685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3" xfId="1686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4" xfId="1687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5" xfId="1688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6" xfId="1689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="1690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="1691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="1692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="1693"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="1694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="1696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="1697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="1698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3" xfId="1699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4" xfId="1700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5" xfId="1701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6" xfId="1702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="1703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="1704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="1705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="1706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="1707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="1709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6" xfId="1710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7" xfId="1711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8" xfId="1712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9" xfId="1713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="1715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="1716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="1717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="1718"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="1719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="1720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3" xfId="1721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4" xfId="1722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5" xfId="1723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6" xfId="1724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="1725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="1726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="1727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="1728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="1729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_1Б-03-01-М_07_2019 " xfId="1730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="1731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4" xfId="1732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5" xfId="1733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6" xfId="1734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7" xfId="1735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="1737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="1738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3" xfId="1739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4" xfId="1740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5" xfId="1741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6" xfId="1742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="1743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="1744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="1745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="1746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="1747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="1749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="1750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="1751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3" xfId="1752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4" xfId="1753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5" xfId="1754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6" xfId="1755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="1756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="1757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="1758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="1759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="1760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_1Б-03-01-М_07_2019 " xfId="1761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="1762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5" xfId="1763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6" xfId="1764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7" xfId="1765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8" xfId="1766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="1768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="1769"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="1770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="1771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4" xfId="1773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5" xfId="1774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="1777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="1778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="1780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="1782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4" xfId="1783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5" xfId="1784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6" xfId="1785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7" xfId="1786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3" xfId="1790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4" xfId="1791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5" xfId="1792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6" xfId="1793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="1795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="1796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="1797"/>
+    <cellStyle name="Обычный 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1798"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="1799"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="1800"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="1801"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="1802"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="1803"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1804"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="1805"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="1806"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="1807"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="1808"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="1809"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4" xfId="1810"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5" xfId="1811"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6" xfId="1812"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7" xfId="1813"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_1Б-03-01-М_07_2019 " xfId="1814"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1815"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="1816"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="1817"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="1818"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1820"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="1821"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1822"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="1823"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="1824"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="1825"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="1826"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5" xfId="1828"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6" xfId="1829"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7" xfId="1830"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8" xfId="1831"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1832"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="1833"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="1834"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1835"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="1836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="1837"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="1838"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="1839"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="1840"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4" xfId="1841"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5" xfId="1842"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7" xfId="1844"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_1Б-03-01-М_07_2019 " xfId="1845"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1846"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="1847"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="1849"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="1850"/>
+    <cellStyle name="Обычный 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1851"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="1852"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="1853"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="1854"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1855"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="1857"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="1858"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="1859"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="1860"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4" xfId="1861"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5" xfId="1862"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6" xfId="1863"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7" xfId="1864"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1865"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1866"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="1867"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="1868"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="1869"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="1870"/>
+    <cellStyle name="Обычный 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1871"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="1872"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1873"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="1874"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="1875"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="1876"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6" xfId="1877"/>
+    <cellStyle name="Обычный 2 2 2 2 6" xfId="1878"/>
+    <cellStyle name="Обычный 2 2 2 2 7" xfId="1879"/>
+    <cellStyle name="Обычный 2 2 2 2 8" xfId="1880"/>
+    <cellStyle name="Обычный 2 2 2 2 9" xfId="1881"/>
+    <cellStyle name="Обычный 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1882"/>
+    <cellStyle name="Обычный 2 2 2 20" xfId="1883"/>
+    <cellStyle name="Обычный 2 2 2 21" xfId="1884"/>
+    <cellStyle name="Обычный 2 2 2 21 2" xfId="1885"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2" xfId="1886"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 2" xfId="1887"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 2 2" xfId="1888"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 2 2 2" xfId="1889"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 2 3" xfId="1890"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 3" xfId="1891"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 3 2" xfId="1892"/>
+    <cellStyle name="Обычный 2 2 2 21 2 3" xfId="1893"/>
+    <cellStyle name="Обычный 2 2 2 21 2 4" xfId="1894"/>
+    <cellStyle name="Обычный 2 2 2 21 2 4 2" xfId="1895"/>
+    <cellStyle name="Обычный 2 2 2 21 2 5" xfId="1896"/>
+    <cellStyle name="Обычный 2 2 2 21 3" xfId="1897"/>
+    <cellStyle name="Обычный 2 2 2 21 3 2" xfId="1898"/>
+    <cellStyle name="Обычный 2 2 2 21 3 2 2" xfId="1899"/>
+    <cellStyle name="Обычный 2 2 2 21 3 2 2 2" xfId="1900"/>
+    <cellStyle name="Обычный 2 2 2 21 3 2 3" xfId="1901"/>
+    <cellStyle name="Обычный 2 2 2 21 3 3" xfId="1902"/>
+    <cellStyle name="Обычный 2 2 2 21 3 3 2" xfId="1903"/>
+    <cellStyle name="Обычный 2 2 2 21 4" xfId="1904"/>
+    <cellStyle name="Обычный 2 2 2 21 4 2" xfId="1905"/>
+    <cellStyle name="Обычный 2 2 2 21 5" xfId="1906"/>
+    <cellStyle name="Обычный 2 2 2 22" xfId="1907"/>
+    <cellStyle name="Обычный 2 2 2 23" xfId="1908"/>
+    <cellStyle name="Обычный 2 2 2 23 2" xfId="1909"/>
+    <cellStyle name="Обычный 2 2 2 23 2 2" xfId="1910"/>
+    <cellStyle name="Обычный 2 2 2 23 2 2 2" xfId="1911"/>
+    <cellStyle name="Обычный 2 2 2 23 2 3" xfId="1912"/>
+    <cellStyle name="Обычный 2 2 2 23 3" xfId="1913"/>
+    <cellStyle name="Обычный 2 2 2 23 3 2" xfId="1914"/>
+    <cellStyle name="Обычный 2 2 2 24" xfId="1915"/>
+    <cellStyle name="Обычный 2 2 2 25" xfId="1916"/>
+    <cellStyle name="Обычный 2 2 2 25 2" xfId="1917"/>
+    <cellStyle name="Обычный 2 2 2 26" xfId="1918"/>
+    <cellStyle name="Обычный 2 2 2 27" xfId="1919"/>
+    <cellStyle name="Обычный 2 2 2 27 2" xfId="1920"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2" xfId="1921"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2 2" xfId="1922"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2 2 2" xfId="1923"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2 2 2 2" xfId="1924"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2 3" xfId="1925"/>
+    <cellStyle name="Обычный 2 2 2 27 2 3" xfId="1926"/>
+    <cellStyle name="Обычный 2 2 2 27 2 3 2" xfId="1927"/>
+    <cellStyle name="Обычный 2 2 2 27 3" xfId="1928"/>
+    <cellStyle name="Обычный 2 2 2 27 3 2" xfId="1929"/>
+    <cellStyle name="Обычный 2 2 2 27 3 2 2" xfId="1930"/>
+    <cellStyle name="Обычный 2 2 2 27 4" xfId="1931"/>
+    <cellStyle name="Обычный 2 2 2 28" xfId="1932"/>
+    <cellStyle name="Обычный 2 2 2 28 2" xfId="1933"/>
+    <cellStyle name="Обычный 2 2 2 28 2 2" xfId="1934"/>
+    <cellStyle name="Обычный 2 2 2 28 2 2 2" xfId="1935"/>
+    <cellStyle name="Обычный 2 2 2 28 3" xfId="1936"/>
+    <cellStyle name="Обычный 2 2 2 29" xfId="1937"/>
+    <cellStyle name="Обычный 2 2 2 29 2" xfId="1938"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="1939"/>
+    <cellStyle name="Обычный 2 2 2 3 2" xfId="1940"/>
+    <cellStyle name="Обычный 2 2 2 3 3" xfId="1941"/>
+    <cellStyle name="Обычный 2 2 2 3 4" xfId="1942"/>
+    <cellStyle name="Обычный 2 2 2 3 5" xfId="1943"/>
+    <cellStyle name="Обычный 2 2 2 3 6" xfId="1944"/>
+    <cellStyle name="Обычный 2 2 2 30" xfId="1945"/>
+    <cellStyle name="Обычный 2 2 2 30 2" xfId="1946"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2" xfId="1947"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 2" xfId="1948"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 2 2" xfId="1949"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 2 2 2" xfId="1950"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 2 3" xfId="1951"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 3" xfId="1952"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 3 2" xfId="1953"/>
+    <cellStyle name="Обычный 2 2 2 30 2 3" xfId="1954"/>
+    <cellStyle name="Обычный 2 2 2 30 2 4" xfId="1955"/>
+    <cellStyle name="Обычный 2 2 2 30 2 4 2" xfId="1956"/>
+    <cellStyle name="Обычный 2 2 2 30 2 5" xfId="1957"/>
+    <cellStyle name="Обычный 2 2 2 30 3" xfId="1958"/>
+    <cellStyle name="Обычный 2 2 2 30 3 2" xfId="1959"/>
+    <cellStyle name="Обычный 2 2 2 30 3 2 2" xfId="1960"/>
+    <cellStyle name="Обычный 2 2 2 30 3 2 2 2" xfId="1961"/>
+    <cellStyle name="Обычный 2 2 2 30 3 2 3" xfId="1962"/>
+    <cellStyle name="Обычный 2 2 2 30 3 3" xfId="1963"/>
+    <cellStyle name="Обычный 2 2 2 30 3 3 2" xfId="1964"/>
+    <cellStyle name="Обычный 2 2 2 30 4" xfId="1965"/>
+    <cellStyle name="Обычный 2 2 2 30 4 2" xfId="1966"/>
+    <cellStyle name="Обычный 2 2 2 30 5" xfId="1967"/>
+    <cellStyle name="Обычный 2 2 2 31" xfId="1968"/>
+    <cellStyle name="Обычный 2 2 2 31 2" xfId="1969"/>
+    <cellStyle name="Обычный 2 2 2 31 2 2" xfId="1970"/>
+    <cellStyle name="Обычный 2 2 2 31 2 2 2" xfId="1971"/>
+    <cellStyle name="Обычный 2 2 2 31 2 3" xfId="1972"/>
+    <cellStyle name="Обычный 2 2 2 31 3" xfId="1973"/>
+    <cellStyle name="Обычный 2 2 2 31 3 2" xfId="1974"/>
+    <cellStyle name="Обычный 2 2 2 32" xfId="1975"/>
+    <cellStyle name="Обычный 2 2 2 33" xfId="1976"/>
+    <cellStyle name="Обычный 2 2 2 33 2" xfId="1977"/>
+    <cellStyle name="Обычный 2 2 2 34" xfId="1978"/>
+    <cellStyle name="Обычный 2 2 2 35" xfId="1979"/>
+    <cellStyle name="Обычный 2 2 2 35 2" xfId="1980"/>
+    <cellStyle name="Обычный 2 2 2 35 2 2" xfId="1981"/>
+    <cellStyle name="Обычный 2 2 2 35 2 2 2" xfId="1982"/>
+    <cellStyle name="Обычный 2 2 2 35 2 2 2 2" xfId="1983"/>
+    <cellStyle name="Обычный 2 2 2 35 2 3" xfId="1984"/>
+    <cellStyle name="Обычный 2 2 2 35 3" xfId="1985"/>
+    <cellStyle name="Обычный 2 2 2 35 3 2" xfId="1986"/>
+    <cellStyle name="Обычный 2 2 2 36" xfId="1987"/>
+    <cellStyle name="Обычный 2 2 2 36 2" xfId="1988"/>
+    <cellStyle name="Обычный 2 2 2 36 2 2" xfId="1989"/>
+    <cellStyle name="Обычный 2 2 2 37" xfId="1990"/>
+    <cellStyle name="Обычный 2 2 2 38" xfId="1991"/>
+    <cellStyle name="Обычный 2 2 2 38 2" xfId="1992"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2" xfId="1993"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 2" xfId="1994"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 2 2" xfId="1995"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 2 2 2" xfId="1996"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 2 3" xfId="1997"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 3" xfId="1998"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 3 2" xfId="1999"/>
+    <cellStyle name="Обычный 2 2 2 38 2 3" xfId="2000"/>
+    <cellStyle name="Обычный 2 2 2 38 2 4" xfId="2001"/>
+    <cellStyle name="Обычный 2 2 2 38 2 4 2" xfId="2002"/>
+    <cellStyle name="Обычный 2 2 2 38 2 5" xfId="2003"/>
+    <cellStyle name="Обычный 2 2 2 38 3" xfId="2004"/>
+    <cellStyle name="Обычный 2 2 2 38 3 2" xfId="2005"/>
+    <cellStyle name="Обычный 2 2 2 38 3 2 2" xfId="2006"/>
+    <cellStyle name="Обычный 2 2 2 38 3 2 2 2" xfId="2007"/>
+    <cellStyle name="Обычный 2 2 2 38 3 2 3" xfId="2008"/>
+    <cellStyle name="Обычный 2 2 2 38 3 3" xfId="2009"/>
+    <cellStyle name="Обычный 2 2 2 38 3 3 2" xfId="2010"/>
+    <cellStyle name="Обычный 2 2 2 38 4" xfId="2011"/>
+    <cellStyle name="Обычный 2 2 2 38 4 2" xfId="2012"/>
+    <cellStyle name="Обычный 2 2 2 38 5" xfId="2013"/>
+    <cellStyle name="Обычный 2 2 2 39" xfId="2014"/>
+    <cellStyle name="Обычный 2 2 2 39 2" xfId="2015"/>
+    <cellStyle name="Обычный 2 2 2 39 2 2" xfId="2016"/>
+    <cellStyle name="Обычный 2 2 2 39 2 2 2" xfId="2017"/>
+    <cellStyle name="Обычный 2 2 2 39 2 3" xfId="2018"/>
+    <cellStyle name="Обычный 2 2 2 39 3" xfId="2019"/>
+    <cellStyle name="Обычный 2 2 2 39 3 2" xfId="2020"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="2021"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="2022"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="2023"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="2024"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="2025"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="2026"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3" xfId="2027"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4" xfId="2028"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5" xfId="2029"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6" xfId="2030"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="2031"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="2032"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="2033"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="2034"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="2035"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_1Б-03-01-М_07_2019 " xfId="2036"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="2037"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4" xfId="2038"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5" xfId="2039"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6" xfId="2040"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7" xfId="2041"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_1Б-03-01-М_07_2019 " xfId="2042"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="2043"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="2044"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3" xfId="2045"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4" xfId="2046"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5" xfId="2047"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6" xfId="2048"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="2049"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="2050"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="2051"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="2052"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="2053"/>
+    <cellStyle name="Обычный 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="2054"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="2055"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="2056"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="2057"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3" xfId="2058"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4" xfId="2059"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5" xfId="2060"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6" xfId="2061"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="2062"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="2063"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="2064"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="2065"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="2066"/>
+    <cellStyle name="Обычный 2 2 2 4 3_1Б-03-01-М_07_2019 " xfId="2067"/>
+    <cellStyle name="Обычный 2 2 2 4 4" xfId="2068"/>
+    <cellStyle name="Обычный 2 2 2 4 5" xfId="2069"/>
+    <cellStyle name="Обычный 2 2 2 4 6" xfId="2070"/>
+    <cellStyle name="Обычный 2 2 2 4 7" xfId="2071"/>
+    <cellStyle name="Обычный 2 2 2 4 8" xfId="2072"/>
+    <cellStyle name="Обычный 2 2 2 4_1Б-03-01-М_07_2019 " xfId="2073"/>
+    <cellStyle name="Обычный 2 2 2 40" xfId="2074"/>
+    <cellStyle name="Обычный 2 2 2 41" xfId="2075"/>
+    <cellStyle name="Обычный 2 2 2 41 2" xfId="2076"/>
+    <cellStyle name="Обычный 2 2 2 42" xfId="2077"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="2078"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="2079"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="2080"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="2081"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="2082"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4" xfId="2083"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5" xfId="2084"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6" xfId="2085"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="2086"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="2087"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="2088"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="2089"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="2090"/>
+    <cellStyle name="Обычный 2 2 2 5 2_1Б-03-01-М_07_2019 " xfId="2091"/>
+    <cellStyle name="Обычный 2 2 2 5 3" xfId="2092"/>
+    <cellStyle name="Обычный 2 2 2 5 4" xfId="2093"/>
+    <cellStyle name="Обычный 2 2 2 5 5" xfId="2094"/>
+    <cellStyle name="Обычный 2 2 2 5 6" xfId="2095"/>
+    <cellStyle name="Обычный 2 2 2 5 7" xfId="2096"/>
+    <cellStyle name="Обычный 2 2 2 5_1Б-03-01-М_07_2019 " xfId="2097"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="2098"/>
+    <cellStyle name="Обычный 2 2 2 6 2" xfId="2099"/>
+    <cellStyle name="Обычный 2 2 2 6 3" xfId="2100"/>
+    <cellStyle name="Обычный 2 2 2 6 4" xfId="2101"/>
+    <cellStyle name="Обычный 2 2 2 6 5" xfId="2102"/>
+    <cellStyle name="Обычный 2 2 2 6 6" xfId="2103"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="2104"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="2105"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="2106"/>
+    <cellStyle name="Обычный 2 2 2_1Б-03-01-М_07_2019 " xfId="2107"/>
+    <cellStyle name="Обычный 2 2 20" xfId="2108"/>
+    <cellStyle name="Обычный 2 2 20 2" xfId="2109"/>
+    <cellStyle name="Обычный 2 2 20 2 2" xfId="2110"/>
+    <cellStyle name="Обычный 2 2 21" xfId="2111"/>
+    <cellStyle name="Обычный 2 2 22" xfId="2112"/>
+    <cellStyle name="Обычный 2 2 22 2" xfId="2113"/>
+    <cellStyle name="Обычный 2 2 22 2 2" xfId="2114"/>
+    <cellStyle name="Обычный 2 2 22 2 2 2" xfId="2115"/>
+    <cellStyle name="Обычный 2 2 22 2 2 2 2" xfId="2116"/>
+    <cellStyle name="Обычный 2 2 22 2 2 2 2 2" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 22 2 2 2 3" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 22 2 2 3" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 22 2 2 3 2" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 22 2 3" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 22 2 4" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 22 2 4 2" xfId="2123"/>
+    <cellStyle name="Обычный 2 2 22 2 5" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 22 3" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 22 3 2" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 22 3 2 2" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 22 3 2 2 2" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 22 3 2 3" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 22 3 3" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 22 3 3 2" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 22 4" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 22 4 2" xfId="2133"/>
+    <cellStyle name="Обычный 2 2 22 5" xfId="2134"/>
+    <cellStyle name="Обычный 2 2 23" xfId="2135"/>
+    <cellStyle name="Обычный 2 2 24" xfId="2136"/>
+    <cellStyle name="Обычный 2 2 24 2" xfId="2137"/>
+    <cellStyle name="Обычный 2 2 24 2 2" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 24 2 2 2" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 24 2 3" xfId="2140"/>
+    <cellStyle name="Обычный 2 2 24 3" xfId="2141"/>
+    <cellStyle name="Обычный 2 2 24 3 2" xfId="2142"/>
+    <cellStyle name="Обычный 2 2 25" xfId="2143"/>
+    <cellStyle name="Обычный 2 2 26" xfId="2144"/>
+    <cellStyle name="Обычный 2 2 26 2" xfId="2145"/>
+    <cellStyle name="Обычный 2 2 27" xfId="2146"/>
+    <cellStyle name="Обычный 2 2 28" xfId="2147"/>
+    <cellStyle name="Обычный 2 2 28 2" xfId="2148"/>
+    <cellStyle name="Обычный 2 2 28 2 2" xfId="2149"/>
+    <cellStyle name="Обычный 2 2 28 2 2 2" xfId="2150"/>
+    <cellStyle name="Обычный 2 2 28 2 2 2 2" xfId="2151"/>
+    <cellStyle name="Обычный 2 2 28 2 2 2 2 2" xfId="2152"/>
+    <cellStyle name="Обычный 2 2 28 2 2 3" xfId="2153"/>
+    <cellStyle name="Обычный 2 2 28 2 3" xfId="2154"/>
+    <cellStyle name="Обычный 2 2 28 2 3 2" xfId="2155"/>
+    <cellStyle name="Обычный 2 2 28 3" xfId="2156"/>
+    <cellStyle name="Обычный 2 2 28 3 2" xfId="2157"/>
+    <cellStyle name="Обычный 2 2 28 3 2 2" xfId="2158"/>
+    <cellStyle name="Обычный 2 2 28 4" xfId="2159"/>
+    <cellStyle name="Обычный 2 2 29" xfId="2160"/>
+    <cellStyle name="Обычный 2 2 29 2" xfId="2161"/>
+    <cellStyle name="Обычный 2 2 29 2 2" xfId="2162"/>
+    <cellStyle name="Обычный 2 2 29 2 2 2" xfId="2163"/>
+    <cellStyle name="Обычный 2 2 29 3" xfId="2164"/>
+    <cellStyle name="Обычный 2 2 3" xfId="2165"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="2166"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="2167"/>
+    <cellStyle name="Обычный 2 2 3 2 3" xfId="2168"/>
+    <cellStyle name="Обычный 2 2 3 2 4" xfId="2169"/>
+    <cellStyle name="Обычный 2 2 3 2 5" xfId="2170"/>
+    <cellStyle name="Обычный 2 2 3 2 6" xfId="2171"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="2172"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="2173"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="2174"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="2175"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="2176"/>
+    <cellStyle name="Обычный 2 2 3_1Б-03-01-М_07_2019 " xfId="2177"/>
+    <cellStyle name="Обычный 2 2 30" xfId="2178"/>
+    <cellStyle name="Обычный 2 2 30 2" xfId="2179"/>
+    <cellStyle name="Обычный 2 2 31" xfId="2180"/>
+    <cellStyle name="Обычный 2 2 31 2" xfId="2181"/>
+    <cellStyle name="Обычный 2 2 31 2 2" xfId="2182"/>
+    <cellStyle name="Обычный 2 2 31 2 2 2" xfId="2183"/>
+    <cellStyle name="Обычный 2 2 31 2 2 2 2" xfId="2184"/>
+    <cellStyle name="Обычный 2 2 31 2 2 2 2 2" xfId="2185"/>
+    <cellStyle name="Обычный 2 2 31 2 2 2 3" xfId="2186"/>
+    <cellStyle name="Обычный 2 2 31 2 2 3" xfId="2187"/>
+    <cellStyle name="Обычный 2 2 31 2 2 3 2" xfId="2188"/>
+    <cellStyle name="Обычный 2 2 31 2 3" xfId="2189"/>
+    <cellStyle name="Обычный 2 2 31 2 4" xfId="2190"/>
+    <cellStyle name="Обычный 2 2 31 2 4 2" xfId="2191"/>
+    <cellStyle name="Обычный 2 2 31 2 5" xfId="2192"/>
+    <cellStyle name="Обычный 2 2 31 3" xfId="2193"/>
+    <cellStyle name="Обычный 2 2 31 3 2" xfId="2194"/>
+    <cellStyle name="Обычный 2 2 31 3 2 2" xfId="2195"/>
+    <cellStyle name="Обычный 2 2 31 3 2 2 2" xfId="2196"/>
+    <cellStyle name="Обычный 2 2 31 3 2 3" xfId="2197"/>
+    <cellStyle name="Обычный 2 2 31 3 3" xfId="2198"/>
+    <cellStyle name="Обычный 2 2 31 3 3 2" xfId="2199"/>
+    <cellStyle name="Обычный 2 2 31 4" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 31 4 2" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 31 5" xfId="2202"/>
+    <cellStyle name="Обычный 2 2 32" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 32 2" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 32 2 2" xfId="2205"/>
+    <cellStyle name="Обычный 2 2 32 2 2 2" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 32 2 3" xfId="2207"/>
+    <cellStyle name="Обычный 2 2 32 3" xfId="2208"/>
+    <cellStyle name="Обычный 2 2 32 3 2" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 33" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 34" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 34 2" xfId="2212"/>
+    <cellStyle name="Обычный 2 2 35" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 36" xfId="2214"/>
+    <cellStyle name="Обычный 2 2 36 2" xfId="2215"/>
+    <cellStyle name="Обычный 2 2 36 2 2" xfId="2216"/>
+    <cellStyle name="Обычный 2 2 36 2 2 2" xfId="2217"/>
+    <cellStyle name="Обычный 2 2 36 2 2 2 2" xfId="2218"/>
+    <cellStyle name="Обычный 2 2 36 2 3" xfId="2219"/>
+    <cellStyle name="Обычный 2 2 36 3" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 36 3 2" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 37" xfId="2222"/>
+    <cellStyle name="Обычный 2 2 37 2" xfId="2223"/>
+    <cellStyle name="Обычный 2 2 37 2 2" xfId="2224"/>
+    <cellStyle name="Обычный 2 2 38" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 39" xfId="2226"/>
+    <cellStyle name="Обычный 2 2 39 2" xfId="2227"/>
+    <cellStyle name="Обычный 2 2 39 2 2" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 39 2 2 2" xfId="2229"/>
+    <cellStyle name="Обычный 2 2 39 2 2 2 2" xfId="2230"/>
+    <cellStyle name="Обычный 2 2 39 2 2 2 2 2" xfId="2231"/>
+    <cellStyle name="Обычный 2 2 39 2 2 2 3" xfId="2232"/>
+    <cellStyle name="Обычный 2 2 39 2 2 3" xfId="2233"/>
+    <cellStyle name="Обычный 2 2 39 2 2 3 2" xfId="2234"/>
+    <cellStyle name="Обычный 2 2 39 2 3" xfId="2235"/>
+    <cellStyle name="Обычный 2 2 39 2 4" xfId="2236"/>
+    <cellStyle name="Обычный 2 2 39 2 4 2" xfId="2237"/>
+    <cellStyle name="Обычный 2 2 39 2 5" xfId="2238"/>
+    <cellStyle name="Обычный 2 2 39 3" xfId="2239"/>
+    <cellStyle name="Обычный 2 2 39 3 2" xfId="2240"/>
+    <cellStyle name="Обычный 2 2 39 3 2 2" xfId="2241"/>
+    <cellStyle name="Обычный 2 2 39 3 2 2 2" xfId="2242"/>
+    <cellStyle name="Обычный 2 2 39 3 2 3" xfId="2243"/>
+    <cellStyle name="Обычный 2 2 39 3 3" xfId="2244"/>
+    <cellStyle name="Обычный 2 2 39 3 3 2" xfId="2245"/>
+    <cellStyle name="Обычный 2 2 39 4" xfId="2246"/>
+    <cellStyle name="Обычный 2 2 39 4 2" xfId="2247"/>
+    <cellStyle name="Обычный 2 2 39 5" xfId="2248"/>
+    <cellStyle name="Обычный 2 2 4" xfId="2249"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="2250"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="2251"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="2252"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="2253"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="2254"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="2255"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="2256"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="2257"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="2258"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="2259"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4" xfId="2260"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5" xfId="2261"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6" xfId="2262"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7" xfId="2263"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_1Б-03-01-М_07_2019 " xfId="2264"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="2265"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="2266"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="2267"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="2268"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="2269"/>
+    <cellStyle name="Обычный 2 2 4 2 2_1Б-03-01-М_07_2019 " xfId="2270"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="2271"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="2272"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="2273"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="2274"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="2275"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="2276"/>
+    <cellStyle name="Обычный 2 2 4 2 4" xfId="2277"/>
+    <cellStyle name="Обычный 2 2 4 2 5" xfId="2278"/>
+    <cellStyle name="Обычный 2 2 4 2 6" xfId="2279"/>
+    <cellStyle name="Обычный 2 2 4 2 7" xfId="2280"/>
+    <cellStyle name="Обычный 2 2 4 2 8" xfId="2281"/>
+    <cellStyle name="Обычный 2 2 4 2_1Б-03-01-М_07_2019 " xfId="2282"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="2283"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="2284"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="2285"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="2286"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="2287"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="2288"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="2289"/>
+    <cellStyle name="Обычный 2 2 4 3 3" xfId="2290"/>
+    <cellStyle name="Обычный 2 2 4 3 4" xfId="2291"/>
+    <cellStyle name="Обычный 2 2 4 3 5" xfId="2292"/>
+    <cellStyle name="Обычный 2 2 4 3 6" xfId="2293"/>
+    <cellStyle name="Обычный 2 2 4 3 7" xfId="2294"/>
+    <cellStyle name="Обычный 2 2 4 3_1Б-03-01-М_07_2019 " xfId="2295"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="2296"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="2297"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="2298"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="2299"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="2300"/>
+    <cellStyle name="Обычный 2 2 4_1Б-03-01-М_07_2019 " xfId="2301"/>
+    <cellStyle name="Обычный 2 2 40" xfId="2302"/>
+    <cellStyle name="Обычный 2 2 40 2" xfId="2303"/>
+    <cellStyle name="Обычный 2 2 40 2 2" xfId="2304"/>
+    <cellStyle name="Обычный 2 2 40 2 2 2" xfId="2305"/>
+    <cellStyle name="Обычный 2 2 40 2 3" xfId="2306"/>
+    <cellStyle name="Обычный 2 2 40 3" xfId="2307"/>
+    <cellStyle name="Обычный 2 2 40 3 2" xfId="2308"/>
+    <cellStyle name="Обычный 2 2 41" xfId="2309"/>
+    <cellStyle name="Обычный 2 2 42" xfId="2310"/>
+    <cellStyle name="Обычный 2 2 42 2" xfId="2311"/>
+    <cellStyle name="Обычный 2 2 43" xfId="2312"/>
+    <cellStyle name="Обычный 2 2 44" xfId="2313"/>
+    <cellStyle name="Обычный 2 2 45" xfId="2314"/>
+    <cellStyle name="Обычный 2 2 5" xfId="2315"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="2316"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="2317"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2318"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2319"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="2320"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="2321"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="2322"/>
+    <cellStyle name="Обычный 2 2 5 2 3" xfId="2323"/>
+    <cellStyle name="Обычный 2 2 5 2 4" xfId="2324"/>
+    <cellStyle name="Обычный 2 2 5 2 5" xfId="2325"/>
+    <cellStyle name="Обычный 2 2 5 2 6" xfId="2326"/>
+    <cellStyle name="Обычный 2 2 5 2 7" xfId="2327"/>
+    <cellStyle name="Обычный 2 2 5 2_1Б-03-01-М_07_2019 " xfId="2328"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="2329"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="2330"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="2331"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="2332"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="2333"/>
+    <cellStyle name="Обычный 2 2 5_1Б-03-01-М_07_2019 " xfId="2334"/>
+    <cellStyle name="Обычный 2 2 6" xfId="2335"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="2336"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="2337"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="2338"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="2339"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="2340"/>
+    <cellStyle name="Обычный 2 2 7" xfId="2341"/>
+    <cellStyle name="Обычный 2 2 7 2" xfId="2342"/>
+    <cellStyle name="Обычный 2 2 7 3" xfId="2343"/>
+    <cellStyle name="Обычный 2 2 7 4" xfId="2344"/>
+    <cellStyle name="Обычный 2 2 7 5" xfId="2345"/>
+    <cellStyle name="Обычный 2 2 7 6" xfId="2346"/>
+    <cellStyle name="Обычный 2 2 8" xfId="2347"/>
+    <cellStyle name="Обычный 2 2 9" xfId="2348"/>
+    <cellStyle name="Обычный 2 2_1Б-03-01-М_07_2019 " xfId="2349"/>
+    <cellStyle name="Обычный 2 20" xfId="2350"/>
+    <cellStyle name="Обычный 2 20 2" xfId="2351"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="2352"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="2353"/>
+    <cellStyle name="Обычный 2 20 2 2 2 2" xfId="2354"/>
+    <cellStyle name="Обычный 2 20 2 2 2 3" xfId="2355"/>
+    <cellStyle name="Обычный 2 20 2 2 2 4" xfId="2356"/>
+    <cellStyle name="Обычный 2 20 2 2 2 5" xfId="2357"/>
+    <cellStyle name="Обычный 2 20 2 2 2 6" xfId="2358"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="2359"/>
+    <cellStyle name="Обычный 2 20 2 2 3 2" xfId="2360"/>
+    <cellStyle name="Обычный 2 20 2 2 3 3" xfId="2361"/>
+    <cellStyle name="Обычный 2 20 2 2 3 4" xfId="2362"/>
+    <cellStyle name="Обычный 2 20 2 2 3 5" xfId="2363"/>
+    <cellStyle name="Обычный 2 20 2 2 3 6" xfId="2364"/>
+    <cellStyle name="Обычный 2 20 2 2 4" xfId="2365"/>
+    <cellStyle name="Обычный 2 20 2 2 5" xfId="2366"/>
+    <cellStyle name="Обычный 2 20 2 2 6" xfId="2367"/>
+    <cellStyle name="Обычный 2 20 2 2 7" xfId="2368"/>
+    <cellStyle name="Обычный 2 20 2 2 8" xfId="2369"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="2370"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="2371"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="2372"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="2373"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="2374"/>
+    <cellStyle name="Обычный 2 20 2_1Б-03-01-М_07_2019 " xfId="2375"/>
+    <cellStyle name="Обычный 2 20 3" xfId="2376"/>
+    <cellStyle name="Обычный 2 20 3 2" xfId="2377"/>
+    <cellStyle name="Обычный 2 20 3 3" xfId="2378"/>
+    <cellStyle name="Обычный 2 20 3 4" xfId="2379"/>
+    <cellStyle name="Обычный 2 20 3 5" xfId="2380"/>
+    <cellStyle name="Обычный 2 20 3 6" xfId="2381"/>
+    <cellStyle name="Обычный 2 20 4" xfId="2382"/>
+    <cellStyle name="Обычный 2 20 4 2" xfId="2383"/>
+    <cellStyle name="Обычный 2 20 4 3" xfId="2384"/>
+    <cellStyle name="Обычный 2 20 4 4" xfId="2385"/>
+    <cellStyle name="Обычный 2 20 4 5" xfId="2386"/>
+    <cellStyle name="Обычный 2 20 4 6" xfId="2387"/>
+    <cellStyle name="Обычный 2 20 5" xfId="2388"/>
+    <cellStyle name="Обычный 2 20 6" xfId="2389"/>
+    <cellStyle name="Обычный 2 20 7" xfId="2390"/>
+    <cellStyle name="Обычный 2 20 8" xfId="2391"/>
+    <cellStyle name="Обычный 2 20 9" xfId="2392"/>
+    <cellStyle name="Обычный 2 21" xfId="2393"/>
+    <cellStyle name="Обычный 2 21 2" xfId="2394"/>
+    <cellStyle name="Обычный 2 21 2 2" xfId="2395"/>
+    <cellStyle name="Обычный 2 21 2 3" xfId="2396"/>
+    <cellStyle name="Обычный 2 21 2 4" xfId="2397"/>
+    <cellStyle name="Обычный 2 21 2 5" xfId="2398"/>
+    <cellStyle name="Обычный 2 21 2 6" xfId="2399"/>
+    <cellStyle name="Обычный 2 21 3" xfId="2400"/>
+    <cellStyle name="Обычный 2 21 3 2" xfId="2401"/>
+    <cellStyle name="Обычный 2 21 3 3" xfId="2402"/>
+    <cellStyle name="Обычный 2 21 3 4" xfId="2403"/>
+    <cellStyle name="Обычный 2 21 3 5" xfId="2404"/>
+    <cellStyle name="Обычный 2 21 3 6" xfId="2405"/>
+    <cellStyle name="Обычный 2 21 4" xfId="2406"/>
+    <cellStyle name="Обычный 2 21 5" xfId="2407"/>
+    <cellStyle name="Обычный 2 21 6" xfId="2408"/>
+    <cellStyle name="Обычный 2 21 7" xfId="2409"/>
+    <cellStyle name="Обычный 2 21 8" xfId="2410"/>
+    <cellStyle name="Обычный 2 22" xfId="2411"/>
+    <cellStyle name="Обычный 2 22 2" xfId="2412"/>
+    <cellStyle name="Обычный 2 22 3" xfId="2413"/>
+    <cellStyle name="Обычный 2 22 4" xfId="2414"/>
+    <cellStyle name="Обычный 2 22 5" xfId="2415"/>
+    <cellStyle name="Обычный 2 22 6" xfId="2416"/>
+    <cellStyle name="Обычный 2 23" xfId="2417"/>
+    <cellStyle name="Обычный 2 23 2" xfId="2418"/>
+    <cellStyle name="Обычный 2 23 3" xfId="2419"/>
+    <cellStyle name="Обычный 2 23 4" xfId="2420"/>
+    <cellStyle name="Обычный 2 23 5" xfId="2421"/>
+    <cellStyle name="Обычный 2 23 6" xfId="2422"/>
+    <cellStyle name="Обычный 2 24" xfId="2423"/>
+    <cellStyle name="Обычный 2 24 2" xfId="2424"/>
+    <cellStyle name="Обычный 2 24 3" xfId="2425"/>
+    <cellStyle name="Обычный 2 24 4" xfId="2426"/>
+    <cellStyle name="Обычный 2 24 5" xfId="2427"/>
+    <cellStyle name="Обычный 2 24 6" xfId="2428"/>
+    <cellStyle name="Обычный 2 25" xfId="2429"/>
+    <cellStyle name="Обычный 2 25 2" xfId="2430"/>
+    <cellStyle name="Обычный 2 25 3" xfId="2431"/>
+    <cellStyle name="Обычный 2 25 4" xfId="2432"/>
+    <cellStyle name="Обычный 2 25 5" xfId="2433"/>
+    <cellStyle name="Обычный 2 25 6" xfId="2434"/>
+    <cellStyle name="Обычный 2 26" xfId="2435"/>
+    <cellStyle name="Обычный 2 27" xfId="2436"/>
+    <cellStyle name="Обычный 2 28" xfId="2437"/>
+    <cellStyle name="Обычный 2 29" xfId="2438"/>
+    <cellStyle name="Обычный 2 3" xfId="2439"/>
+    <cellStyle name="Обычный 2 3 10" xfId="2440"/>
+    <cellStyle name="Обычный 2 3 11" xfId="2441"/>
+    <cellStyle name="Обычный 2 3 12" xfId="2442"/>
+    <cellStyle name="Обычный 2 3 13" xfId="2443"/>
+    <cellStyle name="Обычный 2 3 2" xfId="2444"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="2445"/>
+    <cellStyle name="Обычный 2 3 2 3" xfId="2446"/>
+    <cellStyle name="Обычный 2 3 2 4" xfId="2447"/>
+    <cellStyle name="Обычный 2 3 2 5" xfId="2448"/>
+    <cellStyle name="Обычный 2 3 2 6" xfId="2449"/>
+    <cellStyle name="Обычный 2 3 3" xfId="2450"/>
+    <cellStyle name="Обычный 2 3 4" xfId="2451"/>
+    <cellStyle name="Обычный 2 3 5" xfId="2452"/>
+    <cellStyle name="Обычный 2 3 6" xfId="2453"/>
+    <cellStyle name="Обычный 2 3 7" xfId="2454"/>
+    <cellStyle name="Обычный 2 3 8" xfId="2455"/>
+    <cellStyle name="Обычный 2 3 8 2" xfId="2456"/>
+    <cellStyle name="Обычный 2 3 8 2 2" xfId="2457"/>
+    <cellStyle name="Обычный 2 3 8 3" xfId="2458"/>
+    <cellStyle name="Обычный 2 3 9" xfId="2459"/>
+    <cellStyle name="Обычный 2 3_1Б-03-01-М_07_2019 " xfId="2460"/>
+    <cellStyle name="Обычный 2 30" xfId="2461"/>
+    <cellStyle name="Обычный 2 31" xfId="2462"/>
+    <cellStyle name="Обычный 2 32" xfId="2463"/>
+    <cellStyle name="Обычный 2 32 2" xfId="2464"/>
+    <cellStyle name="Обычный 2 32 2 2" xfId="2465"/>
+    <cellStyle name="Обычный 2 32 2 2 2" xfId="2466"/>
+    <cellStyle name="Обычный 2 32 2 2 2 2" xfId="2467"/>
+    <cellStyle name="Обычный 2 32 2 2 2 2 2" xfId="2468"/>
+    <cellStyle name="Обычный 2 32 2 2 2 3" xfId="2469"/>
+    <cellStyle name="Обычный 2 32 2 2 3" xfId="2470"/>
+    <cellStyle name="Обычный 2 32 2 2 3 2" xfId="2471"/>
+    <cellStyle name="Обычный 2 32 2 3" xfId="2472"/>
+    <cellStyle name="Обычный 2 32 2 4" xfId="2473"/>
+    <cellStyle name="Обычный 2 32 2 4 2" xfId="2474"/>
+    <cellStyle name="Обычный 2 32 2 5" xfId="2475"/>
+    <cellStyle name="Обычный 2 32 3" xfId="2476"/>
+    <cellStyle name="Обычный 2 32 3 2" xfId="2477"/>
+    <cellStyle name="Обычный 2 32 3 2 2" xfId="2478"/>
+    <cellStyle name="Обычный 2 32 3 2 2 2" xfId="2479"/>
+    <cellStyle name="Обычный 2 32 3 2 3" xfId="2480"/>
+    <cellStyle name="Обычный 2 32 3 3" xfId="2481"/>
+    <cellStyle name="Обычный 2 32 3 3 2" xfId="2482"/>
+    <cellStyle name="Обычный 2 32 4" xfId="2483"/>
+    <cellStyle name="Обычный 2 32 4 2" xfId="2484"/>
+    <cellStyle name="Обычный 2 32 5" xfId="2485"/>
+    <cellStyle name="Обычный 2 33" xfId="2486"/>
+    <cellStyle name="Обычный 2 34" xfId="2487"/>
+    <cellStyle name="Обычный 2 35" xfId="2488"/>
+    <cellStyle name="Обычный 2 36" xfId="2489"/>
+    <cellStyle name="Обычный 2 37" xfId="2490"/>
+    <cellStyle name="Обычный 2 37 2" xfId="2491"/>
+    <cellStyle name="Обычный 2 37 2 2" xfId="2492"/>
+    <cellStyle name="Обычный 2 37 2 2 2" xfId="2493"/>
+    <cellStyle name="Обычный 2 37 2 2 2 2" xfId="2494"/>
+    <cellStyle name="Обычный 2 37 2 3" xfId="2495"/>
+    <cellStyle name="Обычный 2 37 3" xfId="2496"/>
+    <cellStyle name="Обычный 2 37 3 2" xfId="2497"/>
+    <cellStyle name="Обычный 2 38" xfId="2498"/>
+    <cellStyle name="Обычный 2 39" xfId="2499"/>
+    <cellStyle name="Обычный 2 39 2" xfId="2500"/>
+    <cellStyle name="Обычный 2 39 2 2" xfId="2501"/>
+    <cellStyle name="Обычный 2 39 2 2 2" xfId="2502"/>
+    <cellStyle name="Обычный 2 39 2 2 2 2" xfId="2503"/>
+    <cellStyle name="Обычный 2 39 2 2 2 2 2" xfId="2504"/>
+    <cellStyle name="Обычный 2 39 2 2 2 3" xfId="2505"/>
+    <cellStyle name="Обычный 2 39 2 2 3" xfId="2506"/>
+    <cellStyle name="Обычный 2 39 2 2 3 2" xfId="2507"/>
+    <cellStyle name="Обычный 2 39 2 3" xfId="2508"/>
+    <cellStyle name="Обычный 2 39 2 4" xfId="2509"/>
+    <cellStyle name="Обычный 2 39 2 4 2" xfId="2510"/>
+    <cellStyle name="Обычный 2 39 2 5" xfId="2511"/>
+    <cellStyle name="Обычный 2 39 3" xfId="2512"/>
+    <cellStyle name="Обычный 2 39 3 2" xfId="2513"/>
+    <cellStyle name="Обычный 2 39 3 2 2" xfId="2514"/>
+    <cellStyle name="Обычный 2 39 3 2 2 2" xfId="2515"/>
+    <cellStyle name="Обычный 2 39 3 2 3" xfId="2516"/>
+    <cellStyle name="Обычный 2 39 3 3" xfId="2517"/>
+    <cellStyle name="Обычный 2 39 3 3 2" xfId="2518"/>
+    <cellStyle name="Обычный 2 39 4" xfId="2519"/>
+    <cellStyle name="Обычный 2 39 4 2" xfId="2520"/>
+    <cellStyle name="Обычный 2 39 5" xfId="2521"/>
+    <cellStyle name="Обычный 2 4" xfId="2522"/>
+    <cellStyle name="Обычный 2 4 10" xfId="2523"/>
+    <cellStyle name="Обычный 2 4 11" xfId="2524"/>
+    <cellStyle name="Обычный 2 4 12" xfId="2525"/>
+    <cellStyle name="Обычный 2 4 13" xfId="2526"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2527"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="2528"/>
+    <cellStyle name="Обычный 2 4 2 3" xfId="2529"/>
+    <cellStyle name="Обычный 2 4 2 4" xfId="2530"/>
+    <cellStyle name="Обычный 2 4 2 5" xfId="2531"/>
+    <cellStyle name="Обычный 2 4 2 6" xfId="2532"/>
+    <cellStyle name="Обычный 2 4 3" xfId="2533"/>
+    <cellStyle name="Обычный 2 4 4" xfId="2534"/>
+    <cellStyle name="Обычный 2 4 5" xfId="2535"/>
+    <cellStyle name="Обычный 2 4 6" xfId="2536"/>
+    <cellStyle name="Обычный 2 4 7" xfId="2537"/>
+    <cellStyle name="Обычный 2 4 8" xfId="2538"/>
+    <cellStyle name="Обычный 2 4 8 2" xfId="2539"/>
+    <cellStyle name="Обычный 2 4 8 2 2" xfId="2540"/>
+    <cellStyle name="Обычный 2 4 8 3" xfId="2541"/>
+    <cellStyle name="Обычный 2 4 9" xfId="2542"/>
+    <cellStyle name="Обычный 2 40" xfId="2543"/>
+    <cellStyle name="Обычный 2 41" xfId="2544"/>
+    <cellStyle name="Обычный 2 41 2" xfId="2545"/>
+    <cellStyle name="Обычный 2 41 2 2" xfId="2546"/>
+    <cellStyle name="Обычный 2 41 2 2 2" xfId="2547"/>
+    <cellStyle name="Обычный 2 41 2 3" xfId="2548"/>
+    <cellStyle name="Обычный 2 41 3" xfId="2549"/>
+    <cellStyle name="Обычный 2 41 3 2" xfId="2550"/>
+    <cellStyle name="Обычный 2 42" xfId="2551"/>
+    <cellStyle name="Обычный 2 43" xfId="2552"/>
+    <cellStyle name="Обычный 2 44" xfId="2553"/>
+    <cellStyle name="Обычный 2 45" xfId="2554"/>
+    <cellStyle name="Обычный 2 45 2" xfId="2555"/>
+    <cellStyle name="Обычный 2 45 2 2" xfId="2556"/>
+    <cellStyle name="Обычный 2 45 2 2 2" xfId="2557"/>
+    <cellStyle name="Обычный 2 45 2 2 2 2" xfId="2558"/>
+    <cellStyle name="Обычный 2 45 2 2 2 2 2" xfId="2559"/>
+    <cellStyle name="Обычный 2 45 2 2 3" xfId="2560"/>
+    <cellStyle name="Обычный 2 45 2 3" xfId="2561"/>
+    <cellStyle name="Обычный 2 45 2 3 2" xfId="2562"/>
+    <cellStyle name="Обычный 2 45 3" xfId="2563"/>
+    <cellStyle name="Обычный 2 45 3 2" xfId="2564"/>
+    <cellStyle name="Обычный 2 45 3 2 2" xfId="2565"/>
+    <cellStyle name="Обычный 2 45 4" xfId="2566"/>
+    <cellStyle name="Обычный 2 46" xfId="2567"/>
+    <cellStyle name="Обычный 2 46 2" xfId="2568"/>
+    <cellStyle name="Обычный 2 46 2 2" xfId="2569"/>
+    <cellStyle name="Обычный 2 46 2 2 2" xfId="2570"/>
+    <cellStyle name="Обычный 2 46 3" xfId="2571"/>
+    <cellStyle name="Обычный 2 47" xfId="2572"/>
+    <cellStyle name="Обычный 2 48" xfId="2573"/>
+    <cellStyle name="Обычный 2 48 2" xfId="2574"/>
+    <cellStyle name="Обычный 2 48 2 2" xfId="2575"/>
+    <cellStyle name="Обычный 2 48 2 2 2" xfId="2576"/>
+    <cellStyle name="Обычный 2 48 2 2 2 2" xfId="2577"/>
+    <cellStyle name="Обычный 2 48 2 2 2 2 2" xfId="2578"/>
+    <cellStyle name="Обычный 2 48 2 2 2 3" xfId="2579"/>
+    <cellStyle name="Обычный 2 48 2 2 3" xfId="2580"/>
+    <cellStyle name="Обычный 2 48 2 2 3 2" xfId="2581"/>
+    <cellStyle name="Обычный 2 48 2 3" xfId="2582"/>
+    <cellStyle name="Обычный 2 48 2 4" xfId="2583"/>
+    <cellStyle name="Обычный 2 48 2 4 2" xfId="2584"/>
+    <cellStyle name="Обычный 2 48 2 5" xfId="2585"/>
+    <cellStyle name="Обычный 2 48 3" xfId="2586"/>
+    <cellStyle name="Обычный 2 48 3 2" xfId="2587"/>
+    <cellStyle name="Обычный 2 48 3 2 2" xfId="2588"/>
+    <cellStyle name="Обычный 2 48 3 2 2 2" xfId="2589"/>
+    <cellStyle name="Обычный 2 48 3 2 3" xfId="2590"/>
+    <cellStyle name="Обычный 2 48 3 3" xfId="2591"/>
+    <cellStyle name="Обычный 2 48 3 3 2" xfId="2592"/>
+    <cellStyle name="Обычный 2 48 4" xfId="2593"/>
+    <cellStyle name="Обычный 2 48 4 2" xfId="2594"/>
+    <cellStyle name="Обычный 2 48 5" xfId="2595"/>
+    <cellStyle name="Обычный 2 49" xfId="2596"/>
+    <cellStyle name="Обычный 2 49 2" xfId="2597"/>
+    <cellStyle name="Обычный 2 49 2 2" xfId="2598"/>
+    <cellStyle name="Обычный 2 49 2 2 2" xfId="2599"/>
+    <cellStyle name="Обычный 2 49 2 3" xfId="2600"/>
+    <cellStyle name="Обычный 2 49 3" xfId="2601"/>
+    <cellStyle name="Обычный 2 49 3 2" xfId="2602"/>
+    <cellStyle name="Обычный 2 5" xfId="2603"/>
+    <cellStyle name="Обычный 2 5 10" xfId="2604"/>
+    <cellStyle name="Обычный 2 5 11" xfId="2605"/>
+    <cellStyle name="Обычный 2 5 12" xfId="2606"/>
+    <cellStyle name="Обычный 2 5 13" xfId="2607"/>
+    <cellStyle name="Обычный 2 5 2" xfId="2608"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="2609"/>
+    <cellStyle name="Обычный 2 5 2 3" xfId="2610"/>
+    <cellStyle name="Обычный 2 5 2 4" xfId="2611"/>
+    <cellStyle name="Обычный 2 5 2 5" xfId="2612"/>
+    <cellStyle name="Обычный 2 5 2 6" xfId="2613"/>
+    <cellStyle name="Обычный 2 5 3" xfId="2614"/>
+    <cellStyle name="Обычный 2 5 4" xfId="2615"/>
+    <cellStyle name="Обычный 2 5 5" xfId="2616"/>
+    <cellStyle name="Обычный 2 5 6" xfId="2617"/>
+    <cellStyle name="Обычный 2 5 7" xfId="2618"/>
+    <cellStyle name="Обычный 2 5 8" xfId="2619"/>
+    <cellStyle name="Обычный 2 5 8 2" xfId="2620"/>
+    <cellStyle name="Обычный 2 5 8 2 2" xfId="2621"/>
+    <cellStyle name="Обычный 2 5 8 3" xfId="2622"/>
+    <cellStyle name="Обычный 2 5 9" xfId="2623"/>
+    <cellStyle name="Обычный 2 50" xfId="2624"/>
+    <cellStyle name="Обычный 2 50 2" xfId="2625"/>
+    <cellStyle name="Обычный 2 50 2 2" xfId="2626"/>
+    <cellStyle name="Обычный 2 50 3" xfId="2627"/>
+    <cellStyle name="Обычный 2 51" xfId="2628"/>
+    <cellStyle name="Обычный 2 51 2" xfId="2629"/>
+    <cellStyle name="Обычный 2 52" xfId="2630"/>
+    <cellStyle name="Обычный 2 52 2" xfId="2631"/>
+    <cellStyle name="Обычный 2 53" xfId="2632"/>
+    <cellStyle name="Обычный 2 53 2" xfId="2633"/>
+    <cellStyle name="Обычный 2 53 2 2" xfId="2634"/>
+    <cellStyle name="Обычный 2 53 2 2 2" xfId="2635"/>
+    <cellStyle name="Обычный 2 53 2 2 2 2" xfId="2636"/>
+    <cellStyle name="Обычный 2 53 2 3" xfId="2637"/>
+    <cellStyle name="Обычный 2 53 3" xfId="2638"/>
+    <cellStyle name="Обычный 2 53 3 2" xfId="2639"/>
+    <cellStyle name="Обычный 2 54" xfId="2640"/>
+    <cellStyle name="Обычный 2 54 2" xfId="2641"/>
+    <cellStyle name="Обычный 2 54 2 2" xfId="2642"/>
+    <cellStyle name="Обычный 2 55" xfId="2643"/>
+    <cellStyle name="Обычный 2 55 2" xfId="2644"/>
+    <cellStyle name="Обычный 2 55 2 2" xfId="2645"/>
+    <cellStyle name="Обычный 2 55 2 2 2" xfId="2646"/>
+    <cellStyle name="Обычный 2 55 2 2 2 2" xfId="2647"/>
+    <cellStyle name="Обычный 2 55 2 2 2 2 2" xfId="2648"/>
+    <cellStyle name="Обычный 2 55 2 2 2 3" xfId="2649"/>
+    <cellStyle name="Обычный 2 55 2 2 3" xfId="2650"/>
+    <cellStyle name="Обычный 2 55 2 2 3 2" xfId="2651"/>
+    <cellStyle name="Обычный 2 55 2 3" xfId="2652"/>
+    <cellStyle name="Обычный 2 55 2 4" xfId="2653"/>
+    <cellStyle name="Обычный 2 55 2 4 2" xfId="2654"/>
+    <cellStyle name="Обычный 2 55 2 5" xfId="2655"/>
+    <cellStyle name="Обычный 2 55 3" xfId="2656"/>
+    <cellStyle name="Обычный 2 55 3 2" xfId="2657"/>
+    <cellStyle name="Обычный 2 55 3 2 2" xfId="2658"/>
+    <cellStyle name="Обычный 2 55 3 2 2 2" xfId="2659"/>
+    <cellStyle name="Обычный 2 55 3 2 3" xfId="2660"/>
+    <cellStyle name="Обычный 2 55 3 3" xfId="2661"/>
+    <cellStyle name="Обычный 2 55 3 3 2" xfId="2662"/>
+    <cellStyle name="Обычный 2 55 4" xfId="2663"/>
+    <cellStyle name="Обычный 2 55 4 2" xfId="2664"/>
+    <cellStyle name="Обычный 2 55 5" xfId="2665"/>
+    <cellStyle name="Обычный 2 56" xfId="2666"/>
+    <cellStyle name="Обычный 2 56 2" xfId="2667"/>
+    <cellStyle name="Обычный 2 56 2 2" xfId="2668"/>
+    <cellStyle name="Обычный 2 56 2 2 2" xfId="2669"/>
+    <cellStyle name="Обычный 2 56 2 3" xfId="2670"/>
+    <cellStyle name="Обычный 2 56 3" xfId="2671"/>
+    <cellStyle name="Обычный 2 56 3 2" xfId="2672"/>
+    <cellStyle name="Обычный 2 57" xfId="2673"/>
+    <cellStyle name="Обычный 2 58" xfId="2674"/>
+    <cellStyle name="Обычный 2 59" xfId="2675"/>
+    <cellStyle name="Обычный 2 6" xfId="2676"/>
+    <cellStyle name="Обычный 2 6 10" xfId="2677"/>
+    <cellStyle name="Обычный 2 6 11" xfId="2678"/>
+    <cellStyle name="Обычный 2 6 12" xfId="2679"/>
+    <cellStyle name="Обычный 2 6 2" xfId="2680"/>
+    <cellStyle name="Обычный 2 6 3" xfId="2681"/>
+    <cellStyle name="Обычный 2 6 4" xfId="2682"/>
+    <cellStyle name="Обычный 2 6 5" xfId="2683"/>
+    <cellStyle name="Обычный 2 6 6" xfId="2684"/>
+    <cellStyle name="Обычный 2 6 7" xfId="2685"/>
+    <cellStyle name="Обычный 2 6 7 2" xfId="2686"/>
+    <cellStyle name="Обычный 2 6 7 2 2" xfId="2687"/>
+    <cellStyle name="Обычный 2 6 8" xfId="2688"/>
+    <cellStyle name="Обычный 2 6 9" xfId="2689"/>
+    <cellStyle name="Обычный 2 7" xfId="2690"/>
+    <cellStyle name="Обычный 2 7 10" xfId="2691"/>
+    <cellStyle name="Обычный 2 7 11" xfId="2692"/>
+    <cellStyle name="Обычный 2 7 12" xfId="2693"/>
+    <cellStyle name="Обычный 2 7 2" xfId="2694"/>
+    <cellStyle name="Обычный 2 7 3" xfId="2695"/>
+    <cellStyle name="Обычный 2 7 4" xfId="2696"/>
+    <cellStyle name="Обычный 2 7 5" xfId="2697"/>
+    <cellStyle name="Обычный 2 7 6" xfId="2698"/>
+    <cellStyle name="Обычный 2 7 7" xfId="2699"/>
+    <cellStyle name="Обычный 2 7 7 2" xfId="2700"/>
+    <cellStyle name="Обычный 2 7 7 2 2" xfId="2701"/>
+    <cellStyle name="Обычный 2 7 8" xfId="2702"/>
+    <cellStyle name="Обычный 2 7 9" xfId="2703"/>
+    <cellStyle name="Обычный 2 8" xfId="2704"/>
+    <cellStyle name="Обычный 2 8 10" xfId="2705"/>
+    <cellStyle name="Обычный 2 8 11" xfId="2706"/>
+    <cellStyle name="Обычный 2 8 12" xfId="2707"/>
+    <cellStyle name="Обычный 2 8 2" xfId="2708"/>
+    <cellStyle name="Обычный 2 8 3" xfId="2709"/>
+    <cellStyle name="Обычный 2 8 4" xfId="2710"/>
+    <cellStyle name="Обычный 2 8 5" xfId="2711"/>
+    <cellStyle name="Обычный 2 8 6" xfId="2712"/>
+    <cellStyle name="Обычный 2 8 7" xfId="2713"/>
+    <cellStyle name="Обычный 2 8 7 2" xfId="2714"/>
+    <cellStyle name="Обычный 2 8 7 2 2" xfId="2715"/>
+    <cellStyle name="Обычный 2 8 8" xfId="2716"/>
+    <cellStyle name="Обычный 2 8 9" xfId="2717"/>
+    <cellStyle name="Обычный 2 9" xfId="2718"/>
+    <cellStyle name="Обычный 2 9 10" xfId="2719"/>
+    <cellStyle name="Обычный 2 9 11" xfId="2720"/>
+    <cellStyle name="Обычный 2 9 12" xfId="2721"/>
+    <cellStyle name="Обычный 2 9 2" xfId="2722"/>
+    <cellStyle name="Обычный 2 9 3" xfId="2723"/>
+    <cellStyle name="Обычный 2 9 4" xfId="2724"/>
+    <cellStyle name="Обычный 2 9 5" xfId="2725"/>
+    <cellStyle name="Обычный 2 9 6" xfId="2726"/>
+    <cellStyle name="Обычный 2 9 7" xfId="2727"/>
+    <cellStyle name="Обычный 2 9 7 2" xfId="2728"/>
+    <cellStyle name="Обычный 2 9 7 2 2" xfId="2729"/>
+    <cellStyle name="Обычный 2 9 8" xfId="2730"/>
+    <cellStyle name="Обычный 2 9 9" xfId="2731"/>
+    <cellStyle name="Обычный 2_Б-17-09-Г_2019" xfId="2732"/>
+    <cellStyle name="Обычный 20 2" xfId="2733"/>
+    <cellStyle name="Обычный 20 3" xfId="2734"/>
+    <cellStyle name="Обычный 20 4" xfId="2735"/>
+    <cellStyle name="Обычный 206 2" xfId="2736"/>
+    <cellStyle name="Обычный 206 3" xfId="2737"/>
+    <cellStyle name="Обычный 206 4" xfId="2738"/>
+    <cellStyle name="Обычный 21 2" xfId="2739"/>
+    <cellStyle name="Обычный 21 3" xfId="2740"/>
+    <cellStyle name="Обычный 21 4" xfId="2741"/>
+    <cellStyle name="Обычный 212 2" xfId="2742"/>
+    <cellStyle name="Обычный 212 3" xfId="2743"/>
+    <cellStyle name="Обычный 212 4" xfId="2744"/>
+    <cellStyle name="Обычный 213 2" xfId="2745"/>
+    <cellStyle name="Обычный 213 3" xfId="2746"/>
+    <cellStyle name="Обычный 213 4" xfId="2747"/>
+    <cellStyle name="Обычный 214 2" xfId="2748"/>
+    <cellStyle name="Обычный 214 3" xfId="2749"/>
+    <cellStyle name="Обычный 214 4" xfId="2750"/>
+    <cellStyle name="Обычный 215 2" xfId="2751"/>
+    <cellStyle name="Обычный 215 3" xfId="2752"/>
+    <cellStyle name="Обычный 215 4" xfId="2753"/>
+    <cellStyle name="Обычный 216 2" xfId="2754"/>
+    <cellStyle name="Обычный 216 3" xfId="2755"/>
+    <cellStyle name="Обычный 216 4" xfId="2756"/>
+    <cellStyle name="Обычный 218 2" xfId="2757"/>
+    <cellStyle name="Обычный 218 3" xfId="2758"/>
+    <cellStyle name="Обычный 218 4" xfId="2759"/>
+    <cellStyle name="Обычный 219 2" xfId="2760"/>
+    <cellStyle name="Обычный 219 3" xfId="2761"/>
+    <cellStyle name="Обычный 219 4" xfId="2762"/>
+    <cellStyle name="Обычный 220 2" xfId="2763"/>
+    <cellStyle name="Обычный 220 3" xfId="2764"/>
+    <cellStyle name="Обычный 220 4" xfId="2765"/>
+    <cellStyle name="Обычный 221 2" xfId="2766"/>
+    <cellStyle name="Обычный 221 3" xfId="2767"/>
+    <cellStyle name="Обычный 221 4" xfId="2768"/>
+    <cellStyle name="Обычный 222 2" xfId="2769"/>
+    <cellStyle name="Обычный 222 3" xfId="2770"/>
+    <cellStyle name="Обычный 222 4" xfId="2771"/>
+    <cellStyle name="Обычный 223 2" xfId="2772"/>
+    <cellStyle name="Обычный 223 3" xfId="2773"/>
+    <cellStyle name="Обычный 223 4" xfId="2774"/>
+    <cellStyle name="Обычный 224 2" xfId="2775"/>
+    <cellStyle name="Обычный 224 3" xfId="2776"/>
+    <cellStyle name="Обычный 224 4" xfId="2777"/>
+    <cellStyle name="Обычный 225 2" xfId="2778"/>
+    <cellStyle name="Обычный 225 3" xfId="2779"/>
+    <cellStyle name="Обычный 225 4" xfId="2780"/>
+    <cellStyle name="Обычный 226 2" xfId="2781"/>
+    <cellStyle name="Обычный 226 3" xfId="2782"/>
+    <cellStyle name="Обычный 226 4" xfId="2783"/>
+    <cellStyle name="Обычный 227 2" xfId="2784"/>
+    <cellStyle name="Обычный 227 3" xfId="2785"/>
+    <cellStyle name="Обычный 227 4" xfId="2786"/>
+    <cellStyle name="Обычный 228 2" xfId="2787"/>
+    <cellStyle name="Обычный 228 3" xfId="2788"/>
+    <cellStyle name="Обычный 228 4" xfId="2789"/>
+    <cellStyle name="Обычный 229 2" xfId="2790"/>
+    <cellStyle name="Обычный 229 3" xfId="2791"/>
+    <cellStyle name="Обычный 229 4" xfId="2792"/>
+    <cellStyle name="Обычный 231 2" xfId="2793"/>
+    <cellStyle name="Обычный 231 3" xfId="2794"/>
+    <cellStyle name="Обычный 231 4" xfId="2795"/>
+    <cellStyle name="Обычный 232 2" xfId="2796"/>
+    <cellStyle name="Обычный 232 3" xfId="2797"/>
+    <cellStyle name="Обычный 232 4" xfId="2798"/>
+    <cellStyle name="Обычный 233 2" xfId="2799"/>
+    <cellStyle name="Обычный 233 3" xfId="2800"/>
+    <cellStyle name="Обычный 233 4" xfId="2801"/>
+    <cellStyle name="Обычный 256" xfId="2802"/>
+    <cellStyle name="Обычный 3" xfId="2803"/>
+    <cellStyle name="Обычный 3 10" xfId="2804"/>
+    <cellStyle name="Обычный 3 10 2" xfId="2805"/>
+    <cellStyle name="Обычный 3 10 3" xfId="2806"/>
+    <cellStyle name="Обычный 3 10 4" xfId="2807"/>
+    <cellStyle name="Обычный 3 10 5" xfId="2808"/>
+    <cellStyle name="Обычный 3 10 6" xfId="2809"/>
+    <cellStyle name="Обычный 3 11" xfId="2810"/>
+    <cellStyle name="Обычный 3 11 2" xfId="2811"/>
+    <cellStyle name="Обычный 3 11 3" xfId="2812"/>
+    <cellStyle name="Обычный 3 11 4" xfId="2813"/>
+    <cellStyle name="Обычный 3 11 5" xfId="2814"/>
+    <cellStyle name="Обычный 3 11 6" xfId="2815"/>
+    <cellStyle name="Обычный 3 12" xfId="2816"/>
+    <cellStyle name="Обычный 3 12 2" xfId="2817"/>
+    <cellStyle name="Обычный 3 12 3" xfId="2818"/>
+    <cellStyle name="Обычный 3 12 4" xfId="2819"/>
+    <cellStyle name="Обычный 3 12 5" xfId="2820"/>
+    <cellStyle name="Обычный 3 12 6" xfId="2821"/>
+    <cellStyle name="Обычный 3 13" xfId="2822"/>
+    <cellStyle name="Обычный 3 13 2" xfId="2823"/>
+    <cellStyle name="Обычный 3 13 2 2" xfId="2824"/>
+    <cellStyle name="Обычный 3 13 2 3" xfId="2825"/>
+    <cellStyle name="Обычный 3 13 2 4" xfId="2826"/>
+    <cellStyle name="Обычный 3 13 2 5" xfId="2827"/>
+    <cellStyle name="Обычный 3 13 2 6" xfId="2828"/>
+    <cellStyle name="Обычный 3 13 3" xfId="2829"/>
+    <cellStyle name="Обычный 3 13 3 2" xfId="2830"/>
+    <cellStyle name="Обычный 3 13 3 3" xfId="2831"/>
+    <cellStyle name="Обычный 3 13 3 4" xfId="2832"/>
+    <cellStyle name="Обычный 3 13 3 5" xfId="2833"/>
+    <cellStyle name="Обычный 3 13 3 6" xfId="2834"/>
+    <cellStyle name="Обычный 3 13 4" xfId="2835"/>
+    <cellStyle name="Обычный 3 13 5" xfId="2836"/>
+    <cellStyle name="Обычный 3 13 6" xfId="2837"/>
+    <cellStyle name="Обычный 3 13 7" xfId="2838"/>
+    <cellStyle name="Обычный 3 13 8" xfId="2839"/>
+    <cellStyle name="Обычный 3 14" xfId="2840"/>
+    <cellStyle name="Обычный 3 14 2" xfId="2841"/>
+    <cellStyle name="Обычный 3 14 2 2" xfId="2842"/>
+    <cellStyle name="Обычный 3 14 2 3" xfId="2843"/>
+    <cellStyle name="Обычный 3 14 2 4" xfId="2844"/>
+    <cellStyle name="Обычный 3 14 2 5" xfId="2845"/>
+    <cellStyle name="Обычный 3 14 2 6" xfId="2846"/>
+    <cellStyle name="Обычный 3 14 3" xfId="2847"/>
+    <cellStyle name="Обычный 3 14 3 2" xfId="2848"/>
+    <cellStyle name="Обычный 3 14 3 3" xfId="2849"/>
+    <cellStyle name="Обычный 3 14 3 4" xfId="2850"/>
+    <cellStyle name="Обычный 3 14 3 5" xfId="2851"/>
+    <cellStyle name="Обычный 3 14 3 6" xfId="2852"/>
+    <cellStyle name="Обычный 3 14 4" xfId="2853"/>
+    <cellStyle name="Обычный 3 14 5" xfId="2854"/>
+    <cellStyle name="Обычный 3 14 6" xfId="2855"/>
+    <cellStyle name="Обычный 3 14 7" xfId="2856"/>
+    <cellStyle name="Обычный 3 14 8" xfId="2857"/>
+    <cellStyle name="Обычный 3 15" xfId="2858"/>
+    <cellStyle name="Обычный 3 15 2" xfId="2859"/>
+    <cellStyle name="Обычный 3 15 3" xfId="2860"/>
+    <cellStyle name="Обычный 3 15 4" xfId="2861"/>
+    <cellStyle name="Обычный 3 15 5" xfId="2862"/>
+    <cellStyle name="Обычный 3 15 6" xfId="2863"/>
+    <cellStyle name="Обычный 3 16" xfId="2864"/>
+    <cellStyle name="Обычный 3 17" xfId="2865"/>
+    <cellStyle name="Обычный 3 18" xfId="2866"/>
+    <cellStyle name="Обычный 3 19" xfId="2867"/>
+    <cellStyle name="Обычный 3 2" xfId="2868"/>
+    <cellStyle name="Обычный 3 2 2" xfId="2869"/>
+    <cellStyle name="Обычный 3 2 3" xfId="2870"/>
+    <cellStyle name="Обычный 3 2 4" xfId="2871"/>
+    <cellStyle name="Обычный 3 2 5" xfId="2872"/>
+    <cellStyle name="Обычный 3 2 6" xfId="2873"/>
+    <cellStyle name="Обычный 3 2 7" xfId="2874"/>
+    <cellStyle name="Обычный 3 20" xfId="2875"/>
+    <cellStyle name="Обычный 3 21" xfId="2876"/>
+    <cellStyle name="Обычный 3 21 2" xfId="2877"/>
+    <cellStyle name="Обычный 3 21 2 2" xfId="2878"/>
+    <cellStyle name="Обычный 3 21 2 2 2" xfId="2879"/>
+    <cellStyle name="Обычный 3 21 3" xfId="2880"/>
+    <cellStyle name="Обычный 3 21 4" xfId="2881"/>
+    <cellStyle name="Обычный 3 21 5" xfId="2882"/>
+    <cellStyle name="Обычный 3 21 6" xfId="2883"/>
+    <cellStyle name="Обычный 3 21 7" xfId="2884"/>
+    <cellStyle name="Обычный 3 21 8" xfId="2885"/>
+    <cellStyle name="Обычный 3 22" xfId="2886"/>
+    <cellStyle name="Обычный 3 23" xfId="2887"/>
+    <cellStyle name="Обычный 3 24" xfId="2888"/>
+    <cellStyle name="Обычный 3 25" xfId="2889"/>
+    <cellStyle name="Обычный 3 26" xfId="2890"/>
+    <cellStyle name="Обычный 3 27" xfId="2891"/>
+    <cellStyle name="Обычный 3 3" xfId="2892"/>
+    <cellStyle name="Обычный 3 3 10" xfId="2893"/>
+    <cellStyle name="Обычный 3 3 11" xfId="2894"/>
+    <cellStyle name="Обычный 3 3 12" xfId="2895"/>
+    <cellStyle name="Обычный 3 3 2" xfId="2896"/>
+    <cellStyle name="Обычный 3 3 3" xfId="2897"/>
+    <cellStyle name="Обычный 3 3 4" xfId="2898"/>
+    <cellStyle name="Обычный 3 3 5" xfId="2899"/>
+    <cellStyle name="Обычный 3 3 6" xfId="2900"/>
+    <cellStyle name="Обычный 3 3 7" xfId="2901"/>
+    <cellStyle name="Обычный 3 3 7 2" xfId="2902"/>
+    <cellStyle name="Обычный 3 3 7 2 2" xfId="2903"/>
+    <cellStyle name="Обычный 3 3 7 2 2 2" xfId="2904"/>
+    <cellStyle name="Обычный 3 3 7 3" xfId="2905"/>
+    <cellStyle name="Обычный 3 3 7 4" xfId="2906"/>
+    <cellStyle name="Обычный 3 3 7 5" xfId="2907"/>
+    <cellStyle name="Обычный 3 3 7 6" xfId="2908"/>
+    <cellStyle name="Обычный 3 3 7 7" xfId="2909"/>
+    <cellStyle name="Обычный 3 3 8" xfId="2910"/>
+    <cellStyle name="Обычный 3 3 8 2" xfId="2911"/>
+    <cellStyle name="Обычный 3 3 8 2 2" xfId="2912"/>
+    <cellStyle name="Обычный 3 3 9" xfId="2913"/>
+    <cellStyle name="Обычный 3 4" xfId="2914"/>
+    <cellStyle name="Обычный 3 4 10" xfId="2915"/>
+    <cellStyle name="Обычный 3 4 11" xfId="2916"/>
+    <cellStyle name="Обычный 3 4 12" xfId="2917"/>
+    <cellStyle name="Обычный 3 4 2" xfId="2918"/>
+    <cellStyle name="Обычный 3 4 3" xfId="2919"/>
+    <cellStyle name="Обычный 3 4 4" xfId="2920"/>
+    <cellStyle name="Обычный 3 4 5" xfId="2921"/>
+    <cellStyle name="Обычный 3 4 6" xfId="2922"/>
+    <cellStyle name="Обычный 3 4 7" xfId="2923"/>
+    <cellStyle name="Обычный 3 4 7 2" xfId="2924"/>
+    <cellStyle name="Обычный 3 4 7 2 2" xfId="2925"/>
+    <cellStyle name="Обычный 3 4 7 2 2 2" xfId="2926"/>
+    <cellStyle name="Обычный 3 4 7 3" xfId="2927"/>
+    <cellStyle name="Обычный 3 4 7 4" xfId="2928"/>
+    <cellStyle name="Обычный 3 4 7 5" xfId="2929"/>
+    <cellStyle name="Обычный 3 4 7 6" xfId="2930"/>
+    <cellStyle name="Обычный 3 4 7 7" xfId="2931"/>
+    <cellStyle name="Обычный 3 4 8" xfId="2932"/>
+    <cellStyle name="Обычный 3 4 8 2" xfId="2933"/>
+    <cellStyle name="Обычный 3 4 8 2 2" xfId="2934"/>
+    <cellStyle name="Обычный 3 4 9" xfId="2935"/>
+    <cellStyle name="Обычный 3 5" xfId="2936"/>
+    <cellStyle name="Обычный 3 5 10" xfId="2937"/>
+    <cellStyle name="Обычный 3 5 11" xfId="2938"/>
+    <cellStyle name="Обычный 3 5 12" xfId="2939"/>
+    <cellStyle name="Обычный 3 5 2" xfId="2940"/>
+    <cellStyle name="Обычный 3 5 3" xfId="2941"/>
+    <cellStyle name="Обычный 3 5 4" xfId="2942"/>
+    <cellStyle name="Обычный 3 5 5" xfId="2943"/>
+    <cellStyle name="Обычный 3 5 6" xfId="2944"/>
+    <cellStyle name="Обычный 3 5 7" xfId="2945"/>
+    <cellStyle name="Обычный 3 5 7 2" xfId="2946"/>
+    <cellStyle name="Обычный 3 5 7 2 2" xfId="2947"/>
+    <cellStyle name="Обычный 3 5 7 2 2 2" xfId="2948"/>
+    <cellStyle name="Обычный 3 5 7 3" xfId="2949"/>
+    <cellStyle name="Обычный 3 5 7 4" xfId="2950"/>
+    <cellStyle name="Обычный 3 5 7 5" xfId="2951"/>
+    <cellStyle name="Обычный 3 5 7 6" xfId="2952"/>
+    <cellStyle name="Обычный 3 5 7 7" xfId="2953"/>
+    <cellStyle name="Обычный 3 5 8" xfId="2954"/>
+    <cellStyle name="Обычный 3 5 8 2" xfId="2955"/>
+    <cellStyle name="Обычный 3 5 8 2 2" xfId="2956"/>
+    <cellStyle name="Обычный 3 5 9" xfId="2957"/>
+    <cellStyle name="Обычный 3 6" xfId="2958"/>
+    <cellStyle name="Обычный 3 6 10" xfId="2959"/>
+    <cellStyle name="Обычный 3 6 11" xfId="2960"/>
+    <cellStyle name="Обычный 3 6 12" xfId="2961"/>
+    <cellStyle name="Обычный 3 6 2" xfId="2962"/>
+    <cellStyle name="Обычный 3 6 3" xfId="2963"/>
+    <cellStyle name="Обычный 3 6 4" xfId="2964"/>
+    <cellStyle name="Обычный 3 6 5" xfId="2965"/>
+    <cellStyle name="Обычный 3 6 6" xfId="2966"/>
+    <cellStyle name="Обычный 3 6 7" xfId="2967"/>
+    <cellStyle name="Обычный 3 6 7 2" xfId="2968"/>
+    <cellStyle name="Обычный 3 6 7 2 2" xfId="2969"/>
+    <cellStyle name="Обычный 3 6 7 2 2 2" xfId="2970"/>
+    <cellStyle name="Обычный 3 6 7 3" xfId="2971"/>
+    <cellStyle name="Обычный 3 6 7 4" xfId="2972"/>
+    <cellStyle name="Обычный 3 6 7 5" xfId="2973"/>
+    <cellStyle name="Обычный 3 6 7 6" xfId="2974"/>
+    <cellStyle name="Обычный 3 6 7 7" xfId="2975"/>
+    <cellStyle name="Обычный 3 6 8" xfId="2976"/>
+    <cellStyle name="Обычный 3 6 8 2" xfId="2977"/>
+    <cellStyle name="Обычный 3 6 8 2 2" xfId="2978"/>
+    <cellStyle name="Обычный 3 6 9" xfId="2979"/>
+    <cellStyle name="Обычный 3 7" xfId="2980"/>
+    <cellStyle name="Обычный 3 7 10" xfId="2981"/>
+    <cellStyle name="Обычный 3 7 11" xfId="2982"/>
+    <cellStyle name="Обычный 3 7 12" xfId="2983"/>
+    <cellStyle name="Обычный 3 7 2" xfId="2984"/>
+    <cellStyle name="Обычный 3 7 3" xfId="2985"/>
+    <cellStyle name="Обычный 3 7 4" xfId="2986"/>
+    <cellStyle name="Обычный 3 7 5" xfId="2987"/>
+    <cellStyle name="Обычный 3 7 6" xfId="2988"/>
+    <cellStyle name="Обычный 3 7 7" xfId="2989"/>
+    <cellStyle name="Обычный 3 7 7 2" xfId="2990"/>
+    <cellStyle name="Обычный 3 7 7 2 2" xfId="2991"/>
+    <cellStyle name="Обычный 3 7 7 2 2 2" xfId="2992"/>
+    <cellStyle name="Обычный 3 7 7 3" xfId="2993"/>
+    <cellStyle name="Обычный 3 7 7 4" xfId="2994"/>
+    <cellStyle name="Обычный 3 7 7 5" xfId="2995"/>
+    <cellStyle name="Обычный 3 7 7 6" xfId="2996"/>
+    <cellStyle name="Обычный 3 7 7 7" xfId="2997"/>
+    <cellStyle name="Обычный 3 7 8" xfId="2998"/>
+    <cellStyle name="Обычный 3 7 8 2" xfId="2999"/>
+    <cellStyle name="Обычный 3 7 8 2 2" xfId="3000"/>
+    <cellStyle name="Обычный 3 7 9" xfId="3001"/>
+    <cellStyle name="Обычный 3 8" xfId="3002"/>
+    <cellStyle name="Обычный 3 8 10" xfId="3003"/>
+    <cellStyle name="Обычный 3 8 11" xfId="3004"/>
+    <cellStyle name="Обычный 3 8 12" xfId="3005"/>
+    <cellStyle name="Обычный 3 8 2" xfId="3006"/>
+    <cellStyle name="Обычный 3 8 3" xfId="3007"/>
+    <cellStyle name="Обычный 3 8 4" xfId="3008"/>
+    <cellStyle name="Обычный 3 8 5" xfId="3009"/>
+    <cellStyle name="Обычный 3 8 6" xfId="3010"/>
+    <cellStyle name="Обычный 3 8 7" xfId="3011"/>
+    <cellStyle name="Обычный 3 8 7 2" xfId="3012"/>
+    <cellStyle name="Обычный 3 8 7 2 2" xfId="3013"/>
+    <cellStyle name="Обычный 3 8 7 2 2 2" xfId="3014"/>
+    <cellStyle name="Обычный 3 8 7 3" xfId="3015"/>
+    <cellStyle name="Обычный 3 8 7 4" xfId="3016"/>
+    <cellStyle name="Обычный 3 8 7 5" xfId="3017"/>
+    <cellStyle name="Обычный 3 8 7 6" xfId="3018"/>
+    <cellStyle name="Обычный 3 8 7 7" xfId="3019"/>
+    <cellStyle name="Обычный 3 8 8" xfId="3020"/>
+    <cellStyle name="Обычный 3 8 8 2" xfId="3021"/>
+    <cellStyle name="Обычный 3 8 8 2 2" xfId="3022"/>
+    <cellStyle name="Обычный 3 8 9" xfId="3023"/>
+    <cellStyle name="Обычный 3 9" xfId="3024"/>
+    <cellStyle name="Обычный 3 9 10" xfId="3025"/>
+    <cellStyle name="Обычный 3 9 11" xfId="3026"/>
+    <cellStyle name="Обычный 3 9 12" xfId="3027"/>
+    <cellStyle name="Обычный 3 9 2" xfId="3028"/>
+    <cellStyle name="Обычный 3 9 3" xfId="3029"/>
+    <cellStyle name="Обычный 3 9 4" xfId="3030"/>
+    <cellStyle name="Обычный 3 9 5" xfId="3031"/>
+    <cellStyle name="Обычный 3 9 6" xfId="3032"/>
+    <cellStyle name="Обычный 3 9 7" xfId="3033"/>
+    <cellStyle name="Обычный 3 9 7 2" xfId="3034"/>
+    <cellStyle name="Обычный 3 9 7 2 2" xfId="3035"/>
+    <cellStyle name="Обычный 3 9 7 2 2 2" xfId="3036"/>
+    <cellStyle name="Обычный 3 9 7 3" xfId="3037"/>
+    <cellStyle name="Обычный 3 9 7 4" xfId="3038"/>
+    <cellStyle name="Обычный 3 9 7 5" xfId="3039"/>
+    <cellStyle name="Обычный 3 9 7 6" xfId="3040"/>
+    <cellStyle name="Обычный 3 9 7 7" xfId="3041"/>
+    <cellStyle name="Обычный 3 9 8" xfId="3042"/>
+    <cellStyle name="Обычный 3 9 8 2" xfId="3043"/>
+    <cellStyle name="Обычный 3 9 8 2 2" xfId="3044"/>
+    <cellStyle name="Обычный 3 9 9" xfId="3045"/>
+    <cellStyle name="Обычный 3_Val 2010 10" xfId="3046"/>
+    <cellStyle name="Обычный 30 2" xfId="3047"/>
+    <cellStyle name="Обычный 4" xfId="3048"/>
+    <cellStyle name="Обычный 4 10" xfId="3049"/>
+    <cellStyle name="Обычный 4 10 2" xfId="3050"/>
+    <cellStyle name="Обычный 4 10 3" xfId="3051"/>
+    <cellStyle name="Обычный 4 10 4" xfId="3052"/>
+    <cellStyle name="Обычный 4 10 5" xfId="3053"/>
+    <cellStyle name="Обычный 4 10 6" xfId="3054"/>
+    <cellStyle name="Обычный 4 11" xfId="3055"/>
+    <cellStyle name="Обычный 4 12" xfId="3056"/>
+    <cellStyle name="Обычный 4 13" xfId="3057"/>
+    <cellStyle name="Обычный 4 14" xfId="3058"/>
+    <cellStyle name="Обычный 4 15" xfId="3059"/>
+    <cellStyle name="Обычный 4 16" xfId="3060"/>
+    <cellStyle name="Обычный 4 16 2" xfId="3061"/>
+    <cellStyle name="Обычный 4 16 2 2" xfId="3062"/>
+    <cellStyle name="Обычный 4 16 3" xfId="3063"/>
+    <cellStyle name="Обычный 4 17" xfId="3064"/>
+    <cellStyle name="Обычный 4 18" xfId="3065"/>
+    <cellStyle name="Обычный 4 19" xfId="3066"/>
+    <cellStyle name="Обычный 4 2" xfId="3067"/>
+    <cellStyle name="Обычный 4 2 10" xfId="3068"/>
+    <cellStyle name="Обычный 4 2 11" xfId="3069"/>
+    <cellStyle name="Обычный 4 2 12" xfId="3070"/>
+    <cellStyle name="Обычный 4 2 2" xfId="3071"/>
+    <cellStyle name="Обычный 4 2 3" xfId="3072"/>
+    <cellStyle name="Обычный 4 2 4" xfId="3073"/>
+    <cellStyle name="Обычный 4 2 5" xfId="3074"/>
+    <cellStyle name="Обычный 4 2 6" xfId="3075"/>
+    <cellStyle name="Обычный 4 2 7" xfId="3076"/>
+    <cellStyle name="Обычный 4 2 7 2" xfId="3077"/>
+    <cellStyle name="Обычный 4 2 7 2 2" xfId="3078"/>
+    <cellStyle name="Обычный 4 2 7 2 2 2" xfId="3079"/>
+    <cellStyle name="Обычный 4 2 7 3" xfId="3080"/>
+    <cellStyle name="Обычный 4 2 7 4" xfId="3081"/>
+    <cellStyle name="Обычный 4 2 7 5" xfId="3082"/>
+    <cellStyle name="Обычный 4 2 7 6" xfId="3083"/>
+    <cellStyle name="Обычный 4 2 7 7" xfId="3084"/>
+    <cellStyle name="Обычный 4 2 8" xfId="3085"/>
+    <cellStyle name="Обычный 4 2 8 2" xfId="3086"/>
+    <cellStyle name="Обычный 4 2 8 2 2" xfId="3087"/>
+    <cellStyle name="Обычный 4 2 9" xfId="3088"/>
+    <cellStyle name="Обычный 4 20" xfId="3089"/>
+    <cellStyle name="Обычный 4 21" xfId="3090"/>
+    <cellStyle name="Обычный 4 3" xfId="3091"/>
+    <cellStyle name="Обычный 4 3 10" xfId="3092"/>
+    <cellStyle name="Обычный 4 3 11" xfId="3093"/>
+    <cellStyle name="Обычный 4 3 12" xfId="3094"/>
+    <cellStyle name="Обычный 4 3 2" xfId="3095"/>
+    <cellStyle name="Обычный 4 3 3" xfId="3096"/>
+    <cellStyle name="Обычный 4 3 4" xfId="3097"/>
+    <cellStyle name="Обычный 4 3 5" xfId="3098"/>
+    <cellStyle name="Обычный 4 3 6" xfId="3099"/>
+    <cellStyle name="Обычный 4 3 7" xfId="3100"/>
+    <cellStyle name="Обычный 4 3 7 2" xfId="3101"/>
+    <cellStyle name="Обычный 4 3 7 2 2" xfId="3102"/>
+    <cellStyle name="Обычный 4 3 7 2 2 2" xfId="3103"/>
+    <cellStyle name="Обычный 4 3 7 3" xfId="3104"/>
+    <cellStyle name="Обычный 4 3 7 4" xfId="3105"/>
+    <cellStyle name="Обычный 4 3 7 5" xfId="3106"/>
+    <cellStyle name="Обычный 4 3 7 6" xfId="3107"/>
+    <cellStyle name="Обычный 4 3 7 7" xfId="3108"/>
+    <cellStyle name="Обычный 4 3 8" xfId="3109"/>
+    <cellStyle name="Обычный 4 3 8 2" xfId="3110"/>
+    <cellStyle name="Обычный 4 3 8 2 2" xfId="3111"/>
+    <cellStyle name="Обычный 4 3 9" xfId="3112"/>
+    <cellStyle name="Обычный 4 4" xfId="3113"/>
+    <cellStyle name="Обычный 4 4 10" xfId="3114"/>
+    <cellStyle name="Обычный 4 4 11" xfId="3115"/>
+    <cellStyle name="Обычный 4 4 12" xfId="3116"/>
+    <cellStyle name="Обычный 4 4 2" xfId="3117"/>
+    <cellStyle name="Обычный 4 4 3" xfId="3118"/>
+    <cellStyle name="Обычный 4 4 4" xfId="3119"/>
+    <cellStyle name="Обычный 4 4 5" xfId="3120"/>
+    <cellStyle name="Обычный 4 4 6" xfId="3121"/>
+    <cellStyle name="Обычный 4 4 7" xfId="3122"/>
+    <cellStyle name="Обычный 4 4 7 2" xfId="3123"/>
+    <cellStyle name="Обычный 4 4 7 2 2" xfId="3124"/>
+    <cellStyle name="Обычный 4 4 7 2 2 2" xfId="3125"/>
+    <cellStyle name="Обычный 4 4 7 3" xfId="3126"/>
+    <cellStyle name="Обычный 4 4 7 4" xfId="3127"/>
+    <cellStyle name="Обычный 4 4 7 5" xfId="3128"/>
+    <cellStyle name="Обычный 4 4 7 6" xfId="3129"/>
+    <cellStyle name="Обычный 4 4 7 7" xfId="3130"/>
+    <cellStyle name="Обычный 4 4 8" xfId="3131"/>
+    <cellStyle name="Обычный 4 4 8 2" xfId="3132"/>
+    <cellStyle name="Обычный 4 4 8 2 2" xfId="3133"/>
+    <cellStyle name="Обычный 4 4 9" xfId="3134"/>
+    <cellStyle name="Обычный 4 5" xfId="3135"/>
+    <cellStyle name="Обычный 4 5 10" xfId="3136"/>
+    <cellStyle name="Обычный 4 5 11" xfId="3137"/>
+    <cellStyle name="Обычный 4 5 12" xfId="3138"/>
+    <cellStyle name="Обычный 4 5 2" xfId="3139"/>
+    <cellStyle name="Обычный 4 5 3" xfId="3140"/>
+    <cellStyle name="Обычный 4 5 4" xfId="3141"/>
+    <cellStyle name="Обычный 4 5 5" xfId="3142"/>
+    <cellStyle name="Обычный 4 5 6" xfId="3143"/>
+    <cellStyle name="Обычный 4 5 7" xfId="3144"/>
+    <cellStyle name="Обычный 4 5 7 2" xfId="3145"/>
+    <cellStyle name="Обычный 4 5 7 2 2" xfId="3146"/>
+    <cellStyle name="Обычный 4 5 7 2 2 2" xfId="3147"/>
+    <cellStyle name="Обычный 4 5 7 3" xfId="3148"/>
+    <cellStyle name="Обычный 4 5 7 4" xfId="3149"/>
+    <cellStyle name="Обычный 4 5 7 5" xfId="3150"/>
+    <cellStyle name="Обычный 4 5 7 6" xfId="3151"/>
+    <cellStyle name="Обычный 4 5 7 7" xfId="3152"/>
+    <cellStyle name="Обычный 4 5 8" xfId="3153"/>
+    <cellStyle name="Обычный 4 5 8 2" xfId="3154"/>
+    <cellStyle name="Обычный 4 5 8 2 2" xfId="3155"/>
+    <cellStyle name="Обычный 4 5 9" xfId="3156"/>
+    <cellStyle name="Обычный 4 6" xfId="3157"/>
+    <cellStyle name="Обычный 4 6 2" xfId="3158"/>
+    <cellStyle name="Обычный 4 6 3" xfId="3159"/>
+    <cellStyle name="Обычный 4 6 4" xfId="3160"/>
+    <cellStyle name="Обычный 4 6 5" xfId="3161"/>
+    <cellStyle name="Обычный 4 6 6" xfId="3162"/>
+    <cellStyle name="Обычный 4 7" xfId="3163"/>
+    <cellStyle name="Обычный 4 7 2" xfId="3164"/>
+    <cellStyle name="Обычный 4 7 3" xfId="3165"/>
+    <cellStyle name="Обычный 4 7 4" xfId="3166"/>
+    <cellStyle name="Обычный 4 7 5" xfId="3167"/>
+    <cellStyle name="Обычный 4 7 6" xfId="3168"/>
+    <cellStyle name="Обычный 4 8" xfId="3169"/>
+    <cellStyle name="Обычный 4 8 2" xfId="3170"/>
+    <cellStyle name="Обычный 4 8 3" xfId="3171"/>
+    <cellStyle name="Обычный 4 8 4" xfId="3172"/>
+    <cellStyle name="Обычный 4 8 5" xfId="3173"/>
+    <cellStyle name="Обычный 4 8 6" xfId="3174"/>
+    <cellStyle name="Обычный 4 9" xfId="3175"/>
+    <cellStyle name="Обычный 4 9 2" xfId="3176"/>
+    <cellStyle name="Обычный 4 9 2 2" xfId="3177"/>
+    <cellStyle name="Обычный 4 9 2 3" xfId="3178"/>
+    <cellStyle name="Обычный 4 9 2 4" xfId="3179"/>
+    <cellStyle name="Обычный 4 9 2 5" xfId="3180"/>
+    <cellStyle name="Обычный 4 9 2 6" xfId="3181"/>
+    <cellStyle name="Обычный 4 9 3" xfId="3182"/>
+    <cellStyle name="Обычный 4 9 3 2" xfId="3183"/>
+    <cellStyle name="Обычный 4 9 3 3" xfId="3184"/>
+    <cellStyle name="Обычный 4 9 3 4" xfId="3185"/>
+    <cellStyle name="Обычный 4 9 3 5" xfId="3186"/>
+    <cellStyle name="Обычный 4 9 3 6" xfId="3187"/>
+    <cellStyle name="Обычный 4 9 4" xfId="3188"/>
+    <cellStyle name="Обычный 4 9 5" xfId="3189"/>
+    <cellStyle name="Обычный 4 9 6" xfId="3190"/>
+    <cellStyle name="Обычный 4 9 7" xfId="3191"/>
+    <cellStyle name="Обычный 4 9 8" xfId="3192"/>
+    <cellStyle name="Обычный 5" xfId="3193"/>
+    <cellStyle name="Обычный 5 10" xfId="3194"/>
+    <cellStyle name="Обычный 5 11" xfId="3195"/>
+    <cellStyle name="Обычный 5 12" xfId="3196"/>
+    <cellStyle name="Обычный 5 13" xfId="3197"/>
+    <cellStyle name="Обычный 5 14" xfId="3198"/>
+    <cellStyle name="Обычный 5 15" xfId="3199"/>
+    <cellStyle name="Обычный 5 16" xfId="3200"/>
+    <cellStyle name="Обычный 5 17" xfId="3201"/>
+    <cellStyle name="Обычный 5 18" xfId="3202"/>
+    <cellStyle name="Обычный 5 19" xfId="3203"/>
+    <cellStyle name="Обычный 5 2" xfId="3204"/>
+    <cellStyle name="Обычный 5 2 10" xfId="3205"/>
+    <cellStyle name="Обычный 5 2 11" xfId="3206"/>
+    <cellStyle name="Обычный 5 2 12" xfId="3207"/>
+    <cellStyle name="Обычный 5 2 2" xfId="3208"/>
+    <cellStyle name="Обычный 5 2 3" xfId="3209"/>
+    <cellStyle name="Обычный 5 2 4" xfId="3210"/>
+    <cellStyle name="Обычный 5 2 5" xfId="3211"/>
+    <cellStyle name="Обычный 5 2 6" xfId="3212"/>
+    <cellStyle name="Обычный 5 2 7" xfId="3213"/>
+    <cellStyle name="Обычный 5 2 7 2" xfId="3214"/>
+    <cellStyle name="Обычный 5 2 7 2 2" xfId="3215"/>
+    <cellStyle name="Обычный 5 2 7 2 2 2" xfId="3216"/>
+    <cellStyle name="Обычный 5 2 7 3" xfId="3217"/>
+    <cellStyle name="Обычный 5 2 7 4" xfId="3218"/>
+    <cellStyle name="Обычный 5 2 7 5" xfId="3219"/>
+    <cellStyle name="Обычный 5 2 7 6" xfId="3220"/>
+    <cellStyle name="Обычный 5 2 7 7" xfId="3221"/>
+    <cellStyle name="Обычный 5 2 8" xfId="3222"/>
+    <cellStyle name="Обычный 5 2 8 2" xfId="3223"/>
+    <cellStyle name="Обычный 5 2 8 2 2" xfId="3224"/>
+    <cellStyle name="Обычный 5 2 9" xfId="3225"/>
+    <cellStyle name="Обычный 5 20" xfId="3226"/>
+    <cellStyle name="Обычный 5 21" xfId="3227"/>
+    <cellStyle name="Обычный 5 22" xfId="3228"/>
+    <cellStyle name="Обычный 5 23" xfId="3229"/>
+    <cellStyle name="Обычный 5 3" xfId="3230"/>
+    <cellStyle name="Обычный 5 3 10" xfId="3231"/>
+    <cellStyle name="Обычный 5 3 11" xfId="3232"/>
+    <cellStyle name="Обычный 5 3 12" xfId="3233"/>
+    <cellStyle name="Обычный 5 3 2" xfId="3234"/>
+    <cellStyle name="Обычный 5 3 3" xfId="3235"/>
+    <cellStyle name="Обычный 5 3 4" xfId="3236"/>
+    <cellStyle name="Обычный 5 3 5" xfId="3237"/>
+    <cellStyle name="Обычный 5 3 6" xfId="3238"/>
+    <cellStyle name="Обычный 5 3 7" xfId="3239"/>
+    <cellStyle name="Обычный 5 3 7 2" xfId="3240"/>
+    <cellStyle name="Обычный 5 3 7 2 2" xfId="3241"/>
+    <cellStyle name="Обычный 5 3 7 2 2 2" xfId="3242"/>
+    <cellStyle name="Обычный 5 3 7 3" xfId="3243"/>
+    <cellStyle name="Обычный 5 3 7 4" xfId="3244"/>
+    <cellStyle name="Обычный 5 3 7 5" xfId="3245"/>
+    <cellStyle name="Обычный 5 3 7 6" xfId="3246"/>
+    <cellStyle name="Обычный 5 3 7 7" xfId="3247"/>
+    <cellStyle name="Обычный 5 3 8" xfId="3248"/>
+    <cellStyle name="Обычный 5 3 8 2" xfId="3249"/>
+    <cellStyle name="Обычный 5 3 8 2 2" xfId="3250"/>
+    <cellStyle name="Обычный 5 3 9" xfId="3251"/>
+    <cellStyle name="Обычный 5 4" xfId="3252"/>
+    <cellStyle name="Обычный 5 4 10" xfId="3253"/>
+    <cellStyle name="Обычный 5 4 11" xfId="3254"/>
+    <cellStyle name="Обычный 5 4 12" xfId="3255"/>
+    <cellStyle name="Обычный 5 4 2" xfId="3256"/>
+    <cellStyle name="Обычный 5 4 3" xfId="3257"/>
+    <cellStyle name="Обычный 5 4 4" xfId="3258"/>
+    <cellStyle name="Обычный 5 4 5" xfId="3259"/>
+    <cellStyle name="Обычный 5 4 6" xfId="3260"/>
+    <cellStyle name="Обычный 5 4 7" xfId="3261"/>
+    <cellStyle name="Обычный 5 4 7 2" xfId="3262"/>
+    <cellStyle name="Обычный 5 4 7 2 2" xfId="3263"/>
+    <cellStyle name="Обычный 5 4 7 2 2 2" xfId="3264"/>
+    <cellStyle name="Обычный 5 4 7 3" xfId="3265"/>
+    <cellStyle name="Обычный 5 4 7 4" xfId="3266"/>
+    <cellStyle name="Обычный 5 4 7 5" xfId="3267"/>
+    <cellStyle name="Обычный 5 4 7 6" xfId="3268"/>
+    <cellStyle name="Обычный 5 4 7 7" xfId="3269"/>
+    <cellStyle name="Обычный 5 4 8" xfId="3270"/>
+    <cellStyle name="Обычный 5 4 8 2" xfId="3271"/>
+    <cellStyle name="Обычный 5 4 8 2 2" xfId="3272"/>
+    <cellStyle name="Обычный 5 4 9" xfId="3273"/>
+    <cellStyle name="Обычный 5 5" xfId="3274"/>
+    <cellStyle name="Обычный 5 5 10" xfId="3275"/>
+    <cellStyle name="Обычный 5 5 11" xfId="3276"/>
+    <cellStyle name="Обычный 5 5 12" xfId="3277"/>
+    <cellStyle name="Обычный 5 5 2" xfId="3278"/>
+    <cellStyle name="Обычный 5 5 3" xfId="3279"/>
+    <cellStyle name="Обычный 5 5 4" xfId="3280"/>
+    <cellStyle name="Обычный 5 5 5" xfId="3281"/>
+    <cellStyle name="Обычный 5 5 6" xfId="3282"/>
+    <cellStyle name="Обычный 5 5 7" xfId="3283"/>
+    <cellStyle name="Обычный 5 5 7 2" xfId="3284"/>
+    <cellStyle name="Обычный 5 5 7 2 2" xfId="3285"/>
+    <cellStyle name="Обычный 5 5 7 2 2 2" xfId="3286"/>
+    <cellStyle name="Обычный 5 5 7 3" xfId="3287"/>
+    <cellStyle name="Обычный 5 5 7 4" xfId="3288"/>
+    <cellStyle name="Обычный 5 5 7 5" xfId="3289"/>
+    <cellStyle name="Обычный 5 5 7 6" xfId="3290"/>
+    <cellStyle name="Обычный 5 5 7 7" xfId="3291"/>
+    <cellStyle name="Обычный 5 5 8" xfId="3292"/>
+    <cellStyle name="Обычный 5 5 8 2" xfId="3293"/>
+    <cellStyle name="Обычный 5 5 8 2 2" xfId="3294"/>
+    <cellStyle name="Обычный 5 5 9" xfId="3295"/>
+    <cellStyle name="Обычный 5 6" xfId="3296"/>
+    <cellStyle name="Обычный 5 6 2" xfId="3297"/>
+    <cellStyle name="Обычный 5 6 2 2" xfId="3298"/>
+    <cellStyle name="Обычный 5 6 2 2 2" xfId="3299"/>
+    <cellStyle name="Обычный 5 6 2 2 2 2" xfId="3300"/>
+    <cellStyle name="Обычный 5 6 2 2 3" xfId="3301"/>
+    <cellStyle name="Обычный 5 6 2 3" xfId="3302"/>
+    <cellStyle name="Обычный 5 6 2 3 2" xfId="3303"/>
+    <cellStyle name="Обычный 5 6 3" xfId="3304"/>
+    <cellStyle name="Обычный 5 6 4" xfId="3305"/>
+    <cellStyle name="Обычный 5 6 4 2" xfId="3306"/>
+    <cellStyle name="Обычный 5 6 5" xfId="3307"/>
+    <cellStyle name="Обычный 5 7" xfId="3308"/>
+    <cellStyle name="Обычный 5 8" xfId="3309"/>
+    <cellStyle name="Обычный 5 9" xfId="3310"/>
+    <cellStyle name="Обычный 50 2" xfId="3311"/>
+    <cellStyle name="Обычный 57 2" xfId="3312"/>
+    <cellStyle name="Обычный 58 2" xfId="3313"/>
+    <cellStyle name="Обычный 59 2" xfId="3314"/>
+    <cellStyle name="Обычный 6" xfId="3315"/>
+    <cellStyle name="Обычный 6 10" xfId="3316"/>
+    <cellStyle name="Обычный 6 11" xfId="3317"/>
+    <cellStyle name="Обычный 6 12" xfId="3318"/>
+    <cellStyle name="Обычный 6 13" xfId="3319"/>
+    <cellStyle name="Обычный 6 14" xfId="3320"/>
+    <cellStyle name="Обычный 6 15" xfId="3321"/>
+    <cellStyle name="Обычный 6 16" xfId="3322"/>
+    <cellStyle name="Обычный 6 17" xfId="3323"/>
+    <cellStyle name="Обычный 6 18" xfId="3324"/>
+    <cellStyle name="Обычный 6 2" xfId="3325"/>
+    <cellStyle name="Обычный 6 2 10" xfId="3326"/>
+    <cellStyle name="Обычный 6 2 11" xfId="3327"/>
+    <cellStyle name="Обычный 6 2 12" xfId="3328"/>
+    <cellStyle name="Обычный 6 2 2" xfId="3329"/>
+    <cellStyle name="Обычный 6 2 3" xfId="3330"/>
+    <cellStyle name="Обычный 6 2 4" xfId="3331"/>
+    <cellStyle name="Обычный 6 2 5" xfId="3332"/>
+    <cellStyle name="Обычный 6 2 6" xfId="3333"/>
+    <cellStyle name="Обычный 6 2 7" xfId="3334"/>
+    <cellStyle name="Обычный 6 2 7 2" xfId="3335"/>
+    <cellStyle name="Обычный 6 2 7 2 2" xfId="3336"/>
+    <cellStyle name="Обычный 6 2 7 2 2 2" xfId="3337"/>
+    <cellStyle name="Обычный 6 2 7 3" xfId="3338"/>
+    <cellStyle name="Обычный 6 2 7 4" xfId="3339"/>
+    <cellStyle name="Обычный 6 2 7 5" xfId="3340"/>
+    <cellStyle name="Обычный 6 2 7 6" xfId="3341"/>
+    <cellStyle name="Обычный 6 2 7 7" xfId="3342"/>
+    <cellStyle name="Обычный 6 2 8" xfId="3343"/>
+    <cellStyle name="Обычный 6 2 8 2" xfId="3344"/>
+    <cellStyle name="Обычный 6 2 8 2 2" xfId="3345"/>
+    <cellStyle name="Обычный 6 2 9" xfId="3346"/>
+    <cellStyle name="Обычный 6 3" xfId="3347"/>
+    <cellStyle name="Обычный 6 3 10" xfId="3348"/>
+    <cellStyle name="Обычный 6 3 11" xfId="3349"/>
+    <cellStyle name="Обычный 6 3 12" xfId="3350"/>
+    <cellStyle name="Обычный 6 3 2" xfId="3351"/>
+    <cellStyle name="Обычный 6 3 3" xfId="3352"/>
+    <cellStyle name="Обычный 6 3 4" xfId="3353"/>
+    <cellStyle name="Обычный 6 3 5" xfId="3354"/>
+    <cellStyle name="Обычный 6 3 6" xfId="3355"/>
+    <cellStyle name="Обычный 6 3 7" xfId="3356"/>
+    <cellStyle name="Обычный 6 3 7 2" xfId="3357"/>
+    <cellStyle name="Обычный 6 3 7 2 2" xfId="3358"/>
+    <cellStyle name="Обычный 6 3 7 2 2 2" xfId="3359"/>
+    <cellStyle name="Обычный 6 3 7 3" xfId="3360"/>
+    <cellStyle name="Обычный 6 3 7 4" xfId="3361"/>
+    <cellStyle name="Обычный 6 3 7 5" xfId="3362"/>
+    <cellStyle name="Обычный 6 3 7 6" xfId="3363"/>
+    <cellStyle name="Обычный 6 3 7 7" xfId="3364"/>
+    <cellStyle name="Обычный 6 3 8" xfId="3365"/>
+    <cellStyle name="Обычный 6 3 8 2" xfId="3366"/>
+    <cellStyle name="Обычный 6 3 8 2 2" xfId="3367"/>
+    <cellStyle name="Обычный 6 3 9" xfId="3368"/>
+    <cellStyle name="Обычный 6 4" xfId="3369"/>
+    <cellStyle name="Обычный 6 5" xfId="3370"/>
+    <cellStyle name="Обычный 6 6" xfId="3371"/>
+    <cellStyle name="Обычный 6 7" xfId="3372"/>
+    <cellStyle name="Обычный 6 8" xfId="3373"/>
+    <cellStyle name="Обычный 6 9" xfId="3374"/>
+    <cellStyle name="Обычный 60 2" xfId="3375"/>
+    <cellStyle name="Обычный 61 2" xfId="3376"/>
+    <cellStyle name="Обычный 62 2" xfId="3377"/>
+    <cellStyle name="Обычный 64 2" xfId="3378"/>
+    <cellStyle name="Обычный 65 2" xfId="3379"/>
+    <cellStyle name="Обычный 68 2" xfId="3380"/>
+    <cellStyle name="Обычный 7" xfId="3381"/>
+    <cellStyle name="Обычный 7 2" xfId="3382"/>
+    <cellStyle name="Обычный 7 2 10" xfId="3383"/>
+    <cellStyle name="Обычный 7 2 11" xfId="3384"/>
+    <cellStyle name="Обычный 7 2 12" xfId="3385"/>
+    <cellStyle name="Обычный 7 2 2" xfId="3386"/>
+    <cellStyle name="Обычный 7 2 3" xfId="3387"/>
+    <cellStyle name="Обычный 7 2 4" xfId="3388"/>
+    <cellStyle name="Обычный 7 2 5" xfId="3389"/>
+    <cellStyle name="Обычный 7 2 6" xfId="3390"/>
+    <cellStyle name="Обычный 7 2 7" xfId="3391"/>
+    <cellStyle name="Обычный 7 2 7 2" xfId="3392"/>
+    <cellStyle name="Обычный 7 2 7 2 2" xfId="3393"/>
+    <cellStyle name="Обычный 7 2 7 2 2 2" xfId="3394"/>
+    <cellStyle name="Обычный 7 2 7 3" xfId="3395"/>
+    <cellStyle name="Обычный 7 2 7 4" xfId="3396"/>
+    <cellStyle name="Обычный 7 2 7 5" xfId="3397"/>
+    <cellStyle name="Обычный 7 2 7 6" xfId="3398"/>
+    <cellStyle name="Обычный 7 2 7 7" xfId="3399"/>
+    <cellStyle name="Обычный 7 2 8" xfId="3400"/>
+    <cellStyle name="Обычный 7 2 8 2" xfId="3401"/>
+    <cellStyle name="Обычный 7 2 8 2 2" xfId="3402"/>
+    <cellStyle name="Обычный 7 2 9" xfId="3403"/>
+    <cellStyle name="Обычный 7 3" xfId="3404"/>
+    <cellStyle name="Обычный 7 4" xfId="3405"/>
+    <cellStyle name="Обычный 7 5" xfId="3406"/>
+    <cellStyle name="Обычный 7 6" xfId="3407"/>
+    <cellStyle name="Обычный 74 2" xfId="3408"/>
+    <cellStyle name="Обычный 75 2" xfId="3409"/>
+    <cellStyle name="Обычный 75 3" xfId="3410"/>
+    <cellStyle name="Обычный 75 4" xfId="3411"/>
+    <cellStyle name="Обычный 75 5" xfId="3412"/>
+    <cellStyle name="Обычный 76 2" xfId="3413"/>
+    <cellStyle name="Обычный 77 2" xfId="3414"/>
+    <cellStyle name="Обычный 77 3" xfId="3415"/>
+    <cellStyle name="Обычный 77 4" xfId="3416"/>
+    <cellStyle name="Обычный 78 2" xfId="3417"/>
+    <cellStyle name="Обычный 78 3" xfId="3418"/>
+    <cellStyle name="Обычный 78 4" xfId="3419"/>
+    <cellStyle name="Обычный 78 5" xfId="3420"/>
+    <cellStyle name="Обычный 79 2" xfId="3421"/>
+    <cellStyle name="Обычный 8" xfId="3422"/>
+    <cellStyle name="Обычный 8 2" xfId="3423"/>
+    <cellStyle name="Обычный 8 3" xfId="3424"/>
+    <cellStyle name="Обычный 8 4" xfId="3425"/>
+    <cellStyle name="Обычный 8 5" xfId="3426"/>
+    <cellStyle name="Обычный 8 6" xfId="3427"/>
+    <cellStyle name="Обычный 8 7" xfId="3428"/>
+    <cellStyle name="Обычный 8 8" xfId="3429"/>
+    <cellStyle name="Обычный 80 2" xfId="3430"/>
+    <cellStyle name="Обычный 80 3" xfId="3431"/>
+    <cellStyle name="Обычный 80 4" xfId="3432"/>
+    <cellStyle name="Обычный 80 5" xfId="3433"/>
+    <cellStyle name="Обычный 81 2" xfId="3434"/>
+    <cellStyle name="Обычный 82 2" xfId="3435"/>
+    <cellStyle name="Обычный 9" xfId="3436"/>
+    <cellStyle name="Обычный 9 2" xfId="3437"/>
+    <cellStyle name="Обычный 9 3" xfId="3438"/>
+    <cellStyle name="Обычный 9 4" xfId="3439"/>
+    <cellStyle name="Обычный 91 2" xfId="3440"/>
+    <cellStyle name="Обычный 92 2" xfId="3441"/>
+    <cellStyle name="Обычный 96 2" xfId="3442"/>
+    <cellStyle name="Обычный 97 2" xfId="3443"/>
+    <cellStyle name="Обычный 98 2" xfId="3444"/>
+    <cellStyle name="Обычный 99 2" xfId="3445"/>
+    <cellStyle name="Плохой 10" xfId="3446"/>
+    <cellStyle name="Плохой 11" xfId="3447"/>
+    <cellStyle name="Плохой 12" xfId="3448"/>
+    <cellStyle name="Плохой 13" xfId="3449"/>
+    <cellStyle name="Плохой 14" xfId="3450"/>
+    <cellStyle name="Плохой 15" xfId="3451"/>
+    <cellStyle name="Плохой 16" xfId="3452"/>
+    <cellStyle name="Плохой 2" xfId="3453"/>
+    <cellStyle name="Плохой 2 10" xfId="3454"/>
+    <cellStyle name="Плохой 2 11" xfId="3455"/>
+    <cellStyle name="Плохой 2 12" xfId="3456"/>
+    <cellStyle name="Плохой 2 13" xfId="3457"/>
+    <cellStyle name="Плохой 2 14" xfId="3458"/>
+    <cellStyle name="Плохой 2 15" xfId="3459"/>
+    <cellStyle name="Плохой 2 16" xfId="3460"/>
+    <cellStyle name="Плохой 2 2" xfId="3461"/>
+    <cellStyle name="Плохой 2 3" xfId="3462"/>
+    <cellStyle name="Плохой 2 4" xfId="3463"/>
+    <cellStyle name="Плохой 2 5" xfId="3464"/>
+    <cellStyle name="Плохой 2 6" xfId="3465"/>
+    <cellStyle name="Плохой 2 7" xfId="3466"/>
+    <cellStyle name="Плохой 2 8" xfId="3467"/>
+    <cellStyle name="Плохой 2 9" xfId="3468"/>
+    <cellStyle name="Плохой 3" xfId="3469"/>
+    <cellStyle name="Плохой 3 2" xfId="3470"/>
+    <cellStyle name="Плохой 4" xfId="3471"/>
+    <cellStyle name="Плохой 4 2" xfId="3472"/>
+    <cellStyle name="Плохой 5" xfId="3473"/>
+    <cellStyle name="Плохой 6" xfId="3474"/>
+    <cellStyle name="Плохой 7" xfId="3475"/>
+    <cellStyle name="Плохой 8" xfId="3476"/>
+    <cellStyle name="Плохой 9" xfId="3477"/>
+    <cellStyle name="Пояснение 10" xfId="3478"/>
+    <cellStyle name="Пояснение 11" xfId="3479"/>
+    <cellStyle name="Пояснение 12" xfId="3480"/>
+    <cellStyle name="Пояснение 13" xfId="3481"/>
+    <cellStyle name="Пояснение 14" xfId="3482"/>
+    <cellStyle name="Пояснение 15" xfId="3483"/>
+    <cellStyle name="Пояснение 16" xfId="3484"/>
+    <cellStyle name="Пояснение 2" xfId="3485"/>
+    <cellStyle name="Пояснение 2 10" xfId="3486"/>
+    <cellStyle name="Пояснение 2 11" xfId="3487"/>
+    <cellStyle name="Пояснение 2 12" xfId="3488"/>
+    <cellStyle name="Пояснение 2 13" xfId="3489"/>
+    <cellStyle name="Пояснение 2 14" xfId="3490"/>
+    <cellStyle name="Пояснение 2 15" xfId="3491"/>
+    <cellStyle name="Пояснение 2 2" xfId="3492"/>
+    <cellStyle name="Пояснение 2 3" xfId="3493"/>
+    <cellStyle name="Пояснение 2 4" xfId="3494"/>
+    <cellStyle name="Пояснение 2 5" xfId="3495"/>
+    <cellStyle name="Пояснение 2 6" xfId="3496"/>
+    <cellStyle name="Пояснение 2 7" xfId="3497"/>
+    <cellStyle name="Пояснение 2 8" xfId="3498"/>
+    <cellStyle name="Пояснение 2 9" xfId="3499"/>
+    <cellStyle name="Пояснение 3" xfId="3500"/>
+    <cellStyle name="Пояснение 3 2" xfId="3501"/>
+    <cellStyle name="Пояснение 4" xfId="3502"/>
+    <cellStyle name="Пояснение 4 2" xfId="3503"/>
+    <cellStyle name="Пояснение 5" xfId="3504"/>
+    <cellStyle name="Пояснение 6" xfId="3505"/>
+    <cellStyle name="Пояснение 7" xfId="3506"/>
+    <cellStyle name="Пояснение 8" xfId="3507"/>
+    <cellStyle name="Пояснение 9" xfId="3508"/>
+    <cellStyle name="Примечание 10" xfId="3509"/>
+    <cellStyle name="Примечание 11" xfId="3510"/>
+    <cellStyle name="Примечание 12" xfId="3511"/>
+    <cellStyle name="Примечание 13" xfId="3512"/>
+    <cellStyle name="Примечание 14" xfId="3513"/>
+    <cellStyle name="Примечание 15" xfId="3514"/>
+    <cellStyle name="Примечание 16" xfId="3515"/>
+    <cellStyle name="Примечание 2" xfId="3516"/>
+    <cellStyle name="Примечание 2 10" xfId="3517"/>
+    <cellStyle name="Примечание 2 11" xfId="3518"/>
+    <cellStyle name="Примечание 2 12" xfId="3519"/>
+    <cellStyle name="Примечание 2 13" xfId="3520"/>
+    <cellStyle name="Примечание 2 14" xfId="3521"/>
+    <cellStyle name="Примечание 2 15" xfId="3522"/>
+    <cellStyle name="Примечание 2 16" xfId="3523"/>
+    <cellStyle name="Примечание 2 2" xfId="3524"/>
+    <cellStyle name="Примечание 2 3" xfId="3525"/>
+    <cellStyle name="Примечание 2 4" xfId="3526"/>
+    <cellStyle name="Примечание 2 5" xfId="3527"/>
+    <cellStyle name="Примечание 2 6" xfId="3528"/>
+    <cellStyle name="Примечание 2 7" xfId="3529"/>
+    <cellStyle name="Примечание 2 8" xfId="3530"/>
+    <cellStyle name="Примечание 2 9" xfId="3531"/>
+    <cellStyle name="Примечание 3" xfId="3532"/>
+    <cellStyle name="Примечание 3 2" xfId="3533"/>
+    <cellStyle name="Примечание 4" xfId="3534"/>
+    <cellStyle name="Примечание 4 2" xfId="3535"/>
+    <cellStyle name="Примечание 5" xfId="3536"/>
+    <cellStyle name="Примечание 6" xfId="3537"/>
+    <cellStyle name="Примечание 7" xfId="3538"/>
+    <cellStyle name="Примечание 8" xfId="3539"/>
+    <cellStyle name="Примечание 9" xfId="3540"/>
+    <cellStyle name="Процентный 2" xfId="3541"/>
+    <cellStyle name="Связанная ячейка 10" xfId="3542"/>
+    <cellStyle name="Связанная ячейка 11" xfId="3543"/>
+    <cellStyle name="Связанная ячейка 12" xfId="3544"/>
+    <cellStyle name="Связанная ячейка 13" xfId="3545"/>
+    <cellStyle name="Связанная ячейка 14" xfId="3546"/>
+    <cellStyle name="Связанная ячейка 15" xfId="3547"/>
+    <cellStyle name="Связанная ячейка 16" xfId="3548"/>
+    <cellStyle name="Связанная ячейка 2" xfId="3549"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="3550"/>
+    <cellStyle name="Связанная ячейка 2 11" xfId="3551"/>
+    <cellStyle name="Связанная ячейка 2 12" xfId="3552"/>
+    <cellStyle name="Связанная ячейка 2 13" xfId="3553"/>
+    <cellStyle name="Связанная ячейка 2 14" xfId="3554"/>
+    <cellStyle name="Связанная ячейка 2 15" xfId="3555"/>
+    <cellStyle name="Связанная ячейка 2 16" xfId="3556"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="3557"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="3558"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="3559"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="3560"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="3561"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="3562"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="3563"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="3564"/>
+    <cellStyle name="Связанная ячейка 3" xfId="3565"/>
+    <cellStyle name="Связанная ячейка 3 2" xfId="3566"/>
+    <cellStyle name="Связанная ячейка 4" xfId="3567"/>
+    <cellStyle name="Связанная ячейка 4 2" xfId="3568"/>
+    <cellStyle name="Связанная ячейка 5" xfId="3569"/>
+    <cellStyle name="Связанная ячейка 6" xfId="3570"/>
+    <cellStyle name="Связанная ячейка 7" xfId="3571"/>
+    <cellStyle name="Связанная ячейка 8" xfId="3572"/>
+    <cellStyle name="Связанная ячейка 9" xfId="3573"/>
+    <cellStyle name="Текст предупреждения 10" xfId="3574"/>
+    <cellStyle name="Текст предупреждения 11" xfId="3575"/>
+    <cellStyle name="Текст предупреждения 12" xfId="3576"/>
+    <cellStyle name="Текст предупреждения 13" xfId="3577"/>
+    <cellStyle name="Текст предупреждения 14" xfId="3578"/>
+    <cellStyle name="Текст предупреждения 15" xfId="3579"/>
+    <cellStyle name="Текст предупреждения 16" xfId="3580"/>
+    <cellStyle name="Текст предупреждения 2" xfId="3581"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="3582"/>
+    <cellStyle name="Текст предупреждения 2 11" xfId="3583"/>
+    <cellStyle name="Текст предупреждения 2 12" xfId="3584"/>
+    <cellStyle name="Текст предупреждения 2 13" xfId="3585"/>
+    <cellStyle name="Текст предупреждения 2 14" xfId="3586"/>
+    <cellStyle name="Текст предупреждения 2 15" xfId="3587"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="3588"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="3589"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="3590"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="3591"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="3592"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="3593"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="3594"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="3595"/>
+    <cellStyle name="Текст предупреждения 3" xfId="3596"/>
+    <cellStyle name="Текст предупреждения 3 2" xfId="3597"/>
+    <cellStyle name="Текст предупреждения 4" xfId="3598"/>
+    <cellStyle name="Текст предупреждения 4 2" xfId="3599"/>
+    <cellStyle name="Текст предупреждения 5" xfId="3600"/>
+    <cellStyle name="Текст предупреждения 6" xfId="3601"/>
+    <cellStyle name="Текст предупреждения 7" xfId="3602"/>
+    <cellStyle name="Текст предупреждения 8" xfId="3603"/>
+    <cellStyle name="Текст предупреждения 9" xfId="3604"/>
+    <cellStyle name="Финансовый 2" xfId="3605"/>
+    <cellStyle name="Финансовый 2 2" xfId="3606"/>
+    <cellStyle name="Хороший 10" xfId="3607"/>
+    <cellStyle name="Хороший 11" xfId="3608"/>
+    <cellStyle name="Хороший 12" xfId="3609"/>
+    <cellStyle name="Хороший 13" xfId="3610"/>
+    <cellStyle name="Хороший 14" xfId="3611"/>
+    <cellStyle name="Хороший 15" xfId="3612"/>
+    <cellStyle name="Хороший 16" xfId="3613"/>
+    <cellStyle name="Хороший 2" xfId="3614"/>
+    <cellStyle name="Хороший 2 10" xfId="3615"/>
+    <cellStyle name="Хороший 2 11" xfId="3616"/>
+    <cellStyle name="Хороший 2 12" xfId="3617"/>
+    <cellStyle name="Хороший 2 13" xfId="3618"/>
+    <cellStyle name="Хороший 2 14" xfId="3619"/>
+    <cellStyle name="Хороший 2 15" xfId="3620"/>
+    <cellStyle name="Хороший 2 16" xfId="3621"/>
+    <cellStyle name="Хороший 2 2" xfId="3622"/>
+    <cellStyle name="Хороший 2 3" xfId="3623"/>
+    <cellStyle name="Хороший 2 4" xfId="3624"/>
+    <cellStyle name="Хороший 2 5" xfId="3625"/>
+    <cellStyle name="Хороший 2 6" xfId="3626"/>
+    <cellStyle name="Хороший 2 7" xfId="3627"/>
+    <cellStyle name="Хороший 2 8" xfId="3628"/>
+    <cellStyle name="Хороший 2 9" xfId="3629"/>
+    <cellStyle name="Хороший 3" xfId="3630"/>
+    <cellStyle name="Хороший 3 2" xfId="3631"/>
+    <cellStyle name="Хороший 4" xfId="3632"/>
+    <cellStyle name="Хороший 4 2" xfId="3633"/>
+    <cellStyle name="Хороший 5" xfId="3634"/>
+    <cellStyle name="Хороший 6" xfId="3635"/>
+    <cellStyle name="Хороший 7" xfId="3636"/>
+    <cellStyle name="Хороший 8" xfId="3637"/>
+    <cellStyle name="Хороший 9" xfId="3638"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8611,5408 +8951,5962 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/dynamic-tables/1490/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L214"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A190" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" style="42" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="51">
+        <v>201101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="34" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A7" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="34" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="54" customHeight="1">
+      <c r="A9" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="52" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A10" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="34" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="52"/>
+      <c r="M11" s="36"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A12" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="M12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="M13" s="36"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="64" t="s">
+        <v>99</v>
+      </c>
+      <c r="M14" s="36"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="M15" s="36"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="55">
+        <v>46262</v>
+      </c>
+      <c r="M16" s="38"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="55">
+        <v>46356</v>
+      </c>
+      <c r="M17" s="39"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="M18" s="38"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="M19" s="39"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="M20" s="38"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M21" s="39"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="39"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="38"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="39"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="38"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="32" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="43"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="44" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="44" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="44" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="44" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="44" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="44"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="45" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="44"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="44"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="72" t="s">
+        <v>84</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I9" sqref="I9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="50.140625" style="32" customWidth="1"/>
+    <col min="2" max="11" width="12.28515625" style="32" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="15.75">
+      <c r="A1" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="4" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="71"/>
+      <c r="D3" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="E3" s="71"/>
+      <c r="F3" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" s="71"/>
+      <c r="H3" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" s="73"/>
+    </row>
+    <row r="4" spans="1:10" s="4" customFormat="1" ht="112.5">
+      <c r="A4" s="69"/>
+      <c r="B4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J4" s="65"/>
+    </row>
+    <row r="5" spans="1:10" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="47">
+        <v>146388.1</v>
+      </c>
+      <c r="C5" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="D5" s="8">
+        <v>621107.9</v>
+      </c>
+      <c r="E5" s="8">
+        <v>89.1</v>
+      </c>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+    </row>
+    <row r="6" spans="1:10" s="4" customFormat="1" ht="33.75">
+      <c r="A6" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="47">
+        <v>403277.9</v>
+      </c>
+      <c r="C6" s="47">
+        <v>123.1</v>
+      </c>
+      <c r="D6" s="8">
+        <v>719902.9</v>
+      </c>
+      <c r="E6" s="8">
+        <v>90.8</v>
+      </c>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+    </row>
+    <row r="7" spans="1:10" s="4" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A7" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="47">
+        <v>4979</v>
+      </c>
+      <c r="C7" s="47">
+        <v>73.8</v>
+      </c>
+      <c r="D7" s="8">
+        <v>102889</v>
+      </c>
+      <c r="E7" s="8">
+        <v>50.1</v>
+      </c>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+    </row>
+    <row r="8" spans="1:10" s="4" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A8" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="47">
+        <v>3198014.6</v>
+      </c>
+      <c r="C8" s="47">
+        <v>97.7</v>
+      </c>
+      <c r="D8" s="8">
+        <v>7960444.5</v>
+      </c>
+      <c r="E8" s="8">
+        <v>106.3</v>
+      </c>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+    </row>
+    <row r="9" spans="1:10" s="4" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A9" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="47">
+        <v>1538831.5</v>
+      </c>
+      <c r="C9" s="47">
+        <v>247.8</v>
+      </c>
+      <c r="D9" s="8">
+        <v>3358986.9</v>
+      </c>
+      <c r="E9" s="8">
+        <v>206.9</v>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="49"/>
+      <c r="I9" s="49"/>
+    </row>
+    <row r="10" spans="1:10" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="47">
+        <v>6000</v>
+      </c>
+      <c r="C10" s="47">
+        <v>39.9</v>
+      </c>
+      <c r="D10" s="8">
+        <v>12000</v>
+      </c>
+      <c r="E10" s="8">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+    </row>
+    <row r="11" spans="1:10" s="4" customFormat="1" ht="11.25">
+      <c r="A11" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="47">
+        <v>17074732.600000001</v>
+      </c>
+      <c r="C11" s="47">
+        <v>131.5</v>
+      </c>
+      <c r="D11" s="8">
+        <v>32353304.300000001</v>
+      </c>
+      <c r="E11" s="8">
+        <v>107.2</v>
+      </c>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="49"/>
+    </row>
+    <row r="12" spans="1:10" s="4" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A12" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="47">
+        <v>309215.2</v>
+      </c>
+      <c r="C12" s="47">
+        <v>56.4</v>
+      </c>
+      <c r="D12" s="8">
+        <v>628315.4</v>
+      </c>
+      <c r="E12" s="8">
+        <v>74.7</v>
+      </c>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="49"/>
+    </row>
+    <row r="13" spans="1:10" s="4" customFormat="1" ht="22.5">
+      <c r="A13" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="47">
+        <v>362036.3</v>
+      </c>
+      <c r="C13" s="47">
+        <v>46.2</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1012522</v>
+      </c>
+      <c r="E13" s="8">
+        <v>59.9</v>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+    </row>
+    <row r="14" spans="1:10" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="47">
+        <v>11735115.4</v>
+      </c>
+      <c r="C14" s="47">
+        <v>116.9</v>
+      </c>
+      <c r="D14" s="8">
+        <v>25821774.300000001</v>
+      </c>
+      <c r="E14" s="8">
+        <v>136.1</v>
+      </c>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="49"/>
+      <c r="I14" s="49"/>
+    </row>
+    <row r="15" spans="1:10" s="4" customFormat="1" ht="11.25">
+      <c r="A15" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="47">
+        <v>280736.90000000002</v>
+      </c>
+      <c r="C15" s="47">
+        <v>107.3</v>
+      </c>
+      <c r="D15" s="8">
+        <v>529845.19999999995</v>
+      </c>
+      <c r="E15" s="8">
+        <v>103.9</v>
+      </c>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="49"/>
+    </row>
+    <row r="16" spans="1:10" s="4" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A16" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="47">
+        <v>542002.4</v>
+      </c>
+      <c r="C16" s="47">
+        <v>55.8</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1956450.9</v>
+      </c>
+      <c r="E16" s="8">
+        <v>122.3</v>
+      </c>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="49"/>
+      <c r="I16" s="49"/>
+    </row>
+    <row r="17" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A17" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="47">
+        <v>859466.8</v>
+      </c>
+      <c r="C17" s="47">
+        <v>127.9</v>
+      </c>
+      <c r="D17" s="8">
+        <v>1988355.7</v>
+      </c>
+      <c r="E17" s="8">
+        <v>118.7</v>
+      </c>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="49"/>
+    </row>
+    <row r="18" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A18" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="47">
+        <v>1177982.8</v>
+      </c>
+      <c r="C18" s="47">
+        <v>90</v>
+      </c>
+      <c r="D18" s="8">
+        <v>2791459.2</v>
+      </c>
+      <c r="E18" s="8">
+        <v>91.4</v>
+      </c>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="49"/>
+      <c r="I18" s="49"/>
+    </row>
+    <row r="19" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A19" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="47">
+        <v>9299842.4000000004</v>
+      </c>
+      <c r="C19" s="47">
+        <v>101.2</v>
+      </c>
+      <c r="D19" s="8">
+        <v>17984360.5</v>
+      </c>
+      <c r="E19" s="8">
+        <v>105.1</v>
+      </c>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+    </row>
+    <row r="20" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A20" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="47">
+        <v>5051018.0999999996</v>
+      </c>
+      <c r="C20" s="47">
+        <v>81.7</v>
+      </c>
+      <c r="D20" s="8">
+        <v>9944573.0999999996</v>
+      </c>
+      <c r="E20" s="8">
+        <v>86.8</v>
+      </c>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="49"/>
+      <c r="I20" s="49"/>
+    </row>
+    <row r="21" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A21" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="47">
+        <v>3543087.8</v>
+      </c>
+      <c r="C21" s="47">
+        <v>79.7</v>
+      </c>
+      <c r="D21" s="8">
+        <v>7315158.5999999996</v>
+      </c>
+      <c r="E21" s="8">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49"/>
+    </row>
+    <row r="22" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A22" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="47">
+        <v>1844932.2</v>
+      </c>
+      <c r="C22" s="47">
+        <v>55.9</v>
+      </c>
+      <c r="D22" s="8">
+        <v>3389672.9</v>
+      </c>
+      <c r="E22" s="8">
+        <v>50.4</v>
+      </c>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="49"/>
+      <c r="I22" s="49"/>
+    </row>
+    <row r="23" spans="1:9" s="4" customFormat="1" ht="36" customHeight="1">
+      <c r="A23" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="47">
+        <v>658209.80000000005</v>
+      </c>
+      <c r="C23" s="47">
+        <v>142.9</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1338944.6000000001</v>
+      </c>
+      <c r="E23" s="8">
+        <v>106.2</v>
+      </c>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+    </row>
+    <row r="24" spans="1:9" s="4" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A24" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="47">
+        <v>664694.80000000005</v>
+      </c>
+      <c r="C24" s="47">
+        <v>88.2</v>
+      </c>
+      <c r="D24" s="8">
+        <v>1453036.7</v>
+      </c>
+      <c r="E24" s="8">
+        <v>63.5</v>
+      </c>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+    </row>
+    <row r="25" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A25" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="47">
+        <v>1370724</v>
+      </c>
+      <c r="C25" s="47">
+        <v>83.9</v>
+      </c>
+      <c r="D25" s="8">
+        <v>2915850.3</v>
+      </c>
+      <c r="E25" s="8">
+        <v>86.8</v>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+    </row>
+    <row r="26" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A26" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="47">
+        <v>4034929</v>
+      </c>
+      <c r="C26" s="47">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="D26" s="8">
+        <v>8720428.5999999996</v>
+      </c>
+      <c r="E26" s="8">
+        <v>88.5</v>
+      </c>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+    </row>
+    <row r="27" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A27" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="47">
+        <v>1251519.6000000001</v>
+      </c>
+      <c r="C27" s="47">
+        <v>118.7</v>
+      </c>
+      <c r="D27" s="8">
+        <v>2745036.6</v>
+      </c>
+      <c r="E27" s="8">
+        <v>111.8</v>
+      </c>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+    </row>
+    <row r="28" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A28" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="47">
+        <v>4026809.4</v>
+      </c>
+      <c r="C28" s="47">
+        <v>180.2</v>
+      </c>
+      <c r="D28" s="3">
+        <v>7108745</v>
+      </c>
+      <c r="E28" s="3">
+        <v>108.8</v>
+      </c>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="50"/>
+      <c r="I28" s="50"/>
+    </row>
+    <row r="29" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A29" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+    </row>
+    <row r="30" spans="1:9" s="4" customFormat="1" ht="11.25"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J29"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="41.7109375" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="47.28515625" style="4" customWidth="1"/>
+    <col min="2" max="9" width="11.7109375" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" style="6" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12.75">
-[...10 lines deleted...]
-      <c r="I1" s="26"/>
+    <row r="1" spans="1:9" ht="15.75">
+      <c r="A1" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="46" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="6"/>
-[...5 lines deleted...]
-      <c r="B3" s="29" t="s">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:9" ht="11.25" customHeight="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="71"/>
+      <c r="D3" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="E3" s="71"/>
+      <c r="F3" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" s="71"/>
+      <c r="H3" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" s="73"/>
+    </row>
+    <row r="4" spans="1:9" ht="112.5">
+      <c r="A4" s="69"/>
+      <c r="B4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="29"/>
-[...41 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="B5" s="24">
+        <v>181062.5</v>
+      </c>
+      <c r="C5" s="24">
+        <v>60.6</v>
+      </c>
+      <c r="D5" s="25">
+        <v>624407.5</v>
+      </c>
+      <c r="E5" s="25">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="F5" s="21">
+        <v>1110033.8</v>
+      </c>
+      <c r="G5" s="21">
+        <v>98.2</v>
+      </c>
+      <c r="H5" s="27">
+        <v>1456726.3</v>
+      </c>
+      <c r="I5" s="27">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="33.75">
+      <c r="A6" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="24">
+        <v>293843</v>
+      </c>
+      <c r="C6" s="24">
+        <v>396.6</v>
+      </c>
+      <c r="D6" s="25">
+        <v>710666.7</v>
+      </c>
+      <c r="E6" s="25">
+        <v>233.6</v>
+      </c>
+      <c r="F6" s="22">
+        <v>1156516.8</v>
+      </c>
+      <c r="G6" s="22">
+        <v>212.8</v>
+      </c>
+      <c r="H6" s="28">
+        <v>1648704.6</v>
+      </c>
+      <c r="I6" s="28">
+        <v>209.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A7" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="10">
-[...54 lines deleted...]
-      <c r="A7" s="9" t="s">
+      <c r="B7" s="24">
+        <v>6054</v>
+      </c>
+      <c r="C7" s="24">
+        <v>17.7</v>
+      </c>
+      <c r="D7" s="25">
+        <v>184013</v>
+      </c>
+      <c r="E7" s="25">
+        <v>102.7</v>
+      </c>
+      <c r="F7" s="22">
+        <v>347193</v>
+      </c>
+      <c r="G7" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="H7" s="28">
+        <v>487649</v>
+      </c>
+      <c r="I7" s="28">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="24">
+        <v>3176897.8</v>
+      </c>
+      <c r="C8" s="24">
+        <v>111.4</v>
+      </c>
+      <c r="D8" s="25">
+        <v>7254471.5999999996</v>
+      </c>
+      <c r="E8" s="25">
+        <v>120.9</v>
+      </c>
+      <c r="F8" s="22">
+        <v>11084333.699999999</v>
+      </c>
+      <c r="G8" s="22">
+        <v>111.7</v>
+      </c>
+      <c r="H8" s="28">
+        <v>16612670.800000001</v>
+      </c>
+      <c r="I8" s="28">
+        <v>95.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A9" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="24">
+        <v>579200.69999999995</v>
+      </c>
+      <c r="C9" s="24">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D9" s="25">
+        <v>1516140.9</v>
+      </c>
+      <c r="E9" s="25">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="F9" s="22">
+        <v>2963655.8</v>
+      </c>
+      <c r="G9" s="22">
+        <v>57.1</v>
+      </c>
+      <c r="H9" s="28">
+        <v>4414704</v>
+      </c>
+      <c r="I9" s="28">
+        <v>61.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A10" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="24">
+        <v>13500</v>
+      </c>
+      <c r="C10" s="24">
+        <v>108.9</v>
+      </c>
+      <c r="D10" s="25">
+        <v>27000</v>
+      </c>
+      <c r="E10" s="25">
+        <v>109.1</v>
+      </c>
+      <c r="F10" s="22">
+        <v>37500</v>
+      </c>
+      <c r="G10" s="22">
+        <v>101.5</v>
+      </c>
+      <c r="H10" s="28">
+        <v>48000</v>
+      </c>
+      <c r="I10" s="28">
+        <v>85.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A11" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="10">
-[...20 lines deleted...]
-      <c r="I7" s="10">
+      <c r="B11" s="24">
+        <v>12157453.5</v>
+      </c>
+      <c r="C11" s="24">
+        <v>107.8</v>
+      </c>
+      <c r="D11" s="25">
+        <v>28445566.899999999</v>
+      </c>
+      <c r="E11" s="25">
+        <v>128.1</v>
+      </c>
+      <c r="F11" s="22">
+        <v>45427277.399999999</v>
+      </c>
+      <c r="G11" s="22">
+        <v>133.6</v>
+      </c>
+      <c r="H11" s="28">
+        <v>63193696.200000003</v>
+      </c>
+      <c r="I11" s="28">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A12" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="24">
+        <v>498689.2</v>
+      </c>
+      <c r="C12" s="24">
+        <v>257</v>
+      </c>
+      <c r="D12" s="25">
+        <v>764855.2</v>
+      </c>
+      <c r="E12" s="25">
+        <v>184</v>
+      </c>
+      <c r="F12" s="22">
+        <v>1024215.3</v>
+      </c>
+      <c r="G12" s="22">
+        <v>147.6</v>
+      </c>
+      <c r="H12" s="28">
+        <v>1298067.8999999999</v>
+      </c>
+      <c r="I12" s="28">
+        <v>98.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="24">
+        <v>703435.9</v>
+      </c>
+      <c r="C13" s="24">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D13" s="25">
+        <v>1514032.8</v>
+      </c>
+      <c r="E13" s="25">
+        <v>85.8</v>
+      </c>
+      <c r="F13" s="22">
+        <v>1933395.1</v>
+      </c>
+      <c r="G13" s="22">
+        <v>72.8</v>
+      </c>
+      <c r="H13" s="28">
+        <v>2518717.5</v>
+      </c>
+      <c r="I13" s="28">
+        <v>73.400000000000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="21.75" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="24">
+        <v>9003641.6999999993</v>
+      </c>
+      <c r="C14" s="24">
+        <v>59.1</v>
+      </c>
+      <c r="D14" s="25">
+        <v>16999158.899999999</v>
+      </c>
+      <c r="E14" s="25">
+        <v>54.7</v>
+      </c>
+      <c r="F14" s="22">
+        <v>26644360.199999999</v>
+      </c>
+      <c r="G14" s="22">
+        <v>52.5</v>
+      </c>
+      <c r="H14" s="28">
+        <v>38840221</v>
+      </c>
+      <c r="I14" s="28">
+        <v>53.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="24">
+        <v>234558.1</v>
+      </c>
+      <c r="C15" s="24">
+        <v>114</v>
+      </c>
+      <c r="D15" s="25">
+        <v>456994.6</v>
+      </c>
+      <c r="E15" s="25">
+        <v>96.9</v>
+      </c>
+      <c r="F15" s="22">
+        <v>731020.80000000005</v>
+      </c>
+      <c r="G15" s="22">
+        <v>102.9</v>
+      </c>
+      <c r="H15" s="28">
+        <v>1118199.8</v>
+      </c>
+      <c r="I15" s="28">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="24">
+        <v>937108.4</v>
+      </c>
+      <c r="C16" s="24">
+        <v>214.5</v>
+      </c>
+      <c r="D16" s="25">
+        <v>1541689.9</v>
+      </c>
+      <c r="E16" s="25">
+        <v>115.1</v>
+      </c>
+      <c r="F16" s="22">
+        <v>2146843.9</v>
+      </c>
+      <c r="G16" s="22">
+        <v>95.7</v>
+      </c>
+      <c r="H16" s="28">
+        <v>3041615.8</v>
+      </c>
+      <c r="I16" s="28">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="22.5">
+      <c r="A17" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="24">
+        <v>602681.69999999995</v>
+      </c>
+      <c r="C17" s="24">
+        <v>49.9</v>
+      </c>
+      <c r="D17" s="25">
+        <v>1501267</v>
+      </c>
+      <c r="E17" s="25">
+        <v>80.2</v>
+      </c>
+      <c r="F17" s="22">
+        <v>2468757.5</v>
+      </c>
+      <c r="G17" s="22">
+        <v>96.5</v>
+      </c>
+      <c r="H17" s="28">
+        <v>4084705.8</v>
+      </c>
+      <c r="I17" s="28">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="24">
+        <v>1174257.6000000001</v>
+      </c>
+      <c r="C18" s="24">
+        <v>118.2</v>
+      </c>
+      <c r="D18" s="25">
+        <v>2737940.5</v>
+      </c>
+      <c r="E18" s="25">
+        <v>108.8</v>
+      </c>
+      <c r="F18" s="22">
+        <v>4043419.5</v>
+      </c>
+      <c r="G18" s="22">
+        <v>110</v>
+      </c>
+      <c r="H18" s="28">
+        <v>5684061.4000000004</v>
+      </c>
+      <c r="I18" s="28">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="24">
+        <v>9218749.3000000007</v>
+      </c>
+      <c r="C19" s="24">
+        <v>131.1</v>
+      </c>
+      <c r="D19" s="25">
+        <v>17205805</v>
+      </c>
+      <c r="E19" s="25">
+        <v>115.5</v>
+      </c>
+      <c r="F19" s="22">
+        <v>25176396.399999999</v>
+      </c>
+      <c r="G19" s="22">
+        <v>100.9</v>
+      </c>
+      <c r="H19" s="28">
+        <v>34345136.600000001</v>
+      </c>
+      <c r="I19" s="28">
+        <v>96.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="24">
+        <v>5541935.5999999996</v>
+      </c>
+      <c r="C20" s="24">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="D20" s="25">
+        <v>10265479.6</v>
+      </c>
+      <c r="E20" s="25">
+        <v>114</v>
+      </c>
+      <c r="F20" s="22">
+        <v>15556397</v>
+      </c>
+      <c r="G20" s="22">
+        <v>103.5</v>
+      </c>
+      <c r="H20" s="28">
+        <v>20391416.600000001</v>
+      </c>
+      <c r="I20" s="28">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="24">
+        <v>3988425.9</v>
+      </c>
+      <c r="C21" s="24">
+        <v>109.8</v>
+      </c>
+      <c r="D21" s="25">
+        <v>8052759.5999999996</v>
+      </c>
+      <c r="E21" s="25">
+        <v>99.6</v>
+      </c>
+      <c r="F21" s="22">
+        <v>12357415.1</v>
+      </c>
+      <c r="G21" s="22">
+        <v>97.1</v>
+      </c>
+      <c r="H21" s="28">
+        <v>17006090.800000001</v>
+      </c>
+      <c r="I21" s="28">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="22.5">
+      <c r="A22" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="24">
+        <v>2957838.5</v>
+      </c>
+      <c r="C22" s="24">
+        <v>183</v>
+      </c>
+      <c r="D22" s="25">
+        <v>6026666.5999999996</v>
+      </c>
+      <c r="E22" s="25">
+        <v>173.7</v>
+      </c>
+      <c r="F22" s="22">
+        <v>9283600</v>
+      </c>
+      <c r="G22" s="22">
+        <v>169.8</v>
+      </c>
+      <c r="H22" s="28">
+        <v>12743088.1</v>
+      </c>
+      <c r="I22" s="28">
+        <v>170.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="37.5" customHeight="1">
+      <c r="A23" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="24">
+        <v>413229.9</v>
+      </c>
+      <c r="C23" s="24">
+        <v>82.9</v>
+      </c>
+      <c r="D23" s="25">
+        <v>1129243.3999999999</v>
+      </c>
+      <c r="E23" s="25">
         <v>100</v>
       </c>
-    </row>
-[...59 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="F23" s="22">
+        <v>1891770.7</v>
+      </c>
+      <c r="G23" s="22">
+        <v>97.7</v>
+      </c>
+      <c r="H23" s="28">
+        <v>2787592.7</v>
+      </c>
+      <c r="I23" s="28">
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="24">
+        <v>680412.2</v>
+      </c>
+      <c r="C24" s="24">
+        <v>125.4</v>
+      </c>
+      <c r="D24" s="25">
+        <v>2041644.4</v>
+      </c>
+      <c r="E24" s="25">
+        <v>157.1</v>
+      </c>
+      <c r="F24" s="22">
+        <v>2934691.4</v>
+      </c>
+      <c r="G24" s="22">
+        <v>149.4</v>
+      </c>
+      <c r="H24" s="28">
+        <v>3569589.1</v>
+      </c>
+      <c r="I24" s="28">
+        <v>121.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="24">
+        <v>1475814.5</v>
+      </c>
+      <c r="C25" s="24">
+        <v>116.4</v>
+      </c>
+      <c r="D25" s="25">
+        <v>2999999.5</v>
+      </c>
+      <c r="E25" s="25">
+        <v>113.4</v>
+      </c>
+      <c r="F25" s="22">
+        <v>4259695.8</v>
+      </c>
+      <c r="G25" s="22">
+        <v>108.6</v>
+      </c>
+      <c r="H25" s="28">
+        <v>5717363.2000000002</v>
+      </c>
+      <c r="I25" s="28">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="24">
+        <v>4548023.2</v>
+      </c>
+      <c r="C26" s="24">
+        <v>111.6</v>
+      </c>
+      <c r="D26" s="25">
+        <v>8799530.4000000004</v>
+      </c>
+      <c r="E26" s="25">
+        <v>106</v>
+      </c>
+      <c r="F26" s="22">
+        <v>13087524.699999999</v>
+      </c>
+      <c r="G26" s="22">
+        <v>101.4</v>
+      </c>
+      <c r="H26" s="28">
+        <v>17022763.600000001</v>
+      </c>
+      <c r="I26" s="28">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="24">
+        <v>945985</v>
+      </c>
+      <c r="C27" s="24">
+        <v>193.1</v>
+      </c>
+      <c r="D27" s="25">
+        <v>2200136.4</v>
+      </c>
+      <c r="E27" s="25">
+        <v>258.2</v>
+      </c>
+      <c r="F27" s="22">
+        <v>3422968.7</v>
+      </c>
+      <c r="G27" s="22">
+        <v>285.39999999999998</v>
+      </c>
+      <c r="H27" s="28">
+        <v>4375871.5</v>
+      </c>
+      <c r="I27" s="28">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="24">
+        <v>2003627.3</v>
+      </c>
+      <c r="C28" s="24">
+        <v>26.1</v>
+      </c>
+      <c r="D28" s="26">
+        <v>5853341.0999999996</v>
+      </c>
+      <c r="E28" s="26">
+        <v>34.9</v>
+      </c>
+      <c r="F28" s="23">
+        <v>10266789</v>
+      </c>
+      <c r="G28" s="23">
+        <v>43.2</v>
+      </c>
+      <c r="H28" s="29">
+        <v>14596071.9</v>
+      </c>
+      <c r="I28" s="29">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="10">
-[...5071 lines deleted...]
-      <c r="C214" s="25"/>
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
     </row>
   </sheetData>
-  <mergeCells count="46">
-[...10 lines deleted...]
-    <mergeCell ref="A124:C124"/>
+  <mergeCells count="6">
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A29:C29"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
-    <mergeCell ref="F98:G98"/>
-[...29 lines deleted...]
-    <mergeCell ref="H188:I188"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="52.28515625" customWidth="1"/>
+    <col min="2" max="9" width="12.42578125" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="56"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="15.75">
+      <c r="A1" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="46" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="5"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="71"/>
+      <c r="D3" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="E3" s="71"/>
+      <c r="F3" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" s="71"/>
+      <c r="H3" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" s="73"/>
+    </row>
+    <row r="4" spans="1:9" ht="117.75" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="16">
+        <v>253110.9</v>
+      </c>
+      <c r="C5" s="16">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="D5" s="17">
+        <v>665443.4</v>
+      </c>
+      <c r="E5" s="17">
+        <v>207.5</v>
+      </c>
+      <c r="F5" s="21">
+        <v>964082.7</v>
+      </c>
+      <c r="G5" s="21">
+        <v>130.5</v>
+      </c>
+      <c r="H5" s="2">
+        <v>1453504</v>
+      </c>
+      <c r="I5" s="2">
+        <v>129.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="31.5" customHeight="1">
+      <c r="A6" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="16">
+        <v>62732.9</v>
+      </c>
+      <c r="C6" s="16">
+        <v>45</v>
+      </c>
+      <c r="D6" s="18">
+        <v>258015.7</v>
+      </c>
+      <c r="E6" s="18">
+        <v>126.4</v>
+      </c>
+      <c r="F6" s="22">
+        <v>463257.9</v>
+      </c>
+      <c r="G6" s="22">
+        <v>168.6</v>
+      </c>
+      <c r="H6" s="2">
+        <v>676094.1</v>
+      </c>
+      <c r="I6" s="2">
+        <v>194.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="11.25" customHeight="1">
+      <c r="A7" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="16">
+        <v>29032</v>
+      </c>
+      <c r="C7" s="16">
+        <v>139.1</v>
+      </c>
+      <c r="D7" s="18">
+        <v>152010</v>
+      </c>
+      <c r="E7" s="18">
+        <v>117.4</v>
+      </c>
+      <c r="F7" s="22">
+        <v>271276</v>
+      </c>
+      <c r="G7" s="22">
+        <v>91.4</v>
+      </c>
+      <c r="H7" s="2">
+        <v>385487</v>
+      </c>
+      <c r="I7" s="2">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A8" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="16">
+        <v>2778029.8</v>
+      </c>
+      <c r="C8" s="16">
+        <v>83.5</v>
+      </c>
+      <c r="D8" s="18">
+        <v>5825500.5</v>
+      </c>
+      <c r="E8" s="18">
+        <v>80</v>
+      </c>
+      <c r="F8" s="22">
+        <v>9632813.3000000007</v>
+      </c>
+      <c r="G8" s="22">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="H8" s="2">
+        <v>16839276.699999999</v>
+      </c>
+      <c r="I8" s="2">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A9" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="16">
+        <v>3142047.7</v>
+      </c>
+      <c r="C9" s="16">
+        <v>866.4</v>
+      </c>
+      <c r="D9" s="18">
+        <v>4299246.9000000004</v>
+      </c>
+      <c r="E9" s="18">
+        <v>709.6</v>
+      </c>
+      <c r="F9" s="22">
+        <v>4985961.3</v>
+      </c>
+      <c r="G9" s="22">
+        <v>554</v>
+      </c>
+      <c r="H9" s="2">
+        <v>6881763.5</v>
+      </c>
+      <c r="I9" s="2">
+        <v>470.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A10" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="16">
+        <v>10500</v>
+      </c>
+      <c r="C10" s="16">
+        <v>211.9</v>
+      </c>
+      <c r="D10" s="18">
+        <v>21000</v>
+      </c>
+      <c r="E10" s="18">
+        <v>210.8</v>
+      </c>
+      <c r="F10" s="22">
+        <v>31500</v>
+      </c>
+      <c r="G10" s="22">
+        <v>208.1</v>
+      </c>
+      <c r="H10" s="2">
+        <v>48000</v>
+      </c>
+      <c r="I10" s="2">
+        <v>212.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A11" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="16">
+        <v>11237133.699999999</v>
+      </c>
+      <c r="C11" s="16">
+        <v>110.2</v>
+      </c>
+      <c r="D11" s="18">
+        <v>21985926.600000001</v>
+      </c>
+      <c r="E11" s="18">
+        <v>107.9</v>
+      </c>
+      <c r="F11" s="22">
+        <v>33602018.899999999</v>
+      </c>
+      <c r="G11" s="22">
+        <v>102.4</v>
+      </c>
+      <c r="H11" s="2">
+        <v>45870972.600000001</v>
+      </c>
+      <c r="I11" s="2">
+        <v>92.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A12" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="16">
+        <v>182222</v>
+      </c>
+      <c r="C12" s="16">
+        <v>107.7</v>
+      </c>
+      <c r="D12" s="18">
+        <v>390403.9</v>
+      </c>
+      <c r="E12" s="18">
+        <v>112.5</v>
+      </c>
+      <c r="F12" s="22">
+        <v>651532.19999999995</v>
+      </c>
+      <c r="G12" s="22">
+        <v>120.3</v>
+      </c>
+      <c r="H12" s="2">
+        <v>1237634.8999999999</v>
+      </c>
+      <c r="I12" s="2">
+        <v>166.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="16">
+        <v>929393.3</v>
+      </c>
+      <c r="C13" s="16">
+        <v>127.3</v>
+      </c>
+      <c r="D13" s="18">
+        <v>1496559.6</v>
+      </c>
+      <c r="E13" s="18">
+        <v>93</v>
+      </c>
+      <c r="F13" s="22">
+        <v>2265438.5</v>
+      </c>
+      <c r="G13" s="22">
+        <v>89.7</v>
+      </c>
+      <c r="H13" s="2">
+        <v>2948791.9</v>
+      </c>
+      <c r="I13" s="2">
+        <v>87.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="16">
+        <v>12902990.1</v>
+      </c>
+      <c r="C14" s="16">
+        <v>144.6</v>
+      </c>
+      <c r="D14" s="18">
+        <v>26353728.100000001</v>
+      </c>
+      <c r="E14" s="18">
+        <v>117.3</v>
+      </c>
+      <c r="F14" s="22">
+        <v>43280245.5</v>
+      </c>
+      <c r="G14" s="22">
+        <v>116.2</v>
+      </c>
+      <c r="H14" s="2">
+        <v>61870693.299999997</v>
+      </c>
+      <c r="I14" s="2">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="16">
+        <v>174226.8</v>
+      </c>
+      <c r="C15" s="16">
+        <v>97.7</v>
+      </c>
+      <c r="D15" s="18">
+        <v>400078.7</v>
+      </c>
+      <c r="E15" s="18">
+        <v>111.2</v>
+      </c>
+      <c r="F15" s="22">
+        <v>605418.6</v>
+      </c>
+      <c r="G15" s="22">
+        <v>114.2</v>
+      </c>
+      <c r="H15" s="2">
+        <v>934349.1</v>
+      </c>
+      <c r="I15" s="2">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A16" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="16">
+        <v>429934.8</v>
+      </c>
+      <c r="C16" s="16">
+        <v>38.9</v>
+      </c>
+      <c r="D16" s="18">
+        <v>1316148.6000000001</v>
+      </c>
+      <c r="E16" s="18">
+        <v>81.7</v>
+      </c>
+      <c r="F16" s="22">
+        <v>2203163.1</v>
+      </c>
+      <c r="G16" s="22">
+        <v>104</v>
+      </c>
+      <c r="H16" s="2">
+        <v>3255001.6</v>
+      </c>
+      <c r="I16" s="2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A17" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="16">
+        <v>1023376.5</v>
+      </c>
+      <c r="C17" s="16">
+        <v>226.8</v>
+      </c>
+      <c r="D17" s="18">
+        <v>1588572.9</v>
+      </c>
+      <c r="E17" s="18">
+        <v>126</v>
+      </c>
+      <c r="F17" s="22">
+        <v>2181598.1</v>
+      </c>
+      <c r="G17" s="22">
+        <v>99</v>
+      </c>
+      <c r="H17" s="2">
+        <v>2955640.9</v>
+      </c>
+      <c r="I17" s="2">
+        <v>90.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A18" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="16">
+        <v>840975.9</v>
+      </c>
+      <c r="C18" s="16">
+        <v>100.6</v>
+      </c>
+      <c r="D18" s="18">
+        <v>2133666.9</v>
+      </c>
+      <c r="E18" s="18">
+        <v>131.1</v>
+      </c>
+      <c r="F18" s="22">
+        <v>3134170.1</v>
+      </c>
+      <c r="G18" s="22">
+        <v>120.1</v>
+      </c>
+      <c r="H18" s="2">
+        <v>4424903.2</v>
+      </c>
+      <c r="I18" s="2">
+        <v>116.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A19" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="16">
+        <v>6973467.5</v>
+      </c>
+      <c r="C19" s="16">
+        <v>86.5</v>
+      </c>
+      <c r="D19" s="18">
+        <v>14824817.6</v>
+      </c>
+      <c r="E19" s="18">
+        <v>102.8</v>
+      </c>
+      <c r="F19" s="22">
+        <v>24862734.300000001</v>
+      </c>
+      <c r="G19" s="22">
+        <v>116.9</v>
+      </c>
+      <c r="H19" s="2">
+        <v>35444051.100000001</v>
+      </c>
+      <c r="I19" s="2">
+        <v>123.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A20" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="16">
+        <v>3163646.3</v>
+      </c>
+      <c r="C20" s="16">
+        <v>55.9</v>
+      </c>
+      <c r="D20" s="18">
+        <v>7636810.2999999998</v>
+      </c>
+      <c r="E20" s="18">
+        <v>76.5</v>
+      </c>
+      <c r="F20" s="22">
+        <v>12809372.199999999</v>
+      </c>
+      <c r="G20" s="22">
+        <v>96.7</v>
+      </c>
+      <c r="H20" s="2">
+        <v>19062508.699999999</v>
+      </c>
+      <c r="I20" s="2">
+        <v>114.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A21" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="16">
+        <v>3076364.6</v>
+      </c>
+      <c r="C21" s="16">
+        <v>115.6</v>
+      </c>
+      <c r="D21" s="18">
+        <v>6855170.0999999996</v>
+      </c>
+      <c r="E21" s="18">
+        <v>124.7</v>
+      </c>
+      <c r="F21" s="22">
+        <v>10849658</v>
+      </c>
+      <c r="G21" s="22">
+        <v>116.5</v>
+      </c>
+      <c r="H21" s="2">
+        <v>15380473.6</v>
+      </c>
+      <c r="I21" s="2">
+        <v>117.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A22" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="16">
+        <v>1368230.1</v>
+      </c>
+      <c r="C22" s="16">
+        <v>85.1</v>
+      </c>
+      <c r="D22" s="18">
+        <v>2943621.2</v>
+      </c>
+      <c r="E22" s="18">
+        <v>84.1</v>
+      </c>
+      <c r="F22" s="22">
+        <v>4660068.0999999996</v>
+      </c>
+      <c r="G22" s="22">
+        <v>86.7</v>
+      </c>
+      <c r="H22" s="2">
+        <v>6415057.4000000004</v>
+      </c>
+      <c r="I22" s="2">
+        <v>89.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="33.75">
+      <c r="A23" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="16">
+        <v>421828.4</v>
+      </c>
+      <c r="C23" s="16">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="D23" s="18">
+        <v>957653.8</v>
+      </c>
+      <c r="E23" s="18">
+        <v>189.9</v>
+      </c>
+      <c r="F23" s="22">
+        <v>1650145.7</v>
+      </c>
+      <c r="G23" s="22">
+        <v>219.2</v>
+      </c>
+      <c r="H23" s="2">
+        <v>2272684</v>
+      </c>
+      <c r="I23" s="2">
+        <v>217.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A24" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="16">
+        <v>500936</v>
+      </c>
+      <c r="C24" s="16">
+        <v>93.1</v>
+      </c>
+      <c r="D24" s="18">
+        <v>1206501.2</v>
+      </c>
+      <c r="E24" s="18">
+        <v>115.3</v>
+      </c>
+      <c r="F24" s="22">
+        <v>1818760.9</v>
+      </c>
+      <c r="G24" s="22">
+        <v>117.1</v>
+      </c>
+      <c r="H24" s="2">
+        <v>2697609.9</v>
+      </c>
+      <c r="I24" s="2">
+        <v>131.80000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A25" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="16">
+        <v>1170373.3</v>
+      </c>
+      <c r="C25" s="16">
+        <v>110.1</v>
+      </c>
+      <c r="D25" s="18">
+        <v>2455769.1</v>
+      </c>
+      <c r="E25" s="18">
+        <v>111.3</v>
+      </c>
+      <c r="F25" s="22">
+        <v>3630675.3</v>
+      </c>
+      <c r="G25" s="22">
+        <v>114.2</v>
+      </c>
+      <c r="H25" s="2">
+        <v>4941456.2</v>
+      </c>
+      <c r="I25" s="2">
+        <v>114.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="16">
+        <v>3763728.9</v>
+      </c>
+      <c r="C26" s="16">
+        <v>108.9</v>
+      </c>
+      <c r="D26" s="18">
+        <v>7706620.5</v>
+      </c>
+      <c r="E26" s="18">
+        <v>116.3</v>
+      </c>
+      <c r="F26" s="22">
+        <v>11954629.800000001</v>
+      </c>
+      <c r="G26" s="22">
+        <v>119.1</v>
+      </c>
+      <c r="H26" s="2">
+        <v>16650348.1</v>
+      </c>
+      <c r="I26" s="2">
+        <v>118.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="16">
+        <v>414770.4</v>
+      </c>
+      <c r="C27" s="16">
+        <v>169.4</v>
+      </c>
+      <c r="D27" s="18">
+        <v>722861.7</v>
+      </c>
+      <c r="E27" s="18">
+        <v>127.3</v>
+      </c>
+      <c r="F27" s="22">
+        <v>1022435.1</v>
+      </c>
+      <c r="G27" s="22">
+        <v>109.8</v>
+      </c>
+      <c r="H27" s="2">
+        <v>1337808.3</v>
+      </c>
+      <c r="I27" s="2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A28" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="19">
+        <v>6507656.2999999998</v>
+      </c>
+      <c r="C28" s="19">
+        <v>890.8</v>
+      </c>
+      <c r="D28" s="20">
+        <v>14220959</v>
+      </c>
+      <c r="E28" s="20">
+        <v>677.7</v>
+      </c>
+      <c r="F28" s="23">
+        <v>20277514.800000001</v>
+      </c>
+      <c r="G28" s="23">
+        <v>556.6</v>
+      </c>
+      <c r="H28" s="3">
+        <v>27106720</v>
+      </c>
+      <c r="I28" s="3">
+        <v>525.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A29" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:I3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="48.140625" customWidth="1"/>
+    <col min="2" max="9" width="12" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="56"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="15.75">
+      <c r="A1" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="46" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="71"/>
+      <c r="D3" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="E3" s="71"/>
+      <c r="F3" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" s="71"/>
+      <c r="H3" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" s="73"/>
+    </row>
+    <row r="4" spans="1:9" ht="122.25" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="8">
+        <v>161523.29999999999</v>
+      </c>
+      <c r="C5" s="8">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="D5" s="8">
+        <v>289680.5</v>
+      </c>
+      <c r="E5" s="8">
+        <v>112.1</v>
+      </c>
+      <c r="F5" s="1">
+        <v>659238.1</v>
+      </c>
+      <c r="G5" s="1">
+        <v>96.1</v>
+      </c>
+      <c r="H5" s="2">
+        <v>993171.9</v>
+      </c>
+      <c r="I5" s="2">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="33.75">
+      <c r="A6" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="8">
+        <v>126563</v>
+      </c>
+      <c r="C6" s="8">
+        <v>234</v>
+      </c>
+      <c r="D6" s="8">
+        <v>184425.2</v>
+      </c>
+      <c r="E6" s="8">
+        <v>100.8</v>
+      </c>
+      <c r="F6" s="2">
+        <v>245178.9</v>
+      </c>
+      <c r="G6" s="2">
+        <v>78</v>
+      </c>
+      <c r="H6" s="2">
+        <v>308353.09999999998</v>
+      </c>
+      <c r="I6" s="2">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A7" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="8">
+        <v>18960</v>
+      </c>
+      <c r="C7" s="8">
+        <v>164.6</v>
+      </c>
+      <c r="D7" s="8">
+        <v>116926</v>
+      </c>
+      <c r="E7" s="8">
+        <v>131.6</v>
+      </c>
+      <c r="F7" s="2">
+        <v>264835</v>
+      </c>
+      <c r="G7" s="2">
+        <v>130.6</v>
+      </c>
+      <c r="H7" s="2">
+        <v>351940</v>
+      </c>
+      <c r="I7" s="2">
+        <v>122.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="8">
+        <v>3244422.4</v>
+      </c>
+      <c r="C8" s="8">
+        <v>418.3</v>
+      </c>
+      <c r="D8" s="8">
+        <v>7107000.4000000004</v>
+      </c>
+      <c r="E8" s="8">
+        <v>376.9</v>
+      </c>
+      <c r="F8" s="2">
+        <v>12134340.5</v>
+      </c>
+      <c r="G8" s="2">
+        <v>388.8</v>
+      </c>
+      <c r="H8" s="2">
+        <v>16002712.6</v>
+      </c>
+      <c r="I8" s="2">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A9" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="8">
+        <v>351060.9</v>
+      </c>
+      <c r="C9" s="8">
+        <v>122</v>
+      </c>
+      <c r="D9" s="8">
+        <v>587671.69999999995</v>
+      </c>
+      <c r="E9" s="8">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="F9" s="2">
+        <v>875470.3</v>
+      </c>
+      <c r="G9" s="2">
+        <v>132.6</v>
+      </c>
+      <c r="H9" s="2">
+        <v>1425473.8</v>
+      </c>
+      <c r="I9" s="2">
+        <v>66.099999999999994</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A10" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="8">
+        <v>4500</v>
+      </c>
+      <c r="C10" s="8">
+        <v>17</v>
+      </c>
+      <c r="D10" s="8">
+        <v>9000</v>
+      </c>
+      <c r="E10" s="8">
+        <v>23.2</v>
+      </c>
+      <c r="F10" s="2">
+        <v>13500</v>
+      </c>
+      <c r="G10" s="2">
+        <v>33.9</v>
+      </c>
+      <c r="H10" s="2">
+        <v>20000</v>
+      </c>
+      <c r="I10" s="2">
+        <v>50.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A11" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="8">
+        <v>9956005.4000000004</v>
+      </c>
+      <c r="C11" s="8">
+        <v>112.1</v>
+      </c>
+      <c r="D11" s="8">
+        <v>19925891.800000001</v>
+      </c>
+      <c r="E11" s="8">
+        <v>113.3</v>
+      </c>
+      <c r="F11" s="2">
+        <v>32114047.800000001</v>
+      </c>
+      <c r="G11" s="2">
+        <v>122</v>
+      </c>
+      <c r="H11" s="2">
+        <v>48406212.399999999</v>
+      </c>
+      <c r="I11" s="2">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A12" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="8">
+        <v>158152.20000000001</v>
+      </c>
+      <c r="C12" s="8">
+        <v>102.1</v>
+      </c>
+      <c r="D12" s="8">
+        <v>324331.90000000002</v>
+      </c>
+      <c r="E12" s="8">
+        <v>100.1</v>
+      </c>
+      <c r="F12" s="2">
+        <v>506149.5</v>
+      </c>
+      <c r="G12" s="2">
+        <v>101.7</v>
+      </c>
+      <c r="H12" s="2">
+        <v>693633.5</v>
+      </c>
+      <c r="I12" s="2">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="8">
+        <v>663363.80000000005</v>
+      </c>
+      <c r="C13" s="8">
+        <v>98.7</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1453012.6</v>
+      </c>
+      <c r="E13" s="8">
+        <v>120.2</v>
+      </c>
+      <c r="F13" s="2">
+        <v>2254181.1</v>
+      </c>
+      <c r="G13" s="2">
+        <v>128.4</v>
+      </c>
+      <c r="H13" s="2">
+        <v>2971705.1</v>
+      </c>
+      <c r="I13" s="2">
+        <v>130.30000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="8">
+        <v>8102950.7999999998</v>
+      </c>
+      <c r="C14" s="8">
+        <v>231.6</v>
+      </c>
+      <c r="D14" s="8">
+        <v>20294503.800000001</v>
+      </c>
+      <c r="E14" s="8">
+        <v>248.9</v>
+      </c>
+      <c r="F14" s="2">
+        <v>33220811</v>
+      </c>
+      <c r="G14" s="2">
+        <v>162.80000000000001</v>
+      </c>
+      <c r="H14" s="2">
+        <v>51002911.399999999</v>
+      </c>
+      <c r="I14" s="2">
+        <v>143.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="8">
+        <v>161923.20000000001</v>
+      </c>
+      <c r="C15" s="8">
+        <v>94.5</v>
+      </c>
+      <c r="D15" s="8">
+        <v>324891.3</v>
+      </c>
+      <c r="E15" s="8">
+        <v>92.6</v>
+      </c>
+      <c r="F15" s="2">
+        <v>473121.3</v>
+      </c>
+      <c r="G15" s="2">
+        <v>87.6</v>
+      </c>
+      <c r="H15" s="2">
+        <v>720252.7</v>
+      </c>
+      <c r="I15" s="2">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A16" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="8">
+        <v>1082568.8999999999</v>
+      </c>
+      <c r="C16" s="8">
+        <v>178.5</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1579385.9</v>
+      </c>
+      <c r="E16" s="8">
+        <v>103.1</v>
+      </c>
+      <c r="F16" s="2">
+        <v>2081105.1</v>
+      </c>
+      <c r="G16" s="2">
+        <v>78.3</v>
+      </c>
+      <c r="H16" s="2">
+        <v>2756032.2</v>
+      </c>
+      <c r="I16" s="2">
+        <v>72.900000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A17" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="8">
+        <v>409897.2</v>
+      </c>
+      <c r="C17" s="8">
+        <v>112.2</v>
+      </c>
+      <c r="D17" s="8">
+        <v>1138821.3999999999</v>
+      </c>
+      <c r="E17" s="8">
+        <v>150.1</v>
+      </c>
+      <c r="F17" s="2">
+        <v>1964808.6</v>
+      </c>
+      <c r="G17" s="2">
+        <v>155.5</v>
+      </c>
+      <c r="H17" s="2">
+        <v>2898116.8</v>
+      </c>
+      <c r="I17" s="2">
+        <v>157.19999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A18" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="8">
+        <v>759210</v>
+      </c>
+      <c r="C18" s="8">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="D18" s="8">
+        <v>1470416.3</v>
+      </c>
+      <c r="E18" s="8">
+        <v>121.8</v>
+      </c>
+      <c r="F18" s="2">
+        <v>2328472.5</v>
+      </c>
+      <c r="G18" s="2">
+        <v>104</v>
+      </c>
+      <c r="H18" s="2">
+        <v>3352680.4</v>
+      </c>
+      <c r="I18" s="2">
+        <v>95.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A19" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="8">
+        <v>7985221.7000000002</v>
+      </c>
+      <c r="C19" s="8">
+        <v>112.9</v>
+      </c>
+      <c r="D19" s="8">
+        <v>14247262.5</v>
+      </c>
+      <c r="E19" s="8">
+        <v>102</v>
+      </c>
+      <c r="F19" s="2">
+        <v>20968963.800000001</v>
+      </c>
+      <c r="G19" s="2">
+        <v>93</v>
+      </c>
+      <c r="H19" s="2">
+        <v>28316794.800000001</v>
+      </c>
+      <c r="I19" s="2">
+        <v>84.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A20" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="8">
+        <v>5137366.4000000004</v>
+      </c>
+      <c r="C20" s="8">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="D20" s="8">
+        <v>9013803.1999999993</v>
+      </c>
+      <c r="E20" s="8">
+        <v>133.9</v>
+      </c>
+      <c r="F20" s="2">
+        <v>11813391.1</v>
+      </c>
+      <c r="G20" s="2">
+        <v>96.6</v>
+      </c>
+      <c r="H20" s="2">
+        <v>14799115.1</v>
+      </c>
+      <c r="I20" s="2">
+        <v>64.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="8">
+        <v>2416737.1</v>
+      </c>
+      <c r="C21" s="8">
+        <v>114.8</v>
+      </c>
+      <c r="D21" s="8">
+        <v>4965708.7</v>
+      </c>
+      <c r="E21" s="8">
+        <v>103.8</v>
+      </c>
+      <c r="F21" s="2">
+        <v>8305235.2000000002</v>
+      </c>
+      <c r="G21" s="2">
+        <v>112.4</v>
+      </c>
+      <c r="H21" s="2">
+        <v>11555950.4</v>
+      </c>
+      <c r="I21" s="2">
+        <v>119.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A22" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="8">
+        <v>1460100.7</v>
+      </c>
+      <c r="C22" s="8">
+        <v>72.3</v>
+      </c>
+      <c r="D22" s="8">
+        <v>3162051.9</v>
+      </c>
+      <c r="E22" s="8">
+        <v>92</v>
+      </c>
+      <c r="F22" s="2">
+        <v>4793426.8</v>
+      </c>
+      <c r="G22" s="2">
+        <v>85.8</v>
+      </c>
+      <c r="H22" s="2">
+        <v>6361286.0999999996</v>
+      </c>
+      <c r="I22" s="2">
+        <v>86.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A23" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="8">
+        <v>241380</v>
+      </c>
+      <c r="C23" s="8">
+        <v>89.3</v>
+      </c>
+      <c r="D23" s="8">
+        <v>455583.3</v>
+      </c>
+      <c r="E23" s="8">
+        <v>91.1</v>
+      </c>
+      <c r="F23" s="2">
+        <v>671634.7</v>
+      </c>
+      <c r="G23" s="2">
+        <v>89.2</v>
+      </c>
+      <c r="H23" s="2">
+        <v>926882.7</v>
+      </c>
+      <c r="I23" s="2">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="8">
+        <v>491379.3</v>
+      </c>
+      <c r="C24" s="8">
+        <v>93.6</v>
+      </c>
+      <c r="D24" s="8">
+        <v>977747.1</v>
+      </c>
+      <c r="E24" s="8">
+        <v>87.1</v>
+      </c>
+      <c r="F24" s="2">
+        <v>1463613.9</v>
+      </c>
+      <c r="G24" s="2">
+        <v>89.3</v>
+      </c>
+      <c r="H24" s="2">
+        <v>1939318.4</v>
+      </c>
+      <c r="I24" s="2">
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A25" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="8">
+        <v>971069.3</v>
+      </c>
+      <c r="C25" s="8">
+        <v>86.3</v>
+      </c>
+      <c r="D25" s="8">
+        <v>2061666</v>
+      </c>
+      <c r="E25" s="8">
+        <v>91.1</v>
+      </c>
+      <c r="F25" s="2">
+        <v>2996747.5</v>
+      </c>
+      <c r="G25" s="2">
+        <v>90</v>
+      </c>
+      <c r="H25" s="2">
+        <v>4101820.8</v>
+      </c>
+      <c r="I25" s="2">
+        <v>88.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A26" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="8">
+        <v>3157320.4</v>
+      </c>
+      <c r="C26" s="8">
+        <v>89.7</v>
+      </c>
+      <c r="D26" s="8">
+        <v>6195011</v>
+      </c>
+      <c r="E26" s="8">
+        <v>89.1</v>
+      </c>
+      <c r="F26" s="2">
+        <v>9457585.5</v>
+      </c>
+      <c r="G26" s="2">
+        <v>92.2</v>
+      </c>
+      <c r="H26" s="2">
+        <v>13331855.4</v>
+      </c>
+      <c r="I26" s="2">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="2">
+        <v>222352.7</v>
+      </c>
+      <c r="C27" s="2">
+        <v>47.4</v>
+      </c>
+      <c r="D27" s="2">
+        <v>512828.8</v>
+      </c>
+      <c r="E27" s="2">
+        <v>72.5</v>
+      </c>
+      <c r="F27" s="2">
+        <v>830974.2</v>
+      </c>
+      <c r="G27" s="2">
+        <v>87.6</v>
+      </c>
+      <c r="H27" s="2">
+        <v>1184929.5</v>
+      </c>
+      <c r="I27" s="2">
+        <v>94.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A28" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="3">
+        <v>663499.19999999995</v>
+      </c>
+      <c r="C28" s="3">
+        <v>86.3</v>
+      </c>
+      <c r="D28" s="3">
+        <v>1895499.2</v>
+      </c>
+      <c r="E28" s="3">
+        <v>159.9</v>
+      </c>
+      <c r="F28" s="3">
+        <v>3250090.9</v>
+      </c>
+      <c r="G28" s="3">
+        <v>198.4</v>
+      </c>
+      <c r="H28" s="3">
+        <v>4569786.2</v>
+      </c>
+      <c r="I28" s="3">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="11.85" customHeight="1">
+      <c r="A29" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+    </row>
+    <row r="30" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A30" s="5"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="5"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:I3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="39.140625" customWidth="1"/>
+    <col min="2" max="9" width="12.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="15.75">
+      <c r="A1" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="46" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="4" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="71"/>
+      <c r="D3" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="E3" s="71"/>
+      <c r="F3" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" s="71"/>
+      <c r="H3" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" s="73"/>
+    </row>
+    <row r="4" spans="1:9" s="4" customFormat="1" ht="123.75" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="8">
+        <v>86685.8</v>
+      </c>
+      <c r="C5" s="8">
+        <v>226.5</v>
+      </c>
+      <c r="D5" s="8">
+        <v>225066.1</v>
+      </c>
+      <c r="E5" s="8">
+        <v>265.7</v>
+      </c>
+      <c r="F5" s="8">
+        <v>601952.9</v>
+      </c>
+      <c r="G5" s="8">
+        <v>422</v>
+      </c>
+      <c r="H5" s="1">
+        <v>838890.2</v>
+      </c>
+      <c r="I5" s="1">
+        <v>202.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="45">
+      <c r="A6" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="8">
+        <v>46956</v>
+      </c>
+      <c r="C6" s="8">
+        <v>217</v>
+      </c>
+      <c r="D6" s="8">
+        <v>159385.20000000001</v>
+      </c>
+      <c r="E6" s="8">
+        <v>229.3</v>
+      </c>
+      <c r="F6" s="8">
+        <v>275861.8</v>
+      </c>
+      <c r="G6" s="8">
+        <v>231.6</v>
+      </c>
+      <c r="H6" s="2">
+        <v>398977.6</v>
+      </c>
+      <c r="I6" s="2">
+        <v>232.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="8">
+        <v>9996</v>
+      </c>
+      <c r="C7" s="8">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="D7" s="8">
+        <v>77379</v>
+      </c>
+      <c r="E7" s="8">
+        <v>98.1</v>
+      </c>
+      <c r="F7" s="8">
+        <v>177890</v>
+      </c>
+      <c r="G7" s="8">
+        <v>101.3</v>
+      </c>
+      <c r="H7" s="2">
+        <v>254548</v>
+      </c>
+      <c r="I7" s="2">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="4" customFormat="1" ht="33.75">
+      <c r="A8" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="8">
+        <v>673358</v>
+      </c>
+      <c r="C8" s="8">
+        <v>60.5</v>
+      </c>
+      <c r="D8" s="8">
+        <v>1642733</v>
+      </c>
+      <c r="E8" s="8">
+        <v>78.2</v>
+      </c>
+      <c r="F8" s="8">
+        <v>2737576.2</v>
+      </c>
+      <c r="G8" s="8">
+        <v>92.7</v>
+      </c>
+      <c r="H8" s="2">
+        <v>4181116.9</v>
+      </c>
+      <c r="I8" s="2">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A9" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="8">
+        <v>249718.6</v>
+      </c>
+      <c r="C9" s="8">
+        <v>89.5</v>
+      </c>
+      <c r="D9" s="8">
+        <v>399436.7</v>
+      </c>
+      <c r="E9" s="8">
+        <v>82</v>
+      </c>
+      <c r="F9" s="8">
+        <v>579144.1</v>
+      </c>
+      <c r="G9" s="8">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="H9" s="2">
+        <v>1908752.4</v>
+      </c>
+      <c r="I9" s="2">
+        <v>190.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="8">
+        <v>22982.1</v>
+      </c>
+      <c r="C10" s="8">
+        <v>158.19999999999999</v>
+      </c>
+      <c r="D10" s="8">
+        <v>33842.1</v>
+      </c>
+      <c r="E10" s="8">
+        <v>102.4</v>
+      </c>
+      <c r="F10" s="8">
+        <v>34932.1</v>
+      </c>
+      <c r="G10" s="8">
+        <v>63.9</v>
+      </c>
+      <c r="H10" s="2">
+        <v>34932.1</v>
+      </c>
+      <c r="I10" s="2">
+        <v>41.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="8">
+        <v>8763500.9000000004</v>
+      </c>
+      <c r="C11" s="8">
+        <v>121.9</v>
+      </c>
+      <c r="D11" s="8">
+        <v>17346611.399999999</v>
+      </c>
+      <c r="E11" s="8">
+        <v>110</v>
+      </c>
+      <c r="F11" s="8">
+        <v>25935249.300000001</v>
+      </c>
+      <c r="G11" s="8">
+        <v>104.4</v>
+      </c>
+      <c r="H11" s="2">
+        <v>35324628</v>
+      </c>
+      <c r="I11" s="2">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A12" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="8">
+        <v>137544.1</v>
+      </c>
+      <c r="C12" s="8">
+        <v>59.7</v>
+      </c>
+      <c r="D12" s="8">
+        <v>287854.40000000002</v>
+      </c>
+      <c r="E12" s="8">
+        <v>71.8</v>
+      </c>
+      <c r="F12" s="8">
+        <v>442147.5</v>
+      </c>
+      <c r="G12" s="8">
+        <v>81.7</v>
+      </c>
+      <c r="H12" s="2">
+        <v>595686.6</v>
+      </c>
+      <c r="I12" s="2">
+        <v>87.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="8">
+        <v>583318.80000000005</v>
+      </c>
+      <c r="C13" s="8">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1053354.3999999999</v>
+      </c>
+      <c r="E13" s="8">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="F13" s="8">
+        <v>1539448.6</v>
+      </c>
+      <c r="G13" s="8">
+        <v>135.5</v>
+      </c>
+      <c r="H13" s="2">
+        <v>2020144.7</v>
+      </c>
+      <c r="I13" s="2">
+        <v>123.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="4" customFormat="1" ht="33.75">
+      <c r="A14" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="8">
+        <v>3037680.2</v>
+      </c>
+      <c r="C14" s="8">
+        <v>55.7</v>
+      </c>
+      <c r="D14" s="8">
+        <v>7103733.5</v>
+      </c>
+      <c r="E14" s="8">
+        <v>57.7</v>
+      </c>
+      <c r="F14" s="8">
+        <v>17900314.199999999</v>
+      </c>
+      <c r="G14" s="8">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="H14" s="2">
+        <v>31513839.100000001</v>
+      </c>
+      <c r="I14" s="2">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A15" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="8">
+        <v>148736</v>
+      </c>
+      <c r="C15" s="8">
+        <v>104.1</v>
+      </c>
+      <c r="D15" s="8">
+        <v>305615.5</v>
+      </c>
+      <c r="E15" s="8">
+        <v>101.1</v>
+      </c>
+      <c r="F15" s="8">
+        <v>473823.8</v>
+      </c>
+      <c r="G15" s="8">
+        <v>106.8</v>
+      </c>
+      <c r="H15" s="2">
+        <v>650846.19999999995</v>
+      </c>
+      <c r="I15" s="2">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A16" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="8">
+        <v>526578.5</v>
+      </c>
+      <c r="C16" s="8">
+        <v>295.60000000000002</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1334672.8999999999</v>
+      </c>
+      <c r="E16" s="8">
+        <v>204.9</v>
+      </c>
+      <c r="F16" s="8">
+        <v>2331016.2000000002</v>
+      </c>
+      <c r="G16" s="8">
+        <v>203.7</v>
+      </c>
+      <c r="H16" s="2">
+        <v>3348664.4</v>
+      </c>
+      <c r="I16" s="2">
+        <v>194.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A17" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="8">
+        <v>317053.7</v>
+      </c>
+      <c r="C17" s="8">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="D17" s="8">
+        <v>660976.5</v>
+      </c>
+      <c r="E17" s="8">
+        <v>113.3</v>
+      </c>
+      <c r="F17" s="8">
+        <v>1108216.7</v>
+      </c>
+      <c r="G17" s="8">
+        <v>121</v>
+      </c>
+      <c r="H17" s="2">
+        <v>1632620.6</v>
+      </c>
+      <c r="I17" s="2">
+        <v>125.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="8">
+        <v>488941.8</v>
+      </c>
+      <c r="C18" s="8">
+        <v>124.3</v>
+      </c>
+      <c r="D18" s="8">
+        <v>1051574.8</v>
+      </c>
+      <c r="E18" s="8">
+        <v>102.2</v>
+      </c>
+      <c r="F18" s="8">
+        <v>1963736.9</v>
+      </c>
+      <c r="G18" s="8">
+        <v>119.2</v>
+      </c>
+      <c r="H18" s="2">
+        <v>3104415.3</v>
+      </c>
+      <c r="I18" s="2">
+        <v>129.69999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A19" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="8">
+        <v>6137552</v>
+      </c>
+      <c r="C19" s="8">
+        <v>105.1</v>
+      </c>
+      <c r="D19" s="8">
+        <v>12162176.1</v>
+      </c>
+      <c r="E19" s="8">
+        <v>99.8</v>
+      </c>
+      <c r="F19" s="8">
+        <v>19784128.5</v>
+      </c>
+      <c r="G19" s="8">
+        <v>105</v>
+      </c>
+      <c r="H19" s="2">
+        <v>29590948.100000001</v>
+      </c>
+      <c r="I19" s="2">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="8">
+        <v>3028184.2</v>
+      </c>
+      <c r="C20" s="8">
+        <v>72.5</v>
+      </c>
+      <c r="D20" s="8">
+        <v>5862688.0999999996</v>
+      </c>
+      <c r="E20" s="8">
+        <v>73.2</v>
+      </c>
+      <c r="F20" s="8">
+        <v>10724430.300000001</v>
+      </c>
+      <c r="G20" s="8">
+        <v>85.1</v>
+      </c>
+      <c r="H20" s="2">
+        <v>20395609.899999999</v>
+      </c>
+      <c r="I20" s="2">
+        <v>117.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="8">
+        <v>1827082.2</v>
+      </c>
+      <c r="C21" s="8">
+        <v>96.2</v>
+      </c>
+      <c r="D21" s="8">
+        <v>4167309.5</v>
+      </c>
+      <c r="E21" s="8">
+        <v>107.1</v>
+      </c>
+      <c r="F21" s="8">
+        <v>6483560.4000000004</v>
+      </c>
+      <c r="G21" s="8">
+        <v>112.2</v>
+      </c>
+      <c r="H21" s="2">
+        <v>8555263.3000000007</v>
+      </c>
+      <c r="I21" s="2">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="4" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A22" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="8">
+        <v>1753496.5</v>
+      </c>
+      <c r="C22" s="8">
+        <v>254.1</v>
+      </c>
+      <c r="D22" s="8">
+        <v>2994613.1</v>
+      </c>
+      <c r="E22" s="8">
+        <v>150.30000000000001</v>
+      </c>
+      <c r="F22" s="8">
+        <v>4898552.8</v>
+      </c>
+      <c r="G22" s="8">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="H22" s="2">
+        <v>6499885.5999999996</v>
+      </c>
+      <c r="I22" s="2">
+        <v>131.69999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="4" customFormat="1" ht="45">
+      <c r="A23" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="8">
+        <v>234534.3</v>
+      </c>
+      <c r="C23" s="8">
+        <v>150.5</v>
+      </c>
+      <c r="D23" s="8">
+        <v>435781.2</v>
+      </c>
+      <c r="E23" s="8">
+        <v>93.7</v>
+      </c>
+      <c r="F23" s="8">
+        <v>660740.30000000005</v>
+      </c>
+      <c r="G23" s="8">
+        <v>82.7</v>
+      </c>
+      <c r="H23" s="2">
+        <v>937791.4</v>
+      </c>
+      <c r="I23" s="2">
+        <v>76.400000000000006</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A24" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="8">
+        <v>4998321.7</v>
+      </c>
+      <c r="C24" s="8">
+        <v>141.19999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A25" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="8">
+        <v>381120.7</v>
+      </c>
+      <c r="C25" s="8">
+        <v>140.4</v>
+      </c>
+      <c r="D25" s="8">
+        <v>815382.9</v>
+      </c>
+      <c r="E25" s="8">
+        <v>131.9</v>
+      </c>
+      <c r="F25" s="8">
+        <v>1221331.3999999999</v>
+      </c>
+      <c r="G25" s="8">
+        <v>109.9</v>
+      </c>
+      <c r="H25" s="2">
+        <v>1613142.8</v>
+      </c>
+      <c r="I25" s="2">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A26" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="8">
+        <v>816490.2</v>
+      </c>
+      <c r="C26" s="8">
+        <v>105.4</v>
+      </c>
+      <c r="D26" s="8">
+        <v>1643158.1</v>
+      </c>
+      <c r="E26" s="8">
+        <v>102.6</v>
+      </c>
+      <c r="F26" s="8">
+        <v>2480466.5</v>
+      </c>
+      <c r="G26" s="8">
+        <v>97.4</v>
+      </c>
+      <c r="H26" s="2">
+        <v>3543310.3</v>
+      </c>
+      <c r="I26" s="2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="8">
+        <v>20.2</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="8">
+        <v>20.2</v>
+      </c>
+      <c r="E27" s="8">
+        <v>98.6</v>
+      </c>
+      <c r="F27" s="8">
+        <v>20.2</v>
+      </c>
+      <c r="G27" s="8">
+        <v>47</v>
+      </c>
+      <c r="H27" s="2">
+        <v>20.2</v>
+      </c>
+      <c r="I27" s="2">
+        <v>29.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A28" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="8">
+        <v>2555456.5</v>
+      </c>
+      <c r="C28" s="8">
+        <v>152</v>
+      </c>
+      <c r="D28" s="8">
+        <v>5046817.9000000004</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F28" s="8">
+        <v>7642978.0999999996</v>
+      </c>
+      <c r="G28" s="8">
+        <v>122.8</v>
+      </c>
+      <c r="H28" s="2">
+        <v>10547018.1</v>
+      </c>
+      <c r="I28" s="2">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="4" customFormat="1" ht="22.5">
+      <c r="A29" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="8">
+        <v>407092.4</v>
+      </c>
+      <c r="C29" s="8">
+        <v>334.9</v>
+      </c>
+      <c r="D29" s="8">
+        <v>616313.19999999995</v>
+      </c>
+      <c r="E29" s="8">
+        <v>117.5</v>
+      </c>
+      <c r="F29" s="8">
+        <v>832447.6</v>
+      </c>
+      <c r="G29" s="8">
+        <v>86.3</v>
+      </c>
+      <c r="H29" s="2">
+        <v>1110900.6000000001</v>
+      </c>
+      <c r="I29" s="2">
+        <v>77.400000000000006</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A30" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="3">
+        <v>667541.6</v>
+      </c>
+      <c r="C30" s="3">
+        <v>103.5</v>
+      </c>
+      <c r="D30" s="3">
+        <v>1032745.7</v>
+      </c>
+      <c r="E30" s="3">
+        <v>85.7</v>
+      </c>
+      <c r="F30" s="3">
+        <v>1437016.4</v>
+      </c>
+      <c r="G30" s="3">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="H30" s="3">
+        <v>1936424.9</v>
+      </c>
+      <c r="I30" s="3">
+        <v>75.900000000000006</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:L30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:I3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.5703125" style="32" customWidth="1"/>
+    <col min="2" max="9" width="12.7109375" style="32" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="63"/>
+    <col min="11" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="15.75">
+      <c r="A1" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="46" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="4" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="71"/>
+      <c r="D3" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="E3" s="71"/>
+      <c r="F3" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" s="71"/>
+      <c r="H3" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" s="73"/>
+      <c r="J3" s="6"/>
+    </row>
+    <row r="4" spans="1:12" s="4" customFormat="1" ht="126" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J4" s="6"/>
+    </row>
+    <row r="5" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="8">
+        <v>35238.699999999997</v>
+      </c>
+      <c r="C5" s="8">
+        <v>32</v>
+      </c>
+      <c r="D5" s="8">
+        <v>77633.600000000006</v>
+      </c>
+      <c r="E5" s="8">
+        <v>27.2</v>
+      </c>
+      <c r="F5" s="8">
+        <v>129914</v>
+      </c>
+      <c r="G5" s="8">
+        <v>25.4</v>
+      </c>
+      <c r="H5" s="8">
+        <v>372622.8</v>
+      </c>
+      <c r="I5" s="8">
+        <v>45.1</v>
+      </c>
+      <c r="J5" s="6"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+    </row>
+    <row r="6" spans="1:12" s="4" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A6" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="8">
+        <v>19925.599999999999</v>
+      </c>
+      <c r="C6" s="8">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D6" s="8">
+        <v>63699.7</v>
+      </c>
+      <c r="E6" s="8">
+        <v>48.8</v>
+      </c>
+      <c r="F6" s="8">
+        <v>108480.6</v>
+      </c>
+      <c r="G6" s="8">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="H6" s="8">
+        <v>154425.9</v>
+      </c>
+      <c r="I6" s="8">
+        <v>89.1</v>
+      </c>
+      <c r="J6" s="6"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+    </row>
+    <row r="7" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A7" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="8">
+        <v>25815</v>
+      </c>
+      <c r="C7" s="8">
+        <v>234.5</v>
+      </c>
+      <c r="D7" s="8">
+        <v>72330</v>
+      </c>
+      <c r="E7" s="8">
+        <v>118.2</v>
+      </c>
+      <c r="F7" s="8">
+        <v>159903</v>
+      </c>
+      <c r="G7" s="8">
+        <v>133.9</v>
+      </c>
+      <c r="H7" s="8">
+        <v>228920</v>
+      </c>
+      <c r="I7" s="8">
+        <v>105.2</v>
+      </c>
+      <c r="J7" s="6"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+    </row>
+    <row r="8" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A8" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="8">
+        <v>1024871.5</v>
+      </c>
+      <c r="C8" s="8">
+        <v>104.3</v>
+      </c>
+      <c r="D8" s="8">
+        <v>1926070.1</v>
+      </c>
+      <c r="E8" s="8">
+        <v>97.8</v>
+      </c>
+      <c r="F8" s="8">
+        <v>2690190.5</v>
+      </c>
+      <c r="G8" s="8">
+        <v>95.6</v>
+      </c>
+      <c r="H8" s="8">
+        <v>3516082.1</v>
+      </c>
+      <c r="I8" s="8">
+        <v>81.7</v>
+      </c>
+      <c r="J8" s="6"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+    </row>
+    <row r="9" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A9" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="8">
+        <v>257018.1</v>
+      </c>
+      <c r="C9" s="8">
+        <v>172</v>
+      </c>
+      <c r="D9" s="8">
+        <v>446651.8</v>
+      </c>
+      <c r="E9" s="8">
+        <v>118.9</v>
+      </c>
+      <c r="F9" s="8">
+        <v>690804.5</v>
+      </c>
+      <c r="G9" s="8">
+        <v>102</v>
+      </c>
+      <c r="H9" s="8">
+        <v>903044.9</v>
+      </c>
+      <c r="I9" s="8">
+        <v>91.5</v>
+      </c>
+      <c r="J9" s="6"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+    </row>
+    <row r="10" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="8">
+        <v>13374.4</v>
+      </c>
+      <c r="C10" s="8">
+        <v>83.8</v>
+      </c>
+      <c r="D10" s="8">
+        <v>30299.8</v>
+      </c>
+      <c r="E10" s="8">
+        <v>104.6</v>
+      </c>
+      <c r="F10" s="8">
+        <v>49786.5</v>
+      </c>
+      <c r="G10" s="8">
+        <v>98</v>
+      </c>
+      <c r="H10" s="8">
+        <v>76170.600000000006</v>
+      </c>
+      <c r="I10" s="8">
+        <v>108.3</v>
+      </c>
+      <c r="J10" s="6"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+    </row>
+    <row r="11" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A11" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="8">
+        <v>7166203.7999999998</v>
+      </c>
+      <c r="C11" s="8">
+        <v>95.5</v>
+      </c>
+      <c r="D11" s="8">
+        <v>15713426.300000001</v>
+      </c>
+      <c r="E11" s="8">
+        <v>101.1</v>
+      </c>
+      <c r="F11" s="8">
+        <v>24736554</v>
+      </c>
+      <c r="G11" s="8">
+        <v>110.2</v>
+      </c>
+      <c r="H11" s="8">
+        <v>34232666.700000003</v>
+      </c>
+      <c r="I11" s="8">
+        <v>114.4</v>
+      </c>
+      <c r="J11" s="6"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+    </row>
+    <row r="12" spans="1:12" s="4" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="8">
+        <v>219603</v>
+      </c>
+      <c r="C12" s="8">
+        <v>37</v>
+      </c>
+      <c r="D12" s="8">
+        <v>381723</v>
+      </c>
+      <c r="E12" s="8">
+        <v>56.7</v>
+      </c>
+      <c r="F12" s="8">
+        <v>515140.8</v>
+      </c>
+      <c r="G12" s="8">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="H12" s="8">
+        <v>645096</v>
+      </c>
+      <c r="I12" s="8">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="J12" s="6"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+    </row>
+    <row r="13" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A13" s="61" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="8">
+        <v>367362</v>
+      </c>
+      <c r="C13" s="8">
+        <v>79.3</v>
+      </c>
+      <c r="D13" s="8">
+        <v>698441.8</v>
+      </c>
+      <c r="E13" s="8">
+        <v>70.8</v>
+      </c>
+      <c r="F13" s="8">
+        <v>1035066.1</v>
+      </c>
+      <c r="G13" s="8">
+        <v>68.5</v>
+      </c>
+      <c r="H13" s="8">
+        <v>1472226.5</v>
+      </c>
+      <c r="I13" s="8">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="J13" s="6"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+    </row>
+    <row r="14" spans="1:12" s="4" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A14" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="8">
+        <v>5021386.3</v>
+      </c>
+      <c r="C14" s="8">
+        <v>85.2</v>
+      </c>
+      <c r="D14" s="8">
+        <v>11286391.199999999</v>
+      </c>
+      <c r="E14" s="8">
+        <v>88</v>
+      </c>
+      <c r="F14" s="8">
+        <v>20357190.5</v>
+      </c>
+      <c r="G14" s="8">
+        <v>116</v>
+      </c>
+      <c r="H14" s="8">
+        <v>29921712.600000001</v>
+      </c>
+      <c r="I14" s="8">
+        <v>114.7</v>
+      </c>
+      <c r="J14" s="6"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+    </row>
+    <row r="15" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A15" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="8">
+        <v>131611.20000000001</v>
+      </c>
+      <c r="C15" s="8">
+        <v>59.6</v>
+      </c>
+      <c r="D15" s="8">
+        <v>277045.7</v>
+      </c>
+      <c r="E15" s="8">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="F15" s="8">
+        <v>403878</v>
+      </c>
+      <c r="G15" s="8">
+        <v>83.5</v>
+      </c>
+      <c r="H15" s="8">
+        <v>580844.5</v>
+      </c>
+      <c r="I15" s="8">
+        <v>85.1</v>
+      </c>
+      <c r="J15" s="6"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+    </row>
+    <row r="16" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A16" s="61" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="8">
+        <v>164022.70000000001</v>
+      </c>
+      <c r="C16" s="8">
+        <v>37.9</v>
+      </c>
+      <c r="D16" s="8">
+        <v>597146.19999999995</v>
+      </c>
+      <c r="E16" s="8">
+        <v>92.8</v>
+      </c>
+      <c r="F16" s="8">
+        <v>1042141.3</v>
+      </c>
+      <c r="G16" s="8">
+        <v>118.4</v>
+      </c>
+      <c r="H16" s="8">
+        <v>1553900.9</v>
+      </c>
+      <c r="I16" s="8">
+        <v>126.1</v>
+      </c>
+      <c r="J16" s="6"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+    </row>
+    <row r="17" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A17" s="61" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="8">
+        <v>221459.1</v>
+      </c>
+      <c r="C17" s="8">
+        <v>77</v>
+      </c>
+      <c r="D17" s="8">
+        <v>534634.9</v>
+      </c>
+      <c r="E17" s="8">
+        <v>102.5</v>
+      </c>
+      <c r="F17" s="8">
+        <v>834444.6</v>
+      </c>
+      <c r="G17" s="8">
+        <v>112.6</v>
+      </c>
+      <c r="H17" s="8">
+        <v>1168963.8999999999</v>
+      </c>
+      <c r="I17" s="8">
+        <v>113.9</v>
+      </c>
+      <c r="J17" s="6"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+    </row>
+    <row r="18" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A18" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="8">
+        <v>362107.5</v>
+      </c>
+      <c r="C18" s="8">
+        <v>215.8</v>
+      </c>
+      <c r="D18" s="8">
+        <v>943433.8</v>
+      </c>
+      <c r="E18" s="8">
+        <v>99.3</v>
+      </c>
+      <c r="F18" s="8">
+        <v>1500673.2</v>
+      </c>
+      <c r="G18" s="8">
+        <v>121.4</v>
+      </c>
+      <c r="H18" s="8">
+        <v>2156539.5</v>
+      </c>
+      <c r="I18" s="8">
+        <v>110.7</v>
+      </c>
+      <c r="J18" s="6"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+    </row>
+    <row r="19" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A19" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="8">
+        <v>5375027.4000000004</v>
+      </c>
+      <c r="C19" s="8">
+        <v>88.9</v>
+      </c>
+      <c r="D19" s="8">
+        <v>11171938.699999999</v>
+      </c>
+      <c r="E19" s="8">
+        <v>87.1</v>
+      </c>
+      <c r="F19" s="8">
+        <v>17161314.300000001</v>
+      </c>
+      <c r="G19" s="8">
+        <v>91.4</v>
+      </c>
+      <c r="H19" s="8">
+        <v>23819228.100000001</v>
+      </c>
+      <c r="I19" s="8">
+        <v>94.3</v>
+      </c>
+      <c r="J19" s="6"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+    </row>
+    <row r="20" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A20" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="8">
+        <v>3846264.6</v>
+      </c>
+      <c r="C20" s="8">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="D20" s="8">
+        <v>7340863.9000000004</v>
+      </c>
+      <c r="E20" s="8">
+        <v>81.7</v>
+      </c>
+      <c r="F20" s="8">
+        <v>11474459.5</v>
+      </c>
+      <c r="G20" s="8">
+        <v>89.9</v>
+      </c>
+      <c r="H20" s="8">
+        <v>15672342.5</v>
+      </c>
+      <c r="I20" s="8">
+        <v>94.9</v>
+      </c>
+      <c r="J20" s="6"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+    </row>
+    <row r="21" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A21" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="8">
+        <v>1749175.6</v>
+      </c>
+      <c r="C21" s="8">
+        <v>105.6</v>
+      </c>
+      <c r="D21" s="8">
+        <v>3566636.7</v>
+      </c>
+      <c r="E21" s="8">
+        <v>99.2</v>
+      </c>
+      <c r="F21" s="8">
+        <v>5263497.5</v>
+      </c>
+      <c r="G21" s="8">
+        <v>89</v>
+      </c>
+      <c r="H21" s="8">
+        <v>7532227.5999999996</v>
+      </c>
+      <c r="I21" s="8">
+        <v>95.2</v>
+      </c>
+      <c r="J21" s="6"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+    </row>
+    <row r="22" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A22" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="8">
+        <v>635449.80000000005</v>
+      </c>
+      <c r="C22" s="8">
+        <v>116.4</v>
+      </c>
+      <c r="D22" s="8">
+        <v>1825804.5</v>
+      </c>
+      <c r="E22" s="8">
+        <v>120.2</v>
+      </c>
+      <c r="F22" s="8">
+        <v>2783120.7</v>
+      </c>
+      <c r="G22" s="8">
+        <v>127.9</v>
+      </c>
+      <c r="H22" s="8">
+        <v>4445789.0999999996</v>
+      </c>
+      <c r="I22" s="8">
+        <v>148.69999999999999</v>
+      </c>
+      <c r="J22" s="6"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+    </row>
+    <row r="23" spans="1:12" s="4" customFormat="1" ht="33.75">
+      <c r="A23" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="8">
+        <v>143462.70000000001</v>
+      </c>
+      <c r="C23" s="8">
+        <v>62.7</v>
+      </c>
+      <c r="D23" s="8">
+        <v>426102.4</v>
+      </c>
+      <c r="E23" s="8">
+        <v>94.2</v>
+      </c>
+      <c r="F23" s="8">
+        <v>727800.3</v>
+      </c>
+      <c r="G23" s="8">
+        <v>98.3</v>
+      </c>
+      <c r="H23" s="8">
+        <v>1106198.2</v>
+      </c>
+      <c r="I23" s="8">
+        <v>109.6</v>
+      </c>
+      <c r="J23" s="6"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+    </row>
+    <row r="24" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A24" s="60" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="8">
+        <v>3539077.1</v>
+      </c>
+      <c r="C24" s="8">
+        <v>99.4</v>
+      </c>
+      <c r="D24" s="8">
+        <v>8156442.7000000002</v>
+      </c>
+      <c r="E24" s="8">
+        <v>100</v>
+      </c>
+      <c r="F24" s="8">
+        <v>14120658.1</v>
+      </c>
+      <c r="G24" s="8">
+        <v>106.1</v>
+      </c>
+      <c r="H24" s="8">
+        <v>22533966.600000001</v>
+      </c>
+      <c r="I24" s="8">
+        <v>113.8</v>
+      </c>
+      <c r="J24" s="6"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+    </row>
+    <row r="25" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A25" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="8">
+        <v>256787</v>
+      </c>
+      <c r="C25" s="8">
+        <v>75.8</v>
+      </c>
+      <c r="D25" s="8">
+        <v>568266.69999999995</v>
+      </c>
+      <c r="E25" s="8">
+        <v>93.6</v>
+      </c>
+      <c r="F25" s="8">
+        <v>985574.5</v>
+      </c>
+      <c r="G25" s="8">
+        <v>113.5</v>
+      </c>
+      <c r="H25" s="8">
+        <v>1343523</v>
+      </c>
+      <c r="I25" s="8">
+        <v>119</v>
+      </c>
+      <c r="J25" s="6"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+    </row>
+    <row r="26" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A26" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="8">
+        <v>732922.7</v>
+      </c>
+      <c r="C26" s="8">
+        <v>101.1</v>
+      </c>
+      <c r="D26" s="8">
+        <v>1472496.2</v>
+      </c>
+      <c r="E26" s="8">
+        <v>104.5</v>
+      </c>
+      <c r="F26" s="8">
+        <v>2256765</v>
+      </c>
+      <c r="G26" s="8">
+        <v>106.5</v>
+      </c>
+      <c r="H26" s="8">
+        <v>3039385.6000000001</v>
+      </c>
+      <c r="I26" s="8">
+        <v>105.3</v>
+      </c>
+      <c r="J26" s="6"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+    </row>
+    <row r="27" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A27" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="8">
+        <v>1590527.9</v>
+      </c>
+      <c r="C27" s="8">
+        <v>86.5</v>
+      </c>
+      <c r="D27" s="8">
+        <v>3490888.9</v>
+      </c>
+      <c r="E27" s="8">
+        <v>107</v>
+      </c>
+      <c r="F27" s="8">
+        <v>5516752.2000000002</v>
+      </c>
+      <c r="G27" s="8">
+        <v>115.8</v>
+      </c>
+      <c r="H27" s="8">
+        <v>7971419.9000000004</v>
+      </c>
+      <c r="I27" s="8">
+        <v>128.6</v>
+      </c>
+      <c r="J27" s="6"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+    </row>
+    <row r="28" spans="1:12" s="4" customFormat="1" ht="22.5">
+      <c r="A28" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="8">
+        <v>111943.3</v>
+      </c>
+      <c r="C28" s="8">
+        <v>32.1</v>
+      </c>
+      <c r="D28" s="8">
+        <v>480961.9</v>
+      </c>
+      <c r="E28" s="8">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="F28" s="8">
+        <v>878463</v>
+      </c>
+      <c r="G28" s="8">
+        <v>110.6</v>
+      </c>
+      <c r="H28" s="8">
+        <v>1293322.2</v>
+      </c>
+      <c r="I28" s="8">
+        <v>127.3</v>
+      </c>
+      <c r="J28" s="6"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+    </row>
+    <row r="29" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A29" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="3">
+        <v>593951.5</v>
+      </c>
+      <c r="C29" s="3">
+        <v>21.4</v>
+      </c>
+      <c r="D29" s="3">
+        <v>1104734.3999999999</v>
+      </c>
+      <c r="E29" s="3">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="F29" s="3">
+        <v>1658214.8</v>
+      </c>
+      <c r="G29" s="3">
+        <v>45.8</v>
+      </c>
+      <c r="H29" s="3">
+        <v>2298881.2000000002</v>
+      </c>
+      <c r="I29" s="3">
+        <v>53.2</v>
+      </c>
+      <c r="J29" s="6"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+    </row>
+    <row r="30" spans="1:12" s="4" customFormat="1" ht="11.25">
+      <c r="A30" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L10" sqref="L10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="54.85546875" style="32" customWidth="1"/>
+    <col min="2" max="9" width="12.7109375" style="32" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="66"/>
+    <col min="11" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="16.5" customHeight="1">
+      <c r="A1" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="46" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A2" s="5"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+    </row>
+    <row r="3" spans="1:9" ht="11.25" customHeight="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="71"/>
+      <c r="D3" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="E3" s="71"/>
+      <c r="F3" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" s="71"/>
+      <c r="H3" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" s="73"/>
+    </row>
+    <row r="4" spans="1:9" ht="114.75" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="8">
+        <v>105934.39999999999</v>
+      </c>
+      <c r="C5" s="8">
+        <v>77.5</v>
+      </c>
+      <c r="D5" s="8">
+        <v>273520.09999999998</v>
+      </c>
+      <c r="E5" s="8">
+        <v>78</v>
+      </c>
+      <c r="F5" s="8">
+        <v>487309.8</v>
+      </c>
+      <c r="G5" s="8">
+        <v>90.4</v>
+      </c>
+      <c r="H5" s="8">
+        <v>783676.7</v>
+      </c>
+      <c r="I5" s="8">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A6" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="8">
+        <v>105786.9</v>
+      </c>
+      <c r="C6" s="8">
+        <v>67.7</v>
+      </c>
+      <c r="D6" s="8">
+        <v>125088.3</v>
+      </c>
+      <c r="E6" s="8">
+        <v>46</v>
+      </c>
+      <c r="F6" s="8">
+        <v>144582.6</v>
+      </c>
+      <c r="G6" s="8">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="H6" s="8">
+        <v>164310.9</v>
+      </c>
+      <c r="I6" s="8">
+        <v>32.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A7" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="8">
+        <v>10573</v>
+      </c>
+      <c r="C7" s="8">
+        <v>51.3</v>
+      </c>
+      <c r="D7" s="8">
+        <v>58649</v>
+      </c>
+      <c r="E7" s="8">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F7" s="8">
+        <v>113964</v>
+      </c>
+      <c r="G7" s="8">
+        <v>81</v>
+      </c>
+      <c r="H7" s="8">
+        <v>206193</v>
+      </c>
+      <c r="I7" s="8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A8" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="8">
+        <v>944128.5</v>
+      </c>
+      <c r="C8" s="8">
+        <v>209</v>
+      </c>
+      <c r="D8" s="8">
+        <v>1888230.3999999999</v>
+      </c>
+      <c r="E8" s="8">
+        <v>204.1</v>
+      </c>
+      <c r="F8" s="8">
+        <v>2685355.4</v>
+      </c>
+      <c r="G8" s="8">
+        <v>190</v>
+      </c>
+      <c r="H8" s="8">
+        <v>4080699.4</v>
+      </c>
+      <c r="I8" s="8">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A9" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="8">
+        <v>143537.29999999999</v>
+      </c>
+      <c r="C9" s="8">
+        <v>190.8</v>
+      </c>
+      <c r="D9" s="8">
+        <v>360300.3</v>
+      </c>
+      <c r="E9" s="8">
+        <v>202.1</v>
+      </c>
+      <c r="F9" s="8">
+        <v>645994.1</v>
+      </c>
+      <c r="G9" s="8">
+        <v>202.3</v>
+      </c>
+      <c r="H9" s="8">
+        <v>935445.2</v>
+      </c>
+      <c r="I9" s="8">
+        <v>173.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A10" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="8">
+        <v>15332.4</v>
+      </c>
+      <c r="C10" s="8">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="D10" s="8">
+        <v>27768.5</v>
+      </c>
+      <c r="E10" s="8">
+        <v>76.2</v>
+      </c>
+      <c r="F10" s="8">
+        <v>48481.599999999999</v>
+      </c>
+      <c r="G10" s="8">
+        <v>85.9</v>
+      </c>
+      <c r="H10" s="8">
+        <v>66651.100000000006</v>
+      </c>
+      <c r="I10" s="8">
+        <v>88.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A11" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="8">
+        <v>7440805</v>
+      </c>
+      <c r="C11" s="8">
+        <v>62.6</v>
+      </c>
+      <c r="D11" s="8">
+        <v>15434451.4</v>
+      </c>
+      <c r="E11" s="8">
+        <v>82</v>
+      </c>
+      <c r="F11" s="8">
+        <v>22338097.600000001</v>
+      </c>
+      <c r="G11" s="8">
+        <v>85.6</v>
+      </c>
+      <c r="H11" s="8">
+        <v>29805640.600000001</v>
+      </c>
+      <c r="I11" s="8">
+        <v>87.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="8">
+        <v>540119.69999999995</v>
+      </c>
+      <c r="C12" s="8">
+        <v>162.4</v>
+      </c>
+      <c r="D12" s="8">
+        <v>626316.1</v>
+      </c>
+      <c r="E12" s="8">
+        <v>67.5</v>
+      </c>
+      <c r="F12" s="8">
+        <v>715081.7</v>
+      </c>
+      <c r="G12" s="8">
+        <v>46.9</v>
+      </c>
+      <c r="H12" s="8">
+        <v>813737.9</v>
+      </c>
+      <c r="I12" s="8">
+        <v>37.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="61" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="8">
+        <v>445242.6</v>
+      </c>
+      <c r="C13" s="8">
+        <v>80.3</v>
+      </c>
+      <c r="D13" s="8">
+        <v>945239.1</v>
+      </c>
+      <c r="E13" s="8">
+        <v>79.5</v>
+      </c>
+      <c r="F13" s="8">
+        <v>1441944.1</v>
+      </c>
+      <c r="G13" s="8">
+        <v>88.8</v>
+      </c>
+      <c r="H13" s="8">
+        <v>2125971.1</v>
+      </c>
+      <c r="I13" s="8">
+        <v>80.900000000000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="8">
+        <v>5662489.5</v>
+      </c>
+      <c r="C14" s="8">
+        <v>80.7</v>
+      </c>
+      <c r="D14" s="8">
+        <v>12297782.800000001</v>
+      </c>
+      <c r="E14" s="8">
+        <v>77.7</v>
+      </c>
+      <c r="F14" s="8">
+        <v>16751996.9</v>
+      </c>
+      <c r="G14" s="8">
+        <v>66.8</v>
+      </c>
+      <c r="H14" s="8">
+        <v>24735038.600000001</v>
+      </c>
+      <c r="I14" s="8">
+        <v>73.099999999999994</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A15" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="8">
+        <v>212213.9</v>
+      </c>
+      <c r="C15" s="8">
+        <v>182.1</v>
+      </c>
+      <c r="D15" s="8">
+        <v>324489.7</v>
+      </c>
+      <c r="E15" s="8">
+        <v>126.2</v>
+      </c>
+      <c r="F15" s="8">
+        <v>461456.1</v>
+      </c>
+      <c r="G15" s="8">
+        <v>116.3</v>
+      </c>
+      <c r="H15" s="8">
+        <v>646785.69999999995</v>
+      </c>
+      <c r="I15" s="8">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A16" s="61" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="8">
+        <v>416149.2</v>
+      </c>
+      <c r="C16" s="8">
+        <v>81.5</v>
+      </c>
+      <c r="D16" s="8">
+        <v>616996.80000000005</v>
+      </c>
+      <c r="E16" s="8">
+        <v>60.2</v>
+      </c>
+      <c r="F16" s="8">
+        <v>839577.1</v>
+      </c>
+      <c r="G16" s="8">
+        <v>52.8</v>
+      </c>
+      <c r="H16" s="8">
+        <v>1168328.1000000001</v>
+      </c>
+      <c r="I16" s="8">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A17" s="61" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="8">
+        <v>276287.8</v>
+      </c>
+      <c r="C17" s="8">
+        <v>28.3</v>
+      </c>
+      <c r="D17" s="8">
+        <v>500202.5</v>
+      </c>
+      <c r="E17" s="8">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="F17" s="8">
+        <v>707040.5</v>
+      </c>
+      <c r="G17" s="8">
+        <v>43.7</v>
+      </c>
+      <c r="H17" s="8">
+        <v>973123.7</v>
+      </c>
+      <c r="I17" s="8">
+        <v>49.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A18" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="8">
+        <v>161177.1</v>
+      </c>
+      <c r="C18" s="8">
+        <v>49.5</v>
+      </c>
+      <c r="D18" s="8">
+        <v>910831.4</v>
+      </c>
+      <c r="E18" s="8">
+        <v>96.6</v>
+      </c>
+      <c r="F18" s="8">
+        <v>1179116.8999999999</v>
+      </c>
+      <c r="G18" s="8">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1846613.7</v>
+      </c>
+      <c r="I18" s="8">
+        <v>90.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A19" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="8">
+        <v>5809348.2999999998</v>
+      </c>
+      <c r="C19" s="8">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="D19" s="8">
+        <v>12299266.800000001</v>
+      </c>
+      <c r="E19" s="8">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="F19" s="8">
+        <v>17923479.300000001</v>
+      </c>
+      <c r="G19" s="8">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="H19" s="8">
+        <v>23954581.600000001</v>
+      </c>
+      <c r="I19" s="8">
+        <v>71.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A20" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="8">
+        <v>4952258.4000000004</v>
+      </c>
+      <c r="C20" s="8">
+        <v>108.9</v>
+      </c>
+      <c r="D20" s="8">
+        <v>8615887.3000000007</v>
+      </c>
+      <c r="E20" s="8">
+        <v>89.7</v>
+      </c>
+      <c r="F20" s="8">
+        <v>12180550.199999999</v>
+      </c>
+      <c r="G20" s="8">
+        <v>77.8</v>
+      </c>
+      <c r="H20" s="8">
+        <v>15652411.1</v>
+      </c>
+      <c r="I20" s="8">
+        <v>71.099999999999994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A21" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="8">
+        <v>1590949.8</v>
+      </c>
+      <c r="C21" s="8">
+        <v>97.4</v>
+      </c>
+      <c r="D21" s="8">
+        <v>3447756.7</v>
+      </c>
+      <c r="E21" s="8">
+        <v>104.5</v>
+      </c>
+      <c r="F21" s="8">
+        <v>5645482.2000000002</v>
+      </c>
+      <c r="G21" s="8">
+        <v>109.3</v>
+      </c>
+      <c r="H21" s="8">
+        <v>7502929.7999999998</v>
+      </c>
+      <c r="I21" s="8">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A22" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="8">
+        <v>524215.4</v>
+      </c>
+      <c r="C22" s="8">
+        <v>114.4</v>
+      </c>
+      <c r="D22" s="8">
+        <v>1456121.5</v>
+      </c>
+      <c r="E22" s="8">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="F22" s="8">
+        <v>2076090.4</v>
+      </c>
+      <c r="G22" s="8">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="H22" s="8">
+        <v>2834712.6</v>
+      </c>
+      <c r="I22" s="8">
+        <v>141.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="8">
+        <v>219924.8</v>
+      </c>
+      <c r="C23" s="8">
+        <v>31</v>
+      </c>
+      <c r="D23" s="8">
+        <v>433587.6</v>
+      </c>
+      <c r="E23" s="8">
+        <v>42.6</v>
+      </c>
+      <c r="F23" s="8">
+        <v>706527.2</v>
+      </c>
+      <c r="G23" s="8">
+        <v>53.8</v>
+      </c>
+      <c r="H23" s="8">
+        <v>956512.8</v>
+      </c>
+      <c r="I23" s="8">
+        <v>51.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="60" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="8">
+        <v>3558836.7</v>
+      </c>
+      <c r="C24" s="8">
+        <v>109.5</v>
+      </c>
+      <c r="D24" s="8">
+        <v>8155769.9000000004</v>
+      </c>
+      <c r="E24" s="8">
+        <v>113.7</v>
+      </c>
+      <c r="F24" s="8">
+        <v>13307086.199999999</v>
+      </c>
+      <c r="G24" s="8">
+        <v>115.5</v>
+      </c>
+      <c r="H24" s="8">
+        <v>19795292.300000001</v>
+      </c>
+      <c r="I24" s="8">
+        <v>119.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A25" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="8">
+        <v>338749.6</v>
+      </c>
+      <c r="C25" s="8">
+        <v>167.7</v>
+      </c>
+      <c r="D25" s="8">
+        <v>603812.6</v>
+      </c>
+      <c r="E25" s="8">
+        <v>112.2</v>
+      </c>
+      <c r="F25" s="8">
+        <v>858084.6</v>
+      </c>
+      <c r="G25" s="8">
+        <v>109.2</v>
+      </c>
+      <c r="H25" s="8">
+        <v>1109989.6000000001</v>
+      </c>
+      <c r="I25" s="8">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="8">
+        <v>724723</v>
+      </c>
+      <c r="C26" s="8">
+        <v>134.6</v>
+      </c>
+      <c r="D26" s="8">
+        <v>1400409.2</v>
+      </c>
+      <c r="E26" s="8">
+        <v>120.8</v>
+      </c>
+      <c r="F26" s="8">
+        <v>2093346.8</v>
+      </c>
+      <c r="G26" s="8">
+        <v>118</v>
+      </c>
+      <c r="H26" s="8">
+        <v>2837519.8</v>
+      </c>
+      <c r="I26" s="8">
+        <v>115.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A27" s="60" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="8">
+        <v>2416.8000000000002</v>
+      </c>
+      <c r="C27" s="8">
+        <v>17.5</v>
+      </c>
+      <c r="D27" s="8">
+        <v>2416.8000000000002</v>
+      </c>
+      <c r="E27" s="8">
+        <v>9.1</v>
+      </c>
+      <c r="F27" s="8">
+        <v>2416.8000000000002</v>
+      </c>
+      <c r="G27" s="8">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H27" s="8">
+        <v>2416.8000000000002</v>
+      </c>
+      <c r="I27" s="8">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A28" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="8">
+        <v>1838765.3</v>
+      </c>
+      <c r="C28" s="8">
+        <v>109.7</v>
+      </c>
+      <c r="D28" s="8">
+        <v>3242313</v>
+      </c>
+      <c r="E28" s="8">
+        <v>93.3</v>
+      </c>
+      <c r="F28" s="8">
+        <v>4707837.8</v>
+      </c>
+      <c r="G28" s="8">
+        <v>90.1</v>
+      </c>
+      <c r="H28" s="8">
+        <v>6093141.5</v>
+      </c>
+      <c r="I28" s="8">
+        <v>86.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="22.5">
+      <c r="A29" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="8">
+        <v>335249.59999999998</v>
+      </c>
+      <c r="C29" s="8">
+        <v>113.5</v>
+      </c>
+      <c r="D29" s="8">
+        <v>580633</v>
+      </c>
+      <c r="E29" s="8">
+        <v>88.6</v>
+      </c>
+      <c r="F29" s="8">
+        <v>758061.6</v>
+      </c>
+      <c r="G29" s="8">
+        <v>75.8</v>
+      </c>
+      <c r="H29" s="8">
+        <v>963009.6</v>
+      </c>
+      <c r="I29" s="8">
+        <v>64.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12.95" customHeight="1">
+      <c r="A30" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="3">
+        <v>2670465.1</v>
+      </c>
+      <c r="C30" s="3">
+        <v>353.4</v>
+      </c>
+      <c r="D30" s="3">
+        <v>2876200.1</v>
+      </c>
+      <c r="E30" s="3">
+        <v>82.5</v>
+      </c>
+      <c r="F30" s="3">
+        <v>3454943.4</v>
+      </c>
+      <c r="G30" s="3">
+        <v>55.3</v>
+      </c>
+      <c r="H30" s="3">
+        <v>4098489.4</v>
+      </c>
+      <c r="I30" s="3">
+        <v>45.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A31" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="12"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14072,74 +14966,83 @@
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F816EA1-3E08-40B3-B2DD-6C4A52EA2756}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14485FDE-9231-4A99-AD15-6A530D47D2F1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>