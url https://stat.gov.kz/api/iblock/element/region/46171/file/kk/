--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -741,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M78"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A45" workbookViewId="0">
-      <selection activeCell="H64" sqref="H64:H74"/>
+      <selection activeCell="I64" sqref="I64:I74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
       <c r="A2" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
@@ -2362,397 +2362,420 @@
     <row r="64" spans="1:13" ht="12.2" customHeight="1">
       <c r="A64" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="21">
         <v>119.3</v>
       </c>
       <c r="C64" s="49">
         <v>262.2</v>
       </c>
       <c r="D64" s="49">
         <v>446</v>
       </c>
       <c r="E64" s="49">
         <v>641.5</v>
       </c>
       <c r="F64" s="49">
         <v>836.3</v>
       </c>
       <c r="G64" s="37">
         <v>1029.5999999999999</v>
       </c>
       <c r="H64" s="37">
         <v>1224.5</v>
       </c>
-      <c r="I64" s="37"/>
+      <c r="I64" s="37">
+        <v>1428.6</v>
+      </c>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="47"/>
     </row>
     <row r="65" spans="1:13" ht="12.2" customHeight="1">
       <c r="A65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B65" s="21">
         <v>50.3</v>
       </c>
       <c r="C65" s="49">
         <v>102.9</v>
       </c>
       <c r="D65" s="50">
         <v>168</v>
       </c>
       <c r="E65" s="49">
         <v>240.3</v>
       </c>
       <c r="F65" s="49">
         <v>311.10000000000002</v>
       </c>
       <c r="G65" s="37">
         <v>384.9</v>
       </c>
       <c r="H65" s="37">
         <v>458.9</v>
       </c>
-      <c r="I65" s="37"/>
+      <c r="I65" s="37">
+        <v>531.70000000000005</v>
+      </c>
       <c r="J65" s="38"/>
       <c r="K65" s="39"/>
       <c r="L65" s="39"/>
       <c r="M65" s="37"/>
     </row>
     <row r="66" spans="1:13" ht="12.2" customHeight="1">
       <c r="A66" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="48">
         <v>1496.1</v>
       </c>
       <c r="C66" s="49">
         <v>2985.7</v>
       </c>
       <c r="D66" s="49">
         <v>4463.8999999999996</v>
       </c>
       <c r="E66" s="50">
         <v>5962.1</v>
       </c>
       <c r="F66" s="51">
         <v>7634.6</v>
       </c>
       <c r="G66" s="38">
         <v>9462.7999999999993</v>
       </c>
       <c r="H66" s="38">
         <v>11481.6</v>
       </c>
-      <c r="I66" s="37"/>
+      <c r="I66" s="37">
+        <v>13497</v>
+      </c>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="47"/>
     </row>
     <row r="67" spans="1:13" ht="12.2" customHeight="1">
       <c r="A67" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="49"/>
       <c r="D67" s="21"/>
       <c r="E67" s="49"/>
       <c r="F67" s="52"/>
       <c r="G67" s="37"/>
       <c r="H67" s="39"/>
       <c r="I67" s="39"/>
       <c r="J67" s="39"/>
       <c r="K67" s="39"/>
       <c r="L67" s="39"/>
       <c r="M67" s="37"/>
     </row>
     <row r="68" spans="1:13" ht="12.2" customHeight="1">
       <c r="A68" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B68" s="35">
         <v>67.400000000000006</v>
       </c>
       <c r="C68" s="49">
         <v>133.4</v>
       </c>
       <c r="D68" s="49">
         <v>199.1</v>
       </c>
       <c r="E68" s="49">
         <v>264.3</v>
       </c>
       <c r="F68" s="53">
         <v>329.4</v>
       </c>
       <c r="G68" s="40">
         <v>394.1</v>
       </c>
       <c r="H68" s="40">
         <v>458.5</v>
       </c>
-      <c r="I68" s="40"/>
+      <c r="I68" s="40">
+        <v>522.29999999999995</v>
+      </c>
       <c r="J68" s="40"/>
       <c r="K68" s="40"/>
       <c r="L68" s="40"/>
       <c r="M68" s="47"/>
     </row>
     <row r="69" spans="1:13" ht="12.2" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="35">
         <v>90.3</v>
       </c>
       <c r="C69" s="49">
         <v>178.9</v>
       </c>
       <c r="D69" s="49">
         <v>266.5</v>
       </c>
       <c r="E69" s="49">
         <v>353.9</v>
       </c>
       <c r="F69" s="53">
         <v>439.6</v>
       </c>
       <c r="G69" s="40">
         <v>522.79999999999995</v>
       </c>
       <c r="H69" s="40">
         <v>605.1</v>
       </c>
-      <c r="I69" s="40"/>
+      <c r="I69" s="40">
+        <v>686</v>
+      </c>
       <c r="J69" s="40"/>
       <c r="K69" s="40"/>
       <c r="L69" s="40"/>
       <c r="M69" s="47"/>
     </row>
     <row r="70" spans="1:13" ht="12.2" customHeight="1">
       <c r="A70" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="31">
         <v>7.9</v>
       </c>
       <c r="C70" s="41">
         <v>15.8</v>
       </c>
       <c r="D70" s="41">
         <v>23.7</v>
       </c>
       <c r="E70" s="41">
         <v>31.8</v>
       </c>
       <c r="F70" s="41">
         <v>47.7</v>
       </c>
       <c r="G70" s="41">
         <v>63.3</v>
       </c>
       <c r="H70" s="41">
         <v>79.2</v>
       </c>
-      <c r="I70" s="40"/>
+      <c r="I70" s="40">
+        <v>95.1</v>
+      </c>
       <c r="J70" s="40"/>
       <c r="K70" s="40"/>
       <c r="L70" s="40"/>
       <c r="M70" s="47"/>
     </row>
     <row r="71" spans="1:13" ht="12.2" customHeight="1">
       <c r="A71" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="35">
         <v>803.4</v>
       </c>
       <c r="C71" s="49">
         <v>1610.3</v>
       </c>
       <c r="D71" s="49">
         <v>2414.8000000000002</v>
       </c>
       <c r="E71" s="49">
         <v>3245.8</v>
       </c>
       <c r="F71" s="53">
         <v>4227.6000000000004</v>
       </c>
       <c r="G71" s="40">
         <v>5371.5</v>
       </c>
       <c r="H71" s="40">
         <v>6724.3</v>
       </c>
-      <c r="I71" s="40"/>
+      <c r="I71" s="40">
+        <v>8074.3</v>
+      </c>
       <c r="J71" s="40"/>
       <c r="K71" s="40"/>
       <c r="L71" s="40"/>
       <c r="M71" s="47"/>
     </row>
     <row r="72" spans="1:13" ht="12.2" customHeight="1">
       <c r="A72" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="35">
         <v>202.5</v>
       </c>
       <c r="C72" s="49">
         <v>397</v>
       </c>
       <c r="D72" s="49">
         <v>586.20000000000005</v>
       </c>
       <c r="E72" s="49">
         <v>773.2</v>
       </c>
       <c r="F72" s="53">
         <v>963.8</v>
       </c>
       <c r="G72" s="40">
         <v>1145.8</v>
       </c>
       <c r="H72" s="40">
         <v>1334.3</v>
       </c>
-      <c r="I72" s="40"/>
+      <c r="I72" s="40">
+        <v>1524</v>
+      </c>
       <c r="J72" s="40"/>
       <c r="K72" s="40"/>
       <c r="L72" s="40"/>
       <c r="M72" s="47"/>
     </row>
     <row r="73" spans="1:13" ht="12.2" customHeight="1">
       <c r="A73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B73" s="35">
         <v>324.7</v>
       </c>
       <c r="C73" s="49">
         <v>650.29999999999995</v>
       </c>
       <c r="D73" s="49">
         <v>973.6</v>
       </c>
       <c r="E73" s="49">
         <v>1293.0999999999999</v>
       </c>
       <c r="F73" s="53">
         <v>1626.5</v>
       </c>
       <c r="G73" s="40">
         <v>1965.2</v>
       </c>
       <c r="H73" s="40">
         <v>2280.1999999999998</v>
       </c>
-      <c r="I73" s="40"/>
+      <c r="I73" s="40">
+        <v>2595.3000000000002</v>
+      </c>
       <c r="J73" s="40"/>
       <c r="K73" s="40"/>
       <c r="L73" s="40"/>
       <c r="M73" s="37"/>
     </row>
     <row r="74" spans="1:13" ht="12.2" customHeight="1">
       <c r="A74" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B74" s="27">
         <v>1165.5</v>
       </c>
       <c r="C74" s="49">
         <v>2323.3000000000002</v>
       </c>
       <c r="D74" s="49">
         <v>3478.3</v>
       </c>
       <c r="E74" s="49">
         <v>4663.8</v>
       </c>
       <c r="F74" s="49">
         <v>5993.8</v>
       </c>
       <c r="G74" s="37">
         <v>7479.7</v>
       </c>
       <c r="H74" s="42">
         <v>9180.7999999999993</v>
       </c>
-      <c r="I74" s="37"/>
+      <c r="I74" s="37">
+        <v>10882.2</v>
+      </c>
       <c r="J74" s="38"/>
       <c r="K74" s="39"/>
       <c r="L74" s="37"/>
       <c r="M74" s="37"/>
     </row>
     <row r="76" spans="1:13" ht="12.2" customHeight="1">
       <c r="A76" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:13" ht="12.2" customHeight="1">
       <c r="A77" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:13" ht="12.2" customHeight="1">
       <c r="A78" s="12" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A61:M61"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2761,85 +2784,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D5B747B-7C8D-4A29-9528-4F34DF0DAE32}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8D252D-1CC4-4FFB-8BE5-C4678B6025A9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73305A44-92E6-4E98-A7E6-C075CAAF9D01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8D252D-1CC4-4FFB-8BE5-C4678B6025A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D5B747B-7C8D-4A29-9528-4F34DF0DAE32}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>өсу кезеңімен</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>