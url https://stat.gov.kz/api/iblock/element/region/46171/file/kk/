--- v5 (2026-09-21)
+++ v6 (2026-11-01)
@@ -1,65 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\3 связь месяц\3 связь за сентябрь\Динамика\Новый макет Динамика\КАЗ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="480" yWindow="120" windowWidth="11355" windowHeight="8700"/>
   </bookViews>
   <sheets>
-    <sheet name="өсу кезеңімен" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілері" sheetId="5" r:id="rId2"/>
+    <sheet name="өсу кезеңімен" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="83">
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар </t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар-ақпан </t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар-маусым </t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -138,66 +146,193 @@
     <t>x</t>
   </si>
   <si>
     <t>549,6</t>
   </si>
   <si>
     <t>232,5</t>
   </si>
   <si>
     <t>176,1</t>
   </si>
   <si>
     <t>968,3</t>
   </si>
   <si>
     <t xml:space="preserve">2024 жылы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Пошта және курьерлік қызметтің көрсетілген қызметтерінің көлемі, байланыс қызметінің көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Мың теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2013 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құндық көріністегі халыққа көрсетілген байланыс қызметтері көлеміне тек азамматтарға олардың қаражаты есебінен ұсынылатын қызметтерден алынатын негізгі қызмет түрінен түскен қаражат түсімдері қосылады; 
+пошталық және арнаулы жөнелтімдерді қабылдау, сұрыптау, тасымалдау және жеткізу, сондай-ақ мерзімдік баспаларды жіберу, жеткізу және тарату </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегатталған</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-байланыс «Пошталық және курьерлік қызмет және байланыс қызметтері туралы есеп» кезеңділігі айлық </t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/511612/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету басқармасы</t>
+  </si>
+  <si>
+    <t>Жаксымбетова  Шолпан</t>
+  </si>
+  <si>
+    <t>+8(727) 2699145</t>
+  </si>
+  <si>
+    <t>e-mail: sh.zhaksymbetova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -229,50 +364,105 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -299,309 +489,390 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -733,94 +1004,350 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.140625" customWidth="1"/>
+    <col min="2" max="2" width="83" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="56" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="58" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="63.75">
+      <c r="A7" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="60" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="60" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="60" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="61"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="62" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="64" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="63" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="65" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="65" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="66">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="66">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="73" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="74" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="55" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="75" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="76" t="s">
+        <v>82</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="87.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="67"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="68" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="68" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="68" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="68" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="68" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="68"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="69" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="68"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="68"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="71"/>
+      <c r="D20" s="71"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M78"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A45" workbookViewId="0">
-      <selection activeCell="I64" sqref="I64:I74"/>
+    <sheetView topLeftCell="A64" workbookViewId="0">
+      <selection activeCell="A77" sqref="A77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="54"/>
-[...10 lines deleted...]
-      <c r="M2" s="54"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13" ht="30.75" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>5</v>
       </c>
@@ -1267,65 +1794,65 @@
         <v>10099.6</v>
       </c>
       <c r="L15" s="17">
         <v>11129.9</v>
       </c>
       <c r="M15" s="17">
         <v>12157.8</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.2" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="12.2" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12.2" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A22" s="54" t="s">
+      <c r="A22" s="72" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="54"/>
-[...10 lines deleted...]
-      <c r="M22" s="54"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
     </row>
     <row r="23" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="M23" s="3"/>
     </row>
     <row r="24" spans="1:13" ht="32.25" customHeight="1" thickBot="1">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>5</v>
       </c>
@@ -1770,65 +2297,65 @@
         <v>10354.799999999999</v>
       </c>
       <c r="L35" s="46">
         <v>11492.2</v>
       </c>
       <c r="M35" s="37">
         <v>12566.4</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="12.2" customHeight="1">
       <c r="A37" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="12.2" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="12.2" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A42" s="54" t="s">
+      <c r="A42" s="72" t="s">
         <v>39</v>
       </c>
-      <c r="B42" s="54"/>
-[...10 lines deleted...]
-      <c r="M42" s="54"/>
+      <c r="B42" s="72"/>
+      <c r="C42" s="72"/>
+      <c r="D42" s="72"/>
+      <c r="E42" s="72"/>
+      <c r="F42" s="72"/>
+      <c r="G42" s="72"/>
+      <c r="H42" s="72"/>
+      <c r="I42" s="72"/>
+      <c r="J42" s="72"/>
+      <c r="K42" s="72"/>
+      <c r="L42" s="72"/>
+      <c r="M42" s="72"/>
     </row>
     <row r="43" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="M43" s="3"/>
     </row>
     <row r="44" spans="1:13" ht="44.25" customHeight="1" thickBot="1">
       <c r="A44" s="4"/>
       <c r="B44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>5</v>
       </c>
@@ -2275,507 +2802,524 @@
         <v>11985.8</v>
       </c>
       <c r="L55" s="37">
         <v>13162.4</v>
       </c>
       <c r="M55" s="37">
         <v>14355.9</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="12.2" customHeight="1">
       <c r="A57" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="12.2" customHeight="1">
       <c r="A58" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A61" s="54" t="s">
+      <c r="A61" s="72" t="s">
         <v>40</v>
       </c>
-      <c r="B61" s="54"/>
-[...10 lines deleted...]
-      <c r="M61" s="54"/>
+      <c r="B61" s="72"/>
+      <c r="C61" s="72"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="72"/>
+      <c r="G61" s="72"/>
+      <c r="H61" s="72"/>
+      <c r="I61" s="72"/>
+      <c r="J61" s="72"/>
+      <c r="K61" s="72"/>
+      <c r="L61" s="72"/>
+      <c r="M61" s="72"/>
     </row>
     <row r="62" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="M62" s="3"/>
     </row>
     <row r="63" spans="1:13" ht="27" customHeight="1" thickBot="1">
       <c r="A63" s="4"/>
       <c r="B63" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L63" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M63" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="12.2" customHeight="1">
+    <row r="64" spans="1:13" ht="24.75" customHeight="1">
       <c r="A64" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="21">
         <v>119.3</v>
       </c>
       <c r="C64" s="49">
         <v>262.2</v>
       </c>
       <c r="D64" s="49">
         <v>446</v>
       </c>
       <c r="E64" s="49">
         <v>641.5</v>
       </c>
       <c r="F64" s="49">
         <v>836.3</v>
       </c>
       <c r="G64" s="37">
         <v>1029.5999999999999</v>
       </c>
       <c r="H64" s="37">
         <v>1224.5</v>
       </c>
       <c r="I64" s="37">
         <v>1428.6</v>
       </c>
-      <c r="J64" s="38"/>
+      <c r="J64" s="38">
+        <v>1545.9</v>
+      </c>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="47"/>
     </row>
     <row r="65" spans="1:13" ht="12.2" customHeight="1">
       <c r="A65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B65" s="21">
         <v>50.3</v>
       </c>
       <c r="C65" s="49">
         <v>102.9</v>
       </c>
       <c r="D65" s="50">
         <v>168</v>
       </c>
       <c r="E65" s="49">
         <v>240.3</v>
       </c>
       <c r="F65" s="49">
         <v>311.10000000000002</v>
       </c>
       <c r="G65" s="37">
         <v>384.9</v>
       </c>
       <c r="H65" s="37">
         <v>458.9</v>
       </c>
       <c r="I65" s="37">
         <v>531.70000000000005</v>
       </c>
-      <c r="J65" s="38"/>
+      <c r="J65" s="38">
+        <v>576.29999999999995</v>
+      </c>
       <c r="K65" s="39"/>
       <c r="L65" s="39"/>
       <c r="M65" s="37"/>
     </row>
-    <row r="66" spans="1:13" ht="12.2" customHeight="1">
+    <row r="66" spans="1:13" ht="15" customHeight="1">
       <c r="A66" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="48">
         <v>1496.1</v>
       </c>
       <c r="C66" s="49">
         <v>2985.7</v>
       </c>
       <c r="D66" s="49">
         <v>4463.8999999999996</v>
       </c>
       <c r="E66" s="50">
         <v>5962.1</v>
       </c>
       <c r="F66" s="51">
         <v>7634.6</v>
       </c>
       <c r="G66" s="38">
         <v>9462.7999999999993</v>
       </c>
       <c r="H66" s="38">
         <v>11481.6</v>
       </c>
       <c r="I66" s="37">
         <v>13497</v>
       </c>
-      <c r="J66" s="38"/>
+      <c r="J66" s="38">
+        <v>15504.9</v>
+      </c>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="47"/>
     </row>
-    <row r="67" spans="1:13" ht="12.2" customHeight="1">
+    <row r="67" spans="1:13" ht="11.25" customHeight="1">
       <c r="A67" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="49"/>
       <c r="D67" s="21"/>
       <c r="E67" s="49"/>
       <c r="F67" s="52"/>
       <c r="G67" s="37"/>
       <c r="H67" s="39"/>
       <c r="I67" s="39"/>
       <c r="J67" s="39"/>
       <c r="K67" s="39"/>
       <c r="L67" s="39"/>
       <c r="M67" s="37"/>
     </row>
-    <row r="68" spans="1:13" ht="12.2" customHeight="1">
+    <row r="68" spans="1:13" ht="23.25" customHeight="1">
       <c r="A68" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B68" s="35">
         <v>67.400000000000006</v>
       </c>
       <c r="C68" s="49">
         <v>133.4</v>
       </c>
       <c r="D68" s="49">
         <v>199.1</v>
       </c>
       <c r="E68" s="49">
         <v>264.3</v>
       </c>
       <c r="F68" s="53">
         <v>329.4</v>
       </c>
       <c r="G68" s="40">
         <v>394.1</v>
       </c>
       <c r="H68" s="40">
         <v>458.5</v>
       </c>
       <c r="I68" s="40">
         <v>522.29999999999995</v>
       </c>
-      <c r="J68" s="40"/>
+      <c r="J68" s="40">
+        <v>585.70000000000005</v>
+      </c>
       <c r="K68" s="40"/>
       <c r="L68" s="40"/>
       <c r="M68" s="47"/>
     </row>
-    <row r="69" spans="1:13" ht="12.2" customHeight="1">
+    <row r="69" spans="1:13" ht="11.25" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="35">
         <v>90.3</v>
       </c>
       <c r="C69" s="49">
         <v>178.9</v>
       </c>
       <c r="D69" s="49">
         <v>266.5</v>
       </c>
       <c r="E69" s="49">
         <v>353.9</v>
       </c>
       <c r="F69" s="53">
         <v>439.6</v>
       </c>
       <c r="G69" s="40">
         <v>522.79999999999995</v>
       </c>
       <c r="H69" s="40">
         <v>605.1</v>
       </c>
       <c r="I69" s="40">
         <v>686</v>
       </c>
-      <c r="J69" s="40"/>
+      <c r="J69" s="40">
+        <v>166.3</v>
+      </c>
       <c r="K69" s="40"/>
       <c r="L69" s="40"/>
       <c r="M69" s="47"/>
     </row>
-    <row r="70" spans="1:13" ht="12.2" customHeight="1">
+    <row r="70" spans="1:13" ht="37.5" customHeight="1">
       <c r="A70" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="31">
         <v>7.9</v>
       </c>
       <c r="C70" s="41">
         <v>15.8</v>
       </c>
       <c r="D70" s="41">
         <v>23.7</v>
       </c>
       <c r="E70" s="41">
         <v>31.8</v>
       </c>
       <c r="F70" s="41">
         <v>47.7</v>
       </c>
       <c r="G70" s="41">
         <v>63.3</v>
       </c>
       <c r="H70" s="41">
         <v>79.2</v>
       </c>
       <c r="I70" s="40">
         <v>95.1</v>
       </c>
-      <c r="J70" s="40"/>
+      <c r="J70" s="40">
+        <v>102.6</v>
+      </c>
       <c r="K70" s="40"/>
       <c r="L70" s="40"/>
       <c r="M70" s="47"/>
     </row>
-    <row r="71" spans="1:13" ht="12.2" customHeight="1">
+    <row r="71" spans="1:13" ht="40.5" customHeight="1">
       <c r="A71" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="35">
         <v>803.4</v>
       </c>
       <c r="C71" s="49">
         <v>1610.3</v>
       </c>
       <c r="D71" s="49">
         <v>2414.8000000000002</v>
       </c>
       <c r="E71" s="49">
         <v>3245.8</v>
       </c>
       <c r="F71" s="53">
         <v>4227.6000000000004</v>
       </c>
       <c r="G71" s="40">
         <v>5371.5</v>
       </c>
       <c r="H71" s="40">
         <v>6724.3</v>
       </c>
       <c r="I71" s="40">
         <v>8074.3</v>
       </c>
-      <c r="J71" s="40"/>
+      <c r="J71" s="40">
+        <v>9414.1</v>
+      </c>
       <c r="K71" s="40"/>
       <c r="L71" s="40"/>
       <c r="M71" s="47"/>
     </row>
-    <row r="72" spans="1:13" ht="12.2" customHeight="1">
+    <row r="72" spans="1:13" ht="37.5" customHeight="1">
       <c r="A72" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="35">
         <v>202.5</v>
       </c>
       <c r="C72" s="49">
         <v>397</v>
       </c>
       <c r="D72" s="49">
         <v>586.20000000000005</v>
       </c>
       <c r="E72" s="49">
         <v>773.2</v>
       </c>
       <c r="F72" s="53">
         <v>963.8</v>
       </c>
       <c r="G72" s="40">
         <v>1145.8</v>
       </c>
       <c r="H72" s="40">
         <v>1334.3</v>
       </c>
       <c r="I72" s="40">
         <v>1524</v>
       </c>
-      <c r="J72" s="40"/>
+      <c r="J72" s="40">
+        <v>1714.5</v>
+      </c>
       <c r="K72" s="40"/>
       <c r="L72" s="40"/>
       <c r="M72" s="47"/>
     </row>
-    <row r="73" spans="1:13" ht="12.2" customHeight="1">
+    <row r="73" spans="1:13" ht="13.5" customHeight="1">
       <c r="A73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B73" s="35">
         <v>324.7</v>
       </c>
       <c r="C73" s="49">
         <v>650.29999999999995</v>
       </c>
       <c r="D73" s="49">
         <v>973.6</v>
       </c>
       <c r="E73" s="49">
         <v>1293.0999999999999</v>
       </c>
       <c r="F73" s="53">
         <v>1626.5</v>
       </c>
       <c r="G73" s="40">
         <v>1965.2</v>
       </c>
       <c r="H73" s="40">
         <v>2280.1999999999998</v>
       </c>
       <c r="I73" s="40">
         <v>2595.3000000000002</v>
       </c>
-      <c r="J73" s="40"/>
+      <c r="J73" s="40">
+        <v>2921.8</v>
+      </c>
       <c r="K73" s="40"/>
       <c r="L73" s="40"/>
       <c r="M73" s="37"/>
     </row>
-    <row r="74" spans="1:13" ht="12.2" customHeight="1">
+    <row r="74" spans="1:13" ht="25.5" customHeight="1">
       <c r="A74" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B74" s="27">
         <v>1165.5</v>
       </c>
       <c r="C74" s="49">
         <v>2323.3000000000002</v>
       </c>
       <c r="D74" s="49">
         <v>3478.3</v>
       </c>
       <c r="E74" s="49">
         <v>4663.8</v>
       </c>
       <c r="F74" s="49">
         <v>5993.8</v>
       </c>
       <c r="G74" s="37">
         <v>7479.7</v>
       </c>
       <c r="H74" s="42">
         <v>9180.7999999999993</v>
       </c>
       <c r="I74" s="37">
         <v>10882.2</v>
       </c>
-      <c r="J74" s="38"/>
+      <c r="J74" s="38">
+        <v>12590.4</v>
+      </c>
       <c r="K74" s="39"/>
       <c r="L74" s="37"/>
       <c r="M74" s="37"/>
     </row>
     <row r="76" spans="1:13" ht="12.2" customHeight="1">
       <c r="A76" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:13" ht="12.2" customHeight="1">
       <c r="A77" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:13" ht="12.2" customHeight="1">
       <c r="A78" s="12" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A61:M61"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2784,98 +3328,103 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8D252D-1CC4-4FFB-8BE5-C4678B6025A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D5B747B-7C8D-4A29-9528-4F34DF0DAE32}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73305A44-92E6-4E98-A7E6-C075CAAF9D01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D5B747B-7C8D-4A29-9528-4F34DF0DAE32}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8D252D-1CC4-4FFB-8BE5-C4678B6025A9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілері</vt:lpstr>
       <vt:lpstr>өсу кезеңімен</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>