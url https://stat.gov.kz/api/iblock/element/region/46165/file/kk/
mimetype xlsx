--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="60" windowWidth="19440" windowHeight="7470" tabRatio="536"/>
   </bookViews>
   <sheets>
     <sheet name="Павлодар" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="17">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері бойынша барлығы:
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері 
 </t>
@@ -66,54 +66,57 @@
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Павлодар облысы
 </t>
   </si>
   <si>
     <t xml:space="preserve">*Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
-    <t>2024 жылғы қаңтар-қараша*</t>
+    <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-қараша*</t>
+    <t>2025 жылғы қаңтар-ақпан*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-ақпан*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -171,51 +174,51 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -285,175 +288,169 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -723,329 +720,343 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист14"/>
-  <dimension ref="A1:AW15"/>
+  <dimension ref="A1:BA14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AK7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AS9" sqref="AS9"/>
+      <selection pane="bottomRight" activeCell="AP4" sqref="AP4:AS4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="5" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="5"/>
     <col min="24" max="29" width="9.28515625" style="5" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" s="13" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:53" s="13" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="40"/>
-[...34 lines deleted...]
-      <c r="AK1" s="40"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
     </row>
-    <row r="2" spans="1:49" s="14" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:53" s="14" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="41"/>
-[...34 lines deleted...]
-      <c r="AK2" s="41"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+      <c r="AF2" s="38"/>
+      <c r="AG2" s="38"/>
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
     </row>
-    <row r="3" spans="1:49" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A4" s="45" t="s">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="33">
+      <c r="B4" s="30">
         <v>2015</v>
       </c>
-      <c r="C4" s="33"/>
-[...2 lines deleted...]
-      <c r="F4" s="33">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30">
         <v>2016</v>
       </c>
-      <c r="G4" s="33"/>
-[...2 lines deleted...]
-      <c r="J4" s="33">
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30">
         <v>2017</v>
       </c>
-      <c r="K4" s="33"/>
-[...2 lines deleted...]
-      <c r="N4" s="33">
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2018</v>
       </c>
-      <c r="O4" s="33"/>
-[...2 lines deleted...]
-      <c r="R4" s="33">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30">
         <v>2019</v>
       </c>
-      <c r="S4" s="33"/>
-[...2 lines deleted...]
-      <c r="V4" s="33">
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30">
         <v>2020</v>
       </c>
-      <c r="W4" s="33"/>
-[...2 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="39">
         <v>2021</v>
       </c>
-      <c r="AA4" s="42"/>
-[...2 lines deleted...]
-      <c r="AD4" s="35">
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="32">
         <v>2022</v>
       </c>
-      <c r="AE4" s="43"/>
-[...2 lines deleted...]
-      <c r="AH4" s="34">
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="31">
         <v>2023</v>
       </c>
-      <c r="AI4" s="34"/>
-[...2 lines deleted...]
-      <c r="AL4" s="34">
+      <c r="AI4" s="31"/>
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="31">
         <v>2024</v>
       </c>
-      <c r="AM4" s="34"/>
-[...2 lines deleted...]
-      <c r="AP4" s="35" t="s">
+      <c r="AM4" s="31"/>
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="31"/>
+      <c r="AP4" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="AQ4" s="36"/>
-[...2 lines deleted...]
-      <c r="AT4" s="35" t="s">
+      <c r="AQ4" s="33"/>
+      <c r="AR4" s="33"/>
+      <c r="AS4" s="33"/>
+      <c r="AT4" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="36"/>
-[...1 lines deleted...]
-      <c r="AW4" s="36"/>
+      <c r="AU4" s="33"/>
+      <c r="AV4" s="33"/>
+      <c r="AW4" s="33"/>
+      <c r="AX4" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY4" s="33"/>
+      <c r="AZ4" s="33"/>
+      <c r="BA4" s="33"/>
     </row>
-    <row r="5" spans="1:49" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="37" t="s">
+    <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="43"/>
+      <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="38"/>
-      <c r="D5" s="33" t="s">
+      <c r="C5" s="35"/>
+      <c r="D5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="33"/>
-      <c r="F5" s="37" t="s">
+      <c r="E5" s="30"/>
+      <c r="F5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="38"/>
-      <c r="H5" s="33" t="s">
+      <c r="G5" s="35"/>
+      <c r="H5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="33"/>
-      <c r="J5" s="37" t="s">
+      <c r="I5" s="30"/>
+      <c r="J5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="38"/>
-      <c r="L5" s="33" t="s">
+      <c r="K5" s="35"/>
+      <c r="L5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="33"/>
-      <c r="N5" s="37" t="s">
+      <c r="M5" s="30"/>
+      <c r="N5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="38"/>
-      <c r="P5" s="33" t="s">
+      <c r="O5" s="35"/>
+      <c r="P5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="33"/>
-      <c r="R5" s="33" t="s">
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="33"/>
-      <c r="T5" s="33" t="s">
+      <c r="S5" s="30"/>
+      <c r="T5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="33"/>
-      <c r="V5" s="33" t="s">
+      <c r="U5" s="30"/>
+      <c r="V5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="33"/>
-      <c r="X5" s="33" t="s">
+      <c r="W5" s="30"/>
+      <c r="X5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="33"/>
-      <c r="Z5" s="33" t="s">
+      <c r="Y5" s="30"/>
+      <c r="Z5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="33"/>
-      <c r="AB5" s="33" t="s">
+      <c r="AA5" s="30"/>
+      <c r="AB5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="33"/>
-      <c r="AD5" s="33" t="s">
+      <c r="AC5" s="30"/>
+      <c r="AD5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="33"/>
-      <c r="AF5" s="33" t="s">
+      <c r="AE5" s="30"/>
+      <c r="AF5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="33"/>
-      <c r="AH5" s="33" t="s">
+      <c r="AG5" s="30"/>
+      <c r="AH5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="33"/>
-      <c r="AJ5" s="33" t="s">
+      <c r="AI5" s="30"/>
+      <c r="AJ5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="33"/>
-      <c r="AL5" s="33" t="s">
+      <c r="AK5" s="30"/>
+      <c r="AL5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="33"/>
-      <c r="AN5" s="33" t="s">
+      <c r="AM5" s="30"/>
+      <c r="AN5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="33"/>
-      <c r="AP5" s="37" t="s">
+      <c r="AO5" s="30"/>
+      <c r="AP5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="38"/>
-      <c r="AR5" s="37" t="s">
+      <c r="AQ5" s="35"/>
+      <c r="AR5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="39"/>
-      <c r="AT5" s="37" t="s">
+      <c r="AS5" s="36"/>
+      <c r="AT5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="38"/>
-      <c r="AV5" s="37" t="s">
+      <c r="AU5" s="35"/>
+      <c r="AV5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="39"/>
+      <c r="AW5" s="36"/>
+      <c r="AX5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="35"/>
+      <c r="AZ5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA5" s="36"/>
     </row>
-    <row r="6" spans="1:49" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="47"/>
+    <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="44"/>
       <c r="B6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="16" t="s">
@@ -1122,889 +1133,964 @@
       </c>
       <c r="AH6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AI6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AJ6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AK6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AL6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AM6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AN6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AO6" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="AP6" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AQ6" s="16" t="s">
+      <c r="AP6" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="AQ6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="AR6" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AS6" s="18" t="s">
+      <c r="AR6" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS6" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AT6" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AU6" s="16" t="s">
+      <c r="AT6" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AW6" s="18" t="s">
+      <c r="AV6" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="AW6" s="47" t="s">
         <v>13</v>
       </c>
+      <c r="AX6" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="AY6" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ6" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="BA6" s="47" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="7" spans="1:49" s="26" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="23" t="s">
+    <row r="7" spans="1:53" s="24" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="22">
         <v>58746.890630000002</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="22">
         <v>17976.96847</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="22">
         <v>71764.46822000001</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="22">
         <v>77195.44077999999</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F7" s="22">
         <v>71593.070230000012</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G7" s="22">
         <v>20778.101289999999</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H7" s="22">
         <v>59290.058420000001</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="22">
         <v>64639.814410000028</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="22">
         <v>106140.73891000001</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K7" s="22">
         <v>33115.600299999998</v>
       </c>
-      <c r="L7" s="24">
+      <c r="L7" s="22">
         <v>71898.653279999999</v>
       </c>
-      <c r="M7" s="24">
+      <c r="M7" s="22">
         <v>80140.040030000004</v>
       </c>
-      <c r="N7" s="24">
+      <c r="N7" s="22">
         <v>139579.72520999998</v>
       </c>
-      <c r="O7" s="24">
+      <c r="O7" s="22">
         <v>37477.48979</v>
       </c>
-      <c r="P7" s="24">
+      <c r="P7" s="22">
         <v>62622.491270000006</v>
       </c>
-      <c r="Q7" s="24">
+      <c r="Q7" s="22">
         <v>75908.13214999999</v>
       </c>
-      <c r="R7" s="24">
+      <c r="R7" s="22">
         <v>180038.06013999999</v>
       </c>
-      <c r="S7" s="24">
+      <c r="S7" s="22">
         <v>48525.381359999992</v>
       </c>
-      <c r="T7" s="24">
+      <c r="T7" s="22">
         <v>108242.71733000001</v>
       </c>
-      <c r="U7" s="24">
+      <c r="U7" s="22">
         <v>104395.00757000002</v>
       </c>
-      <c r="V7" s="24">
+      <c r="V7" s="22">
         <v>256699.90985</v>
       </c>
-      <c r="W7" s="24">
+      <c r="W7" s="22">
         <v>69074.370029999991</v>
       </c>
-      <c r="X7" s="24">
+      <c r="X7" s="22">
         <v>116527.85837</v>
       </c>
-      <c r="Y7" s="24">
+      <c r="Y7" s="22">
         <v>108628.27541999999</v>
       </c>
-      <c r="Z7" s="24">
+      <c r="Z7" s="22">
         <v>214960.77309999999</v>
       </c>
-      <c r="AA7" s="24">
+      <c r="AA7" s="22">
         <v>80433.339229999998</v>
       </c>
-      <c r="AB7" s="24">
+      <c r="AB7" s="22">
         <v>255929.64702000003</v>
       </c>
-      <c r="AC7" s="24">
+      <c r="AC7" s="22">
         <v>124943.12916999999</v>
       </c>
-      <c r="AD7" s="24">
+      <c r="AD7" s="22">
         <v>291434.68411999999</v>
       </c>
-      <c r="AE7" s="24">
+      <c r="AE7" s="22">
         <v>137866.56106000001</v>
       </c>
-      <c r="AF7" s="24">
+      <c r="AF7" s="22">
         <v>214742.55485000004</v>
       </c>
-      <c r="AG7" s="24">
+      <c r="AG7" s="22">
         <v>140624.00975</v>
       </c>
-      <c r="AH7" s="25">
+      <c r="AH7" s="23">
         <v>208669.21745</v>
       </c>
-      <c r="AI7" s="25">
+      <c r="AI7" s="23">
         <v>68331.655709999992</v>
       </c>
-      <c r="AJ7" s="25">
+      <c r="AJ7" s="23">
         <v>228250.97847000003</v>
       </c>
-      <c r="AK7" s="25">
+      <c r="AK7" s="23">
         <v>126359.35605999999</v>
       </c>
       <c r="AL7" s="11">
         <v>160455.05216000002</v>
       </c>
       <c r="AM7" s="11">
         <v>51101.599999999999</v>
       </c>
       <c r="AN7" s="11">
         <v>174274.2</v>
       </c>
       <c r="AO7" s="11">
         <v>121726.5</v>
       </c>
-      <c r="AP7" s="32">
-[...21 lines deleted...]
-        <v>111856.79999999999</v>
+      <c r="AP7" s="29">
+        <v>248567.71909999993</v>
+      </c>
+      <c r="AQ7" s="29">
+        <v>74198.399999999994</v>
+      </c>
+      <c r="AR7" s="29">
+        <v>135089.70000000001</v>
+      </c>
+      <c r="AS7" s="29">
+        <v>127828.4</v>
+      </c>
+      <c r="AT7" s="29">
+        <v>60137.64525999999</v>
+      </c>
+      <c r="AU7" s="29">
+        <v>14079.654639999999</v>
+      </c>
+      <c r="AV7" s="29">
+        <v>18555.88826</v>
+      </c>
+      <c r="AW7" s="29">
+        <v>16730.264530000008</v>
+      </c>
+      <c r="AX7" s="29">
+        <v>53641.704610000001</v>
+      </c>
+      <c r="AY7" s="29">
+        <v>17681.185579999998</v>
+      </c>
+      <c r="AZ7" s="29">
+        <v>14706.840089999998</v>
+      </c>
+      <c r="BA7" s="29">
+        <v>15999.95665</v>
       </c>
     </row>
-    <row r="8" spans="1:49" s="21" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="19" t="s">
+    <row r="8" spans="1:53" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="18">
         <v>46380.017999999996</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="18">
         <v>9916.5066399999996</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="18">
         <v>14273.746870000001</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="18">
         <v>14392.88861</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="18">
         <v>44118.457200000004</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="18">
         <v>9109.9147999999986</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="18">
         <v>10123.429919999997</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="18">
         <v>15143.850780000002</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="18">
         <v>74775.403500000015</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="18">
         <v>17475.935030000001</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="18">
         <v>14220.51017</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="18">
         <v>17533.41220000001</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N8" s="18">
         <v>98226.90644999998</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O8" s="18">
         <v>22028.54825</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="18">
         <v>9400.9860600000011</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="18">
         <v>14924.99008</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="18">
         <v>127444.03724999998</v>
       </c>
-      <c r="S8" s="20">
+      <c r="S8" s="18">
         <v>25441.463229999994</v>
       </c>
-      <c r="T8" s="20">
+      <c r="T8" s="18">
         <v>34521.00675</v>
       </c>
-      <c r="U8" s="20">
+      <c r="U8" s="18">
         <v>21108.003380000002</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="18">
         <v>202573.76591999998</v>
       </c>
-      <c r="W8" s="20">
+      <c r="W8" s="18">
         <v>43571.41786999999</v>
       </c>
-      <c r="X8" s="20">
+      <c r="X8" s="18">
         <v>45279.196890000007</v>
       </c>
-      <c r="Y8" s="20">
+      <c r="Y8" s="18">
         <v>24064.46979000001</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="18">
         <v>161227.09782</v>
       </c>
-      <c r="AA8" s="20">
+      <c r="AA8" s="18">
         <v>45294.451259999994</v>
       </c>
-      <c r="AB8" s="20">
+      <c r="AB8" s="18">
         <v>191266.15865000003</v>
       </c>
-      <c r="AC8" s="20">
+      <c r="AC8" s="18">
         <v>37581.579909999971</v>
       </c>
-      <c r="AD8" s="20">
+      <c r="AD8" s="18">
         <v>213866.33360999997</v>
       </c>
-      <c r="AE8" s="20">
+      <c r="AE8" s="18">
         <v>64540.82402</v>
       </c>
-      <c r="AF8" s="20">
+      <c r="AF8" s="18">
         <v>153226.71934000004</v>
       </c>
-      <c r="AG8" s="20">
+      <c r="AG8" s="18">
         <v>31607.868289999999</v>
       </c>
       <c r="AH8" s="12">
         <v>169782.83205999999</v>
       </c>
       <c r="AI8" s="12">
         <v>41510.11724</v>
       </c>
       <c r="AJ8" s="12">
         <v>146482.39548000001</v>
       </c>
       <c r="AK8" s="12">
         <v>23592.555909999999</v>
       </c>
       <c r="AL8" s="12">
         <v>105484.52952</v>
       </c>
       <c r="AM8" s="12">
         <v>22995.8</v>
       </c>
       <c r="AN8" s="12">
         <v>82729.600000000006</v>
       </c>
       <c r="AO8" s="12">
         <v>16004.3</v>
       </c>
-      <c r="AP8" s="20">
-[...21 lines deleted...]
-        <v>12002</v>
+      <c r="AP8" s="18">
+        <v>154670.22534999996</v>
+      </c>
+      <c r="AQ8" s="18">
+        <v>35185.800000000003</v>
+      </c>
+      <c r="AR8" s="18">
+        <v>50571.6</v>
+      </c>
+      <c r="AS8" s="18">
+        <v>13091.4</v>
+      </c>
+      <c r="AT8" s="12">
+        <v>31011.3</v>
+      </c>
+      <c r="AU8" s="12">
+        <v>6325.1</v>
+      </c>
+      <c r="AV8" s="12">
+        <v>5567.7</v>
+      </c>
+      <c r="AW8" s="12">
+        <v>1048.9000000000001</v>
+      </c>
+      <c r="AX8" s="12">
+        <v>29509.9</v>
+      </c>
+      <c r="AY8" s="12">
+        <v>7749.8</v>
+      </c>
+      <c r="AZ8" s="12">
+        <v>4870</v>
+      </c>
+      <c r="BA8" s="12">
+        <v>878.4</v>
       </c>
     </row>
-    <row r="9" spans="1:49" s="21" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="22" t="s">
+    <row r="9" spans="1:53" s="19" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="18">
         <v>1392.154</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="18">
         <v>1829.7329800000002</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="18">
         <v>5281.4112000000005</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="18">
         <v>10113.853869999999</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="18">
         <v>3205.8035800000002</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="18">
         <v>3418.7106100000001</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="18">
         <v>3533.3779400000003</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="18">
         <v>7051.9603999999999</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="18">
         <v>1644.74089</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="18">
         <v>2516.45685</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="18">
         <v>3798.0332100000005</v>
       </c>
-      <c r="M9" s="20">
+      <c r="M9" s="18">
         <v>7457.912150000001</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="18">
         <v>2168.7398800000001</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O9" s="18">
         <v>2606.9233400000003</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="18">
         <v>3868.2695500000004</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="18">
         <v>8837.8265399999982</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="18">
         <v>2364.32458</v>
       </c>
-      <c r="S9" s="20">
+      <c r="S9" s="18">
         <v>3608.4503800000002</v>
       </c>
-      <c r="T9" s="20">
+      <c r="T9" s="18">
         <v>6562.8626400000003</v>
       </c>
-      <c r="U9" s="20">
+      <c r="U9" s="18">
         <v>18144.391159999996</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="18">
         <v>2970.6320500000002</v>
       </c>
-      <c r="W9" s="20">
+      <c r="W9" s="18">
         <v>1851.3597100000002</v>
       </c>
-      <c r="X9" s="20">
+      <c r="X9" s="18">
         <v>6135.8961399999989</v>
       </c>
-      <c r="Y9" s="20">
+      <c r="Y9" s="18">
         <v>16773.038509999998</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="18">
         <v>4151.5008799999996</v>
       </c>
-      <c r="AA9" s="20">
+      <c r="AA9" s="18">
         <v>5128.1065899999994</v>
       </c>
-      <c r="AB9" s="20">
+      <c r="AB9" s="18">
         <v>7476.9614000000001</v>
       </c>
-      <c r="AC9" s="20">
+      <c r="AC9" s="18">
         <v>20215.140670000008</v>
       </c>
-      <c r="AD9" s="20">
+      <c r="AD9" s="18">
         <v>3804.0362399999999</v>
       </c>
-      <c r="AE9" s="20">
+      <c r="AE9" s="18">
         <v>4673.0063799999998</v>
       </c>
-      <c r="AF9" s="20">
+      <c r="AF9" s="18">
         <v>7620.9692899999982</v>
       </c>
-      <c r="AG9" s="20">
+      <c r="AG9" s="18">
         <v>22487.757590000005</v>
       </c>
       <c r="AH9" s="12">
         <v>1942.13131</v>
       </c>
       <c r="AI9" s="12">
         <v>4339.0961100000004</v>
       </c>
       <c r="AJ9" s="12">
         <v>8163.8801100000001</v>
       </c>
       <c r="AK9" s="12">
         <v>22536.123960000001</v>
       </c>
       <c r="AL9" s="12">
         <v>3528.2431000000001</v>
       </c>
       <c r="AM9" s="12">
         <v>7514.9</v>
       </c>
       <c r="AN9" s="12">
         <v>6936.7</v>
       </c>
       <c r="AO9" s="12">
         <v>22339.200000000001</v>
       </c>
-      <c r="AP9" s="20">
-[...21 lines deleted...]
-        <v>19822.400000000001</v>
+      <c r="AP9" s="18">
+        <v>932.71652000000006</v>
+      </c>
+      <c r="AQ9" s="18">
+        <v>2962.9</v>
+      </c>
+      <c r="AR9" s="18">
+        <v>6936.8</v>
+      </c>
+      <c r="AS9" s="18">
+        <v>22785.1</v>
+      </c>
+      <c r="AT9" s="12">
+        <v>225.90899999999999</v>
+      </c>
+      <c r="AU9" s="12">
+        <v>726.50154999999995</v>
+      </c>
+      <c r="AV9" s="12">
+        <v>1406.0792499999998</v>
+      </c>
+      <c r="AW9" s="12">
+        <v>4079.3324800000005</v>
+      </c>
+      <c r="AX9" s="12">
+        <v>0.25</v>
+      </c>
+      <c r="AY9" s="12">
+        <v>4.891</v>
+      </c>
+      <c r="AZ9" s="12">
+        <v>685.84127999999987</v>
+      </c>
+      <c r="BA9" s="12">
+        <v>2930.5437600000005</v>
       </c>
     </row>
-    <row r="10" spans="1:49" s="21" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="22" t="s">
+    <row r="10" spans="1:53" s="19" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="18">
         <v>10974.718630000001</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="18">
         <v>6230.7288499999986</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="18">
         <v>52209.310150000005</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="18">
         <v>52688.698299999989</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="18">
         <v>24268.809450000001</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="18">
         <v>8249.47588</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="18">
         <v>45633.25056</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="18">
         <v>42444.003230000024</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="18">
         <v>29720.594519999995</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="18">
         <v>13123.208420000001</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="18">
         <v>53880.109899999996</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="18">
         <v>55148.715680000001</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="18">
         <v>39184.078879999994</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="18">
         <v>12842.0182</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="18">
         <v>49353.235660000006</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="18">
         <v>52145.315529999993</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="18">
         <v>50229.698310000007</v>
       </c>
-      <c r="S10" s="20">
+      <c r="S10" s="18">
         <v>19475.467749999996</v>
       </c>
-      <c r="T10" s="20">
+      <c r="T10" s="18">
         <v>67158.847940000007</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="18">
         <v>65142.613030000022</v>
       </c>
-      <c r="V10" s="20">
+      <c r="V10" s="18">
         <v>51155.511879999991</v>
       </c>
-      <c r="W10" s="20">
+      <c r="W10" s="18">
         <v>23651.592450000004</v>
       </c>
-      <c r="X10" s="20">
+      <c r="X10" s="18">
         <v>65112.765339999991</v>
       </c>
-      <c r="Y10" s="20">
+      <c r="Y10" s="18">
         <v>67790.76711999999</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="Z10" s="18">
         <v>49582.174399999989</v>
       </c>
-      <c r="AA10" s="20">
+      <c r="AA10" s="18">
         <v>30010.781380000004</v>
       </c>
-      <c r="AB10" s="20">
+      <c r="AB10" s="18">
         <v>57186.526970000014</v>
       </c>
-      <c r="AC10" s="20">
+      <c r="AC10" s="18">
         <v>67146.408590000006</v>
       </c>
-      <c r="AD10" s="20">
+      <c r="AD10" s="18">
         <v>73764.314270000003</v>
       </c>
-      <c r="AE10" s="20">
+      <c r="AE10" s="18">
         <v>68652.730660000001</v>
       </c>
-      <c r="AF10" s="20">
+      <c r="AF10" s="18">
         <v>53894.866219999996</v>
       </c>
-      <c r="AG10" s="20">
+      <c r="AG10" s="18">
         <v>86528.383869999991</v>
       </c>
       <c r="AH10" s="12">
         <v>36944.254079999999</v>
       </c>
       <c r="AI10" s="12">
         <v>22482.442360000001</v>
       </c>
       <c r="AJ10" s="12">
         <v>73604.702880000012</v>
       </c>
       <c r="AK10" s="12">
         <v>80230.676189999984</v>
       </c>
       <c r="AL10" s="12">
         <v>51442.279540000003</v>
       </c>
       <c r="AM10" s="12">
         <v>20590.900000000001</v>
       </c>
       <c r="AN10" s="12">
         <v>84607.9</v>
       </c>
       <c r="AO10" s="12">
         <v>83383</v>
       </c>
-      <c r="AP10" s="20">
-[...21 lines deleted...]
-        <v>80032.399999999994</v>
+      <c r="AP10" s="18">
+        <v>92964.777229999992</v>
+      </c>
+      <c r="AQ10" s="18">
+        <v>36049.699999999997</v>
+      </c>
+      <c r="AR10" s="18">
+        <v>77581.3</v>
+      </c>
+      <c r="AS10" s="18">
+        <v>91951.9</v>
+      </c>
+      <c r="AT10" s="48">
+        <v>28900.436259999991</v>
+      </c>
+      <c r="AU10" s="48">
+        <v>7028.0530899999985</v>
+      </c>
+      <c r="AV10" s="48">
+        <v>11582.109009999998</v>
+      </c>
+      <c r="AW10" s="48">
+        <v>11602.032050000005</v>
+      </c>
+      <c r="AX10" s="48">
+        <v>24131.554609999999</v>
+      </c>
+      <c r="AY10" s="48">
+        <v>9926.4945799999987</v>
+      </c>
+      <c r="AZ10" s="48">
+        <v>9150.9988099999991</v>
+      </c>
+      <c r="BA10" s="48">
+        <v>12191.01289</v>
       </c>
     </row>
-    <row r="11" spans="1:49" s="29" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:53" s="27" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="28"/>
-      <c r="C11" s="28">
+      <c r="B11" s="26"/>
+      <c r="C11" s="26">
         <v>34.659508138971546</v>
       </c>
-      <c r="D11" s="28"/>
-[...2 lines deleted...]
-      <c r="G11" s="28">
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26">
         <v>39.702741674333232</v>
       </c>
-      <c r="H11" s="28"/>
-[...2 lines deleted...]
-      <c r="K11" s="28">
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26">
         <v>39.628478122439475</v>
       </c>
-      <c r="L11" s="28"/>
-[...2 lines deleted...]
-      <c r="O11" s="28">
+      <c r="L11" s="26"/>
+      <c r="M11" s="26"/>
+      <c r="N11" s="26"/>
+      <c r="O11" s="26">
         <v>34.265950766602828</v>
       </c>
-      <c r="P11" s="28"/>
-[...2 lines deleted...]
-      <c r="S11" s="28">
+      <c r="P11" s="26"/>
+      <c r="Q11" s="26"/>
+      <c r="R11" s="26"/>
+      <c r="S11" s="26">
         <v>40.134600087973418</v>
       </c>
-      <c r="T11" s="28"/>
-[...2 lines deleted...]
-      <c r="W11" s="28">
+      <c r="T11" s="26"/>
+      <c r="U11" s="26"/>
+      <c r="V11" s="26"/>
+      <c r="W11" s="26">
         <v>34.240764613166618</v>
       </c>
-      <c r="X11" s="28"/>
-[...2 lines deleted...]
-      <c r="AA11" s="28">
+      <c r="X11" s="26"/>
+      <c r="Y11" s="26"/>
+      <c r="Z11" s="26"/>
+      <c r="AA11" s="26">
         <v>37.311370716791771</v>
       </c>
-      <c r="AB11" s="28"/>
-[...2 lines deleted...]
-      <c r="AE11" s="28">
+      <c r="AB11" s="26"/>
+      <c r="AC11" s="26"/>
+      <c r="AD11" s="26"/>
+      <c r="AE11" s="26">
         <v>49.796506224683512</v>
       </c>
-      <c r="AF11" s="28"/>
-      <c r="AG11" s="28"/>
+      <c r="AF11" s="26"/>
+      <c r="AG11" s="26"/>
       <c r="AH11" s="15"/>
       <c r="AI11" s="15">
         <v>32.901942922934047</v>
       </c>
       <c r="AJ11" s="15"/>
       <c r="AK11" s="15"/>
       <c r="AL11" s="15"/>
       <c r="AM11" s="15">
         <v>40.294041673841917</v>
       </c>
       <c r="AN11" s="15"/>
       <c r="AO11" s="15"/>
-      <c r="AP11" s="28"/>
-[...10 lines deleted...]
-      <c r="AW11" s="30"/>
+      <c r="AP11" s="26"/>
+      <c r="AQ11" s="26">
+        <v>48.58554901453401</v>
+      </c>
+      <c r="AR11" s="28"/>
+      <c r="AS11" s="28"/>
+      <c r="AT11" s="26"/>
+      <c r="AU11" s="26">
+        <v>49.916374156177454</v>
+      </c>
+      <c r="AV11" s="28"/>
+      <c r="AW11" s="28"/>
+      <c r="AX11" s="26"/>
+      <c r="AY11" s="26">
+        <v>56.141566610942164</v>
+      </c>
+      <c r="AZ11" s="28"/>
+      <c r="BA11" s="28"/>
     </row>
-    <row r="12" spans="1:49" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
       <c r="T12" s="6"/>
       <c r="U12" s="6"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
       <c r="X12" s="6"/>
       <c r="Y12" s="6"/>
       <c r="Z12" s="6"/>
       <c r="AA12" s="6"/>
       <c r="AB12" s="6"/>
       <c r="AC12" s="6"/>
       <c r="AD12" s="6"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="6"/>
       <c r="AG12" s="6"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
       <c r="AL12" s="6"/>
       <c r="AM12" s="6"/>
       <c r="AN12" s="6"/>
       <c r="AO12" s="6"/>
+      <c r="AP12" s="6"/>
+      <c r="AQ12" s="6"/>
+      <c r="AR12" s="6"/>
+      <c r="AS12" s="6"/>
     </row>
-    <row r="13" spans="1:49" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
       <c r="T13" s="6"/>
       <c r="U13" s="6"/>
       <c r="V13" s="6"/>
       <c r="W13" s="6"/>
       <c r="X13" s="6"/>
       <c r="Y13" s="6"/>
       <c r="Z13" s="6"/>
       <c r="AA13" s="6"/>
       <c r="AB13" s="6"/>
       <c r="AC13" s="6"/>
       <c r="AD13" s="8"/>
       <c r="AE13" s="8"/>
       <c r="AF13" s="8"/>
       <c r="AG13" s="8"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="11"/>
       <c r="AM13" s="11"/>
       <c r="AN13" s="11"/>
       <c r="AO13" s="11"/>
+      <c r="AP13" s="11"/>
+      <c r="AQ13" s="11"/>
+      <c r="AR13" s="11"/>
+      <c r="AS13" s="11"/>
     </row>
-    <row r="14" spans="1:49" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:53" x14ac:dyDescent="0.25">
       <c r="AL14" s="12"/>
       <c r="AM14" s="12"/>
       <c r="AN14" s="12"/>
       <c r="AO14" s="12"/>
-    </row>
-[...4 lines deleted...]
-      <c r="AO15" s="12"/>
+      <c r="AP14" s="12"/>
+      <c r="AQ14" s="12"/>
+      <c r="AR14" s="12"/>
+      <c r="AS14" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="39">
+  <mergeCells count="42">
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="AH5:AI5"/>
-[...7 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Павлодар</vt:lpstr>
     </vt:vector>