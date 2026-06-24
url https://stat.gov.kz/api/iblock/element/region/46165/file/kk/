--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -69,54 +69,54 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Павлодар облысы
 </t>
   </si>
   <si>
     <t xml:space="preserve">*Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-ақпан*</t>
+    <t>2025 жылғы қаңтар-сәуір*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-ақпан*</t>
+    <t>2026 жылғы қаңтар-сәуір*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -302,156 +302,158 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -727,336 +729,336 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист14"/>
   <dimension ref="A1:BA14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AK7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AP4" sqref="AP4:AS4"/>
+      <selection pane="bottomRight" activeCell="AT7" sqref="AT7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="5" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="5"/>
     <col min="24" max="29" width="9.28515625" style="5" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="13" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="37"/>
-[...34 lines deleted...]
-      <c r="AK1" s="37"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
     </row>
     <row r="2" spans="1:53" s="14" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="38"/>
-[...34 lines deleted...]
-      <c r="AK2" s="38"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
     </row>
     <row r="3" spans="1:53" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="30">
+      <c r="B4" s="34">
         <v>2015</v>
       </c>
-      <c r="C4" s="30"/>
-[...2 lines deleted...]
-      <c r="F4" s="30">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34">
         <v>2016</v>
       </c>
-      <c r="G4" s="30"/>
-[...2 lines deleted...]
-      <c r="J4" s="30">
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34">
         <v>2017</v>
       </c>
-      <c r="K4" s="30"/>
-[...2 lines deleted...]
-      <c r="N4" s="30">
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34">
         <v>2018</v>
       </c>
-      <c r="O4" s="30"/>
-[...2 lines deleted...]
-      <c r="R4" s="30">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34">
         <v>2019</v>
       </c>
-      <c r="S4" s="30"/>
-[...2 lines deleted...]
-      <c r="V4" s="30">
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34">
         <v>2020</v>
       </c>
-      <c r="W4" s="30"/>
-[...2 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="43">
         <v>2021</v>
       </c>
-      <c r="AA4" s="39"/>
-[...2 lines deleted...]
-      <c r="AD4" s="32">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="36">
         <v>2022</v>
       </c>
-      <c r="AE4" s="40"/>
-[...2 lines deleted...]
-      <c r="AH4" s="31">
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="35">
         <v>2023</v>
       </c>
-      <c r="AI4" s="31"/>
-[...2 lines deleted...]
-      <c r="AL4" s="31">
+      <c r="AI4" s="35"/>
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="35"/>
+      <c r="AL4" s="35">
         <v>2024</v>
       </c>
-      <c r="AM4" s="31"/>
-[...2 lines deleted...]
-      <c r="AP4" s="32" t="s">
+      <c r="AM4" s="35"/>
+      <c r="AN4" s="35"/>
+      <c r="AO4" s="35"/>
+      <c r="AP4" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="AQ4" s="33"/>
-[...2 lines deleted...]
-      <c r="AT4" s="32" t="s">
+      <c r="AQ4" s="37"/>
+      <c r="AR4" s="37"/>
+      <c r="AS4" s="37"/>
+      <c r="AT4" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="33"/>
-[...2 lines deleted...]
-      <c r="AX4" s="32" t="s">
+      <c r="AU4" s="37"/>
+      <c r="AV4" s="37"/>
+      <c r="AW4" s="37"/>
+      <c r="AX4" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AY4" s="33"/>
-[...1 lines deleted...]
-      <c r="BA4" s="33"/>
+      <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="43"/>
-      <c r="B5" s="34" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="35"/>
-      <c r="D5" s="30" t="s">
+      <c r="C5" s="39"/>
+      <c r="D5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="30"/>
-      <c r="F5" s="34" t="s">
+      <c r="E5" s="34"/>
+      <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="35"/>
-      <c r="H5" s="30" t="s">
+      <c r="G5" s="39"/>
+      <c r="H5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="30"/>
-      <c r="J5" s="34" t="s">
+      <c r="I5" s="34"/>
+      <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="35"/>
-      <c r="L5" s="30" t="s">
+      <c r="K5" s="39"/>
+      <c r="L5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="30"/>
-      <c r="N5" s="34" t="s">
+      <c r="M5" s="34"/>
+      <c r="N5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="35"/>
-      <c r="P5" s="30" t="s">
+      <c r="O5" s="39"/>
+      <c r="P5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="30"/>
-      <c r="R5" s="30" t="s">
+      <c r="Q5" s="34"/>
+      <c r="R5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="30"/>
-      <c r="T5" s="30" t="s">
+      <c r="S5" s="34"/>
+      <c r="T5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="30"/>
-      <c r="V5" s="30" t="s">
+      <c r="U5" s="34"/>
+      <c r="V5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="30"/>
-      <c r="X5" s="30" t="s">
+      <c r="W5" s="34"/>
+      <c r="X5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="30"/>
-      <c r="Z5" s="30" t="s">
+      <c r="Y5" s="34"/>
+      <c r="Z5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="30"/>
-      <c r="AB5" s="30" t="s">
+      <c r="AA5" s="34"/>
+      <c r="AB5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="30"/>
-      <c r="AD5" s="30" t="s">
+      <c r="AC5" s="34"/>
+      <c r="AD5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="30"/>
-      <c r="AF5" s="30" t="s">
+      <c r="AE5" s="34"/>
+      <c r="AF5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="30"/>
-      <c r="AH5" s="30" t="s">
+      <c r="AG5" s="34"/>
+      <c r="AH5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="30"/>
-      <c r="AJ5" s="30" t="s">
+      <c r="AI5" s="34"/>
+      <c r="AJ5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="30"/>
-      <c r="AL5" s="30" t="s">
+      <c r="AK5" s="34"/>
+      <c r="AL5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="30"/>
-      <c r="AN5" s="30" t="s">
+      <c r="AM5" s="34"/>
+      <c r="AN5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="30"/>
-      <c r="AP5" s="34" t="s">
+      <c r="AO5" s="34"/>
+      <c r="AP5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="35"/>
-      <c r="AR5" s="34" t="s">
+      <c r="AQ5" s="39"/>
+      <c r="AR5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="36"/>
-      <c r="AT5" s="34" t="s">
+      <c r="AS5" s="40"/>
+      <c r="AT5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="35"/>
-      <c r="AV5" s="34" t="s">
+      <c r="AU5" s="39"/>
+      <c r="AV5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="36"/>
-      <c r="AX5" s="34" t="s">
+      <c r="AW5" s="40"/>
+      <c r="AX5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="35"/>
-      <c r="AZ5" s="34" t="s">
+      <c r="AY5" s="39"/>
+      <c r="AZ5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="36"/>
+      <c r="BA5" s="40"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="44"/>
+      <c r="A6" s="48"/>
       <c r="B6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="16" t="s">
@@ -1133,84 +1135,84 @@
       </c>
       <c r="AH6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AI6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AJ6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AK6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AL6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AM6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AN6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AO6" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="AP6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AQ6" s="46" t="s">
+      <c r="AP6" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="AQ6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AR6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AS6" s="47" t="s">
+      <c r="AR6" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS6" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AT6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AU6" s="46" t="s">
+      <c r="AT6" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AW6" s="47" t="s">
+      <c r="AV6" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="AW6" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AX6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AY6" s="46" t="s">
+      <c r="AX6" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="AY6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AZ6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BA6" s="47" t="s">
+      <c r="AZ6" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="BA6" s="32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="24" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="22">
         <v>58746.890630000002</v>
       </c>
       <c r="C7" s="22">
         <v>17976.96847</v>
       </c>
       <c r="D7" s="22">
         <v>71764.46822000001</v>
       </c>
       <c r="E7" s="22">
         <v>77195.44077999999</v>
       </c>
       <c r="F7" s="22">
         <v>71593.070230000012</v>
       </c>
       <c r="G7" s="22">
         <v>20778.101289999999</v>
       </c>
@@ -1307,72 +1309,72 @@
       <c r="AL7" s="11">
         <v>160455.05216000002</v>
       </c>
       <c r="AM7" s="11">
         <v>51101.599999999999</v>
       </c>
       <c r="AN7" s="11">
         <v>174274.2</v>
       </c>
       <c r="AO7" s="11">
         <v>121726.5</v>
       </c>
       <c r="AP7" s="29">
         <v>248567.71909999993</v>
       </c>
       <c r="AQ7" s="29">
         <v>74198.399999999994</v>
       </c>
       <c r="AR7" s="29">
         <v>135089.70000000001</v>
       </c>
       <c r="AS7" s="29">
         <v>127828.4</v>
       </c>
       <c r="AT7" s="29">
-        <v>60137.64525999999</v>
+        <v>108821.9</v>
       </c>
       <c r="AU7" s="29">
-        <v>14079.654639999999</v>
+        <v>31243.199999999997</v>
       </c>
       <c r="AV7" s="29">
-        <v>18555.88826</v>
+        <v>44466.7</v>
       </c>
       <c r="AW7" s="29">
-        <v>16730.264530000008</v>
+        <v>39040.9</v>
       </c>
       <c r="AX7" s="29">
-        <v>53641.704610000001</v>
+        <v>122935.40000000001</v>
       </c>
       <c r="AY7" s="29">
-        <v>17681.185579999998</v>
+        <v>40374.300000000003</v>
       </c>
       <c r="AZ7" s="29">
-        <v>14706.840089999998</v>
+        <v>40389</v>
       </c>
       <c r="BA7" s="29">
-        <v>15999.95665</v>
+        <v>40052.1</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="18">
         <v>46380.017999999996</v>
       </c>
       <c r="C8" s="18">
         <v>9916.5066399999996</v>
       </c>
       <c r="D8" s="18">
         <v>14273.746870000001</v>
       </c>
       <c r="E8" s="18">
         <v>14392.88861</v>
       </c>
       <c r="F8" s="18">
         <v>44118.457200000004</v>
       </c>
       <c r="G8" s="18">
         <v>9109.9147999999986</v>
       </c>
       <c r="H8" s="18">
@@ -1468,72 +1470,72 @@
       <c r="AL8" s="12">
         <v>105484.52952</v>
       </c>
       <c r="AM8" s="12">
         <v>22995.8</v>
       </c>
       <c r="AN8" s="12">
         <v>82729.600000000006</v>
       </c>
       <c r="AO8" s="12">
         <v>16004.3</v>
       </c>
       <c r="AP8" s="18">
         <v>154670.22534999996</v>
       </c>
       <c r="AQ8" s="18">
         <v>35185.800000000003</v>
       </c>
       <c r="AR8" s="18">
         <v>50571.6</v>
       </c>
       <c r="AS8" s="18">
         <v>13091.4</v>
       </c>
       <c r="AT8" s="12">
-        <v>31011.3</v>
+        <v>51580.6</v>
       </c>
       <c r="AU8" s="12">
-        <v>6325.1</v>
+        <v>10818.2</v>
       </c>
       <c r="AV8" s="12">
-        <v>5567.7</v>
+        <v>18662.5</v>
       </c>
       <c r="AW8" s="12">
-        <v>1048.9000000000001</v>
+        <v>4764</v>
       </c>
       <c r="AX8" s="12">
-        <v>29509.9</v>
+        <v>70641</v>
       </c>
       <c r="AY8" s="12">
-        <v>7749.8</v>
+        <v>18506.7</v>
       </c>
       <c r="AZ8" s="12">
-        <v>4870</v>
+        <v>16534.7</v>
       </c>
       <c r="BA8" s="12">
-        <v>878.4</v>
+        <v>3743.6</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="19" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>1392.154</v>
       </c>
       <c r="C9" s="18">
         <v>1829.7329800000002</v>
       </c>
       <c r="D9" s="18">
         <v>5281.4112000000005</v>
       </c>
       <c r="E9" s="18">
         <v>10113.853869999999</v>
       </c>
       <c r="F9" s="18">
         <v>3205.8035800000002</v>
       </c>
       <c r="G9" s="18">
         <v>3418.7106100000001</v>
       </c>
       <c r="H9" s="18">
@@ -1629,72 +1631,72 @@
       <c r="AL9" s="12">
         <v>3528.2431000000001</v>
       </c>
       <c r="AM9" s="12">
         <v>7514.9</v>
       </c>
       <c r="AN9" s="12">
         <v>6936.7</v>
       </c>
       <c r="AO9" s="12">
         <v>22339.200000000001</v>
       </c>
       <c r="AP9" s="18">
         <v>932.71652000000006</v>
       </c>
       <c r="AQ9" s="18">
         <v>2962.9</v>
       </c>
       <c r="AR9" s="18">
         <v>6936.8</v>
       </c>
       <c r="AS9" s="18">
         <v>22785.1</v>
       </c>
       <c r="AT9" s="12">
-        <v>225.90899999999999</v>
+        <v>391</v>
       </c>
       <c r="AU9" s="12">
-        <v>726.50154999999995</v>
+        <v>1214.4000000000001</v>
       </c>
       <c r="AV9" s="12">
-        <v>1406.0792499999998</v>
+        <v>2889.4</v>
       </c>
       <c r="AW9" s="12">
-        <v>4079.3324800000005</v>
+        <v>8387.2000000000007</v>
       </c>
       <c r="AX9" s="12">
-        <v>0.25</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="AY9" s="12">
-        <v>4.891</v>
+        <v>274</v>
       </c>
       <c r="AZ9" s="12">
-        <v>685.84127999999987</v>
+        <v>1596.2</v>
       </c>
       <c r="BA9" s="12">
-        <v>2930.5437600000005</v>
+        <v>7379.9</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="19" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="18">
         <v>10974.718630000001</v>
       </c>
       <c r="C10" s="18">
         <v>6230.7288499999986</v>
       </c>
       <c r="D10" s="18">
         <v>52209.310150000005</v>
       </c>
       <c r="E10" s="18">
         <v>52688.698299999989</v>
       </c>
       <c r="F10" s="18">
         <v>24268.809450000001</v>
       </c>
       <c r="G10" s="18">
         <v>8249.47588</v>
       </c>
       <c r="H10" s="18">
@@ -1789,73 +1791,73 @@
       </c>
       <c r="AL10" s="12">
         <v>51442.279540000003</v>
       </c>
       <c r="AM10" s="12">
         <v>20590.900000000001</v>
       </c>
       <c r="AN10" s="12">
         <v>84607.9</v>
       </c>
       <c r="AO10" s="12">
         <v>83383</v>
       </c>
       <c r="AP10" s="18">
         <v>92964.777229999992</v>
       </c>
       <c r="AQ10" s="18">
         <v>36049.699999999997</v>
       </c>
       <c r="AR10" s="18">
         <v>77581.3</v>
       </c>
       <c r="AS10" s="18">
         <v>91951.9</v>
       </c>
-      <c r="AT10" s="48">
-[...21 lines deleted...]
-        <v>12191.01289</v>
+      <c r="AT10" s="33">
+        <v>56850.3</v>
+      </c>
+      <c r="AU10" s="33">
+        <v>19210.599999999999</v>
+      </c>
+      <c r="AV10" s="33">
+        <v>22914.799999999999</v>
+      </c>
+      <c r="AW10" s="33">
+        <v>25889.7</v>
+      </c>
+      <c r="AX10" s="33">
+        <v>52226.3</v>
+      </c>
+      <c r="AY10" s="33">
+        <v>21593.599999999999</v>
+      </c>
+      <c r="AZ10" s="33">
+        <v>22258.1</v>
+      </c>
+      <c r="BA10" s="33">
+        <v>28928.6</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="27" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26"/>
       <c r="C11" s="26">
         <v>34.659508138971546</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26">
         <v>39.702741674333232</v>
       </c>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26">
         <v>39.628478122439475</v>
       </c>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="26"/>
@@ -1884,62 +1886,62 @@
       <c r="AC11" s="26"/>
       <c r="AD11" s="26"/>
       <c r="AE11" s="26">
         <v>49.796506224683512</v>
       </c>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="15"/>
       <c r="AI11" s="15">
         <v>32.901942922934047</v>
       </c>
       <c r="AJ11" s="15"/>
       <c r="AK11" s="15"/>
       <c r="AL11" s="15"/>
       <c r="AM11" s="15">
         <v>40.294041673841917</v>
       </c>
       <c r="AN11" s="15"/>
       <c r="AO11" s="15"/>
       <c r="AP11" s="26"/>
       <c r="AQ11" s="26">
         <v>48.58554901453401</v>
       </c>
       <c r="AR11" s="28"/>
       <c r="AS11" s="28"/>
-      <c r="AT11" s="26"/>
-[...10 lines deleted...]
-      <c r="BA11" s="28"/>
+      <c r="AT11" s="49"/>
+      <c r="AU11" s="49">
+        <v>61.487299636400884</v>
+      </c>
+      <c r="AV11" s="50"/>
+      <c r="AW11" s="50"/>
+      <c r="AX11" s="49"/>
+      <c r="AY11" s="49">
+        <v>53.483527887789997</v>
+      </c>
+      <c r="AZ11" s="50"/>
+      <c r="BA11" s="50"/>
     </row>
     <row r="12" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
       <c r="T12" s="6"/>
       <c r="U12" s="6"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>