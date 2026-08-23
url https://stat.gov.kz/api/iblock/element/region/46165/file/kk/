--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="60" windowWidth="19440" windowHeight="7470" tabRatio="536"/>
+    <workbookView xWindow="0" yWindow="120" windowWidth="19440" windowHeight="7410" tabRatio="536"/>
   </bookViews>
   <sheets>
     <sheet name="Павлодар" sheetId="14" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері бойынша барлығы:
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері 
 </t>
@@ -66,67 +66,64 @@
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Павлодар облысы
 </t>
   </si>
   <si>
     <t xml:space="preserve">*Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
+    <t>2025 жылғы қаңтар-маусым*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-сәуір*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -162,50 +159,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -302,158 +305,157 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -729,333 +731,333 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист14"/>
   <dimension ref="A1:BA14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AK7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AT7" sqref="AT7"/>
+      <selection pane="bottomRight" activeCell="AP5" sqref="AP5:AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="5" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="5"/>
     <col min="24" max="29" width="9.28515625" style="5" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="13" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="41"/>
-[...34 lines deleted...]
-      <c r="AK1" s="41"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
     </row>
     <row r="2" spans="1:53" s="14" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="42"/>
-[...34 lines deleted...]
-      <c r="AK2" s="42"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
+      <c r="AF2" s="41"/>
+      <c r="AG2" s="41"/>
+      <c r="AH2" s="41"/>
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
     </row>
     <row r="3" spans="1:53" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="34">
+      <c r="B4" s="39">
         <v>2015</v>
       </c>
-      <c r="C4" s="34"/>
-[...2 lines deleted...]
-      <c r="F4" s="34">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39">
         <v>2016</v>
       </c>
-      <c r="G4" s="34"/>
-[...2 lines deleted...]
-      <c r="J4" s="34">
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39">
         <v>2017</v>
       </c>
-      <c r="K4" s="34"/>
-[...2 lines deleted...]
-      <c r="N4" s="34">
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="39">
         <v>2018</v>
       </c>
-      <c r="O4" s="34"/>
-[...2 lines deleted...]
-      <c r="R4" s="34">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39">
         <v>2019</v>
       </c>
-      <c r="S4" s="34"/>
-[...2 lines deleted...]
-      <c r="V4" s="34">
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39">
         <v>2020</v>
       </c>
-      <c r="W4" s="34"/>
-[...2 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="42">
         <v>2021</v>
       </c>
-      <c r="AA4" s="43"/>
-[...2 lines deleted...]
-      <c r="AD4" s="36">
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="34">
         <v>2022</v>
       </c>
-      <c r="AE4" s="44"/>
-[...2 lines deleted...]
-      <c r="AH4" s="35">
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="45">
         <v>2023</v>
       </c>
-      <c r="AI4" s="35"/>
-[...2 lines deleted...]
-      <c r="AL4" s="35">
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2024</v>
       </c>
-      <c r="AM4" s="35"/>
-[...2 lines deleted...]
-      <c r="AP4" s="36" t="s">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="34">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="35"/>
+      <c r="AR4" s="35"/>
+      <c r="AS4" s="35"/>
+      <c r="AT4" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="AQ4" s="37"/>
-[...2 lines deleted...]
-      <c r="AT4" s="36" t="s">
+      <c r="AU4" s="35"/>
+      <c r="AV4" s="35"/>
+      <c r="AW4" s="35"/>
+      <c r="AX4" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="37"/>
-[...7 lines deleted...]
-      <c r="BA4" s="37"/>
+      <c r="AY4" s="35"/>
+      <c r="AZ4" s="35"/>
+      <c r="BA4" s="35"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A5" s="47"/>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39"/>
-      <c r="D5" s="34" t="s">
+      <c r="C5" s="37"/>
+      <c r="D5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="34"/>
-      <c r="F5" s="38" t="s">
+      <c r="E5" s="39"/>
+      <c r="F5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="39"/>
-      <c r="H5" s="34" t="s">
+      <c r="G5" s="37"/>
+      <c r="H5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="34"/>
-      <c r="J5" s="38" t="s">
+      <c r="I5" s="39"/>
+      <c r="J5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="39"/>
-      <c r="L5" s="34" t="s">
+      <c r="K5" s="37"/>
+      <c r="L5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="34"/>
-      <c r="N5" s="38" t="s">
+      <c r="M5" s="39"/>
+      <c r="N5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="39"/>
-      <c r="P5" s="34" t="s">
+      <c r="O5" s="37"/>
+      <c r="P5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="34"/>
-      <c r="R5" s="34" t="s">
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="34"/>
-      <c r="T5" s="34" t="s">
+      <c r="S5" s="39"/>
+      <c r="T5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="34"/>
-      <c r="V5" s="34" t="s">
+      <c r="U5" s="39"/>
+      <c r="V5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="34"/>
-      <c r="X5" s="34" t="s">
+      <c r="W5" s="39"/>
+      <c r="X5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="34"/>
-      <c r="Z5" s="34" t="s">
+      <c r="Y5" s="39"/>
+      <c r="Z5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="34"/>
-      <c r="AB5" s="34" t="s">
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="34"/>
-      <c r="AD5" s="34" t="s">
+      <c r="AC5" s="39"/>
+      <c r="AD5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="34"/>
-      <c r="AF5" s="34" t="s">
+      <c r="AE5" s="39"/>
+      <c r="AF5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="34"/>
-      <c r="AH5" s="34" t="s">
+      <c r="AG5" s="39"/>
+      <c r="AH5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="34"/>
-      <c r="AJ5" s="34" t="s">
+      <c r="AI5" s="39"/>
+      <c r="AJ5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="34"/>
-      <c r="AL5" s="34" t="s">
+      <c r="AK5" s="39"/>
+      <c r="AL5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="34"/>
-      <c r="AN5" s="34" t="s">
+      <c r="AM5" s="39"/>
+      <c r="AN5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="34"/>
-      <c r="AP5" s="38" t="s">
+      <c r="AO5" s="39"/>
+      <c r="AP5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="39"/>
-      <c r="AR5" s="38" t="s">
+      <c r="AQ5" s="37"/>
+      <c r="AR5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="40"/>
-      <c r="AT5" s="38" t="s">
+      <c r="AS5" s="38"/>
+      <c r="AT5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="39"/>
-      <c r="AV5" s="38" t="s">
+      <c r="AU5" s="37"/>
+      <c r="AV5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="40"/>
-      <c r="AX5" s="38" t="s">
+      <c r="AW5" s="38"/>
+      <c r="AX5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="39"/>
-      <c r="AZ5" s="38" t="s">
+      <c r="AY5" s="37"/>
+      <c r="AZ5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="40"/>
+      <c r="BA5" s="38"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -1135,84 +1137,84 @@
       </c>
       <c r="AH6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AI6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AJ6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AK6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AL6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AM6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AN6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AO6" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="AP6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AQ6" s="31" t="s">
+      <c r="AP6" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="AQ6" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AR6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AS6" s="32" t="s">
+      <c r="AR6" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AT6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AU6" s="31" t="s">
+      <c r="AT6" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU6" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AW6" s="32" t="s">
+      <c r="AV6" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="AW6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AX6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AY6" s="31" t="s">
+      <c r="AX6" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="AY6" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AZ6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="BA6" s="32" t="s">
+      <c r="AZ6" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="BA6" s="31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="24" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="22">
         <v>58746.890630000002</v>
       </c>
       <c r="C7" s="22">
         <v>17976.96847</v>
       </c>
       <c r="D7" s="22">
         <v>71764.46822000001</v>
       </c>
       <c r="E7" s="22">
         <v>77195.44077999999</v>
       </c>
       <c r="F7" s="22">
         <v>71593.070230000012</v>
       </c>
       <c r="G7" s="22">
         <v>20778.101289999999</v>
       </c>
@@ -1296,85 +1298,85 @@
       </c>
       <c r="AH7" s="23">
         <v>208669.21745</v>
       </c>
       <c r="AI7" s="23">
         <v>68331.655709999992</v>
       </c>
       <c r="AJ7" s="23">
         <v>228250.97847000003</v>
       </c>
       <c r="AK7" s="23">
         <v>126359.35605999999</v>
       </c>
       <c r="AL7" s="11">
         <v>160455.05216000002</v>
       </c>
       <c r="AM7" s="11">
         <v>51101.599999999999</v>
       </c>
       <c r="AN7" s="11">
         <v>174274.2</v>
       </c>
       <c r="AO7" s="11">
         <v>121726.5</v>
       </c>
-      <c r="AP7" s="29">
-[...33 lines deleted...]
-        <v>40052.1</v>
+      <c r="AP7" s="28">
+        <v>249500.09909999993</v>
+      </c>
+      <c r="AQ7" s="28">
+        <v>74500.5</v>
+      </c>
+      <c r="AR7" s="28">
+        <v>136054.79999999999</v>
+      </c>
+      <c r="AS7" s="28">
+        <v>128870.40000000001</v>
+      </c>
+      <c r="AT7" s="28">
+        <v>122858.4</v>
+      </c>
+      <c r="AU7" s="28">
+        <v>37791.800000000003</v>
+      </c>
+      <c r="AV7" s="28">
+        <v>73332.699999999983</v>
+      </c>
+      <c r="AW7" s="28">
+        <v>62754.7</v>
+      </c>
+      <c r="AX7" s="28">
+        <v>158676.4</v>
+      </c>
+      <c r="AY7" s="28">
+        <v>54391.3</v>
+      </c>
+      <c r="AZ7" s="28">
+        <v>60441.400000000009</v>
+      </c>
+      <c r="BA7" s="28">
+        <v>62487.399999999987</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="18">
         <v>46380.017999999996</v>
       </c>
       <c r="C8" s="18">
         <v>9916.5066399999996</v>
       </c>
       <c r="D8" s="18">
         <v>14273.746870000001</v>
       </c>
       <c r="E8" s="18">
         <v>14392.88861</v>
       </c>
       <c r="F8" s="18">
         <v>44118.457200000004</v>
       </c>
       <c r="G8" s="18">
         <v>9109.9147999999986</v>
       </c>
       <c r="H8" s="18">
@@ -1457,85 +1459,85 @@
       </c>
       <c r="AH8" s="12">
         <v>169782.83205999999</v>
       </c>
       <c r="AI8" s="12">
         <v>41510.11724</v>
       </c>
       <c r="AJ8" s="12">
         <v>146482.39548000001</v>
       </c>
       <c r="AK8" s="12">
         <v>23592.555909999999</v>
       </c>
       <c r="AL8" s="12">
         <v>105484.52952</v>
       </c>
       <c r="AM8" s="12">
         <v>22995.8</v>
       </c>
       <c r="AN8" s="12">
         <v>82729.600000000006</v>
       </c>
       <c r="AO8" s="12">
         <v>16004.3</v>
       </c>
-      <c r="AP8" s="18">
-[...33 lines deleted...]
-        <v>3743.6</v>
+      <c r="AP8" s="49">
+        <v>155602.60534999997</v>
+      </c>
+      <c r="AQ8" s="49">
+        <v>35487.9</v>
+      </c>
+      <c r="AR8" s="49">
+        <v>50712</v>
+      </c>
+      <c r="AS8" s="49">
+        <v>13125.3</v>
+      </c>
+      <c r="AT8" s="33">
+        <v>58222.7</v>
+      </c>
+      <c r="AU8" s="33">
+        <v>13206.6</v>
+      </c>
+      <c r="AV8" s="33">
+        <v>35042.699999999997</v>
+      </c>
+      <c r="AW8" s="33">
+        <v>9316.9</v>
+      </c>
+      <c r="AX8" s="33">
+        <v>86717.1</v>
+      </c>
+      <c r="AY8" s="33">
+        <v>23593.7</v>
+      </c>
+      <c r="AZ8" s="33">
+        <v>24096.7</v>
+      </c>
+      <c r="BA8" s="33">
+        <v>6641.4</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="19" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>1392.154</v>
       </c>
       <c r="C9" s="18">
         <v>1829.7329800000002</v>
       </c>
       <c r="D9" s="18">
         <v>5281.4112000000005</v>
       </c>
       <c r="E9" s="18">
         <v>10113.853869999999</v>
       </c>
       <c r="F9" s="18">
         <v>3205.8035800000002</v>
       </c>
       <c r="G9" s="18">
         <v>3418.7106100000001</v>
       </c>
       <c r="H9" s="18">
@@ -1618,85 +1620,85 @@
       </c>
       <c r="AH9" s="12">
         <v>1942.13131</v>
       </c>
       <c r="AI9" s="12">
         <v>4339.0961100000004</v>
       </c>
       <c r="AJ9" s="12">
         <v>8163.8801100000001</v>
       </c>
       <c r="AK9" s="12">
         <v>22536.123960000001</v>
       </c>
       <c r="AL9" s="12">
         <v>3528.2431000000001</v>
       </c>
       <c r="AM9" s="12">
         <v>7514.9</v>
       </c>
       <c r="AN9" s="12">
         <v>6936.7</v>
       </c>
       <c r="AO9" s="12">
         <v>22339.200000000001</v>
       </c>
-      <c r="AP9" s="18">
+      <c r="AP9" s="12">
         <v>932.71652000000006</v>
       </c>
-      <c r="AQ9" s="18">
+      <c r="AQ9" s="12">
         <v>2962.9</v>
       </c>
-      <c r="AR9" s="18">
-[...27 lines deleted...]
-        <v>7379.9</v>
+      <c r="AR9" s="12">
+        <v>7217.7</v>
+      </c>
+      <c r="AS9" s="12">
+        <v>23221</v>
+      </c>
+      <c r="AT9" s="33">
+        <v>583.70000000000005</v>
+      </c>
+      <c r="AU9" s="33">
+        <v>1820.9</v>
+      </c>
+      <c r="AV9" s="33">
+        <v>3924.2</v>
+      </c>
+      <c r="AW9" s="33">
+        <v>12303.4</v>
+      </c>
+      <c r="AX9" s="33">
+        <v>88.1</v>
+      </c>
+      <c r="AY9" s="33">
+        <v>334</v>
+      </c>
+      <c r="AZ9" s="33">
+        <v>2113.6999999999998</v>
+      </c>
+      <c r="BA9" s="33">
+        <v>10017.299999999997</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="19" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="18">
         <v>10974.718630000001</v>
       </c>
       <c r="C10" s="18">
         <v>6230.7288499999986</v>
       </c>
       <c r="D10" s="18">
         <v>52209.310150000005</v>
       </c>
       <c r="E10" s="18">
         <v>52688.698299999989</v>
       </c>
       <c r="F10" s="18">
         <v>24268.809450000001</v>
       </c>
       <c r="G10" s="18">
         <v>8249.47588</v>
       </c>
       <c r="H10" s="18">
@@ -1779,85 +1781,85 @@
       </c>
       <c r="AH10" s="12">
         <v>36944.254079999999</v>
       </c>
       <c r="AI10" s="12">
         <v>22482.442360000001</v>
       </c>
       <c r="AJ10" s="12">
         <v>73604.702880000012</v>
       </c>
       <c r="AK10" s="12">
         <v>80230.676189999984</v>
       </c>
       <c r="AL10" s="12">
         <v>51442.279540000003</v>
       </c>
       <c r="AM10" s="12">
         <v>20590.900000000001</v>
       </c>
       <c r="AN10" s="12">
         <v>84607.9</v>
       </c>
       <c r="AO10" s="12">
         <v>83383</v>
       </c>
-      <c r="AP10" s="18">
+      <c r="AP10" s="12">
         <v>92964.777229999992</v>
       </c>
-      <c r="AQ10" s="18">
+      <c r="AQ10" s="12">
         <v>36049.699999999997</v>
       </c>
-      <c r="AR10" s="18">
-[...3 lines deleted...]
-        <v>91951.9</v>
+      <c r="AR10" s="12">
+        <v>78125.100000000006</v>
+      </c>
+      <c r="AS10" s="12">
+        <v>92524.1</v>
       </c>
       <c r="AT10" s="33">
-        <v>56850.3</v>
+        <v>64051.999999999993</v>
       </c>
       <c r="AU10" s="33">
-        <v>19210.599999999999</v>
+        <v>22764.3</v>
       </c>
       <c r="AV10" s="33">
-        <v>22914.799999999999</v>
+        <v>34365.799999999988</v>
       </c>
       <c r="AW10" s="33">
-        <v>25889.7</v>
+        <v>41134.400000000001</v>
       </c>
       <c r="AX10" s="33">
-        <v>52226.3</v>
+        <v>71871.199999999983</v>
       </c>
       <c r="AY10" s="33">
-        <v>21593.599999999999</v>
+        <v>30463.599999999999</v>
       </c>
       <c r="AZ10" s="33">
-        <v>22258.1</v>
+        <v>34231.000000000007</v>
       </c>
       <c r="BA10" s="33">
-        <v>28928.6</v>
+        <v>45828.69999999999</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="27" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26"/>
       <c r="C11" s="26">
         <v>34.659508138971546</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26">
         <v>39.702741674333232</v>
       </c>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26">
         <v>39.628478122439475</v>
       </c>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="26"/>
@@ -1881,67 +1883,67 @@
       <c r="Z11" s="26"/>
       <c r="AA11" s="26">
         <v>37.311370716791771</v>
       </c>
       <c r="AB11" s="26"/>
       <c r="AC11" s="26"/>
       <c r="AD11" s="26"/>
       <c r="AE11" s="26">
         <v>49.796506224683512</v>
       </c>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="15"/>
       <c r="AI11" s="15">
         <v>32.901942922934047</v>
       </c>
       <c r="AJ11" s="15"/>
       <c r="AK11" s="15"/>
       <c r="AL11" s="15"/>
       <c r="AM11" s="15">
         <v>40.294041673841917</v>
       </c>
       <c r="AN11" s="15"/>
       <c r="AO11" s="15"/>
       <c r="AP11" s="26"/>
-      <c r="AQ11" s="26">
-[...15 lines deleted...]
-      <c r="BA11" s="50"/>
+      <c r="AQ11" s="32">
+        <v>48.38853430513889</v>
+      </c>
+      <c r="AR11" s="26"/>
+      <c r="AS11" s="26"/>
+      <c r="AT11" s="32"/>
+      <c r="AU11" s="32">
+        <v>60.236082959795503</v>
+      </c>
+      <c r="AV11" s="32"/>
+      <c r="AW11" s="32"/>
+      <c r="AX11" s="32"/>
+      <c r="AY11" s="32">
+        <v>56.008221903135237</v>
+      </c>
+      <c r="AZ11" s="32"/>
+      <c r="BA11" s="26"/>
     </row>
     <row r="12" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
       <c r="T12" s="6"/>
       <c r="U12" s="6"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
@@ -2007,92 +2009,92 @@
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="11"/>
       <c r="AM13" s="11"/>
       <c r="AN13" s="11"/>
       <c r="AO13" s="11"/>
       <c r="AP13" s="11"/>
       <c r="AQ13" s="11"/>
       <c r="AR13" s="11"/>
       <c r="AS13" s="11"/>
     </row>
     <row r="14" spans="1:53" x14ac:dyDescent="0.25">
       <c r="AL14" s="12"/>
       <c r="AM14" s="12"/>
       <c r="AN14" s="12"/>
       <c r="AO14" s="12"/>
       <c r="AP14" s="12"/>
       <c r="AQ14" s="12"/>
       <c r="AR14" s="12"/>
       <c r="AS14" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="42">
-    <mergeCell ref="AT4:AW4"/>
-[...15 lines deleted...]
-    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="AL5:AM5"/>
-[...7 lines deleted...]
-    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Павлодар</vt:lpstr>
     </vt:vector>