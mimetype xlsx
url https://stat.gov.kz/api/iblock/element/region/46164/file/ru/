--- v3 (2026-08-23)
+++ v4 (2026-10-05)
@@ -114,57 +114,57 @@
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
-    <t>январь-июнь 2025 года*</t>
+    <t>2025</t>
   </si>
   <si>
-    <t>январь-июнь 2026 года*</t>
+    <t>январь-июль 2025 года*</t>
   </si>
   <si>
-    <t>2025</t>
+    <t>январь-июль 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -459,94 +459,94 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
     <cellStyle name="Процентный" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -825,51 +825,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BE13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AO7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT5" sqref="AT5:AU5"/>
+      <selection pane="bottomRight" activeCell="AX7" sqref="AX7:BE11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
@@ -879,354 +879,354 @@
     <col min="25" max="25" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="37"/>
-[...42 lines deleted...]
-      <c r="AS1" s="37"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
     </row>
     <row r="2" spans="1:57" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="37"/>
-[...42 lines deleted...]
-      <c r="AS2" s="37"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
     </row>
     <row r="3" spans="1:57" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:57" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="36">
+      <c r="B4" s="38">
         <v>2015</v>
       </c>
-      <c r="C4" s="36"/>
-[...2 lines deleted...]
-      <c r="F4" s="36">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38">
         <v>2016</v>
       </c>
-      <c r="G4" s="36"/>
-[...2 lines deleted...]
-      <c r="J4" s="36">
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38">
         <v>2017</v>
       </c>
-      <c r="K4" s="36"/>
-[...2 lines deleted...]
-      <c r="N4" s="36">
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38">
         <v>2018</v>
       </c>
-      <c r="O4" s="36"/>
-[...2 lines deleted...]
-      <c r="R4" s="36">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38">
         <v>2019</v>
       </c>
-      <c r="S4" s="36"/>
-[...2 lines deleted...]
-      <c r="V4" s="36">
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38">
         <v>2020</v>
       </c>
-      <c r="W4" s="36"/>
-[...2 lines deleted...]
-      <c r="Z4" s="36">
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="38">
         <v>2021</v>
       </c>
-      <c r="AA4" s="36"/>
-[...2 lines deleted...]
-      <c r="AD4" s="38" t="s">
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="AE4" s="39"/>
-[...2 lines deleted...]
-      <c r="AH4" s="36">
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="47"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="38">
         <v>2022</v>
       </c>
-      <c r="AI4" s="36"/>
-[...2 lines deleted...]
-      <c r="AL4" s="38">
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="38"/>
+      <c r="AL4" s="46">
         <v>2023</v>
       </c>
-      <c r="AM4" s="41"/>
-[...2 lines deleted...]
-      <c r="AP4" s="38">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="49"/>
+      <c r="AP4" s="46">
         <v>2024</v>
       </c>
-      <c r="AQ4" s="41"/>
-[...2 lines deleted...]
-      <c r="AT4" s="43" t="s">
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="48"/>
+      <c r="AT4" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU4" s="39"/>
+      <c r="AV4" s="39"/>
+      <c r="AW4" s="39"/>
+      <c r="AX4" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
+      <c r="BB4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AU4" s="43"/>
-[...13 lines deleted...]
-      <c r="BE4" s="48"/>
+      <c r="BC4" s="37"/>
+      <c r="BD4" s="37"/>
+      <c r="BE4" s="37"/>
     </row>
     <row r="5" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="46"/>
-      <c r="B5" s="36" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="36"/>
-      <c r="D5" s="36" t="s">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="36"/>
-      <c r="F5" s="36" t="s">
+      <c r="E5" s="38"/>
+      <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="36"/>
-      <c r="H5" s="36" t="s">
+      <c r="G5" s="38"/>
+      <c r="H5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="36"/>
-      <c r="J5" s="36" t="s">
+      <c r="I5" s="38"/>
+      <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="36"/>
-      <c r="L5" s="36" t="s">
+      <c r="K5" s="38"/>
+      <c r="L5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="36"/>
-      <c r="N5" s="36" t="s">
+      <c r="M5" s="38"/>
+      <c r="N5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="36"/>
-      <c r="P5" s="36" t="s">
+      <c r="O5" s="38"/>
+      <c r="P5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="36"/>
-      <c r="R5" s="36" t="s">
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="36"/>
-      <c r="T5" s="36" t="s">
+      <c r="S5" s="38"/>
+      <c r="T5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="36"/>
-      <c r="V5" s="36" t="s">
+      <c r="U5" s="38"/>
+      <c r="V5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="36"/>
-      <c r="X5" s="36" t="s">
+      <c r="W5" s="38"/>
+      <c r="X5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="36"/>
-      <c r="Z5" s="36" t="s">
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="36"/>
-      <c r="AB5" s="36" t="s">
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="36"/>
-      <c r="AD5" s="36" t="s">
+      <c r="AC5" s="38"/>
+      <c r="AD5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="36"/>
-      <c r="AF5" s="36" t="s">
+      <c r="AE5" s="38"/>
+      <c r="AF5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="36"/>
-      <c r="AH5" s="36" t="s">
+      <c r="AG5" s="38"/>
+      <c r="AH5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="36"/>
-      <c r="AJ5" s="36" t="s">
+      <c r="AI5" s="38"/>
+      <c r="AJ5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="36"/>
-      <c r="AL5" s="44" t="s">
+      <c r="AK5" s="38"/>
+      <c r="AL5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="40"/>
-      <c r="AN5" s="44" t="s">
+      <c r="AM5" s="44"/>
+      <c r="AN5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="40"/>
-      <c r="AP5" s="36" t="s">
+      <c r="AO5" s="44"/>
+      <c r="AP5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="36"/>
-      <c r="AR5" s="36" t="s">
+      <c r="AQ5" s="38"/>
+      <c r="AR5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="44"/>
-      <c r="AT5" s="36" t="s">
+      <c r="AS5" s="40"/>
+      <c r="AT5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="36"/>
-      <c r="AV5" s="36" t="s">
+      <c r="AU5" s="38"/>
+      <c r="AV5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="36"/>
-      <c r="AX5" s="36" t="s">
+      <c r="AW5" s="38"/>
+      <c r="AX5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="36"/>
-      <c r="AZ5" s="36" t="s">
+      <c r="AY5" s="38"/>
+      <c r="AZ5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="36"/>
-      <c r="BB5" s="36" t="s">
+      <c r="BA5" s="38"/>
+      <c r="BB5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="BC5" s="36"/>
-      <c r="BD5" s="36" t="s">
+      <c r="BC5" s="38"/>
+      <c r="BD5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="BE5" s="36"/>
+      <c r="BE5" s="38"/>
     </row>
     <row r="6" spans="1:57" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A6" s="47"/>
+      <c r="A6" s="43"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1536,74 +1536,58 @@
       </c>
       <c r="AP7" s="25">
         <v>160455.05216000002</v>
       </c>
       <c r="AQ7" s="25">
         <v>51101.599999999999</v>
       </c>
       <c r="AR7" s="25">
         <v>174274.2</v>
       </c>
       <c r="AS7" s="25">
         <v>121726.5</v>
       </c>
       <c r="AT7" s="30">
         <v>249500.09909999993</v>
       </c>
       <c r="AU7" s="30">
         <v>74500.5</v>
       </c>
       <c r="AV7" s="30">
         <v>136054.79999999999</v>
       </c>
       <c r="AW7" s="30">
         <v>128870.40000000001</v>
       </c>
-      <c r="AX7" s="30">
-[...22 lines deleted...]
-      </c>
+      <c r="AX7" s="30"/>
+      <c r="AY7" s="30"/>
+      <c r="AZ7" s="30"/>
+      <c r="BA7" s="30"/>
+      <c r="BB7" s="30"/>
+      <c r="BC7" s="30"/>
+      <c r="BD7" s="30"/>
+      <c r="BE7" s="30"/>
     </row>
     <row r="8" spans="1:57" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>2644.73</v>
       </c>
       <c r="C8" s="9">
         <v>623.53571999999997</v>
       </c>
       <c r="D8" s="9">
         <v>1912.2406399999995</v>
       </c>
       <c r="E8" s="9">
         <v>2438.8168999999998</v>
       </c>
       <c r="F8" s="9">
         <v>7458.3271999999997</v>
       </c>
       <c r="G8" s="9">
         <v>1197.1601600000001</v>
       </c>
       <c r="H8" s="9">
         <v>3724.1873299999993</v>
@@ -1697,86 +1681,70 @@
       </c>
       <c r="AL8" s="27">
         <v>169782.83205999999</v>
       </c>
       <c r="AM8" s="27">
         <v>41510.11724</v>
       </c>
       <c r="AN8" s="27">
         <v>146482.39548000001</v>
       </c>
       <c r="AO8" s="27">
         <v>23592.555909999999</v>
       </c>
       <c r="AP8" s="28">
         <v>105484.52952</v>
       </c>
       <c r="AQ8" s="28">
         <v>22995.8</v>
       </c>
       <c r="AR8" s="28">
         <v>82729.600000000006</v>
       </c>
       <c r="AS8" s="28">
         <v>16004.3</v>
       </c>
-      <c r="AT8" s="49">
+      <c r="AT8" s="35">
         <v>155602.60534999997</v>
       </c>
-      <c r="AU8" s="49">
+      <c r="AU8" s="35">
         <v>35487.9</v>
       </c>
-      <c r="AV8" s="49">
+      <c r="AV8" s="35">
         <v>50712</v>
       </c>
-      <c r="AW8" s="49">
+      <c r="AW8" s="35">
         <v>13125.3</v>
       </c>
-      <c r="AX8" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AX8" s="34"/>
+      <c r="AY8" s="34"/>
+      <c r="AZ8" s="34"/>
+      <c r="BA8" s="34"/>
+      <c r="BB8" s="34"/>
+      <c r="BC8" s="34"/>
+      <c r="BD8" s="34"/>
+      <c r="BE8" s="34"/>
     </row>
     <row r="9" spans="1:57" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>513.904</v>
       </c>
       <c r="C9" s="9">
         <v>180.97298000000001</v>
       </c>
       <c r="D9" s="9">
         <v>2234.37925</v>
       </c>
       <c r="E9" s="9">
         <v>3270.4057199999997</v>
       </c>
       <c r="F9" s="9">
         <v>2160.4035800000001</v>
       </c>
       <c r="G9" s="9">
         <v>1331.8506100000002</v>
       </c>
       <c r="H9" s="9">
         <v>2176.2417399999999</v>
@@ -1870,86 +1838,70 @@
       </c>
       <c r="AL9" s="27">
         <v>1942.13131</v>
       </c>
       <c r="AM9" s="27">
         <v>4339.0961100000004</v>
       </c>
       <c r="AN9" s="27">
         <v>8163.8801100000001</v>
       </c>
       <c r="AO9" s="27">
         <v>22536.123960000001</v>
       </c>
       <c r="AP9" s="28">
         <v>3528.2431000000001</v>
       </c>
       <c r="AQ9" s="28">
         <v>7514.9</v>
       </c>
       <c r="AR9" s="28">
         <v>6936.7</v>
       </c>
       <c r="AS9" s="28">
         <v>22339.200000000001</v>
       </c>
-      <c r="AT9" s="50">
+      <c r="AT9" s="36">
         <v>932.71652000000006</v>
       </c>
-      <c r="AU9" s="50">
+      <c r="AU9" s="36">
         <v>2962.9</v>
       </c>
-      <c r="AV9" s="50">
+      <c r="AV9" s="36">
         <v>7217.7</v>
       </c>
-      <c r="AW9" s="50">
+      <c r="AW9" s="36">
         <v>23221</v>
       </c>
-      <c r="AX9" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AX9" s="34"/>
+      <c r="AY9" s="34"/>
+      <c r="AZ9" s="34"/>
+      <c r="BA9" s="34"/>
+      <c r="BB9" s="34"/>
+      <c r="BC9" s="34"/>
+      <c r="BD9" s="34"/>
+      <c r="BE9" s="34"/>
     </row>
     <row r="10" spans="1:57" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="9">
         <v>2206.0982300000005</v>
       </c>
       <c r="C10" s="9">
         <v>3126.6655300000002</v>
       </c>
       <c r="D10" s="9">
         <v>35673.119699999996</v>
       </c>
       <c r="E10" s="9">
         <v>36597.631349999996</v>
       </c>
       <c r="F10" s="9">
         <v>12775.178450000001</v>
       </c>
       <c r="G10" s="9">
         <v>4009.6141899999998</v>
       </c>
       <c r="H10" s="9">
         <v>35937.742639999997</v>
@@ -2043,86 +1995,70 @@
       </c>
       <c r="AL10" s="27">
         <v>36944.254079999999</v>
       </c>
       <c r="AM10" s="27">
         <v>22482.442360000001</v>
       </c>
       <c r="AN10" s="27">
         <v>73604.702880000012</v>
       </c>
       <c r="AO10" s="27">
         <v>80230.676189999984</v>
       </c>
       <c r="AP10" s="28">
         <v>51442.279540000003</v>
       </c>
       <c r="AQ10" s="28">
         <v>20590.900000000001</v>
       </c>
       <c r="AR10" s="28">
         <v>84607.9</v>
       </c>
       <c r="AS10" s="28">
         <v>83383</v>
       </c>
-      <c r="AT10" s="50">
+      <c r="AT10" s="36">
         <v>92964.777229999992</v>
       </c>
-      <c r="AU10" s="50">
+      <c r="AU10" s="36">
         <v>36049.699999999997</v>
       </c>
-      <c r="AV10" s="50">
+      <c r="AV10" s="36">
         <v>78125.100000000006</v>
       </c>
-      <c r="AW10" s="50">
+      <c r="AW10" s="36">
         <v>92524.1</v>
       </c>
-      <c r="AX10" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AX10" s="34"/>
+      <c r="AY10" s="34"/>
+      <c r="AZ10" s="34"/>
+      <c r="BA10" s="34"/>
+      <c r="BB10" s="34"/>
+      <c r="BC10" s="34"/>
+      <c r="BD10" s="34"/>
+      <c r="BE10" s="34"/>
     </row>
     <row r="11" spans="1:57" s="15" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="13">
         <v>79.5</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="13">
         <v>61.3</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>13</v>
@@ -2207,172 +2143,168 @@
       <c r="AJ11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AK11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AL11" s="26"/>
       <c r="AM11" s="26">
         <v>32.901942922934047</v>
       </c>
       <c r="AN11" s="26"/>
       <c r="AO11" s="26"/>
       <c r="AP11" s="26"/>
       <c r="AQ11" s="26">
         <v>40.294041673841917</v>
       </c>
       <c r="AR11" s="26"/>
       <c r="AS11" s="26"/>
       <c r="AT11" s="29"/>
       <c r="AU11" s="33">
         <v>48.38853430513889</v>
       </c>
       <c r="AV11" s="29"/>
       <c r="AW11" s="29"/>
       <c r="AX11" s="33"/>
-      <c r="AY11" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="AY11" s="33"/>
       <c r="AZ11" s="33"/>
       <c r="BA11" s="33"/>
       <c r="BB11" s="33"/>
-      <c r="BC11" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="BC11" s="33"/>
       <c r="BD11" s="33"/>
       <c r="BE11" s="29"/>
     </row>
     <row r="12" spans="1:57" x14ac:dyDescent="0.25">
       <c r="AH12" s="17"/>
       <c r="AI12" s="17"/>
       <c r="AJ12" s="17"/>
       <c r="AK12" s="17"/>
       <c r="AL12" s="17"/>
       <c r="AM12" s="17"/>
       <c r="AN12" s="17"/>
       <c r="AO12" s="17"/>
       <c r="AP12" s="17"/>
       <c r="AQ12" s="17"/>
       <c r="AR12" s="17"/>
       <c r="AX12" s="32"/>
       <c r="AY12" s="32"/>
       <c r="AZ12" s="32"/>
       <c r="BA12" s="32"/>
     </row>
     <row r="13" spans="1:57" s="19" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="35" t="s">
+      <c r="A13" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="35"/>
+      <c r="B13" s="50"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="18"/>
       <c r="T13" s="18"/>
       <c r="U13" s="18"/>
       <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
       <c r="AC13" s="18"/>
       <c r="AD13" s="18"/>
       <c r="AE13" s="18"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="18"/>
       <c r="AH13" s="18"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
       <c r="AX13" s="31"/>
       <c r="AY13" s="31"/>
       <c r="AZ13" s="31"/>
       <c r="BA13" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="AX4:BA4"/>
-[...4 lines deleted...]
-    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="A1:AS1"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AH5:AI5"/>
-    <mergeCell ref="AJ5:AK5"/>
-[...22 lines deleted...]
-    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="BB4:BE4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Павлодар</vt:lpstr>
     </vt:vector>