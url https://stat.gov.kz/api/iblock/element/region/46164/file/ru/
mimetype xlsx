--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6780" windowWidth="19440" windowHeight="6000" tabRatio="639"/>
+    <workbookView xWindow="-15" yWindow="6840" windowWidth="19440" windowHeight="5940" tabRatio="639"/>
   </bookViews>
   <sheets>
     <sheet name="Павлодар" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AG7" i="14" l="1"/>
   <c r="AH7" i="14"/>
   <c r="AJ7" i="14"/>
   <c r="AI7" i="14"/>
   <c r="AI11" i="14" s="1"/>
   <c r="AC7" i="14" l="1"/>
   <c r="AD7" i="14"/>
   <c r="AE7" i="14"/>
   <c r="AE11" i="14" s="1"/>
   <c r="AF7" i="14"/>
   <c r="AK7" i="14"/>
   <c r="AB7" i="14" l="1"/>
   <c r="Z7" i="14"/>
   <c r="Y7" i="14"/>
   <c r="X7" i="14"/>
@@ -55,51 +55,51 @@
   <c r="T7" i="14"/>
   <c r="R7" i="14"/>
   <c r="Q7" i="14"/>
   <c r="P7" i="14"/>
   <c r="N7" i="14"/>
   <c r="M7" i="14"/>
   <c r="L7" i="14"/>
   <c r="J7" i="14"/>
   <c r="I7" i="14"/>
   <c r="H7" i="14"/>
   <c r="F7" i="14"/>
   <c r="E7" i="14"/>
   <c r="D7" i="14"/>
   <c r="B7" i="14"/>
   <c r="K7" i="14"/>
   <c r="AA7" i="14"/>
   <c r="G7" i="14"/>
   <c r="O7" i="14"/>
   <c r="S7" i="14"/>
   <c r="W7" i="14"/>
   <c r="C7" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="19">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
@@ -114,54 +114,57 @@
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
-    <t>Январь-ноябрь 2024 года*</t>
+    <t>январь-февраль 2025 года*</t>
   </si>
   <si>
-    <t>Январь-ноябрь 2025 года*</t>
+    <t>январь-февраль 2026 года*</t>
+  </si>
+  <si>
+    <t>январь-декабрь 2025 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -393,147 +396,151 @@
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
     <cellStyle name="Процентный" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -806,1471 +813,1520 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB13"/>
+  <dimension ref="A1:BE13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AO7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT7" sqref="AT7"/>
+      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" style="18" customWidth="1"/>
-[...45 lines deleted...]
-    <col min="55" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="8" style="16" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="8" style="16" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="8" style="16" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="7.140625" style="16" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="8" style="16" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="8" style="16" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="8" style="16" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="7.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="8" style="16" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="46" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="28" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:57" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="39"/>
-[...51 lines deleted...]
-      <c r="BB1" s="27"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="35"/>
+      <c r="AA1" s="35"/>
+      <c r="AB1" s="35"/>
+      <c r="AC1" s="35"/>
+      <c r="AD1" s="35"/>
+      <c r="AE1" s="35"/>
+      <c r="AF1" s="35"/>
+      <c r="AG1" s="35"/>
+      <c r="AH1" s="35"/>
+      <c r="AI1" s="35"/>
+      <c r="AJ1" s="35"/>
+      <c r="AK1" s="35"/>
+      <c r="AL1" s="35"/>
+      <c r="AM1" s="35"/>
+      <c r="AN1" s="35"/>
+      <c r="AO1" s="35"/>
+      <c r="AP1" s="35"/>
+      <c r="AQ1" s="35"/>
+      <c r="AR1" s="35"/>
+      <c r="AS1" s="35"/>
     </row>
-    <row r="2" spans="1:54" s="28" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="39" t="s">
+    <row r="2" spans="1:57" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="39"/>
-[...51 lines deleted...]
-      <c r="BB2" s="27"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="35"/>
+      <c r="AM2" s="35"/>
+      <c r="AN2" s="35"/>
+      <c r="AO2" s="35"/>
+      <c r="AP2" s="35"/>
+      <c r="AQ2" s="35"/>
+      <c r="AR2" s="35"/>
+      <c r="AS2" s="35"/>
     </row>
-    <row r="3" spans="1:54" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="BB3" s="2"/>
+    <row r="3" spans="1:57" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:57" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="34">
+        <v>2015</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34">
+        <v>2016</v>
+      </c>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34">
+        <v>2017</v>
+      </c>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34">
+        <v>2018</v>
+      </c>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34">
+        <v>2019</v>
+      </c>
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="34">
+        <v>2021</v>
+      </c>
+      <c r="AA4" s="34"/>
+      <c r="AB4" s="34"/>
+      <c r="AC4" s="34"/>
+      <c r="AD4" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="34">
+        <v>2022</v>
+      </c>
+      <c r="AI4" s="34"/>
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
+      <c r="AL4" s="36">
+        <v>2023</v>
+      </c>
+      <c r="AM4" s="39"/>
+      <c r="AN4" s="39"/>
+      <c r="AO4" s="40"/>
+      <c r="AP4" s="36">
+        <v>2024</v>
+      </c>
+      <c r="AQ4" s="39"/>
+      <c r="AR4" s="39"/>
+      <c r="AS4" s="39"/>
+      <c r="AT4" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="45"/>
+      <c r="AX4" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="BC4" s="46"/>
+      <c r="BD4" s="46"/>
+      <c r="BE4" s="46"/>
     </row>
-    <row r="4" spans="1:54" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...80 lines deleted...]
-      <c r="BA4" s="49"/>
+    <row r="5" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="43"/>
+      <c r="B5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="34"/>
+      <c r="D5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="34"/>
+      <c r="H5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="34"/>
+      <c r="L5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="34"/>
+      <c r="N5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="34"/>
+      <c r="P5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="34"/>
+      <c r="R5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="34"/>
+      <c r="T5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="34"/>
+      <c r="V5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="34"/>
+      <c r="X5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="34"/>
+      <c r="Z5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="34"/>
+      <c r="AB5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC5" s="34"/>
+      <c r="AD5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="34"/>
+      <c r="AF5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG5" s="34"/>
+      <c r="AH5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="34"/>
+      <c r="AJ5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK5" s="34"/>
+      <c r="AL5" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="38"/>
+      <c r="AN5" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO5" s="38"/>
+      <c r="AP5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ5" s="34"/>
+      <c r="AR5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS5" s="41"/>
+      <c r="AT5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU5" s="34"/>
+      <c r="AV5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW5" s="34"/>
+      <c r="AX5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="34"/>
+      <c r="AZ5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA5" s="34"/>
+      <c r="BB5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC5" s="34"/>
+      <c r="BD5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE5" s="34"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-[...104 lines deleted...]
-      <c r="BA5" s="38"/>
+    <row r="6" spans="1:57" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A6" s="44"/>
+      <c r="B6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AF6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AL6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM6" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO6" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="AQ6" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AR6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="AT6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="AU6" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="AW6" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AX6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="AY6" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AZ6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA6" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="BC6" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="BD6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="BE6" s="20" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="4" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-[...159 lines deleted...]
-      <c r="A7" s="7" t="s">
+    <row r="7" spans="1:57" s="7" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="7">
         <f>B8+B9+B10</f>
         <v>5364.7322300000005</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="7">
         <f t="shared" ref="C7:AK7" si="0">C8+C9+C10</f>
         <v>3931.1742300000001</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="7">
         <f t="shared" si="0"/>
         <v>39819.739589999997</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="7">
         <f t="shared" si="0"/>
         <v>42306.853969999996</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="7">
         <f t="shared" si="0"/>
         <v>22393.909230000001</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="7">
         <f t="shared" si="0"/>
         <v>6538.6249600000001</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="7">
         <f t="shared" si="0"/>
         <v>41838.171709999995</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I7" s="7">
         <f t="shared" si="0"/>
         <v>38287.240539999999</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J7" s="7">
         <f t="shared" si="0"/>
         <v>7375.226740000001</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K7" s="7">
         <f t="shared" si="0"/>
         <v>5752.3908200000005</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L7" s="7">
         <f t="shared" si="0"/>
         <v>51736.006150000001</v>
       </c>
-      <c r="M7" s="8">
+      <c r="M7" s="7">
         <f t="shared" si="0"/>
         <v>50623.027370000003</v>
       </c>
-      <c r="N7" s="8">
+      <c r="N7" s="7">
         <f t="shared" si="0"/>
         <v>9079.7906600000006</v>
       </c>
-      <c r="O7" s="8">
+      <c r="O7" s="7">
         <f t="shared" si="0"/>
         <v>9485.5985299999993</v>
       </c>
-      <c r="P7" s="8">
+      <c r="P7" s="7">
         <f t="shared" si="0"/>
         <v>46624.388729999999</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="Q7" s="7">
         <f t="shared" si="0"/>
         <v>50985.125449999992</v>
       </c>
-      <c r="R7" s="8">
+      <c r="R7" s="7">
         <f t="shared" si="0"/>
         <v>9748.4531900000002</v>
       </c>
-      <c r="S7" s="8">
+      <c r="S7" s="7">
         <f t="shared" si="0"/>
         <v>10885.096960000001</v>
       </c>
-      <c r="T7" s="8">
+      <c r="T7" s="7">
         <f t="shared" si="0"/>
         <v>84422.974700000021</v>
       </c>
-      <c r="U7" s="8">
+      <c r="U7" s="7">
         <f t="shared" si="0"/>
         <v>68942.525120000006</v>
       </c>
-      <c r="V7" s="8">
+      <c r="V7" s="7">
         <f t="shared" si="0"/>
         <v>39553.198820000005</v>
       </c>
-      <c r="W7" s="8">
+      <c r="W7" s="7">
         <f t="shared" si="0"/>
         <v>20788.37732</v>
       </c>
-      <c r="X7" s="8">
+      <c r="X7" s="7">
         <f t="shared" si="0"/>
         <v>101793.19184000001</v>
       </c>
-      <c r="Y7" s="8">
+      <c r="Y7" s="7">
         <f t="shared" si="0"/>
         <v>70986.745540000004</v>
       </c>
-      <c r="Z7" s="8">
+      <c r="Z7" s="7">
         <f t="shared" si="0"/>
         <v>24620.194109999997</v>
       </c>
-      <c r="AA7" s="8">
+      <c r="AA7" s="7">
         <f t="shared" si="0"/>
         <v>17828.492570000002</v>
       </c>
-      <c r="AB7" s="8">
+      <c r="AB7" s="7">
         <f t="shared" si="0"/>
         <v>243027.62108000001</v>
       </c>
-      <c r="AC7" s="8">
+      <c r="AC7" s="7">
         <f t="shared" si="0"/>
         <v>84847.117529999989</v>
       </c>
-      <c r="AD7" s="8">
+      <c r="AD7" s="7">
         <f t="shared" si="0"/>
         <v>24108.16504</v>
       </c>
-      <c r="AE7" s="8">
+      <c r="AE7" s="7">
         <f t="shared" si="0"/>
         <v>18675.518340000002</v>
       </c>
-      <c r="AF7" s="8">
+      <c r="AF7" s="7">
         <f t="shared" si="0"/>
         <v>206559.41961999997</v>
       </c>
-      <c r="AG7" s="8">
+      <c r="AG7" s="7">
         <f>AG8+AG9+AG10</f>
         <v>106016.58679</v>
       </c>
-      <c r="AH7" s="8">
+      <c r="AH7" s="7">
         <f>AH8+AH9+AH10</f>
         <v>27342.682069999999</v>
       </c>
-      <c r="AI7" s="8">
+      <c r="AI7" s="7">
         <f>AI8+AI9+AI10</f>
         <v>19590.767909999999</v>
       </c>
-      <c r="AJ7" s="8">
+      <c r="AJ7" s="7">
         <f>AJ8+AJ9+AJ10</f>
         <v>201837.14784000002</v>
       </c>
-      <c r="AK7" s="8">
+      <c r="AK7" s="7">
         <f t="shared" si="0"/>
         <v>105664.74175000002</v>
       </c>
-      <c r="AL7" s="29">
+      <c r="AL7" s="25">
         <v>208669.21745</v>
       </c>
-      <c r="AM7" s="29">
+      <c r="AM7" s="25">
         <v>68331.655709999992</v>
       </c>
-      <c r="AN7" s="29">
+      <c r="AN7" s="25">
         <v>228250.97847000003</v>
       </c>
-      <c r="AO7" s="29">
+      <c r="AO7" s="25">
         <v>126359.35605999999</v>
       </c>
-      <c r="AP7" s="29">
+      <c r="AP7" s="25">
         <v>160455.05216000002</v>
       </c>
-      <c r="AQ7" s="29">
+      <c r="AQ7" s="25">
         <v>51101.599999999999</v>
       </c>
-      <c r="AR7" s="29">
+      <c r="AR7" s="25">
         <v>174274.2</v>
       </c>
-      <c r="AS7" s="29">
+      <c r="AS7" s="25">
         <v>121726.5</v>
       </c>
-      <c r="AT7" s="36">
-[...23 lines deleted...]
-      <c r="BB7" s="9"/>
+      <c r="AT7" s="32">
+        <v>248567.71909999993</v>
+      </c>
+      <c r="AU7" s="32">
+        <v>74198.399999999994</v>
+      </c>
+      <c r="AV7" s="32">
+        <v>135089.70000000001</v>
+      </c>
+      <c r="AW7" s="32">
+        <v>127828.4</v>
+      </c>
+      <c r="AX7" s="32">
+        <v>60137.64525999999</v>
+      </c>
+      <c r="AY7" s="32">
+        <v>14079.654639999999</v>
+      </c>
+      <c r="AZ7" s="32">
+        <v>18555.88826</v>
+      </c>
+      <c r="BA7" s="32">
+        <v>16730.264530000008</v>
+      </c>
+      <c r="BB7" s="32">
+        <v>53641.704610000001</v>
+      </c>
+      <c r="BC7" s="32">
+        <v>17681.185579999998</v>
+      </c>
+      <c r="BD7" s="32">
+        <v>14706.840089999998</v>
+      </c>
+      <c r="BE7" s="32">
+        <v>15999.95665</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="11" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="10" t="s">
+    <row r="8" spans="1:57" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="9">
         <v>2644.73</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="9">
         <v>623.53571999999997</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="9">
         <v>1912.2406399999995</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="9">
         <v>2438.8168999999998</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="9">
         <v>7458.3271999999997</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="9">
         <v>1197.1601600000001</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="9">
         <v>3724.1873299999993</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="9">
         <v>3143.39698</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="9">
         <v>2659.0555000000004</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="9">
         <v>1165.4900599999999</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="9">
         <v>6916.3457799999987</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="9">
         <v>3867.3285700000006</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="9">
         <v>3697.0844500000003</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="9">
         <v>4246.8642899999995</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="9">
         <v>3560.472189999999</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="9">
         <v>3786.4420499999992</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="9">
         <v>3228.8452500000003</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="9">
         <v>3789.9656800000007</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="9">
         <v>22466.691350000008</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="9">
         <v>3802.171519999999</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="9">
         <v>22503.151920000004</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="9">
         <v>11476.17281</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="9">
         <v>41281.209190000001</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y8" s="9">
         <v>6169.2391100000004</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="10">
         <v>12637.757819999999</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA8" s="10">
         <v>6394.9267</v>
       </c>
-      <c r="AB8" s="12">
+      <c r="AB8" s="10">
         <v>184744.76898000002</v>
       </c>
-      <c r="AC8" s="12">
+      <c r="AC8" s="10">
         <v>14270.364559999996</v>
       </c>
-      <c r="AD8" s="12">
+      <c r="AD8" s="10">
         <v>14053.335980000002</v>
       </c>
-      <c r="AE8" s="12">
+      <c r="AE8" s="10">
         <v>6142.1376699999992</v>
       </c>
-      <c r="AF8" s="12">
+      <c r="AF8" s="10">
         <v>153314.89014999999</v>
       </c>
-      <c r="AG8" s="12">
+      <c r="AG8" s="10">
         <v>18611.624029999999</v>
       </c>
       <c r="AH8" s="1">
         <v>15151.654610000001</v>
       </c>
       <c r="AI8" s="1">
         <v>7708.6576699999996</v>
       </c>
       <c r="AJ8" s="1">
         <v>149314.10879000003</v>
       </c>
       <c r="AK8" s="1">
         <v>19551.390190000002</v>
       </c>
-      <c r="AL8" s="31">
+      <c r="AL8" s="27">
         <v>169782.83205999999</v>
       </c>
-      <c r="AM8" s="31">
+      <c r="AM8" s="27">
         <v>41510.11724</v>
       </c>
-      <c r="AN8" s="31">
+      <c r="AN8" s="27">
         <v>146482.39548000001</v>
       </c>
-      <c r="AO8" s="31">
+      <c r="AO8" s="27">
         <v>23592.555909999999</v>
       </c>
-      <c r="AP8" s="32">
+      <c r="AP8" s="28">
         <v>105484.52952</v>
       </c>
-      <c r="AQ8" s="32">
+      <c r="AQ8" s="28">
         <v>22995.8</v>
       </c>
-      <c r="AR8" s="32">
+      <c r="AR8" s="28">
         <v>82729.600000000006</v>
       </c>
-      <c r="AS8" s="32">
+      <c r="AS8" s="28">
         <v>16004.3</v>
       </c>
-      <c r="AT8" s="34">
-[...23 lines deleted...]
-      <c r="BB8" s="12"/>
+      <c r="AT8" s="30">
+        <v>154670.22534999996</v>
+      </c>
+      <c r="AU8" s="30">
+        <v>35185.800000000003</v>
+      </c>
+      <c r="AV8" s="30">
+        <v>50571.6</v>
+      </c>
+      <c r="AW8" s="30">
+        <v>13091.4</v>
+      </c>
+      <c r="AX8" s="50">
+        <v>31011.3</v>
+      </c>
+      <c r="AY8" s="50">
+        <v>6325.1</v>
+      </c>
+      <c r="AZ8" s="50">
+        <v>5567.7</v>
+      </c>
+      <c r="BA8" s="50">
+        <v>1048.9000000000001</v>
+      </c>
+      <c r="BB8" s="50">
+        <v>29509.9</v>
+      </c>
+      <c r="BC8" s="50">
+        <v>7749.8</v>
+      </c>
+      <c r="BD8" s="50">
+        <v>4870</v>
+      </c>
+      <c r="BE8" s="50">
+        <v>878.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="11" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="13" t="s">
+    <row r="9" spans="1:57" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="9">
         <v>513.904</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="9">
         <v>180.97298000000001</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="9">
         <v>2234.37925</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="9">
         <v>3270.4057199999997</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="9">
         <v>2160.4035800000001</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="9">
         <v>1331.8506100000002</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="9">
         <v>2176.2417399999999</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="9">
         <v>3541.6070900000004</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="9">
         <v>929.73271999999997</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="9">
         <v>879.95330000000001</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="9">
         <v>1999.44515</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="9">
         <v>4093.6302999999994</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="9">
         <v>1147.3459</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="9">
         <v>700.50296000000003</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="9">
         <v>2089.0582700000004</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="9">
         <v>5252.3598799999991</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="9">
         <v>957.68758000000003</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="9">
         <v>587.49923999999999</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="9">
         <v>4067.53766</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="9">
         <v>10605.881880000001</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="9">
         <v>2272.049</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="9">
         <v>445.57547</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="9">
         <v>3185.4290600000004</v>
       </c>
-      <c r="Y9" s="11">
+      <c r="Y9" s="9">
         <v>6922.2478099999998</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="10">
         <v>1420.07223</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="10">
         <v>796.68355999999994</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB9" s="10">
         <v>4239.6283400000002</v>
       </c>
-      <c r="AC9" s="12">
+      <c r="AC9" s="10">
         <v>8643.5467499999977</v>
       </c>
-      <c r="AD9" s="12">
+      <c r="AD9" s="10">
         <v>138.85059999999999</v>
       </c>
-      <c r="AE9" s="12">
+      <c r="AE9" s="10">
         <v>1111.7429</v>
       </c>
-      <c r="AF9" s="12">
+      <c r="AF9" s="10">
         <v>4043.8635600000002</v>
       </c>
-      <c r="AG9" s="12">
+      <c r="AG9" s="10">
         <v>8267.3753700000016</v>
       </c>
-      <c r="AH9" s="24">
+      <c r="AH9" s="21">
         <v>2272.049</v>
       </c>
-      <c r="AI9" s="24">
+      <c r="AI9" s="21">
         <v>445.57547</v>
       </c>
-      <c r="AJ9" s="24">
+      <c r="AJ9" s="21">
         <v>3185.4290600000004</v>
       </c>
-      <c r="AK9" s="24">
+      <c r="AK9" s="21">
         <v>6922.2478099999998</v>
       </c>
-      <c r="AL9" s="31">
+      <c r="AL9" s="27">
         <v>1942.13131</v>
       </c>
-      <c r="AM9" s="31">
+      <c r="AM9" s="27">
         <v>4339.0961100000004</v>
       </c>
-      <c r="AN9" s="31">
+      <c r="AN9" s="27">
         <v>8163.8801100000001</v>
       </c>
-      <c r="AO9" s="31">
+      <c r="AO9" s="27">
         <v>22536.123960000001</v>
       </c>
-      <c r="AP9" s="32">
+      <c r="AP9" s="28">
         <v>3528.2431000000001</v>
       </c>
-      <c r="AQ9" s="32">
+      <c r="AQ9" s="28">
         <v>7514.9</v>
       </c>
-      <c r="AR9" s="32">
+      <c r="AR9" s="28">
         <v>6936.7</v>
       </c>
-      <c r="AS9" s="32">
+      <c r="AS9" s="28">
         <v>22339.200000000001</v>
       </c>
-      <c r="AT9" s="34">
-[...23 lines deleted...]
-      <c r="BB9" s="12"/>
+      <c r="AT9" s="30">
+        <v>932.71652000000006</v>
+      </c>
+      <c r="AU9" s="30">
+        <v>2962.9</v>
+      </c>
+      <c r="AV9" s="30">
+        <v>6936.8</v>
+      </c>
+      <c r="AW9" s="30">
+        <v>22785.1</v>
+      </c>
+      <c r="AX9" s="50">
+        <v>225.90899999999999</v>
+      </c>
+      <c r="AY9" s="50">
+        <v>726.50154999999995</v>
+      </c>
+      <c r="AZ9" s="50">
+        <v>1406.0792499999998</v>
+      </c>
+      <c r="BA9" s="50">
+        <v>4079.3324800000005</v>
+      </c>
+      <c r="BB9" s="50">
+        <v>0.25</v>
+      </c>
+      <c r="BC9" s="50">
+        <v>4.891</v>
+      </c>
+      <c r="BD9" s="50">
+        <v>685.84127999999987</v>
+      </c>
+      <c r="BE9" s="50">
+        <v>2930.5437600000005</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="11" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="14" t="s">
+    <row r="10" spans="1:57" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="9">
         <v>2206.0982300000005</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="9">
         <v>3126.6655300000002</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="9">
         <v>35673.119699999996</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="9">
         <v>36597.631349999996</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="9">
         <v>12775.178450000001</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="9">
         <v>4009.6141899999998</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="9">
         <v>35937.742639999997</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="9">
         <v>31602.236469999996</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="9">
         <v>3786.4385200000006</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="9">
         <v>3706.9474600000003</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="9">
         <v>42820.215219999998</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="9">
         <v>42662.068500000001</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="9">
         <v>4235.36031</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="9">
         <v>4538.2312799999991</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="9">
         <v>40974.858269999997</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="9">
         <v>41946.323519999991</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="9">
         <v>5561.9203600000001</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="9">
         <v>6507.6320400000004</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="9">
         <v>57888.745690000003</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="9">
         <v>54534.471720000009</v>
       </c>
-      <c r="V10" s="11">
+      <c r="V10" s="9">
         <v>14777.9979</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="9">
         <v>8866.6290399999998</v>
       </c>
-      <c r="X10" s="11">
+      <c r="X10" s="9">
         <v>57326.55359000001</v>
       </c>
-      <c r="Y10" s="11">
+      <c r="Y10" s="9">
         <v>57895.258620000001</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="Z10" s="10">
         <v>10562.36406</v>
       </c>
-      <c r="AA10" s="12">
+      <c r="AA10" s="10">
         <v>10636.882310000001</v>
       </c>
-      <c r="AB10" s="12">
+      <c r="AB10" s="10">
         <v>54043.223760000008</v>
       </c>
-      <c r="AC10" s="12">
+      <c r="AC10" s="10">
         <v>61933.206219999993</v>
       </c>
-      <c r="AD10" s="12">
+      <c r="AD10" s="10">
         <v>9915.9784599999984</v>
       </c>
-      <c r="AE10" s="12">
+      <c r="AE10" s="10">
         <v>11421.637770000001</v>
       </c>
-      <c r="AF10" s="12">
+      <c r="AF10" s="10">
         <v>49200.665909999982</v>
       </c>
-      <c r="AG10" s="12">
+      <c r="AG10" s="10">
         <v>79137.587390000001</v>
       </c>
       <c r="AH10" s="1">
         <v>9918.9784599999984</v>
       </c>
       <c r="AI10" s="1">
         <v>11436.53477</v>
       </c>
       <c r="AJ10" s="1">
         <v>49337.60998999999</v>
       </c>
       <c r="AK10" s="1">
         <v>79191.103750000009</v>
       </c>
-      <c r="AL10" s="31">
+      <c r="AL10" s="27">
         <v>36944.254079999999</v>
       </c>
-      <c r="AM10" s="31">
+      <c r="AM10" s="27">
         <v>22482.442360000001</v>
       </c>
-      <c r="AN10" s="31">
+      <c r="AN10" s="27">
         <v>73604.702880000012</v>
       </c>
-      <c r="AO10" s="31">
+      <c r="AO10" s="27">
         <v>80230.676189999984</v>
       </c>
-      <c r="AP10" s="32">
+      <c r="AP10" s="28">
         <v>51442.279540000003</v>
       </c>
-      <c r="AQ10" s="32">
+      <c r="AQ10" s="28">
         <v>20590.900000000001</v>
       </c>
-      <c r="AR10" s="32">
+      <c r="AR10" s="28">
         <v>84607.9</v>
       </c>
-      <c r="AS10" s="32">
+      <c r="AS10" s="28">
         <v>83383</v>
       </c>
-      <c r="AT10" s="34">
-[...23 lines deleted...]
-      <c r="BB10" s="12"/>
+      <c r="AT10" s="30">
+        <v>92964.777229999992</v>
+      </c>
+      <c r="AU10" s="30">
+        <v>36049.699999999997</v>
+      </c>
+      <c r="AV10" s="30">
+        <v>77581.3</v>
+      </c>
+      <c r="AW10" s="30">
+        <v>91951.9</v>
+      </c>
+      <c r="AX10" s="49">
+        <v>28900.436259999991</v>
+      </c>
+      <c r="AY10" s="49">
+        <v>7028.0530899999985</v>
+      </c>
+      <c r="AZ10" s="49">
+        <v>11582.109009999998</v>
+      </c>
+      <c r="BA10" s="49">
+        <v>11602.032050000005</v>
+      </c>
+      <c r="BB10" s="49">
+        <v>24131.554609999999</v>
+      </c>
+      <c r="BC10" s="49">
+        <v>9926.4945799999987</v>
+      </c>
+      <c r="BD10" s="49">
+        <v>9150.9988099999991</v>
+      </c>
+      <c r="BE10" s="49">
+        <v>12191.01289</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="17" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="25" t="s">
+    <row r="11" spans="1:57" s="15" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="15" t="s">
+      <c r="B11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="13">
         <v>79.5</v>
       </c>
-      <c r="D11" s="15" t="s">
+      <c r="D11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="E11" s="15" t="s">
+      <c r="E11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="15" t="s">
+      <c r="F11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="13">
         <v>61.3</v>
       </c>
-      <c r="H11" s="15" t="s">
+      <c r="H11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I11" s="15" t="s">
+      <c r="I11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="J11" s="15" t="s">
+      <c r="J11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="13">
         <v>64.400000000000006</v>
       </c>
-      <c r="L11" s="15" t="s">
+      <c r="L11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="M11" s="15" t="s">
+      <c r="M11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="N11" s="15" t="s">
+      <c r="N11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="13">
         <v>47.8</v>
       </c>
-      <c r="P11" s="15" t="s">
+      <c r="P11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="Q11" s="15" t="s">
+      <c r="Q11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="R11" s="15" t="s">
+      <c r="R11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S11" s="13">
         <v>59.8</v>
       </c>
-      <c r="T11" s="15" t="s">
+      <c r="T11" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="U11" s="15" t="s">
+      <c r="U11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="V11" s="15" t="s">
+      <c r="V11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="W11" s="16">
+      <c r="W11" s="14">
         <v>42.7</v>
       </c>
-      <c r="X11" s="16" t="s">
+      <c r="X11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="Y11" s="16" t="s">
+      <c r="Y11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="Z11" s="16" t="s">
+      <c r="Z11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AA11" s="16">
+      <c r="AA11" s="14">
         <v>59.7</v>
       </c>
-      <c r="AB11" s="16" t="s">
+      <c r="AB11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AC11" s="16" t="s">
+      <c r="AC11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AD11" s="16"/>
-      <c r="AE11" s="16">
+      <c r="AD11" s="14"/>
+      <c r="AE11" s="14">
         <f>AE10/AE7*100</f>
         <v>61.158344106233784</v>
       </c>
-      <c r="AF11" s="16"/>
-[...1 lines deleted...]
-      <c r="AH11" s="16" t="s">
+      <c r="AF11" s="14"/>
+      <c r="AG11" s="14"/>
+      <c r="AH11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AI11" s="16">
+      <c r="AI11" s="14">
         <f>AI10/AI7*100</f>
         <v>58.377164297690875</v>
       </c>
-      <c r="AJ11" s="16" t="s">
+      <c r="AJ11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AK11" s="16" t="s">
+      <c r="AK11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AL11" s="30"/>
-      <c r="AM11" s="30">
+      <c r="AL11" s="26"/>
+      <c r="AM11" s="26">
         <v>32.901942922934047</v>
       </c>
-      <c r="AN11" s="30"/>
-[...2 lines deleted...]
-      <c r="AQ11" s="30">
+      <c r="AN11" s="26"/>
+      <c r="AO11" s="26"/>
+      <c r="AP11" s="26"/>
+      <c r="AQ11" s="26">
         <v>40.294041673841917</v>
       </c>
-      <c r="AR11" s="30"/>
-[...12 lines deleted...]
-      <c r="BA11" s="33"/>
+      <c r="AR11" s="26"/>
+      <c r="AS11" s="26"/>
+      <c r="AT11" s="31"/>
+      <c r="AU11" s="31">
+        <v>48.58554901453401</v>
+      </c>
+      <c r="AV11" s="29"/>
+      <c r="AW11" s="29"/>
+      <c r="AX11" s="31"/>
+      <c r="AY11" s="31">
+        <v>49.916374156177454</v>
+      </c>
+      <c r="AZ11" s="29"/>
+      <c r="BA11" s="29"/>
+      <c r="BB11" s="31"/>
+      <c r="BC11" s="31">
+        <v>56.141566610942164</v>
+      </c>
+      <c r="BD11" s="29"/>
+      <c r="BE11" s="29"/>
     </row>
-    <row r="12" spans="1:54" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="AR12" s="19"/>
+    <row r="12" spans="1:57" x14ac:dyDescent="0.25">
+      <c r="AH12" s="17"/>
+      <c r="AI12" s="17"/>
+      <c r="AJ12" s="17"/>
+      <c r="AK12" s="17"/>
+      <c r="AL12" s="17"/>
+      <c r="AM12" s="17"/>
+      <c r="AN12" s="17"/>
+      <c r="AO12" s="17"/>
+      <c r="AP12" s="17"/>
+      <c r="AQ12" s="17"/>
+      <c r="AR12" s="17"/>
+      <c r="AX12" s="48"/>
+      <c r="AY12" s="48"/>
+      <c r="AZ12" s="48"/>
+      <c r="BA12" s="48"/>
     </row>
-    <row r="13" spans="1:54" s="22" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="37" t="s">
+    <row r="13" spans="1:57" s="19" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="37"/>
-[...43 lines deleted...]
-      <c r="BB13" s="4"/>
+      <c r="B13" s="33"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="18"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="18"/>
+      <c r="R13" s="18"/>
+      <c r="S13" s="18"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="18"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="18"/>
+      <c r="Y13" s="18"/>
+      <c r="Z13" s="18"/>
+      <c r="AA13" s="18"/>
+      <c r="AB13" s="18"/>
+      <c r="AC13" s="18"/>
+      <c r="AD13" s="18"/>
+      <c r="AE13" s="18"/>
+      <c r="AF13" s="18"/>
+      <c r="AG13" s="18"/>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="18"/>
+      <c r="AJ13" s="18"/>
+      <c r="AK13" s="18"/>
+      <c r="AX13" s="47"/>
+      <c r="AY13" s="47"/>
+      <c r="AZ13" s="47"/>
+      <c r="BA13" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="43">
+  <mergeCells count="46">
     <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="BB4:BE4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="A1:AS1"/>
     <mergeCell ref="A2:AS2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>