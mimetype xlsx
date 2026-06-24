--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6840" windowWidth="19440" windowHeight="5940" tabRatio="639"/>
+    <workbookView xWindow="-15" yWindow="6900" windowWidth="19440" windowHeight="5880" tabRatio="639"/>
   </bookViews>
   <sheets>
     <sheet name="Павлодар" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AG7" i="14" l="1"/>
   <c r="AH7" i="14"/>
   <c r="AJ7" i="14"/>
   <c r="AI7" i="14"/>
   <c r="AI11" i="14" s="1"/>
   <c r="AC7" i="14" l="1"/>
   <c r="AD7" i="14"/>
   <c r="AE7" i="14"/>
   <c r="AE11" i="14" s="1"/>
   <c r="AF7" i="14"/>
   <c r="AK7" i="14"/>
   <c r="AB7" i="14" l="1"/>
   <c r="Z7" i="14"/>
   <c r="Y7" i="14"/>
   <c r="X7" i="14"/>
@@ -114,57 +114,57 @@
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
-    <t>январь-февраль 2025 года*</t>
+    <t>январь-декабрь 2025 года*</t>
   </si>
   <si>
-    <t>январь-февраль 2026 года*</t>
+    <t>январь-апрель 2025 года*</t>
   </si>
   <si>
-    <t>январь-декабрь 2025 года*</t>
+    <t>январь-апрель 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -393,51 +393,51 @@
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -449,98 +449,100 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
     <cellStyle name="Процентный" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -819,51 +821,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BE13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AO7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
+      <selection pane="bottomRight" activeCell="AX7" sqref="AX7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
@@ -873,354 +875,354 @@
     <col min="25" max="25" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="35"/>
-[...42 lines deleted...]
-      <c r="AS1" s="35"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
+      <c r="AM1" s="47"/>
+      <c r="AN1" s="47"/>
+      <c r="AO1" s="47"/>
+      <c r="AP1" s="47"/>
+      <c r="AQ1" s="47"/>
+      <c r="AR1" s="47"/>
+      <c r="AS1" s="47"/>
     </row>
     <row r="2" spans="1:57" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="35"/>
-[...42 lines deleted...]
-      <c r="AS2" s="35"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
     </row>
     <row r="3" spans="1:57" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:57" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="34">
+      <c r="B4" s="40">
         <v>2015</v>
       </c>
-      <c r="C4" s="34"/>
-[...2 lines deleted...]
-      <c r="F4" s="34">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40">
         <v>2016</v>
       </c>
-      <c r="G4" s="34"/>
-[...2 lines deleted...]
-      <c r="J4" s="34">
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40">
         <v>2017</v>
       </c>
-      <c r="K4" s="34"/>
-[...2 lines deleted...]
-      <c r="N4" s="34">
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40">
         <v>2018</v>
       </c>
-      <c r="O4" s="34"/>
-[...2 lines deleted...]
-      <c r="R4" s="34">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40">
         <v>2019</v>
       </c>
-      <c r="S4" s="34"/>
-[...2 lines deleted...]
-      <c r="V4" s="34">
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40">
         <v>2020</v>
       </c>
-      <c r="W4" s="34"/>
-[...2 lines deleted...]
-      <c r="Z4" s="34">
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="40">
         <v>2021</v>
       </c>
-      <c r="AA4" s="34"/>
-[...2 lines deleted...]
-      <c r="AD4" s="36" t="s">
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AE4" s="37"/>
-[...2 lines deleted...]
-      <c r="AH4" s="34">
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="49"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="40">
         <v>2022</v>
       </c>
-      <c r="AI4" s="34"/>
-[...2 lines deleted...]
-      <c r="AL4" s="36">
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
+      <c r="AL4" s="48">
         <v>2023</v>
       </c>
-      <c r="AM4" s="39"/>
-[...2 lines deleted...]
-      <c r="AP4" s="36">
+      <c r="AM4" s="50"/>
+      <c r="AN4" s="50"/>
+      <c r="AO4" s="51"/>
+      <c r="AP4" s="48">
         <v>2024</v>
       </c>
-      <c r="AQ4" s="39"/>
-[...2 lines deleted...]
-      <c r="AT4" s="45" t="s">
+      <c r="AQ4" s="50"/>
+      <c r="AR4" s="50"/>
+      <c r="AS4" s="50"/>
+      <c r="AT4" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="41"/>
+      <c r="AX4" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY4" s="39"/>
+      <c r="AZ4" s="39"/>
+      <c r="BA4" s="39"/>
+      <c r="BB4" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="AU4" s="45"/>
-[...13 lines deleted...]
-      <c r="BE4" s="46"/>
+      <c r="BC4" s="39"/>
+      <c r="BD4" s="39"/>
+      <c r="BE4" s="39"/>
     </row>
     <row r="5" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="43"/>
-      <c r="B5" s="34" t="s">
+      <c r="A5" s="44"/>
+      <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="34"/>
-      <c r="D5" s="34" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="34"/>
-      <c r="F5" s="34" t="s">
+      <c r="E5" s="40"/>
+      <c r="F5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="34"/>
-      <c r="H5" s="34" t="s">
+      <c r="G5" s="40"/>
+      <c r="H5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="34"/>
-      <c r="J5" s="34" t="s">
+      <c r="I5" s="40"/>
+      <c r="J5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="34"/>
-      <c r="L5" s="34" t="s">
+      <c r="K5" s="40"/>
+      <c r="L5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="34"/>
-      <c r="N5" s="34" t="s">
+      <c r="M5" s="40"/>
+      <c r="N5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="34"/>
-      <c r="P5" s="34" t="s">
+      <c r="O5" s="40"/>
+      <c r="P5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="34"/>
-      <c r="R5" s="34" t="s">
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="34"/>
-      <c r="T5" s="34" t="s">
+      <c r="S5" s="40"/>
+      <c r="T5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="34"/>
-      <c r="V5" s="34" t="s">
+      <c r="U5" s="40"/>
+      <c r="V5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="34"/>
-      <c r="X5" s="34" t="s">
+      <c r="W5" s="40"/>
+      <c r="X5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="34"/>
-      <c r="Z5" s="34" t="s">
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="34"/>
-      <c r="AB5" s="34" t="s">
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="34"/>
-      <c r="AD5" s="34" t="s">
+      <c r="AC5" s="40"/>
+      <c r="AD5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="34"/>
-      <c r="AF5" s="34" t="s">
+      <c r="AE5" s="40"/>
+      <c r="AF5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="34"/>
-      <c r="AH5" s="34" t="s">
+      <c r="AG5" s="40"/>
+      <c r="AH5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="34"/>
-      <c r="AJ5" s="34" t="s">
+      <c r="AI5" s="40"/>
+      <c r="AJ5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="34"/>
-      <c r="AL5" s="41" t="s">
+      <c r="AK5" s="40"/>
+      <c r="AL5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="38"/>
-      <c r="AN5" s="41" t="s">
+      <c r="AM5" s="46"/>
+      <c r="AN5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="38"/>
-      <c r="AP5" s="34" t="s">
+      <c r="AO5" s="46"/>
+      <c r="AP5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="34"/>
-      <c r="AR5" s="34" t="s">
+      <c r="AQ5" s="40"/>
+      <c r="AR5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="41"/>
-      <c r="AT5" s="34" t="s">
+      <c r="AS5" s="42"/>
+      <c r="AT5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="34"/>
-      <c r="AV5" s="34" t="s">
+      <c r="AU5" s="40"/>
+      <c r="AV5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="34"/>
-      <c r="AX5" s="34" t="s">
+      <c r="AW5" s="40"/>
+      <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="34"/>
-      <c r="AZ5" s="34" t="s">
+      <c r="AY5" s="40"/>
+      <c r="AZ5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="34"/>
-      <c r="BB5" s="34" t="s">
+      <c r="BA5" s="40"/>
+      <c r="BB5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="BC5" s="34"/>
-      <c r="BD5" s="34" t="s">
+      <c r="BC5" s="40"/>
+      <c r="BD5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="BE5" s="34"/>
+      <c r="BE5" s="40"/>
     </row>
     <row r="6" spans="1:57" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A6" s="44"/>
+      <c r="A6" s="45"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1531,72 +1533,72 @@
       <c r="AP7" s="25">
         <v>160455.05216000002</v>
       </c>
       <c r="AQ7" s="25">
         <v>51101.599999999999</v>
       </c>
       <c r="AR7" s="25">
         <v>174274.2</v>
       </c>
       <c r="AS7" s="25">
         <v>121726.5</v>
       </c>
       <c r="AT7" s="32">
         <v>248567.71909999993</v>
       </c>
       <c r="AU7" s="32">
         <v>74198.399999999994</v>
       </c>
       <c r="AV7" s="32">
         <v>135089.70000000001</v>
       </c>
       <c r="AW7" s="32">
         <v>127828.4</v>
       </c>
       <c r="AX7" s="32">
-        <v>60137.64525999999</v>
+        <v>108821.9</v>
       </c>
       <c r="AY7" s="32">
-        <v>14079.654639999999</v>
+        <v>31243.199999999997</v>
       </c>
       <c r="AZ7" s="32">
-        <v>18555.88826</v>
+        <v>44466.7</v>
       </c>
       <c r="BA7" s="32">
-        <v>16730.264530000008</v>
+        <v>39040.9</v>
       </c>
       <c r="BB7" s="32">
-        <v>53641.704610000001</v>
+        <v>122935.40000000001</v>
       </c>
       <c r="BC7" s="32">
-        <v>17681.185579999998</v>
+        <v>40374.300000000003</v>
       </c>
       <c r="BD7" s="32">
-        <v>14706.840089999998</v>
+        <v>40389</v>
       </c>
       <c r="BE7" s="32">
-        <v>15999.95665</v>
+        <v>40052.1</v>
       </c>
     </row>
     <row r="8" spans="1:57" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>2644.73</v>
       </c>
       <c r="C8" s="9">
         <v>623.53571999999997</v>
       </c>
       <c r="D8" s="9">
         <v>1912.2406399999995</v>
       </c>
       <c r="E8" s="9">
         <v>2438.8168999999998</v>
       </c>
       <c r="F8" s="9">
         <v>7458.3271999999997</v>
       </c>
       <c r="G8" s="9">
         <v>1197.1601600000001</v>
       </c>
       <c r="H8" s="9">
@@ -1703,73 +1705,73 @@
       </c>
       <c r="AP8" s="28">
         <v>105484.52952</v>
       </c>
       <c r="AQ8" s="28">
         <v>22995.8</v>
       </c>
       <c r="AR8" s="28">
         <v>82729.600000000006</v>
       </c>
       <c r="AS8" s="28">
         <v>16004.3</v>
       </c>
       <c r="AT8" s="30">
         <v>154670.22534999996</v>
       </c>
       <c r="AU8" s="30">
         <v>35185.800000000003</v>
       </c>
       <c r="AV8" s="30">
         <v>50571.6</v>
       </c>
       <c r="AW8" s="30">
         <v>13091.4</v>
       </c>
-      <c r="AX8" s="50">
-[...21 lines deleted...]
-        <v>878.4</v>
+      <c r="AX8" s="36">
+        <v>51580.6</v>
+      </c>
+      <c r="AY8" s="36">
+        <v>10818.2</v>
+      </c>
+      <c r="AZ8" s="36">
+        <v>18662.5</v>
+      </c>
+      <c r="BA8" s="36">
+        <v>4764</v>
+      </c>
+      <c r="BB8" s="36">
+        <v>70641</v>
+      </c>
+      <c r="BC8" s="36">
+        <v>18506.7</v>
+      </c>
+      <c r="BD8" s="36">
+        <v>16534.7</v>
+      </c>
+      <c r="BE8" s="36">
+        <v>3743.6</v>
       </c>
     </row>
     <row r="9" spans="1:57" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>513.904</v>
       </c>
       <c r="C9" s="9">
         <v>180.97298000000001</v>
       </c>
       <c r="D9" s="9">
         <v>2234.37925</v>
       </c>
       <c r="E9" s="9">
         <v>3270.4057199999997</v>
       </c>
       <c r="F9" s="9">
         <v>2160.4035800000001</v>
       </c>
       <c r="G9" s="9">
         <v>1331.8506100000002</v>
       </c>
       <c r="H9" s="9">
@@ -1876,73 +1878,73 @@
       </c>
       <c r="AP9" s="28">
         <v>3528.2431000000001</v>
       </c>
       <c r="AQ9" s="28">
         <v>7514.9</v>
       </c>
       <c r="AR9" s="28">
         <v>6936.7</v>
       </c>
       <c r="AS9" s="28">
         <v>22339.200000000001</v>
       </c>
       <c r="AT9" s="30">
         <v>932.71652000000006</v>
       </c>
       <c r="AU9" s="30">
         <v>2962.9</v>
       </c>
       <c r="AV9" s="30">
         <v>6936.8</v>
       </c>
       <c r="AW9" s="30">
         <v>22785.1</v>
       </c>
-      <c r="AX9" s="50">
-[...21 lines deleted...]
-        <v>2930.5437600000005</v>
+      <c r="AX9" s="36">
+        <v>391</v>
+      </c>
+      <c r="AY9" s="36">
+        <v>1214.4000000000001</v>
+      </c>
+      <c r="AZ9" s="36">
+        <v>2889.4</v>
+      </c>
+      <c r="BA9" s="36">
+        <v>8387.2000000000007</v>
+      </c>
+      <c r="BB9" s="36">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="BC9" s="36">
+        <v>274</v>
+      </c>
+      <c r="BD9" s="36">
+        <v>1596.2</v>
+      </c>
+      <c r="BE9" s="36">
+        <v>7379.9</v>
       </c>
     </row>
     <row r="10" spans="1:57" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="9">
         <v>2206.0982300000005</v>
       </c>
       <c r="C10" s="9">
         <v>3126.6655300000002</v>
       </c>
       <c r="D10" s="9">
         <v>35673.119699999996</v>
       </c>
       <c r="E10" s="9">
         <v>36597.631349999996</v>
       </c>
       <c r="F10" s="9">
         <v>12775.178450000001</v>
       </c>
       <c r="G10" s="9">
         <v>4009.6141899999998</v>
       </c>
       <c r="H10" s="9">
@@ -2049,73 +2051,73 @@
       </c>
       <c r="AP10" s="28">
         <v>51442.279540000003</v>
       </c>
       <c r="AQ10" s="28">
         <v>20590.900000000001</v>
       </c>
       <c r="AR10" s="28">
         <v>84607.9</v>
       </c>
       <c r="AS10" s="28">
         <v>83383</v>
       </c>
       <c r="AT10" s="30">
         <v>92964.777229999992</v>
       </c>
       <c r="AU10" s="30">
         <v>36049.699999999997</v>
       </c>
       <c r="AV10" s="30">
         <v>77581.3</v>
       </c>
       <c r="AW10" s="30">
         <v>91951.9</v>
       </c>
-      <c r="AX10" s="49">
-[...21 lines deleted...]
-        <v>12191.01289</v>
+      <c r="AX10" s="35">
+        <v>56850.3</v>
+      </c>
+      <c r="AY10" s="35">
+        <v>19210.599999999999</v>
+      </c>
+      <c r="AZ10" s="35">
+        <v>22914.799999999999</v>
+      </c>
+      <c r="BA10" s="35">
+        <v>25889.7</v>
+      </c>
+      <c r="BB10" s="35">
+        <v>52226.3</v>
+      </c>
+      <c r="BC10" s="35">
+        <v>21593.599999999999</v>
+      </c>
+      <c r="BD10" s="35">
+        <v>22258.1</v>
+      </c>
+      <c r="BE10" s="35">
+        <v>28928.6</v>
       </c>
     </row>
     <row r="11" spans="1:57" s="15" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="13">
         <v>79.5</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="13">
         <v>61.3</v>
       </c>
       <c r="H11" s="13" t="s">
@@ -2200,173 +2202,173 @@
       </c>
       <c r="AJ11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AK11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AL11" s="26"/>
       <c r="AM11" s="26">
         <v>32.901942922934047</v>
       </c>
       <c r="AN11" s="26"/>
       <c r="AO11" s="26"/>
       <c r="AP11" s="26"/>
       <c r="AQ11" s="26">
         <v>40.294041673841917</v>
       </c>
       <c r="AR11" s="26"/>
       <c r="AS11" s="26"/>
       <c r="AT11" s="31"/>
       <c r="AU11" s="31">
         <v>48.58554901453401</v>
       </c>
       <c r="AV11" s="29"/>
       <c r="AW11" s="29"/>
-      <c r="AX11" s="31"/>
-[...10 lines deleted...]
-      <c r="BE11" s="29"/>
+      <c r="AX11" s="37"/>
+      <c r="AY11" s="37">
+        <v>61.487299636400884</v>
+      </c>
+      <c r="AZ11" s="38"/>
+      <c r="BA11" s="38"/>
+      <c r="BB11" s="37"/>
+      <c r="BC11" s="37">
+        <v>53.483527887789997</v>
+      </c>
+      <c r="BD11" s="38"/>
+      <c r="BE11" s="38"/>
     </row>
     <row r="12" spans="1:57" x14ac:dyDescent="0.25">
       <c r="AH12" s="17"/>
       <c r="AI12" s="17"/>
       <c r="AJ12" s="17"/>
       <c r="AK12" s="17"/>
       <c r="AL12" s="17"/>
       <c r="AM12" s="17"/>
       <c r="AN12" s="17"/>
       <c r="AO12" s="17"/>
       <c r="AP12" s="17"/>
       <c r="AQ12" s="17"/>
       <c r="AR12" s="17"/>
-      <c r="AX12" s="48"/>
-[...2 lines deleted...]
-      <c r="BA12" s="48"/>
+      <c r="AX12" s="34"/>
+      <c r="AY12" s="34"/>
+      <c r="AZ12" s="34"/>
+      <c r="BA12" s="34"/>
     </row>
     <row r="13" spans="1:57" s="19" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="33" t="s">
+      <c r="A13" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="33"/>
+      <c r="B13" s="52"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="18"/>
       <c r="T13" s="18"/>
       <c r="U13" s="18"/>
       <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
       <c r="AC13" s="18"/>
       <c r="AD13" s="18"/>
       <c r="AE13" s="18"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="18"/>
       <c r="AH13" s="18"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
-      <c r="AX13" s="47"/>
-[...2 lines deleted...]
-      <c r="BA13" s="47"/>
+      <c r="AX13" s="33"/>
+      <c r="AY13" s="33"/>
+      <c r="AZ13" s="33"/>
+      <c r="BA13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="AX4:BA4"/>
-[...4 lines deleted...]
-    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="A1:AS1"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AH5:AI5"/>
-    <mergeCell ref="AJ5:AK5"/>
-[...22 lines deleted...]
-    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="BB4:BE4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Павлодар</vt:lpstr>
     </vt:vector>