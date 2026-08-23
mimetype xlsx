--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="6900" windowWidth="19440" windowHeight="5880" tabRatio="639"/>
   </bookViews>
   <sheets>
     <sheet name="Павлодар" sheetId="14" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AG7" i="14" l="1"/>
   <c r="AH7" i="14"/>
   <c r="AJ7" i="14"/>
   <c r="AI7" i="14"/>
   <c r="AI11" i="14" s="1"/>
   <c r="AC7" i="14" l="1"/>
   <c r="AD7" i="14"/>
   <c r="AE7" i="14"/>
   <c r="AE11" i="14" s="1"/>
   <c r="AF7" i="14"/>
   <c r="AK7" i="14"/>
   <c r="AB7" i="14" l="1"/>
   <c r="Z7" i="14"/>
   <c r="Y7" i="14"/>
   <c r="X7" i="14"/>
   <c r="V7" i="14"/>
   <c r="U7" i="14"/>
   <c r="T7" i="14"/>
   <c r="R7" i="14"/>
   <c r="Q7" i="14"/>
@@ -114,68 +114,68 @@
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
-    <t>январь-декабрь 2025 года*</t>
+    <t>январь-июнь 2025 года*</t>
   </si>
   <si>
-    <t>январь-апрель 2025 года*</t>
+    <t>январь-июнь 2026 года*</t>
   </si>
   <si>
-    <t>январь-апрель 2026 года*</t>
+    <t>2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -232,50 +232,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -393,51 +399,51 @@
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -445,104 +451,102 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
     <cellStyle name="Процентный" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -821,51 +825,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BE13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AO7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AX7" sqref="AX7"/>
+      <selection pane="bottomRight" activeCell="AT5" sqref="AT5:AU5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
@@ -875,354 +879,354 @@
     <col min="25" max="25" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8" style="16" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="47"/>
-[...42 lines deleted...]
-      <c r="AS1" s="47"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
+      <c r="AL1" s="37"/>
+      <c r="AM1" s="37"/>
+      <c r="AN1" s="37"/>
+      <c r="AO1" s="37"/>
+      <c r="AP1" s="37"/>
+      <c r="AQ1" s="37"/>
+      <c r="AR1" s="37"/>
+      <c r="AS1" s="37"/>
     </row>
     <row r="2" spans="1:57" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="47"/>
-[...42 lines deleted...]
-      <c r="AS2" s="47"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="37"/>
+      <c r="AA2" s="37"/>
+      <c r="AB2" s="37"/>
+      <c r="AC2" s="37"/>
+      <c r="AD2" s="37"/>
+      <c r="AE2" s="37"/>
+      <c r="AF2" s="37"/>
+      <c r="AG2" s="37"/>
+      <c r="AH2" s="37"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
+      <c r="AL2" s="37"/>
+      <c r="AM2" s="37"/>
+      <c r="AN2" s="37"/>
+      <c r="AO2" s="37"/>
+      <c r="AP2" s="37"/>
+      <c r="AQ2" s="37"/>
+      <c r="AR2" s="37"/>
+      <c r="AS2" s="37"/>
     </row>
     <row r="3" spans="1:57" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:57" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="40">
+      <c r="B4" s="36">
         <v>2015</v>
       </c>
-      <c r="C4" s="40"/>
-[...2 lines deleted...]
-      <c r="F4" s="40">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36">
         <v>2016</v>
       </c>
-      <c r="G4" s="40"/>
-[...2 lines deleted...]
-      <c r="J4" s="40">
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36">
         <v>2017</v>
       </c>
-      <c r="K4" s="40"/>
-[...2 lines deleted...]
-      <c r="N4" s="40">
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="36">
         <v>2018</v>
       </c>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40">
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36"/>
+      <c r="R4" s="36">
         <v>2019</v>
       </c>
-      <c r="S4" s="40"/>
-[...2 lines deleted...]
-      <c r="V4" s="40">
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36">
         <v>2020</v>
       </c>
-      <c r="W4" s="40"/>
-[...2 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="36">
         <v>2021</v>
       </c>
-      <c r="AA4" s="40"/>
-[...2 lines deleted...]
-      <c r="AD4" s="48" t="s">
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AE4" s="49"/>
-[...2 lines deleted...]
-      <c r="AH4" s="40">
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="36">
         <v>2022</v>
       </c>
-      <c r="AI4" s="40"/>
-[...2 lines deleted...]
-      <c r="AL4" s="48">
+      <c r="AI4" s="36"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="36"/>
+      <c r="AL4" s="38">
         <v>2023</v>
       </c>
-      <c r="AM4" s="50"/>
-[...2 lines deleted...]
-      <c r="AP4" s="48">
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="38">
         <v>2024</v>
       </c>
-      <c r="AQ4" s="50"/>
-[...2 lines deleted...]
-      <c r="AT4" s="41" t="s">
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="AU4" s="41"/>
-[...2 lines deleted...]
-      <c r="AX4" s="39" t="s">
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="48"/>
+      <c r="BB4" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="AY4" s="39"/>
-[...7 lines deleted...]
-      <c r="BE4" s="39"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
     </row>
     <row r="5" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="46"/>
+      <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="40"/>
-      <c r="D5" s="40" t="s">
+      <c r="C5" s="36"/>
+      <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="40"/>
-      <c r="F5" s="40" t="s">
+      <c r="E5" s="36"/>
+      <c r="F5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="40" t="s">
+      <c r="G5" s="36"/>
+      <c r="H5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="40"/>
-      <c r="J5" s="40" t="s">
+      <c r="I5" s="36"/>
+      <c r="J5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="40"/>
-      <c r="L5" s="40" t="s">
+      <c r="K5" s="36"/>
+      <c r="L5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="40"/>
-      <c r="N5" s="40" t="s">
+      <c r="M5" s="36"/>
+      <c r="N5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="40"/>
-      <c r="P5" s="40" t="s">
+      <c r="O5" s="36"/>
+      <c r="P5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="40"/>
-      <c r="R5" s="40" t="s">
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="40"/>
-      <c r="T5" s="40" t="s">
+      <c r="S5" s="36"/>
+      <c r="T5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="40"/>
-      <c r="V5" s="40" t="s">
+      <c r="U5" s="36"/>
+      <c r="V5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="40"/>
-      <c r="X5" s="40" t="s">
+      <c r="W5" s="36"/>
+      <c r="X5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="40"/>
-      <c r="Z5" s="40" t="s">
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="40"/>
-      <c r="AB5" s="40" t="s">
+      <c r="AA5" s="36"/>
+      <c r="AB5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="40"/>
-      <c r="AD5" s="40" t="s">
+      <c r="AC5" s="36"/>
+      <c r="AD5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="40"/>
-      <c r="AF5" s="40" t="s">
+      <c r="AE5" s="36"/>
+      <c r="AF5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="40"/>
-      <c r="AH5" s="40" t="s">
+      <c r="AG5" s="36"/>
+      <c r="AH5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="40"/>
-      <c r="AJ5" s="40" t="s">
+      <c r="AI5" s="36"/>
+      <c r="AJ5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="40"/>
-      <c r="AL5" s="42" t="s">
+      <c r="AK5" s="36"/>
+      <c r="AL5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="46"/>
-      <c r="AN5" s="42" t="s">
+      <c r="AM5" s="40"/>
+      <c r="AN5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="46"/>
-      <c r="AP5" s="40" t="s">
+      <c r="AO5" s="40"/>
+      <c r="AP5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="40"/>
-      <c r="AR5" s="40" t="s">
+      <c r="AQ5" s="36"/>
+      <c r="AR5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="42"/>
-      <c r="AT5" s="40" t="s">
+      <c r="AS5" s="44"/>
+      <c r="AT5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="40"/>
-      <c r="AV5" s="40" t="s">
+      <c r="AU5" s="36"/>
+      <c r="AV5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="40"/>
-      <c r="AX5" s="40" t="s">
+      <c r="AW5" s="36"/>
+      <c r="AX5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="40"/>
-      <c r="AZ5" s="40" t="s">
+      <c r="AY5" s="36"/>
+      <c r="AZ5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="40"/>
-      <c r="BB5" s="40" t="s">
+      <c r="BA5" s="36"/>
+      <c r="BB5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="BC5" s="40"/>
-      <c r="BD5" s="40" t="s">
+      <c r="BC5" s="36"/>
+      <c r="BD5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="BE5" s="40"/>
+      <c r="BE5" s="36"/>
     </row>
     <row r="6" spans="1:57" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A6" s="45"/>
+      <c r="A6" s="47"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1520,85 +1524,85 @@
       </c>
       <c r="AL7" s="25">
         <v>208669.21745</v>
       </c>
       <c r="AM7" s="25">
         <v>68331.655709999992</v>
       </c>
       <c r="AN7" s="25">
         <v>228250.97847000003</v>
       </c>
       <c r="AO7" s="25">
         <v>126359.35605999999</v>
       </c>
       <c r="AP7" s="25">
         <v>160455.05216000002</v>
       </c>
       <c r="AQ7" s="25">
         <v>51101.599999999999</v>
       </c>
       <c r="AR7" s="25">
         <v>174274.2</v>
       </c>
       <c r="AS7" s="25">
         <v>121726.5</v>
       </c>
-      <c r="AT7" s="32">
-[...33 lines deleted...]
-        <v>40052.1</v>
+      <c r="AT7" s="30">
+        <v>249500.09909999993</v>
+      </c>
+      <c r="AU7" s="30">
+        <v>74500.5</v>
+      </c>
+      <c r="AV7" s="30">
+        <v>136054.79999999999</v>
+      </c>
+      <c r="AW7" s="30">
+        <v>128870.40000000001</v>
+      </c>
+      <c r="AX7" s="30">
+        <v>122858.4</v>
+      </c>
+      <c r="AY7" s="30">
+        <v>37791.800000000003</v>
+      </c>
+      <c r="AZ7" s="30">
+        <v>73332.699999999983</v>
+      </c>
+      <c r="BA7" s="30">
+        <v>62754.7</v>
+      </c>
+      <c r="BB7" s="30">
+        <v>158676.4</v>
+      </c>
+      <c r="BC7" s="30">
+        <v>54391.3</v>
+      </c>
+      <c r="BD7" s="30">
+        <v>60441.400000000009</v>
+      </c>
+      <c r="BE7" s="30">
+        <v>62487.399999999987</v>
       </c>
     </row>
     <row r="8" spans="1:57" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>2644.73</v>
       </c>
       <c r="C8" s="9">
         <v>623.53571999999997</v>
       </c>
       <c r="D8" s="9">
         <v>1912.2406399999995</v>
       </c>
       <c r="E8" s="9">
         <v>2438.8168999999998</v>
       </c>
       <c r="F8" s="9">
         <v>7458.3271999999997</v>
       </c>
       <c r="G8" s="9">
         <v>1197.1601600000001</v>
       </c>
       <c r="H8" s="9">
@@ -1693,85 +1697,85 @@
       </c>
       <c r="AL8" s="27">
         <v>169782.83205999999</v>
       </c>
       <c r="AM8" s="27">
         <v>41510.11724</v>
       </c>
       <c r="AN8" s="27">
         <v>146482.39548000001</v>
       </c>
       <c r="AO8" s="27">
         <v>23592.555909999999</v>
       </c>
       <c r="AP8" s="28">
         <v>105484.52952</v>
       </c>
       <c r="AQ8" s="28">
         <v>22995.8</v>
       </c>
       <c r="AR8" s="28">
         <v>82729.600000000006</v>
       </c>
       <c r="AS8" s="28">
         <v>16004.3</v>
       </c>
-      <c r="AT8" s="30">
-[...33 lines deleted...]
-        <v>3743.6</v>
+      <c r="AT8" s="49">
+        <v>155602.60534999997</v>
+      </c>
+      <c r="AU8" s="49">
+        <v>35487.9</v>
+      </c>
+      <c r="AV8" s="49">
+        <v>50712</v>
+      </c>
+      <c r="AW8" s="49">
+        <v>13125.3</v>
+      </c>
+      <c r="AX8" s="34">
+        <v>58222.7</v>
+      </c>
+      <c r="AY8" s="34">
+        <v>13206.6</v>
+      </c>
+      <c r="AZ8" s="34">
+        <v>35042.699999999997</v>
+      </c>
+      <c r="BA8" s="34">
+        <v>9316.9</v>
+      </c>
+      <c r="BB8" s="34">
+        <v>86717.1</v>
+      </c>
+      <c r="BC8" s="34">
+        <v>23593.7</v>
+      </c>
+      <c r="BD8" s="34">
+        <v>24096.7</v>
+      </c>
+      <c r="BE8" s="34">
+        <v>6641.4</v>
       </c>
     </row>
     <row r="9" spans="1:57" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>513.904</v>
       </c>
       <c r="C9" s="9">
         <v>180.97298000000001</v>
       </c>
       <c r="D9" s="9">
         <v>2234.37925</v>
       </c>
       <c r="E9" s="9">
         <v>3270.4057199999997</v>
       </c>
       <c r="F9" s="9">
         <v>2160.4035800000001</v>
       </c>
       <c r="G9" s="9">
         <v>1331.8506100000002</v>
       </c>
       <c r="H9" s="9">
@@ -1866,85 +1870,85 @@
       </c>
       <c r="AL9" s="27">
         <v>1942.13131</v>
       </c>
       <c r="AM9" s="27">
         <v>4339.0961100000004</v>
       </c>
       <c r="AN9" s="27">
         <v>8163.8801100000001</v>
       </c>
       <c r="AO9" s="27">
         <v>22536.123960000001</v>
       </c>
       <c r="AP9" s="28">
         <v>3528.2431000000001</v>
       </c>
       <c r="AQ9" s="28">
         <v>7514.9</v>
       </c>
       <c r="AR9" s="28">
         <v>6936.7</v>
       </c>
       <c r="AS9" s="28">
         <v>22339.200000000001</v>
       </c>
-      <c r="AT9" s="30">
+      <c r="AT9" s="50">
         <v>932.71652000000006</v>
       </c>
-      <c r="AU9" s="30">
+      <c r="AU9" s="50">
         <v>2962.9</v>
       </c>
-      <c r="AV9" s="30">
-[...27 lines deleted...]
-        <v>7379.9</v>
+      <c r="AV9" s="50">
+        <v>7217.7</v>
+      </c>
+      <c r="AW9" s="50">
+        <v>23221</v>
+      </c>
+      <c r="AX9" s="34">
+        <v>583.70000000000005</v>
+      </c>
+      <c r="AY9" s="34">
+        <v>1820.9</v>
+      </c>
+      <c r="AZ9" s="34">
+        <v>3924.2</v>
+      </c>
+      <c r="BA9" s="34">
+        <v>12303.4</v>
+      </c>
+      <c r="BB9" s="34">
+        <v>88.1</v>
+      </c>
+      <c r="BC9" s="34">
+        <v>334</v>
+      </c>
+      <c r="BD9" s="34">
+        <v>2113.6999999999998</v>
+      </c>
+      <c r="BE9" s="34">
+        <v>10017.299999999997</v>
       </c>
     </row>
     <row r="10" spans="1:57" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="9">
         <v>2206.0982300000005</v>
       </c>
       <c r="C10" s="9">
         <v>3126.6655300000002</v>
       </c>
       <c r="D10" s="9">
         <v>35673.119699999996</v>
       </c>
       <c r="E10" s="9">
         <v>36597.631349999996</v>
       </c>
       <c r="F10" s="9">
         <v>12775.178450000001</v>
       </c>
       <c r="G10" s="9">
         <v>4009.6141899999998</v>
       </c>
       <c r="H10" s="9">
@@ -2039,85 +2043,85 @@
       </c>
       <c r="AL10" s="27">
         <v>36944.254079999999</v>
       </c>
       <c r="AM10" s="27">
         <v>22482.442360000001</v>
       </c>
       <c r="AN10" s="27">
         <v>73604.702880000012</v>
       </c>
       <c r="AO10" s="27">
         <v>80230.676189999984</v>
       </c>
       <c r="AP10" s="28">
         <v>51442.279540000003</v>
       </c>
       <c r="AQ10" s="28">
         <v>20590.900000000001</v>
       </c>
       <c r="AR10" s="28">
         <v>84607.9</v>
       </c>
       <c r="AS10" s="28">
         <v>83383</v>
       </c>
-      <c r="AT10" s="30">
+      <c r="AT10" s="50">
         <v>92964.777229999992</v>
       </c>
-      <c r="AU10" s="30">
+      <c r="AU10" s="50">
         <v>36049.699999999997</v>
       </c>
-      <c r="AV10" s="30">
-[...27 lines deleted...]
-        <v>28928.6</v>
+      <c r="AV10" s="50">
+        <v>78125.100000000006</v>
+      </c>
+      <c r="AW10" s="50">
+        <v>92524.1</v>
+      </c>
+      <c r="AX10" s="34">
+        <v>64051.999999999993</v>
+      </c>
+      <c r="AY10" s="34">
+        <v>22764.3</v>
+      </c>
+      <c r="AZ10" s="34">
+        <v>34365.799999999988</v>
+      </c>
+      <c r="BA10" s="34">
+        <v>41134.400000000001</v>
+      </c>
+      <c r="BB10" s="34">
+        <v>71871.199999999983</v>
+      </c>
+      <c r="BC10" s="34">
+        <v>30463.599999999999</v>
+      </c>
+      <c r="BD10" s="34">
+        <v>34231.000000000007</v>
+      </c>
+      <c r="BE10" s="34">
+        <v>45828.69999999999</v>
       </c>
     </row>
     <row r="11" spans="1:57" s="15" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="13">
         <v>79.5</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="13">
         <v>61.3</v>
       </c>
       <c r="H11" s="13" t="s">
@@ -2196,179 +2200,179 @@
       <c r="AH11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AI11" s="14">
         <f>AI10/AI7*100</f>
         <v>58.377164297690875</v>
       </c>
       <c r="AJ11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AK11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AL11" s="26"/>
       <c r="AM11" s="26">
         <v>32.901942922934047</v>
       </c>
       <c r="AN11" s="26"/>
       <c r="AO11" s="26"/>
       <c r="AP11" s="26"/>
       <c r="AQ11" s="26">
         <v>40.294041673841917</v>
       </c>
       <c r="AR11" s="26"/>
       <c r="AS11" s="26"/>
-      <c r="AT11" s="31"/>
-[...1 lines deleted...]
-        <v>48.58554901453401</v>
+      <c r="AT11" s="29"/>
+      <c r="AU11" s="33">
+        <v>48.38853430513889</v>
       </c>
       <c r="AV11" s="29"/>
       <c r="AW11" s="29"/>
-      <c r="AX11" s="37"/>
-[...10 lines deleted...]
-      <c r="BE11" s="38"/>
+      <c r="AX11" s="33"/>
+      <c r="AY11" s="33">
+        <v>60.236082959795503</v>
+      </c>
+      <c r="AZ11" s="33"/>
+      <c r="BA11" s="33"/>
+      <c r="BB11" s="33"/>
+      <c r="BC11" s="33">
+        <v>56.008221903135237</v>
+      </c>
+      <c r="BD11" s="33"/>
+      <c r="BE11" s="29"/>
     </row>
     <row r="12" spans="1:57" x14ac:dyDescent="0.25">
       <c r="AH12" s="17"/>
       <c r="AI12" s="17"/>
       <c r="AJ12" s="17"/>
       <c r="AK12" s="17"/>
       <c r="AL12" s="17"/>
       <c r="AM12" s="17"/>
       <c r="AN12" s="17"/>
       <c r="AO12" s="17"/>
       <c r="AP12" s="17"/>
       <c r="AQ12" s="17"/>
       <c r="AR12" s="17"/>
-      <c r="AX12" s="34"/>
-[...2 lines deleted...]
-      <c r="BA12" s="34"/>
+      <c r="AX12" s="32"/>
+      <c r="AY12" s="32"/>
+      <c r="AZ12" s="32"/>
+      <c r="BA12" s="32"/>
     </row>
     <row r="13" spans="1:57" s="19" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="52" t="s">
+      <c r="A13" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="52"/>
+      <c r="B13" s="35"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="18"/>
       <c r="T13" s="18"/>
       <c r="U13" s="18"/>
       <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
       <c r="AC13" s="18"/>
       <c r="AD13" s="18"/>
       <c r="AE13" s="18"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="18"/>
       <c r="AH13" s="18"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
-      <c r="AX13" s="33"/>
-[...2 lines deleted...]
-      <c r="BA13" s="33"/>
+      <c r="AX13" s="31"/>
+      <c r="AY13" s="31"/>
+      <c r="AZ13" s="31"/>
+      <c r="BA13" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="A13:B13"/>
-[...22 lines deleted...]
-    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="BB4:BE4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AH5:AI5"/>
-    <mergeCell ref="AX4:BA4"/>
-[...4 lines deleted...]
-    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="A1:AS1"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Павлодар</vt:lpstr>
     </vt:vector>