--- v0 (2026-04-29)
+++ v1 (2026-10-25)
@@ -1,613 +1,966 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\2026\ТС\Динамические\динамические ТС каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740" tabRatio="911"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="849"/>
   </bookViews>
   <sheets>
-    <sheet name="Алматы" sheetId="6" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="2015-2026" sheetId="8" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BA7" i="6"/>
-[...63 lines deleted...]
-  <c r="AI11" s="1"/>
+  <c r="C11" i="8" l="1"/>
+  <c r="AE11" i="8" l="1"/>
+  <c r="BA7" i="8"/>
+  <c r="AZ7" i="8"/>
+  <c r="AY7" i="8"/>
+  <c r="AY11" i="8" s="1"/>
+  <c r="AX7" i="8"/>
+  <c r="AW7" i="8"/>
+  <c r="AV7" i="8"/>
+  <c r="AU7" i="8"/>
+  <c r="AU11" i="8" s="1"/>
+  <c r="AT7" i="8"/>
+  <c r="AS7" i="8"/>
+  <c r="AR7" i="8"/>
+  <c r="AQ7" i="8"/>
+  <c r="AQ11" i="8" s="1"/>
+  <c r="AP7" i="8"/>
+  <c r="AO7" i="8"/>
+  <c r="AN7" i="8"/>
+  <c r="AM7" i="8"/>
+  <c r="AM11" i="8" s="1"/>
+  <c r="AL7" i="8"/>
+  <c r="AK7" i="8"/>
+  <c r="AJ7" i="8"/>
+  <c r="AI7" i="8"/>
+  <c r="AI11" i="8" s="1"/>
+  <c r="AH7" i="8"/>
+  <c r="AG7" i="8"/>
+  <c r="AF7" i="8"/>
+  <c r="AE7" i="8"/>
+  <c r="AD7" i="8"/>
+  <c r="AC7" i="8"/>
+  <c r="AB7" i="8"/>
+  <c r="AA7" i="8"/>
+  <c r="AA11" i="8" s="1"/>
+  <c r="Z7" i="8"/>
+  <c r="Y7" i="8"/>
+  <c r="X7" i="8"/>
+  <c r="W7" i="8"/>
+  <c r="W11" i="8" s="1"/>
+  <c r="V7" i="8"/>
+  <c r="U7" i="8"/>
+  <c r="T7" i="8"/>
+  <c r="S7" i="8"/>
+  <c r="S11" i="8" s="1"/>
+  <c r="R7" i="8"/>
+  <c r="Q7" i="8"/>
+  <c r="P7" i="8"/>
+  <c r="O7" i="8"/>
+  <c r="O11" i="8" s="1"/>
+  <c r="N7" i="8"/>
+  <c r="M7" i="8"/>
+  <c r="L7" i="8"/>
+  <c r="K7" i="8"/>
+  <c r="K11" i="8" s="1"/>
+  <c r="J7" i="8"/>
+  <c r="I7" i="8"/>
+  <c r="H7" i="8"/>
+  <c r="G7" i="8"/>
+  <c r="G11" i="8" s="1"/>
+  <c r="F7" i="8"/>
+  <c r="E7" i="8"/>
+  <c r="D7" i="8"/>
+  <c r="C7" i="8"/>
+  <c r="B7" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="58">
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сауда, қызмет көрсету және баға статистикасы  басқармасы            </t>
+  </si>
+  <si>
+    <t>Ахметова Зауре</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
+    <t>Алматы</t>
+  </si>
+  <si>
     <t>АӨК өнімдерінің экспорты мен импорты</t>
-  </si>
-[...5 lines deleted...]
-   *Алдын ала деректер.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Көрсеткіштің атауы</t>
   </si>
   <si>
-    <t xml:space="preserve">тонна
-[...33 lines deleted...]
-    <t>2026 жылғы қаңтар-ақпан*</t>
+    <t>za.akhmetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Шетелдік валютада тауар айналымы, тауарлар негізгі өлшем бірлігінде натуралды көрсеткішпен тасымалданды</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш 2015 жылдан бастап құрастырылады </t>
+  </si>
+  <si>
+    <t>Еуразия экономикалық одағына мүше мемлекеттермен тауар айналымы</t>
+  </si>
+  <si>
+    <t>Есептеу, біріктіру</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ақпараттың негізгі көзш ЕАЭО елдерімен   «Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп» 1-ТС статистикалық есептілігінің деректері </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/almatyobl/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>+7 727 2778124</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өңделген а/ш өнімдері </t>
+  </si>
+  <si>
+    <t>Мал шарушылығы</t>
+  </si>
+  <si>
+    <t>Өсімдік шаруашылығы</t>
+  </si>
+  <si>
+    <t>АӨК өнімдері бойынша барлығы:</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары</t>
+  </si>
+  <si>
+    <t>тонна</t>
+  </si>
+  <si>
+    <t>*Алдын ала деректер.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="27">
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...10 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="1"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      <bottom style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </bottom>
-[...3 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
-      </left>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="21">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="15"/>
+    <cellStyle name="Гиперссылка 3" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
+    <cellStyle name="Обычный 14" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="10"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="17"/>
+    <cellStyle name="Обычный 2 3" xfId="11"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 2 4 2" xfId="5"/>
+    <cellStyle name="Обычный 2 4 3" xfId="16"/>
+    <cellStyle name="Обычный 3" xfId="12"/>
+    <cellStyle name="Обычный 3 2" xfId="14"/>
+    <cellStyle name="Обычный 3 3" xfId="19"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
+    <cellStyle name="Обычный 4 2 2" xfId="18"/>
+    <cellStyle name="Обычный 4 2 3" xfId="20"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -739,1370 +1092,1772 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.akhmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/almatyobl/dynamic-tables/4481/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="44" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="25.5">
+      <c r="A5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="46" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="48" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25">
+      <c r="A10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="49"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="8">
+        <v>46314</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="8">
+        <v>46345</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="11" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="10"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="10"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="10"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="AS19" sqref="AS19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="29" width="9.28515625" customWidth="1"/>
+    <col min="50" max="50" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="20" customFormat="1" ht="29.25" customHeight="1">
-[...86 lines deleted...]
-      <c r="B4" s="30">
+    <row r="1" spans="1:53" s="22" customFormat="1">
+      <c r="A1" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+    </row>
+    <row r="2" spans="1:53" s="22" customFormat="1">
+      <c r="A2" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+    </row>
+    <row r="3" spans="1:53" s="23" customFormat="1" ht="12"/>
+    <row r="4" spans="1:53" s="20" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="54">
         <v>2015</v>
       </c>
-      <c r="C4" s="30"/>
-[...2 lines deleted...]
-      <c r="F4" s="30">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54">
         <v>2016</v>
       </c>
-      <c r="G4" s="30"/>
-[...2 lines deleted...]
-      <c r="J4" s="30">
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54">
         <v>2017</v>
       </c>
-      <c r="K4" s="30"/>
-[...2 lines deleted...]
-      <c r="N4" s="30">
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54">
         <v>2018</v>
       </c>
-      <c r="O4" s="30"/>
-[...2 lines deleted...]
-      <c r="R4" s="30">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54">
         <v>2019</v>
       </c>
-      <c r="S4" s="30"/>
-[...2 lines deleted...]
-      <c r="V4" s="30">
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54">
         <v>2020</v>
       </c>
-      <c r="W4" s="30"/>
-[...2 lines deleted...]
-      <c r="Z4" s="30">
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="54">
         <v>2021</v>
       </c>
-      <c r="AA4" s="30"/>
-[...2 lines deleted...]
-      <c r="AD4" s="27">
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="56">
         <v>2022</v>
       </c>
-      <c r="AE4" s="28"/>
-[...2 lines deleted...]
-      <c r="AH4" s="27">
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="56">
         <v>2023</v>
       </c>
-      <c r="AI4" s="28"/>
-[...2 lines deleted...]
-      <c r="AL4" s="27">
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="56">
         <v>2024</v>
       </c>
-      <c r="AM4" s="28"/>
-[...291 lines deleted...]
-      <c r="B7" s="6">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="56">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="AU4" s="57"/>
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="AY4" s="57"/>
+      <c r="AZ4" s="57"/>
+      <c r="BA4" s="58"/>
+    </row>
+    <row r="5" spans="1:53" s="21" customFormat="1" ht="11.25">
+      <c r="A5" s="60"/>
+      <c r="B5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="S5" s="54"/>
+      <c r="T5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="U5" s="54"/>
+      <c r="V5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="W5" s="54"/>
+      <c r="X5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK5" s="54"/>
+      <c r="AL5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM5" s="54"/>
+      <c r="AN5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO5" s="54"/>
+      <c r="AP5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ5" s="54"/>
+      <c r="AR5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="AS5" s="54"/>
+      <c r="AT5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="AU5" s="54"/>
+      <c r="AV5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="AW5" s="54"/>
+      <c r="AX5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="AY5" s="54"/>
+      <c r="AZ5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="BA5" s="54"/>
+    </row>
+    <row r="6" spans="1:53" s="20" customFormat="1" ht="22.5">
+      <c r="A6" s="61"/>
+      <c r="B6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="O6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="P6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="S6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="U6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="V6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="W6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="X6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AR6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AS6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AT6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AU6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AV6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AW6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AX6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AY6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="AZ6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="BA6" s="17" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53" s="25" customFormat="1" ht="11.25">
+      <c r="A7" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="25">
         <f>B8+B9+B10</f>
         <v>18947.709750000002</v>
       </c>
-      <c r="C7" s="6">
-        <f t="shared" ref="C7:AC7" si="0">C8+C9+C10</f>
+      <c r="C7" s="25">
+        <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>16779.64662</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="25">
         <f t="shared" si="0"/>
         <v>68843.700689999998</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="25">
         <f t="shared" si="0"/>
         <v>79535.237919999985</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="25">
         <f t="shared" si="0"/>
         <v>43854.996890000002</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="25">
         <f t="shared" si="0"/>
         <v>30046.69339</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="25">
         <f t="shared" si="0"/>
         <v>71238.785749999995</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="25">
         <f t="shared" si="0"/>
         <v>78640.401299999998</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="25">
         <f t="shared" si="0"/>
         <v>32589.277300000005</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="25">
         <f t="shared" si="0"/>
         <v>28018.618419999999</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="25">
         <f t="shared" si="0"/>
         <v>93499.050939999986</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M7" s="25">
         <f t="shared" si="0"/>
         <v>108056.31533999999</v>
       </c>
-      <c r="N7" s="6">
+      <c r="N7" s="25">
         <f t="shared" si="0"/>
         <v>68444.13115999999</v>
       </c>
-      <c r="O7" s="6">
+      <c r="O7" s="25">
         <f t="shared" si="0"/>
         <v>41756.932390000002</v>
       </c>
-      <c r="P7" s="6">
+      <c r="P7" s="25">
         <f t="shared" si="0"/>
         <v>134336.17732999998</v>
       </c>
-      <c r="Q7" s="6">
+      <c r="Q7" s="25">
         <f t="shared" si="0"/>
         <v>144334.94673000003</v>
       </c>
-      <c r="R7" s="6">
+      <c r="R7" s="25">
         <f t="shared" si="0"/>
         <v>78761.279979999978</v>
       </c>
-      <c r="S7" s="6">
+      <c r="S7" s="25">
         <f t="shared" si="0"/>
         <v>55961.37344000001</v>
       </c>
-      <c r="T7" s="6">
+      <c r="T7" s="25">
         <f t="shared" si="0"/>
         <v>160115.48612999998</v>
       </c>
-      <c r="U7" s="6">
+      <c r="U7" s="25">
         <f t="shared" si="0"/>
         <v>178925.76237000001</v>
       </c>
-      <c r="V7" s="6">
+      <c r="V7" s="25">
         <f t="shared" si="0"/>
         <v>70642.438809999992</v>
       </c>
-      <c r="W7" s="6">
+      <c r="W7" s="25">
         <f t="shared" si="0"/>
         <v>53405.553899999999</v>
       </c>
-      <c r="X7" s="6">
+      <c r="X7" s="25">
         <f t="shared" si="0"/>
         <v>219928.95136000001</v>
       </c>
-      <c r="Y7" s="6">
+      <c r="Y7" s="25">
         <f t="shared" si="0"/>
         <v>218604.71590000001</v>
       </c>
-      <c r="Z7" s="6">
+      <c r="Z7" s="25">
         <f t="shared" si="0"/>
         <v>94070.098429999984</v>
       </c>
-      <c r="AA7" s="6">
+      <c r="AA7" s="25">
         <f t="shared" si="0"/>
         <v>92144.031149999995</v>
       </c>
-      <c r="AB7" s="6">
+      <c r="AB7" s="25">
         <f t="shared" si="0"/>
         <v>410354.69168999995</v>
       </c>
-      <c r="AC7" s="6">
+      <c r="AC7" s="25">
         <f t="shared" si="0"/>
         <v>332042.2480100001</v>
       </c>
-      <c r="AD7" s="7">
-        <f t="shared" ref="AD7:AW7" si="1">AD8+AD9+AD10</f>
+      <c r="AD7" s="26">
+        <f t="shared" si="0"/>
         <v>67064.676100000012</v>
       </c>
-      <c r="AE7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AE7" s="26">
+        <f t="shared" si="0"/>
         <v>113886.67276000002</v>
       </c>
-      <c r="AF7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AF7" s="26">
+        <f t="shared" si="0"/>
         <v>326841.61865000002</v>
       </c>
-      <c r="AG7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AG7" s="26">
+        <f t="shared" si="0"/>
         <v>351648.77850000007</v>
       </c>
-      <c r="AH7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AH7" s="26">
+        <f t="shared" si="0"/>
         <v>58990.209589999999</v>
       </c>
-      <c r="AI7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AI7" s="26">
+        <f t="shared" si="0"/>
         <v>93120.984980000008</v>
       </c>
-      <c r="AJ7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AJ7" s="26">
+        <f t="shared" si="0"/>
         <v>330902.17348000006</v>
       </c>
-      <c r="AK7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AK7" s="26">
+        <f t="shared" si="0"/>
         <v>205077.41762999995</v>
       </c>
-      <c r="AL7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AL7" s="26">
+        <f t="shared" si="0"/>
         <v>93739.524850000031</v>
       </c>
-      <c r="AM7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AM7" s="26">
+        <f t="shared" si="0"/>
         <v>143966.02247999996</v>
       </c>
-      <c r="AN7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AN7" s="26">
+        <f t="shared" si="0"/>
         <v>386778.99505000003</v>
       </c>
-      <c r="AO7" s="7">
-        <f t="shared" si="1"/>
+      <c r="AO7" s="26">
+        <f t="shared" si="0"/>
         <v>194770.30052000002</v>
       </c>
-      <c r="AP7" s="7">
-[...52 lines deleted...]
-      <c r="B8" s="9">
+      <c r="AP7" s="26">
+        <f t="shared" si="0"/>
+        <v>137448.92272</v>
+      </c>
+      <c r="AQ7" s="26">
+        <f t="shared" si="0"/>
+        <v>211372.23655999999</v>
+      </c>
+      <c r="AR7" s="26">
+        <f t="shared" si="0"/>
+        <v>429107.68622000009</v>
+      </c>
+      <c r="AS7" s="26">
+        <f t="shared" si="0"/>
+        <v>263940.77034000005</v>
+      </c>
+      <c r="AT7" s="26">
+        <f t="shared" si="0"/>
+        <v>91735.106869999989</v>
+      </c>
+      <c r="AU7" s="26">
+        <f t="shared" si="0"/>
+        <v>142917.03605</v>
+      </c>
+      <c r="AV7" s="26">
+        <f t="shared" si="0"/>
+        <v>153848.57866</v>
+      </c>
+      <c r="AW7" s="26">
+        <f t="shared" si="0"/>
+        <v>147052.72456999999</v>
+      </c>
+      <c r="AX7" s="26">
+        <f t="shared" si="0"/>
+        <v>10877044.845570002</v>
+      </c>
+      <c r="AY7" s="26">
+        <f t="shared" si="0"/>
+        <v>139511.52291999999</v>
+      </c>
+      <c r="AZ7" s="26">
+        <f t="shared" si="0"/>
+        <v>191314.51235000009</v>
+      </c>
+      <c r="BA7" s="26">
+        <f t="shared" si="0"/>
+        <v>162530.83560999995</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="29" customFormat="1" ht="11.25">
+      <c r="A8" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="H8" s="9">
+      <c r="H8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="J8" s="9">
+      <c r="J8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="28">
         <v>9358.3639999999996</v>
       </c>
-      <c r="N8" s="9">
+      <c r="N8" s="28">
         <v>31892.372229999994</v>
       </c>
-      <c r="O8" s="9">
+      <c r="O8" s="28">
         <v>12457.37485</v>
       </c>
-      <c r="P8" s="9">
+      <c r="P8" s="28">
         <v>28625.772779999999</v>
       </c>
-      <c r="Q8" s="9">
+      <c r="Q8" s="28">
         <v>25966.896629999996</v>
       </c>
-      <c r="R8" s="9">
+      <c r="R8" s="28">
         <v>29820.318269999996</v>
       </c>
-      <c r="S8" s="9">
+      <c r="S8" s="28">
         <v>17668.22264</v>
       </c>
-      <c r="T8" s="9">
+      <c r="T8" s="28">
         <v>17105.724399999999</v>
       </c>
-      <c r="U8" s="9">
+      <c r="U8" s="28">
         <v>28918.456419999999</v>
       </c>
-      <c r="V8" s="9">
+      <c r="V8" s="28">
         <v>19831.869799999997</v>
       </c>
-      <c r="W8" s="9">
+      <c r="W8" s="28">
         <v>9210.0031199999994</v>
       </c>
-      <c r="X8" s="9">
+      <c r="X8" s="28">
         <v>36698.592980000009</v>
       </c>
-      <c r="Y8" s="9">
+      <c r="Y8" s="28">
         <v>36082.692580000003</v>
       </c>
-      <c r="Z8" s="9">
+      <c r="Z8" s="28">
         <v>23641.158869999996</v>
       </c>
-      <c r="AA8" s="9">
+      <c r="AA8" s="28">
         <v>13834.05385</v>
       </c>
-      <c r="AB8" s="9">
+      <c r="AB8" s="28">
         <v>162654.05864999996</v>
       </c>
-      <c r="AC8" s="9">
+      <c r="AC8" s="28">
         <v>66294.340289999993</v>
       </c>
-      <c r="AD8" s="21">
+      <c r="AD8" s="28">
         <v>5108.9899799999985</v>
       </c>
-      <c r="AE8" s="21">
+      <c r="AE8" s="28">
         <v>5774.6201499999997</v>
       </c>
-      <c r="AF8" s="21">
+      <c r="AF8" s="28">
         <v>75625.473339999997</v>
       </c>
-      <c r="AG8" s="21">
+      <c r="AG8" s="28">
         <v>41427.5576</v>
       </c>
-      <c r="AH8" s="21">
+      <c r="AH8" s="28">
         <v>2535.0402200000008</v>
       </c>
-      <c r="AI8" s="21">
+      <c r="AI8" s="28">
         <v>3696.2249699999993</v>
       </c>
-      <c r="AJ8" s="21">
+      <c r="AJ8" s="28">
         <v>144257.63444000005</v>
       </c>
-      <c r="AK8" s="21">
+      <c r="AK8" s="28">
         <v>26609.468640000003</v>
       </c>
-      <c r="AL8" s="24">
+      <c r="AL8" s="19">
         <v>7049.9158099999986</v>
       </c>
-      <c r="AM8" s="24">
+      <c r="AM8" s="19">
         <v>13480.029629999994</v>
       </c>
-      <c r="AN8" s="24">
+      <c r="AN8" s="19">
         <v>127927.99665</v>
       </c>
-      <c r="AO8" s="24">
+      <c r="AO8" s="19">
         <v>39602.430869999997</v>
       </c>
-      <c r="AP8" s="24">
-[...40 lines deleted...]
-      <c r="B9" s="12">
+      <c r="AP8" s="40">
+        <v>17491.73705</v>
+      </c>
+      <c r="AQ8" s="40">
+        <v>25174.79722</v>
+      </c>
+      <c r="AR8" s="40">
+        <v>262631.83974000008</v>
+      </c>
+      <c r="AS8" s="40">
+        <v>51632.975100000011</v>
+      </c>
+      <c r="AT8" s="43">
+        <v>9391.206549999999</v>
+      </c>
+      <c r="AU8" s="43">
+        <v>11926.529690000001</v>
+      </c>
+      <c r="AV8" s="43">
+        <v>47702.24276999999</v>
+      </c>
+      <c r="AW8" s="43">
+        <v>13459.666189999996</v>
+      </c>
+      <c r="AX8" s="43">
+        <v>6137.0198899999996</v>
+      </c>
+      <c r="AY8" s="43">
+        <v>9050.1424100000004</v>
+      </c>
+      <c r="AZ8" s="43">
+        <v>87301.006600000022</v>
+      </c>
+      <c r="BA8" s="43">
+        <v>19235.352289999992</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="29" customFormat="1" ht="11.25">
+      <c r="A9" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="31">
         <v>1249.5260000000001</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="31">
         <v>312.18226999999996</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="31">
         <v>378.71307999999993</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="31">
         <v>1665.7893300000003</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="31">
         <v>1488.4174999999998</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G9" s="31">
         <v>708.73604</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="31">
         <v>252.95370000000003</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="31">
         <v>798.25833999999998</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="31">
         <v>629.4135</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="31">
         <v>734.61651999999992</v>
       </c>
-      <c r="L9" s="12">
+      <c r="L9" s="31">
         <v>721.49194000000011</v>
       </c>
-      <c r="M9" s="12">
+      <c r="M9" s="31">
         <v>1084.7937099999999</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="31">
         <v>1880.5514000000003</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="31">
         <v>1775.77423</v>
       </c>
-      <c r="P9" s="12">
+      <c r="P9" s="31">
         <v>2798.49847</v>
       </c>
-      <c r="Q9" s="12">
+      <c r="Q9" s="31">
         <v>4125.9682499999999</v>
       </c>
-      <c r="R9" s="12">
+      <c r="R9" s="31">
         <v>1282.961</v>
       </c>
-      <c r="S9" s="12">
+      <c r="S9" s="31">
         <v>1560.6055100000001</v>
       </c>
-      <c r="T9" s="12">
+      <c r="T9" s="31">
         <v>3337.5934000000002</v>
       </c>
-      <c r="U9" s="12">
+      <c r="U9" s="31">
         <v>12519.829889999999</v>
       </c>
-      <c r="V9" s="12">
+      <c r="V9" s="31">
         <v>1986.0050000000001</v>
       </c>
-      <c r="W9" s="12">
+      <c r="W9" s="31">
         <v>1213.3041600000001</v>
       </c>
-      <c r="X9" s="12">
+      <c r="X9" s="31">
         <v>5194.81567</v>
       </c>
-      <c r="Y9" s="12">
+      <c r="Y9" s="31">
         <v>14340.68765</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="31">
         <v>2140.056</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="31">
         <v>2775.6164000000003</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB9" s="31">
         <v>3624.4761999999992</v>
       </c>
-      <c r="AC9" s="12">
+      <c r="AC9" s="31">
         <v>13249.675790000001</v>
       </c>
-      <c r="AD9" s="22">
+      <c r="AD9" s="31">
         <v>2257.5587</v>
       </c>
-      <c r="AE9" s="22">
+      <c r="AE9" s="31">
         <v>3479.7684199999999</v>
       </c>
-      <c r="AF9" s="22">
+      <c r="AF9" s="31">
         <v>3537.8641700000003</v>
       </c>
-      <c r="AG9" s="22">
+      <c r="AG9" s="31">
         <v>12047.689579999998</v>
       </c>
-      <c r="AH9" s="22">
+      <c r="AH9" s="31">
         <v>2687.3938900000003</v>
       </c>
-      <c r="AI9" s="22">
+      <c r="AI9" s="31">
         <v>2356.0038599999998</v>
       </c>
-      <c r="AJ9" s="22">
+      <c r="AJ9" s="31">
         <v>2222.2256700000003</v>
       </c>
-      <c r="AK9" s="22">
+      <c r="AK9" s="31">
         <v>4550.2542299999996</v>
       </c>
-      <c r="AL9" s="26">
+      <c r="AL9" s="32">
         <v>3862.49577</v>
       </c>
-      <c r="AM9" s="26">
+      <c r="AM9" s="32">
         <v>3378.3360900000002</v>
       </c>
-      <c r="AN9" s="26">
+      <c r="AN9" s="32">
         <v>1939.8437499999998</v>
       </c>
-      <c r="AO9" s="26">
+      <c r="AO9" s="32">
         <v>7753.4223499999998</v>
       </c>
-      <c r="AP9" s="25">
-[...40 lines deleted...]
-      <c r="B10" s="13">
+      <c r="AP9" s="41">
+        <v>2229.3115299999999</v>
+      </c>
+      <c r="AQ9" s="41">
+        <v>2343.0113700000002</v>
+      </c>
+      <c r="AR9" s="41">
+        <v>2640.4229599999999</v>
+      </c>
+      <c r="AS9" s="41">
+        <v>15721.131159999999</v>
+      </c>
+      <c r="AT9" s="52">
+        <v>1264.0735300000001</v>
+      </c>
+      <c r="AU9" s="52">
+        <v>1669.26513</v>
+      </c>
+      <c r="AV9" s="52">
+        <v>1464.0761000000005</v>
+      </c>
+      <c r="AW9" s="52">
+        <v>7459.0372500000003</v>
+      </c>
+      <c r="AX9" s="52">
+        <v>357.73399999999998</v>
+      </c>
+      <c r="AY9" s="52">
+        <v>683.72215000000006</v>
+      </c>
+      <c r="AZ9" s="52">
+        <v>1469.3562399999998</v>
+      </c>
+      <c r="BA9" s="52">
+        <v>7753.1538200000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="29" customFormat="1" ht="11.25">
+      <c r="A10" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="34">
         <v>8339.8197500000006</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="34">
         <v>7109.1003499999988</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="34">
         <v>59106.623610000002</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="34">
         <v>68511.084589999984</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="34">
         <v>33008.215390000005</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="34">
         <v>19979.593350000003</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="34">
         <v>61627.468049999996</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="34">
         <v>68483.778959999996</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="34">
         <v>22601.499800000005</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="34">
         <v>17925.637900000002</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="34">
         <v>83419.194999999992</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="34">
         <v>97613.157629999987</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="34">
         <v>34671.20753</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="34">
         <v>27523.783310000003</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="34">
         <v>102911.90607999999</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="34">
         <v>114242.08185000003</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="34">
         <v>47658.000709999986</v>
       </c>
-      <c r="S10" s="13">
+      <c r="S10" s="34">
         <v>36732.545290000009</v>
       </c>
-      <c r="T10" s="13">
+      <c r="T10" s="34">
         <v>139672.16832999999</v>
       </c>
-      <c r="U10" s="13">
+      <c r="U10" s="34">
         <v>137487.47606000002</v>
       </c>
-      <c r="V10" s="13">
+      <c r="V10" s="34">
         <v>48824.564010000002</v>
       </c>
-      <c r="W10" s="13">
+      <c r="W10" s="34">
         <v>42982.246619999998</v>
       </c>
-      <c r="X10" s="13">
+      <c r="X10" s="34">
         <v>178035.54270999998</v>
       </c>
-      <c r="Y10" s="13">
+      <c r="Y10" s="34">
         <v>168181.33567</v>
       </c>
-      <c r="Z10" s="13">
+      <c r="Z10" s="34">
         <v>68288.883559999987</v>
       </c>
-      <c r="AA10" s="13">
+      <c r="AA10" s="34">
         <v>75534.3609</v>
       </c>
-      <c r="AB10" s="13">
+      <c r="AB10" s="34">
         <v>244076.15683999998</v>
       </c>
-      <c r="AC10" s="13">
+      <c r="AC10" s="34">
         <v>252498.23193000007</v>
       </c>
-      <c r="AD10" s="23">
+      <c r="AD10" s="34">
         <v>59698.127420000012</v>
       </c>
-      <c r="AE10" s="23">
+      <c r="AE10" s="34">
         <v>104632.28419000002</v>
       </c>
-      <c r="AF10" s="23">
+      <c r="AF10" s="34">
         <v>247678.28114000004</v>
       </c>
-      <c r="AG10" s="23">
+      <c r="AG10" s="34">
         <v>298173.53132000007</v>
       </c>
-      <c r="AH10" s="23">
+      <c r="AH10" s="34">
         <v>53767.775479999997</v>
       </c>
-      <c r="AI10" s="23">
+      <c r="AI10" s="34">
         <v>87068.756150000016</v>
       </c>
-      <c r="AJ10" s="23">
+      <c r="AJ10" s="34">
         <v>184422.31336999999</v>
       </c>
-      <c r="AK10" s="23">
+      <c r="AK10" s="34">
         <v>173917.69475999995</v>
       </c>
-      <c r="AL10" s="25">
+      <c r="AL10" s="33">
         <v>82827.113270000031</v>
       </c>
-      <c r="AM10" s="25">
+      <c r="AM10" s="33">
         <v>127107.65675999997</v>
       </c>
-      <c r="AN10" s="25">
+      <c r="AN10" s="33">
         <v>256911.15465000001</v>
       </c>
-      <c r="AO10" s="25">
+      <c r="AO10" s="33">
         <v>147414.44730000003</v>
       </c>
-      <c r="AP10" s="25">
-[...41 lines deleted...]
-      <c r="C11" s="15">
+      <c r="AP10" s="41">
+        <v>117727.87414</v>
+      </c>
+      <c r="AQ10" s="41">
+        <v>183854.42796999999</v>
+      </c>
+      <c r="AR10" s="41">
+        <v>163835.42352000001</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>196586.66408000005</v>
+      </c>
+      <c r="AT10" s="52">
+        <v>81079.826789999992</v>
+      </c>
+      <c r="AU10" s="52">
+        <v>129321.24123</v>
+      </c>
+      <c r="AV10" s="52">
+        <v>104682.25979000003</v>
+      </c>
+      <c r="AW10" s="52">
+        <v>126134.02112999999</v>
+      </c>
+      <c r="AX10" s="52">
+        <v>10870550.091680001</v>
+      </c>
+      <c r="AY10" s="52">
+        <v>129777.65836</v>
+      </c>
+      <c r="AZ10" s="52">
+        <v>102544.14951000006</v>
+      </c>
+      <c r="BA10" s="52">
+        <v>135542.32949999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="37" customFormat="1" ht="22.5">
+      <c r="A11" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="36"/>
+      <c r="C11" s="36">
         <f>C10/C7*100</f>
         <v>42.367402073453199</v>
       </c>
-      <c r="D11" s="15"/>
-[...2 lines deleted...]
-      <c r="G11" s="15">
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
+      <c r="G11" s="36">
         <f>G10/G7*100</f>
         <v>66.495148370134856</v>
       </c>
-      <c r="H11" s="15"/>
-[...2 lines deleted...]
-      <c r="K11" s="15">
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="36">
         <f>K10/K7*100</f>
         <v>63.977593867385274</v>
       </c>
-      <c r="L11" s="15"/>
-[...2 lines deleted...]
-      <c r="O11" s="15">
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="36"/>
+      <c r="O11" s="36">
         <f>O10/O7*100</f>
         <v>65.91428472986064</v>
       </c>
-      <c r="P11" s="15"/>
-[...2 lines deleted...]
-      <c r="S11" s="15">
+      <c r="P11" s="36"/>
+      <c r="Q11" s="36"/>
+      <c r="R11" s="36"/>
+      <c r="S11" s="36">
         <f>S10/S7*100</f>
         <v>65.639106104826865</v>
       </c>
-      <c r="T11" s="15"/>
-[...2 lines deleted...]
-      <c r="W11" s="15">
+      <c r="T11" s="36"/>
+      <c r="U11" s="36"/>
+      <c r="V11" s="36"/>
+      <c r="W11" s="36">
         <f>W10/W7*100</f>
         <v>80.482727883475803</v>
       </c>
-      <c r="X11" s="15"/>
-[...2 lines deleted...]
-      <c r="AA11" s="15">
+      <c r="X11" s="36"/>
+      <c r="Y11" s="36"/>
+      <c r="Z11" s="36"/>
+      <c r="AA11" s="36">
         <f>AA10/AA7*100</f>
         <v>81.974230948327687</v>
       </c>
-      <c r="AB11" s="15"/>
-[...2 lines deleted...]
-      <c r="AE11" s="15">
+      <c r="AB11" s="36"/>
+      <c r="AC11" s="36"/>
+      <c r="AD11" s="36"/>
+      <c r="AE11" s="36">
         <f>AE10/AE7*100</f>
         <v>91.874037281339923</v>
       </c>
-      <c r="AF11" s="15"/>
-[...2 lines deleted...]
-      <c r="AI11" s="15">
+      <c r="AF11" s="36"/>
+      <c r="AG11" s="36"/>
+      <c r="AH11" s="36"/>
+      <c r="AI11" s="36">
         <f>AI10/AI7*100</f>
         <v>93.500682116603627</v>
       </c>
-      <c r="AJ11" s="15"/>
-[...2 lines deleted...]
-      <c r="AM11" s="15">
+      <c r="AJ11" s="36"/>
+      <c r="AK11" s="36"/>
+      <c r="AL11" s="36"/>
+      <c r="AM11" s="36">
         <f>AM10/AM7*100</f>
         <v>88.290038559381628</v>
       </c>
-      <c r="AN11" s="15"/>
-[...2 lines deleted...]
-      <c r="AQ11" s="15">
+      <c r="AN11" s="36"/>
+      <c r="AO11" s="36"/>
+      <c r="AP11" s="36"/>
+      <c r="AQ11" s="36">
         <f>AQ10/AQ7*100</f>
-        <v>88.290038559381628</v>
-[...4 lines deleted...]
-      <c r="AU11" s="15">
+        <v>86.981351459471924</v>
+      </c>
+      <c r="AR11" s="36"/>
+      <c r="AS11" s="36"/>
+      <c r="AT11" s="36"/>
+      <c r="AU11" s="36">
         <f>AU10/AU7*100</f>
-        <v>84.088523880045074</v>
-[...4 lines deleted...]
-      <c r="AY11" s="15">
+        <v>90.486932002113832</v>
+      </c>
+      <c r="AV11" s="36"/>
+      <c r="AW11" s="36"/>
+      <c r="AX11" s="36"/>
+      <c r="AY11" s="36">
         <f>AY10/AY7*100</f>
-        <v>89.093644172759028</v>
-[...4 lines deleted...]
-    <row r="12" spans="1:53" s="17" customFormat="1"/>
+        <v>93.022895631652119</v>
+      </c>
+      <c r="AZ11" s="36"/>
+      <c r="BA11" s="36"/>
+    </row>
+    <row r="12" spans="1:53" s="38" customFormat="1" ht="14.25"/>
     <row r="13" spans="1:53" s="18" customFormat="1" ht="15" customHeight="1">
-      <c r="A13" s="31" t="s">
-[...10 lines deleted...]
-      <c r="AK13" s="19"/>
+      <c r="A13" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="53"/>
+      <c r="AD13" s="39"/>
+      <c r="AE13" s="39"/>
+      <c r="AF13" s="39"/>
+      <c r="AG13" s="39"/>
+      <c r="AH13" s="39"/>
+      <c r="AI13" s="39"/>
+      <c r="AJ13" s="39"/>
+      <c r="AK13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
-    <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
-    <mergeCell ref="J4:M4"/>
-    <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="T5:U5"/>
-[...1 lines deleted...]
-    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
-    <mergeCell ref="F5:G5"/>
-    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="T5:U5"/>
     <mergeCell ref="J5:K5"/>
-    <mergeCell ref="D5:E5"/>
-[...17 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8563199-1579-47D6-9085-D7871660CDAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86976A33-07A0-4C57-AD3A-1AB6893C66A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Алматы</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Microsoft Corporation</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>