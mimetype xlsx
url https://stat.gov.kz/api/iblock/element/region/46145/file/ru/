--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -143,54 +143,54 @@
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>*Предварительные данные</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>январь 2026 года*</t>
+    <t>январь-февраль 2025 года*</t>
   </si>
   <si>
-    <t>январь 2025 года*</t>
+    <t>январь-февраль 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -788,51 +788,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AO21" sqref="AO21"/>
+      <selection pane="bottomRight" activeCell="N22" sqref="N22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="29" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="17" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
@@ -1013,57 +1013,57 @@
       <c r="AD4" s="26">
         <v>2022</v>
       </c>
       <c r="AE4" s="27"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="28"/>
       <c r="AH4" s="26">
         <v>2023</v>
       </c>
       <c r="AI4" s="27"/>
       <c r="AJ4" s="27"/>
       <c r="AK4" s="28"/>
       <c r="AL4" s="26">
         <v>2024</v>
       </c>
       <c r="AM4" s="27"/>
       <c r="AN4" s="27"/>
       <c r="AO4" s="28"/>
       <c r="AP4" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AQ4" s="27"/>
       <c r="AR4" s="27"/>
       <c r="AS4" s="28"/>
       <c r="AT4" s="30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AU4" s="27"/>
       <c r="AV4" s="27"/>
       <c r="AW4" s="28"/>
       <c r="AX4" s="26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AY4" s="27"/>
       <c r="AZ4" s="27"/>
       <c r="BA4" s="28"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="33"/>
       <c r="B5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="29"/>
       <c r="D5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="29"/>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="29"/>
       <c r="H5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="29"/>
       <c r="J5" s="29" t="s">
         <v>0</v>
@@ -1473,79 +1473,79 @@
         <f t="shared" si="2"/>
         <v>386778.99505000003</v>
       </c>
       <c r="AO7" s="7">
         <f t="shared" si="2"/>
         <v>194770.30052000002</v>
       </c>
       <c r="AP7" s="7">
         <f t="shared" si="2"/>
         <v>93739.524850000031</v>
       </c>
       <c r="AQ7" s="7">
         <f t="shared" si="2"/>
         <v>143966.02247999996</v>
       </c>
       <c r="AR7" s="7">
         <f t="shared" si="2"/>
         <v>386778.99505000003</v>
       </c>
       <c r="AS7" s="7">
         <f t="shared" si="2"/>
         <v>194770.30052000002</v>
       </c>
       <c r="AT7" s="7">
         <f t="shared" si="2"/>
-        <v>8409.6806199999992</v>
+        <v>16898.42052</v>
       </c>
       <c r="AU7" s="7">
         <f t="shared" si="2"/>
-        <v>11087.256080000005</v>
+        <v>25761.930439999996</v>
       </c>
       <c r="AV7" s="7">
         <f t="shared" si="2"/>
-        <v>19406.757390000002</v>
+        <v>37079.77605</v>
       </c>
       <c r="AW7" s="7">
         <f t="shared" si="2"/>
-        <v>11486.181400000005</v>
+        <v>26192.190390000011</v>
       </c>
       <c r="AX7" s="7">
         <f t="shared" si="2"/>
-        <v>7259.4235600000002</v>
+        <v>14345.734259999999</v>
       </c>
       <c r="AY7" s="7">
         <f t="shared" si="2"/>
-        <v>12514.98956</v>
+        <v>29896.210170000006</v>
       </c>
       <c r="AZ7" s="7">
         <f t="shared" si="2"/>
-        <v>37907.430100000005</v>
+        <v>56717.305240000016</v>
       </c>
       <c r="BA7" s="7">
         <f t="shared" si="2"/>
-        <v>18429.021789999992</v>
+        <v>35089.695420000004</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>9358.3639999999996</v>
       </c>
       <c r="C8" s="9">
         <v>9358.3639999999996</v>
       </c>
       <c r="D8" s="9">
         <v>9358.3639999999996</v>
       </c>
       <c r="E8" s="9">
         <v>9358.3639999999996</v>
       </c>
       <c r="F8" s="9">
         <v>9358.3639999999996</v>
       </c>
       <c r="G8" s="9">
         <v>9358.3639999999996</v>
       </c>
       <c r="H8" s="9">
@@ -1641,72 +1641,72 @@
       <c r="AL8" s="18">
         <v>7049.9158099999986</v>
       </c>
       <c r="AM8" s="18">
         <v>13480.029629999994</v>
       </c>
       <c r="AN8" s="18">
         <v>127927.99665</v>
       </c>
       <c r="AO8" s="18">
         <v>39602.430869999997</v>
       </c>
       <c r="AP8" s="18">
         <v>7049.9158099999986</v>
       </c>
       <c r="AQ8" s="18">
         <v>13480.029629999994</v>
       </c>
       <c r="AR8" s="18">
         <v>127927.99665</v>
       </c>
       <c r="AS8" s="18">
         <v>39602.430869999997</v>
       </c>
       <c r="AT8" s="18">
-        <v>950.7307800000001</v>
+        <v>1934.0283599999998</v>
       </c>
       <c r="AU8" s="18">
-        <v>1753.5116100000002</v>
+        <v>3629.0064400000001</v>
       </c>
       <c r="AV8" s="18">
-        <v>6663.4024099999988</v>
+        <v>10546.321189999995</v>
       </c>
       <c r="AW8" s="18">
-        <v>550.8751299999999</v>
+        <v>1745.1590100000001</v>
       </c>
       <c r="AX8" s="18">
-        <v>706.7</v>
+        <v>1398.4110000000001</v>
       </c>
       <c r="AY8" s="18">
-        <v>1538.0178000000001</v>
+        <v>2920.3433600000003</v>
       </c>
       <c r="AZ8" s="18">
-        <v>28367.871860000003</v>
+        <v>34353.710160000017</v>
       </c>
       <c r="BA8" s="18">
-        <v>5067.5442199999998</v>
+        <v>6477.94229</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="11">
         <v>1249.5260000000001</v>
       </c>
       <c r="C9" s="11">
         <v>312.18226999999996</v>
       </c>
       <c r="D9" s="11">
         <v>378.71307999999993</v>
       </c>
       <c r="E9" s="11">
         <v>1665.7893300000003</v>
       </c>
       <c r="F9" s="11">
         <v>1488.4174999999998</v>
       </c>
       <c r="G9" s="11">
         <v>708.73604</v>
       </c>
       <c r="H9" s="11">
@@ -1802,72 +1802,72 @@
       <c r="AL9" s="24">
         <v>3862.49577</v>
       </c>
       <c r="AM9" s="24">
         <v>3378.3360900000002</v>
       </c>
       <c r="AN9" s="24">
         <v>1939.8437499999998</v>
       </c>
       <c r="AO9" s="24">
         <v>7753.4223499999998</v>
       </c>
       <c r="AP9" s="19">
         <v>3862.49577</v>
       </c>
       <c r="AQ9" s="19">
         <v>3378.3360900000002</v>
       </c>
       <c r="AR9" s="19">
         <v>1939.8437499999998</v>
       </c>
       <c r="AS9" s="19">
         <v>7753.4223499999998</v>
       </c>
       <c r="AT9" s="19">
-        <v>581.01689999999996</v>
+        <v>600.78729999999996</v>
       </c>
       <c r="AU9" s="19">
-        <v>346.66500000000002</v>
+        <v>470.09697</v>
       </c>
       <c r="AV9" s="19">
-        <v>80.945000000000007</v>
+        <v>288.80954000000008</v>
       </c>
       <c r="AW9" s="19">
-        <v>389.89055000000002</v>
+        <v>1382.70813</v>
       </c>
       <c r="AX9" s="19">
-        <v>57.536000000000001</v>
+        <v>160.83999999999997</v>
       </c>
       <c r="AY9" s="19">
-        <v>140.22964999999999</v>
+        <v>340.24369999999999</v>
       </c>
       <c r="AZ9" s="19">
-        <v>122.74032</v>
+        <v>455.59960999999998</v>
       </c>
       <c r="BA9" s="19">
-        <v>798.81878000000006</v>
+        <v>2696.3808600000002</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="13">
         <v>8339.8197500000006</v>
       </c>
       <c r="C10" s="13">
         <v>7109.1003499999988</v>
       </c>
       <c r="D10" s="13">
         <v>59106.623610000002</v>
       </c>
       <c r="E10" s="13">
         <v>68511.084589999984</v>
       </c>
       <c r="F10" s="13">
         <v>33008.215390000005</v>
       </c>
       <c r="G10" s="13">
         <v>19979.593350000003</v>
       </c>
       <c r="H10" s="13">
@@ -1963,72 +1963,72 @@
       <c r="AL10" s="19">
         <v>82827.113270000031</v>
       </c>
       <c r="AM10" s="19">
         <v>127107.65675999997</v>
       </c>
       <c r="AN10" s="19">
         <v>256911.15465000001</v>
       </c>
       <c r="AO10" s="19">
         <v>147414.44730000003</v>
       </c>
       <c r="AP10" s="19">
         <v>82827.113270000031</v>
       </c>
       <c r="AQ10" s="19">
         <v>127107.65675999997</v>
       </c>
       <c r="AR10" s="19">
         <v>256911.15465000001</v>
       </c>
       <c r="AS10" s="19">
         <v>147414.44730000003</v>
       </c>
       <c r="AT10" s="19">
-        <v>6877.9329399999997</v>
+        <v>14363.604859999999</v>
       </c>
       <c r="AU10" s="19">
-        <v>8987.0794700000042</v>
+        <v>21662.827029999997</v>
       </c>
       <c r="AV10" s="19">
-        <v>12662.409980000004</v>
+        <v>26244.645320000003</v>
       </c>
       <c r="AW10" s="19">
-        <v>10545.415720000005</v>
+        <v>23064.323250000012</v>
       </c>
       <c r="AX10" s="19">
-        <v>6495.1875600000003</v>
+        <v>12786.483259999999</v>
       </c>
       <c r="AY10" s="19">
-        <v>10836.742109999999</v>
+        <v>26635.623110000004</v>
       </c>
       <c r="AZ10" s="19">
-        <v>9416.8179199999995</v>
+        <v>21907.995469999998</v>
       </c>
       <c r="BA10" s="19">
-        <v>12562.658789999992</v>
+        <v>25915.37227</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="5" customFormat="1" ht="33.75">
       <c r="A11" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15">
         <f>C10/C7*100</f>
         <v>42.367402073453199</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15">
         <f>G10/G7*100</f>
         <v>66.495148370134856</v>
       </c>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <f>K10/K7*100</f>
         <v>63.977593867385274</v>
       </c>
@@ -2071,58 +2071,58 @@
       <c r="AG11" s="15"/>
       <c r="AH11" s="15"/>
       <c r="AI11" s="15">
         <f>AI10/AI7*100</f>
         <v>93.500682116603627</v>
       </c>
       <c r="AJ11" s="15"/>
       <c r="AK11" s="15"/>
       <c r="AL11" s="15"/>
       <c r="AM11" s="15">
         <f>AM10/AM7*100</f>
         <v>88.290038559381628</v>
       </c>
       <c r="AN11" s="15"/>
       <c r="AO11" s="15"/>
       <c r="AP11" s="15"/>
       <c r="AQ11" s="15">
         <f>AQ10/AQ7*100</f>
         <v>88.290038559381628</v>
       </c>
       <c r="AR11" s="15"/>
       <c r="AS11" s="15"/>
       <c r="AT11" s="15"/>
       <c r="AU11" s="15">
         <f>AU10/AU7*100</f>
-        <v>81.057742376957904</v>
+        <v>84.088523880045074</v>
       </c>
       <c r="AV11" s="15"/>
       <c r="AW11" s="15"/>
       <c r="AX11" s="15"/>
       <c r="AY11" s="15">
         <f>AY10/AY7*100</f>
-        <v>86.590101078757911</v>
+        <v>89.093644172759028</v>
       </c>
       <c r="AZ11" s="15"/>
       <c r="BA11" s="15"/>
     </row>
     <row r="12" spans="1:53">
       <c r="A12" s="16"/>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="16"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="16"/>
       <c r="R12" s="16"/>
       <c r="S12" s="16"/>
       <c r="T12" s="16"/>