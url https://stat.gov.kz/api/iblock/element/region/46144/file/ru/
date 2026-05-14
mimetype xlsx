--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -864,51 +864,51 @@
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">Алматы
 </t>
   </si>
   <si>
     <t xml:space="preserve"> Экспорт и импорт по продовольственным товарам</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>январь 2026*</t>
+    <t>январь-февраль 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1693,77 +1693,77 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="82">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -2117,51 +2117,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AX143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AZ13" sqref="AZ13"/>
+      <selection pane="bottomRight" activeCell="BB135" sqref="BB135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="3" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="3" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="3" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="3" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="3" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="3" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="3" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="3" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="3" customWidth="1"/>
@@ -2172,326 +2172,326 @@
     <col min="26" max="26" width="12" style="3" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="3" customWidth="1"/>
     <col min="28" max="28" width="12" style="3" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="3" customWidth="1"/>
     <col min="30" max="30" width="12" style="3" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="3" customWidth="1"/>
     <col min="32" max="32" width="13" style="3" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="3" customWidth="1"/>
     <col min="34" max="34" width="11.7109375" style="3" customWidth="1"/>
     <col min="35" max="35" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="3" customWidth="1"/>
     <col min="40" max="40" width="11.42578125" style="3" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="3" customWidth="1"/>
     <col min="42" max="42" width="12.7109375" style="3" customWidth="1"/>
     <col min="43" max="43" width="12.42578125" style="3" customWidth="1"/>
     <col min="44" max="44" width="13.28515625" style="3" customWidth="1"/>
     <col min="45" max="45" width="11.5703125" style="3" customWidth="1"/>
     <col min="46" max="46" width="13.42578125" style="3" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" s="17" customFormat="1" ht="30" customHeight="1">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="29" t="s">
         <v>277</v>
       </c>
-      <c r="B1" s="22"/>
-[...39 lines deleted...]
-      <c r="AP1" s="22"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AP1" s="29"/>
     </row>
     <row r="2" spans="1:50" s="18" customFormat="1" ht="30" customHeight="1">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="29" t="s">
         <v>276</v>
       </c>
-      <c r="B2" s="22"/>
-[...39 lines deleted...]
-      <c r="AP2" s="22"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
     </row>
     <row r="3" spans="1:50">
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
     </row>
     <row r="4" spans="1:50">
       <c r="A4" s="24" t="s">
         <v>271</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="C4" s="20">
+      <c r="C4" s="23">
         <v>2015</v>
       </c>
-      <c r="D4" s="20"/>
-[...2 lines deleted...]
-      <c r="G4" s="20">
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23">
         <v>2016</v>
       </c>
-      <c r="H4" s="20"/>
-[...2 lines deleted...]
-      <c r="K4" s="20">
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23">
         <v>2017</v>
       </c>
-      <c r="L4" s="20"/>
-[...2 lines deleted...]
-      <c r="O4" s="20">
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23"/>
+      <c r="O4" s="23">
         <v>2018</v>
       </c>
-      <c r="P4" s="20"/>
-[...2 lines deleted...]
-      <c r="S4" s="20">
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23">
         <v>2019</v>
       </c>
-      <c r="T4" s="20"/>
-[...2 lines deleted...]
-      <c r="W4" s="20">
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23">
         <v>2020</v>
       </c>
-      <c r="X4" s="20"/>
-[...2 lines deleted...]
-      <c r="AA4" s="19">
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="23"/>
+      <c r="AA4" s="27">
         <v>2021</v>
       </c>
-      <c r="AB4" s="20"/>
-[...2 lines deleted...]
-      <c r="AE4" s="19">
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="27">
         <v>2022</v>
       </c>
-      <c r="AF4" s="20"/>
-[...2 lines deleted...]
-      <c r="AI4" s="19">
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="27">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="20"/>
-[...2 lines deleted...]
-      <c r="AM4" s="19">
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="23"/>
+      <c r="AM4" s="27">
         <v>2024</v>
       </c>
-      <c r="AN4" s="20"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="19" t="s">
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="27" t="s">
         <v>278</v>
       </c>
-      <c r="AR4" s="20"/>
-[...2 lines deleted...]
-      <c r="AU4" s="19" t="s">
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="27" t="s">
         <v>279</v>
       </c>
-      <c r="AV4" s="20"/>
-[...1 lines deleted...]
-      <c r="AX4" s="20"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="23"/>
     </row>
     <row r="5" spans="1:50">
       <c r="A5" s="25"/>
       <c r="B5" s="25"/>
-      <c r="C5" s="19" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="19"/>
-[...4 lines deleted...]
-      <c r="I5" s="19" t="s">
+      <c r="F5" s="27"/>
+      <c r="G5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="19"/>
-[...4 lines deleted...]
-      <c r="M5" s="19" t="s">
+      <c r="J5" s="27"/>
+      <c r="K5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="19"/>
-[...4 lines deleted...]
-      <c r="Q5" s="21" t="s">
+      <c r="N5" s="27"/>
+      <c r="O5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="21"/>
-[...4 lines deleted...]
-      <c r="U5" s="21" t="s">
+      <c r="R5" s="28"/>
+      <c r="S5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="28"/>
+      <c r="U5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="21"/>
-[...4 lines deleted...]
-      <c r="Y5" s="21" t="s">
+      <c r="V5" s="28"/>
+      <c r="W5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="21"/>
-[...4 lines deleted...]
-      <c r="AC5" s="21" t="s">
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="28"/>
+      <c r="AC5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="21"/>
-[...4 lines deleted...]
-      <c r="AG5" s="21" t="s">
+      <c r="AD5" s="28"/>
+      <c r="AE5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="21"/>
-[...4 lines deleted...]
-      <c r="AK5" s="21" t="s">
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="28"/>
+      <c r="AK5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="21"/>
-[...4 lines deleted...]
-      <c r="AO5" s="21" t="s">
+      <c r="AL5" s="28"/>
+      <c r="AM5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="28"/>
+      <c r="AO5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="21"/>
-[...4 lines deleted...]
-      <c r="AS5" s="21" t="s">
+      <c r="AP5" s="28"/>
+      <c r="AQ5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="28"/>
+      <c r="AS5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="21"/>
-[...4 lines deleted...]
-      <c r="AW5" s="21" t="s">
+      <c r="AT5" s="28"/>
+      <c r="AU5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="28"/>
+      <c r="AW5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="21"/>
+      <c r="AX5" s="28"/>
     </row>
     <row r="6" spans="1:50" ht="33.75">
       <c r="A6" s="26"/>
       <c r="B6" s="26"/>
       <c r="C6" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>273</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>274</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>273</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>274</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>273</v>
       </c>
@@ -2734,61 +2734,61 @@
       </c>
       <c r="AM7" s="4">
         <v>86819.040310000011</v>
       </c>
       <c r="AN7" s="4">
         <v>219065.52630999996</v>
       </c>
       <c r="AO7" s="4">
         <v>303760.65068000002</v>
       </c>
       <c r="AP7" s="4">
         <v>164531.64371000003</v>
       </c>
       <c r="AQ7" s="4">
         <v>100981.66936</v>
       </c>
       <c r="AR7" s="4">
         <v>273700.28386999998</v>
       </c>
       <c r="AS7" s="4">
         <v>158032.19073000003</v>
       </c>
       <c r="AT7" s="4">
         <v>241646.33199000004</v>
       </c>
-      <c r="AU7" s="29">
-[...9 lines deleted...]
-        <v>14389.20276</v>
+      <c r="AU7" s="21">
+        <v>11918.706599999998</v>
+      </c>
+      <c r="AV7" s="21">
+        <v>45814.35745000001</v>
+      </c>
+      <c r="AW7" s="21">
+        <v>20779.634230000003</v>
+      </c>
+      <c r="AX7" s="21">
+        <v>33892.60783999999</v>
       </c>
     </row>
     <row r="8" spans="1:50" ht="22.5">
       <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="11">
         <v>99.53</v>
       </c>
       <c r="H8" s="11">
         <v>204.86744999999999</v>
       </c>
       <c r="I8" s="11">
         <v>20</v>
       </c>
       <c r="J8" s="11">
         <v>52.470979999999997</v>
       </c>
@@ -2878,54 +2878,54 @@
       </c>
       <c r="AM8" s="12">
         <v>62.7164</v>
       </c>
       <c r="AN8" s="12">
         <v>374.20004999999998</v>
       </c>
       <c r="AO8" s="12">
         <v>554.86710000000005</v>
       </c>
       <c r="AP8" s="12">
         <v>2002.40517</v>
       </c>
       <c r="AQ8" s="12">
         <v>0</v>
       </c>
       <c r="AR8" s="12">
         <v>0</v>
       </c>
       <c r="AS8" s="12">
         <v>355.73570000000001</v>
       </c>
       <c r="AT8" s="12">
         <v>1610.0886</v>
       </c>
-      <c r="AU8" s="27"/>
-[...2 lines deleted...]
-      <c r="AX8" s="27"/>
+      <c r="AU8" s="19"/>
+      <c r="AV8" s="19"/>
+      <c r="AW8" s="19"/>
+      <c r="AX8" s="19"/>
     </row>
     <row r="9" spans="1:50">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="10">
         <v>0</v>
       </c>
       <c r="D9" s="10">
         <v>0</v>
       </c>
       <c r="E9" s="10">
         <v>18.303999999999998</v>
       </c>
       <c r="F9" s="10">
         <v>56.863999999999997</v>
       </c>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="12">
@@ -3014,61 +3014,61 @@
       </c>
       <c r="AM9" s="12">
         <v>161.22577000000001</v>
       </c>
       <c r="AN9" s="12">
         <v>855.37684999999999</v>
       </c>
       <c r="AO9" s="12">
         <v>659.98324000000002</v>
       </c>
       <c r="AP9" s="12">
         <v>2741.8133200000002</v>
       </c>
       <c r="AQ9" s="12">
         <v>110.87228</v>
       </c>
       <c r="AR9" s="12">
         <v>562.36895000000004</v>
       </c>
       <c r="AS9" s="12">
         <v>1375.2039</v>
       </c>
       <c r="AT9" s="12">
         <v>7928.9461499999998</v>
       </c>
-      <c r="AU9" s="27">
-[...9 lines deleted...]
-        <v>379.11149</v>
+      <c r="AU9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="19">
+        <v>199.22040000000001</v>
+      </c>
+      <c r="AX9" s="19">
+        <v>1160.0631100000001</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="22.5">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="12">
         <v>0</v>
       </c>
       <c r="L10" s="12">
         <v>0</v>
       </c>
       <c r="M10" s="12">
         <v>0.99368999999999996</v>
@@ -3118,60 +3118,60 @@
       <c r="AL10" s="12"/>
       <c r="AM10" s="12">
         <v>0</v>
       </c>
       <c r="AN10" s="12">
         <v>0</v>
       </c>
       <c r="AO10" s="12">
         <v>103.944</v>
       </c>
       <c r="AP10" s="12">
         <v>209.8956</v>
       </c>
       <c r="AQ10" s="12">
         <v>386.50700000000001</v>
       </c>
       <c r="AR10" s="12">
         <v>666.68302000000006</v>
       </c>
       <c r="AS10" s="12">
         <v>0</v>
       </c>
       <c r="AT10" s="12">
         <v>0</v>
       </c>
-      <c r="AU10" s="27">
+      <c r="AU10" s="19">
         <v>40.021999999999998</v>
       </c>
-      <c r="AV10" s="27">
+      <c r="AV10" s="19">
         <v>73.221999999999994</v>
       </c>
-      <c r="AW10" s="27">
-[...2 lines deleted...]
-      <c r="AX10" s="27">
+      <c r="AW10" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="22.5">
       <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="12"/>
@@ -3206,54 +3206,54 @@
       </c>
       <c r="AE11" s="12"/>
       <c r="AF11" s="12"/>
       <c r="AG11" s="12"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12">
         <v>0</v>
       </c>
       <c r="AJ11" s="12">
         <v>0</v>
       </c>
       <c r="AK11" s="12">
         <v>1.116E-2</v>
       </c>
       <c r="AL11" s="12">
         <v>0.16411000000000001</v>
       </c>
       <c r="AM11" s="12"/>
       <c r="AN11" s="12"/>
       <c r="AO11" s="12"/>
       <c r="AP11" s="12"/>
       <c r="AQ11" s="12"/>
       <c r="AR11" s="12"/>
       <c r="AS11" s="12"/>
       <c r="AT11" s="12"/>
-      <c r="AU11" s="27"/>
-[...2 lines deleted...]
-      <c r="AX11" s="27"/>
+      <c r="AU11" s="19"/>
+      <c r="AV11" s="19"/>
+      <c r="AW11" s="19"/>
+      <c r="AX11" s="19"/>
     </row>
     <row r="12" spans="1:50" ht="33.75">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="12"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
@@ -3286,54 +3286,54 @@
         <v>0.06</v>
       </c>
       <c r="AH12" s="12">
         <v>0.44968000000000002</v>
       </c>
       <c r="AI12" s="12">
         <v>0</v>
       </c>
       <c r="AJ12" s="12">
         <v>0</v>
       </c>
       <c r="AK12" s="12">
         <v>18.152999999999999</v>
       </c>
       <c r="AL12" s="12">
         <v>39.194330000000001</v>
       </c>
       <c r="AM12" s="12"/>
       <c r="AN12" s="12"/>
       <c r="AO12" s="12"/>
       <c r="AP12" s="12"/>
       <c r="AQ12" s="12"/>
       <c r="AR12" s="12"/>
       <c r="AS12" s="12"/>
       <c r="AT12" s="12"/>
-      <c r="AU12" s="27"/>
-[...2 lines deleted...]
-      <c r="AX12" s="27"/>
+      <c r="AU12" s="19"/>
+      <c r="AV12" s="19"/>
+      <c r="AW12" s="19"/>
+      <c r="AX12" s="19"/>
     </row>
     <row r="13" spans="1:50" ht="45">
       <c r="A13" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="10">
         <v>0</v>
       </c>
       <c r="D13" s="10">
         <v>0</v>
       </c>
       <c r="E13" s="10">
         <v>3.7359999999999997E-2</v>
       </c>
       <c r="F13" s="10">
         <v>1.20183</v>
       </c>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="12"/>
@@ -3406,54 +3406,54 @@
       </c>
       <c r="AM13" s="12">
         <v>0</v>
       </c>
       <c r="AN13" s="12">
         <v>0</v>
       </c>
       <c r="AO13" s="12">
         <v>74.366759999999999</v>
       </c>
       <c r="AP13" s="12">
         <v>191.40527</v>
       </c>
       <c r="AQ13" s="12">
         <v>2.149</v>
       </c>
       <c r="AR13" s="12">
         <v>1.2589999999999999</v>
       </c>
       <c r="AS13" s="12">
         <v>107.78454000000001</v>
       </c>
       <c r="AT13" s="12">
         <v>323.24396999999999</v>
       </c>
-      <c r="AU13" s="27"/>
-[...2 lines deleted...]
-      <c r="AX13" s="27"/>
+      <c r="AU13" s="19"/>
+      <c r="AV13" s="19"/>
+      <c r="AW13" s="19"/>
+      <c r="AX13" s="19"/>
     </row>
     <row r="14" spans="1:50" ht="44.25" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <v>1217.8324500000001</v>
       </c>
       <c r="D14" s="10">
         <v>1622.2061900000001</v>
       </c>
       <c r="E14" s="10">
         <v>94.115549999999999</v>
       </c>
       <c r="F14" s="10">
         <v>77.174999999999997</v>
       </c>
       <c r="G14" s="11">
         <v>2160.2044999999998</v>
       </c>
       <c r="H14" s="11">
         <v>2603.5746600000002</v>
@@ -3550,61 +3550,61 @@
       </c>
       <c r="AM14" s="12">
         <v>8032.4188999999997</v>
       </c>
       <c r="AN14" s="12">
         <v>10660.149369999999</v>
       </c>
       <c r="AO14" s="12">
         <v>169.19157000000001</v>
       </c>
       <c r="AP14" s="12">
         <v>217.15208000000001</v>
       </c>
       <c r="AQ14" s="12">
         <v>11420.79774</v>
       </c>
       <c r="AR14" s="12">
         <v>15798.89414</v>
       </c>
       <c r="AS14" s="12">
         <v>1709.8599899999999</v>
       </c>
       <c r="AT14" s="12">
         <v>1654.50945</v>
       </c>
-      <c r="AU14" s="27">
-[...9 lines deleted...]
-        <v>24.362749999999998</v>
+      <c r="AU14" s="19">
+        <v>268.34949999999998</v>
+      </c>
+      <c r="AV14" s="19">
+        <v>389.79520000000002</v>
+      </c>
+      <c r="AW14" s="19">
+        <v>63.256770000000003</v>
+      </c>
+      <c r="AX14" s="19">
+        <v>46.356749999999998</v>
       </c>
     </row>
     <row r="15" spans="1:50" ht="33.75">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="12"/>
       <c r="O15" s="12"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
@@ -3630,54 +3630,54 @@
       <c r="AB15" s="12">
         <v>177.76300000000001</v>
       </c>
       <c r="AC15" s="12">
         <v>0</v>
       </c>
       <c r="AD15" s="12">
         <v>0</v>
       </c>
       <c r="AE15" s="12"/>
       <c r="AF15" s="12"/>
       <c r="AG15" s="12"/>
       <c r="AH15" s="12"/>
       <c r="AI15" s="12"/>
       <c r="AJ15" s="12"/>
       <c r="AK15" s="12"/>
       <c r="AL15" s="12"/>
       <c r="AM15" s="12"/>
       <c r="AN15" s="12"/>
       <c r="AO15" s="12"/>
       <c r="AP15" s="12"/>
       <c r="AQ15" s="12"/>
       <c r="AR15" s="12"/>
       <c r="AS15" s="12"/>
       <c r="AT15" s="12"/>
-      <c r="AU15" s="27"/>
-[...2 lines deleted...]
-      <c r="AX15" s="27"/>
+      <c r="AU15" s="19"/>
+      <c r="AV15" s="19"/>
+      <c r="AW15" s="19"/>
+      <c r="AX15" s="19"/>
     </row>
     <row r="16" spans="1:50" ht="66" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="H16" s="11">
         <v>0.14022999999999999</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="12"/>
@@ -3710,54 +3710,54 @@
       <c r="AL16" s="12"/>
       <c r="AM16" s="12">
         <v>0</v>
       </c>
       <c r="AN16" s="12">
         <v>0</v>
       </c>
       <c r="AO16" s="12">
         <v>0.191</v>
       </c>
       <c r="AP16" s="12">
         <v>1.58074</v>
       </c>
       <c r="AQ16" s="12">
         <v>0</v>
       </c>
       <c r="AR16" s="12">
         <v>0</v>
       </c>
       <c r="AS16" s="12">
         <v>6.5100000000000005E-2</v>
       </c>
       <c r="AT16" s="12">
         <v>0.57372999999999996</v>
       </c>
-      <c r="AU16" s="27"/>
-[...2 lines deleted...]
-      <c r="AX16" s="27"/>
+      <c r="AU16" s="19"/>
+      <c r="AV16" s="19"/>
+      <c r="AW16" s="19"/>
+      <c r="AX16" s="19"/>
     </row>
     <row r="17" spans="1:50" ht="56.25" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="10">
         <v>0</v>
       </c>
       <c r="D17" s="10">
         <v>0</v>
       </c>
       <c r="E17" s="10">
         <v>0.156</v>
       </c>
       <c r="F17" s="10">
         <v>1.15374</v>
       </c>
       <c r="G17" s="11">
         <v>30</v>
       </c>
       <c r="H17" s="11">
         <v>4.9930000000000003</v>
@@ -3854,61 +3854,61 @@
       </c>
       <c r="AM17" s="12">
         <v>0</v>
       </c>
       <c r="AN17" s="12">
         <v>0</v>
       </c>
       <c r="AO17" s="12">
         <v>8.58</v>
       </c>
       <c r="AP17" s="12">
         <v>55.256900000000002</v>
       </c>
       <c r="AQ17" s="12">
         <v>0</v>
       </c>
       <c r="AR17" s="12">
         <v>0</v>
       </c>
       <c r="AS17" s="12">
         <v>26.754999999999999</v>
       </c>
       <c r="AT17" s="12">
         <v>192.31438</v>
       </c>
-      <c r="AU17" s="27">
-[...9 lines deleted...]
-        <v>9.5411599999999996</v>
+      <c r="AU17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="19">
+        <v>4.92</v>
+      </c>
+      <c r="AX17" s="19">
+        <v>38.038029999999999</v>
       </c>
     </row>
     <row r="18" spans="1:50">
       <c r="A18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>0</v>
       </c>
       <c r="I18" s="11">
         <v>1.252</v>
       </c>
       <c r="J18" s="11">
         <v>4.7736900000000002</v>
       </c>
@@ -3990,54 +3990,54 @@
       </c>
       <c r="AM18" s="12">
         <v>0</v>
       </c>
       <c r="AN18" s="12">
         <v>0</v>
       </c>
       <c r="AO18" s="12">
         <v>40.58</v>
       </c>
       <c r="AP18" s="12">
         <v>44.246380000000002</v>
       </c>
       <c r="AQ18" s="12">
         <v>0</v>
       </c>
       <c r="AR18" s="12">
         <v>0</v>
       </c>
       <c r="AS18" s="12">
         <v>11.002000000000001</v>
       </c>
       <c r="AT18" s="12">
         <v>13.81292</v>
       </c>
-      <c r="AU18" s="27"/>
-[...2 lines deleted...]
-      <c r="AX18" s="27"/>
+      <c r="AU18" s="19"/>
+      <c r="AV18" s="19"/>
+      <c r="AW18" s="19"/>
+      <c r="AX18" s="19"/>
     </row>
     <row r="19" spans="1:50" ht="33.75">
       <c r="A19" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="10">
         <v>766.8</v>
       </c>
       <c r="D19" s="10">
         <v>184.32523</v>
       </c>
       <c r="E19" s="10">
         <v>28.413620000000002</v>
       </c>
       <c r="F19" s="10">
         <v>34.950850000000003</v>
       </c>
       <c r="G19" s="11">
         <v>1099.796</v>
       </c>
       <c r="H19" s="11">
         <v>381.4889</v>
@@ -4110,54 +4110,54 @@
         <v>20.36</v>
       </c>
       <c r="AH19" s="12">
         <v>9.3548600000000004</v>
       </c>
       <c r="AI19" s="12"/>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="12"/>
       <c r="AL19" s="12"/>
       <c r="AM19" s="12">
         <v>0</v>
       </c>
       <c r="AN19" s="12">
         <v>0</v>
       </c>
       <c r="AO19" s="12">
         <v>25.84</v>
       </c>
       <c r="AP19" s="12">
         <v>9.0984599999999993</v>
       </c>
       <c r="AQ19" s="12"/>
       <c r="AR19" s="12"/>
       <c r="AS19" s="12"/>
       <c r="AT19" s="12"/>
-      <c r="AU19" s="27"/>
-[...2 lines deleted...]
-      <c r="AX19" s="27"/>
+      <c r="AU19" s="19"/>
+      <c r="AV19" s="19"/>
+      <c r="AW19" s="19"/>
+      <c r="AX19" s="19"/>
     </row>
     <row r="20" spans="1:50" ht="33.75">
       <c r="A20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="10">
         <v>433.3</v>
       </c>
       <c r="D20" s="10">
         <v>89.026690000000002</v>
       </c>
       <c r="E20" s="10">
         <v>28.911000000000001</v>
       </c>
       <c r="F20" s="10">
         <v>42.204999999999998</v>
       </c>
       <c r="G20" s="11">
         <v>247.00299999999999</v>
       </c>
       <c r="H20" s="11">
         <v>71.326139999999995</v>
@@ -4254,54 +4254,62 @@
       </c>
       <c r="AM20" s="12">
         <v>316.77600000000001</v>
       </c>
       <c r="AN20" s="12">
         <v>132.77437</v>
       </c>
       <c r="AO20" s="12">
         <v>219.53496000000001</v>
       </c>
       <c r="AP20" s="12">
         <v>285.59553</v>
       </c>
       <c r="AQ20" s="12">
         <v>84.5</v>
       </c>
       <c r="AR20" s="12">
         <v>44.122160000000001</v>
       </c>
       <c r="AS20" s="12">
         <v>92.373000000000005</v>
       </c>
       <c r="AT20" s="12">
         <v>174.00897000000001</v>
       </c>
-      <c r="AU20" s="27"/>
-[...2 lines deleted...]
-      <c r="AX20" s="27"/>
+      <c r="AU20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="19">
+        <v>38.383159999999997</v>
+      </c>
+      <c r="AX20" s="19">
+        <v>30.293710000000001</v>
+      </c>
     </row>
     <row r="21" spans="1:50" ht="22.5">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="11">
         <v>24.24</v>
       </c>
       <c r="H21" s="11">
         <v>27.970669999999998</v>
       </c>
       <c r="I21" s="11">
         <v>19.010200000000001</v>
       </c>
       <c r="J21" s="11">
         <v>36.210180000000001</v>
       </c>
       <c r="K21" s="12">
@@ -4390,60 +4398,60 @@
       </c>
       <c r="AM21" s="12">
         <v>84.686000000000007</v>
       </c>
       <c r="AN21" s="12">
         <v>89.663839999999993</v>
       </c>
       <c r="AO21" s="12">
         <v>6.6954500000000001</v>
       </c>
       <c r="AP21" s="12">
         <v>54.309539999999998</v>
       </c>
       <c r="AQ21" s="12">
         <v>98.64</v>
       </c>
       <c r="AR21" s="12">
         <v>105.89053</v>
       </c>
       <c r="AS21" s="12">
         <v>61.565620000000003</v>
       </c>
       <c r="AT21" s="12">
         <v>349.78257000000002</v>
       </c>
-      <c r="AU21" s="27">
-[...5 lines deleted...]
-      <c r="AW21" s="27">
+      <c r="AU21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="19">
         <v>20.16</v>
       </c>
-      <c r="AX21" s="27">
+      <c r="AX21" s="19">
         <v>49.854080000000003</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="45">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="10">
         <v>99</v>
       </c>
       <c r="D22" s="10">
         <v>94.694000000000003</v>
       </c>
       <c r="E22" s="10">
         <v>1.73658</v>
       </c>
       <c r="F22" s="10">
         <v>26.924630000000001</v>
       </c>
       <c r="G22" s="11">
         <v>401.75</v>
       </c>
@@ -4542,61 +4550,61 @@
       </c>
       <c r="AM22" s="12">
         <v>476.8</v>
       </c>
       <c r="AN22" s="12">
         <v>849.14773000000002</v>
       </c>
       <c r="AO22" s="12">
         <v>21.7681</v>
       </c>
       <c r="AP22" s="12">
         <v>215.24853999999999</v>
       </c>
       <c r="AQ22" s="12">
         <v>283.8</v>
       </c>
       <c r="AR22" s="12">
         <v>608.29291000000001</v>
       </c>
       <c r="AS22" s="12">
         <v>15.23638</v>
       </c>
       <c r="AT22" s="12">
         <v>295.64183000000003</v>
       </c>
-      <c r="AU22" s="27">
+      <c r="AU22" s="19">
         <v>19.2</v>
       </c>
-      <c r="AV22" s="27">
+      <c r="AV22" s="19">
         <v>39.406999999999996</v>
       </c>
-      <c r="AW22" s="27">
-[...3 lines deleted...]
-        <v>7.0830299999999999</v>
+      <c r="AW22" s="19">
+        <v>0.35849999999999999</v>
+      </c>
+      <c r="AX22" s="19">
+        <v>8.8751300000000004</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="78.75">
       <c r="A23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="10">
         <v>0</v>
       </c>
       <c r="D23" s="10">
         <v>0</v>
       </c>
       <c r="E23" s="10">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F23" s="10">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
@@ -4686,61 +4694,61 @@
       </c>
       <c r="AM23" s="12">
         <v>0</v>
       </c>
       <c r="AN23" s="12">
         <v>0</v>
       </c>
       <c r="AO23" s="12">
         <v>65.674000000000007</v>
       </c>
       <c r="AP23" s="12">
         <v>749.89227000000005</v>
       </c>
       <c r="AQ23" s="12">
         <v>0</v>
       </c>
       <c r="AR23" s="12">
         <v>0</v>
       </c>
       <c r="AS23" s="12">
         <v>35.841889999999999</v>
       </c>
       <c r="AT23" s="12">
         <v>689.80570999999998</v>
       </c>
-      <c r="AU23" s="27">
-[...9 lines deleted...]
-        <v>1.01745</v>
+      <c r="AU23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="19">
+        <v>3.2490000000000001</v>
+      </c>
+      <c r="AX23" s="19">
+        <v>66.385990000000007</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="78.75">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="F24" s="10">
         <v>0.87692999999999999</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
@@ -4822,61 +4830,61 @@
       </c>
       <c r="AM24" s="12">
         <v>0.16</v>
       </c>
       <c r="AN24" s="12">
         <v>4.9224199999999998</v>
       </c>
       <c r="AO24" s="12">
         <v>16.23545</v>
       </c>
       <c r="AP24" s="12">
         <v>139.97415000000001</v>
       </c>
       <c r="AQ24" s="12">
         <v>0</v>
       </c>
       <c r="AR24" s="12">
         <v>0</v>
       </c>
       <c r="AS24" s="12">
         <v>16.002369999999999</v>
       </c>
       <c r="AT24" s="12">
         <v>176.02394000000001</v>
       </c>
-      <c r="AU24" s="27">
-[...9 lines deleted...]
-        <v>4.1623400000000004</v>
+      <c r="AU24" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="19">
+        <v>2.6120800000000002</v>
+      </c>
+      <c r="AX24" s="19">
+        <v>17.217790000000001</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="78.75">
       <c r="A25" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12">
         <v>40</v>
       </c>
       <c r="P25" s="12">
@@ -4934,61 +4942,61 @@
       </c>
       <c r="AM25" s="12">
         <v>0</v>
       </c>
       <c r="AN25" s="12">
         <v>0</v>
       </c>
       <c r="AO25" s="12">
         <v>0.77800000000000002</v>
       </c>
       <c r="AP25" s="12">
         <v>8.2303999999999995</v>
       </c>
       <c r="AQ25" s="12">
         <v>0</v>
       </c>
       <c r="AR25" s="12">
         <v>0</v>
       </c>
       <c r="AS25" s="12">
         <v>0.51400000000000001</v>
       </c>
       <c r="AT25" s="12">
         <v>6.4675399999999996</v>
       </c>
-      <c r="AU25" s="27">
-[...9 lines deleted...]
-        <v>0.37747000000000003</v>
+      <c r="AU25" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="19">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AX25" s="19">
+        <v>1.14371</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="33.75">
       <c r="A26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="10">
         <v>145.14457999999999</v>
       </c>
       <c r="D26" s="10">
         <v>149.67834999999999</v>
       </c>
       <c r="E26" s="10">
         <v>15986.1975</v>
       </c>
       <c r="F26" s="10">
         <v>14003.70594</v>
       </c>
       <c r="G26" s="11">
         <v>516.44159999999999</v>
       </c>
       <c r="H26" s="11">
@@ -5086,61 +5094,61 @@
       </c>
       <c r="AM26" s="12">
         <v>585.83318999999995</v>
       </c>
       <c r="AN26" s="12">
         <v>722.35288000000003</v>
       </c>
       <c r="AO26" s="12">
         <v>2566.2689599999999</v>
       </c>
       <c r="AP26" s="12">
         <v>2465.9691200000002</v>
       </c>
       <c r="AQ26" s="12">
         <v>508.33156000000002</v>
       </c>
       <c r="AR26" s="12">
         <v>643.02752999999996</v>
       </c>
       <c r="AS26" s="12">
         <v>3852.6436800000001</v>
       </c>
       <c r="AT26" s="12">
         <v>5011.68318</v>
       </c>
-      <c r="AU26" s="27">
-[...9 lines deleted...]
-        <v>497.78946999999999</v>
+      <c r="AU26" s="19">
+        <v>44.15014</v>
+      </c>
+      <c r="AV26" s="19">
+        <v>74.178430000000006</v>
+      </c>
+      <c r="AW26" s="19">
+        <v>756.90186000000006</v>
+      </c>
+      <c r="AX26" s="19">
+        <v>923.16708000000006</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="33.75">
       <c r="A27" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="10">
         <v>0.31859999999999999</v>
       </c>
       <c r="D27" s="10">
         <v>0.39257999999999998</v>
       </c>
       <c r="E27" s="10">
         <v>1574.76812</v>
       </c>
       <c r="F27" s="10">
         <v>1938.2264</v>
       </c>
       <c r="G27" s="11">
         <v>5.2812000000000001</v>
       </c>
       <c r="H27" s="11">
@@ -5238,61 +5246,61 @@
       </c>
       <c r="AM27" s="12">
         <v>0.74550000000000005</v>
       </c>
       <c r="AN27" s="12">
         <v>6.2069999999999999</v>
       </c>
       <c r="AO27" s="12">
         <v>2529.634</v>
       </c>
       <c r="AP27" s="12">
         <v>4450.3197600000003</v>
       </c>
       <c r="AQ27" s="12">
         <v>2.0699999999999998</v>
       </c>
       <c r="AR27" s="12">
         <v>105.273</v>
       </c>
       <c r="AS27" s="12">
         <v>5196.4170400000003</v>
       </c>
       <c r="AT27" s="12">
         <v>11946.77475</v>
       </c>
-      <c r="AU27" s="27">
-[...9 lines deleted...]
-        <v>947.59086000000002</v>
+      <c r="AU27" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="19">
+        <v>688.62207999999998</v>
+      </c>
+      <c r="AX27" s="19">
+        <v>1830.8200099999999</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="94.5" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="10">
         <v>611.54028000000005</v>
       </c>
       <c r="D28" s="10">
         <v>585.09707000000003</v>
       </c>
       <c r="E28" s="10">
         <v>5690.6437999999998</v>
       </c>
       <c r="F28" s="10">
         <v>7432.7482</v>
       </c>
       <c r="G28" s="11">
         <v>1534.6710700000001</v>
       </c>
       <c r="H28" s="11">
@@ -5390,61 +5398,61 @@
       </c>
       <c r="AM28" s="12">
         <v>1461.0746999999999</v>
       </c>
       <c r="AN28" s="12">
         <v>3086.9341800000002</v>
       </c>
       <c r="AO28" s="12">
         <v>3596.5990999999999</v>
       </c>
       <c r="AP28" s="12">
         <v>6427.4799300000004</v>
       </c>
       <c r="AQ28" s="12">
         <v>1787.0504599999999</v>
       </c>
       <c r="AR28" s="12">
         <v>2975.5948800000001</v>
       </c>
       <c r="AS28" s="12">
         <v>3245.5391800000002</v>
       </c>
       <c r="AT28" s="12">
         <v>8590.5089800000005</v>
       </c>
-      <c r="AU28" s="27">
-[...9 lines deleted...]
-        <v>743.03677000000005</v>
+      <c r="AU28" s="19">
+        <v>217.96361999999999</v>
+      </c>
+      <c r="AV28" s="19">
+        <v>407.15688999999998</v>
+      </c>
+      <c r="AW28" s="19">
+        <v>404.02638000000002</v>
+      </c>
+      <c r="AX28" s="19">
+        <v>1479.19696</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="78.75">
       <c r="A29" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="10">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>40.225000000000001</v>
       </c>
       <c r="F29" s="10">
         <v>77.346519999999998</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="11">
@@ -5542,61 +5550,61 @@
       </c>
       <c r="AM29" s="12">
         <v>186.26313999999999</v>
       </c>
       <c r="AN29" s="12">
         <v>159.50605999999999</v>
       </c>
       <c r="AO29" s="12">
         <v>419.12594000000001</v>
       </c>
       <c r="AP29" s="12">
         <v>250.14605</v>
       </c>
       <c r="AQ29" s="12">
         <v>43.072020000000002</v>
       </c>
       <c r="AR29" s="12">
         <v>43.210819999999998</v>
       </c>
       <c r="AS29" s="12">
         <v>464.78863999999999</v>
       </c>
       <c r="AT29" s="12">
         <v>219.03152</v>
       </c>
-      <c r="AU29" s="27">
-[...9 lines deleted...]
-        <v>7.5745500000000003</v>
+      <c r="AU29" s="19">
+        <v>2.4440400000000002</v>
+      </c>
+      <c r="AV29" s="19">
+        <v>2.9655200000000002</v>
+      </c>
+      <c r="AW29" s="19">
+        <v>42.866840000000003</v>
+      </c>
+      <c r="AX29" s="19">
+        <v>40.210749999999997</v>
       </c>
     </row>
     <row r="30" spans="1:50" ht="32.25" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="10">
         <v>0.39300000000000002</v>
       </c>
       <c r="D30" s="10">
         <v>3.2288399999999999</v>
       </c>
       <c r="E30" s="10">
         <v>197.5087</v>
       </c>
       <c r="F30" s="10">
         <v>835.84608000000003</v>
       </c>
       <c r="G30" s="11">
         <v>5.5251999999999999</v>
       </c>
       <c r="H30" s="11">
@@ -5694,61 +5702,61 @@
       </c>
       <c r="AM30" s="12">
         <v>113.8364</v>
       </c>
       <c r="AN30" s="12">
         <v>702.08087</v>
       </c>
       <c r="AO30" s="12">
         <v>143.42815999999999</v>
       </c>
       <c r="AP30" s="12">
         <v>904.58885999999995</v>
       </c>
       <c r="AQ30" s="12">
         <v>0.39312000000000002</v>
       </c>
       <c r="AR30" s="12">
         <v>1.8240000000000001</v>
       </c>
       <c r="AS30" s="12">
         <v>483.44108</v>
       </c>
       <c r="AT30" s="12">
         <v>3405.8606399999999</v>
       </c>
-      <c r="AU30" s="27">
-[...9 lines deleted...]
-        <v>61.863819999999997</v>
+      <c r="AU30" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="19">
+        <v>71.981520000000003</v>
+      </c>
+      <c r="AX30" s="19">
+        <v>429.16660999999999</v>
       </c>
     </row>
     <row r="31" spans="1:50">
       <c r="A31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="10">
         <v>230.14857000000001</v>
       </c>
       <c r="D31" s="10">
         <v>670.22762999999998</v>
       </c>
       <c r="E31" s="10">
         <v>5049.1671999999999</v>
       </c>
       <c r="F31" s="10">
         <v>13202.923119999999</v>
       </c>
       <c r="G31" s="11">
         <v>590.21375999999998</v>
       </c>
       <c r="H31" s="11">
@@ -5846,61 +5854,61 @@
       </c>
       <c r="AM31" s="12">
         <v>346.03634</v>
       </c>
       <c r="AN31" s="12">
         <v>1329.37672</v>
       </c>
       <c r="AO31" s="12">
         <v>5557.1224099999999</v>
       </c>
       <c r="AP31" s="12">
         <v>16263.822969999999</v>
       </c>
       <c r="AQ31" s="12">
         <v>367.67802</v>
       </c>
       <c r="AR31" s="12">
         <v>1273.9653699999999</v>
       </c>
       <c r="AS31" s="12">
         <v>6014.6417899999997</v>
       </c>
       <c r="AT31" s="12">
         <v>22319.59245</v>
       </c>
-      <c r="AU31" s="27">
-[...9 lines deleted...]
-        <v>2196.9708799999999</v>
+      <c r="AU31" s="19">
+        <v>39.515120000000003</v>
+      </c>
+      <c r="AV31" s="19">
+        <v>164.0411</v>
+      </c>
+      <c r="AW31" s="19">
+        <v>914.55021999999997</v>
+      </c>
+      <c r="AX31" s="19">
+        <v>4210.0146800000002</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="22.5">
       <c r="A32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="10">
         <v>18.899999999999999</v>
       </c>
       <c r="D32" s="10">
         <v>10.097</v>
       </c>
       <c r="E32" s="10">
         <v>121.86799999999999</v>
       </c>
       <c r="F32" s="10">
         <v>565.90683000000001</v>
       </c>
       <c r="G32" s="11">
         <v>17.37</v>
       </c>
       <c r="H32" s="11">
@@ -5990,61 +5998,61 @@
       </c>
       <c r="AM32" s="12">
         <v>281.67599999999999</v>
       </c>
       <c r="AN32" s="12">
         <v>406.60021</v>
       </c>
       <c r="AO32" s="12">
         <v>0</v>
       </c>
       <c r="AP32" s="12">
         <v>0</v>
       </c>
       <c r="AQ32" s="12">
         <v>17.64</v>
       </c>
       <c r="AR32" s="12">
         <v>23.49924</v>
       </c>
       <c r="AS32" s="12">
         <v>164.20400000000001</v>
       </c>
       <c r="AT32" s="12">
         <v>854.34621000000004</v>
       </c>
-      <c r="AU32" s="27">
-[...9 lines deleted...]
-        <v>358.59438</v>
+      <c r="AU32" s="19">
+        <v>119.32</v>
+      </c>
+      <c r="AV32" s="19">
+        <v>180.11969999999999</v>
+      </c>
+      <c r="AW32" s="19">
+        <v>132.98806999999999</v>
+      </c>
+      <c r="AX32" s="19">
+        <v>702.28858000000002</v>
       </c>
     </row>
     <row r="33" spans="1:50" ht="67.5">
       <c r="A33" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="11">
         <v>0</v>
       </c>
       <c r="H33" s="11">
         <v>0</v>
       </c>
       <c r="I33" s="11">
         <v>0.5</v>
       </c>
       <c r="J33" s="11">
         <v>0.45984999999999998</v>
       </c>
@@ -6126,54 +6134,62 @@
       </c>
       <c r="AM33" s="12">
         <v>0</v>
       </c>
       <c r="AN33" s="12">
         <v>0</v>
       </c>
       <c r="AO33" s="12">
         <v>17.8</v>
       </c>
       <c r="AP33" s="12">
         <v>17.388649999999998</v>
       </c>
       <c r="AQ33" s="12">
         <v>0</v>
       </c>
       <c r="AR33" s="12">
         <v>0</v>
       </c>
       <c r="AS33" s="12">
         <v>6.5645499999999997</v>
       </c>
       <c r="AT33" s="12">
         <v>10.158849999999999</v>
       </c>
-      <c r="AU33" s="27"/>
-[...2 lines deleted...]
-      <c r="AX33" s="27"/>
+      <c r="AU33" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="19">
+        <v>0.02</v>
+      </c>
+      <c r="AX33" s="19">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="34" spans="1:50">
       <c r="A34" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="10">
         <v>0</v>
       </c>
       <c r="D34" s="10">
         <v>0</v>
       </c>
       <c r="E34" s="10">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="F34" s="10">
         <v>0.20283999999999999</v>
       </c>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="12">
@@ -6262,54 +6278,54 @@
       </c>
       <c r="AM34" s="12">
         <v>0</v>
       </c>
       <c r="AN34" s="12">
         <v>0</v>
       </c>
       <c r="AO34" s="12">
         <v>0.15</v>
       </c>
       <c r="AP34" s="12">
         <v>8.6007200000000008</v>
       </c>
       <c r="AQ34" s="12">
         <v>0</v>
       </c>
       <c r="AR34" s="12">
         <v>0</v>
       </c>
       <c r="AS34" s="12">
         <v>0.2</v>
       </c>
       <c r="AT34" s="12">
         <v>11.44106</v>
       </c>
-      <c r="AU34" s="27"/>
-[...2 lines deleted...]
-      <c r="AX34" s="27"/>
+      <c r="AU34" s="19"/>
+      <c r="AV34" s="19"/>
+      <c r="AW34" s="19"/>
+      <c r="AX34" s="19"/>
     </row>
     <row r="35" spans="1:50" ht="33.75">
       <c r="A35" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="10"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="12">
         <v>0</v>
       </c>
       <c r="L35" s="12">
         <v>0</v>
       </c>
       <c r="M35" s="12">
         <v>52.945</v>
       </c>
@@ -6350,54 +6366,54 @@
       <c r="AB35" s="12">
         <v>0</v>
       </c>
       <c r="AC35" s="12">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="AD35" s="12">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="AE35" s="12"/>
       <c r="AF35" s="12"/>
       <c r="AG35" s="12"/>
       <c r="AH35" s="12"/>
       <c r="AI35" s="12"/>
       <c r="AJ35" s="12"/>
       <c r="AK35" s="12"/>
       <c r="AL35" s="12"/>
       <c r="AM35" s="12"/>
       <c r="AN35" s="12"/>
       <c r="AO35" s="12"/>
       <c r="AP35" s="12"/>
       <c r="AQ35" s="12"/>
       <c r="AR35" s="12"/>
       <c r="AS35" s="12"/>
       <c r="AT35" s="12"/>
-      <c r="AU35" s="27"/>
-[...2 lines deleted...]
-      <c r="AX35" s="27"/>
+      <c r="AU35" s="19"/>
+      <c r="AV35" s="19"/>
+      <c r="AW35" s="19"/>
+      <c r="AX35" s="19"/>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="10">
         <v>0</v>
       </c>
       <c r="D36" s="10">
         <v>0</v>
       </c>
       <c r="E36" s="10">
         <v>260</v>
       </c>
       <c r="F36" s="10">
         <v>146.24466000000001</v>
       </c>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="12">
@@ -6486,54 +6502,54 @@
       </c>
       <c r="AM36" s="12">
         <v>0</v>
       </c>
       <c r="AN36" s="12">
         <v>0</v>
       </c>
       <c r="AO36" s="12">
         <v>17894.91634</v>
       </c>
       <c r="AP36" s="12">
         <v>1942.9284399999999</v>
       </c>
       <c r="AQ36" s="12">
         <v>0</v>
       </c>
       <c r="AR36" s="12">
         <v>0</v>
       </c>
       <c r="AS36" s="12">
         <v>67.849999999999994</v>
       </c>
       <c r="AT36" s="12">
         <v>26.69605</v>
       </c>
-      <c r="AU36" s="27"/>
-[...2 lines deleted...]
-      <c r="AX36" s="27"/>
+      <c r="AU36" s="19"/>
+      <c r="AV36" s="19"/>
+      <c r="AW36" s="19"/>
+      <c r="AX36" s="19"/>
     </row>
     <row r="37" spans="1:50">
       <c r="A37" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="11">
         <v>657.46400000000006</v>
       </c>
       <c r="H37" s="11">
         <v>796.82140000000004</v>
       </c>
       <c r="I37" s="11">
         <v>0</v>
       </c>
       <c r="J37" s="11">
         <v>0</v>
       </c>
       <c r="K37" s="12">
@@ -6622,60 +6638,60 @@
       </c>
       <c r="AM37" s="12">
         <v>4623.2884199999999</v>
       </c>
       <c r="AN37" s="12">
         <v>10276.892589999999</v>
       </c>
       <c r="AO37" s="12">
         <v>103.42</v>
       </c>
       <c r="AP37" s="12">
         <v>6.9271200000000004</v>
       </c>
       <c r="AQ37" s="12">
         <v>929.36</v>
       </c>
       <c r="AR37" s="12">
         <v>1293.3840499999999</v>
       </c>
       <c r="AS37" s="12">
         <v>74.099999999999994</v>
       </c>
       <c r="AT37" s="12">
         <v>15.13214</v>
       </c>
-      <c r="AU37" s="27">
-[...8 lines deleted...]
-      <c r="AX37" s="27">
+      <c r="AU37" s="19">
+        <v>561.78</v>
+      </c>
+      <c r="AV37" s="19">
+        <v>902.2</v>
+      </c>
+      <c r="AW37" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX37" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="33.75">
       <c r="A38" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="10">
         <v>4251.2849999999999</v>
       </c>
       <c r="D38" s="10">
         <v>658.74904000000004</v>
       </c>
       <c r="E38" s="10">
         <v>0</v>
       </c>
       <c r="F38" s="10">
         <v>0</v>
       </c>
       <c r="G38" s="11">
         <v>3715.8180000000002</v>
       </c>
@@ -6774,60 +6790,60 @@
       </c>
       <c r="AM38" s="12">
         <v>320.77300000000002</v>
       </c>
       <c r="AN38" s="12">
         <v>128.4375</v>
       </c>
       <c r="AO38" s="12">
         <v>49.58</v>
       </c>
       <c r="AP38" s="12">
         <v>6.7550499999999998</v>
       </c>
       <c r="AQ38" s="12">
         <v>11.842000000000001</v>
       </c>
       <c r="AR38" s="12">
         <v>13.417</v>
       </c>
       <c r="AS38" s="12">
         <v>1.25</v>
       </c>
       <c r="AT38" s="12">
         <v>0.30188999999999999</v>
       </c>
-      <c r="AU38" s="27">
-[...8 lines deleted...]
-      <c r="AX38" s="27">
+      <c r="AU38" s="19">
+        <v>105.878</v>
+      </c>
+      <c r="AV38" s="19">
+        <v>43.695999999999998</v>
+      </c>
+      <c r="AW38" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX38" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="45">
       <c r="A39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="11">
         <v>30.438600000000001</v>
       </c>
       <c r="H39" s="11">
         <v>9.1481899999999996</v>
       </c>
       <c r="I39" s="11">
         <v>1506.3430000000001</v>
       </c>
       <c r="J39" s="11">
         <v>195.51779999999999</v>
@@ -6918,54 +6934,54 @@
       </c>
       <c r="AM39" s="12">
         <v>249.48599999999999</v>
       </c>
       <c r="AN39" s="12">
         <v>166.05305999999999</v>
       </c>
       <c r="AO39" s="12">
         <v>907.5</v>
       </c>
       <c r="AP39" s="12">
         <v>21.220089999999999</v>
       </c>
       <c r="AQ39" s="12">
         <v>21</v>
       </c>
       <c r="AR39" s="12">
         <v>4.32</v>
       </c>
       <c r="AS39" s="12">
         <v>22.492000000000001</v>
       </c>
       <c r="AT39" s="12">
         <v>9.7555200000000006</v>
       </c>
-      <c r="AU39" s="27"/>
-[...2 lines deleted...]
-      <c r="AX39" s="27"/>
+      <c r="AU39" s="19"/>
+      <c r="AV39" s="19"/>
+      <c r="AW39" s="19"/>
+      <c r="AX39" s="19"/>
     </row>
     <row r="40" spans="1:50" ht="22.5">
       <c r="A40" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="12">
         <v>81.492000000000004</v>
       </c>
       <c r="L40" s="12">
         <v>109.34950000000001</v>
       </c>
       <c r="M40" s="12">
         <v>0</v>
       </c>
@@ -7046,60 +7062,60 @@
       </c>
       <c r="AM40" s="12">
         <v>42.203000000000003</v>
       </c>
       <c r="AN40" s="12">
         <v>286.553</v>
       </c>
       <c r="AO40" s="12">
         <v>102.137</v>
       </c>
       <c r="AP40" s="12">
         <v>161.87100000000001</v>
       </c>
       <c r="AQ40" s="12">
         <v>57.106999999999999</v>
       </c>
       <c r="AR40" s="12">
         <v>231.08799999999999</v>
       </c>
       <c r="AS40" s="12">
         <v>70.341999999999999</v>
       </c>
       <c r="AT40" s="12">
         <v>81.244240000000005</v>
       </c>
-      <c r="AU40" s="27">
-[...8 lines deleted...]
-      <c r="AX40" s="27">
+      <c r="AU40" s="19">
+        <v>8.9570000000000007</v>
+      </c>
+      <c r="AV40" s="19">
+        <v>40.746000000000002</v>
+      </c>
+      <c r="AW40" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX40" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="45">
       <c r="A41" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="10"/>
       <c r="D41" s="10"/>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="12">
         <v>39.880000000000003</v>
       </c>
       <c r="L41" s="12">
         <v>50.976770000000002</v>
       </c>
       <c r="M41" s="12">
@@ -7182,54 +7198,54 @@
       </c>
       <c r="AM41" s="12">
         <v>0</v>
       </c>
       <c r="AN41" s="12">
         <v>0</v>
       </c>
       <c r="AO41" s="12">
         <v>1541.43</v>
       </c>
       <c r="AP41" s="12">
         <v>98.324089999999998</v>
       </c>
       <c r="AQ41" s="12">
         <v>0</v>
       </c>
       <c r="AR41" s="12">
         <v>0</v>
       </c>
       <c r="AS41" s="12">
         <v>1450.28</v>
       </c>
       <c r="AT41" s="12">
         <v>112.88692</v>
       </c>
-      <c r="AU41" s="27"/>
-[...2 lines deleted...]
-      <c r="AX41" s="27"/>
+      <c r="AU41" s="19"/>
+      <c r="AV41" s="19"/>
+      <c r="AW41" s="19"/>
+      <c r="AX41" s="19"/>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="10">
         <v>270.50400000000002</v>
       </c>
       <c r="D42" s="10">
         <v>149.89587</v>
       </c>
       <c r="E42" s="10">
         <v>0</v>
       </c>
       <c r="F42" s="10">
         <v>0</v>
       </c>
       <c r="G42" s="11">
         <v>972.67657999999994</v>
       </c>
       <c r="H42" s="11">
         <v>732.98794999999996</v>
@@ -7326,60 +7342,60 @@
       </c>
       <c r="AM42" s="12">
         <v>1129.4766099999999</v>
       </c>
       <c r="AN42" s="12">
         <v>1535.9224400000001</v>
       </c>
       <c r="AO42" s="12">
         <v>54.25</v>
       </c>
       <c r="AP42" s="12">
         <v>4.8761999999999999</v>
       </c>
       <c r="AQ42" s="12">
         <v>5042.1755000000003</v>
       </c>
       <c r="AR42" s="12">
         <v>7894.8373899999997</v>
       </c>
       <c r="AS42" s="12">
         <v>31.831</v>
       </c>
       <c r="AT42" s="12">
         <v>8.0054999999999996</v>
       </c>
-      <c r="AU42" s="27">
-[...8 lines deleted...]
-      <c r="AX42" s="27">
+      <c r="AU42" s="19">
+        <v>478.45100000000002</v>
+      </c>
+      <c r="AV42" s="19">
+        <v>1384.58</v>
+      </c>
+      <c r="AW42" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:50" ht="22.5">
       <c r="A43" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="10"/>
       <c r="D43" s="10"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="12">
         <v>3.4449999999999998</v>
       </c>
       <c r="L43" s="12">
         <v>2.8376199999999998</v>
       </c>
       <c r="M43" s="12">
@@ -7446,54 +7462,54 @@
       <c r="AJ43" s="12">
         <v>1.41066</v>
       </c>
       <c r="AK43" s="12">
         <v>0.186</v>
       </c>
       <c r="AL43" s="12">
         <v>2.2551899999999998</v>
       </c>
       <c r="AM43" s="12">
         <v>0.8</v>
       </c>
       <c r="AN43" s="12">
         <v>0.38300000000000001</v>
       </c>
       <c r="AO43" s="12">
         <v>0</v>
       </c>
       <c r="AP43" s="12">
         <v>0</v>
       </c>
       <c r="AQ43" s="12"/>
       <c r="AR43" s="12"/>
       <c r="AS43" s="12"/>
       <c r="AT43" s="12"/>
-      <c r="AU43" s="27"/>
-[...2 lines deleted...]
-      <c r="AX43" s="27"/>
+      <c r="AU43" s="19"/>
+      <c r="AV43" s="19"/>
+      <c r="AW43" s="19"/>
+      <c r="AX43" s="19"/>
     </row>
     <row r="44" spans="1:50">
       <c r="A44" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="10">
         <v>0</v>
       </c>
       <c r="D44" s="10">
         <v>0</v>
       </c>
       <c r="E44" s="10">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F44" s="10">
         <v>3.5500000000000002E-3</v>
       </c>
       <c r="G44" s="11">
         <v>0</v>
       </c>
       <c r="H44" s="11">
         <v>0</v>
@@ -7590,61 +7606,61 @@
       </c>
       <c r="AM44" s="12">
         <v>42.698999999999998</v>
       </c>
       <c r="AN44" s="12">
         <v>195.96899999999999</v>
       </c>
       <c r="AO44" s="12">
         <v>5755.8991999999998</v>
       </c>
       <c r="AP44" s="12">
         <v>648.52152999999998</v>
       </c>
       <c r="AQ44" s="12">
         <v>51.954000000000001</v>
       </c>
       <c r="AR44" s="12">
         <v>177.42</v>
       </c>
       <c r="AS44" s="12">
         <v>2050.0100000000002</v>
       </c>
       <c r="AT44" s="12">
         <v>4293.5927099999999</v>
       </c>
-      <c r="AU44" s="27">
-[...9 lines deleted...]
-        <v>375.27699999999999</v>
+      <c r="AU44" s="19">
+        <v>7.726</v>
+      </c>
+      <c r="AV44" s="19">
+        <v>32.215000000000003</v>
+      </c>
+      <c r="AW44" s="19">
+        <v>262.44600000000003</v>
+      </c>
+      <c r="AX44" s="19">
+        <v>609.37400000000002</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="22.5">
       <c r="A45" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="10">
         <v>0</v>
       </c>
       <c r="D45" s="10">
         <v>0</v>
       </c>
       <c r="E45" s="10">
         <v>0.2266</v>
       </c>
       <c r="F45" s="10">
         <v>0.27200000000000002</v>
       </c>
       <c r="G45" s="11">
         <v>0</v>
       </c>
       <c r="H45" s="11">
@@ -7742,54 +7758,62 @@
       </c>
       <c r="AM45" s="12">
         <v>9.4</v>
       </c>
       <c r="AN45" s="12">
         <v>13.579000000000001</v>
       </c>
       <c r="AO45" s="12">
         <v>83.234999999999999</v>
       </c>
       <c r="AP45" s="12">
         <v>53.477350000000001</v>
       </c>
       <c r="AQ45" s="12">
         <v>0</v>
       </c>
       <c r="AR45" s="12">
         <v>0</v>
       </c>
       <c r="AS45" s="12">
         <v>66.712000000000003</v>
       </c>
       <c r="AT45" s="12">
         <v>109.99675999999999</v>
       </c>
-      <c r="AU45" s="27"/>
-[...2 lines deleted...]
-      <c r="AX45" s="27"/>
+      <c r="AU45" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="19">
+        <v>3.2650000000000001</v>
+      </c>
+      <c r="AX45" s="19">
+        <v>14.90371</v>
+      </c>
     </row>
     <row r="46" spans="1:50" ht="78.75" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="10"/>
       <c r="D46" s="10"/>
       <c r="E46" s="10"/>
       <c r="F46" s="10"/>
       <c r="G46" s="11">
         <v>0</v>
       </c>
       <c r="H46" s="11">
         <v>0</v>
       </c>
       <c r="I46" s="11">
         <v>1.17</v>
       </c>
       <c r="J46" s="11">
         <v>1.1917</v>
       </c>
       <c r="K46" s="12">
@@ -7870,54 +7894,54 @@
       </c>
       <c r="AM46" s="12">
         <v>0</v>
       </c>
       <c r="AN46" s="12">
         <v>0</v>
       </c>
       <c r="AO46" s="12">
         <v>79.12</v>
       </c>
       <c r="AP46" s="12">
         <v>11.372199999999999</v>
       </c>
       <c r="AQ46" s="12">
         <v>0</v>
       </c>
       <c r="AR46" s="12">
         <v>0</v>
       </c>
       <c r="AS46" s="12">
         <v>3.06</v>
       </c>
       <c r="AT46" s="12">
         <v>4.25143</v>
       </c>
-      <c r="AU46" s="27"/>
-[...2 lines deleted...]
-      <c r="AX46" s="27"/>
+      <c r="AU46" s="19"/>
+      <c r="AV46" s="19"/>
+      <c r="AW46" s="19"/>
+      <c r="AX46" s="19"/>
     </row>
     <row r="47" spans="1:50" ht="45">
       <c r="A47" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="10"/>
       <c r="D47" s="10"/>
       <c r="E47" s="10"/>
       <c r="F47" s="10"/>
       <c r="G47" s="11">
         <v>0</v>
       </c>
       <c r="H47" s="11">
         <v>0</v>
       </c>
       <c r="I47" s="11">
         <v>1.35128</v>
       </c>
       <c r="J47" s="11">
         <v>10.9438</v>
       </c>
       <c r="K47" s="12">
@@ -8006,61 +8030,61 @@
       </c>
       <c r="AM47" s="12">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="AN47" s="12">
         <v>0.15593000000000001</v>
       </c>
       <c r="AO47" s="12">
         <v>359.46928000000003</v>
       </c>
       <c r="AP47" s="12">
         <v>466.73534999999998</v>
       </c>
       <c r="AQ47" s="12">
         <v>0.2</v>
       </c>
       <c r="AR47" s="12">
         <v>0.82</v>
       </c>
       <c r="AS47" s="12">
         <v>155.93089000000001</v>
       </c>
       <c r="AT47" s="12">
         <v>649.24743999999998</v>
       </c>
-      <c r="AU47" s="27">
-[...9 lines deleted...]
-        <v>22.232959999999999</v>
+      <c r="AU47" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV47" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW47" s="19">
+        <v>21.260999999999999</v>
+      </c>
+      <c r="AX47" s="19">
+        <v>69.185869999999994</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="33.75">
       <c r="A48" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="10">
         <v>0</v>
       </c>
       <c r="D48" s="10">
         <v>0</v>
       </c>
       <c r="E48" s="10">
         <v>1.5544</v>
       </c>
       <c r="F48" s="10">
         <v>1.0042199999999999</v>
       </c>
       <c r="G48" s="11">
         <v>0</v>
       </c>
       <c r="H48" s="11">
@@ -8150,60 +8174,60 @@
       </c>
       <c r="AM48" s="12">
         <v>0.8</v>
       </c>
       <c r="AN48" s="12">
         <v>0.312</v>
       </c>
       <c r="AO48" s="12">
         <v>348.17167000000001</v>
       </c>
       <c r="AP48" s="12">
         <v>12.852180000000001</v>
       </c>
       <c r="AQ48" s="12">
         <v>6.05</v>
       </c>
       <c r="AR48" s="12">
         <v>3.4521099999999998</v>
       </c>
       <c r="AS48" s="12">
         <v>2.84</v>
       </c>
       <c r="AT48" s="12">
         <v>0.83306000000000002</v>
       </c>
-      <c r="AU48" s="27">
-[...8 lines deleted...]
-      <c r="AX48" s="27">
+      <c r="AU48" s="19">
+        <v>2.4</v>
+      </c>
+      <c r="AV48" s="19">
+        <v>1.4618199999999999</v>
+      </c>
+      <c r="AW48" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:50" ht="92.25" customHeight="1">
       <c r="A49" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="10"/>
       <c r="D49" s="10"/>
       <c r="E49" s="10"/>
       <c r="F49" s="10"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="12"/>
       <c r="L49" s="12"/>
       <c r="M49" s="12"/>
       <c r="N49" s="12"/>
       <c r="O49" s="12"/>
       <c r="P49" s="12"/>
       <c r="Q49" s="12"/>
@@ -8246,54 +8270,54 @@
       </c>
       <c r="AM49" s="12">
         <v>0</v>
       </c>
       <c r="AN49" s="12">
         <v>0</v>
       </c>
       <c r="AO49" s="12">
         <v>0.28149999999999997</v>
       </c>
       <c r="AP49" s="12">
         <v>0.67400000000000004</v>
       </c>
       <c r="AQ49" s="12">
         <v>0</v>
       </c>
       <c r="AR49" s="12">
         <v>0</v>
       </c>
       <c r="AS49" s="12">
         <v>0.03</v>
       </c>
       <c r="AT49" s="12">
         <v>9.2999999999999999E-2</v>
       </c>
-      <c r="AU49" s="27"/>
-[...2 lines deleted...]
-      <c r="AX49" s="27"/>
+      <c r="AU49" s="19"/>
+      <c r="AV49" s="19"/>
+      <c r="AW49" s="19"/>
+      <c r="AX49" s="19"/>
     </row>
     <row r="50" spans="1:50" ht="45">
       <c r="A50" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="10"/>
       <c r="D50" s="10"/>
       <c r="E50" s="10"/>
       <c r="F50" s="10"/>
       <c r="G50" s="11">
         <v>0</v>
       </c>
       <c r="H50" s="11">
         <v>0</v>
       </c>
       <c r="I50" s="11">
         <v>0.46725</v>
       </c>
       <c r="J50" s="11">
         <v>1.821</v>
       </c>
       <c r="K50" s="12">
@@ -8382,61 +8406,61 @@
       </c>
       <c r="AM50" s="12">
         <v>1.2190000000000001</v>
       </c>
       <c r="AN50" s="12">
         <v>3.4885899999999999</v>
       </c>
       <c r="AO50" s="12">
         <v>43.525199999999998</v>
       </c>
       <c r="AP50" s="12">
         <v>74.228409999999997</v>
       </c>
       <c r="AQ50" s="12">
         <v>3.4740000000000002</v>
       </c>
       <c r="AR50" s="12">
         <v>12.330080000000001</v>
       </c>
       <c r="AS50" s="12">
         <v>2.0537999999999998</v>
       </c>
       <c r="AT50" s="12">
         <v>7.9748000000000001</v>
       </c>
-      <c r="AU50" s="27">
-[...9 lines deleted...]
-        <v>3.5950000000000002</v>
+      <c r="AU50" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV50" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW50" s="19">
+        <v>4.0750000000000002</v>
+      </c>
+      <c r="AX50" s="19">
+        <v>14.93487</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="33.75">
       <c r="A51" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="12">
         <v>0</v>
       </c>
       <c r="L51" s="12">
         <v>0</v>
       </c>
       <c r="M51" s="12">
         <v>0.1641</v>
@@ -8518,54 +8542,54 @@
       </c>
       <c r="AM51" s="12">
         <v>0</v>
       </c>
       <c r="AN51" s="12">
         <v>0</v>
       </c>
       <c r="AO51" s="12">
         <v>33.700000000000003</v>
       </c>
       <c r="AP51" s="12">
         <v>10.10446</v>
       </c>
       <c r="AQ51" s="12">
         <v>49.743000000000002</v>
       </c>
       <c r="AR51" s="12">
         <v>170.607</v>
       </c>
       <c r="AS51" s="12">
         <v>18.003</v>
       </c>
       <c r="AT51" s="12">
         <v>5.2300700000000004</v>
       </c>
-      <c r="AU51" s="27"/>
-[...2 lines deleted...]
-      <c r="AX51" s="27"/>
+      <c r="AU51" s="19"/>
+      <c r="AV51" s="19"/>
+      <c r="AW51" s="19"/>
+      <c r="AX51" s="19"/>
     </row>
     <row r="52" spans="1:50" ht="22.5">
       <c r="A52" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="10"/>
       <c r="D52" s="10"/>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
       <c r="G52" s="11"/>
       <c r="H52" s="11"/>
       <c r="I52" s="11"/>
       <c r="J52" s="11"/>
       <c r="K52" s="12">
         <v>0</v>
       </c>
       <c r="L52" s="12">
         <v>0</v>
       </c>
       <c r="M52" s="12">
         <v>2200.3735999999999</v>
       </c>
@@ -8646,54 +8670,54 @@
       </c>
       <c r="AM52" s="12">
         <v>27.41</v>
       </c>
       <c r="AN52" s="12">
         <v>27.385000000000002</v>
       </c>
       <c r="AO52" s="12">
         <v>0.3221</v>
       </c>
       <c r="AP52" s="12">
         <v>1.548</v>
       </c>
       <c r="AQ52" s="12">
         <v>0</v>
       </c>
       <c r="AR52" s="12">
         <v>0</v>
       </c>
       <c r="AS52" s="12">
         <v>1.44</v>
       </c>
       <c r="AT52" s="12">
         <v>4.9104700000000001</v>
       </c>
-      <c r="AU52" s="27"/>
-[...2 lines deleted...]
-      <c r="AX52" s="27"/>
+      <c r="AU52" s="19"/>
+      <c r="AV52" s="19"/>
+      <c r="AW52" s="19"/>
+      <c r="AX52" s="19"/>
     </row>
     <row r="53" spans="1:50" ht="33.75">
       <c r="A53" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="10"/>
       <c r="D53" s="10"/>
       <c r="E53" s="10"/>
       <c r="F53" s="10"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
       <c r="J53" s="11"/>
       <c r="K53" s="12">
         <v>136.56899999999999</v>
       </c>
       <c r="L53" s="12">
         <v>161.60198</v>
       </c>
       <c r="M53" s="12">
         <v>0</v>
       </c>
@@ -8774,60 +8798,60 @@
       </c>
       <c r="AM53" s="12">
         <v>6.25</v>
       </c>
       <c r="AN53" s="12">
         <v>9.4700000000000006</v>
       </c>
       <c r="AO53" s="12">
         <v>35.2117</v>
       </c>
       <c r="AP53" s="12">
         <v>82.084940000000003</v>
       </c>
       <c r="AQ53" s="12">
         <v>6.74</v>
       </c>
       <c r="AR53" s="12">
         <v>4.6289999999999996</v>
       </c>
       <c r="AS53" s="12">
         <v>28.126000000000001</v>
       </c>
       <c r="AT53" s="12">
         <v>110.76309000000001</v>
       </c>
-      <c r="AU53" s="27">
-[...5 lines deleted...]
-      <c r="AW53" s="27">
+      <c r="AU53" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV53" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW53" s="19">
         <v>1.6660000000000001E-2</v>
       </c>
-      <c r="AX53" s="27">
+      <c r="AX53" s="19">
         <v>0.34078999999999998</v>
       </c>
     </row>
     <row r="54" spans="1:50">
       <c r="A54" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="10"/>
       <c r="D54" s="10"/>
       <c r="E54" s="10"/>
       <c r="F54" s="10"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
       <c r="J54" s="11"/>
       <c r="K54" s="12">
         <v>771.76</v>
       </c>
       <c r="L54" s="12">
         <v>210.70941999999999</v>
       </c>
       <c r="M54" s="12">
@@ -8910,60 +8934,60 @@
       </c>
       <c r="AM54" s="12">
         <v>0</v>
       </c>
       <c r="AN54" s="12">
         <v>0</v>
       </c>
       <c r="AO54" s="12">
         <v>47.6</v>
       </c>
       <c r="AP54" s="12">
         <v>18.084209999999999</v>
       </c>
       <c r="AQ54" s="12">
         <v>51.424999999999997</v>
       </c>
       <c r="AR54" s="12">
         <v>76.006</v>
       </c>
       <c r="AS54" s="12">
         <v>144.94999999999999</v>
       </c>
       <c r="AT54" s="12">
         <v>88.580479999999994</v>
       </c>
-      <c r="AU54" s="27">
-[...5 lines deleted...]
-      <c r="AW54" s="27">
+      <c r="AU54" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV54" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="19">
         <v>21.9</v>
       </c>
-      <c r="AX54" s="27">
+      <c r="AX54" s="19">
         <v>17.547280000000001</v>
       </c>
     </row>
     <row r="55" spans="1:50">
       <c r="A55" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="10"/>
       <c r="D55" s="10"/>
       <c r="E55" s="10"/>
       <c r="F55" s="10"/>
       <c r="G55" s="11"/>
       <c r="H55" s="11"/>
       <c r="I55" s="11"/>
       <c r="J55" s="11"/>
       <c r="K55" s="12">
         <v>341.83800000000002</v>
       </c>
       <c r="L55" s="12">
         <v>282.73480999999998</v>
       </c>
       <c r="M55" s="12">
@@ -9038,54 +9062,54 @@
       </c>
       <c r="AM55" s="12">
         <v>0</v>
       </c>
       <c r="AN55" s="12">
         <v>0</v>
       </c>
       <c r="AO55" s="12">
         <v>28.52</v>
       </c>
       <c r="AP55" s="12">
         <v>9.7497000000000007</v>
       </c>
       <c r="AQ55" s="12">
         <v>75.003</v>
       </c>
       <c r="AR55" s="12">
         <v>109.78</v>
       </c>
       <c r="AS55" s="12">
         <v>9.25</v>
       </c>
       <c r="AT55" s="12">
         <v>3.2270799999999999</v>
       </c>
-      <c r="AU55" s="27"/>
-[...2 lines deleted...]
-      <c r="AX55" s="27"/>
+      <c r="AU55" s="19"/>
+      <c r="AV55" s="19"/>
+      <c r="AW55" s="19"/>
+      <c r="AX55" s="19"/>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="10">
         <v>4545.2</v>
       </c>
       <c r="D56" s="10">
         <v>685.99314000000004</v>
       </c>
       <c r="E56" s="10">
         <v>0</v>
       </c>
       <c r="F56" s="10">
         <v>0</v>
       </c>
       <c r="G56" s="11">
         <v>5913.6773000000003</v>
       </c>
       <c r="H56" s="11">
         <v>647.29800999999998</v>
@@ -9182,54 +9206,54 @@
       </c>
       <c r="AM56" s="12">
         <v>8.0399999999999991</v>
       </c>
       <c r="AN56" s="12">
         <v>6.4160000000000004</v>
       </c>
       <c r="AO56" s="12">
         <v>0.2</v>
       </c>
       <c r="AP56" s="12">
         <v>2.3640000000000001E-2</v>
       </c>
       <c r="AQ56" s="12">
         <v>0</v>
       </c>
       <c r="AR56" s="12">
         <v>0</v>
       </c>
       <c r="AS56" s="12">
         <v>20.92</v>
       </c>
       <c r="AT56" s="12">
         <v>8.6779600000000006</v>
       </c>
-      <c r="AU56" s="27"/>
-[...2 lines deleted...]
-      <c r="AX56" s="27"/>
+      <c r="AU56" s="19"/>
+      <c r="AV56" s="19"/>
+      <c r="AW56" s="19"/>
+      <c r="AX56" s="19"/>
     </row>
     <row r="57" spans="1:50">
       <c r="A57" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="10"/>
       <c r="D57" s="10"/>
       <c r="E57" s="10"/>
       <c r="F57" s="10"/>
       <c r="G57" s="11"/>
       <c r="H57" s="11"/>
       <c r="I57" s="11"/>
       <c r="J57" s="11"/>
       <c r="K57" s="12">
         <v>326.05900000000003</v>
       </c>
       <c r="L57" s="12">
         <v>171.05070000000001</v>
       </c>
       <c r="M57" s="12">
         <v>52.146999999999998</v>
       </c>
@@ -9310,60 +9334,60 @@
       </c>
       <c r="AM57" s="12">
         <v>115.84956</v>
       </c>
       <c r="AN57" s="12">
         <v>97.936710000000005</v>
       </c>
       <c r="AO57" s="12">
         <v>1202.01</v>
       </c>
       <c r="AP57" s="12">
         <v>308.69152000000003</v>
       </c>
       <c r="AQ57" s="12">
         <v>794.31</v>
       </c>
       <c r="AR57" s="12">
         <v>770.27499999999998</v>
       </c>
       <c r="AS57" s="12">
         <v>283.15600000000001</v>
       </c>
       <c r="AT57" s="12">
         <v>54.826659999999997</v>
       </c>
-      <c r="AU57" s="27">
-[...8 lines deleted...]
-      <c r="AX57" s="27">
+      <c r="AU57" s="19">
+        <v>144</v>
+      </c>
+      <c r="AV57" s="19">
+        <v>283.02199999999999</v>
+      </c>
+      <c r="AW57" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:50" ht="30.75" customHeight="1">
       <c r="A58" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="10"/>
       <c r="D58" s="10"/>
       <c r="E58" s="10"/>
       <c r="F58" s="10"/>
       <c r="G58" s="11">
         <v>0</v>
       </c>
       <c r="H58" s="11">
         <v>0</v>
       </c>
       <c r="I58" s="11">
         <v>0.25</v>
       </c>
       <c r="J58" s="11">
         <v>0.44550000000000001</v>
@@ -9454,54 +9478,54 @@
       </c>
       <c r="AM58" s="12">
         <v>0</v>
       </c>
       <c r="AN58" s="12">
         <v>0</v>
       </c>
       <c r="AO58" s="12">
         <v>2249.16</v>
       </c>
       <c r="AP58" s="12">
         <v>662.81356000000005</v>
       </c>
       <c r="AQ58" s="12">
         <v>0</v>
       </c>
       <c r="AR58" s="12">
         <v>0</v>
       </c>
       <c r="AS58" s="12">
         <v>29.027999999999999</v>
       </c>
       <c r="AT58" s="12">
         <v>15.936030000000001</v>
       </c>
-      <c r="AU58" s="27"/>
-[...2 lines deleted...]
-      <c r="AX58" s="27"/>
+      <c r="AU58" s="19"/>
+      <c r="AV58" s="19"/>
+      <c r="AW58" s="19"/>
+      <c r="AX58" s="19"/>
     </row>
     <row r="59" spans="1:50">
       <c r="A59" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="10">
         <v>0</v>
       </c>
       <c r="D59" s="10">
         <v>0</v>
       </c>
       <c r="E59" s="10">
         <v>0.3</v>
       </c>
       <c r="F59" s="10">
         <v>0.45416000000000001</v>
       </c>
       <c r="G59" s="11">
         <v>0</v>
       </c>
       <c r="H59" s="11">
         <v>0</v>
@@ -9598,54 +9622,54 @@
       </c>
       <c r="AM59" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="AN59" s="12">
         <v>4.524</v>
       </c>
       <c r="AO59" s="12">
         <v>34016.521529999998</v>
       </c>
       <c r="AP59" s="12">
         <v>1380.3092200000001</v>
       </c>
       <c r="AQ59" s="12">
         <v>0.224</v>
       </c>
       <c r="AR59" s="12">
         <v>0.28000000000000003</v>
       </c>
       <c r="AS59" s="12">
         <v>7483.1719999999996</v>
       </c>
       <c r="AT59" s="12">
         <v>175.02699000000001</v>
       </c>
-      <c r="AU59" s="27"/>
-[...2 lines deleted...]
-      <c r="AX59" s="27"/>
+      <c r="AU59" s="19"/>
+      <c r="AV59" s="19"/>
+      <c r="AW59" s="19"/>
+      <c r="AX59" s="19"/>
     </row>
     <row r="60" spans="1:50" ht="56.25">
       <c r="A60" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="10"/>
       <c r="D60" s="10"/>
       <c r="E60" s="10"/>
       <c r="F60" s="10"/>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
         <v>0</v>
       </c>
       <c r="I60" s="11">
         <v>2.7E-2</v>
       </c>
       <c r="J60" s="11">
         <v>0.39379999999999998</v>
       </c>
       <c r="K60" s="12">
@@ -9734,61 +9758,61 @@
       </c>
       <c r="AM60" s="12">
         <v>0</v>
       </c>
       <c r="AN60" s="12">
         <v>0</v>
       </c>
       <c r="AO60" s="12">
         <v>182.21100000000001</v>
       </c>
       <c r="AP60" s="12">
         <v>281.42676999999998</v>
       </c>
       <c r="AQ60" s="12">
         <v>388.21589999999998</v>
       </c>
       <c r="AR60" s="12">
         <v>1201.8304000000001</v>
       </c>
       <c r="AS60" s="12">
         <v>342.78100000000001</v>
       </c>
       <c r="AT60" s="12">
         <v>848.42674999999997</v>
       </c>
-      <c r="AU60" s="27">
+      <c r="AU60" s="19">
         <v>20.48</v>
       </c>
-      <c r="AV60" s="27">
+      <c r="AV60" s="19">
         <v>118.48099999999999</v>
       </c>
-      <c r="AW60" s="27">
-[...3 lines deleted...]
-        <v>42.361519999999999</v>
+      <c r="AW60" s="19">
+        <v>63.7</v>
+      </c>
+      <c r="AX60" s="19">
+        <v>129.29623000000001</v>
       </c>
     </row>
     <row r="61" spans="1:50" ht="81.75" customHeight="1">
       <c r="A61" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="10"/>
       <c r="D61" s="10"/>
       <c r="E61" s="10"/>
       <c r="F61" s="10"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="12">
         <v>0</v>
       </c>
       <c r="L61" s="12">
         <v>0</v>
       </c>
       <c r="M61" s="12">
         <v>0.05</v>
@@ -9814,54 +9838,54 @@
       <c r="AD61" s="12"/>
       <c r="AE61" s="12"/>
       <c r="AF61" s="12"/>
       <c r="AG61" s="12"/>
       <c r="AH61" s="12"/>
       <c r="AI61" s="12">
         <v>0</v>
       </c>
       <c r="AJ61" s="12">
         <v>0</v>
       </c>
       <c r="AK61" s="12">
         <v>1.9</v>
       </c>
       <c r="AL61" s="12">
         <v>1.4279999999999999</v>
       </c>
       <c r="AM61" s="12"/>
       <c r="AN61" s="12"/>
       <c r="AO61" s="12"/>
       <c r="AP61" s="12"/>
       <c r="AQ61" s="12"/>
       <c r="AR61" s="12"/>
       <c r="AS61" s="12"/>
       <c r="AT61" s="12"/>
-      <c r="AU61" s="27"/>
-[...2 lines deleted...]
-      <c r="AX61" s="27"/>
+      <c r="AU61" s="19"/>
+      <c r="AV61" s="19"/>
+      <c r="AW61" s="19"/>
+      <c r="AX61" s="19"/>
     </row>
     <row r="62" spans="1:50" ht="33.75">
       <c r="A62" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="10"/>
       <c r="F62" s="10"/>
       <c r="G62" s="11">
         <v>0</v>
       </c>
       <c r="H62" s="11">
         <v>0</v>
       </c>
       <c r="I62" s="11">
         <v>0.33750000000000002</v>
       </c>
       <c r="J62" s="11">
         <v>2.3255699999999999</v>
       </c>
       <c r="K62" s="12">
@@ -9950,54 +9974,54 @@
       </c>
       <c r="AM62" s="12">
         <v>0</v>
       </c>
       <c r="AN62" s="12">
         <v>0</v>
       </c>
       <c r="AO62" s="12">
         <v>116.32325</v>
       </c>
       <c r="AP62" s="12">
         <v>111.47069999999999</v>
       </c>
       <c r="AQ62" s="12">
         <v>0</v>
       </c>
       <c r="AR62" s="12">
         <v>0</v>
       </c>
       <c r="AS62" s="12">
         <v>36.589199999999998</v>
       </c>
       <c r="AT62" s="12">
         <v>132.00029000000001</v>
       </c>
-      <c r="AU62" s="27"/>
-[...2 lines deleted...]
-      <c r="AX62" s="27"/>
+      <c r="AU62" s="19"/>
+      <c r="AV62" s="19"/>
+      <c r="AW62" s="19"/>
+      <c r="AX62" s="19"/>
     </row>
     <row r="63" spans="1:50" ht="56.25">
       <c r="A63" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="10"/>
       <c r="D63" s="10"/>
       <c r="E63" s="10"/>
       <c r="F63" s="10"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11"/>
       <c r="J63" s="11"/>
       <c r="K63" s="12"/>
       <c r="L63" s="12"/>
       <c r="M63" s="12"/>
       <c r="N63" s="12"/>
       <c r="O63" s="12"/>
       <c r="P63" s="12"/>
       <c r="Q63" s="12"/>
       <c r="R63" s="12"/>
       <c r="S63" s="12"/>
@@ -10030,54 +10054,54 @@
       </c>
       <c r="AM63" s="12">
         <v>0</v>
       </c>
       <c r="AN63" s="12">
         <v>0</v>
       </c>
       <c r="AO63" s="12">
         <v>0.1</v>
       </c>
       <c r="AP63" s="12">
         <v>0.38779999999999998</v>
       </c>
       <c r="AQ63" s="12">
         <v>0</v>
       </c>
       <c r="AR63" s="12">
         <v>0</v>
       </c>
       <c r="AS63" s="12">
         <v>0.6</v>
       </c>
       <c r="AT63" s="12">
         <v>2.0649999999999999</v>
       </c>
-      <c r="AU63" s="27"/>
-[...2 lines deleted...]
-      <c r="AX63" s="27"/>
+      <c r="AU63" s="19"/>
+      <c r="AV63" s="19"/>
+      <c r="AW63" s="19"/>
+      <c r="AX63" s="19"/>
     </row>
     <row r="64" spans="1:50" ht="45">
       <c r="A64" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="10">
         <v>0</v>
       </c>
       <c r="D64" s="10">
         <v>0</v>
       </c>
       <c r="E64" s="10">
         <v>1.2E-2</v>
       </c>
       <c r="F64" s="10">
         <v>0.12584999999999999</v>
       </c>
       <c r="G64" s="11">
         <v>0</v>
       </c>
       <c r="H64" s="11">
         <v>0</v>
@@ -10166,61 +10190,61 @@
       </c>
       <c r="AM64" s="12">
         <v>2.1919</v>
       </c>
       <c r="AN64" s="12">
         <v>19.3187</v>
       </c>
       <c r="AO64" s="12">
         <v>3.1534</v>
       </c>
       <c r="AP64" s="12">
         <v>42.600020000000001</v>
       </c>
       <c r="AQ64" s="12">
         <v>0.50724999999999998</v>
       </c>
       <c r="AR64" s="12">
         <v>9.6457099999999993</v>
       </c>
       <c r="AS64" s="12">
         <v>10.284000000000001</v>
       </c>
       <c r="AT64" s="12">
         <v>112.65586999999999</v>
       </c>
-      <c r="AU64" s="27">
-[...9 lines deleted...]
-        <v>14.72795</v>
+      <c r="AU64" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV64" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW64" s="19">
+        <v>3.69035</v>
+      </c>
+      <c r="AX64" s="19">
+        <v>27.083749999999998</v>
       </c>
     </row>
     <row r="65" spans="1:50" ht="22.5">
       <c r="A65" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="10">
         <v>46.432000000000002</v>
       </c>
       <c r="D65" s="10">
         <v>200.99787000000001</v>
       </c>
       <c r="E65" s="10">
         <v>0.17249</v>
       </c>
       <c r="F65" s="10">
         <v>0.98724999999999996</v>
       </c>
       <c r="G65" s="11">
         <v>70.026899999999998</v>
       </c>
       <c r="H65" s="11">
@@ -10318,61 +10342,61 @@
       </c>
       <c r="AM65" s="12">
         <v>404.82652999999999</v>
       </c>
       <c r="AN65" s="12">
         <v>2317.5142500000002</v>
       </c>
       <c r="AO65" s="12">
         <v>23.593789999999998</v>
       </c>
       <c r="AP65" s="12">
         <v>100.91168</v>
       </c>
       <c r="AQ65" s="12">
         <v>526.78071999999997</v>
       </c>
       <c r="AR65" s="12">
         <v>2748.2943399999999</v>
       </c>
       <c r="AS65" s="12">
         <v>37.686030000000002</v>
       </c>
       <c r="AT65" s="12">
         <v>95.078980000000001</v>
       </c>
-      <c r="AU65" s="27">
-[...9 lines deleted...]
-        <v>11.41507</v>
+      <c r="AU65" s="19">
+        <v>73.228110000000001</v>
+      </c>
+      <c r="AV65" s="19">
+        <v>397.42644000000001</v>
+      </c>
+      <c r="AW65" s="19">
+        <v>2.2316799999999999</v>
+      </c>
+      <c r="AX65" s="19">
+        <v>20.697310000000002</v>
       </c>
     </row>
     <row r="66" spans="1:50">
       <c r="A66" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="10">
         <v>0</v>
       </c>
       <c r="D66" s="10">
         <v>0</v>
       </c>
       <c r="E66" s="10">
         <v>1E-3</v>
       </c>
       <c r="F66" s="10">
         <v>9.8300000000000002E-3</v>
       </c>
       <c r="G66" s="11">
         <v>0</v>
       </c>
       <c r="H66" s="11">
@@ -10398,54 +10422,54 @@
       <c r="V66" s="12"/>
       <c r="W66" s="12"/>
       <c r="X66" s="12"/>
       <c r="Y66" s="12"/>
       <c r="Z66" s="12"/>
       <c r="AA66" s="12"/>
       <c r="AB66" s="12"/>
       <c r="AC66" s="12"/>
       <c r="AD66" s="12"/>
       <c r="AE66" s="12"/>
       <c r="AF66" s="12"/>
       <c r="AG66" s="12"/>
       <c r="AH66" s="12"/>
       <c r="AI66" s="12"/>
       <c r="AJ66" s="12"/>
       <c r="AK66" s="12"/>
       <c r="AL66" s="12"/>
       <c r="AM66" s="12"/>
       <c r="AN66" s="12"/>
       <c r="AO66" s="12"/>
       <c r="AP66" s="12"/>
       <c r="AQ66" s="12"/>
       <c r="AR66" s="12"/>
       <c r="AS66" s="12"/>
       <c r="AT66" s="12"/>
-      <c r="AU66" s="27"/>
-[...2 lines deleted...]
-      <c r="AX66" s="27"/>
+      <c r="AU66" s="19"/>
+      <c r="AV66" s="19"/>
+      <c r="AW66" s="19"/>
+      <c r="AX66" s="19"/>
     </row>
     <row r="67" spans="1:50" ht="33.75">
       <c r="A67" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="10"/>
       <c r="D67" s="10"/>
       <c r="E67" s="10"/>
       <c r="F67" s="10"/>
       <c r="G67" s="11">
         <v>0</v>
       </c>
       <c r="H67" s="11">
         <v>0</v>
       </c>
       <c r="I67" s="11">
         <v>4.6952100000000003</v>
       </c>
       <c r="J67" s="11">
         <v>67.096500000000006</v>
       </c>
       <c r="K67" s="12">
@@ -10534,61 +10558,61 @@
       </c>
       <c r="AM67" s="12">
         <v>2.32985</v>
       </c>
       <c r="AN67" s="12">
         <v>12.370200000000001</v>
       </c>
       <c r="AO67" s="12">
         <v>102.80800000000001</v>
       </c>
       <c r="AP67" s="12">
         <v>469.47266000000002</v>
       </c>
       <c r="AQ67" s="12">
         <v>1.6228</v>
       </c>
       <c r="AR67" s="12">
         <v>6.8144900000000002</v>
       </c>
       <c r="AS67" s="12">
         <v>75.841570000000004</v>
       </c>
       <c r="AT67" s="12">
         <v>487.83485000000002</v>
       </c>
-      <c r="AU67" s="27">
-[...9 lines deleted...]
-        <v>20.571020000000001</v>
+      <c r="AU67" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="19">
+        <v>11.275130000000001</v>
+      </c>
+      <c r="AX67" s="19">
+        <v>75.959490000000002</v>
       </c>
     </row>
     <row r="68" spans="1:50">
       <c r="A68" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="10"/>
       <c r="D68" s="10"/>
       <c r="E68" s="10"/>
       <c r="F68" s="10"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11"/>
       <c r="J68" s="11"/>
       <c r="K68" s="12"/>
       <c r="L68" s="12"/>
       <c r="M68" s="12"/>
       <c r="N68" s="12"/>
       <c r="O68" s="12">
         <v>0</v>
       </c>
       <c r="P68" s="12">
@@ -10638,54 +10662,54 @@
       <c r="AL68" s="12"/>
       <c r="AM68" s="12">
         <v>1.272E-2</v>
       </c>
       <c r="AN68" s="12">
         <v>0.20949000000000001</v>
       </c>
       <c r="AO68" s="12">
         <v>0</v>
       </c>
       <c r="AP68" s="12">
         <v>0</v>
       </c>
       <c r="AQ68" s="12">
         <v>2.8800000000000002E-3</v>
       </c>
       <c r="AR68" s="12">
         <v>4.6219999999999997E-2</v>
       </c>
       <c r="AS68" s="12">
         <v>0</v>
       </c>
       <c r="AT68" s="12">
         <v>0</v>
       </c>
-      <c r="AU68" s="27"/>
-[...2 lines deleted...]
-      <c r="AX68" s="27"/>
+      <c r="AU68" s="19"/>
+      <c r="AV68" s="19"/>
+      <c r="AW68" s="19"/>
+      <c r="AX68" s="19"/>
     </row>
     <row r="69" spans="1:50">
       <c r="A69" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="10"/>
       <c r="D69" s="10"/>
       <c r="E69" s="10"/>
       <c r="F69" s="10"/>
       <c r="G69" s="11">
         <v>0</v>
       </c>
       <c r="H69" s="11">
         <v>0</v>
       </c>
       <c r="I69" s="11">
         <v>0.71199999999999997</v>
       </c>
       <c r="J69" s="11">
         <v>5.2725999999999997</v>
       </c>
       <c r="K69" s="12">
@@ -10774,61 +10798,61 @@
       </c>
       <c r="AM69" s="12">
         <v>2.8649999999999998E-2</v>
       </c>
       <c r="AN69" s="12">
         <v>0.22750999999999999</v>
       </c>
       <c r="AO69" s="12">
         <v>7.0929000000000002</v>
       </c>
       <c r="AP69" s="12">
         <v>42.307850000000002</v>
       </c>
       <c r="AQ69" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AR69" s="12">
         <v>2.4649999999999998E-2</v>
       </c>
       <c r="AS69" s="12">
         <v>9.0207999999999995</v>
       </c>
       <c r="AT69" s="12">
         <v>48.282330000000002</v>
       </c>
-      <c r="AU69" s="27">
-[...9 lines deleted...]
-        <v>1.3381799999999999</v>
+      <c r="AU69" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW69" s="19">
+        <v>1.6854</v>
+      </c>
+      <c r="AX69" s="19">
+        <v>8.4462299999999999</v>
       </c>
     </row>
     <row r="70" spans="1:50" ht="22.5">
       <c r="A70" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="10"/>
       <c r="D70" s="10"/>
       <c r="E70" s="10"/>
       <c r="F70" s="10"/>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
         <v>0</v>
       </c>
       <c r="I70" s="11">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="J70" s="11">
         <v>0.86439999999999995</v>
       </c>
@@ -10918,61 +10942,61 @@
       </c>
       <c r="AM70" s="12">
         <v>8.3999999999999995E-3</v>
       </c>
       <c r="AN70" s="12">
         <v>0.17632999999999999</v>
       </c>
       <c r="AO70" s="12">
         <v>1.3507499999999999</v>
       </c>
       <c r="AP70" s="12">
         <v>23.50836</v>
       </c>
       <c r="AQ70" s="12">
         <v>0</v>
       </c>
       <c r="AR70" s="12">
         <v>0</v>
       </c>
       <c r="AS70" s="12">
         <v>1.1299999999999999</v>
       </c>
       <c r="AT70" s="12">
         <v>28.16818</v>
       </c>
-      <c r="AU70" s="27">
-[...9 lines deleted...]
-        <v>2.2085499999999998</v>
+      <c r="AU70" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW70" s="19">
+        <v>0.17075000000000001</v>
+      </c>
+      <c r="AX70" s="19">
+        <v>5.0007200000000003</v>
       </c>
     </row>
     <row r="71" spans="1:50">
       <c r="A71" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="10"/>
       <c r="D71" s="10"/>
       <c r="E71" s="10"/>
       <c r="F71" s="10"/>
       <c r="G71" s="11">
         <v>0</v>
       </c>
       <c r="H71" s="11">
         <v>0</v>
       </c>
       <c r="I71" s="11">
         <v>4.607E-2</v>
       </c>
       <c r="J71" s="11">
         <v>0.53420000000000001</v>
       </c>
@@ -11062,61 +11086,61 @@
       </c>
       <c r="AM71" s="12">
         <v>0</v>
       </c>
       <c r="AN71" s="12">
         <v>0</v>
       </c>
       <c r="AO71" s="12">
         <v>1.5879000000000001</v>
       </c>
       <c r="AP71" s="12">
         <v>6.60893</v>
       </c>
       <c r="AQ71" s="12">
         <v>0</v>
       </c>
       <c r="AR71" s="12">
         <v>0</v>
       </c>
       <c r="AS71" s="12">
         <v>1.6612</v>
       </c>
       <c r="AT71" s="12">
         <v>16.42989</v>
       </c>
-      <c r="AU71" s="27">
-[...9 lines deleted...]
-        <v>0.19342000000000001</v>
+      <c r="AU71" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV71" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW71" s="19">
+        <v>1.7100000000000001E-2</v>
+      </c>
+      <c r="AX71" s="19">
+        <v>0.28188000000000002</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="33.75">
       <c r="A72" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="10"/>
       <c r="D72" s="10"/>
       <c r="E72" s="10"/>
       <c r="F72" s="10"/>
       <c r="G72" s="11">
         <v>0</v>
       </c>
       <c r="H72" s="11">
         <v>0</v>
       </c>
       <c r="I72" s="11">
         <v>0.1875</v>
       </c>
       <c r="J72" s="11">
         <v>0.63939999999999997</v>
       </c>
@@ -11206,61 +11230,61 @@
       </c>
       <c r="AM72" s="12">
         <v>0.22669</v>
       </c>
       <c r="AN72" s="12">
         <v>1.4920199999999999</v>
       </c>
       <c r="AO72" s="12">
         <v>91.830560000000006</v>
       </c>
       <c r="AP72" s="12">
         <v>77.978790000000004</v>
       </c>
       <c r="AQ72" s="12">
         <v>1.0366</v>
       </c>
       <c r="AR72" s="12">
         <v>1.0206</v>
       </c>
       <c r="AS72" s="12">
         <v>113.43527</v>
       </c>
       <c r="AT72" s="12">
         <v>96.943219999999997</v>
       </c>
-      <c r="AU72" s="27">
-[...9 lines deleted...]
-        <v>4.5221999999999998</v>
+      <c r="AU72" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV72" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW72" s="19">
+        <v>20.217770000000002</v>
+      </c>
+      <c r="AX72" s="19">
+        <v>5.9957000000000003</v>
       </c>
     </row>
     <row r="73" spans="1:50" ht="33.75">
       <c r="A73" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C73" s="10"/>
       <c r="D73" s="10"/>
       <c r="E73" s="10"/>
       <c r="F73" s="10"/>
       <c r="G73" s="11">
         <v>0</v>
       </c>
       <c r="H73" s="11">
         <v>0</v>
       </c>
       <c r="I73" s="11">
         <v>2.0989300000000002</v>
       </c>
       <c r="J73" s="11">
         <v>17.804369999999999</v>
       </c>
@@ -11350,61 +11374,61 @@
       </c>
       <c r="AM73" s="12">
         <v>0.26750000000000002</v>
       </c>
       <c r="AN73" s="12">
         <v>2.6251799999999998</v>
       </c>
       <c r="AO73" s="12">
         <v>225.56184999999999</v>
       </c>
       <c r="AP73" s="12">
         <v>598.92603999999994</v>
       </c>
       <c r="AQ73" s="12">
         <v>0</v>
       </c>
       <c r="AR73" s="12">
         <v>0</v>
       </c>
       <c r="AS73" s="12">
         <v>144.13462999999999</v>
       </c>
       <c r="AT73" s="12">
         <v>479.76175000000001</v>
       </c>
-      <c r="AU73" s="27">
-[...9 lines deleted...]
-        <v>11.986689999999999</v>
+      <c r="AU73" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV73" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW73" s="19">
+        <v>7.8907600000000002</v>
+      </c>
+      <c r="AX73" s="19">
+        <v>29.49071</v>
       </c>
     </row>
     <row r="74" spans="1:50">
       <c r="A74" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C74" s="10">
         <v>415</v>
       </c>
       <c r="D74" s="10">
         <v>82.85</v>
       </c>
       <c r="E74" s="10">
         <v>83.347999999999999</v>
       </c>
       <c r="F74" s="10">
         <v>26.1187</v>
       </c>
       <c r="G74" s="11">
         <v>0</v>
       </c>
       <c r="H74" s="11">
@@ -11502,61 +11526,61 @@
       </c>
       <c r="AM74" s="12">
         <v>0</v>
       </c>
       <c r="AN74" s="12">
         <v>0</v>
       </c>
       <c r="AO74" s="12">
         <v>4109.8761699999995</v>
       </c>
       <c r="AP74" s="12">
         <v>1210.97946</v>
       </c>
       <c r="AQ74" s="12">
         <v>0</v>
       </c>
       <c r="AR74" s="12">
         <v>0</v>
       </c>
       <c r="AS74" s="12">
         <v>2253.665</v>
       </c>
       <c r="AT74" s="12">
         <v>821.73425999999995</v>
       </c>
-      <c r="AU74" s="27">
-[...9 lines deleted...]
-        <v>33.646940000000001</v>
+      <c r="AU74" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV74" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW74" s="19">
+        <v>281.91000000000003</v>
+      </c>
+      <c r="AX74" s="19">
+        <v>115.04452000000001</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="22.5">
       <c r="A75" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C75" s="10"/>
       <c r="D75" s="10"/>
       <c r="E75" s="10"/>
       <c r="F75" s="10"/>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11"/>
       <c r="J75" s="11"/>
       <c r="K75" s="12"/>
       <c r="L75" s="12"/>
       <c r="M75" s="12"/>
       <c r="N75" s="12"/>
       <c r="O75" s="12"/>
       <c r="P75" s="12"/>
       <c r="Q75" s="12"/>
       <c r="R75" s="12"/>
@@ -11606,60 +11630,60 @@
       </c>
       <c r="AM75" s="12">
         <v>0</v>
       </c>
       <c r="AN75" s="12">
         <v>0</v>
       </c>
       <c r="AO75" s="12">
         <v>0.13167000000000001</v>
       </c>
       <c r="AP75" s="12">
         <v>0.36401</v>
       </c>
       <c r="AQ75" s="12">
         <v>0</v>
       </c>
       <c r="AR75" s="12">
         <v>0</v>
       </c>
       <c r="AS75" s="12">
         <v>59.616</v>
       </c>
       <c r="AT75" s="12">
         <v>61.440170000000002</v>
       </c>
-      <c r="AU75" s="27">
-[...5 lines deleted...]
-      <c r="AW75" s="27">
+      <c r="AU75" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV75" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW75" s="19">
         <v>0.20399999999999999</v>
       </c>
-      <c r="AX75" s="27">
+      <c r="AX75" s="19">
         <v>0.53647</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="22.5">
       <c r="A76" s="6" t="s">
         <v>139</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C76" s="10">
         <v>0</v>
       </c>
       <c r="D76" s="10">
         <v>0</v>
       </c>
       <c r="E76" s="10">
         <v>3.1181999999999999</v>
       </c>
       <c r="F76" s="10">
         <v>1.76041</v>
       </c>
       <c r="G76" s="11">
         <v>0</v>
       </c>
@@ -11750,61 +11774,61 @@
       </c>
       <c r="AM76" s="12">
         <v>1.6</v>
       </c>
       <c r="AN76" s="12">
         <v>0.90300000000000002</v>
       </c>
       <c r="AO76" s="12">
         <v>1.595</v>
       </c>
       <c r="AP76" s="12">
         <v>1.0184599999999999</v>
       </c>
       <c r="AQ76" s="12">
         <v>8.7799999999999994</v>
       </c>
       <c r="AR76" s="12">
         <v>4.5530299999999997</v>
       </c>
       <c r="AS76" s="12">
         <v>23.23</v>
       </c>
       <c r="AT76" s="12">
         <v>15.434480000000001</v>
       </c>
-      <c r="AU76" s="27">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU76" s="19">
+        <v>0.8</v>
+      </c>
+      <c r="AV76" s="19">
+        <v>0.54820999999999998</v>
+      </c>
+      <c r="AW76" s="19">
+        <v>2</v>
+      </c>
+      <c r="AX76" s="19">
+        <v>1.60944</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="78.75">
       <c r="A77" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C77" s="10">
         <v>1138.72</v>
       </c>
       <c r="D77" s="10">
         <v>390.99381</v>
       </c>
       <c r="E77" s="10">
         <v>8.7738999999999994</v>
       </c>
       <c r="F77" s="10">
         <v>4.7726499999999996</v>
       </c>
       <c r="G77" s="11">
         <v>1234.3979999999999</v>
       </c>
       <c r="H77" s="11">
@@ -11902,60 +11926,60 @@
       </c>
       <c r="AM77" s="12">
         <v>5.6319999999999997</v>
       </c>
       <c r="AN77" s="12">
         <v>5.4630000000000001</v>
       </c>
       <c r="AO77" s="12">
         <v>231.19766000000001</v>
       </c>
       <c r="AP77" s="12">
         <v>7.4308500000000004</v>
       </c>
       <c r="AQ77" s="12">
         <v>74.88</v>
       </c>
       <c r="AR77" s="12">
         <v>21.140899999999998</v>
       </c>
       <c r="AS77" s="12">
         <v>3.734</v>
       </c>
       <c r="AT77" s="12">
         <v>10.364000000000001</v>
       </c>
-      <c r="AU77" s="27">
-[...8 lines deleted...]
-      <c r="AX77" s="27">
+      <c r="AU77" s="19">
+        <v>10.72</v>
+      </c>
+      <c r="AV77" s="19">
+        <v>7.8234399999999997</v>
+      </c>
+      <c r="AW77" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX77" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="22.5">
       <c r="A78" s="6" t="s">
         <v>143</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C78" s="10"/>
       <c r="D78" s="10"/>
       <c r="E78" s="10"/>
       <c r="F78" s="10"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11"/>
       <c r="I78" s="11"/>
       <c r="J78" s="11"/>
       <c r="K78" s="12"/>
       <c r="L78" s="12"/>
       <c r="M78" s="12"/>
       <c r="N78" s="12"/>
       <c r="O78" s="12"/>
       <c r="P78" s="12"/>
       <c r="Q78" s="12"/>
@@ -12014,54 +12038,54 @@
       </c>
       <c r="AM78" s="12">
         <v>0</v>
       </c>
       <c r="AN78" s="12">
         <v>0</v>
       </c>
       <c r="AO78" s="12">
         <v>172.13800000000001</v>
       </c>
       <c r="AP78" s="12">
         <v>230.80884</v>
       </c>
       <c r="AQ78" s="12">
         <v>0</v>
       </c>
       <c r="AR78" s="12">
         <v>0</v>
       </c>
       <c r="AS78" s="12">
         <v>140.06399999999999</v>
       </c>
       <c r="AT78" s="12">
         <v>309.96798000000001</v>
       </c>
-      <c r="AU78" s="27"/>
-[...2 lines deleted...]
-      <c r="AX78" s="27"/>
+      <c r="AU78" s="19"/>
+      <c r="AV78" s="19"/>
+      <c r="AW78" s="19"/>
+      <c r="AX78" s="19"/>
     </row>
     <row r="79" spans="1:50" ht="56.25">
       <c r="A79" s="6" t="s">
         <v>145</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C79" s="10"/>
       <c r="D79" s="10"/>
       <c r="E79" s="10"/>
       <c r="F79" s="10"/>
       <c r="G79" s="11"/>
       <c r="H79" s="11"/>
       <c r="I79" s="11"/>
       <c r="J79" s="11"/>
       <c r="K79" s="12"/>
       <c r="L79" s="12"/>
       <c r="M79" s="12"/>
       <c r="N79" s="12"/>
       <c r="O79" s="12"/>
       <c r="P79" s="12"/>
       <c r="Q79" s="12"/>
       <c r="R79" s="12"/>
       <c r="S79" s="12"/>
@@ -12078,54 +12102,54 @@
         <v>0.05</v>
       </c>
       <c r="Z79" s="12">
         <v>0.51063999999999998</v>
       </c>
       <c r="AA79" s="12"/>
       <c r="AB79" s="12"/>
       <c r="AC79" s="12"/>
       <c r="AD79" s="12"/>
       <c r="AE79" s="12"/>
       <c r="AF79" s="12"/>
       <c r="AG79" s="12"/>
       <c r="AH79" s="12"/>
       <c r="AI79" s="12"/>
       <c r="AJ79" s="12"/>
       <c r="AK79" s="12"/>
       <c r="AL79" s="12"/>
       <c r="AM79" s="12"/>
       <c r="AN79" s="12"/>
       <c r="AO79" s="12"/>
       <c r="AP79" s="12"/>
       <c r="AQ79" s="12"/>
       <c r="AR79" s="12"/>
       <c r="AS79" s="12"/>
       <c r="AT79" s="12"/>
-      <c r="AU79" s="27"/>
-[...2 lines deleted...]
-      <c r="AX79" s="27"/>
+      <c r="AU79" s="19"/>
+      <c r="AV79" s="19"/>
+      <c r="AW79" s="19"/>
+      <c r="AX79" s="19"/>
     </row>
     <row r="80" spans="1:50" ht="21" customHeight="1">
       <c r="A80" s="6" t="s">
         <v>147</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C80" s="10">
         <v>0</v>
       </c>
       <c r="D80" s="10">
         <v>0</v>
       </c>
       <c r="E80" s="10">
         <v>0.97819999999999996</v>
       </c>
       <c r="F80" s="10">
         <v>0.85494999999999999</v>
       </c>
       <c r="G80" s="11">
         <v>439.23</v>
       </c>
       <c r="H80" s="11">
         <v>76.040040000000005</v>
@@ -12222,54 +12246,54 @@
       </c>
       <c r="AM80" s="12">
         <v>0</v>
       </c>
       <c r="AN80" s="12">
         <v>0</v>
       </c>
       <c r="AO80" s="12">
         <v>3042.67</v>
       </c>
       <c r="AP80" s="12">
         <v>1404.6769999999999</v>
       </c>
       <c r="AQ80" s="12">
         <v>0</v>
       </c>
       <c r="AR80" s="12">
         <v>0</v>
       </c>
       <c r="AS80" s="12">
         <v>3124.299</v>
       </c>
       <c r="AT80" s="12">
         <v>659.45378000000005</v>
       </c>
-      <c r="AU80" s="27"/>
-[...2 lines deleted...]
-      <c r="AX80" s="27"/>
+      <c r="AU80" s="19"/>
+      <c r="AV80" s="19"/>
+      <c r="AW80" s="19"/>
+      <c r="AX80" s="19"/>
     </row>
     <row r="81" spans="1:50" ht="33.75">
       <c r="A81" s="6" t="s">
         <v>149</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C81" s="10"/>
       <c r="D81" s="10"/>
       <c r="E81" s="10"/>
       <c r="F81" s="10"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
       <c r="J81" s="11"/>
       <c r="K81" s="12"/>
       <c r="L81" s="12"/>
       <c r="M81" s="12"/>
       <c r="N81" s="12"/>
       <c r="O81" s="12"/>
       <c r="P81" s="12"/>
       <c r="Q81" s="12"/>
       <c r="R81" s="12"/>
       <c r="S81" s="12">
@@ -12302,54 +12326,54 @@
       <c r="AJ81" s="12">
         <v>0</v>
       </c>
       <c r="AK81" s="12">
         <v>19.7</v>
       </c>
       <c r="AL81" s="12">
         <v>42.713880000000003</v>
       </c>
       <c r="AM81" s="12">
         <v>0.3</v>
       </c>
       <c r="AN81" s="12">
         <v>0.88</v>
       </c>
       <c r="AO81" s="12">
         <v>19.245000000000001</v>
       </c>
       <c r="AP81" s="12">
         <v>23.861529999999998</v>
       </c>
       <c r="AQ81" s="12"/>
       <c r="AR81" s="12"/>
       <c r="AS81" s="12"/>
       <c r="AT81" s="12"/>
-      <c r="AU81" s="27"/>
-[...2 lines deleted...]
-      <c r="AX81" s="27"/>
+      <c r="AU81" s="19"/>
+      <c r="AV81" s="19"/>
+      <c r="AW81" s="19"/>
+      <c r="AX81" s="19"/>
     </row>
     <row r="82" spans="1:50" ht="33.75">
       <c r="A82" s="6" t="s">
         <v>151</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C82" s="10"/>
       <c r="D82" s="10"/>
       <c r="E82" s="10"/>
       <c r="F82" s="10"/>
       <c r="G82" s="11"/>
       <c r="H82" s="11"/>
       <c r="I82" s="11"/>
       <c r="J82" s="11"/>
       <c r="K82" s="12"/>
       <c r="L82" s="12"/>
       <c r="M82" s="12"/>
       <c r="N82" s="12"/>
       <c r="O82" s="12"/>
       <c r="P82" s="12"/>
       <c r="Q82" s="12"/>
       <c r="R82" s="12"/>
       <c r="S82" s="12"/>
@@ -12382,54 +12406,54 @@
       </c>
       <c r="AE82" s="12"/>
       <c r="AF82" s="12"/>
       <c r="AG82" s="12"/>
       <c r="AH82" s="12"/>
       <c r="AI82" s="12"/>
       <c r="AJ82" s="12"/>
       <c r="AK82" s="12"/>
       <c r="AL82" s="12"/>
       <c r="AM82" s="12">
         <v>0</v>
       </c>
       <c r="AN82" s="12">
         <v>0</v>
       </c>
       <c r="AO82" s="12">
         <v>17.188500000000001</v>
       </c>
       <c r="AP82" s="12">
         <v>30.81645</v>
       </c>
       <c r="AQ82" s="12"/>
       <c r="AR82" s="12"/>
       <c r="AS82" s="12"/>
       <c r="AT82" s="12"/>
-      <c r="AU82" s="27"/>
-[...2 lines deleted...]
-      <c r="AX82" s="27"/>
+      <c r="AU82" s="19"/>
+      <c r="AV82" s="19"/>
+      <c r="AW82" s="19"/>
+      <c r="AX82" s="19"/>
     </row>
     <row r="83" spans="1:50" ht="33.75">
       <c r="A83" s="6" t="s">
         <v>153</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C83" s="10">
         <v>0</v>
       </c>
       <c r="D83" s="10">
         <v>0</v>
       </c>
       <c r="E83" s="10">
         <v>2</v>
       </c>
       <c r="F83" s="10">
         <v>2.2326999999999999</v>
       </c>
       <c r="G83" s="11">
         <v>0</v>
       </c>
       <c r="H83" s="11">
         <v>0</v>
@@ -12502,60 +12526,60 @@
       </c>
       <c r="AM83" s="12">
         <v>0</v>
       </c>
       <c r="AN83" s="12">
         <v>0</v>
       </c>
       <c r="AO83" s="12">
         <v>0.23400000000000001</v>
       </c>
       <c r="AP83" s="12">
         <v>0.69757999999999998</v>
       </c>
       <c r="AQ83" s="12">
         <v>0</v>
       </c>
       <c r="AR83" s="12">
         <v>0</v>
       </c>
       <c r="AS83" s="12">
         <v>2.68</v>
       </c>
       <c r="AT83" s="12">
         <v>10.278740000000001</v>
       </c>
-      <c r="AU83" s="27">
-[...5 lines deleted...]
-      <c r="AW83" s="27">
+      <c r="AU83" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV83" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW83" s="19">
         <v>0.18</v>
       </c>
-      <c r="AX83" s="27">
+      <c r="AX83" s="19">
         <v>0.78503000000000001</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="22.5">
       <c r="A84" s="6" t="s">
         <v>155</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C84" s="10"/>
       <c r="D84" s="10"/>
       <c r="E84" s="10"/>
       <c r="F84" s="10"/>
       <c r="G84" s="11"/>
       <c r="H84" s="11"/>
       <c r="I84" s="11"/>
       <c r="J84" s="11"/>
       <c r="K84" s="12"/>
       <c r="L84" s="12"/>
       <c r="M84" s="12"/>
       <c r="N84" s="12"/>
       <c r="O84" s="12">
         <v>0</v>
       </c>
@@ -12614,61 +12638,61 @@
       </c>
       <c r="AM84" s="12">
         <v>20.044339999999998</v>
       </c>
       <c r="AN84" s="12">
         <v>51.286679999999997</v>
       </c>
       <c r="AO84" s="12">
         <v>2.34</v>
       </c>
       <c r="AP84" s="12">
         <v>4.7617399999999996</v>
       </c>
       <c r="AQ84" s="12">
         <v>9.6288800000000005</v>
       </c>
       <c r="AR84" s="12">
         <v>20.477499999999999</v>
       </c>
       <c r="AS84" s="12">
         <v>6.4164000000000003</v>
       </c>
       <c r="AT84" s="12">
         <v>9.8627099999999999</v>
       </c>
-      <c r="AU84" s="27">
-[...9 lines deleted...]
-        <v>0.84030000000000005</v>
+      <c r="AU84" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV84" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW84" s="19">
+        <v>0.5</v>
+      </c>
+      <c r="AX84" s="19">
+        <v>2.6125600000000002</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="45">
       <c r="A85" s="6" t="s">
         <v>157</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C85" s="10">
         <v>0</v>
       </c>
       <c r="D85" s="10">
         <v>0</v>
       </c>
       <c r="E85" s="10">
         <v>6.96</v>
       </c>
       <c r="F85" s="10">
         <v>6.6445699999999999</v>
       </c>
       <c r="G85" s="11">
         <v>0</v>
       </c>
       <c r="H85" s="11">
@@ -12766,54 +12790,54 @@
       </c>
       <c r="AM85" s="12">
         <v>0</v>
       </c>
       <c r="AN85" s="12">
         <v>0</v>
       </c>
       <c r="AO85" s="12">
         <v>9.0489899999999999</v>
       </c>
       <c r="AP85" s="12">
         <v>24.454350000000002</v>
       </c>
       <c r="AQ85" s="12">
         <v>0</v>
       </c>
       <c r="AR85" s="12">
         <v>0</v>
       </c>
       <c r="AS85" s="12">
         <v>5.5</v>
       </c>
       <c r="AT85" s="12">
         <v>13.74343</v>
       </c>
-      <c r="AU85" s="27"/>
-[...2 lines deleted...]
-      <c r="AX85" s="27"/>
+      <c r="AU85" s="19"/>
+      <c r="AV85" s="19"/>
+      <c r="AW85" s="19"/>
+      <c r="AX85" s="19"/>
     </row>
     <row r="86" spans="1:50" ht="45">
       <c r="A86" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C86" s="10"/>
       <c r="D86" s="10"/>
       <c r="E86" s="10"/>
       <c r="F86" s="10"/>
       <c r="G86" s="11"/>
       <c r="H86" s="11"/>
       <c r="I86" s="11"/>
       <c r="J86" s="11"/>
       <c r="K86" s="12"/>
       <c r="L86" s="12"/>
       <c r="M86" s="12"/>
       <c r="N86" s="12"/>
       <c r="O86" s="12">
         <v>0</v>
       </c>
       <c r="P86" s="12">
         <v>0</v>
@@ -12862,54 +12886,54 @@
       </c>
       <c r="AE86" s="12">
         <v>0</v>
       </c>
       <c r="AF86" s="12">
         <v>0</v>
       </c>
       <c r="AG86" s="12">
         <v>0.23</v>
       </c>
       <c r="AH86" s="12">
         <v>0.51090000000000002</v>
       </c>
       <c r="AI86" s="12"/>
       <c r="AJ86" s="12"/>
       <c r="AK86" s="12"/>
       <c r="AL86" s="12"/>
       <c r="AM86" s="12"/>
       <c r="AN86" s="12"/>
       <c r="AO86" s="12"/>
       <c r="AP86" s="12"/>
       <c r="AQ86" s="12"/>
       <c r="AR86" s="12"/>
       <c r="AS86" s="12"/>
       <c r="AT86" s="12"/>
-      <c r="AU86" s="27"/>
-[...2 lines deleted...]
-      <c r="AX86" s="27"/>
+      <c r="AU86" s="19"/>
+      <c r="AV86" s="19"/>
+      <c r="AW86" s="19"/>
+      <c r="AX86" s="19"/>
     </row>
     <row r="87" spans="1:50" ht="33.75">
       <c r="A87" s="6" t="s">
         <v>161</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C87" s="10">
         <v>0</v>
       </c>
       <c r="D87" s="10">
         <v>0</v>
       </c>
       <c r="E87" s="10">
         <v>0.5</v>
       </c>
       <c r="F87" s="10">
         <v>0.96499999999999997</v>
       </c>
       <c r="G87" s="11">
         <v>23.655000000000001</v>
       </c>
       <c r="H87" s="11">
         <v>9.1421899999999994</v>
@@ -12990,54 +13014,54 @@
       </c>
       <c r="AM87" s="12">
         <v>340.51</v>
       </c>
       <c r="AN87" s="12">
         <v>259.73638999999997</v>
       </c>
       <c r="AO87" s="12">
         <v>156.03299999999999</v>
       </c>
       <c r="AP87" s="12">
         <v>266.36462999999998</v>
       </c>
       <c r="AQ87" s="12">
         <v>1</v>
       </c>
       <c r="AR87" s="12">
         <v>1.8480000000000001</v>
       </c>
       <c r="AS87" s="12">
         <v>0</v>
       </c>
       <c r="AT87" s="12">
         <v>0</v>
       </c>
-      <c r="AU87" s="27"/>
-[...2 lines deleted...]
-      <c r="AX87" s="27"/>
+      <c r="AU87" s="19"/>
+      <c r="AV87" s="19"/>
+      <c r="AW87" s="19"/>
+      <c r="AX87" s="19"/>
     </row>
     <row r="88" spans="1:50" ht="33.75">
       <c r="A88" s="6" t="s">
         <v>163</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C88" s="10"/>
       <c r="D88" s="10"/>
       <c r="E88" s="10"/>
       <c r="F88" s="10"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
       <c r="J88" s="11"/>
       <c r="K88" s="12"/>
       <c r="L88" s="12"/>
       <c r="M88" s="12"/>
       <c r="N88" s="12"/>
       <c r="O88" s="12"/>
       <c r="P88" s="12"/>
       <c r="Q88" s="12"/>
       <c r="R88" s="12"/>
       <c r="S88" s="12"/>
@@ -13054,54 +13078,54 @@
       <c r="AB88" s="12">
         <v>0</v>
       </c>
       <c r="AC88" s="12">
         <v>0.12</v>
       </c>
       <c r="AD88" s="12">
         <v>0.53507000000000005</v>
       </c>
       <c r="AE88" s="12"/>
       <c r="AF88" s="12"/>
       <c r="AG88" s="12"/>
       <c r="AH88" s="12"/>
       <c r="AI88" s="12"/>
       <c r="AJ88" s="12"/>
       <c r="AK88" s="12"/>
       <c r="AL88" s="12"/>
       <c r="AM88" s="12"/>
       <c r="AN88" s="12"/>
       <c r="AO88" s="12"/>
       <c r="AP88" s="12"/>
       <c r="AQ88" s="12"/>
       <c r="AR88" s="12"/>
       <c r="AS88" s="12"/>
       <c r="AT88" s="12"/>
-      <c r="AU88" s="27"/>
-[...2 lines deleted...]
-      <c r="AX88" s="27"/>
+      <c r="AU88" s="19"/>
+      <c r="AV88" s="19"/>
+      <c r="AW88" s="19"/>
+      <c r="AX88" s="19"/>
     </row>
     <row r="89" spans="1:50" ht="33.75">
       <c r="A89" s="6" t="s">
         <v>165</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>166</v>
       </c>
       <c r="C89" s="10">
         <v>0</v>
       </c>
       <c r="D89" s="10">
         <v>0</v>
       </c>
       <c r="E89" s="10">
         <v>10.36279</v>
       </c>
       <c r="F89" s="10">
         <v>45.982700000000001</v>
       </c>
       <c r="G89" s="11">
         <v>0</v>
       </c>
       <c r="H89" s="11">
         <v>0</v>
@@ -13198,54 +13222,62 @@
       </c>
       <c r="AM89" s="12">
         <v>0</v>
       </c>
       <c r="AN89" s="12">
         <v>0</v>
       </c>
       <c r="AO89" s="12">
         <v>55.68</v>
       </c>
       <c r="AP89" s="12">
         <v>5.8765999999999998</v>
       </c>
       <c r="AQ89" s="12">
         <v>0</v>
       </c>
       <c r="AR89" s="12">
         <v>0</v>
       </c>
       <c r="AS89" s="12">
         <v>1.085</v>
       </c>
       <c r="AT89" s="12">
         <v>5.6014999999999997</v>
       </c>
-      <c r="AU89" s="27"/>
-[...2 lines deleted...]
-      <c r="AX89" s="27"/>
+      <c r="AU89" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV89" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW89" s="19">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="AX89" s="19">
+        <v>1.6631800000000001</v>
+      </c>
     </row>
     <row r="90" spans="1:50" ht="67.5">
       <c r="A90" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C90" s="10"/>
       <c r="D90" s="10"/>
       <c r="E90" s="10"/>
       <c r="F90" s="10"/>
       <c r="G90" s="11">
         <v>0</v>
       </c>
       <c r="H90" s="11">
         <v>0</v>
       </c>
       <c r="I90" s="11">
         <v>0.08</v>
       </c>
       <c r="J90" s="11">
         <v>0.21586</v>
       </c>
       <c r="K90" s="12">
@@ -13318,54 +13350,54 @@
       </c>
       <c r="AM90" s="12">
         <v>0</v>
       </c>
       <c r="AN90" s="12">
         <v>0</v>
       </c>
       <c r="AO90" s="12">
         <v>5.7679999999999998</v>
       </c>
       <c r="AP90" s="12">
         <v>27.486979999999999</v>
       </c>
       <c r="AQ90" s="12">
         <v>0</v>
       </c>
       <c r="AR90" s="12">
         <v>0</v>
       </c>
       <c r="AS90" s="12">
         <v>9.7289999999999992</v>
       </c>
       <c r="AT90" s="12">
         <v>36.140250000000002</v>
       </c>
-      <c r="AU90" s="27"/>
-[...2 lines deleted...]
-      <c r="AX90" s="27"/>
+      <c r="AU90" s="19"/>
+      <c r="AV90" s="19"/>
+      <c r="AW90" s="19"/>
+      <c r="AX90" s="19"/>
     </row>
     <row r="91" spans="1:50" ht="33.75">
       <c r="A91" s="6" t="s">
         <v>169</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C91" s="10">
         <v>0</v>
       </c>
       <c r="D91" s="10">
         <v>0</v>
       </c>
       <c r="E91" s="10">
         <v>2</v>
       </c>
       <c r="F91" s="10">
         <v>2.2000000000000002</v>
       </c>
       <c r="G91" s="11">
         <v>0</v>
       </c>
       <c r="H91" s="11">
         <v>0</v>
@@ -13446,60 +13478,60 @@
       </c>
       <c r="AM91" s="12">
         <v>0</v>
       </c>
       <c r="AN91" s="12">
         <v>0</v>
       </c>
       <c r="AO91" s="12">
         <v>2387.6460000000002</v>
       </c>
       <c r="AP91" s="12">
         <v>3097.1326399999998</v>
       </c>
       <c r="AQ91" s="12">
         <v>0</v>
       </c>
       <c r="AR91" s="12">
         <v>0</v>
       </c>
       <c r="AS91" s="12">
         <v>3681</v>
       </c>
       <c r="AT91" s="12">
         <v>5951.6779999999999</v>
       </c>
-      <c r="AU91" s="27">
-[...5 lines deleted...]
-      <c r="AW91" s="27">
+      <c r="AU91" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV91" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW91" s="19">
         <v>571.5</v>
       </c>
-      <c r="AX91" s="27">
+      <c r="AX91" s="19">
         <v>925.83</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="45">
       <c r="A92" s="6" t="s">
         <v>171</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>172</v>
       </c>
       <c r="C92" s="10">
         <v>0</v>
       </c>
       <c r="D92" s="10">
         <v>0</v>
       </c>
       <c r="E92" s="10">
         <v>1110.1079999999999</v>
       </c>
       <c r="F92" s="10">
         <v>1009.0650000000001</v>
       </c>
       <c r="G92" s="11">
         <v>0</v>
       </c>
@@ -13598,61 +13630,61 @@
       </c>
       <c r="AM92" s="12">
         <v>0</v>
       </c>
       <c r="AN92" s="12">
         <v>0</v>
       </c>
       <c r="AO92" s="12">
         <v>9794.7196000000004</v>
       </c>
       <c r="AP92" s="12">
         <v>1511.9893199999999</v>
       </c>
       <c r="AQ92" s="12">
         <v>0.15</v>
       </c>
       <c r="AR92" s="12">
         <v>0.16320000000000001</v>
       </c>
       <c r="AS92" s="12">
         <v>1923.54106</v>
       </c>
       <c r="AT92" s="12">
         <v>1583.80287</v>
       </c>
-      <c r="AU92" s="27">
-[...9 lines deleted...]
-        <v>303.43659000000002</v>
+      <c r="AU92" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV92" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW92" s="19">
+        <v>454.70111000000003</v>
+      </c>
+      <c r="AX92" s="19">
+        <v>689.79759999999999</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="45">
       <c r="A93" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C93" s="10">
         <v>0</v>
       </c>
       <c r="D93" s="10">
         <v>0</v>
       </c>
       <c r="E93" s="10">
         <v>20.16</v>
       </c>
       <c r="F93" s="10">
         <v>34.271999999999998</v>
       </c>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
       <c r="I93" s="11"/>
       <c r="J93" s="11"/>
@@ -13710,61 +13742,61 @@
       </c>
       <c r="AM93" s="12">
         <v>0</v>
       </c>
       <c r="AN93" s="12">
         <v>0</v>
       </c>
       <c r="AO93" s="12">
         <v>0.47892000000000001</v>
       </c>
       <c r="AP93" s="12">
         <v>2.7421799999999998</v>
       </c>
       <c r="AQ93" s="12">
         <v>0</v>
       </c>
       <c r="AR93" s="12">
         <v>0</v>
       </c>
       <c r="AS93" s="12">
         <v>1.0206</v>
       </c>
       <c r="AT93" s="12">
         <v>12.84088</v>
       </c>
-      <c r="AU93" s="27">
-[...9 lines deleted...]
-        <v>1.4048499999999999</v>
+      <c r="AU93" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV93" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW93" s="19">
+        <v>0.1188</v>
+      </c>
+      <c r="AX93" s="19">
+        <v>1.7148000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="45">
       <c r="A94" s="6" t="s">
         <v>175</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C94" s="10"/>
       <c r="D94" s="10"/>
       <c r="E94" s="10"/>
       <c r="F94" s="10"/>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
       <c r="I94" s="11"/>
       <c r="J94" s="11"/>
       <c r="K94" s="12"/>
       <c r="L94" s="12"/>
       <c r="M94" s="12"/>
       <c r="N94" s="12"/>
       <c r="O94" s="12">
         <v>5.8199999999999997E-3</v>
       </c>
       <c r="P94" s="12">
@@ -13790,54 +13822,54 @@
       <c r="AD94" s="12"/>
       <c r="AE94" s="12"/>
       <c r="AF94" s="12"/>
       <c r="AG94" s="12"/>
       <c r="AH94" s="12"/>
       <c r="AI94" s="12"/>
       <c r="AJ94" s="12"/>
       <c r="AK94" s="12"/>
       <c r="AL94" s="12"/>
       <c r="AM94" s="12"/>
       <c r="AN94" s="12"/>
       <c r="AO94" s="12"/>
       <c r="AP94" s="12"/>
       <c r="AQ94" s="12">
         <v>0</v>
       </c>
       <c r="AR94" s="12">
         <v>0</v>
       </c>
       <c r="AS94" s="12">
         <v>65.384</v>
       </c>
       <c r="AT94" s="12">
         <v>37.417999999999999</v>
       </c>
-      <c r="AU94" s="27"/>
-[...2 lines deleted...]
-      <c r="AX94" s="27"/>
+      <c r="AU94" s="19"/>
+      <c r="AV94" s="19"/>
+      <c r="AW94" s="19"/>
+      <c r="AX94" s="19"/>
     </row>
     <row r="95" spans="1:50" ht="45">
       <c r="A95" s="6" t="s">
         <v>177</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>178</v>
       </c>
       <c r="C95" s="10"/>
       <c r="D95" s="10"/>
       <c r="E95" s="10"/>
       <c r="F95" s="10"/>
       <c r="G95" s="11"/>
       <c r="H95" s="11"/>
       <c r="I95" s="11"/>
       <c r="J95" s="11"/>
       <c r="K95" s="12">
         <v>0</v>
       </c>
       <c r="L95" s="12">
         <v>0</v>
       </c>
       <c r="M95" s="12">
         <v>10.507</v>
       </c>
@@ -13918,61 +13950,61 @@
       </c>
       <c r="AM95" s="12">
         <v>0</v>
       </c>
       <c r="AN95" s="12">
         <v>0</v>
       </c>
       <c r="AO95" s="12">
         <v>1.4806999999999999</v>
       </c>
       <c r="AP95" s="12">
         <v>29.13691</v>
       </c>
       <c r="AQ95" s="12">
         <v>0</v>
       </c>
       <c r="AR95" s="12">
         <v>0</v>
       </c>
       <c r="AS95" s="12">
         <v>3.8926799999999999</v>
       </c>
       <c r="AT95" s="12">
         <v>20.575430000000001</v>
       </c>
-      <c r="AU95" s="27">
-[...9 lines deleted...]
-        <v>0.54032000000000002</v>
+      <c r="AU95" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV95" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW95" s="19">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="AX95" s="19">
+        <v>12.544370000000001</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="90">
       <c r="A96" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>180</v>
       </c>
       <c r="C96" s="10"/>
       <c r="D96" s="10"/>
       <c r="E96" s="10"/>
       <c r="F96" s="10"/>
       <c r="G96" s="11">
         <v>0</v>
       </c>
       <c r="H96" s="11">
         <v>0</v>
       </c>
       <c r="I96" s="11">
         <v>60.32</v>
       </c>
       <c r="J96" s="11">
         <v>127.008</v>
       </c>
@@ -14054,54 +14086,54 @@
       <c r="AJ96" s="12">
         <v>0</v>
       </c>
       <c r="AK96" s="12">
         <v>25</v>
       </c>
       <c r="AL96" s="12">
         <v>58.3536</v>
       </c>
       <c r="AM96" s="12"/>
       <c r="AN96" s="12"/>
       <c r="AO96" s="12"/>
       <c r="AP96" s="12"/>
       <c r="AQ96" s="12">
         <v>0</v>
       </c>
       <c r="AR96" s="12">
         <v>0</v>
       </c>
       <c r="AS96" s="12">
         <v>0.20455999999999999</v>
       </c>
       <c r="AT96" s="12">
         <v>5.8102600000000004</v>
       </c>
-      <c r="AU96" s="27"/>
-[...2 lines deleted...]
-      <c r="AX96" s="27"/>
+      <c r="AU96" s="19"/>
+      <c r="AV96" s="19"/>
+      <c r="AW96" s="19"/>
+      <c r="AX96" s="19"/>
     </row>
     <row r="97" spans="1:50" ht="67.5">
       <c r="A97" s="6" t="s">
         <v>181</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C97" s="10">
         <v>0</v>
       </c>
       <c r="D97" s="10">
         <v>0</v>
       </c>
       <c r="E97" s="10">
         <v>460.125</v>
       </c>
       <c r="F97" s="10">
         <v>550.01337000000001</v>
       </c>
       <c r="G97" s="11">
         <v>0</v>
       </c>
       <c r="H97" s="11">
         <v>0</v>
@@ -14198,61 +14230,61 @@
       </c>
       <c r="AM97" s="12">
         <v>0</v>
       </c>
       <c r="AN97" s="12">
         <v>0</v>
       </c>
       <c r="AO97" s="12">
         <v>2710.7415000000001</v>
       </c>
       <c r="AP97" s="12">
         <v>3648.8521700000001</v>
       </c>
       <c r="AQ97" s="12">
         <v>25.36</v>
       </c>
       <c r="AR97" s="12">
         <v>46.680999999999997</v>
       </c>
       <c r="AS97" s="12">
         <v>1769.9795200000001</v>
       </c>
       <c r="AT97" s="12">
         <v>3599.7700300000001</v>
       </c>
-      <c r="AU97" s="27">
-[...9 lines deleted...]
-        <v>11.63761</v>
+      <c r="AU97" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV97" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW97" s="19">
+        <v>92.037000000000006</v>
+      </c>
+      <c r="AX97" s="19">
+        <v>152.30068</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="33.75">
       <c r="A98" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>184</v>
       </c>
       <c r="C98" s="10">
         <v>0</v>
       </c>
       <c r="D98" s="10">
         <v>0</v>
       </c>
       <c r="E98" s="10">
         <v>903.04449999999997</v>
       </c>
       <c r="F98" s="10">
         <v>1379.57573</v>
       </c>
       <c r="G98" s="11">
         <v>4.55</v>
       </c>
       <c r="H98" s="11">
@@ -14350,61 +14382,61 @@
       </c>
       <c r="AM98" s="12">
         <v>0</v>
       </c>
       <c r="AN98" s="12">
         <v>0</v>
       </c>
       <c r="AO98" s="12">
         <v>705.16152</v>
       </c>
       <c r="AP98" s="12">
         <v>820.98712999999998</v>
       </c>
       <c r="AQ98" s="12">
         <v>0</v>
       </c>
       <c r="AR98" s="12">
         <v>0</v>
       </c>
       <c r="AS98" s="12">
         <v>456.77008999999998</v>
       </c>
       <c r="AT98" s="12">
         <v>754.53859999999997</v>
       </c>
-      <c r="AU98" s="27">
-[...9 lines deleted...]
-        <v>35.858490000000003</v>
+      <c r="AU98" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV98" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW98" s="19">
+        <v>50.320279999999997</v>
+      </c>
+      <c r="AX98" s="19">
+        <v>78.151859999999999</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="22.5">
       <c r="A99" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>186</v>
       </c>
       <c r="C99" s="10">
         <v>7.92117</v>
       </c>
       <c r="D99" s="10">
         <v>32.892960000000002</v>
       </c>
       <c r="E99" s="10">
         <v>80.731939999999994</v>
       </c>
       <c r="F99" s="10">
         <v>173.34334999999999</v>
       </c>
       <c r="G99" s="11">
         <v>1.421</v>
       </c>
       <c r="H99" s="11">
@@ -14502,61 +14534,61 @@
       </c>
       <c r="AM99" s="12">
         <v>0</v>
       </c>
       <c r="AN99" s="12">
         <v>0</v>
       </c>
       <c r="AO99" s="12">
         <v>7763.3983200000002</v>
       </c>
       <c r="AP99" s="12">
         <v>788.81859999999995</v>
       </c>
       <c r="AQ99" s="12">
         <v>0</v>
       </c>
       <c r="AR99" s="12">
         <v>0</v>
       </c>
       <c r="AS99" s="12">
         <v>1940.4492600000001</v>
       </c>
       <c r="AT99" s="12">
         <v>4696.5742</v>
       </c>
-      <c r="AU99" s="27">
-[...9 lines deleted...]
-        <v>486.15584999999999</v>
+      <c r="AU99" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV99" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW99" s="19">
+        <v>233.61725000000001</v>
+      </c>
+      <c r="AX99" s="19">
+        <v>902.65659000000005</v>
       </c>
     </row>
     <row r="100" spans="1:50" ht="33.75">
       <c r="A100" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C100" s="10"/>
       <c r="D100" s="10"/>
       <c r="E100" s="10"/>
       <c r="F100" s="10"/>
       <c r="G100" s="11"/>
       <c r="H100" s="11"/>
       <c r="I100" s="11"/>
       <c r="J100" s="11"/>
       <c r="K100" s="12"/>
       <c r="L100" s="12"/>
       <c r="M100" s="12"/>
       <c r="N100" s="12"/>
       <c r="O100" s="12"/>
       <c r="P100" s="12"/>
       <c r="Q100" s="12"/>
       <c r="R100" s="12"/>
@@ -14574,54 +14606,54 @@
       <c r="AB100" s="12">
         <v>0</v>
       </c>
       <c r="AC100" s="12">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="AD100" s="12">
         <v>0.48261999999999999</v>
       </c>
       <c r="AE100" s="12"/>
       <c r="AF100" s="12"/>
       <c r="AG100" s="12"/>
       <c r="AH100" s="12"/>
       <c r="AI100" s="12"/>
       <c r="AJ100" s="12"/>
       <c r="AK100" s="12"/>
       <c r="AL100" s="12"/>
       <c r="AM100" s="12"/>
       <c r="AN100" s="12"/>
       <c r="AO100" s="12"/>
       <c r="AP100" s="12"/>
       <c r="AQ100" s="12"/>
       <c r="AR100" s="12"/>
       <c r="AS100" s="12"/>
       <c r="AT100" s="12"/>
-      <c r="AU100" s="27"/>
-[...2 lines deleted...]
-      <c r="AX100" s="27"/>
+      <c r="AU100" s="19"/>
+      <c r="AV100" s="19"/>
+      <c r="AW100" s="19"/>
+      <c r="AX100" s="19"/>
     </row>
     <row r="101" spans="1:50" ht="33.75">
       <c r="A101" s="6" t="s">
         <v>189</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>190</v>
       </c>
       <c r="C101" s="10">
         <v>0</v>
       </c>
       <c r="D101" s="10">
         <v>0</v>
       </c>
       <c r="E101" s="10">
         <v>71.570459999999997</v>
       </c>
       <c r="F101" s="10">
         <v>417.27017000000001</v>
       </c>
       <c r="G101" s="11">
         <v>0</v>
       </c>
       <c r="H101" s="11">
         <v>0</v>
@@ -14718,61 +14750,61 @@
       </c>
       <c r="AM101" s="12">
         <v>0</v>
       </c>
       <c r="AN101" s="12">
         <v>0</v>
       </c>
       <c r="AO101" s="12">
         <v>872.58541000000002</v>
       </c>
       <c r="AP101" s="12">
         <v>728.98562000000004</v>
       </c>
       <c r="AQ101" s="12">
         <v>0</v>
       </c>
       <c r="AR101" s="12">
         <v>0</v>
       </c>
       <c r="AS101" s="12">
         <v>182.86445000000001</v>
       </c>
       <c r="AT101" s="12">
         <v>948.15123000000006</v>
       </c>
-      <c r="AU101" s="27">
-[...9 lines deleted...]
-        <v>84.757729999999995</v>
+      <c r="AU101" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV101" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW101" s="19">
+        <v>32.112699999999997</v>
+      </c>
+      <c r="AX101" s="19">
+        <v>130.09079</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="33.75">
       <c r="A102" s="6" t="s">
         <v>191</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C102" s="10">
         <v>0</v>
       </c>
       <c r="D102" s="10">
         <v>0</v>
       </c>
       <c r="E102" s="10">
         <v>1.21306</v>
       </c>
       <c r="F102" s="10">
         <v>7.5546600000000002</v>
       </c>
       <c r="G102" s="11">
         <v>0</v>
       </c>
       <c r="H102" s="11">
@@ -14870,61 +14902,61 @@
       </c>
       <c r="AM102" s="12">
         <v>0</v>
       </c>
       <c r="AN102" s="12">
         <v>0</v>
       </c>
       <c r="AO102" s="12">
         <v>33.280180000000001</v>
       </c>
       <c r="AP102" s="12">
         <v>194.27921000000001</v>
       </c>
       <c r="AQ102" s="12">
         <v>0</v>
       </c>
       <c r="AR102" s="12">
         <v>0</v>
       </c>
       <c r="AS102" s="12">
         <v>44.767629999999997</v>
       </c>
       <c r="AT102" s="12">
         <v>386.76557000000003</v>
       </c>
-      <c r="AU102" s="27">
-[...9 lines deleted...]
-        <v>3.4960499999999999</v>
+      <c r="AU102" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV102" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW102" s="19">
+        <v>12.0808</v>
+      </c>
+      <c r="AX102" s="19">
+        <v>59.036610000000003</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="33.75">
       <c r="A103" s="6" t="s">
         <v>193</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C103" s="10">
         <v>0</v>
       </c>
       <c r="D103" s="10">
         <v>0</v>
       </c>
       <c r="E103" s="10">
         <v>14.089</v>
       </c>
       <c r="F103" s="10">
         <v>17.670349999999999</v>
       </c>
       <c r="G103" s="11">
         <v>0</v>
       </c>
       <c r="H103" s="11">
@@ -15022,61 +15054,61 @@
       </c>
       <c r="AM103" s="12">
         <v>0.65200000000000002</v>
       </c>
       <c r="AN103" s="12">
         <v>1.55155</v>
       </c>
       <c r="AO103" s="12">
         <v>36426.957000000002</v>
       </c>
       <c r="AP103" s="12">
         <v>11219.15684</v>
       </c>
       <c r="AQ103" s="12">
         <v>0.35399999999999998</v>
       </c>
       <c r="AR103" s="12">
         <v>0.84901000000000004</v>
       </c>
       <c r="AS103" s="12">
         <v>44956.05113</v>
       </c>
       <c r="AT103" s="12">
         <v>26373.104179999998</v>
       </c>
-      <c r="AU103" s="27">
-[...9 lines deleted...]
-        <v>893.21132999999998</v>
+      <c r="AU103" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV103" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW103" s="19">
+        <v>5048.17353</v>
+      </c>
+      <c r="AX103" s="19">
+        <v>3282.2073300000002</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="78.75">
       <c r="A104" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C104" s="10">
         <v>1067.92</v>
       </c>
       <c r="D104" s="10">
         <v>338.012</v>
       </c>
       <c r="E104" s="10">
         <v>0</v>
       </c>
       <c r="F104" s="10">
         <v>0</v>
       </c>
       <c r="G104" s="11">
         <v>2024.875</v>
       </c>
       <c r="H104" s="11">
@@ -15174,61 +15206,61 @@
       </c>
       <c r="AM104" s="12">
         <v>9500.8250000000007</v>
       </c>
       <c r="AN104" s="12">
         <v>4008.7361599999999</v>
       </c>
       <c r="AO104" s="12">
         <v>2202.9644800000001</v>
       </c>
       <c r="AP104" s="12">
         <v>772.5027</v>
       </c>
       <c r="AQ104" s="12">
         <v>8734.0740000000005</v>
       </c>
       <c r="AR104" s="12">
         <v>4103.3324899999998</v>
       </c>
       <c r="AS104" s="12">
         <v>1241.02773</v>
       </c>
       <c r="AT104" s="12">
         <v>931.10046999999997</v>
       </c>
-      <c r="AU104" s="27">
+      <c r="AU104" s="19">
         <v>2.5</v>
       </c>
-      <c r="AV104" s="27">
+      <c r="AV104" s="19">
         <v>1.46166</v>
       </c>
-      <c r="AW104" s="27">
-[...3 lines deleted...]
-        <v>44.409860000000002</v>
+      <c r="AW104" s="19">
+        <v>198.29038</v>
+      </c>
+      <c r="AX104" s="19">
+        <v>156.45477</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="6" t="s">
         <v>197</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C105" s="10"/>
       <c r="D105" s="10"/>
       <c r="E105" s="10"/>
       <c r="F105" s="10"/>
       <c r="G105" s="11"/>
       <c r="H105" s="11"/>
       <c r="I105" s="11"/>
       <c r="J105" s="11"/>
       <c r="K105" s="12"/>
       <c r="L105" s="12"/>
       <c r="M105" s="12"/>
       <c r="N105" s="12"/>
       <c r="O105" s="12"/>
       <c r="P105" s="12"/>
       <c r="Q105" s="12"/>
       <c r="R105" s="12"/>
@@ -15238,54 +15270,54 @@
       <c r="V105" s="12"/>
       <c r="W105" s="12"/>
       <c r="X105" s="12"/>
       <c r="Y105" s="12"/>
       <c r="Z105" s="12"/>
       <c r="AA105" s="12"/>
       <c r="AB105" s="12"/>
       <c r="AC105" s="12"/>
       <c r="AD105" s="12"/>
       <c r="AE105" s="12"/>
       <c r="AF105" s="12"/>
       <c r="AG105" s="12"/>
       <c r="AH105" s="12"/>
       <c r="AI105" s="12"/>
       <c r="AJ105" s="12"/>
       <c r="AK105" s="12"/>
       <c r="AL105" s="12"/>
       <c r="AM105" s="12"/>
       <c r="AN105" s="12"/>
       <c r="AO105" s="12"/>
       <c r="AP105" s="12"/>
       <c r="AQ105" s="12"/>
       <c r="AR105" s="12"/>
       <c r="AS105" s="12"/>
       <c r="AT105" s="12"/>
-      <c r="AU105" s="27"/>
-[...2 lines deleted...]
-      <c r="AX105" s="27"/>
+      <c r="AU105" s="19"/>
+      <c r="AV105" s="19"/>
+      <c r="AW105" s="19"/>
+      <c r="AX105" s="19"/>
     </row>
     <row r="106" spans="1:50" ht="22.5">
       <c r="A106" s="6" t="s">
         <v>199</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C106" s="10">
         <v>52.904000000000003</v>
       </c>
       <c r="D106" s="10">
         <v>40.323999999999998</v>
       </c>
       <c r="E106" s="10">
         <v>541.60130000000004</v>
       </c>
       <c r="F106" s="10">
         <v>1278.5078000000001</v>
       </c>
       <c r="G106" s="11">
         <v>102.892</v>
       </c>
       <c r="H106" s="11">
         <v>146.87700000000001</v>
@@ -15382,61 +15414,61 @@
       </c>
       <c r="AM106" s="12">
         <v>10782.30125</v>
       </c>
       <c r="AN106" s="12">
         <v>15997.4449</v>
       </c>
       <c r="AO106" s="12">
         <v>390.68022000000002</v>
       </c>
       <c r="AP106" s="12">
         <v>911.44159999999999</v>
       </c>
       <c r="AQ106" s="12">
         <v>12860.434450000001</v>
       </c>
       <c r="AR106" s="12">
         <v>20784.580269999999</v>
       </c>
       <c r="AS106" s="12">
         <v>482.18509</v>
       </c>
       <c r="AT106" s="12">
         <v>1158.8122100000001</v>
       </c>
-      <c r="AU106" s="27">
-[...9 lines deleted...]
-        <v>23.193380000000001</v>
+      <c r="AU106" s="19">
+        <v>1833.9015300000001</v>
+      </c>
+      <c r="AV106" s="19">
+        <v>3353.4361199999998</v>
+      </c>
+      <c r="AW106" s="19">
+        <v>53.758319999999998</v>
+      </c>
+      <c r="AX106" s="19">
+        <v>216.77697000000001</v>
       </c>
     </row>
     <row r="107" spans="1:50" ht="22.5">
       <c r="A107" s="6" t="s">
         <v>201</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C107" s="10"/>
       <c r="D107" s="10"/>
       <c r="E107" s="10"/>
       <c r="F107" s="10"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
       <c r="J107" s="11"/>
       <c r="K107" s="12"/>
       <c r="L107" s="12"/>
       <c r="M107" s="12"/>
       <c r="N107" s="12"/>
       <c r="O107" s="12"/>
       <c r="P107" s="12"/>
       <c r="Q107" s="12"/>
       <c r="R107" s="12"/>
@@ -15462,54 +15494,54 @@
       <c r="AD107" s="12"/>
       <c r="AE107" s="12"/>
       <c r="AF107" s="12"/>
       <c r="AG107" s="12"/>
       <c r="AH107" s="12"/>
       <c r="AI107" s="12">
         <v>19.2</v>
       </c>
       <c r="AJ107" s="12">
         <v>110.78400000000001</v>
       </c>
       <c r="AK107" s="12">
         <v>0</v>
       </c>
       <c r="AL107" s="12">
         <v>0</v>
       </c>
       <c r="AM107" s="12"/>
       <c r="AN107" s="12"/>
       <c r="AO107" s="12"/>
       <c r="AP107" s="12"/>
       <c r="AQ107" s="12"/>
       <c r="AR107" s="12"/>
       <c r="AS107" s="12"/>
       <c r="AT107" s="12"/>
-      <c r="AU107" s="27"/>
-[...2 lines deleted...]
-      <c r="AX107" s="27"/>
+      <c r="AU107" s="19"/>
+      <c r="AV107" s="19"/>
+      <c r="AW107" s="19"/>
+      <c r="AX107" s="19"/>
     </row>
     <row r="108" spans="1:50">
       <c r="A108" s="6" t="s">
         <v>203</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>204</v>
       </c>
       <c r="C108" s="10"/>
       <c r="D108" s="10"/>
       <c r="E108" s="10"/>
       <c r="F108" s="10"/>
       <c r="G108" s="11"/>
       <c r="H108" s="11"/>
       <c r="I108" s="11"/>
       <c r="J108" s="11"/>
       <c r="K108" s="12"/>
       <c r="L108" s="12"/>
       <c r="M108" s="12"/>
       <c r="N108" s="12"/>
       <c r="O108" s="12">
         <v>0</v>
       </c>
       <c r="P108" s="12">
         <v>0</v>
@@ -15574,60 +15606,60 @@
       <c r="AL108" s="12"/>
       <c r="AM108" s="12">
         <v>0</v>
       </c>
       <c r="AN108" s="12">
         <v>0</v>
       </c>
       <c r="AO108" s="12">
         <v>1.98</v>
       </c>
       <c r="AP108" s="12">
         <v>56.82452</v>
       </c>
       <c r="AQ108" s="12">
         <v>0</v>
       </c>
       <c r="AR108" s="12">
         <v>0</v>
       </c>
       <c r="AS108" s="12">
         <v>2.1</v>
       </c>
       <c r="AT108" s="12">
         <v>64.002529999999993</v>
       </c>
-      <c r="AU108" s="27">
-[...5 lines deleted...]
-      <c r="AW108" s="27">
+      <c r="AU108" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV108" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW108" s="19">
         <v>1</v>
       </c>
-      <c r="AX108" s="27">
+      <c r="AX108" s="19">
         <v>30.24933</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="6" t="s">
         <v>205</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C109" s="10"/>
       <c r="D109" s="10"/>
       <c r="E109" s="10"/>
       <c r="F109" s="10"/>
       <c r="G109" s="11">
         <v>0</v>
       </c>
       <c r="H109" s="11">
         <v>0</v>
       </c>
       <c r="I109" s="11">
         <v>5.7343999999999999</v>
       </c>
       <c r="J109" s="11">
         <v>17.8629</v>
@@ -15718,61 +15750,61 @@
       </c>
       <c r="AM109" s="12">
         <v>2.7915000000000001</v>
       </c>
       <c r="AN109" s="12">
         <v>14.83352</v>
       </c>
       <c r="AO109" s="12">
         <v>17.359400000000001</v>
       </c>
       <c r="AP109" s="12">
         <v>95.162109999999998</v>
       </c>
       <c r="AQ109" s="12">
         <v>2.5649999999999999</v>
       </c>
       <c r="AR109" s="12">
         <v>19.541779999999999</v>
       </c>
       <c r="AS109" s="12">
         <v>24.833200000000001</v>
       </c>
       <c r="AT109" s="12">
         <v>245.09998999999999</v>
       </c>
-      <c r="AU109" s="27">
-[...9 lines deleted...]
-        <v>1.6319300000000001</v>
+      <c r="AU109" s="19">
+        <v>0.8</v>
+      </c>
+      <c r="AV109" s="19">
+        <v>8.1210000000000004</v>
+      </c>
+      <c r="AW109" s="19">
+        <v>0.29039999999999999</v>
+      </c>
+      <c r="AX109" s="19">
+        <v>4.0095299999999998</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="22.5">
       <c r="A110" s="6" t="s">
         <v>207</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>208</v>
       </c>
       <c r="C110" s="10">
         <v>38.143000000000001</v>
       </c>
       <c r="D110" s="10">
         <v>108.54300000000001</v>
       </c>
       <c r="E110" s="10">
         <v>1239.34365</v>
       </c>
       <c r="F110" s="10">
         <v>3802.0772000000002</v>
       </c>
       <c r="G110" s="11">
         <v>160.35300000000001</v>
       </c>
       <c r="H110" s="11">
@@ -15870,61 +15902,61 @@
       </c>
       <c r="AM110" s="12">
         <v>1883.99377</v>
       </c>
       <c r="AN110" s="12">
         <v>6836.7678400000004</v>
       </c>
       <c r="AO110" s="12">
         <v>2511.1160300000001</v>
       </c>
       <c r="AP110" s="12">
         <v>7944.3776900000003</v>
       </c>
       <c r="AQ110" s="12">
         <v>2350.3201899999999</v>
       </c>
       <c r="AR110" s="12">
         <v>7840.6880600000004</v>
       </c>
       <c r="AS110" s="12">
         <v>1948.4750300000001</v>
       </c>
       <c r="AT110" s="12">
         <v>9067.3852700000007</v>
       </c>
-      <c r="AU110" s="27">
-[...9 lines deleted...]
-        <v>711.78255000000001</v>
+      <c r="AU110" s="19">
+        <v>290.66244999999998</v>
+      </c>
+      <c r="AV110" s="19">
+        <v>1271.4590000000001</v>
+      </c>
+      <c r="AW110" s="19">
+        <v>200.93654000000001</v>
+      </c>
+      <c r="AX110" s="19">
+        <v>1007.92519</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="78.75">
       <c r="A111" s="6" t="s">
         <v>209</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>210</v>
       </c>
       <c r="C111" s="10">
         <v>8.9589999999999996</v>
       </c>
       <c r="D111" s="10">
         <v>38.999690000000001</v>
       </c>
       <c r="E111" s="10">
         <v>198.0762</v>
       </c>
       <c r="F111" s="10">
         <v>288.04640999999998</v>
       </c>
       <c r="G111" s="11">
         <v>52.497059999999998</v>
       </c>
       <c r="H111" s="11">
@@ -16022,61 +16054,61 @@
       </c>
       <c r="AM111" s="12">
         <v>6168.1958400000003</v>
       </c>
       <c r="AN111" s="12">
         <v>14176.55934</v>
       </c>
       <c r="AO111" s="12">
         <v>1328.46524</v>
       </c>
       <c r="AP111" s="12">
         <v>3740.8163399999999</v>
       </c>
       <c r="AQ111" s="12">
         <v>5373.9732800000002</v>
       </c>
       <c r="AR111" s="12">
         <v>14810.43777</v>
       </c>
       <c r="AS111" s="12">
         <v>2922.9308299999998</v>
       </c>
       <c r="AT111" s="12">
         <v>7553.7743700000001</v>
       </c>
-      <c r="AU111" s="27">
-[...9 lines deleted...]
-        <v>289.45137</v>
+      <c r="AU111" s="19">
+        <v>718.08402999999998</v>
+      </c>
+      <c r="AV111" s="19">
+        <v>2214.5687400000002</v>
+      </c>
+      <c r="AW111" s="19">
+        <v>242.02081999999999</v>
+      </c>
+      <c r="AX111" s="19">
+        <v>836.12225000000001</v>
       </c>
     </row>
     <row r="112" spans="1:50" ht="33.75">
       <c r="A112" s="6" t="s">
         <v>211</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C112" s="10"/>
       <c r="D112" s="10"/>
       <c r="E112" s="10"/>
       <c r="F112" s="10"/>
       <c r="G112" s="11"/>
       <c r="H112" s="11"/>
       <c r="I112" s="11"/>
       <c r="J112" s="11"/>
       <c r="K112" s="12"/>
       <c r="L112" s="12"/>
       <c r="M112" s="12"/>
       <c r="N112" s="12"/>
       <c r="O112" s="12"/>
       <c r="P112" s="12"/>
       <c r="Q112" s="12"/>
       <c r="R112" s="12"/>
@@ -16094,54 +16126,54 @@
       <c r="AD112" s="12"/>
       <c r="AE112" s="12"/>
       <c r="AF112" s="12"/>
       <c r="AG112" s="12"/>
       <c r="AH112" s="12"/>
       <c r="AI112" s="12"/>
       <c r="AJ112" s="12"/>
       <c r="AK112" s="12"/>
       <c r="AL112" s="12"/>
       <c r="AM112" s="12"/>
       <c r="AN112" s="12"/>
       <c r="AO112" s="12"/>
       <c r="AP112" s="12"/>
       <c r="AQ112" s="12">
         <v>0</v>
       </c>
       <c r="AR112" s="12">
         <v>0</v>
       </c>
       <c r="AS112" s="12">
         <v>0.20430000000000001</v>
       </c>
       <c r="AT112" s="12">
         <v>0.58667000000000002</v>
       </c>
-      <c r="AU112" s="27"/>
-[...2 lines deleted...]
-      <c r="AX112" s="27"/>
+      <c r="AU112" s="19"/>
+      <c r="AV112" s="19"/>
+      <c r="AW112" s="19"/>
+      <c r="AX112" s="19"/>
     </row>
     <row r="113" spans="1:50" ht="81" customHeight="1">
       <c r="A113" s="6" t="s">
         <v>213</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>214</v>
       </c>
       <c r="C113" s="10">
         <v>48.825099999999999</v>
       </c>
       <c r="D113" s="10">
         <v>77.982780000000005</v>
       </c>
       <c r="E113" s="10">
         <v>14.351039999999999</v>
       </c>
       <c r="F113" s="10">
         <v>22.157689999999999</v>
       </c>
       <c r="G113" s="11">
         <v>130.79150000000001</v>
       </c>
       <c r="H113" s="11">
         <v>202.46441999999999</v>
@@ -16238,60 +16270,60 @@
       </c>
       <c r="AM113" s="12">
         <v>306.10818</v>
       </c>
       <c r="AN113" s="12">
         <v>739.82236</v>
       </c>
       <c r="AO113" s="12">
         <v>404.12878999999998</v>
       </c>
       <c r="AP113" s="12">
         <v>136.964</v>
       </c>
       <c r="AQ113" s="12">
         <v>339.77413999999999</v>
       </c>
       <c r="AR113" s="12">
         <v>883.93703000000005</v>
       </c>
       <c r="AS113" s="12">
         <v>240.70099999999999</v>
       </c>
       <c r="AT113" s="12">
         <v>38.46</v>
       </c>
-      <c r="AU113" s="27">
-[...8 lines deleted...]
-      <c r="AX113" s="27">
+      <c r="AU113" s="19">
+        <v>63.344000000000001</v>
+      </c>
+      <c r="AV113" s="19">
+        <v>170.56299999999999</v>
+      </c>
+      <c r="AW113" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX113" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="78.75">
       <c r="A114" s="6" t="s">
         <v>215</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>216</v>
       </c>
       <c r="C114" s="10">
         <v>761.09799999999996</v>
       </c>
       <c r="D114" s="10">
         <v>1725.50305</v>
       </c>
       <c r="E114" s="10">
         <v>941.04911000000004</v>
       </c>
       <c r="F114" s="10">
         <v>1829.0222699999999</v>
       </c>
       <c r="G114" s="11">
         <v>1343.10268</v>
       </c>
@@ -16390,61 +16422,61 @@
       </c>
       <c r="AM114" s="12">
         <v>7477.8156399999998</v>
       </c>
       <c r="AN114" s="12">
         <v>20744.453860000001</v>
       </c>
       <c r="AO114" s="12">
         <v>1578.12339</v>
       </c>
       <c r="AP114" s="12">
         <v>4020.2637300000001</v>
       </c>
       <c r="AQ114" s="12">
         <v>8750.8652500000007</v>
       </c>
       <c r="AR114" s="12">
         <v>30497.517100000001</v>
       </c>
       <c r="AS114" s="12">
         <v>2637.1720599999999</v>
       </c>
       <c r="AT114" s="12">
         <v>5511.9890400000004</v>
       </c>
-      <c r="AU114" s="27">
-[...9 lines deleted...]
-        <v>626.57338000000004</v>
+      <c r="AU114" s="19">
+        <v>1911.0683799999999</v>
+      </c>
+      <c r="AV114" s="19">
+        <v>6970.66111</v>
+      </c>
+      <c r="AW114" s="19">
+        <v>298.55182000000002</v>
+      </c>
+      <c r="AX114" s="19">
+        <v>1193.9930199999999</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="54.75" customHeight="1">
       <c r="A115" s="6" t="s">
         <v>217</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C115" s="10">
         <v>121.818</v>
       </c>
       <c r="D115" s="10">
         <v>72.426140000000004</v>
       </c>
       <c r="E115" s="10">
         <v>5.2761699999999996</v>
       </c>
       <c r="F115" s="10">
         <v>12.590490000000001</v>
       </c>
       <c r="G115" s="11">
         <v>18.416</v>
       </c>
       <c r="H115" s="11">
@@ -16542,61 +16574,61 @@
       </c>
       <c r="AM115" s="12">
         <v>56.617559999999997</v>
       </c>
       <c r="AN115" s="12">
         <v>128.04986</v>
       </c>
       <c r="AO115" s="12">
         <v>22.154789999999998</v>
       </c>
       <c r="AP115" s="12">
         <v>40.023530000000001</v>
       </c>
       <c r="AQ115" s="12">
         <v>62.694000000000003</v>
       </c>
       <c r="AR115" s="12">
         <v>134.08913999999999</v>
       </c>
       <c r="AS115" s="12">
         <v>65.790499999999994</v>
       </c>
       <c r="AT115" s="12">
         <v>189.29509999999999</v>
       </c>
-      <c r="AU115" s="27">
-[...9 lines deleted...]
-        <v>9.3170000000000002</v>
+      <c r="AU115" s="19">
+        <v>13.289199999999999</v>
+      </c>
+      <c r="AV115" s="19">
+        <v>30.108720000000002</v>
+      </c>
+      <c r="AW115" s="19">
+        <v>13.449540000000001</v>
+      </c>
+      <c r="AX115" s="19">
+        <v>19.801200000000001</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="33.75">
       <c r="A116" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>220</v>
       </c>
       <c r="C116" s="10">
         <v>0</v>
       </c>
       <c r="D116" s="10">
         <v>0</v>
       </c>
       <c r="E116" s="10">
         <v>8.1935400000000005</v>
       </c>
       <c r="F116" s="10">
         <v>13.267989999999999</v>
       </c>
       <c r="G116" s="11">
         <v>2.3159999999999998</v>
       </c>
       <c r="H116" s="11">
@@ -16694,61 +16726,61 @@
       </c>
       <c r="AM116" s="12">
         <v>2173.3820000000001</v>
       </c>
       <c r="AN116" s="12">
         <v>2588.4153000000001</v>
       </c>
       <c r="AO116" s="12">
         <v>80.691580000000002</v>
       </c>
       <c r="AP116" s="12">
         <v>185.07508999999999</v>
       </c>
       <c r="AQ116" s="12">
         <v>834.63199999999995</v>
       </c>
       <c r="AR116" s="12">
         <v>902.48686999999995</v>
       </c>
       <c r="AS116" s="12">
         <v>41.448180000000001</v>
       </c>
       <c r="AT116" s="12">
         <v>97.005970000000005</v>
       </c>
-      <c r="AU116" s="27">
+      <c r="AU116" s="19">
         <v>3.024</v>
       </c>
-      <c r="AV116" s="27">
+      <c r="AV116" s="19">
         <v>4.6877199999999997</v>
       </c>
-      <c r="AW116" s="27">
-[...3 lines deleted...]
-        <v>0.30982999999999999</v>
+      <c r="AW116" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="AX116" s="19">
+        <v>0.60982999999999998</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="33.75">
       <c r="A117" s="6" t="s">
         <v>221</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>222</v>
       </c>
       <c r="C117" s="10">
         <v>0</v>
       </c>
       <c r="D117" s="10">
         <v>0</v>
       </c>
       <c r="E117" s="10">
         <v>0.153</v>
       </c>
       <c r="F117" s="10">
         <v>0.33162999999999998</v>
       </c>
       <c r="G117" s="11">
         <v>0</v>
       </c>
       <c r="H117" s="11">
@@ -16814,54 +16846,62 @@
       </c>
       <c r="AM117" s="12">
         <v>0</v>
       </c>
       <c r="AN117" s="12">
         <v>0</v>
       </c>
       <c r="AO117" s="12">
         <v>0.32100000000000001</v>
       </c>
       <c r="AP117" s="12">
         <v>1.1892799999999999</v>
       </c>
       <c r="AQ117" s="12">
         <v>0</v>
       </c>
       <c r="AR117" s="12">
         <v>0</v>
       </c>
       <c r="AS117" s="12">
         <v>0.69252000000000002</v>
       </c>
       <c r="AT117" s="12">
         <v>2.0765099999999999</v>
       </c>
-      <c r="AU117" s="27"/>
-[...2 lines deleted...]
-      <c r="AX117" s="27"/>
+      <c r="AU117" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV117" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW117" s="19">
+        <v>4.4400000000000002E-2</v>
+      </c>
+      <c r="AX117" s="19">
+        <v>0.14468</v>
+      </c>
     </row>
     <row r="118" spans="1:50" ht="45">
       <c r="A118" s="6" t="s">
         <v>223</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C118" s="10">
         <v>2.073</v>
       </c>
       <c r="D118" s="10">
         <v>6.6141699999999997</v>
       </c>
       <c r="E118" s="10">
         <v>1.4935</v>
       </c>
       <c r="F118" s="10">
         <v>4.5359600000000002</v>
       </c>
       <c r="G118" s="11">
         <v>0.36799999999999999</v>
       </c>
       <c r="H118" s="11">
         <v>0.2293</v>
@@ -16958,54 +16998,62 @@
       </c>
       <c r="AM118" s="12">
         <v>0</v>
       </c>
       <c r="AN118" s="12">
         <v>0</v>
       </c>
       <c r="AO118" s="12">
         <v>213.41028</v>
       </c>
       <c r="AP118" s="12">
         <v>235.36122</v>
       </c>
       <c r="AQ118" s="12">
         <v>1.3819999999999999</v>
       </c>
       <c r="AR118" s="12">
         <v>2.609</v>
       </c>
       <c r="AS118" s="12">
         <v>102.32082</v>
       </c>
       <c r="AT118" s="12">
         <v>292.47242</v>
       </c>
-      <c r="AU118" s="27"/>
-[...2 lines deleted...]
-      <c r="AX118" s="27"/>
+      <c r="AU118" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV118" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW118" s="19">
+        <v>11.475</v>
+      </c>
+      <c r="AX118" s="19">
+        <v>34.88805</v>
+      </c>
     </row>
     <row r="119" spans="1:50" ht="45">
       <c r="A119" s="6" t="s">
         <v>225</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>226</v>
       </c>
       <c r="C119" s="10">
         <v>0</v>
       </c>
       <c r="D119" s="10">
         <v>0</v>
       </c>
       <c r="E119" s="10">
         <v>3.4071500000000001</v>
       </c>
       <c r="F119" s="10">
         <v>5.9927200000000003</v>
       </c>
       <c r="G119" s="11">
         <v>8.641</v>
       </c>
       <c r="H119" s="11">
         <v>18.257940000000001</v>
@@ -17102,61 +17150,61 @@
       </c>
       <c r="AM119" s="12">
         <v>14.28838</v>
       </c>
       <c r="AN119" s="12">
         <v>111.27088000000001</v>
       </c>
       <c r="AO119" s="12">
         <v>208.07817</v>
       </c>
       <c r="AP119" s="12">
         <v>401.97773999999998</v>
       </c>
       <c r="AQ119" s="12">
         <v>12.81842</v>
       </c>
       <c r="AR119" s="12">
         <v>82.025700000000001</v>
       </c>
       <c r="AS119" s="12">
         <v>621.47610999999995</v>
       </c>
       <c r="AT119" s="12">
         <v>1480.41581</v>
       </c>
-      <c r="AU119" s="27">
-[...9 lines deleted...]
-        <v>82.433070000000001</v>
+      <c r="AU119" s="19">
+        <v>5.8337199999999996</v>
+      </c>
+      <c r="AV119" s="19">
+        <v>43.445790000000002</v>
+      </c>
+      <c r="AW119" s="19">
+        <v>37.558590000000002</v>
+      </c>
+      <c r="AX119" s="19">
+        <v>111.36345</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="59.25" customHeight="1">
       <c r="A120" s="6" t="s">
         <v>227</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>228</v>
       </c>
       <c r="C120" s="10"/>
       <c r="D120" s="10"/>
       <c r="E120" s="10"/>
       <c r="F120" s="10"/>
       <c r="G120" s="11">
         <v>0</v>
       </c>
       <c r="H120" s="11">
         <v>0</v>
       </c>
       <c r="I120" s="11">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="J120" s="11">
         <v>3.0419999999999999E-2</v>
       </c>
@@ -17230,61 +17278,61 @@
       </c>
       <c r="AM120" s="12">
         <v>0</v>
       </c>
       <c r="AN120" s="12">
         <v>0</v>
       </c>
       <c r="AO120" s="12">
         <v>1.81</v>
       </c>
       <c r="AP120" s="12">
         <v>2.8499500000000002</v>
       </c>
       <c r="AQ120" s="12">
         <v>0</v>
       </c>
       <c r="AR120" s="12">
         <v>0</v>
       </c>
       <c r="AS120" s="12">
         <v>0.2</v>
       </c>
       <c r="AT120" s="12">
         <v>1.43398</v>
       </c>
-      <c r="AU120" s="27">
-[...9 lines deleted...]
-        <v>6.4460000000000003E-2</v>
+      <c r="AU120" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV120" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW120" s="19">
+        <v>430.14</v>
+      </c>
+      <c r="AX120" s="19">
+        <v>4.1233199999999997</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="56.25">
       <c r="A121" s="6" t="s">
         <v>229</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C121" s="10">
         <v>0</v>
       </c>
       <c r="D121" s="10">
         <v>0</v>
       </c>
       <c r="E121" s="10">
         <v>18.8536</v>
       </c>
       <c r="F121" s="10">
         <v>34.25611</v>
       </c>
       <c r="G121" s="11">
         <v>2.16</v>
       </c>
       <c r="H121" s="11">
@@ -17382,61 +17430,61 @@
       </c>
       <c r="AM121" s="12">
         <v>242.16831999999999</v>
       </c>
       <c r="AN121" s="12">
         <v>300.24871000000002</v>
       </c>
       <c r="AO121" s="12">
         <v>533.88715999999999</v>
       </c>
       <c r="AP121" s="12">
         <v>1075.86465</v>
       </c>
       <c r="AQ121" s="12">
         <v>1447.0691999999999</v>
       </c>
       <c r="AR121" s="12">
         <v>1193.9638500000001</v>
       </c>
       <c r="AS121" s="12">
         <v>534.80864999999994</v>
       </c>
       <c r="AT121" s="12">
         <v>1562.9635000000001</v>
       </c>
-      <c r="AU121" s="27">
-[...9 lines deleted...]
-        <v>236.95751000000001</v>
+      <c r="AU121" s="19">
+        <v>27.720120000000001</v>
+      </c>
+      <c r="AV121" s="19">
+        <v>50.340719999999997</v>
+      </c>
+      <c r="AW121" s="19">
+        <v>90.604979999999998</v>
+      </c>
+      <c r="AX121" s="19">
+        <v>311.34922999999998</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="78.75">
       <c r="A122" s="6" t="s">
         <v>231</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>232</v>
       </c>
       <c r="C122" s="10">
         <v>6.5</v>
       </c>
       <c r="D122" s="10">
         <v>12.56128</v>
       </c>
       <c r="E122" s="10">
         <v>641.98793999999998</v>
       </c>
       <c r="F122" s="10">
         <v>1342.9353900000001</v>
       </c>
       <c r="G122" s="11">
         <v>0</v>
       </c>
       <c r="H122" s="11">
@@ -17534,61 +17582,61 @@
       </c>
       <c r="AM122" s="12">
         <v>2.6696200000000001</v>
       </c>
       <c r="AN122" s="12">
         <v>78.276979999999995</v>
       </c>
       <c r="AO122" s="12">
         <v>2422.19985</v>
       </c>
       <c r="AP122" s="12">
         <v>5499.13285</v>
       </c>
       <c r="AQ122" s="12">
         <v>2.6443699999999999</v>
       </c>
       <c r="AR122" s="12">
         <v>94.572339999999997</v>
       </c>
       <c r="AS122" s="12">
         <v>2388.5249100000001</v>
       </c>
       <c r="AT122" s="12">
         <v>6415.5768200000002</v>
       </c>
-      <c r="AU122" s="27">
-[...9 lines deleted...]
-        <v>372.15562</v>
+      <c r="AU122" s="19">
+        <v>13.48</v>
+      </c>
+      <c r="AV122" s="19">
+        <v>78.342029999999994</v>
+      </c>
+      <c r="AW122" s="19">
+        <v>281.18225000000001</v>
+      </c>
+      <c r="AX122" s="19">
+        <v>717.71708000000001</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="56.25">
       <c r="A123" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>234</v>
       </c>
       <c r="C123" s="10">
         <v>0</v>
       </c>
       <c r="D123" s="10">
         <v>0</v>
       </c>
       <c r="E123" s="10">
         <v>337.49400000000003</v>
       </c>
       <c r="F123" s="10">
         <v>980.46514999999999</v>
       </c>
       <c r="G123" s="11">
         <v>1.2</v>
       </c>
       <c r="H123" s="11">
@@ -17686,61 +17734,61 @@
       </c>
       <c r="AM123" s="12">
         <v>1259.91563</v>
       </c>
       <c r="AN123" s="12">
         <v>1380.5846799999999</v>
       </c>
       <c r="AO123" s="12">
         <v>138.60452000000001</v>
       </c>
       <c r="AP123" s="12">
         <v>323.12463000000002</v>
       </c>
       <c r="AQ123" s="12">
         <v>1609.2156500000001</v>
       </c>
       <c r="AR123" s="12">
         <v>2522.5034700000001</v>
       </c>
       <c r="AS123" s="12">
         <v>586.59979999999996</v>
       </c>
       <c r="AT123" s="12">
         <v>1038.88976</v>
       </c>
-      <c r="AU123" s="27">
-[...9 lines deleted...]
-        <v>8.7092299999999998</v>
+      <c r="AU123" s="19">
+        <v>24.30519</v>
+      </c>
+      <c r="AV123" s="19">
+        <v>21.701650000000001</v>
+      </c>
+      <c r="AW123" s="19">
+        <v>6.1569500000000001</v>
+      </c>
+      <c r="AX123" s="19">
+        <v>13.91611</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="67.5">
       <c r="A124" s="6" t="s">
         <v>235</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C124" s="10">
         <v>0</v>
       </c>
       <c r="D124" s="10">
         <v>0</v>
       </c>
       <c r="E124" s="10">
         <v>0.1</v>
       </c>
       <c r="F124" s="10">
         <v>0.05</v>
       </c>
       <c r="G124" s="11">
         <v>0</v>
       </c>
       <c r="H124" s="11">
@@ -17830,54 +17878,62 @@
       </c>
       <c r="AM124" s="12">
         <v>2.1121300000000001</v>
       </c>
       <c r="AN124" s="12">
         <v>30.573</v>
       </c>
       <c r="AO124" s="12">
         <v>3.0379999999999998</v>
       </c>
       <c r="AP124" s="12">
         <v>12.015000000000001</v>
       </c>
       <c r="AQ124" s="12">
         <v>4.8739999999999997</v>
       </c>
       <c r="AR124" s="12">
         <v>57.415999999999997</v>
       </c>
       <c r="AS124" s="12">
         <v>6.6003999999999996</v>
       </c>
       <c r="AT124" s="12">
         <v>56.874650000000003</v>
       </c>
-      <c r="AU124" s="27"/>
-[...2 lines deleted...]
-      <c r="AX124" s="27"/>
+      <c r="AU124" s="19">
+        <v>0.64800000000000002</v>
+      </c>
+      <c r="AV124" s="19">
+        <v>13.006</v>
+      </c>
+      <c r="AW124" s="19">
+        <v>1.633</v>
+      </c>
+      <c r="AX124" s="19">
+        <v>25.012</v>
+      </c>
     </row>
     <row r="125" spans="1:50" ht="45">
       <c r="A125" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>238</v>
       </c>
       <c r="C125" s="10">
         <v>0</v>
       </c>
       <c r="D125" s="10">
         <v>0</v>
       </c>
       <c r="E125" s="10">
         <v>15.26</v>
       </c>
       <c r="F125" s="10">
         <v>27.863499999999998</v>
       </c>
       <c r="G125" s="11">
         <v>0</v>
       </c>
       <c r="H125" s="11">
         <v>0</v>
@@ -17974,61 +18030,61 @@
       </c>
       <c r="AM125" s="12">
         <v>1.4916</v>
       </c>
       <c r="AN125" s="12">
         <v>3.7542900000000001</v>
       </c>
       <c r="AO125" s="12">
         <v>42.791939999999997</v>
       </c>
       <c r="AP125" s="12">
         <v>93.265110000000007</v>
       </c>
       <c r="AQ125" s="12">
         <v>0.95760000000000001</v>
       </c>
       <c r="AR125" s="12">
         <v>2.9472299999999998</v>
       </c>
       <c r="AS125" s="12">
         <v>66.215029999999999</v>
       </c>
       <c r="AT125" s="12">
         <v>131.31621999999999</v>
       </c>
-      <c r="AU125" s="27">
-[...9 lines deleted...]
-        <v>1.5460499999999999</v>
+      <c r="AU125" s="19">
+        <v>0.1</v>
+      </c>
+      <c r="AV125" s="19">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="AW125" s="19">
+        <v>2.3336299999999999</v>
+      </c>
+      <c r="AX125" s="19">
+        <v>15.710900000000001</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="45">
       <c r="A126" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C126" s="10">
         <v>6.3019999999999996</v>
       </c>
       <c r="D126" s="10">
         <v>10.029500000000001</v>
       </c>
       <c r="E126" s="10">
         <v>88.643209999999996</v>
       </c>
       <c r="F126" s="10">
         <v>170.57391999999999</v>
       </c>
       <c r="G126" s="11">
         <v>3.84</v>
       </c>
       <c r="H126" s="11">
@@ -18126,61 +18182,61 @@
       </c>
       <c r="AM126" s="12">
         <v>117.9751</v>
       </c>
       <c r="AN126" s="12">
         <v>257.06261000000001</v>
       </c>
       <c r="AO126" s="12">
         <v>923.01747999999998</v>
       </c>
       <c r="AP126" s="12">
         <v>2655.9888099999998</v>
       </c>
       <c r="AQ126" s="12">
         <v>255.13849999999999</v>
       </c>
       <c r="AR126" s="12">
         <v>364.27417000000003</v>
       </c>
       <c r="AS126" s="12">
         <v>1360.25956</v>
       </c>
       <c r="AT126" s="12">
         <v>4353.2712899999997</v>
       </c>
-      <c r="AU126" s="27">
-[...9 lines deleted...]
-        <v>271.90440999999998</v>
+      <c r="AU126" s="19">
+        <v>58.202199999999998</v>
+      </c>
+      <c r="AV126" s="19">
+        <v>61.652529999999999</v>
+      </c>
+      <c r="AW126" s="19">
+        <v>198.96366</v>
+      </c>
+      <c r="AX126" s="19">
+        <v>591.92737</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75">
       <c r="A127" s="6" t="s">
         <v>241</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C127" s="10">
         <v>0</v>
       </c>
       <c r="D127" s="10">
         <v>0</v>
       </c>
       <c r="E127" s="10">
         <v>9.89</v>
       </c>
       <c r="F127" s="10">
         <v>22.07525</v>
       </c>
       <c r="G127" s="11">
         <v>0</v>
       </c>
       <c r="H127" s="11">
@@ -18278,61 +18334,61 @@
       </c>
       <c r="AM127" s="12">
         <v>112.32863999999999</v>
       </c>
       <c r="AN127" s="12">
         <v>296.25135</v>
       </c>
       <c r="AO127" s="12">
         <v>94.993539999999996</v>
       </c>
       <c r="AP127" s="12">
         <v>77.498459999999994</v>
       </c>
       <c r="AQ127" s="12">
         <v>760.12991999999997</v>
       </c>
       <c r="AR127" s="12">
         <v>1263.13778</v>
       </c>
       <c r="AS127" s="12">
         <v>9.5090900000000005</v>
       </c>
       <c r="AT127" s="12">
         <v>45.326770000000003</v>
       </c>
-      <c r="AU127" s="27">
-[...9 lines deleted...]
-        <v>4.0120300000000002</v>
+      <c r="AU127" s="19">
+        <v>42.621119999999998</v>
+      </c>
+      <c r="AV127" s="19">
+        <v>119.8865</v>
+      </c>
+      <c r="AW127" s="19">
+        <v>0.58923999999999999</v>
+      </c>
+      <c r="AX127" s="19">
+        <v>5.5358000000000001</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="33.75" customHeight="1">
       <c r="A128" s="6" t="s">
         <v>243</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C128" s="10"/>
       <c r="D128" s="10"/>
       <c r="E128" s="10"/>
       <c r="F128" s="10"/>
       <c r="G128" s="11">
         <v>259.87232</v>
       </c>
       <c r="H128" s="11">
         <v>585.13085999999998</v>
       </c>
       <c r="I128" s="11">
         <v>24.964590000000001</v>
       </c>
       <c r="J128" s="11">
         <v>63.41872</v>
       </c>
@@ -18422,61 +18478,61 @@
       </c>
       <c r="AM128" s="12">
         <v>8930.49</v>
       </c>
       <c r="AN128" s="12">
         <v>25742.541000000001</v>
       </c>
       <c r="AO128" s="12">
         <v>142.51658</v>
       </c>
       <c r="AP128" s="12">
         <v>1040.79549</v>
       </c>
       <c r="AQ128" s="12">
         <v>12653.47</v>
       </c>
       <c r="AR128" s="12">
         <v>41983.762000000002</v>
       </c>
       <c r="AS128" s="12">
         <v>201.93244999999999</v>
       </c>
       <c r="AT128" s="12">
         <v>1854.87184</v>
       </c>
-      <c r="AU128" s="27">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU128" s="19">
+        <v>1785.107</v>
+      </c>
+      <c r="AV128" s="19">
+        <v>6951.951</v>
+      </c>
+      <c r="AW128" s="19">
+        <v>0.65856000000000003</v>
+      </c>
+      <c r="AX128" s="19">
+        <v>2.7266900000000001</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="22.5">
       <c r="A129" s="6" t="s">
         <v>245</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>246</v>
       </c>
       <c r="C129" s="10">
         <v>0.52500000000000002</v>
       </c>
       <c r="D129" s="10">
         <v>2.1930999999999998</v>
       </c>
       <c r="E129" s="10">
         <v>118.34359000000001</v>
       </c>
       <c r="F129" s="10">
         <v>583.06838000000005</v>
       </c>
       <c r="G129" s="11">
         <v>0</v>
       </c>
       <c r="H129" s="11">
@@ -18574,61 +18630,61 @@
       </c>
       <c r="AM129" s="12">
         <v>4.3506</v>
       </c>
       <c r="AN129" s="12">
         <v>20.419270000000001</v>
       </c>
       <c r="AO129" s="12">
         <v>61159.937519999999</v>
       </c>
       <c r="AP129" s="12">
         <v>3995.1688399999998</v>
       </c>
       <c r="AQ129" s="12">
         <v>45.897080000000003</v>
       </c>
       <c r="AR129" s="12">
         <v>96.511049999999997</v>
       </c>
       <c r="AS129" s="12">
         <v>2312.8276599999999</v>
       </c>
       <c r="AT129" s="12">
         <v>6084.40308</v>
       </c>
-      <c r="AU129" s="27">
-[...9 lines deleted...]
-        <v>429.59679999999997</v>
+      <c r="AU129" s="19">
+        <v>6.9749999999999996</v>
+      </c>
+      <c r="AV129" s="19">
+        <v>28.983630000000002</v>
+      </c>
+      <c r="AW129" s="19">
+        <v>395.73743000000002</v>
+      </c>
+      <c r="AX129" s="19">
+        <v>1036.4256499999999</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="56.25">
       <c r="A130" s="6" t="s">
         <v>247</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C130" s="10">
         <v>0</v>
       </c>
       <c r="D130" s="10">
         <v>0</v>
       </c>
       <c r="E130" s="10">
         <v>77.174999999999997</v>
       </c>
       <c r="F130" s="10">
         <v>13.811999999999999</v>
       </c>
       <c r="G130" s="11"/>
       <c r="H130" s="11"/>
       <c r="I130" s="11"/>
       <c r="J130" s="11"/>
@@ -18718,54 +18774,54 @@
       </c>
       <c r="AM130" s="12">
         <v>6.1868100000000004</v>
       </c>
       <c r="AN130" s="12">
         <v>11.702500000000001</v>
       </c>
       <c r="AO130" s="12">
         <v>1.3950000000000001E-2</v>
       </c>
       <c r="AP130" s="12">
         <v>9.9010000000000001E-2</v>
       </c>
       <c r="AQ130" s="12">
         <v>0</v>
       </c>
       <c r="AR130" s="12">
         <v>0</v>
       </c>
       <c r="AS130" s="12">
         <v>0.9</v>
       </c>
       <c r="AT130" s="12">
         <v>0.32300000000000001</v>
       </c>
-      <c r="AU130" s="27"/>
-[...2 lines deleted...]
-      <c r="AX130" s="27"/>
+      <c r="AU130" s="19"/>
+      <c r="AV130" s="19"/>
+      <c r="AW130" s="19"/>
+      <c r="AX130" s="19"/>
     </row>
     <row r="131" spans="1:50" ht="78.75">
       <c r="A131" s="6" t="s">
         <v>249</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>250</v>
       </c>
       <c r="C131" s="10">
         <v>1362.903</v>
       </c>
       <c r="D131" s="10">
         <v>461.93758000000003</v>
       </c>
       <c r="E131" s="10">
         <v>15063.975329999999</v>
       </c>
       <c r="F131" s="10">
         <v>8797.7684499999996</v>
       </c>
       <c r="G131" s="11">
         <v>6811.5868</v>
       </c>
       <c r="H131" s="11">
         <v>2460.0161400000002</v>
@@ -18862,61 +18918,61 @@
       </c>
       <c r="AM131" s="12">
         <v>12868.981820000001</v>
       </c>
       <c r="AN131" s="12">
         <v>7785.1492500000004</v>
       </c>
       <c r="AO131" s="12">
         <v>62749.032670000001</v>
       </c>
       <c r="AP131" s="12">
         <v>32547.077369999999</v>
       </c>
       <c r="AQ131" s="12">
         <v>17033.851989999999</v>
       </c>
       <c r="AR131" s="12">
         <v>12945.273810000001</v>
       </c>
       <c r="AS131" s="12">
         <v>30586.376960000001</v>
       </c>
       <c r="AT131" s="12">
         <v>22671.315559999999</v>
       </c>
-      <c r="AU131" s="27">
-[...9 lines deleted...]
-        <v>63.343429999999998</v>
+      <c r="AU131" s="19">
+        <v>2336.8357999999998</v>
+      </c>
+      <c r="AV131" s="19">
+        <v>2138.74764</v>
+      </c>
+      <c r="AW131" s="19">
+        <v>105.91883</v>
+      </c>
+      <c r="AX131" s="19">
+        <v>139.51197999999999</v>
       </c>
     </row>
     <row r="132" spans="1:50">
       <c r="A132" s="6" t="s">
         <v>251</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C132" s="10">
         <v>365.28</v>
       </c>
       <c r="D132" s="10">
         <v>88.411000000000001</v>
       </c>
       <c r="E132" s="10">
         <v>4375.5319200000004</v>
       </c>
       <c r="F132" s="10">
         <v>2039.45435</v>
       </c>
       <c r="G132" s="11">
         <v>574.81200000000001</v>
       </c>
       <c r="H132" s="11">
@@ -19014,61 +19070,61 @@
       </c>
       <c r="AM132" s="12">
         <v>693.01311999999996</v>
       </c>
       <c r="AN132" s="12">
         <v>409.78971999999999</v>
       </c>
       <c r="AO132" s="12">
         <v>6602.3024400000004</v>
       </c>
       <c r="AP132" s="12">
         <v>3038.6171100000001</v>
       </c>
       <c r="AQ132" s="12">
         <v>441.53330999999997</v>
       </c>
       <c r="AR132" s="12">
         <v>368.65145000000001</v>
       </c>
       <c r="AS132" s="12">
         <v>3684.37781</v>
       </c>
       <c r="AT132" s="12">
         <v>2142.5717599999998</v>
       </c>
-      <c r="AU132" s="27">
-[...9 lines deleted...]
-        <v>155.71889999999999</v>
+      <c r="AU132" s="19">
+        <v>25.384889999999999</v>
+      </c>
+      <c r="AV132" s="19">
+        <v>39.812579999999997</v>
+      </c>
+      <c r="AW132" s="19">
+        <v>562.28779999999995</v>
+      </c>
+      <c r="AX132" s="19">
+        <v>362.97023999999999</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="33.75">
       <c r="A133" s="6" t="s">
         <v>253</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C133" s="10"/>
       <c r="D133" s="10"/>
       <c r="E133" s="10"/>
       <c r="F133" s="10"/>
       <c r="G133" s="11"/>
       <c r="H133" s="11"/>
       <c r="I133" s="11"/>
       <c r="J133" s="11"/>
       <c r="K133" s="12"/>
       <c r="L133" s="12"/>
       <c r="M133" s="12"/>
       <c r="N133" s="12"/>
       <c r="O133" s="12">
         <v>2.9376000000000002</v>
       </c>
       <c r="P133" s="12">
@@ -19142,60 +19198,60 @@
       </c>
       <c r="AM133" s="12">
         <v>0.55000000000000004</v>
       </c>
       <c r="AN133" s="12">
         <v>4.8769999999999998</v>
       </c>
       <c r="AO133" s="12">
         <v>100.0933</v>
       </c>
       <c r="AP133" s="12">
         <v>124.508</v>
       </c>
       <c r="AQ133" s="12">
         <v>0.35327999999999998</v>
       </c>
       <c r="AR133" s="12">
         <v>0.44420999999999999</v>
       </c>
       <c r="AS133" s="12">
         <v>170.52420000000001</v>
       </c>
       <c r="AT133" s="12">
         <v>149.654</v>
       </c>
-      <c r="AU133" s="27">
+      <c r="AU133" s="19">
         <v>1.452</v>
       </c>
-      <c r="AV133" s="27">
+      <c r="AV133" s="19">
         <v>2.04806</v>
       </c>
-      <c r="AW133" s="27">
-[...2 lines deleted...]
-      <c r="AX133" s="27">
+      <c r="AW133" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX133" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:50" ht="33.75">
       <c r="A134" s="6" t="s">
         <v>255</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C134" s="10"/>
       <c r="D134" s="10"/>
       <c r="E134" s="10"/>
       <c r="F134" s="10"/>
       <c r="G134" s="11"/>
       <c r="H134" s="11"/>
       <c r="I134" s="11"/>
       <c r="J134" s="11"/>
       <c r="K134" s="12"/>
       <c r="L134" s="12"/>
       <c r="M134" s="12"/>
       <c r="N134" s="12"/>
       <c r="O134" s="12"/>
       <c r="P134" s="12"/>
       <c r="Q134" s="12"/>
@@ -19206,54 +19262,54 @@
       <c r="V134" s="12"/>
       <c r="W134" s="12"/>
       <c r="X134" s="12"/>
       <c r="Y134" s="12"/>
       <c r="Z134" s="12"/>
       <c r="AA134" s="12"/>
       <c r="AB134" s="12"/>
       <c r="AC134" s="12"/>
       <c r="AD134" s="12"/>
       <c r="AE134" s="12"/>
       <c r="AF134" s="12"/>
       <c r="AG134" s="12"/>
       <c r="AH134" s="12"/>
       <c r="AI134" s="12"/>
       <c r="AJ134" s="12"/>
       <c r="AK134" s="12"/>
       <c r="AL134" s="12"/>
       <c r="AM134" s="12"/>
       <c r="AN134" s="12"/>
       <c r="AO134" s="12"/>
       <c r="AP134" s="12"/>
       <c r="AQ134" s="12"/>
       <c r="AR134" s="12"/>
       <c r="AS134" s="12"/>
       <c r="AT134" s="12"/>
-      <c r="AU134" s="27"/>
-[...2 lines deleted...]
-      <c r="AX134" s="27"/>
+      <c r="AU134" s="19"/>
+      <c r="AV134" s="19"/>
+      <c r="AW134" s="19"/>
+      <c r="AX134" s="19"/>
     </row>
     <row r="135" spans="1:50" ht="56.25">
       <c r="A135" s="6" t="s">
         <v>257</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>258</v>
       </c>
       <c r="C135" s="10"/>
       <c r="D135" s="10"/>
       <c r="E135" s="10"/>
       <c r="F135" s="10"/>
       <c r="G135" s="11">
         <v>0</v>
       </c>
       <c r="H135" s="11">
         <v>0</v>
       </c>
       <c r="I135" s="11">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="J135" s="11">
         <v>3.7810000000000003E-2</v>
       </c>
       <c r="K135" s="12"/>
@@ -19326,54 +19382,54 @@
       </c>
       <c r="AM135" s="12">
         <v>9.1359999999999992</v>
       </c>
       <c r="AN135" s="12">
         <v>14.79153</v>
       </c>
       <c r="AO135" s="12">
         <v>39.264479999999999</v>
       </c>
       <c r="AP135" s="12">
         <v>20.55874</v>
       </c>
       <c r="AQ135" s="12">
         <v>18.765000000000001</v>
       </c>
       <c r="AR135" s="12">
         <v>25.8</v>
       </c>
       <c r="AS135" s="12">
         <v>0.64800000000000002</v>
       </c>
       <c r="AT135" s="12">
         <v>0.19620000000000001</v>
       </c>
-      <c r="AU135" s="27"/>
-[...2 lines deleted...]
-      <c r="AX135" s="27"/>
+      <c r="AU135" s="19"/>
+      <c r="AV135" s="19"/>
+      <c r="AW135" s="19"/>
+      <c r="AX135" s="19"/>
     </row>
     <row r="136" spans="1:50" ht="22.5">
       <c r="A136" s="6" t="s">
         <v>259</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C136" s="10">
         <v>0</v>
       </c>
       <c r="D136" s="10">
         <v>0</v>
       </c>
       <c r="E136" s="10">
         <v>0.378</v>
       </c>
       <c r="F136" s="10">
         <v>0.94884000000000002</v>
       </c>
       <c r="G136" s="11">
         <v>0</v>
       </c>
       <c r="H136" s="11">
         <v>0</v>
@@ -19470,61 +19526,61 @@
       </c>
       <c r="AM136" s="12">
         <v>0.312</v>
       </c>
       <c r="AN136" s="12">
         <v>0.75570000000000004</v>
       </c>
       <c r="AO136" s="12">
         <v>21.967500000000001</v>
       </c>
       <c r="AP136" s="12">
         <v>26.712209999999999</v>
       </c>
       <c r="AQ136" s="12">
         <v>0.67200000000000004</v>
       </c>
       <c r="AR136" s="12">
         <v>1.68384</v>
       </c>
       <c r="AS136" s="12">
         <v>31.470510000000001</v>
       </c>
       <c r="AT136" s="12">
         <v>43.162430000000001</v>
       </c>
-      <c r="AU136" s="27">
-[...9 lines deleted...]
-        <v>2.8799899999999998</v>
+      <c r="AU136" s="19">
+        <v>0.09</v>
+      </c>
+      <c r="AV136" s="19">
+        <v>0.24287</v>
+      </c>
+      <c r="AW136" s="19">
+        <v>7.15428</v>
+      </c>
+      <c r="AX136" s="19">
+        <v>7.8158700000000003</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="67.5" customHeight="1">
       <c r="A137" s="6" t="s">
         <v>261</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C137" s="10">
         <v>0</v>
       </c>
       <c r="D137" s="10">
         <v>0</v>
       </c>
       <c r="E137" s="10">
         <v>4</v>
       </c>
       <c r="F137" s="10">
         <v>4.7805999999999997</v>
       </c>
       <c r="G137" s="11">
         <v>0</v>
       </c>
       <c r="H137" s="11">
@@ -19622,54 +19678,54 @@
       </c>
       <c r="AM137" s="12">
         <v>480</v>
       </c>
       <c r="AN137" s="12">
         <v>142.81</v>
       </c>
       <c r="AO137" s="12">
         <v>80</v>
       </c>
       <c r="AP137" s="12">
         <v>71.528030000000001</v>
       </c>
       <c r="AQ137" s="12">
         <v>60</v>
       </c>
       <c r="AR137" s="12">
         <v>17.048999999999999</v>
       </c>
       <c r="AS137" s="12">
         <v>0</v>
       </c>
       <c r="AT137" s="12">
         <v>0</v>
       </c>
-      <c r="AU137" s="27"/>
-[...2 lines deleted...]
-      <c r="AX137" s="27"/>
+      <c r="AU137" s="19"/>
+      <c r="AV137" s="19"/>
+      <c r="AW137" s="19"/>
+      <c r="AX137" s="19"/>
     </row>
     <row r="138" spans="1:50" ht="56.25">
       <c r="A138" s="6" t="s">
         <v>263</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>264</v>
       </c>
       <c r="C138" s="10"/>
       <c r="D138" s="10"/>
       <c r="E138" s="10"/>
       <c r="F138" s="10"/>
       <c r="G138" s="11"/>
       <c r="H138" s="11"/>
       <c r="I138" s="11"/>
       <c r="J138" s="11"/>
       <c r="K138" s="12">
         <v>325</v>
       </c>
       <c r="L138" s="12">
         <v>47.633029999999998</v>
       </c>
       <c r="M138" s="12">
         <v>0</v>
       </c>
@@ -19750,61 +19806,61 @@
       </c>
       <c r="AM138" s="12">
         <v>340</v>
       </c>
       <c r="AN138" s="12">
         <v>323.66793000000001</v>
       </c>
       <c r="AO138" s="12">
         <v>4799.0809300000001</v>
       </c>
       <c r="AP138" s="12">
         <v>99.799300000000002</v>
       </c>
       <c r="AQ138" s="12">
         <v>200</v>
       </c>
       <c r="AR138" s="12">
         <v>138.8064</v>
       </c>
       <c r="AS138" s="12">
         <v>4230.78</v>
       </c>
       <c r="AT138" s="12">
         <v>631.04139999999995</v>
       </c>
-      <c r="AU138" s="27">
-[...9 lines deleted...]
-        <v>412.24299999999999</v>
+      <c r="AU138" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV138" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW138" s="19">
+        <v>6535.95</v>
+      </c>
+      <c r="AX138" s="19">
+        <v>1013.3049999999999</v>
       </c>
     </row>
     <row r="139" spans="1:50" ht="33.75">
       <c r="A139" s="6" t="s">
         <v>265</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C139" s="10">
         <v>2669.58365</v>
       </c>
       <c r="D139" s="10">
         <v>29311.285609999999</v>
       </c>
       <c r="E139" s="10">
         <v>3988.7643800000001</v>
       </c>
       <c r="F139" s="10">
         <v>42159.196300000003</v>
       </c>
       <c r="G139" s="11">
         <v>5296.8743000000004</v>
       </c>
       <c r="H139" s="11">
@@ -19902,61 +19958,61 @@
       </c>
       <c r="AM139" s="12">
         <v>3899.2095800000002</v>
       </c>
       <c r="AN139" s="12">
         <v>82082.372770000002</v>
       </c>
       <c r="AO139" s="12">
         <v>602.69496000000004</v>
       </c>
       <c r="AP139" s="12">
         <v>9447.6761600000009</v>
       </c>
       <c r="AQ139" s="12">
         <v>3865.5083199999999</v>
       </c>
       <c r="AR139" s="12">
         <v>94837.119519999993</v>
       </c>
       <c r="AS139" s="12">
         <v>5.0449999999999999</v>
       </c>
       <c r="AT139" s="12">
         <v>235.25</v>
       </c>
-      <c r="AU139" s="27">
-[...9 lines deleted...]
-        <v>348.15</v>
+      <c r="AU139" s="19">
+        <v>587.89344000000006</v>
+      </c>
+      <c r="AV139" s="19">
+        <v>17695.870630000001</v>
+      </c>
+      <c r="AW139" s="19">
+        <v>2.9319999999999999</v>
+      </c>
+      <c r="AX139" s="19">
+        <v>990.65</v>
       </c>
     </row>
     <row r="140" spans="1:50" ht="45">
       <c r="A140" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>268</v>
       </c>
       <c r="C140" s="10">
         <v>1.3180000000000001</v>
       </c>
       <c r="D140" s="10">
         <v>0.158</v>
       </c>
       <c r="E140" s="10">
         <v>3272.1305000000002</v>
       </c>
       <c r="F140" s="10">
         <v>25470.12442</v>
       </c>
       <c r="G140" s="11">
         <v>0</v>
       </c>
       <c r="H140" s="11">
@@ -20054,61 +20110,61 @@
       </c>
       <c r="AM140" s="12">
         <v>10</v>
       </c>
       <c r="AN140" s="12">
         <v>25.483000000000001</v>
       </c>
       <c r="AO140" s="12">
         <v>2151.8296999999998</v>
       </c>
       <c r="AP140" s="12">
         <v>14849.413769999999</v>
       </c>
       <c r="AQ140" s="12">
         <v>5.6150000000000002</v>
       </c>
       <c r="AR140" s="12">
         <v>45.164850000000001</v>
       </c>
       <c r="AS140" s="12">
         <v>4145.7983000000004</v>
       </c>
       <c r="AT140" s="12">
         <v>47154.875999999997</v>
       </c>
-      <c r="AU140" s="27">
-[...9 lines deleted...]
-        <v>1646.9837199999999</v>
+      <c r="AU140" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV140" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW140" s="19">
+        <v>476.72489999999999</v>
+      </c>
+      <c r="AX140" s="19">
+        <v>6604.1053899999997</v>
       </c>
     </row>
     <row r="141" spans="1:50" ht="56.25">
       <c r="A141" s="13" t="s">
         <v>269</v>
       </c>
       <c r="B141" s="14" t="s">
         <v>270</v>
       </c>
       <c r="C141" s="15">
         <v>0</v>
       </c>
       <c r="D141" s="15">
         <v>0</v>
       </c>
       <c r="E141" s="15">
         <v>408.72500000000002</v>
       </c>
       <c r="F141" s="15">
         <v>69.788049999999998</v>
       </c>
       <c r="G141" s="16">
         <v>0</v>
       </c>
       <c r="H141" s="16">
@@ -20206,112 +20262,112 @@
       </c>
       <c r="AM141" s="16">
         <v>0.83421000000000001</v>
       </c>
       <c r="AN141" s="16">
         <v>1.53633</v>
       </c>
       <c r="AO141" s="16">
         <v>1182.3535300000001</v>
       </c>
       <c r="AP141" s="16">
         <v>252.0993</v>
       </c>
       <c r="AQ141" s="16">
         <v>1.068E-2</v>
       </c>
       <c r="AR141" s="16">
         <v>1.746E-2</v>
       </c>
       <c r="AS141" s="16">
         <v>695.12180999999998</v>
       </c>
       <c r="AT141" s="16">
         <v>196.03201999999999</v>
       </c>
-      <c r="AU141" s="28">
-[...9 lines deleted...]
-        <v>16.200220000000002</v>
+      <c r="AU141" s="20">
+        <v>0</v>
+      </c>
+      <c r="AV141" s="20">
+        <v>0</v>
+      </c>
+      <c r="AW141" s="20">
+        <v>73.663960000000003</v>
+      </c>
+      <c r="AX141" s="20">
+        <v>19.223600000000001</v>
       </c>
     </row>
     <row r="143" spans="1:50" ht="27" customHeight="1">
-      <c r="A143" s="23" t="s">
+      <c r="A143" s="22" t="s">
         <v>275</v>
       </c>
-      <c r="B143" s="23"/>
+      <c r="B143" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="41">
-    <mergeCell ref="A143:B143"/>
-[...17 lines deleted...]
-    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="AU4:AX4"/>
-[...4 lines deleted...]
-    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="A143:B143"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:J4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>