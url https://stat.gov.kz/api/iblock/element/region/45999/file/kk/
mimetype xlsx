--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -247,143 +247,141 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -657,269 +655,269 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F326"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="15.28515625" style="37" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="32"/>
+    <col min="1" max="1" width="15.28515625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="18.7109375" style="24" customWidth="1"/>
+    <col min="3" max="3" width="15.5703125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="27.28515625" style="24" customWidth="1"/>
+    <col min="5" max="5" width="33.7109375" style="24" customWidth="1"/>
+    <col min="6" max="6" width="26.28515625" style="24" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="21"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" customHeight="1">
-      <c r="A2" s="33"/>
-[...4 lines deleted...]
-      <c r="F2" s="33"/>
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="16.5" customHeight="1">
-      <c r="A3" s="34"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="43"/>
+      <c r="B3" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="26"/>
-      <c r="D3" s="24" t="s">
+      <c r="C3" s="47"/>
+      <c r="D3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="25"/>
-      <c r="F3" s="25"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
     </row>
     <row r="4" spans="1:6" ht="24" customHeight="1">
-      <c r="A4" s="35"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="22" t="s">
+      <c r="C4" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="47" t="s">
+      <c r="D4" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="22" t="s">
+      <c r="E4" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="48" t="s">
+      <c r="F4" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A5" s="18">
+      <c r="A5" s="16">
         <v>2008</v>
       </c>
       <c r="B5" s="1">
         <v>57202</v>
       </c>
-      <c r="C5" s="39">
+      <c r="C5" s="28">
         <v>156.9</v>
       </c>
       <c r="D5" s="1">
         <v>447</v>
       </c>
       <c r="E5" s="3">
         <v>11621</v>
       </c>
       <c r="F5" s="3">
         <v>45134</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A6" s="19">
+      <c r="A6" s="17">
         <v>2009</v>
       </c>
       <c r="B6" s="1">
         <v>70468</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="29">
         <v>139.80000000000001</v>
       </c>
       <c r="D6" s="2">
         <v>13563</v>
       </c>
       <c r="E6" s="3">
         <v>26832</v>
       </c>
       <c r="F6" s="3">
         <v>30073</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A7" s="19">
+      <c r="A7" s="17">
         <v>2010</v>
       </c>
       <c r="B7" s="1">
         <v>74920</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="29">
         <v>101.1</v>
       </c>
       <c r="D7" s="4">
         <v>24743</v>
       </c>
       <c r="E7" s="5">
         <v>42755</v>
       </c>
       <c r="F7" s="5">
         <v>7422</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A8" s="19">
+      <c r="A8" s="17">
         <v>2011</v>
       </c>
-      <c r="B8" s="46">
+      <c r="B8" s="35">
         <v>112591</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="15">
         <v>143.5</v>
       </c>
       <c r="D8" s="1">
         <v>17605</v>
       </c>
       <c r="E8" s="6">
         <v>76106</v>
       </c>
       <c r="F8" s="7">
         <v>18880</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A9" s="19">
+      <c r="A9" s="17">
         <v>2012</v>
       </c>
-      <c r="B9" s="46">
+      <c r="B9" s="35">
         <v>124320</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="15">
         <v>106.3</v>
       </c>
       <c r="D9" s="6">
         <v>22308</v>
       </c>
       <c r="E9" s="6">
         <v>68685</v>
       </c>
       <c r="F9" s="7">
         <v>33327</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A10" s="20">
+      <c r="A10" s="18">
         <v>2013</v>
       </c>
       <c r="B10" s="1">
         <v>150399</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="15">
         <v>116.9</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="30">
         <v>20062</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="31">
         <v>128151</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="32">
         <v>2186</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A11" s="20">
+      <c r="A11" s="18">
         <v>2014</v>
       </c>
       <c r="B11" s="1">
         <v>106521</v>
       </c>
       <c r="C11" s="11">
         <v>68.400000000000006</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="30">
         <v>17595</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="31">
         <v>88768</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="32">
         <v>158</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A12" s="20">
+      <c r="A12" s="18">
         <v>2015</v>
       </c>
       <c r="B12" s="12">
         <v>97826</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="33">
         <v>90</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="30">
         <v>16114</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="31">
         <v>80033</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="32">
         <v>1679</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A13" s="20">
+      <c r="A13" s="18">
         <v>2016</v>
       </c>
       <c r="B13" s="13">
         <v>63031</v>
       </c>
       <c r="C13" s="14">
         <v>61.5</v>
       </c>
       <c r="D13" s="9">
         <v>20330</v>
       </c>
       <c r="E13" s="1">
         <v>41816</v>
       </c>
       <c r="F13" s="10">
         <v>885</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="14.1" customHeight="1">
       <c r="A14" s="8">
         <v>2017</v>
       </c>
       <c r="B14" s="13">
         <v>73467</v>
       </c>
@@ -998,117 +996,136 @@
     </row>
     <row r="18" spans="1:6" ht="14.1" customHeight="1">
       <c r="A18" s="8">
         <v>2021</v>
       </c>
       <c r="B18" s="13">
         <v>103713</v>
       </c>
       <c r="C18" s="14">
         <v>94.2</v>
       </c>
       <c r="D18" s="3">
         <v>47582</v>
       </c>
       <c r="E18" s="3">
         <v>55292</v>
       </c>
       <c r="F18" s="3">
         <v>839</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="14.1" customHeight="1">
       <c r="A19" s="8">
         <v>2022</v>
       </c>
-      <c r="B19" s="45">
+      <c r="B19" s="34">
         <v>126013</v>
       </c>
       <c r="C19" s="14">
         <v>117.7</v>
       </c>
       <c r="D19" s="3">
         <v>56917</v>
       </c>
       <c r="E19" s="3">
         <v>57021</v>
       </c>
       <c r="F19" s="3">
         <v>12075</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A20" s="27">
+      <c r="A20" s="19">
         <v>2023</v>
       </c>
-      <c r="B20" s="28">
+      <c r="B20" s="20">
         <v>184067</v>
       </c>
-      <c r="C20" s="29">
+      <c r="C20" s="21">
         <v>140.9</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="20">
         <v>60107</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="20">
         <v>99417</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="20">
         <v>24543</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A21" s="30">
+      <c r="A21" s="40">
         <v>2024</v>
       </c>
-      <c r="B21" s="15">
+      <c r="B21" s="20">
         <v>293419</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C21" s="14">
         <v>154.9</v>
       </c>
-      <c r="D21" s="31">
+      <c r="D21" s="35">
         <v>93009</v>
       </c>
-      <c r="E21" s="31">
+      <c r="E21" s="35">
         <v>146159</v>
       </c>
-      <c r="F21" s="31">
+      <c r="F21" s="35">
         <v>54261</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="14.1" customHeight="1"/>
+    <row r="22" spans="1:6" ht="14.1" customHeight="1">
+      <c r="A22" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="23">
+        <v>365922</v>
+      </c>
+      <c r="C22" s="41">
+        <v>121.8</v>
+      </c>
+      <c r="D22" s="23">
+        <v>98040</v>
+      </c>
+      <c r="E22" s="23">
+        <v>184443</v>
+      </c>
+      <c r="F22" s="23">
+        <v>83439</v>
+      </c>
+    </row>
     <row r="23" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A23" s="36"/>
-      <c r="B23" s="36"/>
+      <c r="A23" s="42"/>
+      <c r="B23" s="42"/>
     </row>
     <row r="24" spans="1:6" ht="14.1" customHeight="1"/>
     <row r="25" spans="1:6" ht="14.1" customHeight="1">
-      <c r="B25" s="38"/>
-[...2 lines deleted...]
-      <c r="F25" s="38"/>
+      <c r="B25" s="27"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="27"/>
     </row>
     <row r="26" spans="1:6" ht="14.1" customHeight="1"/>
     <row r="27" spans="1:6" ht="14.1" customHeight="1"/>
     <row r="28" spans="1:6" ht="14.1" customHeight="1"/>
     <row r="29" spans="1:6" ht="14.1" customHeight="1"/>
     <row r="30" spans="1:6" ht="14.1" customHeight="1"/>
     <row r="31" spans="1:6" ht="14.1" customHeight="1"/>
     <row r="32" spans="1:6" ht="14.1" customHeight="1"/>
     <row r="33" ht="14.1" customHeight="1"/>
     <row r="34" ht="14.1" customHeight="1"/>
     <row r="35" ht="14.1" customHeight="1"/>
     <row r="36" ht="14.1" customHeight="1"/>
     <row r="37" ht="14.1" customHeight="1"/>
     <row r="38" ht="14.1" customHeight="1"/>
     <row r="39" ht="14.1" customHeight="1"/>
     <row r="40" ht="14.1" customHeight="1"/>
     <row r="41" ht="14.1" customHeight="1"/>
     <row r="42" ht="14.1" customHeight="1"/>
     <row r="43" ht="14.1" customHeight="1"/>
     <row r="44" ht="14.1" customHeight="1"/>
     <row r="45" ht="14.1" customHeight="1"/>
     <row r="46" ht="14.1" customHeight="1"/>
     <row r="47" ht="14.1" customHeight="1"/>
     <row r="48" ht="14.1" customHeight="1"/>
     <row r="49" ht="14.1" customHeight="1"/>
@@ -1395,140 +1412,140 @@
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8215A9-CB99-413B-8A39-78E467AEC117}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023E7EA4-ABC5-443A-83C4-EE7855F1B78D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{824F5933-13BC-4211-B00A-7C28321D4651}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>табл 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>