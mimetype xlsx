--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -7,93 +7,95 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="105" windowWidth="12225" windowHeight="11025" activeTab="16"/>
+    <workbookView xWindow="0" yWindow="105" windowWidth="12225" windowHeight="11025" firstSheet="3" activeTab="17"/>
   </bookViews>
   <sheets>
     <sheet name="2008" sheetId="22" r:id="rId1"/>
     <sheet name="2009" sheetId="21" r:id="rId2"/>
     <sheet name="2010" sheetId="20" r:id="rId3"/>
     <sheet name="2011" sheetId="19" r:id="rId4"/>
     <sheet name="2012" sheetId="18" r:id="rId5"/>
     <sheet name="2013" sheetId="17" r:id="rId6"/>
     <sheet name="2014" sheetId="9" r:id="rId7"/>
     <sheet name="2015" sheetId="10" r:id="rId8"/>
     <sheet name="2016" sheetId="11" r:id="rId9"/>
     <sheet name="2017" sheetId="12" r:id="rId10"/>
     <sheet name="2018" sheetId="13" r:id="rId11"/>
     <sheet name="2019" sheetId="14" r:id="rId12"/>
     <sheet name="2020" sheetId="15" r:id="rId13"/>
     <sheet name="2021" sheetId="16" r:id="rId14"/>
     <sheet name="2022" sheetId="23" r:id="rId15"/>
     <sheet name="2023" sheetId="24" r:id="rId16"/>
     <sheet name="2024" sheetId="25" r:id="rId17"/>
+    <sheet name="2025" sheetId="26" r:id="rId18"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="15">'2023'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="911" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="956" uniqueCount="345">
   <si>
     <t>Работы по возведению зданий</t>
   </si>
   <si>
     <t>Дороги и автомагистрали; работы строительные по сооружению дорог и автомагистралей</t>
   </si>
   <si>
     <t>Работы строительные по сооружению объектов инженерных для обеспечения связью и электроэнергией</t>
   </si>
   <si>
     <t>Работы по разборке и сносу зданий и сооружений</t>
   </si>
   <si>
     <t>Работы по бурению разведочному</t>
   </si>
   <si>
     <t>Работы электромонтажные</t>
   </si>
   <si>
     <t>Работы по установке систем водоснабжения, отопления и кондиционирования воздуха</t>
   </si>
   <si>
     <t>Работы по монтажу (установке) прочие</t>
   </si>
   <si>
@@ -1111,51 +1113,51 @@
   </si>
   <si>
     <t xml:space="preserve"> *В соответствии с Общим классификатором видов экономической деятельности (ОКЭД)_x000D_
         </t>
   </si>
   <si>
     <t>Объем выполненных строительных работ (услуг)*</t>
   </si>
   <si>
     <t>В процентах к общему объему строительных работ (услуг)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#####\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1194,50 +1196,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -1287,51 +1294,51 @@
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="130">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1639,83 +1646,84 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1993,104 +2001,108 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="63.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="101"/>
       <c r="B3" s="101"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="51" customHeight="1">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>256</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
       <c r="D4" s="17"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="21" t="s">
@@ -2276,55 +2288,55 @@
       </c>
     </row>
     <row r="22" spans="1:3" s="17" customFormat="1" ht="22.5">
       <c r="A22" s="55" t="s">
         <v>339</v>
       </c>
       <c r="B22" s="79">
         <v>572866</v>
       </c>
       <c r="C22" s="96">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:3" s="17" customFormat="1" ht="22.5">
       <c r="A23" s="98" t="s">
         <v>340</v>
       </c>
       <c r="B23" s="80">
         <v>30024</v>
       </c>
       <c r="C23" s="99">
         <v>0.1</v>
       </c>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24" s="126" t="s">
+      <c r="A24" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="B24" s="126"/>
-      <c r="C24" s="126"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="58"/>
       <c r="B25" s="88"/>
       <c r="C25" s="97"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="55"/>
       <c r="B26" s="79"/>
       <c r="C26" s="96"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="55"/>
       <c r="B27" s="79"/>
       <c r="C27" s="96"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="55"/>
       <c r="B28" s="79"/>
       <c r="C28" s="96"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="55"/>
       <c r="B29" s="79"/>
       <c r="C29" s="96"/>
@@ -2389,55 +2401,55 @@
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="65.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="15.75" customHeight="1">
       <c r="A3" s="102"/>
       <c r="B3" s="102"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="20" t="s">
         <v>65</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -2747,127 +2759,127 @@
       </c>
     </row>
     <row r="33" spans="1:7" ht="12.75" customHeight="1">
       <c r="A33" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="39">
         <v>5955</v>
       </c>
       <c r="C33" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="13">
         <v>617402</v>
       </c>
       <c r="C34" s="14">
         <v>0.8</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A35" s="126" t="s">
+      <c r="A35" s="128" t="s">
         <v>342</v>
       </c>
-      <c r="B35" s="126"/>
-[...4 lines deleted...]
-      <c r="G35" s="126"/>
+      <c r="B35" s="128"/>
+      <c r="C35" s="128"/>
+      <c r="D35" s="128"/>
+      <c r="E35" s="128"/>
+      <c r="F35" s="128"/>
+      <c r="G35" s="128"/>
     </row>
     <row r="36" spans="1:7" ht="16.5" customHeight="1">
       <c r="A36" s="51"/>
       <c r="B36" s="39"/>
       <c r="C36" s="52"/>
     </row>
     <row r="37" spans="1:7" ht="17.25" customHeight="1">
       <c r="A37" s="51"/>
       <c r="B37" s="39"/>
       <c r="C37" s="52"/>
     </row>
     <row r="38" spans="1:7" ht="26.25" customHeight="1">
       <c r="A38" s="51"/>
       <c r="B38" s="39"/>
       <c r="C38" s="52"/>
     </row>
     <row r="39" spans="1:7" ht="13.5" customHeight="1">
       <c r="A39" s="51"/>
       <c r="B39" s="39"/>
       <c r="C39" s="52"/>
     </row>
     <row r="40" spans="1:7" s="17" customFormat="1" ht="24.75" customHeight="1">
       <c r="A40" s="10"/>
       <c r="B40" s="6"/>
       <c r="C40" s="53"/>
     </row>
     <row r="43" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A43" s="126"/>
-[...5 lines deleted...]
-      <c r="G43" s="126"/>
+      <c r="A43" s="128"/>
+      <c r="B43" s="128"/>
+      <c r="C43" s="128"/>
+      <c r="D43" s="128"/>
+      <c r="E43" s="128"/>
+      <c r="F43" s="128"/>
+      <c r="G43" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A35:G35"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="68.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="16" customWidth="1"/>
     <col min="3" max="3" width="12" style="16" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="16.5" customHeight="1">
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>77</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="47" customFormat="1">
       <c r="A5" s="21" t="s">
         <v>341</v>
       </c>
       <c r="B5" s="39">
@@ -3175,55 +3187,55 @@
       </c>
     </row>
     <row r="33" spans="1:3" s="47" customFormat="1" ht="10.5" customHeight="1">
       <c r="A33" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="39">
         <v>32312</v>
       </c>
       <c r="C33" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:3" s="47" customFormat="1">
       <c r="A34" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="13">
         <v>3557013</v>
       </c>
       <c r="C34" s="14">
         <v>3.7</v>
       </c>
     </row>
     <row r="35" spans="1:3" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A35" s="126" t="s">
+      <c r="A35" s="128" t="s">
         <v>342</v>
       </c>
-      <c r="B35" s="126"/>
-      <c r="C35" s="126"/>
+      <c r="B35" s="128"/>
+      <c r="C35" s="128"/>
     </row>
     <row r="36" spans="1:3" s="47" customFormat="1" ht="10.5" customHeight="1"/>
     <row r="37" spans="1:3" s="47" customFormat="1" ht="10.5" customHeight="1"/>
     <row r="38" spans="1:3" s="47" customFormat="1" ht="23.25" customHeight="1"/>
     <row r="39" spans="1:3" s="47" customFormat="1" ht="24" customHeight="1"/>
     <row r="40" spans="1:3" s="47" customFormat="1" ht="24.75" customHeight="1"/>
     <row r="41" spans="1:3">
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
     </row>
     <row r="42" spans="1:3" ht="10.5" customHeight="1">
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
     </row>
     <row r="43" spans="1:3">
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
     </row>
     <row r="44" spans="1:3">
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
     </row>
     <row r="45" spans="1:3">
       <c r="B45" s="15"/>
       <c r="C45" s="15"/>
@@ -3245,55 +3257,55 @@
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="60.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:4" ht="13.5" customHeight="1">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="37.5" customHeight="1">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>78</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
       <c r="D4" s="17"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="21" t="s">
@@ -3624,122 +3636,122 @@
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="41" t="s">
         <v>106</v>
       </c>
       <c r="C35" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" s="17" customFormat="1">
       <c r="A36" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="13">
         <v>850763</v>
       </c>
       <c r="C36" s="14">
         <v>0.5</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A37" s="126" t="s">
+      <c r="A37" s="128" t="s">
         <v>342</v>
       </c>
-      <c r="B37" s="126"/>
-[...4 lines deleted...]
-      <c r="G37" s="126"/>
+      <c r="B37" s="128"/>
+      <c r="C37" s="128"/>
+      <c r="D37" s="128"/>
+      <c r="E37" s="128"/>
+      <c r="F37" s="128"/>
+      <c r="G37" s="128"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="43"/>
       <c r="B38" s="29"/>
       <c r="C38" s="45"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="43"/>
       <c r="B39" s="29"/>
       <c r="C39" s="45"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="43"/>
       <c r="B40" s="29"/>
       <c r="C40" s="45"/>
     </row>
     <row r="41" spans="1:7" s="17" customFormat="1">
       <c r="A41" s="44"/>
       <c r="B41" s="31"/>
       <c r="C41" s="46"/>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43" s="126"/>
-[...5 lines deleted...]
-      <c r="G43" s="126"/>
+      <c r="A43" s="128"/>
+      <c r="B43" s="128"/>
+      <c r="C43" s="128"/>
+      <c r="D43" s="128"/>
+      <c r="E43" s="128"/>
+      <c r="F43" s="128"/>
+      <c r="G43" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A37:G37"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="61.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" customHeight="1">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:4" ht="37.5" customHeight="1">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>79</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
       <c r="D4" s="17"/>
     </row>
     <row r="5" spans="1:4">
@@ -4041,137 +4053,137 @@
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39">
         <v>12024</v>
       </c>
       <c r="C32" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="13">
         <v>715946</v>
       </c>
       <c r="C33" s="14">
         <v>0.7</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A34" s="126" t="s">
+      <c r="A34" s="128" t="s">
         <v>342</v>
       </c>
-      <c r="B34" s="126"/>
-[...4 lines deleted...]
-      <c r="G34" s="126"/>
+      <c r="B34" s="128"/>
+      <c r="C34" s="128"/>
+      <c r="D34" s="128"/>
+      <c r="E34" s="128"/>
+      <c r="F34" s="128"/>
+      <c r="G34" s="128"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="43"/>
       <c r="B35" s="29"/>
       <c r="C35" s="30"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="43"/>
       <c r="B36" s="29"/>
       <c r="C36" s="30"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="43"/>
       <c r="B37" s="29"/>
       <c r="C37" s="30"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="43"/>
       <c r="B38" s="29"/>
       <c r="C38" s="30"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="43"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="43"/>
       <c r="B40" s="29"/>
       <c r="C40" s="30"/>
     </row>
     <row r="41" spans="1:7" s="17" customFormat="1">
       <c r="A41" s="44"/>
       <c r="B41" s="31"/>
       <c r="C41" s="32"/>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43" s="126"/>
-[...5 lines deleted...]
-      <c r="G43" s="126"/>
+      <c r="A43" s="128"/>
+      <c r="B43" s="128"/>
+      <c r="C43" s="128"/>
+      <c r="D43" s="128"/>
+      <c r="E43" s="128"/>
+      <c r="F43" s="128"/>
+      <c r="G43" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A34:G34"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="63.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" customHeight="1">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:4" ht="37.5" customHeight="1">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>89</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
       <c r="D4" s="17"/>
     </row>
     <row r="5" spans="1:4">
@@ -4451,147 +4463,147 @@
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="39">
         <v>11608</v>
       </c>
       <c r="C30" s="40" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="14.25" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="13">
         <v>609867</v>
       </c>
       <c r="C31" s="14">
         <v>0.7</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A32" s="126" t="s">
+      <c r="A32" s="128" t="s">
         <v>342</v>
       </c>
-      <c r="B32" s="126"/>
-[...4 lines deleted...]
-      <c r="G32" s="126"/>
+      <c r="B32" s="128"/>
+      <c r="C32" s="128"/>
+      <c r="D32" s="128"/>
+      <c r="E32" s="128"/>
+      <c r="F32" s="128"/>
+      <c r="G32" s="128"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="28"/>
       <c r="B33" s="29"/>
       <c r="C33" s="30"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="28"/>
       <c r="B34" s="29"/>
       <c r="C34" s="30"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="28"/>
       <c r="B35" s="29"/>
       <c r="C35" s="30"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="28"/>
       <c r="B36" s="29"/>
       <c r="C36" s="30"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="28"/>
       <c r="B37" s="29"/>
       <c r="C37" s="30"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="28"/>
       <c r="B38" s="29"/>
       <c r="C38" s="30"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="28"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="28"/>
       <c r="B40" s="29"/>
       <c r="C40" s="30"/>
     </row>
     <row r="41" spans="1:7" s="17" customFormat="1">
       <c r="A41" s="28"/>
       <c r="B41" s="31"/>
       <c r="C41" s="32"/>
     </row>
     <row r="43" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A43" s="127"/>
-[...1 lines deleted...]
-      <c r="C43" s="127"/>
+      <c r="A43" s="129"/>
+      <c r="B43" s="129"/>
+      <c r="C43" s="129"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="A32:G32"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="56.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="16.5" customHeight="1">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="37.5" customHeight="1">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>322</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -4877,114 +4889,114 @@
       </c>
     </row>
     <row r="31" spans="1:3" ht="14.25" customHeight="1">
       <c r="A31" s="115" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="25">
         <v>8427</v>
       </c>
       <c r="C31" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="13.5" customHeight="1">
       <c r="A32" s="116" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="27">
         <v>203896</v>
       </c>
       <c r="C32" s="14">
         <v>0.2</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A33" s="128" t="s">
+      <c r="A33" s="130" t="s">
         <v>88</v>
       </c>
-      <c r="B33" s="128"/>
-      <c r="C33" s="128"/>
+      <c r="B33" s="130"/>
+      <c r="C33" s="130"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="28"/>
       <c r="B34" s="29"/>
       <c r="C34" s="30"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="28"/>
       <c r="B35" s="29"/>
       <c r="C35" s="30"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="28"/>
       <c r="B36" s="29"/>
       <c r="C36" s="30"/>
     </row>
     <row r="37" spans="1:3" s="17" customFormat="1">
       <c r="A37" s="28"/>
       <c r="B37" s="31"/>
       <c r="C37" s="32"/>
     </row>
     <row r="39" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A39" s="127"/>
-[...1 lines deleted...]
-      <c r="C39" s="127"/>
+      <c r="A39" s="129"/>
+      <c r="B39" s="129"/>
+      <c r="C39" s="129"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A39:C39"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="63.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="15" style="2" customWidth="1"/>
     <col min="3" max="3" width="13" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:4" ht="16.5" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
     </row>
     <row r="3" spans="1:4" ht="16.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="5" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="45">
       <c r="A4" s="103"/>
       <c r="B4" s="104" t="s">
         <v>324</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
       <c r="D4" s="17"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="21" t="s">
@@ -5337,98 +5349,98 @@
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B38" s="13">
         <v>492439</v>
       </c>
       <c r="C38" s="14">
         <v>0.3</v>
       </c>
     </row>
     <row r="39" spans="1:3">
-      <c r="A39" s="128" t="s">
+      <c r="A39" s="130" t="s">
         <v>88</v>
       </c>
-      <c r="B39" s="128"/>
-      <c r="C39" s="128"/>
+      <c r="B39" s="130"/>
+      <c r="C39" s="130"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6:C35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="66.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18" customHeight="1">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="14.25" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
     </row>
     <row r="3" spans="1:3" ht="15.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
-      <c r="C3" s="129" t="s">
+      <c r="C3" s="125" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45.75" customHeight="1">
       <c r="A4" s="103"/>
       <c r="B4" s="104" t="s">
         <v>324</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="14.1" customHeight="1">
       <c r="A5" s="119" t="s">
         <v>343</v>
       </c>
       <c r="B5" s="6">
         <v>293419029</v>
       </c>
       <c r="C5" s="120">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="14.1" customHeight="1">
       <c r="A6" s="8" t="s">
@@ -5742,97 +5754,606 @@
       </c>
       <c r="B34" s="6">
         <v>3391</v>
       </c>
       <c r="C34" s="120" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="14.1" customHeight="1">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="6">
         <v>1036690</v>
       </c>
       <c r="C35" s="120">
         <v>0.3</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="14.1" customHeight="1">
       <c r="A36" s="122"/>
       <c r="B36" s="123"/>
       <c r="C36" s="124"/>
     </row>
     <row r="37" spans="1:3" ht="14.1" customHeight="1">
-      <c r="A37" s="126" t="s">
+      <c r="A37" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="B37" s="126"/>
-      <c r="C37" s="126"/>
+      <c r="B37" s="128"/>
+      <c r="C37" s="128"/>
     </row>
     <row r="38" spans="1:3" ht="14.1" customHeight="1">
       <c r="C38" s="17"/>
     </row>
     <row r="39" spans="1:3" ht="14.1" customHeight="1"/>
     <row r="40" spans="1:3" ht="14.1" customHeight="1"/>
     <row r="41" spans="1:3" ht="14.1" customHeight="1"/>
     <row r="42" spans="1:3" ht="14.1" customHeight="1"/>
     <row r="43" spans="1:3" ht="14.1" customHeight="1"/>
     <row r="44" spans="1:3" ht="14.1" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A37:C37"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G38"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="66.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="126"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="15.75">
+      <c r="A1" s="127" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="33"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+    </row>
+    <row r="3" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="125" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="2" customFormat="1" ht="45">
+      <c r="A4" s="103"/>
+      <c r="B4" s="104" t="s">
+        <v>324</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="119" t="s">
+        <v>343</v>
+      </c>
+      <c r="B5" s="6">
+        <v>365922503</v>
+      </c>
+      <c r="C5" s="120">
+        <v>100</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+    </row>
+    <row r="6" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+    </row>
+    <row r="7" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="6">
+        <v>458924</v>
+      </c>
+      <c r="C7" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D7" s="11"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="11"/>
+    </row>
+    <row r="8" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="6">
+        <v>6295612</v>
+      </c>
+      <c r="C8" s="7">
+        <v>1.7</v>
+      </c>
+      <c r="D8" s="11"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="11"/>
+    </row>
+    <row r="9" spans="1:6" s="2" customFormat="1" ht="22.5">
+      <c r="A9" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="6">
+        <v>91284881</v>
+      </c>
+      <c r="C9" s="7">
+        <v>25</v>
+      </c>
+      <c r="D9" s="11"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+    </row>
+    <row r="10" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="B10" s="6">
+        <v>877</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" s="11"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="11"/>
+    </row>
+    <row r="11" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="6">
+        <v>69762100</v>
+      </c>
+      <c r="C11" s="7">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="D11" s="11"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+    </row>
+    <row r="12" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="6">
+        <v>5904414</v>
+      </c>
+      <c r="C12" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="11"/>
+    </row>
+    <row r="13" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="6">
+        <v>1431605</v>
+      </c>
+      <c r="C13" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="D13" s="11"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="11"/>
+    </row>
+    <row r="14" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="6">
+        <v>21988613</v>
+      </c>
+      <c r="C14" s="7">
+        <v>6</v>
+      </c>
+      <c r="D14" s="11"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="11"/>
+    </row>
+    <row r="15" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="6">
+        <v>22960875</v>
+      </c>
+      <c r="C15" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="D15" s="11"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="11"/>
+    </row>
+    <row r="16" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="6">
+        <v>10373356</v>
+      </c>
+      <c r="C16" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="D16" s="11"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="11"/>
+    </row>
+    <row r="17" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" s="6">
+        <v>5391474</v>
+      </c>
+      <c r="C17" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="D17" s="11"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="11"/>
+    </row>
+    <row r="18" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="6">
+        <v>1838505</v>
+      </c>
+      <c r="C18" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="D18" s="11"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="11"/>
+    </row>
+    <row r="19" spans="1:6" s="2" customFormat="1" ht="22.5">
+      <c r="A19" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="6">
+        <v>44792378</v>
+      </c>
+      <c r="C19" s="7">
+        <v>12.3</v>
+      </c>
+      <c r="D19" s="11"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="11"/>
+    </row>
+    <row r="20" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="6">
+        <v>911289</v>
+      </c>
+      <c r="C20" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="D20" s="11"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="11"/>
+    </row>
+    <row r="21" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="6">
+        <v>1287590</v>
+      </c>
+      <c r="C21" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="D21" s="11"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="11"/>
+    </row>
+    <row r="22" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A22" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+    </row>
+    <row r="23" spans="1:6" s="2" customFormat="1" ht="22.5">
+      <c r="A23" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="6">
+        <v>884942</v>
+      </c>
+      <c r="C23" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="D23" s="11"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="11"/>
+    </row>
+    <row r="24" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="6">
+        <v>16170805</v>
+      </c>
+      <c r="C24" s="7">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="11"/>
+    </row>
+    <row r="25" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="6">
+        <v>17584517</v>
+      </c>
+      <c r="C25" s="7">
+        <v>4.8</v>
+      </c>
+      <c r="D25" s="11"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="11"/>
+    </row>
+    <row r="26" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="6">
+        <v>1200</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" s="11"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="11"/>
+    </row>
+    <row r="27" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="6">
+        <v>28412414</v>
+      </c>
+      <c r="C27" s="7">
+        <v>7.8</v>
+      </c>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="11"/>
+    </row>
+    <row r="28" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="6">
+        <v>14602286</v>
+      </c>
+      <c r="C28" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="D28" s="11"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="11"/>
+    </row>
+    <row r="29" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="6">
+        <v>214463</v>
+      </c>
+      <c r="C29" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D29" s="11"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="11"/>
+    </row>
+    <row r="30" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="6">
+        <v>32924</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D30" s="11"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="11"/>
+    </row>
+    <row r="31" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="6">
+        <v>417131</v>
+      </c>
+      <c r="C31" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D31" s="11"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="11"/>
+    </row>
+    <row r="32" spans="1:6" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="6">
+        <v>72055</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" s="11"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="11"/>
+    </row>
+    <row r="33" spans="1:7" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33" s="6">
+        <v>696990</v>
+      </c>
+      <c r="C33" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="D33" s="11"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="11"/>
+    </row>
+    <row r="34" spans="1:7" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="6">
+        <v>241960</v>
+      </c>
+      <c r="C34" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D34" s="11"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="11"/>
+    </row>
+    <row r="35" spans="1:7" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="6">
+        <v>44958</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" s="11"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="17"/>
+    </row>
+    <row r="36" spans="1:7" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B36" s="13">
+        <v>1758863</v>
+      </c>
+      <c r="C36" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D36" s="11"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="17"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="128" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" s="128"/>
+      <c r="C38" s="128"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A38:C38"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="68.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="14.25" customHeight="1">
       <c r="A3" s="101"/>
       <c r="B3" s="101"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -6385,88 +6906,88 @@
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="58" t="s">
         <v>145</v>
       </c>
       <c r="B55" s="90">
         <v>82564</v>
       </c>
       <c r="C55" s="87" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="108" t="s">
         <v>146</v>
       </c>
       <c r="B56" s="93">
         <v>1029691</v>
       </c>
       <c r="C56" s="94">
         <v>1.5</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A57" s="126" t="s">
+      <c r="A57" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="126"/>
-      <c r="C57" s="126"/>
+      <c r="B57" s="128"/>
+      <c r="C57" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A57:C57"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="61" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="16.5" customHeight="1">
       <c r="A3" s="101"/>
       <c r="B3" s="101"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -6695,55 +7216,55 @@
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="85" t="s">
         <v>278</v>
       </c>
       <c r="C26" s="85" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="22.5">
       <c r="A27" s="98" t="s">
         <v>169</v>
       </c>
       <c r="B27" s="86" t="s">
         <v>279</v>
       </c>
       <c r="C27" s="86" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A28" s="126" t="s">
+      <c r="A28" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="126"/>
-      <c r="C28" s="126"/>
+      <c r="B28" s="128"/>
+      <c r="C28" s="128"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="78"/>
       <c r="B29" s="79"/>
       <c r="C29" s="70"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="78"/>
       <c r="B30" s="79"/>
       <c r="C30" s="70"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="78"/>
       <c r="B31" s="79"/>
       <c r="C31" s="70"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="78"/>
       <c r="B32" s="79"/>
       <c r="C32" s="70"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="78"/>
       <c r="B33" s="79"/>
       <c r="C33" s="70"/>
@@ -6779,64 +7300,64 @@
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="84"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A28:C28"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="62.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="12.75" customHeight="1">
       <c r="A3" s="101"/>
       <c r="B3" s="101"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -7065,88 +7586,88 @@
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="85" t="s">
         <v>225</v>
       </c>
       <c r="C26" s="85" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="22.5">
       <c r="A27" s="98" t="s">
         <v>169</v>
       </c>
       <c r="B27" s="86" t="s">
         <v>226</v>
       </c>
       <c r="C27" s="86" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A28" s="126" t="s">
+      <c r="A28" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="126"/>
-      <c r="C28" s="126"/>
+      <c r="B28" s="128"/>
+      <c r="C28" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A28:C28"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="63.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="12.75" customHeight="1">
       <c r="A3" s="101"/>
       <c r="B3" s="101"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -7369,55 +7890,55 @@
       </c>
     </row>
     <row r="26" spans="1:3" ht="22.5">
       <c r="A26" s="55" t="s">
         <v>168</v>
       </c>
       <c r="B26" s="85" t="s">
         <v>194</v>
       </c>
       <c r="C26" s="85" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="98" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="86" t="s">
         <v>195</v>
       </c>
       <c r="C27" s="86" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A28" s="126" t="s">
+      <c r="A28" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="126"/>
-      <c r="C28" s="126"/>
+      <c r="B28" s="128"/>
+      <c r="C28" s="128"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="82"/>
       <c r="B29" s="87"/>
       <c r="C29" s="87"/>
     </row>
     <row r="30" spans="1:3" s="17" customFormat="1">
       <c r="A30" s="82"/>
       <c r="B30" s="87"/>
       <c r="C30" s="87"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="82"/>
       <c r="B31" s="87"/>
       <c r="C31" s="87"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="82"/>
       <c r="B32" s="87"/>
       <c r="C32" s="87"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="82"/>
       <c r="B33" s="87"/>
       <c r="C33" s="87"/>
@@ -7453,64 +7974,64 @@
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="84"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A28:C28"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="59.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="14.25" customHeight="1">
       <c r="A3" s="101"/>
       <c r="B3" s="101"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -7948,90 +8469,90 @@
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="110" t="s">
         <v>145</v>
       </c>
       <c r="B45" s="85" t="s">
         <v>319</v>
       </c>
       <c r="C45" s="85" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="22.5">
       <c r="A46" s="111" t="s">
         <v>146</v>
       </c>
       <c r="B46" s="86" t="s">
         <v>320</v>
       </c>
       <c r="C46" s="86" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A47" s="126" t="s">
+      <c r="A47" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="B47" s="126"/>
-      <c r="C47" s="126"/>
+      <c r="B47" s="128"/>
+      <c r="C47" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A47:C47"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="73.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:5" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="74"/>
       <c r="B3" s="74"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -8371,100 +8892,100 @@
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="79" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="98" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="80">
         <v>2146</v>
       </c>
       <c r="C37" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A38" s="126" t="s">
+      <c r="A38" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="B38" s="126"/>
-      <c r="C38" s="126"/>
+      <c r="B38" s="128"/>
+      <c r="C38" s="128"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="82"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="83"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="84"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A38:C38"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="58.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="15" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1">
       <c r="A3" s="101"/>
       <c r="B3" s="101"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="20" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -8761,116 +9282,116 @@
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="113" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="62">
         <v>2803</v>
       </c>
       <c r="C32" s="63">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="114" t="s">
         <v>103</v>
       </c>
       <c r="B33" s="67">
         <v>143630</v>
       </c>
       <c r="C33" s="68">
         <v>0.1</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A34" s="126" t="s">
+      <c r="A34" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="B34" s="126"/>
-      <c r="C34" s="126"/>
+      <c r="B34" s="128"/>
+      <c r="C34" s="128"/>
     </row>
     <row r="35" spans="1:3">
       <c r="B35" s="69"/>
       <c r="C35" s="70"/>
     </row>
     <row r="36" spans="1:3">
       <c r="B36" s="69"/>
       <c r="C36" s="70"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="71"/>
       <c r="B37" s="69"/>
       <c r="C37" s="70"/>
     </row>
     <row r="38" spans="1:3">
       <c r="B38" s="69"/>
       <c r="C38" s="70"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="72"/>
       <c r="B39" s="73"/>
       <c r="C39" s="61"/>
     </row>
     <row r="41" spans="1:3" ht="23.25" customHeight="1">
-      <c r="A41" s="126"/>
-[...1 lines deleted...]
-      <c r="C41" s="126"/>
+      <c r="A41" s="128"/>
+      <c r="B41" s="128"/>
+      <c r="C41" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="A34:C34"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="67.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:3" ht="17.25" customHeight="1">
       <c r="A3" s="102"/>
       <c r="B3" s="102"/>
       <c r="C3" s="117" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45">
       <c r="A4" s="18"/>
       <c r="B4" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C4" s="105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>341</v>
@@ -9180,245 +9701,246 @@
       </c>
     </row>
     <row r="33" spans="1:3" ht="12.75" customHeight="1">
       <c r="A33" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="39">
         <v>10081</v>
       </c>
       <c r="C33" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:3" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A34" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="13">
         <v>180302</v>
       </c>
       <c r="C34" s="14">
         <v>0.3</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A35" s="126" t="s">
+      <c r="A35" s="128" t="s">
         <v>342</v>
       </c>
-      <c r="B35" s="126"/>
-      <c r="C35" s="126"/>
+      <c r="B35" s="128"/>
+      <c r="C35" s="128"/>
     </row>
     <row r="36" spans="1:3" ht="16.5" customHeight="1">
       <c r="A36" s="55"/>
       <c r="B36" s="54"/>
       <c r="C36" s="56"/>
     </row>
     <row r="37" spans="1:3" ht="17.25" customHeight="1">
       <c r="A37" s="57"/>
       <c r="B37" s="54"/>
       <c r="C37" s="56"/>
     </row>
     <row r="38" spans="1:3" ht="26.25" customHeight="1">
       <c r="A38" s="55"/>
       <c r="B38" s="54"/>
       <c r="C38" s="56"/>
     </row>
     <row r="39" spans="1:3" ht="13.5" customHeight="1">
       <c r="A39" s="58"/>
       <c r="B39" s="59"/>
       <c r="C39" s="60"/>
     </row>
     <row r="40" spans="1:3" s="17" customFormat="1" ht="24.75" customHeight="1">
       <c r="A40" s="58"/>
       <c r="B40" s="59"/>
       <c r="C40" s="60"/>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" s="126"/>
-[...1 lines deleted...]
-      <c r="C42" s="126"/>
+      <c r="A42" s="128"/>
+      <c r="B42" s="128"/>
+      <c r="C42" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>2008</vt:lpstr>
       <vt:lpstr>2009</vt:lpstr>
       <vt:lpstr>2010</vt:lpstr>
       <vt:lpstr>2011</vt:lpstr>
       <vt:lpstr>2012</vt:lpstr>
       <vt:lpstr>2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'2023'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>