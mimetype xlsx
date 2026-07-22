--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -281,99 +281,95 @@
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -657,94 +653,94 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="22.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="30.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="39"/>
-[...3 lines deleted...]
-      <c r="F1" s="36"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" ht="16.5" customHeight="1">
-      <c r="A3" s="40"/>
-      <c r="B3" s="44" t="s">
+      <c r="A3" s="39"/>
+      <c r="B3" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="44"/>
-      <c r="D3" s="42" t="s">
+      <c r="C3" s="43"/>
+      <c r="D3" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="43"/>
-      <c r="F3" s="43"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
     </row>
     <row r="4" spans="1:6" ht="33.75">
-      <c r="A4" s="41"/>
+      <c r="A4" s="40"/>
       <c r="B4" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="35" t="s">
+      <c r="F4" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="14.1" customHeight="1">
       <c r="A5" s="5">
         <v>2008</v>
       </c>
       <c r="B5" s="6">
         <v>57202</v>
       </c>
       <c r="C5" s="7">
         <v>156.9</v>
       </c>
       <c r="D5" s="6">
         <v>447</v>
       </c>
       <c r="E5" s="8">
         <v>11621</v>
       </c>
       <c r="F5" s="8">
         <v>45134</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="14.1" customHeight="1">
       <c r="A6" s="9">
@@ -768,143 +764,143 @@
     </row>
     <row r="7" spans="1:6" ht="14.1" customHeight="1">
       <c r="A7" s="9">
         <v>2010</v>
       </c>
       <c r="B7" s="6">
         <v>74920</v>
       </c>
       <c r="C7" s="10">
         <v>101.1</v>
       </c>
       <c r="D7" s="12">
         <v>24743</v>
       </c>
       <c r="E7" s="13">
         <v>42755</v>
       </c>
       <c r="F7" s="13">
         <v>7422</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="14.1" customHeight="1">
       <c r="A8" s="9">
         <v>2011</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="33">
         <v>112591</v>
       </c>
       <c r="C8" s="1">
         <v>143.5</v>
       </c>
       <c r="D8" s="6">
         <v>17605</v>
       </c>
       <c r="E8" s="14">
         <v>76106</v>
       </c>
       <c r="F8" s="15">
         <v>18880</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="14.1" customHeight="1">
       <c r="A9" s="9">
         <v>2012</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B9" s="33">
         <v>124320</v>
       </c>
       <c r="C9" s="1">
         <v>106.3</v>
       </c>
       <c r="D9" s="14">
         <v>22308</v>
       </c>
       <c r="E9" s="14">
         <v>68685</v>
       </c>
       <c r="F9" s="15">
         <v>33327</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="14.1" customHeight="1">
       <c r="A10" s="16">
         <v>2013</v>
       </c>
       <c r="B10" s="6">
         <v>150399</v>
       </c>
       <c r="C10" s="1">
         <v>116.9</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="27">
         <v>20062</v>
       </c>
-      <c r="E10" s="29">
+      <c r="E10" s="28">
         <v>128151</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="29">
         <v>2186</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="14.1" customHeight="1">
       <c r="A11" s="16">
         <v>2014</v>
       </c>
       <c r="B11" s="6">
         <v>106521</v>
       </c>
       <c r="C11" s="19">
         <v>68.400000000000006</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="27">
         <v>17595</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="28">
         <v>88768</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="29">
         <v>158</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="14.1" customHeight="1">
       <c r="A12" s="16">
         <v>2015</v>
       </c>
       <c r="B12" s="20">
         <v>97826</v>
       </c>
       <c r="C12" s="21">
         <v>90</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="27">
         <v>16114</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="28">
         <v>80033</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="29">
         <v>1679</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="14.1" customHeight="1">
       <c r="A13" s="16">
         <v>2016</v>
       </c>
       <c r="B13" s="22">
         <v>63031</v>
       </c>
       <c r="C13" s="23">
         <v>61.5</v>
       </c>
       <c r="D13" s="17">
         <v>20330</v>
       </c>
       <c r="E13" s="6">
         <v>41816</v>
       </c>
       <c r="F13" s="18">
         <v>885</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="14.1" customHeight="1">
       <c r="A14" s="16">
@@ -1005,90 +1001,109 @@
       <c r="F18" s="8">
         <v>839</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="14.1" customHeight="1">
       <c r="A19" s="16">
         <v>2022</v>
       </c>
       <c r="B19" s="26">
         <v>126013</v>
       </c>
       <c r="C19" s="23">
         <v>117.7</v>
       </c>
       <c r="D19" s="8">
         <v>56917</v>
       </c>
       <c r="E19" s="8">
         <v>57021</v>
       </c>
       <c r="F19" s="8">
         <v>12075</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A20" s="31">
+      <c r="A20" s="30">
         <v>2023</v>
       </c>
       <c r="B20" s="4">
         <v>184067</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="31">
         <v>140.9</v>
       </c>
       <c r="D20" s="4">
         <v>60107</v>
       </c>
       <c r="E20" s="4">
         <v>99417</v>
       </c>
       <c r="F20" s="4">
         <v>24543</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="14.1" customHeight="1">
-      <c r="A21" s="33">
+      <c r="A21" s="9">
         <v>2024</v>
       </c>
-      <c r="B21" s="27">
+      <c r="B21" s="4">
         <v>293419</v>
       </c>
-      <c r="C21" s="34">
+      <c r="C21" s="23">
         <v>154.9</v>
       </c>
-      <c r="D21" s="37">
+      <c r="D21" s="34">
         <v>93009</v>
       </c>
-      <c r="E21" s="37">
+      <c r="E21" s="34">
         <v>146159</v>
       </c>
-      <c r="F21" s="37">
+      <c r="F21" s="34">
         <v>54261</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="14.1" customHeight="1"/>
+    <row r="22" spans="1:6" ht="14.1" customHeight="1">
+      <c r="A22" s="32">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="36">
+        <v>365922</v>
+      </c>
+      <c r="C22" s="35">
+        <v>121.8</v>
+      </c>
+      <c r="D22" s="36">
+        <v>98040</v>
+      </c>
+      <c r="E22" s="36">
+        <v>184443</v>
+      </c>
+      <c r="F22" s="36">
+        <v>83439</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>