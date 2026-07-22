--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -123,51 +123,51 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -199,56 +199,69 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -303,56 +316,60 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -618,135 +635,136 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R14"/>
+  <dimension ref="A1:S14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="31" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="31" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="31" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="31" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="31" customWidth="1"/>
     <col min="6" max="6" width="10" style="31" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="31" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="31"/>
     <col min="10" max="10" width="9.85546875" style="31" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="31" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="31" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="31" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="31"/>
     <col min="15" max="15" width="9.85546875" style="31" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" style="31" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15.75" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:19" ht="15.75" customHeight="1">
+      <c r="A1" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="40"/>
-[...1 lines deleted...]
-      <c r="D1" s="40"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
       <c r="L1" s="37"/>
       <c r="M1" s="37"/>
       <c r="N1" s="37"/>
       <c r="O1" s="37"/>
     </row>
-    <row r="2" spans="1:18" ht="14.1" customHeight="1">
+    <row r="2" spans="1:19" ht="14.1" customHeight="1">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
     </row>
-    <row r="3" spans="1:18" ht="14.1" customHeight="1">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:19" ht="14.1" customHeight="1">
+      <c r="A3" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="39"/>
-[...15 lines deleted...]
-      <c r="R3" s="39"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="41"/>
     </row>
-    <row r="4" spans="1:18" ht="14.1" customHeight="1">
+    <row r="4" spans="1:19" ht="14.1" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="26">
         <v>2008</v>
       </c>
       <c r="C4" s="33">
         <v>2009</v>
       </c>
       <c r="D4" s="34">
         <v>2010</v>
       </c>
       <c r="E4" s="34">
         <v>2011</v>
       </c>
       <c r="F4" s="34">
         <v>2012</v>
       </c>
       <c r="G4" s="34">
         <v>2013</v>
       </c>
       <c r="H4" s="27">
         <v>2014</v>
       </c>
       <c r="I4" s="27">
         <v>2015</v>
       </c>
@@ -755,52 +773,55 @@
       </c>
       <c r="K4" s="27">
         <v>2017</v>
       </c>
       <c r="L4" s="27">
         <v>2018</v>
       </c>
       <c r="M4" s="28">
         <v>2019</v>
       </c>
       <c r="N4" s="28">
         <v>2020</v>
       </c>
       <c r="O4" s="28">
         <v>2021</v>
       </c>
       <c r="P4" s="28">
         <v>2022</v>
       </c>
       <c r="Q4" s="29">
         <v>2023</v>
       </c>
       <c r="R4" s="30">
         <v>2024</v>
       </c>
+      <c r="S4" s="42">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="5" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="20">
         <v>57202</v>
       </c>
       <c r="C5" s="32">
         <v>70468</v>
       </c>
       <c r="D5" s="32">
         <v>74920</v>
       </c>
       <c r="E5" s="32">
         <v>112591</v>
       </c>
       <c r="F5" s="32">
         <v>124320</v>
       </c>
       <c r="G5" s="32">
         <v>150399</v>
       </c>
       <c r="H5" s="21">
         <v>106521</v>
       </c>
       <c r="I5" s="22">
@@ -811,52 +832,55 @@
       </c>
       <c r="K5" s="23">
         <v>73467</v>
       </c>
       <c r="L5" s="23">
         <v>93939</v>
       </c>
       <c r="M5" s="23">
         <v>146352</v>
       </c>
       <c r="N5" s="23">
         <v>107539</v>
       </c>
       <c r="O5" s="23">
         <v>103713</v>
       </c>
       <c r="P5" s="24">
         <v>126012</v>
       </c>
       <c r="Q5" s="25">
         <v>184068</v>
       </c>
       <c r="R5" s="8">
         <v>293419</v>
       </c>
+      <c r="S5" s="8">
+        <v>365922</v>
+      </c>
     </row>
-    <row r="6" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="6" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3">
         <v>40778</v>
       </c>
       <c r="C6" s="32">
         <v>40094</v>
       </c>
       <c r="D6" s="32">
         <v>40718</v>
       </c>
       <c r="E6" s="32">
         <v>41921</v>
       </c>
       <c r="F6" s="32">
         <v>44305</v>
       </c>
       <c r="G6" s="32">
         <v>44984</v>
       </c>
       <c r="H6" s="4">
         <v>37493</v>
       </c>
       <c r="I6" s="5">
@@ -867,52 +891,55 @@
       </c>
       <c r="K6" s="6">
         <v>32361</v>
       </c>
       <c r="L6" s="6">
         <v>37185</v>
       </c>
       <c r="M6" s="6">
         <v>46748</v>
       </c>
       <c r="N6" s="6">
         <v>59094</v>
       </c>
       <c r="O6" s="6">
         <v>61096</v>
       </c>
       <c r="P6" s="7">
         <v>74207</v>
       </c>
       <c r="Q6" s="8">
         <v>96294</v>
       </c>
       <c r="R6" s="8">
         <v>159949</v>
       </c>
+      <c r="S6" s="8">
+        <v>197026</v>
+      </c>
     </row>
-    <row r="7" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="7" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="3">
         <v>932</v>
       </c>
       <c r="C7" s="32">
         <v>1377</v>
       </c>
       <c r="D7" s="32">
         <v>1172</v>
       </c>
       <c r="E7" s="32">
         <v>964</v>
       </c>
       <c r="F7" s="32">
         <v>560</v>
       </c>
       <c r="G7" s="32">
         <v>37</v>
       </c>
       <c r="H7" s="4">
         <v>3</v>
       </c>
       <c r="I7" s="5">
@@ -923,52 +950,55 @@
       </c>
       <c r="K7" s="6">
         <v>41</v>
       </c>
       <c r="L7" s="6">
         <v>978</v>
       </c>
       <c r="M7" s="6">
         <v>477</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="O7" s="6">
         <v>682</v>
       </c>
       <c r="P7" s="7">
         <v>106</v>
       </c>
       <c r="Q7" s="8">
         <v>25</v>
       </c>
       <c r="R7" s="8">
         <v>415</v>
       </c>
+      <c r="S7" s="8">
+        <v>14657</v>
+      </c>
     </row>
-    <row r="8" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="8" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="3">
         <v>2480</v>
       </c>
       <c r="C8" s="32">
         <v>2930</v>
       </c>
       <c r="D8" s="32">
         <v>7319</v>
       </c>
       <c r="E8" s="32">
         <v>9479</v>
       </c>
       <c r="F8" s="32">
         <v>15869</v>
       </c>
       <c r="G8" s="32">
         <v>37152</v>
       </c>
       <c r="H8" s="4">
         <v>34870</v>
       </c>
       <c r="I8" s="10">
@@ -979,52 +1009,55 @@
       </c>
       <c r="K8" s="6">
         <v>9322</v>
       </c>
       <c r="L8" s="6">
         <v>10179</v>
       </c>
       <c r="M8" s="6">
         <v>9508</v>
       </c>
       <c r="N8" s="6">
         <v>5277</v>
       </c>
       <c r="O8" s="6">
         <v>5567</v>
       </c>
       <c r="P8" s="7">
         <v>6782</v>
       </c>
       <c r="Q8" s="8">
         <v>12495</v>
       </c>
       <c r="R8" s="8">
         <v>20042</v>
       </c>
+      <c r="S8" s="8">
+        <v>24786</v>
+      </c>
     </row>
-    <row r="9" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="9" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="3">
         <v>2374</v>
       </c>
       <c r="C9" s="32">
         <v>4228</v>
       </c>
       <c r="D9" s="32">
         <v>3444</v>
       </c>
       <c r="E9" s="32">
         <v>3725</v>
       </c>
       <c r="F9" s="32">
         <v>4098</v>
       </c>
       <c r="G9" s="32">
         <v>3669</v>
       </c>
       <c r="H9" s="4">
         <v>3326</v>
       </c>
       <c r="I9" s="11">
@@ -1035,52 +1068,55 @@
       </c>
       <c r="K9" s="6">
         <v>2717</v>
       </c>
       <c r="L9" s="6">
         <v>1579</v>
       </c>
       <c r="M9" s="6">
         <v>3837</v>
       </c>
       <c r="N9" s="6">
         <v>8894</v>
       </c>
       <c r="O9" s="6">
         <v>4893</v>
       </c>
       <c r="P9" s="7">
         <v>4581</v>
       </c>
       <c r="Q9" s="8">
         <v>6953</v>
       </c>
       <c r="R9" s="8">
         <v>9432</v>
       </c>
+      <c r="S9" s="8">
+        <v>9993</v>
+      </c>
     </row>
-    <row r="10" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="10" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="3">
         <v>2169</v>
       </c>
       <c r="C10" s="32">
         <v>9072</v>
       </c>
       <c r="D10" s="32">
         <v>9805</v>
       </c>
       <c r="E10" s="32">
         <v>10752</v>
       </c>
       <c r="F10" s="32">
         <v>14784</v>
       </c>
       <c r="G10" s="32">
         <v>11696</v>
       </c>
       <c r="H10" s="4">
         <v>2651</v>
       </c>
       <c r="I10" s="11">
@@ -1091,52 +1127,55 @@
       </c>
       <c r="K10" s="6">
         <v>8881</v>
       </c>
       <c r="L10" s="6">
         <v>9308</v>
       </c>
       <c r="M10" s="6">
         <v>5498</v>
       </c>
       <c r="N10" s="6">
         <v>7071</v>
       </c>
       <c r="O10" s="6">
         <v>6629</v>
       </c>
       <c r="P10" s="7">
         <v>10709</v>
       </c>
       <c r="Q10" s="8">
         <v>14025</v>
       </c>
       <c r="R10" s="8">
         <v>32303</v>
       </c>
+      <c r="S10" s="8">
+        <v>41745</v>
+      </c>
     </row>
-    <row r="11" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="11" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3">
         <v>3231</v>
       </c>
       <c r="C11" s="32">
         <v>3943</v>
       </c>
       <c r="D11" s="32">
         <v>3902</v>
       </c>
       <c r="E11" s="32">
         <v>10975</v>
       </c>
       <c r="F11" s="32">
         <v>11901</v>
       </c>
       <c r="G11" s="32">
         <v>8669</v>
       </c>
       <c r="H11" s="4">
         <v>7211</v>
       </c>
       <c r="I11" s="11">
@@ -1147,52 +1186,55 @@
       </c>
       <c r="K11" s="6">
         <v>7221</v>
       </c>
       <c r="L11" s="6">
         <v>11497</v>
       </c>
       <c r="M11" s="6">
         <v>13802</v>
       </c>
       <c r="N11" s="6">
         <v>7040</v>
       </c>
       <c r="O11" s="6">
         <v>7115</v>
       </c>
       <c r="P11" s="7">
         <v>7442</v>
       </c>
       <c r="Q11" s="8">
         <v>12229</v>
       </c>
       <c r="R11" s="8">
         <v>13905</v>
       </c>
+      <c r="S11" s="8">
+        <v>16596</v>
+      </c>
     </row>
-    <row r="12" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="12" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="3">
         <v>1985</v>
       </c>
       <c r="C12" s="32">
         <v>2989</v>
       </c>
       <c r="D12" s="32">
         <v>3692</v>
       </c>
       <c r="E12" s="32">
         <v>8033</v>
       </c>
       <c r="F12" s="32">
         <v>8452</v>
       </c>
       <c r="G12" s="32">
         <v>16641</v>
       </c>
       <c r="H12" s="4">
         <v>5833</v>
       </c>
       <c r="I12" s="11">
@@ -1203,52 +1245,55 @@
       </c>
       <c r="K12" s="6">
         <v>3101</v>
       </c>
       <c r="L12" s="6">
         <v>2671</v>
       </c>
       <c r="M12" s="6">
         <v>1772</v>
       </c>
       <c r="N12" s="6">
         <v>6952</v>
       </c>
       <c r="O12" s="6">
         <v>3768</v>
       </c>
       <c r="P12" s="7">
         <v>5903</v>
       </c>
       <c r="Q12" s="8">
         <v>7134</v>
       </c>
       <c r="R12" s="8">
         <v>7897</v>
       </c>
+      <c r="S12" s="8">
+        <v>10669</v>
+      </c>
     </row>
-    <row r="13" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="13" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="3">
         <v>860</v>
       </c>
       <c r="C13" s="32">
         <v>3218</v>
       </c>
       <c r="D13" s="32">
         <v>1742</v>
       </c>
       <c r="E13" s="32">
         <v>7876</v>
       </c>
       <c r="F13" s="32">
         <v>7881</v>
       </c>
       <c r="G13" s="32">
         <v>11441</v>
       </c>
       <c r="H13" s="4">
         <v>7185</v>
       </c>
       <c r="I13" s="5">
@@ -1259,52 +1304,55 @@
       </c>
       <c r="K13" s="6">
         <v>7447</v>
       </c>
       <c r="L13" s="6">
         <v>7510</v>
       </c>
       <c r="M13" s="6">
         <v>34506</v>
       </c>
       <c r="N13" s="6">
         <v>5189</v>
       </c>
       <c r="O13" s="6">
         <v>7226</v>
       </c>
       <c r="P13" s="7">
         <v>8482</v>
       </c>
       <c r="Q13" s="8">
         <v>16397</v>
       </c>
       <c r="R13" s="8">
         <v>27319</v>
       </c>
+      <c r="S13" s="8">
+        <v>23471</v>
+      </c>
     </row>
-    <row r="14" spans="1:18" s="32" customFormat="1" ht="14.1" customHeight="1">
+    <row r="14" spans="1:19" s="32" customFormat="1" ht="14.1" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="13">
         <v>2393</v>
       </c>
       <c r="C14" s="35">
         <v>2617</v>
       </c>
       <c r="D14" s="35">
         <v>3126</v>
       </c>
       <c r="E14" s="35">
         <v>18866</v>
       </c>
       <c r="F14" s="35">
         <v>16470</v>
       </c>
       <c r="G14" s="35">
         <v>16110</v>
       </c>
       <c r="H14" s="14">
         <v>7949</v>
       </c>
       <c r="I14" s="15">
@@ -1314,173 +1362,176 @@
         <v>2858</v>
       </c>
       <c r="K14" s="16">
         <v>2376</v>
       </c>
       <c r="L14" s="16">
         <v>13032</v>
       </c>
       <c r="M14" s="16">
         <v>30204</v>
       </c>
       <c r="N14" s="16">
         <v>8022</v>
       </c>
       <c r="O14" s="16">
         <v>6737</v>
       </c>
       <c r="P14" s="17">
         <v>7800</v>
       </c>
       <c r="Q14" s="18">
         <v>18516</v>
       </c>
       <c r="R14" s="18">
         <v>22157</v>
+      </c>
+      <c r="S14" s="18">
+        <v>26979</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:R3"/>
     <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADDE98C1-81F6-4084-A650-458B63FC110A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71363493-981A-45B3-86B9-E4C162702316}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364DF246-62C4-4C74-B118-2C93A544E6D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>