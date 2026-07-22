--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -53,100 +53,105 @@
     <t>-</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Динамика основных показателей строительной деятельности</t>
   </si>
   <si>
     <t>кв. метр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -318,94 +323,94 @@
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -672,123 +677,123 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H26"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="41" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="21.7109375" style="41" customWidth="1"/>
+    <col min="1" max="1" width="27.42578125" style="38" customWidth="1"/>
+    <col min="2" max="2" width="19.85546875" style="38" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" style="38" customWidth="1"/>
+    <col min="4" max="4" width="22" style="38" customWidth="1"/>
+    <col min="5" max="5" width="19.7109375" style="38" customWidth="1"/>
+    <col min="6" max="6" width="19.42578125" style="38" customWidth="1"/>
+    <col min="7" max="7" width="21.7109375" style="38" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="16"/>
-    <col min="9" max="16384" width="9.140625" style="41"/>
+    <col min="9" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="46" customFormat="1" ht="15.75" customHeight="1">
+    <row r="1" spans="1:8" s="43" customFormat="1" ht="15.75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
-      <c r="D1" s="38"/>
-[...3 lines deleted...]
-      <c r="H1" s="45"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A2" s="42"/>
-[...5 lines deleted...]
-      <c r="G2" s="43"/>
+      <c r="A2" s="39"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8" ht="24" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="50"/>
       <c r="F3" s="50" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="51"/>
     </row>
     <row r="4" spans="1:8" ht="22.5">
       <c r="A4" s="48"/>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="39" t="s">
+      <c r="F4" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="40" t="s">
+      <c r="G4" s="46" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="14.1" customHeight="1">
       <c r="A5" s="1">
         <v>2003</v>
       </c>
       <c r="B5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="32">
         <v>74007</v>
       </c>
       <c r="E5" s="8">
         <v>162</v>
       </c>
       <c r="F5" s="32">
         <v>56184</v>
       </c>
       <c r="G5" s="8">
         <v>123</v>
       </c>
@@ -893,117 +898,117 @@
         <v>57202</v>
       </c>
       <c r="C10" s="8">
         <v>156.920042165816</v>
       </c>
       <c r="D10" s="6">
         <v>218141</v>
       </c>
       <c r="E10" s="5">
         <v>102.1</v>
       </c>
       <c r="F10" s="6">
         <v>190165</v>
       </c>
       <c r="G10" s="4">
         <v>102.7</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.1" customHeight="1">
       <c r="A11" s="9">
         <v>2009</v>
       </c>
       <c r="B11" s="3">
         <v>70468</v>
       </c>
-      <c r="C11" s="41">
+      <c r="C11" s="38">
         <v>115.3</v>
       </c>
       <c r="D11" s="6">
         <v>254942</v>
       </c>
       <c r="E11" s="5">
         <v>116.9</v>
       </c>
       <c r="F11" s="6">
         <v>200224</v>
       </c>
       <c r="G11" s="8">
         <v>105.3</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="14.1" customHeight="1">
       <c r="A12" s="9">
         <v>2010</v>
       </c>
       <c r="B12" s="3">
         <v>74920</v>
       </c>
       <c r="C12" s="10">
         <v>101.1</v>
       </c>
       <c r="D12" s="3">
         <v>251977</v>
       </c>
       <c r="E12" s="4">
         <v>98.8</v>
       </c>
       <c r="F12" s="3">
         <v>213707</v>
       </c>
       <c r="G12" s="5">
         <v>106.7</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="14.1" customHeight="1">
       <c r="A13" s="11">
         <v>2011</v>
       </c>
-      <c r="B13" s="44">
+      <c r="B13" s="41">
         <v>112591</v>
       </c>
       <c r="C13" s="10">
         <v>143.5</v>
       </c>
       <c r="D13" s="12">
         <v>267009</v>
       </c>
       <c r="E13" s="13">
         <v>106</v>
       </c>
       <c r="F13" s="12">
         <v>238536</v>
       </c>
       <c r="G13" s="13">
         <v>111.6</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="14.1" customHeight="1">
       <c r="A14" s="11">
         <v>2012</v>
       </c>
-      <c r="B14" s="44">
+      <c r="B14" s="41">
         <v>124320</v>
       </c>
       <c r="C14" s="10">
         <v>106.3</v>
       </c>
       <c r="D14" s="3">
         <v>293604</v>
       </c>
       <c r="E14" s="5">
         <v>110</v>
       </c>
       <c r="F14" s="3">
         <v>243257</v>
       </c>
       <c r="G14" s="14">
         <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.1" customHeight="1">
       <c r="A15" s="9">
         <v>2013</v>
       </c>
       <c r="B15" s="3">
         <v>150399</v>
       </c>
@@ -1232,103 +1237,129 @@
     </row>
     <row r="25" spans="1:7" ht="14.1" customHeight="1">
       <c r="A25" s="17">
         <v>2023</v>
       </c>
       <c r="B25" s="22">
         <v>184067.595</v>
       </c>
       <c r="C25" s="23">
         <v>140.9</v>
       </c>
       <c r="D25" s="22">
         <v>741335</v>
       </c>
       <c r="E25" s="23">
         <v>108.5</v>
       </c>
       <c r="F25" s="22">
         <v>671124</v>
       </c>
       <c r="G25" s="23">
         <v>107.1</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A26" s="37">
+      <c r="A26" s="9">
         <v>2024</v>
       </c>
-      <c r="B26" s="27">
+      <c r="B26" s="22">
         <v>293419</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="23">
         <v>154.9</v>
       </c>
-      <c r="D26" s="27">
+      <c r="D26" s="22">
         <v>866842</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="23">
         <v>116.9</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="22">
         <v>747725</v>
       </c>
-      <c r="G26" s="28">
+      <c r="G26" s="23">
         <v>111.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="36">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="27">
+        <v>365922</v>
+      </c>
+      <c r="C27" s="28">
+        <v>121.8</v>
+      </c>
+      <c r="D27" s="27">
+        <v>939279</v>
+      </c>
+      <c r="E27" s="28">
+        <v>108.4</v>
+      </c>
+      <c r="F27" s="27">
+        <v>838755</v>
+      </c>
+      <c r="G27" s="28">
+        <v>112.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1337,85 +1368,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>