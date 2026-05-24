--- v0 (2026-04-29)
+++ v1 (2026-05-24)
@@ -23,51 +23,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AM5" i="3"/>
   <c r="AL5"/>
   <c r="W5"/>
   <c r="S5"/>
   <c r="R5"/>
   <c r="Q5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша өзара сауда статистикасы</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024 қаңтар*</t>
   </si>
   <si>
     <t>2024 қаңтар-ақпан*</t>
   </si>
   <si>
@@ -153,50 +153,53 @@
       <rPr>
         <i/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>алдынала деректер</t>
     </r>
   </si>
   <si>
     <t>мың АҚШ доллар</t>
   </si>
   <si>
     <t>2025 қаңтар-қараша*</t>
   </si>
   <si>
     <t>2025 қаңтар-желтоқсан*</t>
   </si>
   <si>
     <t>2026 қаңтар</t>
   </si>
   <si>
     <t>2026 қаңтар-ақпан*</t>
+  </si>
+  <si>
+    <t>2026 қаңтар-наурыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -263,51 +266,51 @@
       <i/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -332,57 +335,66 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -394,50 +406,53 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -699,103 +714,105 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AO14"/>
+  <dimension ref="A1:AP14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AH2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AO5" sqref="AO5:AO10"/>
+      <selection pane="bottomRight" activeCell="AQ5" sqref="AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="15.85546875" style="2"/>
+    <col min="2" max="41" width="15.85546875" style="2"/>
+    <col min="42" max="42" width="17.28515625" style="2" customWidth="1"/>
+    <col min="43" max="16384" width="15.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" s="1" customFormat="1" ht="21">
+    <row r="1" spans="1:42" s="1" customFormat="1" ht="21">
       <c r="A1" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
       <c r="AA3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
     </row>
-    <row r="4" spans="1:41" ht="30">
+    <row r="4" spans="1:42" ht="30">
       <c r="A4" s="6"/>
       <c r="B4" s="7">
         <v>2011</v>
       </c>
       <c r="C4" s="7">
         <v>2012</v>
       </c>
       <c r="D4" s="7">
         <v>2013</v>
       </c>
       <c r="E4" s="7">
         <v>2014</v>
       </c>
       <c r="F4" s="7">
         <v>2015</v>
       </c>
       <c r="G4" s="7">
         <v>2016</v>
       </c>
       <c r="H4" s="7">
         <v>2017</v>
       </c>
       <c r="I4" s="7">
         <v>2018</v>
       </c>
@@ -873,52 +890,55 @@
       </c>
       <c r="AH4" s="8" t="s">
         <v>25</v>
       </c>
       <c r="AI4" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AK4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AL4" s="8" t="s">
         <v>32</v>
       </c>
       <c r="AM4" s="8" t="s">
         <v>33</v>
       </c>
       <c r="AN4" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AO4" s="8" t="s">
         <v>35</v>
       </c>
+      <c r="AP4" s="8" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="5" spans="1:41">
+    <row r="5" spans="1:42">
       <c r="A5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="10">
         <v>6731038.099999995</v>
       </c>
       <c r="C5" s="10">
         <v>7461172.5299999788</v>
       </c>
       <c r="D5" s="10">
         <v>8732230.3831500001</v>
       </c>
       <c r="E5" s="10">
         <v>6308887.30743</v>
       </c>
       <c r="F5" s="10">
         <v>4106519.1570899999</v>
       </c>
       <c r="G5" s="10">
         <v>3995312.8898999998</v>
       </c>
       <c r="H5" s="10">
         <v>5094196.0442699995</v>
       </c>
       <c r="I5" s="10">
@@ -1004,52 +1024,55 @@
         <v>5426373.1419500001</v>
       </c>
       <c r="AI5" s="13">
         <v>6095367.1115999995</v>
       </c>
       <c r="AJ5" s="13">
         <v>6851030.4895799998</v>
       </c>
       <c r="AK5" s="13">
         <v>6851030.4895799998</v>
       </c>
       <c r="AL5" s="13">
         <f>AL7+AL9</f>
         <v>7656925.1253699996</v>
       </c>
       <c r="AM5" s="13">
         <f>AM7+AM9</f>
         <v>8508987.6176500004</v>
       </c>
       <c r="AN5" s="13">
         <v>599188.80420000001</v>
       </c>
       <c r="AO5" s="13">
         <v>1239186.34491</v>
       </c>
+      <c r="AP5" s="13">
+        <v>1963705.2599800001</v>
+      </c>
     </row>
-    <row r="6" spans="1:41" ht="18.75" customHeight="1">
+    <row r="6" spans="1:42" ht="18.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="10">
         <v>110.84727822295322</v>
       </c>
       <c r="D6" s="10">
         <v>117.03563143781136</v>
       </c>
       <c r="E6" s="10">
         <v>72.248292024038179</v>
       </c>
       <c r="F6" s="10">
         <v>65.091020919865485</v>
       </c>
       <c r="G6" s="10">
         <v>97.291957910436153</v>
       </c>
       <c r="H6" s="10">
         <v>127.50430778895777</v>
       </c>
       <c r="I6" s="10">
@@ -1129,52 +1152,55 @@
       </c>
       <c r="AH6" s="13">
         <v>113.6202277167701</v>
       </c>
       <c r="AI6" s="13">
         <v>114.7</v>
       </c>
       <c r="AJ6" s="13">
         <v>108.89785125339905</v>
       </c>
       <c r="AK6" s="13">
         <v>108.89785125339905</v>
       </c>
       <c r="AL6" s="13">
         <v>109.08329613430885</v>
       </c>
       <c r="AM6" s="13">
         <v>110.28002723575572</v>
       </c>
       <c r="AN6" s="13">
         <v>99.2</v>
       </c>
       <c r="AO6" s="13">
         <v>104.8</v>
       </c>
+      <c r="AP6" s="13">
+        <v>104.37507545711209</v>
+      </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10">
         <v>727217.09999999905</v>
       </c>
       <c r="C7" s="10">
         <v>834655.16</v>
       </c>
       <c r="D7" s="10">
         <v>903848.14177999995</v>
       </c>
       <c r="E7" s="10">
         <v>1638721.14439</v>
       </c>
       <c r="F7" s="10">
         <v>544442.03370999999</v>
       </c>
       <c r="G7" s="10">
         <v>647467.98438000004</v>
       </c>
       <c r="H7" s="10">
         <v>750170.23708999995</v>
       </c>
       <c r="I7" s="10">
@@ -1254,52 +1280,55 @@
       </c>
       <c r="AH7" s="13">
         <v>1621968.24162</v>
       </c>
       <c r="AI7" s="13">
         <v>1795274.6457799999</v>
       </c>
       <c r="AJ7" s="13">
         <v>1994688.8339199999</v>
       </c>
       <c r="AK7" s="13">
         <v>1994688.8339199999</v>
       </c>
       <c r="AL7" s="11">
         <v>2203749.6987700001</v>
       </c>
       <c r="AM7" s="11">
         <v>2439226.3836500002</v>
       </c>
       <c r="AN7" s="11">
         <v>181593.0325</v>
       </c>
       <c r="AO7" s="11">
         <v>360781.15058000002</v>
       </c>
+      <c r="AP7" s="11">
+        <v>532327.29304000002</v>
+      </c>
     </row>
-    <row r="8" spans="1:41" ht="15.75" customHeight="1">
+    <row r="8" spans="1:42" ht="15.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="10">
         <v>114.77386326586669</v>
       </c>
       <c r="D8" s="10">
         <v>108.29000826880407</v>
       </c>
       <c r="E8" s="10">
         <v>181.3049193377521</v>
       </c>
       <c r="F8" s="10">
         <v>33.22359240764321</v>
       </c>
       <c r="G8" s="10">
         <v>118.92321758625958</v>
       </c>
       <c r="H8" s="10">
         <v>115.86213607277357</v>
       </c>
       <c r="I8" s="10">
@@ -1379,52 +1408,55 @@
       </c>
       <c r="AH8" s="13">
         <v>113.85979953559404</v>
       </c>
       <c r="AI8" s="13">
         <v>117.3</v>
       </c>
       <c r="AJ8" s="13">
         <v>107.63067491799197</v>
       </c>
       <c r="AK8" s="13">
         <v>107.63067491799197</v>
       </c>
       <c r="AL8" s="13">
         <v>107.6098492602011</v>
       </c>
       <c r="AM8" s="13">
         <v>108.9711288628563</v>
       </c>
       <c r="AN8" s="13">
         <v>98.4</v>
       </c>
       <c r="AO8" s="13">
         <v>106.7</v>
       </c>
+      <c r="AP8" s="24">
+        <v>98.349536522008506</v>
+      </c>
     </row>
-    <row r="9" spans="1:41">
+    <row r="9" spans="1:42">
       <c r="A9" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10">
         <v>6003820.9999999963</v>
       </c>
       <c r="C9" s="10">
         <v>6626517.3699999787</v>
       </c>
       <c r="D9" s="10">
         <v>7828382.2413699999</v>
       </c>
       <c r="E9" s="10">
         <v>4670166.16304</v>
       </c>
       <c r="F9" s="10">
         <v>3562077.1233799998</v>
       </c>
       <c r="G9" s="10">
         <v>3347844.90552</v>
       </c>
       <c r="H9" s="10">
         <v>4344025.8071799995</v>
       </c>
       <c r="I9" s="10">
@@ -1504,52 +1536,55 @@
       </c>
       <c r="AH9" s="13">
         <v>3804404.9003300001</v>
       </c>
       <c r="AI9" s="13">
         <v>4300092.4658199996</v>
       </c>
       <c r="AJ9" s="13">
         <v>4856341.6556599997</v>
       </c>
       <c r="AK9" s="13">
         <v>4856341.6556599997</v>
       </c>
       <c r="AL9" s="11">
         <v>5453175.4265999999</v>
       </c>
       <c r="AM9" s="11">
         <v>6069761.2340000002</v>
       </c>
       <c r="AN9" s="11">
         <v>417595.77169999998</v>
       </c>
       <c r="AO9" s="11">
         <v>878405.19432999997</v>
       </c>
+      <c r="AP9" s="11">
+        <v>1431377.96694</v>
+      </c>
     </row>
-    <row r="10" spans="1:41" ht="15" customHeight="1">
+    <row r="10" spans="1:42" ht="15" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>110.37166780954966</v>
       </c>
       <c r="D10" s="10">
         <v>118.13720245888415</v>
       </c>
       <c r="E10" s="10">
         <v>59.656848874342927</v>
       </c>
       <c r="F10" s="10">
         <v>76.273027533163827</v>
       </c>
       <c r="G10" s="10">
         <v>93.985750155327395</v>
       </c>
       <c r="H10" s="10">
         <v>129.75588564504511</v>
       </c>
       <c r="I10" s="10">
@@ -1629,99 +1664,102 @@
       </c>
       <c r="AH10" s="13">
         <v>113.51839503725272</v>
       </c>
       <c r="AI10" s="13">
         <v>113.6</v>
       </c>
       <c r="AJ10" s="13">
         <v>109.42701669421118</v>
       </c>
       <c r="AK10" s="13">
         <v>109.42701669421118</v>
       </c>
       <c r="AL10" s="13">
         <v>109.69026068092025</v>
       </c>
       <c r="AM10" s="13">
         <v>110.81492803645369</v>
       </c>
       <c r="AN10" s="13">
         <v>99.5</v>
       </c>
       <c r="AO10" s="13">
         <v>104.1</v>
       </c>
+      <c r="AP10" s="13">
+        <v>106.80870595057057</v>
+      </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" s="20"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:42">
       <c r="A12" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:42">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:42">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>