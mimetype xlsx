--- v1 (2026-05-24)
+++ v2 (2026-07-04)
@@ -23,51 +23,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AM5" i="3"/>
   <c r="AL5"/>
   <c r="W5"/>
   <c r="S5"/>
   <c r="R5"/>
   <c r="Q5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша өзара сауда статистикасы</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024 қаңтар*</t>
   </si>
   <si>
     <t>2024 қаңтар-ақпан*</t>
   </si>
   <si>
@@ -157,59 +157,62 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>алдынала деректер</t>
     </r>
   </si>
   <si>
     <t>мың АҚШ доллар</t>
   </si>
   <si>
     <t>2025 қаңтар-қараша*</t>
   </si>
   <si>
     <t>2025 қаңтар-желтоқсан*</t>
   </si>
   <si>
     <t>2026 қаңтар</t>
   </si>
   <si>
     <t>2026 қаңтар-ақпан*</t>
   </si>
   <si>
     <t>2026 қаңтар-наурыз*</t>
   </si>
+  <si>
+    <t>2026 қаңтар-сәуір*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -255,50 +258,56 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -350,51 +359,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -404,55 +413,59 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -714,105 +727,105 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AP14"/>
+  <dimension ref="A1:AR14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AH2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AQ5" sqref="AQ5"/>
+      <selection pane="bottomRight" activeCell="AR15" sqref="AR15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="2" customWidth="1"/>
     <col min="2" max="41" width="15.85546875" style="2"/>
     <col min="42" max="42" width="17.28515625" style="2" customWidth="1"/>
     <col min="43" max="16384" width="15.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" s="1" customFormat="1" ht="21">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:44" s="1" customFormat="1" ht="21">
+      <c r="A1" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="23"/>
-[...10 lines deleted...]
-      <c r="M1" s="23"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:44">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
       <c r="AA3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
     </row>
-    <row r="4" spans="1:42" ht="30">
+    <row r="4" spans="1:44" ht="30">
       <c r="A4" s="6"/>
       <c r="B4" s="7">
         <v>2011</v>
       </c>
       <c r="C4" s="7">
         <v>2012</v>
       </c>
       <c r="D4" s="7">
         <v>2013</v>
       </c>
       <c r="E4" s="7">
         <v>2014</v>
       </c>
       <c r="F4" s="7">
         <v>2015</v>
       </c>
       <c r="G4" s="7">
         <v>2016</v>
       </c>
       <c r="H4" s="7">
         <v>2017</v>
       </c>
       <c r="I4" s="7">
         <v>2018</v>
       </c>
@@ -893,52 +906,55 @@
       </c>
       <c r="AI4" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AK4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AL4" s="8" t="s">
         <v>32</v>
       </c>
       <c r="AM4" s="8" t="s">
         <v>33</v>
       </c>
       <c r="AN4" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AO4" s="8" t="s">
         <v>35</v>
       </c>
       <c r="AP4" s="8" t="s">
         <v>36</v>
       </c>
+      <c r="AQ4" s="8" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="5" spans="1:42">
+    <row r="5" spans="1:44">
       <c r="A5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="10">
         <v>6731038.099999995</v>
       </c>
       <c r="C5" s="10">
         <v>7461172.5299999788</v>
       </c>
       <c r="D5" s="10">
         <v>8732230.3831500001</v>
       </c>
       <c r="E5" s="10">
         <v>6308887.30743</v>
       </c>
       <c r="F5" s="10">
         <v>4106519.1570899999</v>
       </c>
       <c r="G5" s="10">
         <v>3995312.8898999998</v>
       </c>
       <c r="H5" s="10">
         <v>5094196.0442699995</v>
       </c>
       <c r="I5" s="10">
@@ -1027,52 +1043,56 @@
         <v>6095367.1115999995</v>
       </c>
       <c r="AJ5" s="13">
         <v>6851030.4895799998</v>
       </c>
       <c r="AK5" s="13">
         <v>6851030.4895799998</v>
       </c>
       <c r="AL5" s="13">
         <f>AL7+AL9</f>
         <v>7656925.1253699996</v>
       </c>
       <c r="AM5" s="13">
         <f>AM7+AM9</f>
         <v>8508987.6176500004</v>
       </c>
       <c r="AN5" s="13">
         <v>599188.80420000001</v>
       </c>
       <c r="AO5" s="13">
         <v>1239186.34491</v>
       </c>
       <c r="AP5" s="13">
         <v>1963705.2599800001</v>
       </c>
+      <c r="AQ5" s="13">
+        <v>2715009.4501</v>
+      </c>
+      <c r="AR5" s="25"/>
     </row>
-    <row r="6" spans="1:42" ht="18.75" customHeight="1">
+    <row r="6" spans="1:44" ht="18.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="10">
         <v>110.84727822295322</v>
       </c>
       <c r="D6" s="10">
         <v>117.03563143781136</v>
       </c>
       <c r="E6" s="10">
         <v>72.248292024038179</v>
       </c>
       <c r="F6" s="10">
         <v>65.091020919865485</v>
       </c>
       <c r="G6" s="10">
         <v>97.291957910436153</v>
       </c>
       <c r="H6" s="10">
         <v>127.50430778895777</v>
       </c>
       <c r="I6" s="10">
@@ -1155,52 +1175,55 @@
       </c>
       <c r="AI6" s="13">
         <v>114.7</v>
       </c>
       <c r="AJ6" s="13">
         <v>108.89785125339905</v>
       </c>
       <c r="AK6" s="13">
         <v>108.89785125339905</v>
       </c>
       <c r="AL6" s="13">
         <v>109.08329613430885</v>
       </c>
       <c r="AM6" s="13">
         <v>110.28002723575572</v>
       </c>
       <c r="AN6" s="13">
         <v>99.2</v>
       </c>
       <c r="AO6" s="13">
         <v>104.8</v>
       </c>
       <c r="AP6" s="13">
         <v>104.37507545711209</v>
       </c>
+      <c r="AQ6" s="13">
+        <v>102.33355645443159</v>
+      </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:44">
       <c r="A7" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10">
         <v>727217.09999999905</v>
       </c>
       <c r="C7" s="10">
         <v>834655.16</v>
       </c>
       <c r="D7" s="10">
         <v>903848.14177999995</v>
       </c>
       <c r="E7" s="10">
         <v>1638721.14439</v>
       </c>
       <c r="F7" s="10">
         <v>544442.03370999999</v>
       </c>
       <c r="G7" s="10">
         <v>647467.98438000004</v>
       </c>
       <c r="H7" s="10">
         <v>750170.23708999995</v>
       </c>
       <c r="I7" s="10">
@@ -1283,52 +1306,56 @@
       </c>
       <c r="AI7" s="13">
         <v>1795274.6457799999</v>
       </c>
       <c r="AJ7" s="13">
         <v>1994688.8339199999</v>
       </c>
       <c r="AK7" s="13">
         <v>1994688.8339199999</v>
       </c>
       <c r="AL7" s="11">
         <v>2203749.6987700001</v>
       </c>
       <c r="AM7" s="11">
         <v>2439226.3836500002</v>
       </c>
       <c r="AN7" s="11">
         <v>181593.0325</v>
       </c>
       <c r="AO7" s="11">
         <v>360781.15058000002</v>
       </c>
       <c r="AP7" s="11">
         <v>532327.29304000002</v>
       </c>
+      <c r="AQ7" s="11">
+        <v>738419.99742999999</v>
+      </c>
+      <c r="AR7" s="24"/>
     </row>
-    <row r="8" spans="1:42" ht="15.75" customHeight="1">
+    <row r="8" spans="1:44" ht="15.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="10">
         <v>114.77386326586669</v>
       </c>
       <c r="D8" s="10">
         <v>108.29000826880407</v>
       </c>
       <c r="E8" s="10">
         <v>181.3049193377521</v>
       </c>
       <c r="F8" s="10">
         <v>33.22359240764321</v>
       </c>
       <c r="G8" s="10">
         <v>118.92321758625958</v>
       </c>
       <c r="H8" s="10">
         <v>115.86213607277357</v>
       </c>
       <c r="I8" s="10">
@@ -1408,55 +1435,58 @@
       </c>
       <c r="AH8" s="13">
         <v>113.85979953559404</v>
       </c>
       <c r="AI8" s="13">
         <v>117.3</v>
       </c>
       <c r="AJ8" s="13">
         <v>107.63067491799197</v>
       </c>
       <c r="AK8" s="13">
         <v>107.63067491799197</v>
       </c>
       <c r="AL8" s="13">
         <v>107.6098492602011</v>
       </c>
       <c r="AM8" s="13">
         <v>108.9711288628563</v>
       </c>
       <c r="AN8" s="13">
         <v>98.4</v>
       </c>
       <c r="AO8" s="13">
         <v>106.7</v>
       </c>
-      <c r="AP8" s="24">
+      <c r="AP8" s="23">
         <v>98.349536522008506</v>
       </c>
+      <c r="AQ8" s="16">
+        <v>95.373962334821925</v>
+      </c>
     </row>
-    <row r="9" spans="1:42">
+    <row r="9" spans="1:44">
       <c r="A9" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10">
         <v>6003820.9999999963</v>
       </c>
       <c r="C9" s="10">
         <v>6626517.3699999787</v>
       </c>
       <c r="D9" s="10">
         <v>7828382.2413699999</v>
       </c>
       <c r="E9" s="10">
         <v>4670166.16304</v>
       </c>
       <c r="F9" s="10">
         <v>3562077.1233799998</v>
       </c>
       <c r="G9" s="10">
         <v>3347844.90552</v>
       </c>
       <c r="H9" s="10">
         <v>4344025.8071799995</v>
       </c>
       <c r="I9" s="10">
@@ -1539,52 +1569,56 @@
       </c>
       <c r="AI9" s="13">
         <v>4300092.4658199996</v>
       </c>
       <c r="AJ9" s="13">
         <v>4856341.6556599997</v>
       </c>
       <c r="AK9" s="13">
         <v>4856341.6556599997</v>
       </c>
       <c r="AL9" s="11">
         <v>5453175.4265999999</v>
       </c>
       <c r="AM9" s="11">
         <v>6069761.2340000002</v>
       </c>
       <c r="AN9" s="11">
         <v>417595.77169999998</v>
       </c>
       <c r="AO9" s="11">
         <v>878405.19432999997</v>
       </c>
       <c r="AP9" s="11">
         <v>1431377.96694</v>
       </c>
+      <c r="AQ9" s="11">
+        <v>1976589.45267</v>
+      </c>
+      <c r="AR9" s="24"/>
     </row>
-    <row r="10" spans="1:42" ht="15" customHeight="1">
+    <row r="10" spans="1:44" ht="15" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>110.37166780954966</v>
       </c>
       <c r="D10" s="10">
         <v>118.13720245888415</v>
       </c>
       <c r="E10" s="10">
         <v>59.656848874342927</v>
       </c>
       <c r="F10" s="10">
         <v>76.273027533163827</v>
       </c>
       <c r="G10" s="10">
         <v>93.985750155327395</v>
       </c>
       <c r="H10" s="10">
         <v>129.75588564504511</v>
       </c>
       <c r="I10" s="10">
@@ -1667,99 +1701,102 @@
       </c>
       <c r="AI10" s="13">
         <v>113.6</v>
       </c>
       <c r="AJ10" s="13">
         <v>109.42701669421118</v>
       </c>
       <c r="AK10" s="13">
         <v>109.42701669421118</v>
       </c>
       <c r="AL10" s="13">
         <v>109.69026068092025</v>
       </c>
       <c r="AM10" s="13">
         <v>110.81492803645369</v>
       </c>
       <c r="AN10" s="13">
         <v>99.5</v>
       </c>
       <c r="AO10" s="13">
         <v>104.1</v>
       </c>
       <c r="AP10" s="13">
         <v>106.80870595057057</v>
       </c>
+      <c r="AQ10" s="13">
+        <v>105.20144838237862</v>
+      </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:44">
       <c r="A11" s="20"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:44">
       <c r="A12" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:44">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:44">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>