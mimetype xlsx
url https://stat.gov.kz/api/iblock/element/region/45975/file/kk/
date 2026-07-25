--- v2 (2026-07-04)
+++ v3 (2026-07-25)
@@ -1,73 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30894BB7-E483-40FA-AB41-C1F6FA05D95F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AM5" i="3"/>
-[...4 lines deleted...]
-  <c r="Q5"/>
+  <c r="AM5" i="3" l="1"/>
+  <c r="AL5" i="3"/>
+  <c r="W5" i="3"/>
+  <c r="S5" i="3"/>
+  <c r="R5" i="3"/>
+  <c r="Q5" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша өзара сауда статистикасы</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024 қаңтар*</t>
   </si>
   <si>
     <t>2024 қаңтар-ақпан*</t>
   </si>
   <si>
@@ -160,59 +172,62 @@
       </rPr>
       <t>алдынала деректер</t>
     </r>
   </si>
   <si>
     <t>мың АҚШ доллар</t>
   </si>
   <si>
     <t>2025 қаңтар-қараша*</t>
   </si>
   <si>
     <t>2025 қаңтар-желтоқсан*</t>
   </si>
   <si>
     <t>2026 қаңтар</t>
   </si>
   <si>
     <t>2026 қаңтар-ақпан*</t>
   </si>
   <si>
     <t>2026 қаңтар-наурыз*</t>
   </si>
   <si>
     <t>2026 қаңтар-сәуір*</t>
   </si>
+  <si>
+    <t>2026 қаңтар-мамыр*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -258,56 +273,50 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -359,51 +368,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -416,181 +425,221 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -726,84 +775,84 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AR14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AH2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AR15" sqref="AR15"/>
+      <selection pane="bottomRight" activeCell="AP29" sqref="AP29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="2" customWidth="1"/>
     <col min="2" max="41" width="15.85546875" style="2"/>
     <col min="42" max="42" width="17.28515625" style="2" customWidth="1"/>
     <col min="43" max="16384" width="15.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="21">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="26"/>
-[...10 lines deleted...]
-      <c r="M1" s="26"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
     </row>
     <row r="3" spans="1:44">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
       <c r="AA3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
     </row>
     <row r="4" spans="1:44" ht="30">
       <c r="A4" s="6"/>
       <c r="B4" s="7">
         <v>2011</v>
@@ -909,50 +958,53 @@
       </c>
       <c r="AJ4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AK4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AL4" s="8" t="s">
         <v>32</v>
       </c>
       <c r="AM4" s="8" t="s">
         <v>33</v>
       </c>
       <c r="AN4" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AO4" s="8" t="s">
         <v>35</v>
       </c>
       <c r="AP4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="AQ4" s="8" t="s">
         <v>37</v>
       </c>
+      <c r="AR4" s="8" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="5" spans="1:44">
       <c r="A5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="10">
         <v>6731038.099999995</v>
       </c>
       <c r="C5" s="10">
         <v>7461172.5299999788</v>
       </c>
       <c r="D5" s="10">
         <v>8732230.3831500001</v>
       </c>
       <c r="E5" s="10">
         <v>6308887.30743</v>
       </c>
       <c r="F5" s="10">
         <v>4106519.1570899999</v>
       </c>
       <c r="G5" s="10">
         <v>3995312.8898999998</v>
       </c>
       <c r="H5" s="10">
         <v>5094196.0442699995</v>
@@ -1046,51 +1098,53 @@
         <v>6851030.4895799998</v>
       </c>
       <c r="AK5" s="13">
         <v>6851030.4895799998</v>
       </c>
       <c r="AL5" s="13">
         <f>AL7+AL9</f>
         <v>7656925.1253699996</v>
       </c>
       <c r="AM5" s="13">
         <f>AM7+AM9</f>
         <v>8508987.6176500004</v>
       </c>
       <c r="AN5" s="13">
         <v>599188.80420000001</v>
       </c>
       <c r="AO5" s="13">
         <v>1239186.34491</v>
       </c>
       <c r="AP5" s="13">
         <v>1963705.2599800001</v>
       </c>
       <c r="AQ5" s="13">
         <v>2715009.4501</v>
       </c>
-      <c r="AR5" s="25"/>
+      <c r="AR5" s="13">
+        <v>3422492.4588200003</v>
+      </c>
     </row>
     <row r="6" spans="1:44" ht="18.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="10">
         <v>110.84727822295322</v>
       </c>
       <c r="D6" s="10">
         <v>117.03563143781136</v>
       </c>
       <c r="E6" s="10">
         <v>72.248292024038179</v>
       </c>
       <c r="F6" s="10">
         <v>65.091020919865485</v>
       </c>
       <c r="G6" s="10">
         <v>97.291957910436153</v>
       </c>
       <c r="H6" s="10">
         <v>127.50430778895777</v>
@@ -1178,50 +1232,53 @@
       </c>
       <c r="AJ6" s="13">
         <v>108.89785125339905</v>
       </c>
       <c r="AK6" s="13">
         <v>108.89785125339905</v>
       </c>
       <c r="AL6" s="13">
         <v>109.08329613430885</v>
       </c>
       <c r="AM6" s="13">
         <v>110.28002723575572</v>
       </c>
       <c r="AN6" s="13">
         <v>99.2</v>
       </c>
       <c r="AO6" s="13">
         <v>104.8</v>
       </c>
       <c r="AP6" s="13">
         <v>104.37507545711209</v>
       </c>
       <c r="AQ6" s="13">
         <v>102.33355645443159</v>
       </c>
+      <c r="AR6" s="13">
+        <v>102.29543511711945</v>
+      </c>
     </row>
     <row r="7" spans="1:44">
       <c r="A7" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10">
         <v>727217.09999999905</v>
       </c>
       <c r="C7" s="10">
         <v>834655.16</v>
       </c>
       <c r="D7" s="10">
         <v>903848.14177999995</v>
       </c>
       <c r="E7" s="10">
         <v>1638721.14439</v>
       </c>
       <c r="F7" s="10">
         <v>544442.03370999999</v>
       </c>
       <c r="G7" s="10">
         <v>647467.98438000004</v>
       </c>
       <c r="H7" s="10">
         <v>750170.23708999995</v>
@@ -1309,51 +1366,53 @@
       </c>
       <c r="AJ7" s="13">
         <v>1994688.8339199999</v>
       </c>
       <c r="AK7" s="13">
         <v>1994688.8339199999</v>
       </c>
       <c r="AL7" s="11">
         <v>2203749.6987700001</v>
       </c>
       <c r="AM7" s="11">
         <v>2439226.3836500002</v>
       </c>
       <c r="AN7" s="11">
         <v>181593.0325</v>
       </c>
       <c r="AO7" s="11">
         <v>360781.15058000002</v>
       </c>
       <c r="AP7" s="11">
         <v>532327.29304000002</v>
       </c>
       <c r="AQ7" s="11">
         <v>738419.99742999999</v>
       </c>
-      <c r="AR7" s="24"/>
+      <c r="AR7" s="11">
+        <v>920268.9</v>
+      </c>
     </row>
     <row r="8" spans="1:44" ht="15.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="10">
         <v>114.77386326586669</v>
       </c>
       <c r="D8" s="10">
         <v>108.29000826880407</v>
       </c>
       <c r="E8" s="10">
         <v>181.3049193377521</v>
       </c>
       <c r="F8" s="10">
         <v>33.22359240764321</v>
       </c>
       <c r="G8" s="10">
         <v>118.92321758625958</v>
       </c>
       <c r="H8" s="10">
         <v>115.86213607277357</v>
@@ -1441,50 +1500,53 @@
       </c>
       <c r="AJ8" s="13">
         <v>107.63067491799197</v>
       </c>
       <c r="AK8" s="13">
         <v>107.63067491799197</v>
       </c>
       <c r="AL8" s="13">
         <v>107.6098492602011</v>
       </c>
       <c r="AM8" s="13">
         <v>108.9711288628563</v>
       </c>
       <c r="AN8" s="13">
         <v>98.4</v>
       </c>
       <c r="AO8" s="13">
         <v>106.7</v>
       </c>
       <c r="AP8" s="23">
         <v>98.349536522008506</v>
       </c>
       <c r="AQ8" s="16">
         <v>95.373962334821925</v>
       </c>
+      <c r="AR8" s="16">
+        <v>93.453354957134437</v>
+      </c>
     </row>
     <row r="9" spans="1:44">
       <c r="A9" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10">
         <v>6003820.9999999963</v>
       </c>
       <c r="C9" s="10">
         <v>6626517.3699999787</v>
       </c>
       <c r="D9" s="10">
         <v>7828382.2413699999</v>
       </c>
       <c r="E9" s="10">
         <v>4670166.16304</v>
       </c>
       <c r="F9" s="10">
         <v>3562077.1233799998</v>
       </c>
       <c r="G9" s="10">
         <v>3347844.90552</v>
       </c>
       <c r="H9" s="10">
         <v>4344025.8071799995</v>
@@ -1572,51 +1634,53 @@
       </c>
       <c r="AJ9" s="13">
         <v>4856341.6556599997</v>
       </c>
       <c r="AK9" s="13">
         <v>4856341.6556599997</v>
       </c>
       <c r="AL9" s="11">
         <v>5453175.4265999999</v>
       </c>
       <c r="AM9" s="11">
         <v>6069761.2340000002</v>
       </c>
       <c r="AN9" s="11">
         <v>417595.77169999998</v>
       </c>
       <c r="AO9" s="11">
         <v>878405.19432999997</v>
       </c>
       <c r="AP9" s="11">
         <v>1431377.96694</v>
       </c>
       <c r="AQ9" s="11">
         <v>1976589.45267</v>
       </c>
-      <c r="AR9" s="24"/>
+      <c r="AR9" s="11">
+        <v>2502223.6324800001</v>
+      </c>
     </row>
     <row r="10" spans="1:44" ht="15" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>110.37166780954966</v>
       </c>
       <c r="D10" s="10">
         <v>118.13720245888415</v>
       </c>
       <c r="E10" s="10">
         <v>59.656848874342927</v>
       </c>
       <c r="F10" s="10">
         <v>76.273027533163827</v>
       </c>
       <c r="G10" s="10">
         <v>93.985750155327395</v>
       </c>
       <c r="H10" s="10">
         <v>129.75588564504511</v>
@@ -1703,50 +1767,53 @@
         <v>113.6</v>
       </c>
       <c r="AJ10" s="13">
         <v>109.42701669421118</v>
       </c>
       <c r="AK10" s="13">
         <v>109.42701669421118</v>
       </c>
       <c r="AL10" s="13">
         <v>109.69026068092025</v>
       </c>
       <c r="AM10" s="13">
         <v>110.81492803645369</v>
       </c>
       <c r="AN10" s="13">
         <v>99.5</v>
       </c>
       <c r="AO10" s="13">
         <v>104.1</v>
       </c>
       <c r="AP10" s="13">
         <v>106.80870595057057</v>
       </c>
       <c r="AQ10" s="13">
         <v>105.20144838237862</v>
+      </c>
+      <c r="AR10" s="13">
+        <v>105.98339305600923</v>
       </c>
     </row>
     <row r="11" spans="1:44">
       <c r="A11" s="20"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:44">
       <c r="A12" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>