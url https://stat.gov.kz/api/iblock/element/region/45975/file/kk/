--- v3 (2026-07-25)
+++ v4 (2026-09-03)
@@ -1,85 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30894BB7-E483-40FA-AB41-C1F6FA05D95F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AM5" i="3" l="1"/>
-[...4 lines deleted...]
-  <c r="Q5" i="3"/>
+  <c r="AM5" i="3"/>
+  <c r="AL5"/>
+  <c r="W5"/>
+  <c r="S5"/>
+  <c r="R5"/>
+  <c r="Q5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша өзара сауда статистикасы</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024 қаңтар*</t>
   </si>
   <si>
     <t>2024 қаңтар-ақпан*</t>
   </si>
   <si>
@@ -175,55 +174,58 @@
   </si>
   <si>
     <t>мың АҚШ доллар</t>
   </si>
   <si>
     <t>2025 қаңтар-қараша*</t>
   </si>
   <si>
     <t>2025 қаңтар-желтоқсан*</t>
   </si>
   <si>
     <t>2026 қаңтар</t>
   </si>
   <si>
     <t>2026 қаңтар-ақпан*</t>
   </si>
   <si>
     <t>2026 қаңтар-наурыз*</t>
   </si>
   <si>
     <t>2026 қаңтар-сәуір*</t>
   </si>
   <si>
     <t>2026 қаңтар-мамыр*</t>
   </si>
+  <si>
+    <t>2026 қаңтар-маусым*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -431,52 +433,52 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -494,152 +496,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -775,106 +741,106 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AR14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AS14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AH2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AP29" sqref="AP29"/>
+      <selection pane="bottomRight" activeCell="AS13" sqref="AS13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="2" customWidth="1"/>
     <col min="2" max="41" width="15.85546875" style="2"/>
     <col min="42" max="42" width="17.28515625" style="2" customWidth="1"/>
     <col min="43" max="16384" width="15.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" s="1" customFormat="1" ht="21">
+    <row r="1" spans="1:45" s="1" customFormat="1" ht="21">
       <c r="A1" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
       <c r="J1" s="24"/>
       <c r="K1" s="24"/>
       <c r="L1" s="24"/>
       <c r="M1" s="24"/>
     </row>
-    <row r="3" spans="1:44">
+    <row r="3" spans="1:45">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
       <c r="AA3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
     </row>
-    <row r="4" spans="1:44" ht="30">
+    <row r="4" spans="1:45" ht="30">
       <c r="A4" s="6"/>
       <c r="B4" s="7">
         <v>2011</v>
       </c>
       <c r="C4" s="7">
         <v>2012</v>
       </c>
       <c r="D4" s="7">
         <v>2013</v>
       </c>
       <c r="E4" s="7">
         <v>2014</v>
       </c>
       <c r="F4" s="7">
         <v>2015</v>
       </c>
       <c r="G4" s="7">
         <v>2016</v>
       </c>
       <c r="H4" s="7">
         <v>2017</v>
       </c>
       <c r="I4" s="7">
         <v>2018</v>
       </c>
@@ -961,52 +927,55 @@
       </c>
       <c r="AK4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AL4" s="8" t="s">
         <v>32</v>
       </c>
       <c r="AM4" s="8" t="s">
         <v>33</v>
       </c>
       <c r="AN4" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AO4" s="8" t="s">
         <v>35</v>
       </c>
       <c r="AP4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="AQ4" s="8" t="s">
         <v>37</v>
       </c>
       <c r="AR4" s="8" t="s">
         <v>38</v>
       </c>
+      <c r="AS4" s="8" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="5" spans="1:44">
+    <row r="5" spans="1:45">
       <c r="A5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="10">
         <v>6731038.099999995</v>
       </c>
       <c r="C5" s="10">
         <v>7461172.5299999788</v>
       </c>
       <c r="D5" s="10">
         <v>8732230.3831500001</v>
       </c>
       <c r="E5" s="10">
         <v>6308887.30743</v>
       </c>
       <c r="F5" s="10">
         <v>4106519.1570899999</v>
       </c>
       <c r="G5" s="10">
         <v>3995312.8898999998</v>
       </c>
       <c r="H5" s="10">
         <v>5094196.0442699995</v>
       </c>
       <c r="I5" s="10">
@@ -1101,52 +1070,55 @@
         <v>6851030.4895799998</v>
       </c>
       <c r="AL5" s="13">
         <f>AL7+AL9</f>
         <v>7656925.1253699996</v>
       </c>
       <c r="AM5" s="13">
         <f>AM7+AM9</f>
         <v>8508987.6176500004</v>
       </c>
       <c r="AN5" s="13">
         <v>599188.80420000001</v>
       </c>
       <c r="AO5" s="13">
         <v>1239186.34491</v>
       </c>
       <c r="AP5" s="13">
         <v>1963705.2599800001</v>
       </c>
       <c r="AQ5" s="13">
         <v>2715009.4501</v>
       </c>
       <c r="AR5" s="13">
         <v>3422492.4588200003</v>
       </c>
+      <c r="AS5" s="13">
+        <v>4157131.5768200001</v>
+      </c>
     </row>
-    <row r="6" spans="1:44" ht="18.75" customHeight="1">
+    <row r="6" spans="1:45" ht="18.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="10">
         <v>110.84727822295322</v>
       </c>
       <c r="D6" s="10">
         <v>117.03563143781136</v>
       </c>
       <c r="E6" s="10">
         <v>72.248292024038179</v>
       </c>
       <c r="F6" s="10">
         <v>65.091020919865485</v>
       </c>
       <c r="G6" s="10">
         <v>97.291957910436153</v>
       </c>
       <c r="H6" s="10">
         <v>127.50430778895777</v>
       </c>
       <c r="I6" s="10">
@@ -1235,52 +1207,55 @@
       </c>
       <c r="AK6" s="13">
         <v>108.89785125339905</v>
       </c>
       <c r="AL6" s="13">
         <v>109.08329613430885</v>
       </c>
       <c r="AM6" s="13">
         <v>110.28002723575572</v>
       </c>
       <c r="AN6" s="13">
         <v>99.2</v>
       </c>
       <c r="AO6" s="13">
         <v>104.8</v>
       </c>
       <c r="AP6" s="13">
         <v>104.37507545711209</v>
       </c>
       <c r="AQ6" s="13">
         <v>102.33355645443159</v>
       </c>
       <c r="AR6" s="13">
         <v>102.29543511711945</v>
       </c>
+      <c r="AS6" s="13">
+        <v>101.99481795967257</v>
+      </c>
     </row>
-    <row r="7" spans="1:44">
+    <row r="7" spans="1:45">
       <c r="A7" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10">
         <v>727217.09999999905</v>
       </c>
       <c r="C7" s="10">
         <v>834655.16</v>
       </c>
       <c r="D7" s="10">
         <v>903848.14177999995</v>
       </c>
       <c r="E7" s="10">
         <v>1638721.14439</v>
       </c>
       <c r="F7" s="10">
         <v>544442.03370999999</v>
       </c>
       <c r="G7" s="10">
         <v>647467.98438000004</v>
       </c>
       <c r="H7" s="10">
         <v>750170.23708999995</v>
       </c>
       <c r="I7" s="10">
@@ -1369,52 +1344,55 @@
       </c>
       <c r="AK7" s="13">
         <v>1994688.8339199999</v>
       </c>
       <c r="AL7" s="11">
         <v>2203749.6987700001</v>
       </c>
       <c r="AM7" s="11">
         <v>2439226.3836500002</v>
       </c>
       <c r="AN7" s="11">
         <v>181593.0325</v>
       </c>
       <c r="AO7" s="11">
         <v>360781.15058000002</v>
       </c>
       <c r="AP7" s="11">
         <v>532327.29304000002</v>
       </c>
       <c r="AQ7" s="11">
         <v>738419.99742999999</v>
       </c>
       <c r="AR7" s="11">
         <v>920268.9</v>
       </c>
+      <c r="AS7" s="13">
+        <v>1127780.4570500001</v>
+      </c>
     </row>
-    <row r="8" spans="1:44" ht="15.75" customHeight="1">
+    <row r="8" spans="1:45" ht="15.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="10">
         <v>114.77386326586669</v>
       </c>
       <c r="D8" s="10">
         <v>108.29000826880407</v>
       </c>
       <c r="E8" s="10">
         <v>181.3049193377521</v>
       </c>
       <c r="F8" s="10">
         <v>33.22359240764321</v>
       </c>
       <c r="G8" s="10">
         <v>118.92321758625958</v>
       </c>
       <c r="H8" s="10">
         <v>115.86213607277357</v>
       </c>
       <c r="I8" s="10">
@@ -1503,52 +1481,55 @@
       </c>
       <c r="AK8" s="13">
         <v>107.63067491799197</v>
       </c>
       <c r="AL8" s="13">
         <v>107.6098492602011</v>
       </c>
       <c r="AM8" s="13">
         <v>108.9711288628563</v>
       </c>
       <c r="AN8" s="13">
         <v>98.4</v>
       </c>
       <c r="AO8" s="13">
         <v>106.7</v>
       </c>
       <c r="AP8" s="23">
         <v>98.349536522008506</v>
       </c>
       <c r="AQ8" s="16">
         <v>95.373962334821925</v>
       </c>
       <c r="AR8" s="16">
         <v>93.453354957134437</v>
       </c>
+      <c r="AS8" s="13">
+        <v>93.769907172755893</v>
+      </c>
     </row>
-    <row r="9" spans="1:44">
+    <row r="9" spans="1:45">
       <c r="A9" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10">
         <v>6003820.9999999963</v>
       </c>
       <c r="C9" s="10">
         <v>6626517.3699999787</v>
       </c>
       <c r="D9" s="10">
         <v>7828382.2413699999</v>
       </c>
       <c r="E9" s="10">
         <v>4670166.16304</v>
       </c>
       <c r="F9" s="10">
         <v>3562077.1233799998</v>
       </c>
       <c r="G9" s="10">
         <v>3347844.90552</v>
       </c>
       <c r="H9" s="10">
         <v>4344025.8071799995</v>
       </c>
       <c r="I9" s="10">
@@ -1637,52 +1618,55 @@
       </c>
       <c r="AK9" s="13">
         <v>4856341.6556599997</v>
       </c>
       <c r="AL9" s="11">
         <v>5453175.4265999999</v>
       </c>
       <c r="AM9" s="11">
         <v>6069761.2340000002</v>
       </c>
       <c r="AN9" s="11">
         <v>417595.77169999998</v>
       </c>
       <c r="AO9" s="11">
         <v>878405.19432999997</v>
       </c>
       <c r="AP9" s="11">
         <v>1431377.96694</v>
       </c>
       <c r="AQ9" s="11">
         <v>1976589.45267</v>
       </c>
       <c r="AR9" s="11">
         <v>2502223.6324800001</v>
       </c>
+      <c r="AS9" s="13">
+        <v>3029351.1197700002</v>
+      </c>
     </row>
-    <row r="10" spans="1:44" ht="15" customHeight="1">
+    <row r="10" spans="1:45" ht="15" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>110.37166780954966</v>
       </c>
       <c r="D10" s="10">
         <v>118.13720245888415</v>
       </c>
       <c r="E10" s="10">
         <v>59.656848874342927</v>
       </c>
       <c r="F10" s="10">
         <v>76.273027533163827</v>
       </c>
       <c r="G10" s="10">
         <v>93.985750155327395</v>
       </c>
       <c r="H10" s="10">
         <v>129.75588564504511</v>
       </c>
       <c r="I10" s="10">
@@ -1771,99 +1755,102 @@
       </c>
       <c r="AK10" s="13">
         <v>109.42701669421118</v>
       </c>
       <c r="AL10" s="13">
         <v>109.69026068092025</v>
       </c>
       <c r="AM10" s="13">
         <v>110.81492803645369</v>
       </c>
       <c r="AN10" s="13">
         <v>99.5</v>
       </c>
       <c r="AO10" s="13">
         <v>104.1</v>
       </c>
       <c r="AP10" s="13">
         <v>106.80870595057057</v>
       </c>
       <c r="AQ10" s="13">
         <v>105.20144838237862</v>
       </c>
       <c r="AR10" s="13">
         <v>105.98339305600923</v>
       </c>
+      <c r="AS10" s="13">
+        <v>105.43783474238653</v>
+      </c>
     </row>
-    <row r="11" spans="1:44">
+    <row r="11" spans="1:45">
       <c r="A11" s="20"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:44">
+    <row r="12" spans="1:45">
       <c r="A12" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:44">
+    <row r="13" spans="1:45">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:44">
+    <row r="14" spans="1:45">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>