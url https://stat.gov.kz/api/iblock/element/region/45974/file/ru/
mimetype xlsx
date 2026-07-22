--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -16,81 +16,81 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-3180" yWindow="30" windowWidth="19125" windowHeight="14220"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F26" i="1"/>
+  <c r="D9" i="1"/>
+  <c r="F9"/>
+  <c r="D10"/>
+  <c r="F10"/>
+  <c r="F12"/>
+  <c r="F26"/>
   <c r="D25"/>
   <c r="F24"/>
   <c r="F23"/>
   <c r="F22"/>
   <c r="D22"/>
   <c r="F21"/>
   <c r="D21"/>
   <c r="D20"/>
   <c r="D19"/>
   <c r="D18"/>
   <c r="D17"/>
   <c r="F16"/>
   <c r="F15"/>
   <c r="F14"/>
   <c r="D14"/>
   <c r="F13"/>
   <c r="D13"/>
-  <c r="F12"/>
-[...3 lines deleted...]
-  <c r="D9"/>
   <c r="F8"/>
   <c r="D8"/>
   <c r="F7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="98">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
     <t>2007 год</t>
   </si>
   <si>
     <t>2008 год</t>
   </si>
   <si>
@@ -337,50 +337,53 @@
     <t>5,3 раз</t>
   </si>
   <si>
     <t>2,1 раз.</t>
   </si>
   <si>
     <t>9,7 раз</t>
   </si>
   <si>
     <t>7,5 раз</t>
   </si>
   <si>
     <t>3,0 раз</t>
   </si>
   <si>
     <t>7 022,0 раз</t>
   </si>
   <si>
     <t>4,0 раз</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>В процентах к прошлому году</t>
+  </si>
+  <si>
+    <t>2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -531,51 +534,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -639,53 +642,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -781,54 +781,63 @@
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 55" xfId="2"/>
     <cellStyle name="Обычный 56" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1100,448 +1109,459 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AS30"/>
+  <dimension ref="A1:AT30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="39.140625" style="44" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="40" max="16384" width="9.140625" style="44"/>
+    <col min="1" max="1" width="39.140625" style="43" customWidth="1"/>
+    <col min="2" max="3" width="9" style="43" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="43" customWidth="1"/>
+    <col min="5" max="6" width="8.7109375" style="67" customWidth="1"/>
+    <col min="7" max="7" width="9" style="80" customWidth="1"/>
+    <col min="8" max="9" width="9.140625" style="80" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" style="52" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="52" customWidth="1"/>
+    <col min="13" max="13" width="9" style="43" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" style="43" customWidth="1"/>
+    <col min="15" max="16" width="9.140625" style="43" customWidth="1"/>
+    <col min="17" max="17" width="9.42578125" style="43" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" style="43" customWidth="1"/>
+    <col min="19" max="19" width="9.7109375" style="43" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" style="43" customWidth="1"/>
+    <col min="21" max="21" width="9.42578125" style="43" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" style="43"/>
+    <col min="23" max="23" width="9.140625" style="43" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" style="43"/>
+    <col min="25" max="26" width="9.140625" style="43" customWidth="1"/>
+    <col min="27" max="27" width="9.42578125" style="43" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" style="43"/>
+    <col min="29" max="29" width="8.7109375" style="43" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" style="43"/>
+    <col min="31" max="31" width="8.85546875" style="43" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" style="43"/>
+    <col min="33" max="33" width="9" style="43" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" style="43"/>
+    <col min="35" max="35" width="9" style="67" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" style="67"/>
+    <col min="37" max="37" width="9.140625" style="67" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" style="67"/>
+    <col min="39" max="39" width="9.5703125" style="67" bestFit="1" customWidth="1"/>
+    <col min="40" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" s="94" customFormat="1" ht="15.95" customHeight="1">
-      <c r="A1" s="101" t="s">
+    <row r="1" spans="1:46" s="93" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A1" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="102"/>
-[...27 lines deleted...]
-      <c r="AM1" s="95"/>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+      <c r="N1" s="91"/>
+      <c r="O1" s="91"/>
+      <c r="P1" s="91"/>
+      <c r="R1" s="91"/>
+      <c r="S1" s="91"/>
+      <c r="T1" s="91"/>
+      <c r="U1" s="91"/>
+      <c r="V1" s="91"/>
+      <c r="W1" s="91"/>
+      <c r="X1" s="102"/>
+      <c r="Y1" s="91"/>
+      <c r="Z1" s="91"/>
+      <c r="AI1" s="94"/>
+      <c r="AJ1" s="94"/>
+      <c r="AK1" s="94"/>
+      <c r="AL1" s="94"/>
+      <c r="AM1" s="94"/>
     </row>
-    <row r="2" spans="1:45" ht="15.95" customHeight="1">
-      <c r="A2" s="43"/>
+    <row r="2" spans="1:46" ht="15.95" customHeight="1">
+      <c r="A2" s="102"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
-      <c r="E2" s="75"/>
-[...3 lines deleted...]
-      <c r="I2" s="75"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
-    <row r="3" spans="1:45" ht="15.95" customHeight="1">
-[...17 lines deleted...]
-      <c r="AF3" s="47"/>
+    <row r="3" spans="1:46" ht="15.95" customHeight="1">
+      <c r="A3" s="44"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="46"/>
+      <c r="AB3" s="46"/>
+      <c r="AD3" s="46"/>
+      <c r="AF3" s="46"/>
       <c r="AH3" s="2"/>
-      <c r="AL3" s="69"/>
-      <c r="AR3" s="5" t="s">
+      <c r="AL3" s="68"/>
+      <c r="AT3" s="5" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:45" s="2" customFormat="1" ht="60.75" customHeight="1">
+    <row r="4" spans="1:46" s="2" customFormat="1" ht="60.75" customHeight="1">
       <c r="A4" s="34"/>
-      <c r="B4" s="63" t="s">
+      <c r="B4" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="63" t="s">
+      <c r="C4" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="63" t="s">
+      <c r="D4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="E4" s="64" t="s">
+      <c r="E4" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="F4" s="63" t="s">
+      <c r="F4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="G4" s="78" t="s">
+      <c r="G4" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="63" t="s">
+      <c r="H4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="I4" s="63" t="s">
+      <c r="I4" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="63" t="s">
+      <c r="J4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="K4" s="63" t="s">
+      <c r="K4" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="63" t="s">
+      <c r="L4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="M4" s="65" t="s">
+      <c r="M4" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="63" t="s">
+      <c r="N4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="O4" s="64" t="s">
+      <c r="O4" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="P4" s="63" t="s">
+      <c r="P4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="Q4" s="64" t="s">
+      <c r="Q4" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="R4" s="63" t="s">
+      <c r="R4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="S4" s="64" t="s">
+      <c r="S4" s="63" t="s">
         <v>34</v>
       </c>
-      <c r="T4" s="63" t="s">
+      <c r="T4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="U4" s="64" t="s">
+      <c r="U4" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="V4" s="63" t="s">
+      <c r="V4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="W4" s="64" t="s">
+      <c r="W4" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="X4" s="63" t="s">
+      <c r="X4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="Y4" s="64" t="s">
+      <c r="Y4" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="Z4" s="63" t="s">
+      <c r="Z4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="AA4" s="64" t="s">
+      <c r="AA4" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="AB4" s="63" t="s">
+      <c r="AB4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="AC4" s="64" t="s">
+      <c r="AC4" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="AD4" s="63" t="s">
+      <c r="AD4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="AE4" s="64" t="s">
+      <c r="AE4" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="AF4" s="63" t="s">
+      <c r="AF4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="AG4" s="64" t="s">
+      <c r="AG4" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="AH4" s="63" t="s">
+      <c r="AH4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="AI4" s="64" t="s">
+      <c r="AI4" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="AJ4" s="63" t="s">
+      <c r="AJ4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="AK4" s="64" t="s">
+      <c r="AK4" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="AL4" s="63" t="s">
+      <c r="AL4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="AM4" s="70" t="s">
+      <c r="AM4" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="AN4" s="63" t="s">
+      <c r="AN4" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="AO4" s="66" t="s">
+      <c r="AO4" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="AP4" s="100" t="s">
+      <c r="AP4" s="99" t="s">
         <v>96</v>
       </c>
-      <c r="AQ4" s="66" t="s">
+      <c r="AQ4" s="65" t="s">
         <v>95</v>
       </c>
-      <c r="AR4" s="67" t="s">
+      <c r="AR4" s="66" t="s">
         <v>96</v>
       </c>
-      <c r="AS4" s="96"/>
+      <c r="AS4" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="AT4" s="66" t="s">
+        <v>96</v>
+      </c>
     </row>
-    <row r="5" spans="1:45" s="96" customFormat="1" ht="14.1" customHeight="1">
+    <row r="5" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
       <c r="A5" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="54">
+      <c r="B5" s="53">
         <v>53092</v>
       </c>
-      <c r="C5" s="54">
+      <c r="C5" s="53">
         <v>42900</v>
       </c>
-      <c r="D5" s="55">
+      <c r="D5" s="54">
         <v>78.400000000000006</v>
       </c>
-      <c r="E5" s="54">
+      <c r="E5" s="53">
         <v>61471</v>
       </c>
-      <c r="F5" s="55">
+      <c r="F5" s="54">
         <v>136.5</v>
       </c>
-      <c r="G5" s="54">
+      <c r="G5" s="53">
         <v>66455</v>
       </c>
-      <c r="H5" s="55">
+      <c r="H5" s="54">
         <v>103.9</v>
       </c>
-      <c r="I5" s="54">
+      <c r="I5" s="53">
         <v>102934</v>
       </c>
-      <c r="J5" s="55">
+      <c r="J5" s="54">
         <v>147.1</v>
       </c>
-      <c r="K5" s="56">
+      <c r="K5" s="55">
         <v>172339</v>
       </c>
-      <c r="L5" s="55">
+      <c r="L5" s="54">
         <v>156.30000000000001</v>
       </c>
-      <c r="M5" s="57">
+      <c r="M5" s="56">
         <v>171034</v>
       </c>
-      <c r="N5" s="55">
+      <c r="N5" s="54">
         <v>94.3</v>
       </c>
-      <c r="O5" s="57">
+      <c r="O5" s="56">
         <v>246867</v>
       </c>
-      <c r="P5" s="55">
+      <c r="P5" s="54">
         <v>138.1</v>
       </c>
-      <c r="Q5" s="57">
+      <c r="Q5" s="56">
         <v>222004</v>
       </c>
-      <c r="R5" s="55">
+      <c r="R5" s="54">
         <v>85.5</v>
       </c>
-      <c r="S5" s="57">
+      <c r="S5" s="56">
         <v>255979</v>
       </c>
-      <c r="T5" s="55">
+      <c r="T5" s="54">
         <v>110.3</v>
       </c>
-      <c r="U5" s="57">
+      <c r="U5" s="56">
         <v>371935</v>
       </c>
-      <c r="V5" s="55">
+      <c r="V5" s="54">
         <v>140.19999999999999</v>
       </c>
-      <c r="W5" s="57">
+      <c r="W5" s="56">
         <v>262583</v>
       </c>
-      <c r="X5" s="55">
+      <c r="X5" s="54">
         <v>67.900000000000006</v>
       </c>
-      <c r="Y5" s="58">
+      <c r="Y5" s="57">
         <v>236995</v>
       </c>
-      <c r="Z5" s="59">
+      <c r="Z5" s="58">
         <v>88.2</v>
       </c>
-      <c r="AA5" s="58">
+      <c r="AA5" s="57">
         <v>215920</v>
       </c>
-      <c r="AB5" s="60">
+      <c r="AB5" s="59">
         <v>84.7</v>
       </c>
-      <c r="AC5" s="58">
+      <c r="AC5" s="57">
         <v>243100</v>
       </c>
-      <c r="AD5" s="59">
+      <c r="AD5" s="58">
         <v>107.2</v>
       </c>
-      <c r="AE5" s="58">
+      <c r="AE5" s="57">
         <v>332655</v>
       </c>
-      <c r="AF5" s="59">
+      <c r="AF5" s="58">
         <v>128.30000000000001</v>
       </c>
-      <c r="AG5" s="58">
+      <c r="AG5" s="57">
         <v>400209</v>
       </c>
-      <c r="AH5" s="59">
+      <c r="AH5" s="58">
         <v>117.9</v>
       </c>
-      <c r="AI5" s="58">
+      <c r="AI5" s="57">
         <v>292344</v>
       </c>
-      <c r="AJ5" s="59">
+      <c r="AJ5" s="58">
         <v>74.2</v>
       </c>
-      <c r="AK5" s="61">
+      <c r="AK5" s="60">
         <v>308942</v>
       </c>
-      <c r="AL5" s="59">
+      <c r="AL5" s="58">
         <v>102.6</v>
       </c>
-      <c r="AM5" s="71">
+      <c r="AM5" s="70">
         <v>413284</v>
       </c>
-      <c r="AN5" s="62">
+      <c r="AN5" s="61">
         <v>127.8</v>
       </c>
       <c r="AO5" s="6">
         <v>513731</v>
       </c>
       <c r="AP5" s="7">
         <v>120.6</v>
       </c>
-      <c r="AQ5" s="86">
+      <c r="AQ5" s="85">
         <v>673704</v>
       </c>
-      <c r="AR5" s="87">
+      <c r="AR5" s="86">
         <v>128.19999999999999</v>
       </c>
+      <c r="AS5" s="100">
+        <v>871633</v>
+      </c>
+      <c r="AT5" s="101">
+        <v>124.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:45" s="96" customFormat="1" ht="14.1" customHeight="1">
+    <row r="6" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
       <c r="A6" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="36"/>
       <c r="E6" s="24"/>
       <c r="F6" s="26"/>
       <c r="G6" s="25"/>
       <c r="H6" s="29"/>
       <c r="I6" s="25"/>
       <c r="J6" s="29"/>
       <c r="K6" s="36"/>
       <c r="L6" s="29"/>
       <c r="M6" s="25"/>
       <c r="N6" s="37"/>
       <c r="O6" s="24"/>
       <c r="P6" s="24"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="24"/>
       <c r="S6" s="24"/>
       <c r="T6" s="24"/>
       <c r="U6" s="24"/>
       <c r="V6" s="24"/>
       <c r="W6" s="24"/>
@@ -1550,67 +1570,69 @@
       <c r="Z6" s="26"/>
       <c r="AA6" s="25"/>
       <c r="AB6" s="27"/>
       <c r="AC6" s="26"/>
       <c r="AD6" s="26"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="26"/>
       <c r="AG6" s="11" t="s">
         <v>44</v>
       </c>
       <c r="AH6" s="11" t="s">
         <v>44</v>
       </c>
       <c r="AI6" s="11" t="s">
         <v>44</v>
       </c>
       <c r="AJ6" s="11" t="s">
         <v>44</v>
       </c>
       <c r="AK6" s="12" t="s">
         <v>44</v>
       </c>
       <c r="AL6" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="AM6" s="72"/>
+      <c r="AM6" s="71"/>
       <c r="AN6" s="13"/>
       <c r="AO6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="AP6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="AQ6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="AR6" s="8" t="s">
         <v>44</v>
       </c>
+      <c r="AS6" s="13"/>
+      <c r="AT6" s="13"/>
     </row>
-    <row r="7" spans="1:45" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A7" s="82" t="s">
+    <row r="7" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A7" s="81" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="24">
         <v>569</v>
       </c>
       <c r="C7" s="24">
         <v>4856</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="24">
         <v>2926</v>
       </c>
       <c r="F7" s="29">
         <f t="shared" ref="F7:F26" si="0">E7/C7*100/105*100</f>
         <v>57.386051619989011</v>
       </c>
       <c r="G7" s="25">
         <v>1644</v>
       </c>
       <c r="H7" s="29">
         <v>54</v>
       </c>
       <c r="I7" s="25">
@@ -1681,71 +1703,77 @@
       </c>
       <c r="AE7" s="14">
         <v>5611</v>
       </c>
       <c r="AF7" s="15">
         <v>107.5</v>
       </c>
       <c r="AG7" s="14">
         <v>6676</v>
       </c>
       <c r="AH7" s="15">
         <v>116.6</v>
       </c>
       <c r="AI7" s="14">
         <v>14106</v>
       </c>
       <c r="AJ7" s="16" t="s">
         <v>89</v>
       </c>
       <c r="AK7" s="17">
         <v>8777</v>
       </c>
       <c r="AL7" s="15">
         <v>60.4</v>
       </c>
-      <c r="AM7" s="73">
+      <c r="AM7" s="72">
         <v>9864</v>
       </c>
       <c r="AN7" s="18">
         <v>107.3</v>
       </c>
       <c r="AO7" s="6">
         <v>10389</v>
       </c>
       <c r="AP7" s="7">
         <v>102.2</v>
       </c>
-      <c r="AQ7" s="88">
+      <c r="AQ7" s="87">
         <v>13742</v>
       </c>
-      <c r="AR7" s="89">
+      <c r="AR7" s="88">
         <v>129.30000000000001</v>
       </c>
+      <c r="AS7" s="98">
+        <v>16037</v>
+      </c>
+      <c r="AT7" s="18">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:45" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A8" s="83" t="s">
+    <row r="8" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A8" s="82" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="24">
         <v>40493</v>
       </c>
       <c r="C8" s="24">
         <v>28048</v>
       </c>
       <c r="D8" s="29">
         <f t="shared" ref="D8:D25" si="1">C8/B8*100/103.3*100</f>
         <v>67.05352656294329</v>
       </c>
       <c r="E8" s="24">
         <v>40687</v>
       </c>
       <c r="F8" s="29">
         <f t="shared" si="0"/>
         <v>138.15432048461142</v>
       </c>
       <c r="G8" s="25">
         <v>46706</v>
       </c>
       <c r="H8" s="29">
         <v>110.3</v>
       </c>
@@ -1817,71 +1845,77 @@
       </c>
       <c r="AE8" s="14">
         <v>183469</v>
       </c>
       <c r="AF8" s="15">
         <v>125.2</v>
       </c>
       <c r="AG8" s="14">
         <v>238373</v>
       </c>
       <c r="AH8" s="15">
         <v>127.4</v>
       </c>
       <c r="AI8" s="14">
         <v>137480</v>
       </c>
       <c r="AJ8" s="15">
         <v>58.6</v>
       </c>
       <c r="AK8" s="17">
         <v>157149</v>
       </c>
       <c r="AL8" s="15">
         <v>111</v>
       </c>
-      <c r="AM8" s="73">
+      <c r="AM8" s="72">
         <v>172190</v>
       </c>
       <c r="AN8" s="18">
         <v>104.7</v>
       </c>
       <c r="AO8" s="6">
         <v>217174</v>
       </c>
       <c r="AP8" s="7">
         <v>122.3</v>
       </c>
-      <c r="AQ8" s="88">
+      <c r="AQ8" s="87">
         <v>313974</v>
       </c>
-      <c r="AR8" s="89">
+      <c r="AR8" s="88">
         <v>141.30000000000001</v>
       </c>
+      <c r="AS8" s="98">
+        <v>351575</v>
+      </c>
+      <c r="AT8" s="18">
+        <v>107.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:45" s="96" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A9" s="84" t="s">
+    <row r="9" spans="1:46" s="95" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A9" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24">
         <v>38818</v>
       </c>
       <c r="C9" s="24">
         <v>22410</v>
       </c>
       <c r="D9" s="29">
         <f t="shared" si="1"/>
         <v>55.886688828153652</v>
       </c>
       <c r="E9" s="24">
         <v>28332</v>
       </c>
       <c r="F9" s="29">
         <f t="shared" si="0"/>
         <v>120.40543124880476</v>
       </c>
       <c r="G9" s="25">
         <v>42048</v>
       </c>
       <c r="H9" s="29">
         <v>142.6</v>
       </c>
@@ -1953,71 +1987,77 @@
       </c>
       <c r="AE9" s="14">
         <v>121155</v>
       </c>
       <c r="AF9" s="15">
         <v>126.3</v>
       </c>
       <c r="AG9" s="14">
         <v>119700</v>
       </c>
       <c r="AH9" s="15">
         <v>96.9</v>
       </c>
       <c r="AI9" s="14">
         <v>88025</v>
       </c>
       <c r="AJ9" s="15">
         <v>74.7</v>
       </c>
       <c r="AK9" s="17">
         <v>100632</v>
       </c>
       <c r="AL9" s="15">
         <v>111</v>
       </c>
-      <c r="AM9" s="73">
+      <c r="AM9" s="72">
         <v>121069</v>
       </c>
       <c r="AN9" s="18">
         <v>114.9</v>
       </c>
       <c r="AO9" s="6">
         <v>147784</v>
       </c>
       <c r="AP9" s="7">
         <v>118.4</v>
       </c>
-      <c r="AQ9" s="88">
+      <c r="AQ9" s="87">
         <v>170842</v>
       </c>
-      <c r="AR9" s="89">
+      <c r="AR9" s="88">
         <v>113</v>
       </c>
+      <c r="AS9" s="98">
+        <v>176085</v>
+      </c>
+      <c r="AT9" s="18">
+        <v>99.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:45" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A10" s="84" t="s">
+    <row r="10" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A10" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="24">
         <v>1646</v>
       </c>
       <c r="C10" s="24">
         <v>513</v>
       </c>
       <c r="D10" s="29">
         <f t="shared" si="1"/>
         <v>30.170826868856299</v>
       </c>
       <c r="E10" s="24">
         <v>951</v>
       </c>
       <c r="F10" s="29">
         <f t="shared" si="0"/>
         <v>176.55249234196603</v>
       </c>
       <c r="G10" s="25">
         <v>1056</v>
       </c>
       <c r="H10" s="29">
         <v>106.6</v>
       </c>
@@ -2089,71 +2129,77 @@
       </c>
       <c r="AE10" s="14">
         <v>33182</v>
       </c>
       <c r="AF10" s="15">
         <v>137</v>
       </c>
       <c r="AG10" s="14">
         <v>18030</v>
       </c>
       <c r="AH10" s="15">
         <v>53.3</v>
       </c>
       <c r="AI10" s="14">
         <v>3380</v>
       </c>
       <c r="AJ10" s="15">
         <v>19</v>
       </c>
       <c r="AK10" s="17">
         <v>26059</v>
       </c>
       <c r="AL10" s="16" t="s">
         <v>91</v>
       </c>
-      <c r="AM10" s="73">
+      <c r="AM10" s="72">
         <v>6224</v>
       </c>
       <c r="AN10" s="18">
         <v>22.8</v>
       </c>
       <c r="AO10" s="6">
         <v>10408</v>
       </c>
       <c r="AP10" s="7">
         <v>162.19999999999999</v>
       </c>
-      <c r="AQ10" s="88">
+      <c r="AQ10" s="87">
         <v>7954</v>
       </c>
-      <c r="AR10" s="89">
+      <c r="AR10" s="88">
         <v>74.7</v>
       </c>
+      <c r="AS10" s="98">
+        <v>26162</v>
+      </c>
+      <c r="AT10" s="18">
+        <v>316.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:45" s="96" customFormat="1" ht="22.5">
-      <c r="A11" s="84" t="s">
+    <row r="11" spans="1:46" s="95" customFormat="1" ht="22.5">
+      <c r="A11" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="24">
         <v>6</v>
       </c>
       <c r="C11" s="24">
         <v>1025</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="24">
         <v>9425</v>
       </c>
       <c r="F11" s="28" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="25">
         <v>890</v>
       </c>
       <c r="H11" s="29">
         <v>9.1</v>
       </c>
       <c r="I11" s="25">
         <v>1755</v>
@@ -2223,71 +2269,77 @@
       </c>
       <c r="AE11" s="14">
         <v>10158</v>
       </c>
       <c r="AF11" s="15">
         <v>193.1</v>
       </c>
       <c r="AG11" s="14">
         <v>81204</v>
       </c>
       <c r="AH11" s="16" t="s">
         <v>87</v>
       </c>
       <c r="AI11" s="14">
         <v>34890</v>
       </c>
       <c r="AJ11" s="15">
         <v>43.7</v>
       </c>
       <c r="AK11" s="17">
         <v>20825</v>
       </c>
       <c r="AL11" s="15">
         <v>57.9</v>
       </c>
-      <c r="AM11" s="73">
+      <c r="AM11" s="72">
         <v>28448</v>
       </c>
       <c r="AN11" s="18">
         <v>130.5</v>
       </c>
       <c r="AO11" s="6">
         <v>47722</v>
       </c>
       <c r="AP11" s="7">
         <v>162.69999999999999</v>
       </c>
-      <c r="AQ11" s="88">
+      <c r="AQ11" s="87">
         <v>123407</v>
       </c>
-      <c r="AR11" s="89">
+      <c r="AR11" s="88">
         <v>252.8</v>
       </c>
+      <c r="AS11" s="98">
+        <v>126630</v>
+      </c>
+      <c r="AT11" s="18">
+        <v>98.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:45" s="96" customFormat="1" ht="33.75">
-      <c r="A12" s="84" t="s">
+    <row r="12" spans="1:46" s="95" customFormat="1" ht="33.75">
+      <c r="A12" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="24">
         <v>23</v>
       </c>
       <c r="C12" s="24">
         <v>4100</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="24">
         <v>1979</v>
       </c>
       <c r="F12" s="30">
         <f t="shared" si="0"/>
         <v>45.969802555168407</v>
       </c>
       <c r="G12" s="25">
         <v>2712</v>
       </c>
       <c r="H12" s="29">
         <v>131.69999999999999</v>
       </c>
       <c r="I12" s="25">
@@ -2358,71 +2410,77 @@
       </c>
       <c r="AE12" s="14">
         <v>18974</v>
       </c>
       <c r="AF12" s="15">
         <v>89.6</v>
       </c>
       <c r="AG12" s="14">
         <v>19439</v>
       </c>
       <c r="AH12" s="15">
         <v>100.4</v>
       </c>
       <c r="AI12" s="14">
         <v>11185</v>
       </c>
       <c r="AJ12" s="15">
         <v>58.5</v>
       </c>
       <c r="AK12" s="17">
         <v>9634</v>
       </c>
       <c r="AL12" s="15">
         <v>83.6</v>
       </c>
-      <c r="AM12" s="73">
+      <c r="AM12" s="72">
         <v>16449</v>
       </c>
       <c r="AN12" s="18">
         <v>163.1</v>
       </c>
       <c r="AO12" s="6">
         <v>11260</v>
       </c>
       <c r="AP12" s="7">
         <v>66.400000000000006</v>
       </c>
-      <c r="AQ12" s="88">
+      <c r="AQ12" s="87">
         <v>11771</v>
       </c>
-      <c r="AR12" s="89">
+      <c r="AR12" s="88">
         <v>102.2</v>
       </c>
+      <c r="AS12" s="98">
+        <v>22697</v>
+      </c>
+      <c r="AT12" s="18">
+        <v>185.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:45" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A13" s="83" t="s">
+    <row r="13" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A13" s="82" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="24">
         <v>1298</v>
       </c>
       <c r="C13" s="24">
         <v>615</v>
       </c>
       <c r="D13" s="29">
         <f t="shared" si="1"/>
         <v>45.866975330279516</v>
       </c>
       <c r="E13" s="24">
         <v>1250</v>
       </c>
       <c r="F13" s="30">
         <f t="shared" si="0"/>
         <v>193.57336430507164</v>
       </c>
       <c r="G13" s="25">
         <v>2067</v>
       </c>
       <c r="H13" s="29">
         <v>158.80000000000001</v>
       </c>
@@ -2494,71 +2552,77 @@
       </c>
       <c r="AE13" s="14">
         <v>828</v>
       </c>
       <c r="AF13" s="15">
         <v>168.5</v>
       </c>
       <c r="AG13" s="14">
         <v>967</v>
       </c>
       <c r="AH13" s="15">
         <v>114.5</v>
       </c>
       <c r="AI13" s="14">
         <v>420</v>
       </c>
       <c r="AJ13" s="15">
         <v>44.2</v>
       </c>
       <c r="AK13" s="17">
         <v>619</v>
       </c>
       <c r="AL13" s="15">
         <v>143</v>
       </c>
-      <c r="AM13" s="73">
+      <c r="AM13" s="72">
         <v>1038</v>
       </c>
       <c r="AN13" s="18">
         <v>160.19999999999999</v>
       </c>
       <c r="AO13" s="6">
         <v>3108</v>
       </c>
       <c r="AP13" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="AQ13" s="88">
+      <c r="AQ13" s="87">
         <v>2785</v>
       </c>
-      <c r="AR13" s="89">
+      <c r="AR13" s="88">
         <v>87.6</v>
       </c>
+      <c r="AS13" s="98">
+        <v>5504</v>
+      </c>
+      <c r="AT13" s="18">
+        <v>190</v>
+      </c>
     </row>
-    <row r="14" spans="1:45" s="96" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A14" s="82" t="s">
+    <row r="14" spans="1:46" s="95" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A14" s="81" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="24">
         <v>198</v>
       </c>
       <c r="C14" s="24">
         <v>240</v>
       </c>
       <c r="D14" s="29">
         <f t="shared" si="1"/>
         <v>117.33990436797794</v>
       </c>
       <c r="E14" s="24">
         <v>446</v>
       </c>
       <c r="F14" s="30">
         <f t="shared" si="0"/>
         <v>176.98412698412699</v>
       </c>
       <c r="G14" s="25">
         <v>985</v>
       </c>
       <c r="H14" s="28" t="s">
         <v>61</v>
       </c>
@@ -2630,71 +2694,77 @@
       </c>
       <c r="AE14" s="14">
         <v>2809</v>
       </c>
       <c r="AF14" s="16" t="s">
         <v>71</v>
       </c>
       <c r="AG14" s="14">
         <v>1034</v>
       </c>
       <c r="AH14" s="15">
         <v>36.1</v>
       </c>
       <c r="AI14" s="14">
         <v>4322</v>
       </c>
       <c r="AJ14" s="16" t="s">
         <v>67</v>
       </c>
       <c r="AK14" s="17">
         <v>6107</v>
       </c>
       <c r="AL14" s="15">
         <v>137.19999999999999</v>
       </c>
-      <c r="AM14" s="73">
+      <c r="AM14" s="72">
         <v>20138</v>
       </c>
       <c r="AN14" s="18" t="s">
         <v>71</v>
       </c>
       <c r="AO14" s="6">
         <v>17775</v>
       </c>
       <c r="AP14" s="7">
         <v>85.6</v>
       </c>
-      <c r="AQ14" s="88">
+      <c r="AQ14" s="87">
         <v>12917</v>
       </c>
-      <c r="AR14" s="89">
+      <c r="AR14" s="88">
         <v>71</v>
       </c>
+      <c r="AS14" s="98">
+        <v>25488</v>
+      </c>
+      <c r="AT14" s="18">
+        <v>189.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:45" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A15" s="82" t="s">
+    <row r="15" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A15" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="24">
         <v>691</v>
       </c>
       <c r="C15" s="24">
         <v>4653</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="24">
         <v>6724</v>
       </c>
       <c r="F15" s="30">
         <f t="shared" si="0"/>
         <v>137.62754188286104</v>
       </c>
       <c r="G15" s="25">
         <v>7074</v>
       </c>
       <c r="H15" s="30">
         <v>101.1</v>
       </c>
       <c r="I15" s="25">
@@ -2765,71 +2835,77 @@
       </c>
       <c r="AE15" s="14">
         <v>68317</v>
       </c>
       <c r="AF15" s="19">
         <v>163.19999999999999</v>
       </c>
       <c r="AG15" s="14">
         <v>75866</v>
       </c>
       <c r="AH15" s="15">
         <v>108.9</v>
       </c>
       <c r="AI15" s="14">
         <v>27931</v>
       </c>
       <c r="AJ15" s="19">
         <v>37.4</v>
       </c>
       <c r="AK15" s="17">
         <v>29325</v>
       </c>
       <c r="AL15" s="15">
         <v>101.9</v>
       </c>
-      <c r="AM15" s="73">
+      <c r="AM15" s="72">
         <v>65905</v>
       </c>
       <c r="AN15" s="18" t="s">
         <v>61</v>
       </c>
       <c r="AO15" s="6">
         <v>92537</v>
       </c>
       <c r="AP15" s="7">
         <v>136.19999999999999</v>
       </c>
-      <c r="AQ15" s="88">
+      <c r="AQ15" s="87">
         <v>104472</v>
       </c>
-      <c r="AR15" s="89">
+      <c r="AR15" s="88">
         <v>110.4</v>
       </c>
+      <c r="AS15" s="98">
+        <v>153710</v>
+      </c>
+      <c r="AT15" s="18">
+        <v>141.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:45" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A16" s="82" t="s">
+    <row r="16" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A16" s="81" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="24">
         <v>27</v>
       </c>
       <c r="C16" s="24">
         <v>130</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="24">
         <v>46</v>
       </c>
       <c r="F16" s="30">
         <f t="shared" si="0"/>
         <v>33.699633699633701</v>
       </c>
       <c r="G16" s="25">
         <v>229</v>
       </c>
       <c r="H16" s="28" t="s">
         <v>62</v>
       </c>
       <c r="I16" s="25">
@@ -2900,71 +2976,77 @@
       </c>
       <c r="AE16" s="14">
         <v>789</v>
       </c>
       <c r="AF16" s="16" t="s">
         <v>57</v>
       </c>
       <c r="AG16" s="14">
         <v>1503</v>
       </c>
       <c r="AH16" s="15">
         <v>186.9</v>
       </c>
       <c r="AI16" s="14">
         <v>1734</v>
       </c>
       <c r="AJ16" s="19">
         <v>117.3</v>
       </c>
       <c r="AK16" s="17">
         <v>6043</v>
       </c>
       <c r="AL16" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="AM16" s="73">
+      <c r="AM16" s="72">
         <v>1623</v>
       </c>
       <c r="AN16" s="18">
         <v>25.6</v>
       </c>
       <c r="AO16" s="6">
         <v>1837</v>
       </c>
       <c r="AP16" s="7">
         <v>109.8</v>
       </c>
-      <c r="AQ16" s="88">
+      <c r="AQ16" s="87">
         <v>4485</v>
       </c>
-      <c r="AR16" s="89">
+      <c r="AR16" s="88">
         <v>238.7</v>
       </c>
+      <c r="AS16" s="98">
+        <v>13710</v>
+      </c>
+      <c r="AT16" s="18">
+        <v>293.89999999999998</v>
+      </c>
     </row>
-    <row r="17" spans="1:44" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A17" s="83" t="s">
+    <row r="17" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A17" s="82" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="24">
         <v>5</v>
       </c>
       <c r="C17" s="24">
         <v>6</v>
       </c>
       <c r="D17" s="30">
         <f t="shared" si="1"/>
         <v>116.16650532429817</v>
       </c>
       <c r="E17" s="24">
         <v>956</v>
       </c>
       <c r="F17" s="28" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="25">
         <v>1448</v>
       </c>
       <c r="H17" s="30">
         <v>145.5</v>
       </c>
       <c r="I17" s="25">
@@ -3035,71 +3117,77 @@
       </c>
       <c r="AE17" s="14">
         <v>863</v>
       </c>
       <c r="AF17" s="19">
         <v>52.4</v>
       </c>
       <c r="AG17" s="14">
         <v>1704</v>
       </c>
       <c r="AH17" s="15">
         <v>193.7</v>
       </c>
       <c r="AI17" s="14">
         <v>3559</v>
       </c>
       <c r="AJ17" s="16" t="s">
         <v>61</v>
       </c>
       <c r="AK17" s="17">
         <v>6323</v>
       </c>
       <c r="AL17" s="19">
         <v>172.5</v>
       </c>
-      <c r="AM17" s="73">
+      <c r="AM17" s="72">
         <v>1551</v>
       </c>
       <c r="AN17" s="18">
         <v>23.4</v>
       </c>
       <c r="AO17" s="6">
         <v>4096</v>
       </c>
       <c r="AP17" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="AQ17" s="88">
+      <c r="AQ17" s="87">
         <v>5551</v>
       </c>
-      <c r="AR17" s="89">
+      <c r="AR17" s="88">
         <v>132.5</v>
       </c>
+      <c r="AS17" s="98">
+        <v>7495</v>
+      </c>
+      <c r="AT17" s="18">
+        <v>129.80000000000001</v>
+      </c>
     </row>
-    <row r="18" spans="1:44" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A18" s="82" t="s">
+    <row r="18" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A18" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="24">
         <v>31</v>
       </c>
       <c r="C18" s="24">
         <v>36</v>
       </c>
       <c r="D18" s="30">
         <f t="shared" si="1"/>
         <v>112.41919870093371</v>
       </c>
       <c r="E18" s="24">
         <v>91</v>
       </c>
       <c r="F18" s="28" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="25">
         <v>188</v>
       </c>
       <c r="H18" s="30">
         <v>198.1</v>
       </c>
       <c r="I18" s="25">
@@ -3170,71 +3258,77 @@
       </c>
       <c r="AE18" s="14">
         <v>1660</v>
       </c>
       <c r="AF18" s="16" t="s">
         <v>67</v>
       </c>
       <c r="AG18" s="14">
         <v>1244</v>
       </c>
       <c r="AH18" s="15">
         <v>73.400000000000006</v>
       </c>
       <c r="AI18" s="14">
         <v>988</v>
       </c>
       <c r="AJ18" s="19">
         <v>80.7</v>
       </c>
       <c r="AK18" s="17">
         <v>471</v>
       </c>
       <c r="AL18" s="19">
         <v>46.3</v>
       </c>
-      <c r="AM18" s="73">
+      <c r="AM18" s="72">
         <v>530</v>
       </c>
       <c r="AN18" s="18">
         <v>107.6</v>
       </c>
       <c r="AO18" s="6">
         <v>919</v>
       </c>
       <c r="AP18" s="7">
         <v>168.1</v>
       </c>
-      <c r="AQ18" s="88">
+      <c r="AQ18" s="87">
         <v>1205</v>
       </c>
-      <c r="AR18" s="89">
+      <c r="AR18" s="88">
         <v>128.1</v>
       </c>
+      <c r="AS18" s="98">
+        <v>1134</v>
+      </c>
+      <c r="AT18" s="18">
+        <v>90.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:44" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A19" s="82" t="s">
+    <row r="19" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A19" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="24">
         <v>2984</v>
       </c>
       <c r="C19" s="24">
         <v>1133</v>
       </c>
       <c r="D19" s="30">
         <f t="shared" si="1"/>
         <v>36.756213843953816</v>
       </c>
       <c r="E19" s="24">
         <v>2681</v>
       </c>
       <c r="F19" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="25">
         <v>2801</v>
       </c>
       <c r="H19" s="30">
         <v>100.4</v>
       </c>
       <c r="I19" s="25">
@@ -3305,71 +3399,77 @@
       </c>
       <c r="AE19" s="14">
         <v>48557</v>
       </c>
       <c r="AF19" s="19">
         <v>128.6</v>
       </c>
       <c r="AG19" s="14">
         <v>51652</v>
       </c>
       <c r="AH19" s="15">
         <v>104.3</v>
       </c>
       <c r="AI19" s="14">
         <v>59709</v>
       </c>
       <c r="AJ19" s="15">
         <v>117.5</v>
       </c>
       <c r="AK19" s="17">
         <v>69922</v>
       </c>
       <c r="AL19" s="19">
         <v>113.7</v>
       </c>
-      <c r="AM19" s="73">
+      <c r="AM19" s="72">
         <v>85082</v>
       </c>
       <c r="AN19" s="18">
         <v>116.2</v>
       </c>
       <c r="AO19" s="6">
         <v>97103</v>
       </c>
       <c r="AP19" s="7">
         <v>110.7</v>
       </c>
-      <c r="AQ19" s="88">
+      <c r="AQ19" s="87">
         <v>111771</v>
       </c>
-      <c r="AR19" s="89">
+      <c r="AR19" s="88">
         <v>112.5</v>
       </c>
+      <c r="AS19" s="98">
+        <v>137770</v>
+      </c>
+      <c r="AT19" s="18">
+        <v>118.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:44" s="96" customFormat="1" ht="22.5">
-      <c r="A20" s="82" t="s">
+    <row r="20" spans="1:46" s="95" customFormat="1" ht="22.5">
+      <c r="A20" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="24">
         <v>1195</v>
       </c>
       <c r="C20" s="24">
         <v>1254</v>
       </c>
       <c r="D20" s="30">
         <f t="shared" si="1"/>
         <v>101.58493561831932</v>
       </c>
       <c r="E20" s="24">
         <v>2636</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="25">
         <v>427</v>
       </c>
       <c r="H20" s="30">
         <v>15.6</v>
       </c>
       <c r="I20" s="25">
@@ -3440,71 +3540,77 @@
       </c>
       <c r="AE20" s="14">
         <v>670</v>
       </c>
       <c r="AF20" s="15">
         <v>32.200000000000003</v>
       </c>
       <c r="AG20" s="14">
         <v>3614</v>
       </c>
       <c r="AH20" s="16" t="s">
         <v>88</v>
       </c>
       <c r="AI20" s="14">
         <v>3788</v>
       </c>
       <c r="AJ20" s="15">
         <v>106.5</v>
       </c>
       <c r="AK20" s="17">
         <v>3366</v>
       </c>
       <c r="AL20" s="19">
         <v>86.3</v>
       </c>
-      <c r="AM20" s="73">
+      <c r="AM20" s="72">
         <v>6745</v>
       </c>
       <c r="AN20" s="18">
         <v>191.4</v>
       </c>
       <c r="AO20" s="6">
         <v>4681</v>
       </c>
       <c r="AP20" s="7">
         <v>67.3</v>
       </c>
-      <c r="AQ20" s="88">
+      <c r="AQ20" s="87">
         <v>1751</v>
       </c>
-      <c r="AR20" s="89">
+      <c r="AR20" s="88">
         <v>36.6</v>
       </c>
+      <c r="AS20" s="98">
+        <v>4711</v>
+      </c>
+      <c r="AT20" s="18">
+        <v>258.60000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:44" s="96" customFormat="1" ht="22.5">
-      <c r="A21" s="82" t="s">
+    <row r="21" spans="1:46" s="95" customFormat="1" ht="22.5">
+      <c r="A21" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="24">
         <v>12</v>
       </c>
       <c r="C21" s="24">
         <v>15</v>
       </c>
       <c r="D21" s="30">
         <f t="shared" si="1"/>
         <v>121.00677637947726</v>
       </c>
       <c r="E21" s="24">
         <v>18</v>
       </c>
       <c r="F21" s="30">
         <f t="shared" si="0"/>
         <v>114.28571428571428</v>
       </c>
       <c r="G21" s="25">
         <v>20</v>
       </c>
       <c r="H21" s="30">
         <v>106</v>
       </c>
@@ -3576,71 +3682,77 @@
       </c>
       <c r="AE21" s="14">
         <v>611</v>
       </c>
       <c r="AF21" s="15">
         <v>41</v>
       </c>
       <c r="AG21" s="14">
         <v>755</v>
       </c>
       <c r="AH21" s="19">
         <v>121.1</v>
       </c>
       <c r="AI21" s="14">
         <v>7196</v>
       </c>
       <c r="AJ21" s="16" t="s">
         <v>90</v>
       </c>
       <c r="AK21" s="17">
         <v>2293</v>
       </c>
       <c r="AL21" s="19">
         <v>30.9</v>
       </c>
-      <c r="AM21" s="73">
+      <c r="AM21" s="72">
         <v>9706</v>
       </c>
       <c r="AN21" s="18" t="s">
         <v>94</v>
       </c>
       <c r="AO21" s="6">
         <v>13246</v>
       </c>
       <c r="AP21" s="7">
         <v>132.4</v>
       </c>
-      <c r="AQ21" s="88">
+      <c r="AQ21" s="87">
         <v>7941</v>
       </c>
-      <c r="AR21" s="89">
+      <c r="AR21" s="88">
         <v>58.6</v>
       </c>
+      <c r="AS21" s="98">
+        <v>1867</v>
+      </c>
+      <c r="AT21" s="18">
+        <v>22.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:44" s="96" customFormat="1" ht="22.5">
-      <c r="A22" s="82" t="s">
+    <row r="22" spans="1:46" s="95" customFormat="1" ht="22.5">
+      <c r="A22" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="24">
         <v>5278</v>
       </c>
       <c r="C22" s="24">
         <v>558</v>
       </c>
       <c r="D22" s="30">
         <f t="shared" si="1"/>
         <v>10.23444959753669</v>
       </c>
       <c r="E22" s="24">
         <v>594</v>
       </c>
       <c r="F22" s="30">
         <f t="shared" si="0"/>
         <v>101.38248847926266</v>
       </c>
       <c r="G22" s="25">
         <v>275</v>
       </c>
       <c r="H22" s="30">
         <v>44.3</v>
       </c>
@@ -3712,71 +3824,77 @@
       </c>
       <c r="AE22" s="14">
         <v>1121</v>
       </c>
       <c r="AF22" s="15">
         <v>46.2</v>
       </c>
       <c r="AG22" s="14">
         <v>1730</v>
       </c>
       <c r="AH22" s="19">
         <v>151.30000000000001</v>
       </c>
       <c r="AI22" s="14">
         <v>895</v>
       </c>
       <c r="AJ22" s="19">
         <v>52.6</v>
       </c>
       <c r="AK22" s="17">
         <v>2757</v>
       </c>
       <c r="AL22" s="16" t="s">
         <v>92</v>
       </c>
-      <c r="AM22" s="73">
+      <c r="AM22" s="72">
         <v>3416</v>
       </c>
       <c r="AN22" s="18">
         <v>118.3</v>
       </c>
       <c r="AO22" s="6">
         <v>5247</v>
       </c>
       <c r="AP22" s="7">
         <v>149</v>
       </c>
-      <c r="AQ22" s="88">
+      <c r="AQ22" s="87">
         <v>4091</v>
       </c>
-      <c r="AR22" s="89">
+      <c r="AR22" s="88">
         <v>76.2</v>
       </c>
+      <c r="AS22" s="98">
+        <v>9119</v>
+      </c>
+      <c r="AT22" s="18">
+        <v>214.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:44" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A23" s="83" t="s">
+    <row r="23" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A23" s="82" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="24">
         <v>249</v>
       </c>
       <c r="C23" s="24">
         <v>796</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="24">
         <v>1659</v>
       </c>
       <c r="F23" s="30">
         <f t="shared" si="0"/>
         <v>198.4924623115578</v>
       </c>
       <c r="G23" s="25">
         <v>1196</v>
       </c>
       <c r="H23" s="30">
         <v>69.2</v>
       </c>
       <c r="I23" s="25">
@@ -3847,71 +3965,77 @@
       </c>
       <c r="AE23" s="14">
         <v>6536</v>
       </c>
       <c r="AF23" s="15">
         <v>65</v>
       </c>
       <c r="AG23" s="14">
         <v>4511</v>
       </c>
       <c r="AH23" s="19">
         <v>67.7</v>
       </c>
       <c r="AI23" s="14">
         <v>12192</v>
       </c>
       <c r="AJ23" s="16" t="s">
         <v>75</v>
       </c>
       <c r="AK23" s="17">
         <v>6991</v>
       </c>
       <c r="AL23" s="15">
         <v>55.7</v>
       </c>
-      <c r="AM23" s="73">
+      <c r="AM23" s="72">
         <v>15681</v>
       </c>
       <c r="AN23" s="18" t="s">
         <v>61</v>
       </c>
       <c r="AO23" s="6">
         <v>10774</v>
       </c>
       <c r="AP23" s="7">
         <v>66.599999999999994</v>
       </c>
-      <c r="AQ23" s="88">
+      <c r="AQ23" s="87">
         <v>38973</v>
       </c>
-      <c r="AR23" s="89">
+      <c r="AR23" s="88">
         <v>353.6</v>
       </c>
+      <c r="AS23" s="98">
+        <v>44029</v>
+      </c>
+      <c r="AT23" s="18">
+        <v>108.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:44" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A24" s="82" t="s">
+    <row r="24" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A24" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="24">
         <v>37</v>
       </c>
       <c r="C24" s="24">
         <v>380</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="24">
         <v>488</v>
       </c>
       <c r="F24" s="30">
         <f t="shared" si="0"/>
         <v>122.30576441102758</v>
       </c>
       <c r="G24" s="25">
         <v>1073</v>
       </c>
       <c r="H24" s="28" t="s">
         <v>61</v>
       </c>
       <c r="I24" s="25">
@@ -3982,71 +4106,77 @@
       </c>
       <c r="AE24" s="14">
         <v>8187</v>
       </c>
       <c r="AF24" s="15">
         <v>137</v>
       </c>
       <c r="AG24" s="14">
         <v>8057</v>
       </c>
       <c r="AH24" s="19">
         <v>96.5</v>
       </c>
       <c r="AI24" s="14">
         <v>15162</v>
       </c>
       <c r="AJ24" s="19">
         <v>191.3</v>
       </c>
       <c r="AK24" s="17">
         <v>5705</v>
       </c>
       <c r="AL24" s="15">
         <v>36.5</v>
       </c>
-      <c r="AM24" s="73">
+      <c r="AM24" s="72">
         <v>9938</v>
       </c>
       <c r="AN24" s="18">
         <v>166.4</v>
       </c>
       <c r="AO24" s="6">
         <v>19168</v>
       </c>
       <c r="AP24" s="7">
         <v>187.1</v>
       </c>
-      <c r="AQ24" s="88">
+      <c r="AQ24" s="87">
         <v>24258</v>
       </c>
-      <c r="AR24" s="89">
+      <c r="AR24" s="88">
         <v>123.7</v>
       </c>
+      <c r="AS24" s="98">
+        <v>34347</v>
+      </c>
+      <c r="AT24" s="18">
+        <v>136.1</v>
+      </c>
     </row>
-    <row r="25" spans="1:44" s="96" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A25" s="82" t="s">
+    <row r="25" spans="1:46" s="95" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A25" s="81" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="24">
         <v>5</v>
       </c>
       <c r="C25" s="24">
         <v>6</v>
       </c>
       <c r="D25" s="30">
         <f t="shared" si="1"/>
         <v>116.16650532429817</v>
       </c>
       <c r="E25" s="24">
         <v>267</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>60</v>
       </c>
       <c r="G25" s="25">
         <v>315</v>
       </c>
       <c r="H25" s="30">
         <v>113.6</v>
       </c>
       <c r="I25" s="25">
@@ -4117,71 +4247,77 @@
       </c>
       <c r="AE25" s="14">
         <v>2536</v>
       </c>
       <c r="AF25" s="15">
         <v>138</v>
       </c>
       <c r="AG25" s="14">
         <v>2106</v>
       </c>
       <c r="AH25" s="19">
         <v>81.400000000000006</v>
       </c>
       <c r="AI25" s="14">
         <v>2862</v>
       </c>
       <c r="AJ25" s="15">
         <v>138.1</v>
       </c>
       <c r="AK25" s="17">
         <v>2298</v>
       </c>
       <c r="AL25" s="15">
         <v>78</v>
       </c>
-      <c r="AM25" s="73">
+      <c r="AM25" s="72">
         <v>7114</v>
       </c>
       <c r="AN25" s="18" t="s">
         <v>92</v>
       </c>
       <c r="AO25" s="6">
         <v>12140</v>
       </c>
       <c r="AP25" s="7">
         <v>165.5</v>
       </c>
-      <c r="AQ25" s="88">
+      <c r="AQ25" s="87">
         <v>23067</v>
       </c>
-      <c r="AR25" s="89">
+      <c r="AR25" s="88">
         <v>185.7</v>
       </c>
+      <c r="AS25" s="98">
+        <v>54289</v>
+      </c>
+      <c r="AT25" s="18">
+        <v>226.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:44" s="96" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A26" s="85" t="s">
+    <row r="26" spans="1:46" s="95" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="84" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="31">
         <v>20</v>
       </c>
       <c r="C26" s="31">
         <v>174</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="31">
         <v>2</v>
       </c>
       <c r="F26" s="40">
         <f t="shared" si="0"/>
         <v>1.0946907498631637</v>
       </c>
       <c r="G26" s="41">
         <v>7</v>
       </c>
       <c r="H26" s="39" t="s">
         <v>63</v>
       </c>
       <c r="I26" s="41">
@@ -4252,221 +4388,224 @@
       </c>
       <c r="AE26" s="20">
         <v>91</v>
       </c>
       <c r="AF26" s="22">
         <v>24</v>
       </c>
       <c r="AG26" s="20">
         <v>417</v>
       </c>
       <c r="AH26" s="21" t="s">
         <v>83</v>
       </c>
       <c r="AI26" s="20">
         <v>0</v>
       </c>
       <c r="AJ26" s="22">
         <v>0</v>
       </c>
       <c r="AK26" s="23">
         <v>796</v>
       </c>
       <c r="AL26" s="21" t="s">
         <v>93</v>
       </c>
-      <c r="AM26" s="74">
+      <c r="AM26" s="73">
         <v>2763</v>
       </c>
       <c r="AN26" s="10" t="s">
         <v>63</v>
       </c>
       <c r="AO26" s="9">
         <v>3537</v>
       </c>
       <c r="AP26" s="10">
         <v>124.1</v>
       </c>
-      <c r="AQ26" s="90">
+      <c r="AQ26" s="89">
         <v>2721</v>
       </c>
-      <c r="AR26" s="91">
+      <c r="AR26" s="90">
         <v>75.2</v>
       </c>
+      <c r="AS26" s="9">
+        <v>10848</v>
+      </c>
+      <c r="AT26" s="10">
+        <v>383.4</v>
+      </c>
     </row>
-    <row r="27" spans="1:44" s="96" customFormat="1" ht="11.25">
-      <c r="A27" s="82"/>
+    <row r="27" spans="1:46" s="95" customFormat="1" ht="11.25">
+      <c r="A27" s="81"/>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="28"/>
       <c r="E27" s="24"/>
       <c r="F27" s="30"/>
       <c r="G27" s="25"/>
       <c r="H27" s="28"/>
       <c r="I27" s="25"/>
       <c r="J27" s="28"/>
       <c r="K27" s="25"/>
       <c r="L27" s="28"/>
       <c r="M27" s="24"/>
       <c r="N27" s="30"/>
       <c r="O27" s="24"/>
       <c r="P27" s="29"/>
       <c r="Q27" s="24"/>
       <c r="R27" s="28"/>
       <c r="S27" s="24"/>
       <c r="T27" s="29"/>
       <c r="U27" s="24"/>
       <c r="V27" s="29"/>
       <c r="W27" s="24"/>
       <c r="X27" s="29"/>
       <c r="Y27" s="14"/>
       <c r="Z27" s="16"/>
       <c r="AA27" s="14"/>
       <c r="AB27" s="19"/>
       <c r="AC27" s="14"/>
       <c r="AD27" s="16"/>
       <c r="AE27" s="14"/>
       <c r="AF27" s="15"/>
       <c r="AG27" s="14"/>
       <c r="AH27" s="16"/>
       <c r="AI27" s="14"/>
       <c r="AJ27" s="15"/>
       <c r="AK27" s="17"/>
       <c r="AL27" s="16"/>
-      <c r="AM27" s="73"/>
+      <c r="AM27" s="72"/>
       <c r="AN27" s="18"/>
-      <c r="AO27" s="99"/>
+      <c r="AO27" s="98"/>
       <c r="AP27" s="18"/>
-      <c r="AQ27" s="88"/>
-      <c r="AR27" s="89"/>
+      <c r="AQ27" s="87"/>
+      <c r="AR27" s="88"/>
     </row>
-    <row r="28" spans="1:44" s="2" customFormat="1" ht="11.25">
+    <row r="28" spans="1:46" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="48"/>
-[...3 lines deleted...]
-      <c r="F28" s="48"/>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
-      <c r="M28" s="49"/>
-[...25 lines deleted...]
-      <c r="AM28" s="69"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="49"/>
+      <c r="P28" s="49"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="49"/>
+      <c r="S28" s="49"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="49"/>
+      <c r="V28" s="49"/>
+      <c r="W28" s="49"/>
+      <c r="X28" s="49"/>
+      <c r="Y28" s="49"/>
+      <c r="Z28" s="49"/>
+      <c r="AA28" s="49"/>
+      <c r="AB28" s="49"/>
+      <c r="AC28" s="49"/>
+      <c r="AD28" s="49"/>
+      <c r="AE28" s="49"/>
+      <c r="AF28" s="49"/>
+      <c r="AG28" s="49"/>
+      <c r="AH28" s="49"/>
+      <c r="AI28" s="49"/>
+      <c r="AJ28" s="49"/>
+      <c r="AK28" s="49"/>
+      <c r="AL28" s="68"/>
+      <c r="AM28" s="68"/>
     </row>
-    <row r="29" spans="1:44" s="2" customFormat="1" ht="11.25">
-[...16 lines deleted...]
-      <c r="AM29" s="69"/>
+    <row r="29" spans="1:46" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="50"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="79"/>
+      <c r="H29" s="79"/>
+      <c r="I29" s="79"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="AI29" s="68"/>
+      <c r="AJ29" s="68"/>
+      <c r="AK29" s="68"/>
+      <c r="AL29" s="68"/>
+      <c r="AM29" s="68"/>
     </row>
-    <row r="30" spans="1:44" s="2" customFormat="1" ht="11.25">
-[...12 lines deleted...]
-      <c r="AM30" s="69"/>
+    <row r="30" spans="1:46" s="2" customFormat="1" ht="11.25">
+      <c r="E30" s="68"/>
+      <c r="F30" s="68"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="97"/>
+      <c r="K30" s="97"/>
+      <c r="L30" s="97"/>
+      <c r="AI30" s="68"/>
+      <c r="AJ30" s="68"/>
+      <c r="AK30" s="68"/>
+      <c r="AL30" s="68"/>
+      <c r="AM30" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4475,82 +4614,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>